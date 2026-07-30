--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2197,51 +2200,53 @@
       </c>
       <c r="Y15">
         <v>107000.0</v>
       </c>
       <c r="Z15">
         <v>83000.0</v>
       </c>
       <c r="AA15">
         <v>153000.0</v>
       </c>
       <c r="AB15">
         <v>200000.0</v>
       </c>
       <c r="AC15">
         <v>200000.0</v>
       </c>
       <c r="AD15">
         <v>200000.0</v>
       </c>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>45</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>96247000.0</v>
+      </c>
       <c r="C16">
         <v>89563000.0</v>
       </c>
       <c r="D16">
         <v>92341000.0</v>
       </c>
       <c r="E16">
         <v>88488000.0</v>
       </c>
       <c r="F16">
         <v>73232000.0</v>
       </c>
       <c r="G16">
         <v>60501000.0</v>
       </c>
       <c r="H16">
         <v>39284000.0</v>
       </c>
       <c r="I16">
         <v>38733000.0</v>
       </c>
       <c r="J16">
         <v>21851000.0</v>
       </c>
       <c r="K16">
@@ -3816,51 +3821,51 @@
       </c>
       <c r="Z39">
         <v>879000.0</v>
       </c>
       <c r="AA39">
         <v>757000.0</v>
       </c>
       <c r="AB39">
         <v>1000000.0</v>
       </c>
       <c r="AC39">
         <v>800000.0</v>
       </c>
       <c r="AD39">
         <v>6600000.0</v>
       </c>
       <c r="AE39">
         <v>6200000.0</v>
       </c>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
-        <v>146052000.0</v>
+        <v>49805000.0</v>
       </c>
       <c r="C40">
         <v>46016000.0</v>
       </c>
       <c r="D40">
         <v>41641000.0</v>
       </c>
       <c r="E40">
         <v>44762000.0</v>
       </c>
       <c r="F40">
         <v>50178000.0</v>
       </c>
       <c r="G40">
         <v>40693000.0</v>
       </c>
       <c r="H40">
         <v>43325000.0</v>
       </c>
       <c r="I40">
         <v>38733000.0</v>
       </c>
       <c r="J40">
         <v>46177000.0</v>
       </c>
@@ -5553,799 +5558,803 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR62"/>
+  <dimension ref="A1:DS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
       <c r="DR1" t="s">
         <v>182</v>
       </c>
+      <c r="DS1" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
         <v>31</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
         <v>67013000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>55986000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>61939000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>59115000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>57975000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>55733000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>56642000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>54624000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>56835000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>49247000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>54856000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>53364000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>54497000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>45826000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>54736000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>45667000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>49481000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>45340000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>57687000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>59820000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>54727000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>64049000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>57860000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>33861000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>51294000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>47503000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>79892000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>86066000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>65141000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>85979000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>78092000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>46657000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>45806000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>46177000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>50514000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>41286000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>38398000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>35049000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>39818000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>42127000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>38108000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>36353000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>44459000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>40733000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>42905000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>43836000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>47713000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>33174000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>38503000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>28127000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>39058000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>31617000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>31082000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>39124000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>40362000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>25757000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>36517000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>34039000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>38014000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>31983000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>27107000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>31280000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>41301000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>24934000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>21837000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>21261000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>16532000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>18989000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>12761000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>17099000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>15885000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>13065000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>17463000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>15682000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>12348000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>10875000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>10843000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>10923000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>10438000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>14217000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>7915000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>6402000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>7140000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>6770000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>7238000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>4971000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>6402000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>5938000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>4747000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>5127000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>4392000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3814000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>4088000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3534000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>3744000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1640000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>320000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>792000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>868000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>496000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>705000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>769000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>332000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>109000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DD2">
         <v>200000.0</v>
       </c>
       <c r="DE2">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="DF2">
         <v>100000.0</v>
       </c>
       <c r="DG2">
+        <v>100000.0</v>
+      </c>
+      <c r="DH2">
         <v>200000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>300000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>200000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>300000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>400000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>200000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>100000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>600000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>300000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>1300000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>300000.0</v>
       </c>
-      <c r="DR2"/>
+      <c r="DS2"/>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6426,52 +6435,53 @@
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
+      <c r="DS3"/>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6552,452 +6562,454 @@
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
+        <v>-27528000.0</v>
+      </c>
+      <c r="C5">
         <v>-30958000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-46115000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-52631000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-58869000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-85221000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-88565000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-23238000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-47091000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-60754000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-34247000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-62878000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-51084000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-44300000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-35068000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-66369000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-28009000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>29185000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>9203000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1956000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>30823000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>40064000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>48880000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>760000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>659000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>253000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>233000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>447000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>449000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>266000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>32000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-22000.0</v>
       </c>
-      <c r="AG5">
-[...1 lines deleted...]
-      </c>
       <c r="AH5">
-        <v>-170301000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI5">
         <v>-170301000.0</v>
       </c>
       <c r="AJ5">
-        <v>0.0</v>
+        <v>-170301000.0</v>
       </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
+        <v>0.0</v>
+      </c>
+      <c r="AN5">
         <v>-157131000.0</v>
       </c>
-      <c r="AN5">
-[...1 lines deleted...]
-      </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
       <c r="AQ5">
         <v>0.0</v>
       </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
+        <v>0.0</v>
+      </c>
+      <c r="AT5">
         <v>-145000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-117000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>88000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>184000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-67000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>103000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>28000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-19000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>286000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-597000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-736000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-545000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-558000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-652000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-611000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-840000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>40000.0</v>
       </c>
-      <c r="BJ5">
-[...1 lines deleted...]
-      </c>
       <c r="BK5">
+        <v>0.0</v>
+      </c>
+      <c r="BL5">
         <v>40000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>285000.0</v>
       </c>
       <c r="BN5">
         <v>285000.0</v>
       </c>
       <c r="BO5">
-        <v>305000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="BP5">
         <v>305000.0</v>
       </c>
       <c r="BQ5">
+        <v>305000.0</v>
+      </c>
+      <c r="BR5">
         <v>146000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>127000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-46790000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-206000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-69000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-36029000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>181000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-25000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-202000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-144000.0</v>
       </c>
       <c r="CB5">
         <v>-144000.0</v>
       </c>
       <c r="CC5">
+        <v>-144000.0</v>
+      </c>
+      <c r="CD5">
         <v>-350000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-321000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-651000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-654000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-200000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-233000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-151000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-101000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-150000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-30000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-49000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>20000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>242000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>109000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>74000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>45000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9404000.0</v>
       </c>
       <c r="CU5">
         <v>-9404000.0</v>
       </c>
       <c r="CV5">
-        <v>-9798000.0</v>
+        <v>-9404000.0</v>
       </c>
       <c r="CW5">
         <v>-9798000.0</v>
       </c>
       <c r="CX5">
         <v>-9798000.0</v>
       </c>
       <c r="CY5">
+        <v>-9798000.0</v>
+      </c>
+      <c r="CZ5">
         <v>403000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>552000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>394000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>652000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>500000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>100000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>600000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>800000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>700000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-1200000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>700000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>800000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>300000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DN5">
         <v>300000.0</v>
       </c>
       <c r="DO5">
+        <v>300000.0</v>
+      </c>
+      <c r="DP5">
         <v>-3000000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-2600000.0</v>
       </c>
-      <c r="DQ5"/>
       <c r="DR5"/>
+      <c r="DS5"/>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7053,51 +7065,53 @@
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
-      <c r="BN6"/>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
@@ -7110,143 +7124,144 @@
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
+      <c r="DS6"/>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
         <v>36</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>109200000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>109121000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>117651000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>120302000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>119483000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>125226000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>138917000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>136242000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>139666000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>151925000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>144516000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>150355000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>155115000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>157885000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>160330000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>170850000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>184763000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>189826000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>164768000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>177666000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>185867000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>140960000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>101542000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>102310000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>103571000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>105841000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>109234000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>113832000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>116963000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7294,116 +7309,117 @@
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
         <v>37</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>226000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>230000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>235000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>239000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>243000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>246000.0</v>
       </c>
       <c r="I8">
         <v>246000.0</v>
       </c>
       <c r="J8">
         <v>246000.0</v>
       </c>
       <c r="K8">
-        <v>244000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="L8">
         <v>244000.0</v>
       </c>
       <c r="M8">
+        <v>244000.0</v>
+      </c>
+      <c r="N8">
         <v>245000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>246000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>244000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>245000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>246000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>246000.0</v>
       </c>
       <c r="T8">
         <v>246000.0</v>
       </c>
       <c r="U8">
         <v>246000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>246000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7460,220 +7476,221 @@
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1509077000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1511590000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>1507902000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1513509000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1528328000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1529969000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1525189000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1523022000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1521145000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1519549000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1515662000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1291597000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1287406000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1309438000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1306353000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1305148000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1304170000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1306653000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1301228000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>53015000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>49766000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>47079000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>44021000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>41106000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>37879000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>35453000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>32016000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>29612000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>27577000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>24738000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>22100000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>19447000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>17000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>14550000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>12383000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>9832000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>7544000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>7137000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>6289000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>3123000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>377000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>299000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>9234000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>5731000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1944000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>295000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>6059000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>2438000.0</v>
       </c>
-      <c r="BJ9"/>
-      <c r="BK9">
+      <c r="BK9"/>
+      <c r="BL9">
         <v>1206000.0</v>
       </c>
-      <c r="BL9"/>
-      <c r="BM9">
+      <c r="BM9"/>
+      <c r="BN9">
         <v>701000.0</v>
       </c>
-      <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
@@ -7686,418 +7703,422 @@
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
+      <c r="DS9"/>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>123755000.0</v>
+      </c>
+      <c r="C10">
         <v>150350000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>140757000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>160011000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>133600000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>144215000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>137074000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>195889000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>230111000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>222116000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>168481000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>167707000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>181024000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>202824000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>213667000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>262757000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>262941000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>293419000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>268918000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>274774000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>261585000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>238290000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>187509000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>717804000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>470319000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>442845000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>419693000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>397094000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>375515000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>352387000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>311732000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>276382000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>171600000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>165867000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>155933000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>150483000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>147867000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>147099000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>129245000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>120502000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>117422000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>117498000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>106889000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>86917000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>195557000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>188279000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>162283000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>150471000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>136076000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>126200000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>94760000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>85220000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>67540000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>50762000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>47517000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>45609000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>48690000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>52704000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>57137000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>57071000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>64107000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>71094000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>64107000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>84122000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>88010000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>91266000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>63958000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>41036000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>38598000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>32497000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>56379000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>66866000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>88382000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>118866000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>95036000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>86462000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>92812000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>75629000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>52663000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>46854000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>47163000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>50742000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>74212000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>86698000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>85601000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>109884000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>97004000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>85823000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>90956000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>97965000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>82089000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>63935000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>57415000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>54330000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>49135000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>44695000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>47155000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>54405000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>57659000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>54413000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>46136000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>87906000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>25190000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>25032000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>21502000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>21510000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>12200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>13300000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>15000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>21400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>18600000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>21800000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>20200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>20100000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>15900000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>19900000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>14300000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>15600000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>11800000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>15600000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>12900000.0</v>
       </c>
-      <c r="DR10"/>
+      <c r="DS10"/>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8178,1884 +8199,1900 @@
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
+      <c r="DS11"/>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>128752000.0</v>
+      </c>
+      <c r="C12">
         <v>157625000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>148054000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>181200000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>164950000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>182639000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>184023000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>222071000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>256239000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>253564000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>208209000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>196667000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>206492000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>227314000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>222823000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>274144000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>271795000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>300204000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>275419000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>277406000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>265625000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>244745000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>195066000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>738261000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>493425000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>469687000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>454567000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>430549000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>414803000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>388873000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>348853000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>314521000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>171600000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>165867000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>155933000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>150483000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>147867000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>147099000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>129245000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>120502000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>117422000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>117498000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>106889000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>86917000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>195557000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>188279000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>162283000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>150471000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>136076000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>126200000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>94760000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>85220000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>67540000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>50762000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>47517000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>45609000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>48690000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>52704000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>57137000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>57071000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>76493000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>71094000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>76493000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>124806000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>140918000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>143982000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>116516000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>93383000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>90440000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>84012000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>107331000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>117088000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>118448000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>118866000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>171335000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>162420000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>168478000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>151441000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>128426000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>122617000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>122586000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>126213000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>119806000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>112335000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>111271000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>135505000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>122757000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>111658000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>116709000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>123916000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>108040000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>89968000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>83816000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>78511000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>67256000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>57823000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>54177000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>55453000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>58705000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>55453000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>51812000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>88919000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>32116000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>31932000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>28432000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>28449000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>19100000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>20200000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>22000000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>28500000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>25900000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>29300000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>25014000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>25500000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>21800000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>26400000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>21300000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>20900000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>11800000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>15600000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>12900000.0</v>
       </c>
-      <c r="DR12"/>
+      <c r="DS12"/>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
+        <v>222000.0</v>
+      </c>
+      <c r="C13">
         <v>226000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>230000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>235000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>239000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>243000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>246000.0</v>
       </c>
       <c r="I13">
         <v>246000.0</v>
       </c>
       <c r="J13">
         <v>246000.0</v>
       </c>
       <c r="K13">
-        <v>244000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="L13">
         <v>244000.0</v>
       </c>
       <c r="M13">
+        <v>244000.0</v>
+      </c>
+      <c r="N13">
         <v>245000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>246000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>244000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>245000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>246000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>246000.0</v>
       </c>
       <c r="T13">
         <v>246000.0</v>
       </c>
       <c r="U13">
         <v>246000.0</v>
       </c>
       <c r="V13">
+        <v>246000.0</v>
+      </c>
+      <c r="W13">
         <v>247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244000.0</v>
       </c>
       <c r="X13">
         <v>244000.0</v>
       </c>
       <c r="Y13">
-        <v>222000.0</v>
+        <v>244000.0</v>
       </c>
       <c r="Z13">
         <v>222000.0</v>
       </c>
       <c r="AA13">
-        <v>220000.0</v>
+        <v>222000.0</v>
       </c>
       <c r="AB13">
         <v>220000.0</v>
       </c>
       <c r="AC13">
-        <v>219000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="AD13">
         <v>219000.0</v>
       </c>
       <c r="AE13">
-        <v>217000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="AF13">
         <v>217000.0</v>
       </c>
       <c r="AG13">
-        <v>113000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="AH13">
         <v>113000.0</v>
       </c>
       <c r="AI13">
-        <v>112000.0</v>
+        <v>113000.0</v>
       </c>
       <c r="AJ13">
         <v>112000.0</v>
       </c>
       <c r="AK13">
         <v>112000.0</v>
       </c>
       <c r="AL13">
         <v>112000.0</v>
       </c>
       <c r="AM13">
-        <v>111000.0</v>
+        <v>112000.0</v>
       </c>
       <c r="AN13">
         <v>111000.0</v>
       </c>
       <c r="AO13">
-        <v>112000.0</v>
+        <v>111000.0</v>
       </c>
       <c r="AP13">
         <v>112000.0</v>
       </c>
       <c r="AQ13">
-        <v>110000.0</v>
+        <v>112000.0</v>
       </c>
       <c r="AR13">
         <v>110000.0</v>
       </c>
       <c r="AS13">
         <v>110000.0</v>
       </c>
       <c r="AT13">
         <v>110000.0</v>
       </c>
       <c r="AU13">
-        <v>109000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="AV13">
         <v>109000.0</v>
       </c>
       <c r="AW13">
         <v>109000.0</v>
       </c>
       <c r="AX13">
-        <v>108000.0</v>
+        <v>109000.0</v>
       </c>
       <c r="AY13">
         <v>108000.0</v>
       </c>
       <c r="AZ13">
-        <v>109000.0</v>
+        <v>108000.0</v>
       </c>
       <c r="BA13">
         <v>109000.0</v>
       </c>
       <c r="BB13">
+        <v>109000.0</v>
+      </c>
+      <c r="BC13">
         <v>108000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119000.0</v>
       </c>
       <c r="BE13">
         <v>119000.0</v>
       </c>
       <c r="BF13">
         <v>119000.0</v>
       </c>
       <c r="BG13">
+        <v>119000.0</v>
+      </c>
+      <c r="BH13">
         <v>118000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>120000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>133000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>124000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>133000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>136000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139000.0</v>
       </c>
       <c r="BN13">
         <v>139000.0</v>
       </c>
       <c r="BO13">
+        <v>139000.0</v>
+      </c>
+      <c r="BP13">
         <v>140000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140000.0</v>
       </c>
       <c r="BR13">
         <v>140000.0</v>
       </c>
       <c r="BS13">
+        <v>140000.0</v>
+      </c>
+      <c r="BT13">
         <v>141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000.0</v>
       </c>
       <c r="BU13">
         <v>142000.0</v>
       </c>
       <c r="BV13">
         <v>142000.0</v>
       </c>
       <c r="BW13">
+        <v>142000.0</v>
+      </c>
+      <c r="BX13">
         <v>144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145000.0</v>
       </c>
       <c r="BY13">
         <v>145000.0</v>
       </c>
       <c r="BZ13">
         <v>145000.0</v>
       </c>
       <c r="CA13">
+        <v>145000.0</v>
+      </c>
+      <c r="CB13">
         <v>141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000.0</v>
       </c>
       <c r="CC13">
         <v>142000.0</v>
       </c>
       <c r="CD13">
         <v>142000.0</v>
       </c>
       <c r="CE13">
+        <v>142000.0</v>
+      </c>
+      <c r="CF13">
         <v>143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144000.0</v>
       </c>
       <c r="CG13">
         <v>144000.0</v>
       </c>
       <c r="CH13">
-        <v>147000.0</v>
+        <v>144000.0</v>
       </c>
       <c r="CI13">
         <v>147000.0</v>
       </c>
       <c r="CJ13">
         <v>147000.0</v>
       </c>
       <c r="CK13">
+        <v>147000.0</v>
+      </c>
+      <c r="CL13">
         <v>148000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107000.0</v>
       </c>
       <c r="CN13">
         <v>107000.0</v>
       </c>
       <c r="CO13">
         <v>107000.0</v>
       </c>
       <c r="CP13">
         <v>107000.0</v>
       </c>
       <c r="CQ13">
         <v>107000.0</v>
       </c>
       <c r="CR13">
-        <v>83000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="CS13">
         <v>83000.0</v>
       </c>
       <c r="CT13">
         <v>83000.0</v>
       </c>
       <c r="CU13">
         <v>83000.0</v>
       </c>
       <c r="CV13">
         <v>83000.0</v>
       </c>
       <c r="CW13">
         <v>83000.0</v>
       </c>
       <c r="CX13">
+        <v>83000.0</v>
+      </c>
+      <c r="CY13">
         <v>155000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>153000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153000.0</v>
       </c>
       <c r="DB13">
         <v>153000.0</v>
       </c>
       <c r="DC13">
-        <v>200000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="DD13">
         <v>200000.0</v>
       </c>
       <c r="DE13">
         <v>200000.0</v>
       </c>
       <c r="DF13">
         <v>200000.0</v>
       </c>
       <c r="DG13">
         <v>200000.0</v>
       </c>
       <c r="DH13">
         <v>200000.0</v>
       </c>
       <c r="DI13">
         <v>200000.0</v>
       </c>
       <c r="DJ13">
         <v>200000.0</v>
       </c>
       <c r="DK13">
         <v>200000.0</v>
       </c>
       <c r="DL13">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="DM13">
         <v>100000.0</v>
       </c>
       <c r="DN13">
         <v>100000.0</v>
       </c>
-      <c r="DO13"/>
+      <c r="DO13">
+        <v>100000.0</v>
+      </c>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>21736000.0</v>
+      </c>
+      <c r="C14">
         <v>22171000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>22819000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23209000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>23790000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>24065000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>24149000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>24137000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>24179000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>24060000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>23968000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>23870000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>23964000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>23430000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>23911000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>23902000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>24063000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>24114000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>24098000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>24113000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>24126000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>24153000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>24143000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>23214000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>22012000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>22071000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>22101000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>22129000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>22109000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>22050000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>22033000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>17799000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>11380000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>11311000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>11273000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>11210000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>11190000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>11121000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>10971000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>10828000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>10799000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10782000.0</v>
       </c>
       <c r="AQ14">
         <v>10782000.0</v>
       </c>
       <c r="AR14">
+        <v>10782000.0</v>
+      </c>
+      <c r="AS14">
         <v>10736000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>10705000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>10738000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>10734000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>10663000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>10623000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>10581000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>10557000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>10552000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>10535000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>10850000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>11314000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>11487000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>11483000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>11477000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>11592000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>11647000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>11737000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>12794000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>12744000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>13557000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>13704000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>13729000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>13596000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>13780000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>13771000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>14002000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>13875000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>14240000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>14248000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>14340000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>14104000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>14557000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>14509000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>14490000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>14180000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>14462000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>14497000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>14559000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>14258000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>14637000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>14791000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>14950000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>14661000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>14970588.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>15164000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>15091000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>11258696.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>11146875.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>12600000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>12454098.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>10700000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>10458252.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>10507843.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>10411538.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>15044915.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15352830.0</v>
       </c>
       <c r="CW14">
         <v>15352830.0</v>
       </c>
       <c r="CX14">
         <v>15352830.0</v>
       </c>
       <c r="CY14">
         <v>15352830.0</v>
       </c>
       <c r="CZ14">
+        <v>15352830.0</v>
+      </c>
+      <c r="DA14">
         <v>15185714.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>15468421.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>15477273.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>15133333.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>15646000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>15714286.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>15897436.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>15652000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>16063000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>16059000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>16047000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>15554000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>22974000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>23221500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22120500.0</v>
       </c>
       <c r="DO14">
         <v>22120500.0</v>
       </c>
       <c r="DP14">
+        <v>22120500.0</v>
+      </c>
+      <c r="DQ14">
         <v>16442308.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16730769.0</v>
       </c>
       <c r="DR14">
         <v>16730769.0</v>
       </c>
+      <c r="DS14">
+        <v>16730769.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>245000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>246000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>245000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>246000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>246000.0</v>
       </c>
       <c r="T15">
         <v>246000.0</v>
       </c>
       <c r="U15">
         <v>246000.0</v>
       </c>
       <c r="V15">
+        <v>246000.0</v>
+      </c>
+      <c r="W15">
         <v>247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244000.0</v>
       </c>
       <c r="X15">
         <v>244000.0</v>
       </c>
       <c r="Y15">
-        <v>222000.0</v>
+        <v>244000.0</v>
       </c>
       <c r="Z15">
         <v>222000.0</v>
       </c>
       <c r="AA15">
-        <v>220000.0</v>
+        <v>222000.0</v>
       </c>
       <c r="AB15">
         <v>220000.0</v>
       </c>
       <c r="AC15">
-        <v>219000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="AD15">
         <v>219000.0</v>
       </c>
       <c r="AE15">
-        <v>217000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="AF15">
         <v>217000.0</v>
       </c>
       <c r="AG15">
-        <v>113000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="AH15">
         <v>113000.0</v>
       </c>
       <c r="AI15">
-        <v>112000.0</v>
+        <v>113000.0</v>
       </c>
       <c r="AJ15">
         <v>112000.0</v>
       </c>
       <c r="AK15">
         <v>112000.0</v>
       </c>
       <c r="AL15">
         <v>112000.0</v>
       </c>
       <c r="AM15">
-        <v>111000.0</v>
+        <v>112000.0</v>
       </c>
       <c r="AN15">
         <v>111000.0</v>
       </c>
       <c r="AO15">
-        <v>112000.0</v>
+        <v>111000.0</v>
       </c>
       <c r="AP15">
         <v>112000.0</v>
       </c>
       <c r="AQ15">
-        <v>110000.0</v>
+        <v>112000.0</v>
       </c>
       <c r="AR15">
         <v>110000.0</v>
       </c>
       <c r="AS15">
         <v>110000.0</v>
       </c>
       <c r="AT15">
         <v>110000.0</v>
       </c>
       <c r="AU15">
-        <v>109000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="AV15">
         <v>109000.0</v>
       </c>
       <c r="AW15">
         <v>109000.0</v>
       </c>
       <c r="AX15">
-        <v>108000.0</v>
+        <v>109000.0</v>
       </c>
       <c r="AY15">
         <v>108000.0</v>
       </c>
       <c r="AZ15">
-        <v>109000.0</v>
+        <v>108000.0</v>
       </c>
       <c r="BA15">
         <v>109000.0</v>
       </c>
       <c r="BB15">
+        <v>109000.0</v>
+      </c>
+      <c r="BC15">
         <v>108000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119000.0</v>
       </c>
       <c r="BE15">
         <v>119000.0</v>
       </c>
       <c r="BF15">
         <v>119000.0</v>
       </c>
       <c r="BG15">
+        <v>119000.0</v>
+      </c>
+      <c r="BH15">
         <v>118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120000.0</v>
       </c>
       <c r="BI15">
         <v>120000.0</v>
       </c>
       <c r="BJ15">
+        <v>120000.0</v>
+      </c>
+      <c r="BK15">
         <v>124000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>133000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>136000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139000.0</v>
       </c>
       <c r="BN15">
         <v>139000.0</v>
       </c>
       <c r="BO15">
+        <v>139000.0</v>
+      </c>
+      <c r="BP15">
         <v>140000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140000.0</v>
       </c>
       <c r="BR15">
         <v>140000.0</v>
       </c>
       <c r="BS15">
+        <v>140000.0</v>
+      </c>
+      <c r="BT15">
         <v>141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000.0</v>
       </c>
       <c r="BU15">
         <v>142000.0</v>
       </c>
       <c r="BV15">
         <v>142000.0</v>
       </c>
       <c r="BW15">
+        <v>142000.0</v>
+      </c>
+      <c r="BX15">
         <v>144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145000.0</v>
       </c>
       <c r="BY15">
         <v>145000.0</v>
       </c>
       <c r="BZ15">
         <v>145000.0</v>
       </c>
       <c r="CA15">
+        <v>145000.0</v>
+      </c>
+      <c r="CB15">
         <v>141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000.0</v>
       </c>
       <c r="CC15">
         <v>142000.0</v>
       </c>
       <c r="CD15">
         <v>142000.0</v>
       </c>
       <c r="CE15">
+        <v>142000.0</v>
+      </c>
+      <c r="CF15">
         <v>143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144000.0</v>
       </c>
       <c r="CG15">
         <v>144000.0</v>
       </c>
       <c r="CH15">
-        <v>147000.0</v>
+        <v>144000.0</v>
       </c>
       <c r="CI15">
         <v>147000.0</v>
       </c>
       <c r="CJ15">
         <v>147000.0</v>
       </c>
       <c r="CK15">
+        <v>147000.0</v>
+      </c>
+      <c r="CL15">
         <v>148000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107000.0</v>
       </c>
       <c r="CN15">
         <v>107000.0</v>
       </c>
       <c r="CO15">
         <v>107000.0</v>
       </c>
       <c r="CP15">
         <v>107000.0</v>
       </c>
       <c r="CQ15">
         <v>107000.0</v>
       </c>
       <c r="CR15">
-        <v>83000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="CS15">
         <v>83000.0</v>
       </c>
       <c r="CT15">
         <v>83000.0</v>
       </c>
       <c r="CU15">
         <v>83000.0</v>
       </c>
       <c r="CV15">
         <v>83000.0</v>
       </c>
       <c r="CW15">
         <v>83000.0</v>
       </c>
       <c r="CX15">
+        <v>83000.0</v>
+      </c>
+      <c r="CY15">
         <v>155000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>153000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153000.0</v>
       </c>
       <c r="DB15">
         <v>153000.0</v>
       </c>
       <c r="DC15">
-        <v>200000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="DD15">
         <v>200000.0</v>
       </c>
       <c r="DE15">
         <v>200000.0</v>
       </c>
       <c r="DF15">
         <v>200000.0</v>
       </c>
       <c r="DG15">
         <v>200000.0</v>
       </c>
       <c r="DH15">
         <v>200000.0</v>
       </c>
       <c r="DI15">
         <v>200000.0</v>
       </c>
       <c r="DJ15">
         <v>200000.0</v>
       </c>
       <c r="DK15">
         <v>200000.0</v>
       </c>
       <c r="DL15">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="DM15">
         <v>100000.0</v>
       </c>
       <c r="DN15">
         <v>100000.0</v>
       </c>
-      <c r="DO15"/>
+      <c r="DO15">
+        <v>100000.0</v>
+      </c>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
+      <c r="DS15"/>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>132024000.0</v>
+      </c>
       <c r="D16">
+        <v>96247000.0</v>
+      </c>
+      <c r="E16">
         <v>151899000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>135179000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>126505000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>89563000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>154144000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>133612000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>128503000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>92341000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>140248000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>128650000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>122984000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>88488000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>131705000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>121035000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>115647000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>73232000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>123906000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>118771000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>108073000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>60501000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>42633000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>40052000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>40495000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>39284000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>45571000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>40919000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>40826000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>38733000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>38025000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>22547000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>23931000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>21851000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>21784000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>20017000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>19173000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>16691000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>16633000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>17140000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>16868000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>12373000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>11741000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>8974000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>5583000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>4682000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>4258000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3372000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1947000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>656000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>585000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>227000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>229000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>494000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1163000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3161000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1303000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>15364000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>14612000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3523000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>15331000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>181112000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>184715000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>165463000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>166268000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>149804000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>142639000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>113574000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>115328000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>114872000.0</v>
       </c>
-      <c r="BT16"/>
-      <c r="BU16">
+      <c r="BU16"/>
+      <c r="BV16">
         <v>91937000.0</v>
       </c>
-      <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>8830000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>93122000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>76935000.0</v>
       </c>
-      <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>3400000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>77287000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>59136000.0</v>
       </c>
-      <c r="CD16"/>
-      <c r="CE16">
+      <c r="CE16"/>
+      <c r="CF16">
         <v>205000.0</v>
       </c>
-      <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
-      <c r="CI16">
+      <c r="CI16"/>
+      <c r="CJ16">
         <v>-101000.0</v>
       </c>
-      <c r="CJ16"/>
-      <c r="CK16">
+      <c r="CK16"/>
+      <c r="CL16">
         <v>37180000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>45611000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>39134000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>42939000.0</v>
       </c>
-      <c r="CO16"/>
       <c r="CP16"/>
-      <c r="CQ16">
+      <c r="CQ16"/>
+      <c r="CR16">
         <v>29853000.0</v>
       </c>
-      <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-      <c r="AP17">
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>22930000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>20003000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>19471000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>18097000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>17013000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>16241000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>15209000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>14875000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>14990000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>17129000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>5000.0</v>
       </c>
-      <c r="BA17"/>
       <c r="BB17"/>
-      <c r="BC17">
+      <c r="BC17"/>
+      <c r="BD17">
         <v>3279000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>5615000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>4708000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>3388000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>3326000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>7412000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>8679000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>7768000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>8374000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>11957000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>11326000.0</v>
       </c>
-      <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
@@ -10068,129 +10105,128 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>31341000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>36338000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>7507000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>33688000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>38614000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>39974000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>5957000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>41024000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>8112000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>7330000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>6385000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>34012000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>40107000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>44581000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>47942000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>57016000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>66323000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>70298000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>59358000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>71126000.0</v>
       </c>
-      <c r="AG18">
-[...1 lines deleted...]
-      </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
@@ -10243,51 +10279,53 @@
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
-      <c r="BN18"/>
+      <c r="BN18">
+        <v>0.0</v>
+      </c>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
@@ -10300,52 +10338,53 @@
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10426,248 +10465,251 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
+        <v>1258536000.0</v>
+      </c>
+      <c r="C20">
         <v>1255556000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1242413000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1237065000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1231105000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1209710000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1206883000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1260599000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1240962000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1229882000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1251888000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1228431000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1237982000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1243330000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1251277000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1226499000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1256428000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1303175000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1285864000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1280221000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1303863000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1311487000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1318526000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>732075000.0</v>
       </c>
       <c r="Y20">
         <v>732075000.0</v>
       </c>
       <c r="Z20">
         <v>732075000.0</v>
       </c>
       <c r="AA20">
         <v>732075000.0</v>
       </c>
       <c r="AB20">
         <v>732075000.0</v>
       </c>
       <c r="AC20">
+        <v>732075000.0</v>
+      </c>
+      <c r="AD20">
         <v>732104000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>732799000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>732540000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>730729000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>17919000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20744000.0</v>
       </c>
       <c r="AI20">
         <v>20744000.0</v>
       </c>
       <c r="AJ20">
         <v>20744000.0</v>
       </c>
       <c r="AK20">
         <v>20744000.0</v>
       </c>
       <c r="AL20">
         <v>20744000.0</v>
       </c>
       <c r="AM20">
         <v>20744000.0</v>
       </c>
       <c r="AN20">
-        <v>20793000.0</v>
+        <v>20744000.0</v>
       </c>
       <c r="AO20">
         <v>20793000.0</v>
       </c>
       <c r="AP20">
+        <v>20793000.0</v>
+      </c>
+      <c r="AQ20">
         <v>21042000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6800000.0</v>
       </c>
       <c r="AR20">
         <v>6800000.0</v>
       </c>
       <c r="AS20">
         <v>6800000.0</v>
       </c>
       <c r="AT20">
         <v>6800000.0</v>
       </c>
       <c r="AU20">
         <v>6800000.0</v>
       </c>
       <c r="AV20">
         <v>6800000.0</v>
       </c>
       <c r="AW20">
         <v>6800000.0</v>
       </c>
       <c r="AX20">
         <v>6800000.0</v>
       </c>
       <c r="AY20">
         <v>6800000.0</v>
       </c>
       <c r="AZ20">
         <v>6800000.0</v>
       </c>
       <c r="BA20">
         <v>6800000.0</v>
       </c>
       <c r="BB20">
         <v>6800000.0</v>
       </c>
       <c r="BC20">
         <v>6800000.0</v>
       </c>
       <c r="BD20">
         <v>6800000.0</v>
       </c>
       <c r="BE20">
         <v>6800000.0</v>
       </c>
       <c r="BF20">
         <v>6800000.0</v>
       </c>
       <c r="BG20">
         <v>6800000.0</v>
       </c>
       <c r="BH20">
-        <v>0.0</v>
+        <v>6800000.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
-      <c r="BN20"/>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
@@ -10680,248 +10722,251 @@
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
+        <v>250782000.0</v>
+      </c>
+      <c r="C21">
         <v>250413000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>249243000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>248925000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>248172000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>245452000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>245098000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>251952000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>249469000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>248855000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>251623000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>249514000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>253353000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>256715000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>260541000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>259855000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>266078000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>276267000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>276380000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>278365000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>289985000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>308190000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>326420000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>231511000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>245344000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>259178000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>273011000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>286844000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>300678000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>314511000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>328344000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>342477000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>17919000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>20744000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>7260000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20744000.0</v>
       </c>
       <c r="AK21">
         <v>20744000.0</v>
       </c>
       <c r="AL21">
         <v>20744000.0</v>
       </c>
       <c r="AM21">
         <v>20744000.0</v>
       </c>
       <c r="AN21">
-        <v>20793000.0</v>
+        <v>20744000.0</v>
       </c>
       <c r="AO21">
         <v>20793000.0</v>
       </c>
       <c r="AP21">
+        <v>20793000.0</v>
+      </c>
+      <c r="AQ21">
         <v>21042000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="AS21">
         <v>1600000.0</v>
       </c>
       <c r="AT21">
         <v>1600000.0</v>
       </c>
       <c r="AU21">
+        <v>1600000.0</v>
+      </c>
+      <c r="AV21">
         <v>8400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6800000.0</v>
       </c>
       <c r="AW21">
         <v>6800000.0</v>
       </c>
       <c r="AX21">
         <v>6800000.0</v>
       </c>
       <c r="AY21">
+        <v>6800000.0</v>
+      </c>
+      <c r="AZ21">
         <v>8400000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8400000.0</v>
       </c>
       <c r="BB21">
         <v>8400000.0</v>
       </c>
       <c r="BC21">
         <v>8400000.0</v>
       </c>
       <c r="BD21">
+        <v>8400000.0</v>
+      </c>
+      <c r="BE21">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8400000.0</v>
       </c>
       <c r="BF21">
         <v>8400000.0</v>
       </c>
       <c r="BG21">
         <v>8400000.0</v>
       </c>
       <c r="BH21">
-        <v>0.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
       <c r="BJ21">
         <v>0.0</v>
       </c>
       <c r="BK21">
         <v>0.0</v>
       </c>
       <c r="BL21">
         <v>0.0</v>
       </c>
       <c r="BM21">
         <v>0.0</v>
       </c>
-      <c r="BN21"/>
+      <c r="BN21">
+        <v>0.0</v>
+      </c>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
@@ -10934,822 +10979,827 @@
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
+      <c r="DS21"/>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="K22"/>
-      <c r="L22">
+      <c r="K22">
         <v>1.0</v>
       </c>
+      <c r="L22"/>
       <c r="M22">
         <v>1.0</v>
       </c>
       <c r="N22">
+        <v>1.0</v>
+      </c>
+      <c r="O22">
         <v>3793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="Q22"/>
+      <c r="Q22">
+        <v>1.0</v>
+      </c>
       <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>1.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2167000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>5801000.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...1 lines deleted...]
-      </c>
+      <c r="Y22"/>
       <c r="Z22">
         <v>1.0</v>
       </c>
-      <c r="AA22"/>
+      <c r="AA22">
+        <v>1.0</v>
+      </c>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
+      <c r="AE22"/>
+      <c r="AF22">
         <v>1.0</v>
       </c>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK22">
         <v>1.0</v>
       </c>
       <c r="AL22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
         <v>1.0</v>
       </c>
-      <c r="AQ22">
-[...1 lines deleted...]
-      </c>
       <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
         <v>1.0</v>
       </c>
-      <c r="AS22">
-[...1 lines deleted...]
-      </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
         <v>1.0</v>
       </c>
-      <c r="BB22">
-[...1 lines deleted...]
-      </c>
       <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
         <v>1.0</v>
       </c>
-      <c r="BD22">
-[...1 lines deleted...]
-      </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
-      <c r="BN22"/>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
-      <c r="DJ22">
+      <c r="DJ22"/>
+      <c r="DK22">
         <v>600000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>1000000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>500000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>600000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>800000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>900000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>500000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>600000.0</v>
       </c>
-      <c r="DR22"/>
+      <c r="DS22"/>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>2068862000.0</v>
+      </c>
+      <c r="C23">
         <v>2078376000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2038540000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2111963000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2091523000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2074213000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2049735000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2187524000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2177524000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2155236000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2125213000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2114100000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2142112000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2165768000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2161747000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2215251000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2260261000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2367883000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2305880000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2316122000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2363313000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2369442000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2295807000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2047319000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1791564000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1783821000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1789408000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1781196000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1784570000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1775390000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1661029000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1645696000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>336765000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>331810000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>321278000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>328575000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>318482000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>313974000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>298696000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>286504000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>277551000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>277696000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>248434000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>230273000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>336003000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>327778000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>307815000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>295484000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>282193000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>277614000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>254266000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>240951000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>229822000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>216027000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>227792000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>231614000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>220143000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>224234000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>231133000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>224205000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>235178000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>237617000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>412767000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>443021000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>442625000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>437051000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>385805000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>354869000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>313413000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>303383000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>324563000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>328026000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>301412000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>297589000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>343778000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>335060000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>319291000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>303833000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>270844000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>262352000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>242649000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>240518000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>225845000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>224049000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>209970000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>228216000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>210114000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>204725000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>199630000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>205994000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>182556000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>175136000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>157108000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>156060000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>140124000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>135906000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>118527000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>122488000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>110488000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>109250000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>96249000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>137432000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>119139000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>119066000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>107084000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>111891000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>98100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>99800000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>92400000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>100600000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>97100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>97900000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>86500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>88300000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>78300000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>77800000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>68400000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>54400000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>47800000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>47400000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>29100000.0</v>
       </c>
-      <c r="DR23"/>
+      <c r="DS23"/>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>61329000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>61256000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>61400000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>61247000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>101309000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>101344000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>101396000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>141234000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>141437000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>141743000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>141630000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>141593000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>141748000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>141798000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>141823000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>90501000.0</v>
       </c>
-      <c r="AE24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
         <v>109375000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>110938000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>112500000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>114063000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>115625000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>117188000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>118750000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>119531000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>120313000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>121094000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>121875000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>25000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>15000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>62500000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>20000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>82500000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>100000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>80000000.0</v>
       </c>
-      <c r="BK24">
-[...1 lines deleted...]
-      </c>
       <c r="BL24">
         <v>0.0</v>
       </c>
       <c r="BM24">
         <v>0.0</v>
       </c>
-      <c r="BN24"/>
+      <c r="BN24">
+        <v>0.0</v>
+      </c>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
@@ -11762,159 +11812,160 @@
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>101309000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>101344000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>141234000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>141437000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>141743000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>141593000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>141748000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>141798000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
-      <c r="AS25">
+      <c r="AS25"/>
+      <c r="AT25">
         <v>109375000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>110938000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>112500000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>114063000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>115625000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>117188000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>118750000.0</v>
       </c>
-      <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-      <c r="BD25">
+      <c r="BD25"/>
+      <c r="BE25">
         <v>25000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>15000000.0</v>
       </c>
-      <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>20000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>82500000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>100000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>80000000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
@@ -11930,149 +11981,150 @@
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
+      <c r="DS25"/>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
         <v>55</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>17274000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>17258000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>22059000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>29169000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>31284000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>31195000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>16381000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>16749000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>18695000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>19357000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1914000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>8609000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>12699000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>30398000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>14648000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>17939000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>21277000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>23377000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>27567000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>28062000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>29280000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>30270000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>30663000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>31917000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>36590000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>36633000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>26532000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>25737000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>31866000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>37678000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>33324000.0</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
@@ -12118,52 +12170,53 @@
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12244,497 +12297,501 @@
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>-17042000.0</v>
+      </c>
+      <c r="C28">
         <v>-41150000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-31636000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-42360000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-13298000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-24732000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-11848000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-56972000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-32540000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-21194000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>44844000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>38056000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>70640000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>53635000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>45614000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>38807000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>49346000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>33087000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>62538000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>31587000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>57829000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>89375000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>95274000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-616262000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-368009000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-339274000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-313852000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-287860000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-261683000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-235424000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-309432000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-273901000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-168982000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-163010000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-153101000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-147581000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-145246000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-144432000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-126561000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-117677000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-114526000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-114463000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-103764000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-84239000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-79932000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-71091000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-43533000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-30939000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-15763000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-5106000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>27115000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>37436000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>55898000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>73457000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>77483000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>56891000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>51310000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>39796000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>60363000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>47929000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>50893000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>8906000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-64107000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-84122000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-75841000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-79093000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-63958000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-29329000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-38598000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-32497000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-56379000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-66866000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-88382000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-118866000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-95036000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-86462000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-92812000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-75629000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-52663000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-46854000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-47163000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-50742000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-74212000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-86698000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-85601000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-109884000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-97004000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-85823000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-90956000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-97965000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-82089000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-63935000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-57415000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-54330000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-49135000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-44695000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-47155000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-54405000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-57659000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-54413000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-46136000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-87906000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-25190000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-25032000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-21502000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-21510000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-12200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-13300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-15000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-21400000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-18600000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-21800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-20200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-20100000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-15900000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-19900000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-14300000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-15600000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-11800000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-15600000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-12900000.0</v>
       </c>
-      <c r="DR28"/>
+      <c r="DS28"/>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
         <v>58</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>1634453000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1646406000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1656103000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1666717000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1643314000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1662499000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1716796000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1739429000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1703839000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1713918000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1656001000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1699915000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1711773000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1737186000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1739716000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1793358000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1866056000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1855620000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1836649000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1874928000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1877723000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1890142000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1705058000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1484550000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1459147000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12786,592 +12843,596 @@
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
+      <c r="DS29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>100858000.0</v>
+      </c>
+      <c r="C30">
         <v>86190000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>78202000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>117315000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>98640000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>90314000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>76127000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>105795000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>89639000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>83082000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>76102000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>105279000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>92092000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>71860000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>62953000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>81676000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>75937000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>64798000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>51590000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>87123000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>78609000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>63469000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>51598000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>45958000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>41004000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>41335000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>51523000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>57934000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>57858000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>50842000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>55694000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>59522000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>31187000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>24997000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>23122000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>23360000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>21827000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>20323000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>20532000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>21362000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>19053000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>18613000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>18519000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>17064000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>15222000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>14962000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>16942000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>15712000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>15009000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>15481000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>15842000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>19686000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>23336000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>22181000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>23262000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>24109000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>24218000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>23320000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>25006000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>21200000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>22349000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>25711000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>199600000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>181695000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>180655000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>180886000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>165142000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>157877000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>130912000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>134285000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>131458000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>127578000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>104052000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>103466000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>100651000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>100175000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>83847000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>86671000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>80753000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>80441000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>61021000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>60897000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>55935000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>58223000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>47427000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>45420000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>41698000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>48596000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>35644000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>41744000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>35997000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>48654000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>25696000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>29838000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>25759000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>30129000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>17508000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>21215000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>19012000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>21327000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>13244000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>17600000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>15264000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>18141000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>11752000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>16378000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>15000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>17000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>10200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>13500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>11800000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>13900000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>8800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>11700000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>10100000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>10200000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>7600000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>9500000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>8900000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>6500000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>5500000.0</v>
       </c>
-      <c r="DR30"/>
+      <c r="DS30"/>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>107271000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>110384000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>123972000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>112128000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>129415000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>144871000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>151746000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>136470000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>139332000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>116248000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>103373000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>741472000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>507131000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>467894000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>457624000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>425740000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>405094000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>376128000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>364340000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>335124000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>205921000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>197548000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>188453000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>194745000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>188457000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>177782000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>167630000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>152426000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>147145000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>137075000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>136056000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>120377000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>113856000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>99563000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>85932000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>70918000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>63163000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>47367000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>32102000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>50165000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>44155000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>25523000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>34188000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>58193000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>62447000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>49226000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>35493000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>43750000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>38367000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>73303000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>176004000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>192979000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>227161000.0</v>
       </c>
-      <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
@@ -13384,131 +13445,132 @@
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
+      <c r="DS31"/>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:123">
       <c r="A32" t="s">
         <v>61</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
         <v>40914000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>59914000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>62948000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>65463000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>68851000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>88483000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>97674000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>145429000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>128724000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>119450000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>85144000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>108827000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>115304000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>119117000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>142831000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>160191000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>163012000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>172031000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>150833000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>141446000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>103171000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>86070000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>611080000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>404612000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>371895000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13560,596 +13622,600 @@
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
+      <c r="DS32"/>
     </row>
-    <row r="33" spans="1:122">
+    <row r="33" spans="1:123">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>1778742000.0</v>
+      </c>
+      <c r="C33">
         <v>1774536000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1760683000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1780986000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1771580000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1745926000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1744792000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1804010000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1778656000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1764789000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1796144000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1763465000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1791198000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1808755000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1832686000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1812503000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1864437000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1950035000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1938094000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1909641000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1969678000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2016514000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2009685000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1240944000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1238068000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1251038000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1265314000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1275583000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1294249000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1318801000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1240668000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1254286000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>122593000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>130388000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>130930000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>141815000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>138431000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>136574000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>138153000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>133802000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>131770000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>133202000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>109636000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>110547000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>110704000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>110195000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>111164000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>112804000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>115710000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>119838000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>126926000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>122635000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>127563000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>131032000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>138137000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>139677000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>135213000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>134845000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>136465000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>133149000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>126443000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>129397000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>126443000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>117732000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>110774000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>102459000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>95830000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>90151000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>85521000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>78446000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>75065000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>76704000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>73264000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>69897000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>67695000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>64016000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>61175000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>59790000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>57012000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>54051000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>52063000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>49310000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>47523000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>46987000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>46741000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>43560000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>41980000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>40800000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>39291000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>37826000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>36798000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>35176000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>46635000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>46356000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>46336000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>46195000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>44976000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>44395000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>31892000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>31165000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>30622000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>30136000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>71002000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>68354000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>66132000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>65925000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>63000000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>61400000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>59500000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>57900000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>58600000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>54000000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>51800000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>50000000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>44700000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>40300000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>38100000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>23000000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>20000000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>18200000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>8600000.0</v>
       </c>
-      <c r="DR33"/>
+      <c r="DS33"/>
     </row>
-    <row r="34" spans="1:122">
+    <row r="34" spans="1:123">
       <c r="A34" t="s">
         <v>63</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
         <v>5630000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>5689000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2805000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2082000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2027000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1805000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>3018000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2929000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2798000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>3190000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>42959000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>41794000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>175948000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>3183000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>181930000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>192656000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>48087000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>47089000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>182801000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>45004000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>152981000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>46055000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>112954000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>118023000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>119205000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>122008000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>121691000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>126552000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>128137000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>51316000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>50123000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>43721000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>41240000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>43015000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>40788000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>47978000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>49217000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>50483000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>51631000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>50073000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>57091000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>47987000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>45561000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>45498000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>46919000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>46248000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>44942000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>47349000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>50685000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>51456000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>119531000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>120313000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>121094000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>121875000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>47500000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>55000000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>62500000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>70000000.0</v>
       </c>
-      <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
@@ -14168,812 +14234,817 @@
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
+      <c r="DS34"/>
     </row>
-    <row r="35" spans="1:122">
+    <row r="35" spans="1:123">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>170480000.0</v>
+      </c>
+      <c r="C35">
         <v>180997000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>174191000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>172378000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>170326000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>171463000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>170776000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>184888000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>245985000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>250930000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>263076000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>253855000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>301419000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>313630000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>316013000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>356852000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>372707000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>388734000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>396135000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>365418000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>377944000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>383760000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>347436000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>146966000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>158130000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>163786000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>169950000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>178707000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>192875000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>198435000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>110674000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>121249000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>43721000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>41240000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>43015000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>40788000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>47978000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>49217000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>50483000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>51631000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>50073000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>57091000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>47987000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>45561000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>154873000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>157857000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>158748000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>159005000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>162974000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>167873000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>170206000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>140937000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>142906000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>144287000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>143780000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>94815000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>91697000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>84318000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>111656000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>97566000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>12644000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>93148000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>12644000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>12313000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>12169000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>12173000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>11745000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>11707000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>11584000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>11499000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>11663000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>11822000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>10927000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>10764000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>10922000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>10867000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>10911000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>7667000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>7689000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>7138000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>6398000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>6337000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>6569000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>6488000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>7363000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>5488000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>5784000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>5534000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>4359000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>24192000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>98580000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>97559000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>96884000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>96407000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>95862000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>152396000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>150691000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>149784000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>149110000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>147653000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>146924000.0</v>
       </c>
-      <c r="CX35"/>
       <c r="CY35"/>
-      <c r="CZ35">
+      <c r="CZ35"/>
+      <c r="DA35">
         <v>80000.0</v>
       </c>
-      <c r="DA35"/>
-      <c r="DB35">
+      <c r="DB35"/>
+      <c r="DC35">
         <v>417000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DD35">
         <v>100000.0</v>
       </c>
       <c r="DE35">
         <v>100000.0</v>
       </c>
       <c r="DF35">
+        <v>100000.0</v>
+      </c>
+      <c r="DG35">
         <v>600000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>300000.0</v>
       </c>
-      <c r="DH35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DI35"/>
       <c r="DJ35">
         <v>500000.0</v>
       </c>
       <c r="DK35">
+        <v>500000.0</v>
+      </c>
+      <c r="DL35">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DM35">
         <v>300000.0</v>
       </c>
       <c r="DN35">
+        <v>300000.0</v>
+      </c>
+      <c r="DO35">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DP35">
         <v>200000.0</v>
       </c>
       <c r="DQ35">
+        <v>200000.0</v>
+      </c>
+      <c r="DR35">
         <v>-100000.0</v>
       </c>
-      <c r="DR35"/>
+      <c r="DS35"/>
     </row>
-    <row r="36" spans="1:122">
+    <row r="36" spans="1:123">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>72855000.0</v>
+      </c>
+      <c r="C36">
         <v>47983000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>46539000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>62306000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>52058000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>49515000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>46696000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>42173000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>42971000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>36285000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>35545000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>35964000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>34801000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>33500000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>32377000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>32472000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>31458000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>32502000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>33139000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>36893000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>39487000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>39876000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>36606000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>31108000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>30067000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>23566000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3870000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-36581000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-46539000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-51246000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>19429000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-47983000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>9698000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>12155000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>11971000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>12127000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>12540000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>12908000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>13189000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>13390000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>13891000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>14276000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>5694000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>5687000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>5471000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>5578000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>5857000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>6091000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>6938000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>7351000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>8576000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>5872000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>6565000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>6320000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>6538000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>4642000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>4869000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>5115000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>5190000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>3839000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>2006000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>2672000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>2006000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>2033000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>1714000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>1758000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>1839000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>1803000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>962000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>937000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>962000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>983000.0</v>
       </c>
       <c r="BU36">
         <v>983000.0</v>
       </c>
       <c r="BV36">
+        <v>983000.0</v>
+      </c>
+      <c r="BW36">
         <v>994000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>919000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>918000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>878000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>866000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>864000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>1313000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>842000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>1311000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>634000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>623000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>843000.0</v>
       </c>
       <c r="CH36">
         <v>843000.0</v>
       </c>
       <c r="CI36">
         <v>843000.0</v>
       </c>
       <c r="CJ36">
         <v>843000.0</v>
       </c>
       <c r="CK36">
+        <v>843000.0</v>
+      </c>
+      <c r="CL36">
         <v>166000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>858000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>868000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>869000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>9815000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>10105000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>9765000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>9665000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>8957000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>9329000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>8792000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>8566000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>8097000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>8748000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>51533000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>50196000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>48958000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>48990000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>46200000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>45000000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>44500000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>44100000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>44700000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>40300000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>39300000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>38000000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>36600000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>32300000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>30700000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>15800000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>12900000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>14700000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>5500000.0</v>
       </c>
-      <c r="DR36"/>
+      <c r="DS36"/>
     </row>
-    <row r="37" spans="1:122">
+    <row r="37" spans="1:123">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -15029,51 +15100,53 @@
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
-      <c r="BN37"/>
+      <c r="BN37">
+        <v>0.0</v>
+      </c>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
@@ -15086,1758 +15159,1770 @@
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
+      <c r="DS37"/>
     </row>
-    <row r="38" spans="1:122">
+    <row r="38" spans="1:123">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>33500000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>32377000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>32472000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>31458000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>50066000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>52297000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>54424000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>39487000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>60282000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>198328000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>31108000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>30067000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>23566000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>21788000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>20435000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>19784000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>19052000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>19429000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>23143000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>32549000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>35958000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>57167000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>67480000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>65725000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>63771000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>65029000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>62077000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>59193000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>58248000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>32497000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>31958000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>30368000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>29391000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>28898000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>28401000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>28613000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>29310000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>32505000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>12677000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>13365000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>13120000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>16617000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>17057000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>16377000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>15303000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>15316000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>11251000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>12789000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>10440000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>10380000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>13990000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>13040000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>11463000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>11155000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>12019000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>10470000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>9232000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>8761000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>13187000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>11783000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>10945000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>9749000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>8750000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>7549000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>5479000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>4264000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>3644000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>2128000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>1311000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>839000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>843000.0</v>
       </c>
       <c r="CH38">
         <v>843000.0</v>
       </c>
       <c r="CI38">
         <v>843000.0</v>
       </c>
       <c r="CJ38">
         <v>843000.0</v>
       </c>
       <c r="CK38">
-        <v>858000.0</v>
+        <v>843000.0</v>
       </c>
       <c r="CL38">
         <v>858000.0</v>
       </c>
       <c r="CM38">
+        <v>858000.0</v>
+      </c>
+      <c r="CN38">
         <v>868000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>869000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>9815000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>10105000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>9765000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>9665000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>8957000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>9329000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>8792000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>8566000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>8097000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>8748000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>51533000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>50196000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>48958000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>48990000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
+      <c r="DS38"/>
     </row>
-    <row r="39" spans="1:122">
+    <row r="39" spans="1:123">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
+        <v>60510000.0</v>
+      </c>
+      <c r="C39">
         <v>60025000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>51601000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>32462000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>56353000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>55334000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>44793000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>55648000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>52990000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>53801000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>44758000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>48689000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>52330000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>57839000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>43285000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>46928000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>48092000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>52846000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>40777000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>41952000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>49401000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>44714000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>39458000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>22156000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>19067000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>21761000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>18004000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>17130000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>17660000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>16874000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>15814000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>17367000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>11385000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>10558000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>11293000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>12917000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>10357000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>9978000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>10766000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>10838000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>9306000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>8383000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>13390000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>15745000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>14520000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>14342000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>17426000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>16497000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>15398000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>16095000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>16738000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>13410000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>11383000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>12052000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>18876000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>22219000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>12022000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>13365000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>12525000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>12785000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>10884000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>11415000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>10231000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>18788000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>10278000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>9724000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>8317000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>13458000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>6540000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>6640000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>10709000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>7114000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>7294000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>5360000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>4097000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>10804000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>5791000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>5931000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>4653000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>5243000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>6979000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>4098000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>2581000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>6504000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>4531000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>3731000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>3679000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>3671000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>7986000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>2508000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>1721000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>1338000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>961000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>1355000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>773000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>1759000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>1866000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>1425000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>879000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>1305000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>571000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>777000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>757000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>639000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>768000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>1139000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>1000000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DF39">
         <v>700000.0</v>
       </c>
       <c r="DG39">
+        <v>700000.0</v>
+      </c>
+      <c r="DH39">
         <v>800000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>700000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>886000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>500000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>6600000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>400000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>800000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>200000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>6200000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>6600000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>1500000.0</v>
       </c>
-      <c r="DR39"/>
+      <c r="DS39"/>
     </row>
-    <row r="40" spans="1:122">
+    <row r="40" spans="1:123">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
-        <v>180107000.0</v>
+        <v>250174000.0</v>
       </c>
       <c r="C40">
-        <v>146052000.0</v>
+        <v>48083000.0</v>
       </c>
       <c r="D40">
+        <v>49805000.0</v>
+      </c>
+      <c r="E40">
         <v>51232000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>40074000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>44690000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>46016000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>50569000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>39040000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>42410000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>41641000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>47266000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>36693000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>38650000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>44762000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>46621000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>39543000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>54453000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>50178000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>45696000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>40299000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>42721000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>40693000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>57969000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>33397000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>30565000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>43325000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-43734000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-26834000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-11518000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>38733000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>38025000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>22547000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>23931000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>43576000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>50514000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>41286000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>62000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>22907000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>5203000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>273000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>281000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>18554000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281000.0</v>
       </c>
       <c r="AS40">
         <v>281000.0</v>
       </c>
       <c r="AT40">
         <v>281000.0</v>
       </c>
       <c r="AU40">
         <v>281000.0</v>
       </c>
       <c r="AV40">
         <v>281000.0</v>
       </c>
       <c r="AW40">
         <v>281000.0</v>
       </c>
       <c r="AX40">
         <v>281000.0</v>
       </c>
       <c r="AY40">
+        <v>281000.0</v>
+      </c>
+      <c r="AZ40">
         <v>11337000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>866000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281000.0</v>
       </c>
       <c r="BB40">
         <v>281000.0</v>
       </c>
       <c r="BC40">
         <v>281000.0</v>
       </c>
       <c r="BD40">
+        <v>281000.0</v>
+      </c>
+      <c r="BE40">
         <v>1444000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>3442000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281000.0</v>
       </c>
       <c r="BG40">
         <v>281000.0</v>
       </c>
       <c r="BH40">
+        <v>281000.0</v>
+      </c>
+      <c r="BI40">
         <v>5143000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>-9413000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>281000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>10793000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>11713000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>10117000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>7036000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>8075000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>8466000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>5404000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>5225000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>4848000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>120516000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>4739000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>97045000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>125364000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>3115000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>2343000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>81222000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>78875000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1954000.0</v>
       </c>
       <c r="CC40">
         <v>1954000.0</v>
       </c>
       <c r="CD40">
+        <v>1954000.0</v>
+      </c>
+      <c r="CE40">
         <v>62120000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>57261000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>63932000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>48993000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>57384000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>36787000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>53926000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>2710000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>6726000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>3839000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>3094000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>33042000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>42250000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>4500000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>37302000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>23937000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>34913000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>27958000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>33483000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>20962000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>30912000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>20626000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>25640000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>15296000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>24084000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>16700000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>23000000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>12800000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>20500000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>15000000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>21600000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>11100000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>17100000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>12600000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>17500000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>10100000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>14600000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>11900000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>13300000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>7700000.0</v>
       </c>
-      <c r="DR40"/>
+      <c r="DS40"/>
     </row>
-    <row r="41" spans="1:122">
+    <row r="41" spans="1:123">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>80378000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>80611000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>78827000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>85429000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>88061000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>91684000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>84794000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>87814000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>88981000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>99462000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>70164000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>80672000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>85021000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>89393000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>95640000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>105877000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>107934000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>110674000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>121249000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>43721000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>41240000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>43015000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>40788000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>47978000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>49217000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>50483000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>51631000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>50073000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>57091000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>47987000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>45561000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>45498000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>46919000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>46248000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>44942000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>47349000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>50685000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>51456000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>21406000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>20639000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>21787000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>21905000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>22315000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>21697000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>21818000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>21656000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>15066000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>14446000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>13148000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>12644000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>12313000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>12169000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>12173000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>11745000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>11707000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>11584000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>11499000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>11663000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>11822000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>10927000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>10764000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>10922000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>10867000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>10911000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>7667000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>7689000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>7138000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>6398000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>6337000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>6364000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>6274000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>6256000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>4686000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>4707000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>4575000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>3667000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>2821000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>2666000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>2194000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>2086000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>2048000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>1985000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>1911000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>929000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>734000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>763000.0</v>
       </c>
-      <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
+      <c r="DS41"/>
     </row>
-    <row r="42" spans="1:122">
+    <row r="42" spans="1:123">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
+        <v>1377637000.0</v>
+      </c>
+      <c r="C42">
         <v>1399393000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1436795000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1467401000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1489271000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1502852000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1532414000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1529594000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1526037000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1519291000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1517650000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1513023000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1509077000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1511590000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1510924000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1507902000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1513509000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1528328000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1529969000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1525189000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1523022000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1521145000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1519549000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1515662000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1291597000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1287406000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1309438000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1306353000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1305148000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1304170000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1306653000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1301228000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>53015000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>49766000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>217380000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>44021000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>41106000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>37879000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>35453000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>32016000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>29612000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>27577000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>24738000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>22100000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>19447000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>17000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>14550000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>12383000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>9832000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>7544000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>7137000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>6289000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>3123000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>377000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>299000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>9234000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>5731000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1944000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>295000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>6059000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>140075000.0</v>
       </c>
-      <c r="BJ42"/>
-      <c r="BK42">
+      <c r="BK42"/>
+      <c r="BL42">
         <v>1206000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>295000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>701000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1626000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1157000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>4528000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>877000.0</v>
       </c>
-      <c r="BR42"/>
-      <c r="BS42">
+      <c r="BS42"/>
+      <c r="BT42">
         <v>17106000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>38190000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>45416000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>41909000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>87080000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>99621000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>98574000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>101880000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>87487000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>93001000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>91361000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>94631000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>105328000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>111406000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>115948000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>137952000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>140943000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>141035000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>156751000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>142073000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>59838000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>63059000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>61924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58868000.0</v>
       </c>
       <c r="CQ42">
         <v>58868000.0</v>
       </c>
       <c r="CR42">
-        <v>1759000.0</v>
+        <v>58868000.0</v>
       </c>
       <c r="CS42">
         <v>1759000.0</v>
       </c>
       <c r="CT42">
-        <v>11163000.0</v>
+        <v>1759000.0</v>
       </c>
       <c r="CU42">
         <v>11163000.0</v>
       </c>
       <c r="CV42">
-        <v>9798000.0</v>
+        <v>11163000.0</v>
       </c>
       <c r="CW42">
         <v>9798000.0</v>
       </c>
       <c r="CX42">
+        <v>9798000.0</v>
+      </c>
+      <c r="CY42">
         <v>34454000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>33119000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>34139000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>34091000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>34383000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>34200000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>35300000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>38200000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>42700000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>50400000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>49700000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>48900000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>48800000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>48700000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>47000000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>46400000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>31200000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>34500000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>34000000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>1400000.0</v>
       </c>
-      <c r="DR42"/>
+      <c r="DS42"/>
     </row>
-    <row r="43" spans="1:122">
+    <row r="43" spans="1:123">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16918,88 +17003,87 @@
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
+      <c r="DS43"/>
     </row>
-    <row r="44" spans="1:122">
+    <row r="44" spans="1:123">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -17055,1709 +17139,1720 @@
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
-      <c r="BN44"/>
+      <c r="BN44">
+        <v>0.0</v>
+      </c>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
-      <c r="CL44">
+      <c r="CL44"/>
+      <c r="CM44">
         <v>20979000.0</v>
       </c>
-      <c r="CM44">
+      <c r="CN44">
         <v>95686000.0</v>
       </c>
-      <c r="CN44">
+      <c r="CO44">
         <v>95207000.0</v>
       </c>
-      <c r="CO44">
+      <c r="CP44">
         <v>94733000.0</v>
       </c>
-      <c r="CP44">
+      <c r="CQ44">
         <v>94267000.0</v>
       </c>
-      <c r="CQ44">
+      <c r="CR44">
         <v>93807000.0</v>
       </c>
-      <c r="CR44">
+      <c r="CS44">
         <v>150485000.0</v>
       </c>
-      <c r="CS44">
+      <c r="CT44">
         <v>149762000.0</v>
       </c>
-      <c r="CT44">
+      <c r="CU44">
         <v>149050000.0</v>
       </c>
-      <c r="CU44">
+      <c r="CV44">
         <v>148347000.0</v>
       </c>
-      <c r="CV44">
+      <c r="CW44">
         <v>147653000.0</v>
       </c>
-      <c r="CW44">
+      <c r="CX44">
         <v>146924000.0</v>
       </c>
-      <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
+      <c r="DS44"/>
     </row>
-    <row r="45" spans="1:122">
+    <row r="45" spans="1:123">
       <c r="A45" t="s">
         <v>74</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>196641000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>407683000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>203767000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>211076000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>209965000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>414599000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>232905000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>228505000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>231072000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>432680000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>228661000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>236442000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>244831000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>258093000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>261154000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>287881000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>307275000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>279541000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>196326000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>198665000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>199629000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>201807000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>209697000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>215946000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>220573000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>122677000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>124613000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>72125000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>73686000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>73763000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>74335000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>72706000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>72803000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>73124000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>71725000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>72577000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>74954000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>77139000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>78589000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>80336000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>80804000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>82266000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>84403000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>87097000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>90528000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>94421000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>109958000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>114198000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>117912000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>121520000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>122620000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>118836000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>119542000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>121149000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>121898000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>120774000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>118957000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>116063000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>103742000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>97734000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>90996000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>84675000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>78132000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>75051000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>69214000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>66304000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>63517000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>61481000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>58952000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>57946000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>55266000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>53626000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>54311000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>52748000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>50407000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>49935000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>47999000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>46684000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>46150000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>45898000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>42717000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>41137000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>39957000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>38433000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>36968000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>35930000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>34307000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>36820000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>36251000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>36571000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>36530000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>36019000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>35066000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>23100000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>22599000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>22525000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>21388000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>19469000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>18158000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>17174000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>16935000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>16800000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>16400000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>15000000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>13800000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>13900000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>13700000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>12500000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>12000000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>8100000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>8000000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>7400000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>7200000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>7100000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>3500000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>3100000.0</v>
       </c>
-      <c r="DR45"/>
+      <c r="DS45"/>
     </row>
-    <row r="46" spans="1:122">
+    <row r="46" spans="1:123">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>196569000.0</v>
+      </c>
+      <c r="C46">
         <v>196641000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>198513000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>203767000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>211076000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>209965000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>214920000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>232905000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>228505000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>231072000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>237731000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>228661000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>236442000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>244831000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>258093000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>261154000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>274697000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>299250000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>300176000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>269064000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>287881000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>307275000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>279541000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>196326000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>198665000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>199629000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>201807000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>209697000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>215946000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>220573000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>122677000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>124613000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>72125000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>73686000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>73763000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>74335000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>72706000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>72803000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>73124000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>71725000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>72577000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>74954000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>77139000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>78589000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>80336000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>80804000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>82266000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>84403000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>87097000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>90528000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>94421000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>109958000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>114198000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>117912000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>121520000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>122620000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>118836000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>119542000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>121149000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>121898000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>116063000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>118957000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>116063000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>103742000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>97734000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>90996000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>84675000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>78132000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>75051000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>69214000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>66304000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>63517000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>61481000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>58952000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>57946000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>55266000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>53626000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>54311000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>52748000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>50407000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>49935000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>47999000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>46684000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>46150000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>45898000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>42717000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>41137000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>39957000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>38433000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>36968000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>35930000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>34307000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>36820000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>36251000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>36571000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>36530000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>36019000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>35066000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>23100000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>22599000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>22525000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>21388000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>19469000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>18158000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>17174000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>16935000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>16800000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>16400000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>15000000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>13800000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>13900000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>13700000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>12500000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>12000000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>8100000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>8000000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>7400000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>7200000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>7100000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>3500000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>3100000.0</v>
       </c>
-      <c r="DR46"/>
+      <c r="DS46"/>
     </row>
-    <row r="47" spans="1:122">
+    <row r="47" spans="1:123">
       <c r="A47" t="s">
         <v>76</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>121066000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>124298000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>258093000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>136073000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>141736000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>299250000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>300176000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>147246000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>287881000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>164277000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>158854000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>115607000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>117247000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>117284000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>117029000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>116489000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>118462000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>119040000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>122677000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>124613000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>72125000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>73686000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>73763000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>74335000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>72706000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>72803000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>73124000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>71725000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>72577000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>74954000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>77139000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>78589000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>80336000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>80804000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>82266000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>84403000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>87097000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>90528000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>94421000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>109958000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>114198000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>117912000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>121520000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>122620000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>118836000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>119542000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>121149000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>121898000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>120774000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>118957000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>116063000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>103742000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>97734000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>90996000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>84675000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>78132000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>75051000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>69214000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>66304000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>63517000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>61481000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>58952000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>57946000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>55266000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>53626000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>54311000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>52748000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>50407000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>49935000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>47999000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>46684000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>46150000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>45898000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>42717000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>41137000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>39957000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>38433000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>36968000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>35930000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>34307000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>36820000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>36251000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>36571000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>36530000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>36019000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>35066000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>23100000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>22599000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>22525000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>21388000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>19469000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>18158000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>17174000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>16935000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
+      <c r="DS47"/>
     </row>
-    <row r="48" spans="1:122">
+    <row r="48" spans="1:123">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>283253000.0</v>
+      </c>
+      <c r="C48">
         <v>265792000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>255496000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>241098000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>236076000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>225440000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>218405000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>210194000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>198908000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>183800000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>168871000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>144365000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>140368000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>142893000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>159690000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>156704000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>166175000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>166550000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>174572000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>167665000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>179089000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>174469000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>179646000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>188392000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>192072000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>171266000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>152819000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>137639000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>132060000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>118783000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>118322000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>106907000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>170712000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>168413000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>162006000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>171356000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>167983000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>160535000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>152810000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>141092000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>138214000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>130428000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>118008000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>104967000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>101244000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>89370000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>77985000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>65042000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>60089000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>46412000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>31629000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>50586000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>47437000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>32435000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>41311000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>56185000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>63955000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>54615000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>42491000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>38411000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>174625000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>73179000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>174625000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>192548000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>226036000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>203750000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>188218000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>170551000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>160903000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>143415000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>158834000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>141677000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>135255000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>119285000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>101102000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>115867000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>111127000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>98298000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>84043000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>72536000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>69791000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>59364000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>47020000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>35593000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>30952000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>20240000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>7983000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-2218000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-7306000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-17464000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-26918000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-36034000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-38905000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-45769000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-52674000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-59423000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-59555000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-64371000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-69214000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-72837000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-72216000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>71206000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>64069000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>58169000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>57041000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>52084000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>46200000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>41000000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>40400000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>35700000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>30300000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>26100000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>24900000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>20600000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>15900000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>12200000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>11100000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>7500000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>3900000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>1200000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>19800000.0</v>
       </c>
-      <c r="DR48"/>
+      <c r="DS48"/>
     </row>
-    <row r="49" spans="1:122">
+    <row r="49" spans="1:123">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>140368000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>142893000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>156704000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>166175000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>166550000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>174572000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>167665000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>179089000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>174469000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>179646000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>188392000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>192072000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>171266000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>152819000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>137639000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>132060000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>118783000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>118322000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>106907000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>170712000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>168413000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>162006000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>171356000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>167983000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>160535000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>152810000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>141092000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>138214000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>130428000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>118008000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>104967000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>101244000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>89370000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>77985000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>65042000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>60089000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>46412000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>31629000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>50586000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>47437000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>32435000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>41311000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>56185000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>63955000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>54615000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>42491000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>38411000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>36454000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>73179000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>174625000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>192548000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>226036000.0</v>
       </c>
-      <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
@@ -18770,106 +18865,107 @@
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
+      <c r="DS49"/>
     </row>
-    <row r="50" spans="1:122">
+    <row r="50" spans="1:123">
       <c r="A50" t="s">
         <v>79</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>26462000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>6250000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -18900,251 +18996,254 @@
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
+      <c r="DS50"/>
     </row>
-    <row r="51" spans="1:122">
+    <row r="51" spans="1:123">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>106713000.0</v>
+      </c>
+      <c r="C51">
         <v>109200000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>109121000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>117651000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>120302000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>119483000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>125226000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>138917000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>197571000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>200922000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>213325000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>205763000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>251664000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>256459000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>259281000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>301564000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>312287000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>326506000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>331456000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>306361000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>319414000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>327665000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>282783000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>101542000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>102310000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>103571000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>105841000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>109234000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>113832000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>116963000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2300000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2481000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2618000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>2857000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>2832000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>2902000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>2621000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>2667000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2684000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2825000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>2896000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>3035000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>3125000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>2678000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>115625000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>117188000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>118750000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>119532000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>120313000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>121094000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>121875000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>122656000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>123438000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>124219000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>125000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>102500000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>100000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>92500000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>117500000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>105000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>115000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>108447000.0</v>
       </c>
-      <c r="BK51"/>
       <c r="BL51"/>
-      <c r="BM51">
+      <c r="BM51"/>
+      <c r="BN51">
         <v>12169000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>12173000.0</v>
       </c>
-      <c r="BO51"/>
-      <c r="BP51">
+      <c r="BP51"/>
+      <c r="BQ51">
         <v>11707000.0</v>
       </c>
-      <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
@@ -19154,734 +19253,739 @@
       <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
       <c r="DC51"/>
       <c r="DD51"/>
       <c r="DE51"/>
       <c r="DF51"/>
       <c r="DG51"/>
       <c r="DH51"/>
       <c r="DI51"/>
       <c r="DJ51"/>
       <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
       <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
       <c r="DR51"/>
+      <c r="DS51"/>
     </row>
-    <row r="52" spans="1:122">
+    <row r="52" spans="1:123">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
+        <v>14624000.0</v>
+      </c>
+      <c r="C52">
         <v>14316000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>15905000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>18412000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>20112000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>20076000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>22222000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>22827000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>23973000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>23316000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>24190000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>23121000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>23380000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>23207000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>23879000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>23539000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>25009000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>25833000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>27005000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>25737000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>29284000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>32886000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>34809000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>24740000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>24852000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>24806000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>25284000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>52334000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>53668000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>52924000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>38314000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>38025000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>22547000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>21390000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>42538000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>50514000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>41286000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>8598000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1883000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>7231000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>2684000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>1054000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6250000.0</v>
       </c>
       <c r="AT52">
         <v>6250000.0</v>
       </c>
       <c r="AU52">
         <v>6250000.0</v>
       </c>
       <c r="AV52">
+        <v>6250000.0</v>
+      </c>
+      <c r="AW52">
         <v>5469000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>4688000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>3906000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3125000.0</v>
       </c>
       <c r="AZ52">
         <v>3125000.0</v>
       </c>
       <c r="BA52">
         <v>3125000.0</v>
       </c>
       <c r="BB52">
         <v>3125000.0</v>
       </c>
       <c r="BC52">
         <v>3125000.0</v>
       </c>
       <c r="BD52">
-        <v>30000000.0</v>
+        <v>3125000.0</v>
       </c>
       <c r="BE52">
         <v>30000000.0</v>
       </c>
       <c r="BF52">
         <v>30000000.0</v>
       </c>
       <c r="BG52">
+        <v>30000000.0</v>
+      </c>
+      <c r="BH52">
         <v>27500000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>22500000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>-3011000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>28447000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>11446000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>11432000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>12617000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>30692000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>12894000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>8185000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>6919000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>19832000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>4567000.0</v>
       </c>
-      <c r="BT52"/>
-      <c r="BU52">
+      <c r="BU52"/>
+      <c r="BV52">
         <v>4458000.0</v>
       </c>
-      <c r="BV52"/>
-      <c r="BW52">
+      <c r="BW52"/>
+      <c r="BX52">
         <v>5527000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>2834000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>2062000.0</v>
       </c>
-      <c r="BZ52"/>
-      <c r="CA52">
+      <c r="CA52"/>
+      <c r="CB52">
         <v>1570000.0</v>
       </c>
-      <c r="CB52"/>
-      <c r="CC52">
+      <c r="CC52"/>
+      <c r="CD52">
         <v>1784000.0</v>
       </c>
-      <c r="CD52"/>
-      <c r="CE52">
+      <c r="CE52"/>
+      <c r="CF52">
         <v>1278000.0</v>
       </c>
-      <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
-      <c r="CI52">
+      <c r="CI52"/>
+      <c r="CJ52">
         <v>2419000.0</v>
       </c>
-      <c r="CJ52"/>
-      <c r="CK52">
+      <c r="CK52"/>
+      <c r="CL52">
         <v>1572000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>1552000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>2329000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>1582000.0</v>
       </c>
-      <c r="CO52"/>
       <c r="CP52"/>
-      <c r="CQ52">
+      <c r="CQ52"/>
+      <c r="CR52">
         <v>1181000.0</v>
       </c>
-      <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
+      <c r="DS52"/>
     </row>
-    <row r="53" spans="1:122">
+    <row r="53" spans="1:123">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53">
+        <v>4997000.0</v>
+      </c>
+      <c r="C53">
         <v>7275000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>7297000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>21189000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>31350000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>38424000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>46949000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>26182000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>26128000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>31448000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>39728000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>28960000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>25468000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>24490000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>9156000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>11387000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>8854000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>6785000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>6501000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>2632000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>4040000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>6455000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>7557000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>20457000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>23106000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>26842000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>34874000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>33455000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>39288000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>36486000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>37121000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>38139000.0</v>
       </c>
-      <c r="AG53">
-[...1 lines deleted...]
-      </c>
       <c r="AH53">
+        <v>0.0</v>
+      </c>
+      <c r="AI53">
         <v>8000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>15000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>8000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>15000.0</v>
       </c>
-      <c r="AL53">
-[...1 lines deleted...]
-      </c>
       <c r="AM53">
+        <v>0.0</v>
+      </c>
+      <c r="AN53">
         <v>13000.0</v>
       </c>
-      <c r="AN53">
-[...1 lines deleted...]
-      </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
+        <v>0.0</v>
+      </c>
+      <c r="AS53">
         <v>700000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>34000.0</v>
       </c>
-      <c r="AT53">
-[...1 lines deleted...]
-      </c>
       <c r="AU53">
+        <v>0.0</v>
+      </c>
+      <c r="AV53">
         <v>200000.0</v>
       </c>
-      <c r="AV53">
-[...1 lines deleted...]
-      </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
+        <v>0.0</v>
+      </c>
+      <c r="BJ53">
         <v>12386000.0</v>
       </c>
-      <c r="BJ53">
-[...1 lines deleted...]
-      </c>
       <c r="BK53">
+        <v>0.0</v>
+      </c>
+      <c r="BL53">
         <v>12386000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>40684000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>52908000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>52716000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>52558000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>52347000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>51842000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>51515000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>50952000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>50222000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>30066000.0</v>
       </c>
-      <c r="BV53"/>
-      <c r="BW53">
+      <c r="BW53"/>
+      <c r="BX53">
         <v>76299000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>75958000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>75666000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>75812000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75763000.0</v>
       </c>
       <c r="CB53">
         <v>75763000.0</v>
       </c>
       <c r="CC53">
+        <v>75763000.0</v>
+      </c>
+      <c r="CD53">
         <v>75423000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>75471000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>45594000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>25637000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>25670000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>25621000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>25753000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>25835000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>25753000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25951000.0</v>
       </c>
       <c r="CM53">
         <v>25951000.0</v>
       </c>
       <c r="CN53">
+        <v>25951000.0</v>
+      </c>
+      <c r="CO53">
         <v>26033000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>26401000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>24181000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>18121000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>13128000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>7022000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>1048000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>1046000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>1040000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>5676000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>1013000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>6926000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>6900000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>6930000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>6939000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6900000.0</v>
       </c>
       <c r="DD53">
         <v>6900000.0</v>
       </c>
       <c r="DE53">
+        <v>6900000.0</v>
+      </c>
+      <c r="DF53">
         <v>7000000.0</v>
       </c>
-      <c r="DF53">
+      <c r="DG53">
         <v>7100000.0</v>
       </c>
-      <c r="DG53">
+      <c r="DH53">
         <v>7300000.0</v>
       </c>
-      <c r="DH53">
+      <c r="DI53">
         <v>7500000.0</v>
       </c>
-      <c r="DI53">
+      <c r="DJ53">
         <v>4814000.0</v>
       </c>
-      <c r="DJ53">
+      <c r="DK53">
         <v>5400000.0</v>
       </c>
-      <c r="DK53">
+      <c r="DL53">
         <v>5900000.0</v>
       </c>
-      <c r="DL53">
+      <c r="DM53">
         <v>6500000.0</v>
       </c>
-      <c r="DM53">
+      <c r="DN53">
         <v>7000000.0</v>
       </c>
-      <c r="DN53">
+      <c r="DO53">
         <v>5300000.0</v>
       </c>
-      <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
+      <c r="DS53"/>
     </row>
-    <row r="54" spans="1:122">
+    <row r="54" spans="1:123">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -19937,51 +20041,53 @@
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
-      <c r="BN54"/>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
@@ -19994,1554 +20100,1565 @@
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
+      <c r="DS54"/>
     </row>
-    <row r="55" spans="1:122">
+    <row r="55" spans="1:123">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>2068862000.0</v>
+      </c>
+      <c r="C55">
         <v>2078376000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2038540000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2111963000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2091523000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2074213000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2049735000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2187524000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2177524000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2155236000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2125213000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2114100000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2142112000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2165768000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2161747000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2215251000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2260261000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2367883000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2305880000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2316122000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2363313000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2369442000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2295807000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2047319000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1791564000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1783821000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1789408000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1781196000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1784570000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1775390000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1661029000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1645696000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>336765000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>331810000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>321278000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>328575000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>318482000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>313974000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>298696000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>286504000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>277551000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>277696000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>248434000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>230273000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>336003000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>327778000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>307815000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>295484000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>282193000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>277614000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>254266000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>240951000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>229822000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>216027000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>227792000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>231614000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>220143000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>224234000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>231133000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>224205000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>235178000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>237617000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>412767000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>443021000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>442625000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>437051000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>385805000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>354869000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>313413000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>303383000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>324563000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>328026000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>301412000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>297589000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>343778000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>335060000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>319291000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>303833000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>270844000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>262352000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>242649000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>240518000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>225845000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>224049000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>209970000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>228216000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>210114000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>204725000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>199630000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>205994000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>182556000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>175136000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>157108000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>156060000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>140124000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>135906000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>118527000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>122488000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>110488000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>109250000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>96249000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>137432000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>119139000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>119066000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>107084000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>111891000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>98100000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>99800000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>92400000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>100600000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>97100000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>97900000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>86500000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>88300000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>78300000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>77800000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>68400000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>54400000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>47800000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>47400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29100000.0</v>
       </c>
       <c r="DR55">
         <v>29100000.0</v>
       </c>
+      <c r="DS55">
+        <v>29100000.0</v>
+      </c>
     </row>
-    <row r="56" spans="1:122">
+    <row r="56" spans="1:123">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>290120000.0</v>
+      </c>
+      <c r="C56">
         <v>303840000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>277857000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>330977000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>319943000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>328287000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>304943000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>383514000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>398868000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>390447000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>329069000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>350635000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>350914000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>357013000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>329061000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>402748000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>395824000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>417848000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>367786000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>406481000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>393635000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>352928000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>286122000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>806375000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>553496000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>532783000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>524094000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>505613000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>490321000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>456589000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>420361000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>391410000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>214172000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>201422000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>190348000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>186760000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>180051000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>177400000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>160543000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>152702000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>145781000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>144494000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>138798000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>119726000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>225299000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>217583000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>196651000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>182680000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>166483000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>157776000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>127340000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>118316000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>102259000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>84995000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>89655000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>91937000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>84930000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>89389000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>94668000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>91056000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>108735000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>108220000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>286324000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>325289000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>331851000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>334592000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>289975000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>264718000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>227892000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>224937000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>249498000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>251322000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>228148000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>227692000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>276083000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>271044000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>258116000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>244043000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>213832000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>208301000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>190586000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>191208000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>178322000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>177062000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>163229000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>184656000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>168134000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>163925000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>160339000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>168168000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>145758000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>139960000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>110473000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>109704000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>93788000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>89711000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>73551000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>78093000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>78596000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>78085000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>65627000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>107296000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>48137000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>50712000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>40952000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>45966000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>35100000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>38400000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>32900000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>42700000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>38500000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>43900000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>34700000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>38300000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>33600000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>37500000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>30300000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>31400000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>27800000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>29200000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>20500000.0</v>
       </c>
-      <c r="DR56"/>
+      <c r="DS56"/>
     </row>
-    <row r="57" spans="1:122">
+    <row r="57" spans="1:123">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>264798000.0</v>
+      </c>
+      <c r="C57">
         <v>262926000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>217943000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>283482000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>254480000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>259436000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>216460000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>285840000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>253439000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>261723000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>209619000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>265491000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>242087000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>241709000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>209944000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>259917000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>235633000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>254836000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>195755000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>255648000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>252189000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>249757000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>200052000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>195295000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>148884000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>160888000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>156748000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>157830000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>153819000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>153517000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>125131000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>116117000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>69204000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>72278000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>69066000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>72298000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>61303000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>66231000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>59839000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>61654000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>59540000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>62488000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>57591000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>57535000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>60474000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>63558000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>56335000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>58761000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>49256000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>55574000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>45158000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>43049000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>35961000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>39417000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>43024000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>71806000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>59199000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>83890000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>77184000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>82889000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>46530000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>71166000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>224119000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>237729000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>203295000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>219078000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>184240000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>167637000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>139763000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>148202000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>136819000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>136401000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>109741000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>125489000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>144349000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>108585000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>98736000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>95957000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>91628000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>89679000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>75307000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>80365000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>67436000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>71072000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>55763000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>64622000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>55408000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>60328000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>45828000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>57084000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>50998000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>50425000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>36856000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>46338000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>37887000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>41046000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>25577000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>35233000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>28750000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>34351000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>21458000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>31617000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>21395000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>25972000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>15405000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>24202000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>16900000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>23200000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>12900000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>20600000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>15200000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>21900000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>11300000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>17400000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>13000000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>17700000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>10200000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>15200000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>12200000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>14600000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>8000000.0</v>
       </c>
-      <c r="DR57"/>
+      <c r="DS57"/>
     </row>
-    <row r="58" spans="1:122">
+    <row r="58" spans="1:123">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>435278000.0</v>
+      </c>
+      <c r="C58">
         <v>443923000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>392134000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>455860000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>424806000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>430899000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>387236000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>470728000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>499424000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>512653000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>472695000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>519346000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>543506000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>555339000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>525957000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>616769000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>608340000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>643570000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>591890000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>621066000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>630133000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>633517000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>547488000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>342261000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>307014000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>324674000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>326698000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>336537000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>346694000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>351952000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>235805000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>237366000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>112925000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>113518000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>112081000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>113086000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>109281000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>115448000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>110322000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>113285000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>109613000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>119579000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>105578000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>103096000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>215347000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>221415000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>215083000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>217766000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>212230000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>223447000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>215364000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>183986000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>178867000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>183704000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>186804000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>166621000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>150896000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>168208000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>188840000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>180455000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>59174000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>164314000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>236763000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>250042000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>215464000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>231251000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>195985000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>179344000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>151347000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>159701000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>148482000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>148223000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>120668000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>136253000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>155271000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>119452000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>109647000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>103624000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>99317000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>96817000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>81705000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>86702000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>74005000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>77560000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>63126000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>70110000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>61192000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>65862000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>50187000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>81276000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>149578000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>147984000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>133740000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>142745000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>133749000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>193442000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>176268000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>185017000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>177860000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>182004000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>168382000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>31617000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>21395000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>26052000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>15405000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>24619000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>17000000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>23200000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>13000000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>21200000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>15500000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>21900000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>11800000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>17900000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>13200000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>18000000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>10500000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>15300000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>12400000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>14800000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>7900000.0</v>
       </c>
-      <c r="DR58"/>
+      <c r="DS58"/>
     </row>
-    <row r="59" spans="1:122">
+    <row r="59" spans="1:123">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -21597,51 +21714,53 @@
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
-      <c r="BN59"/>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
@@ -21654,454 +21773,456 @@
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
+      <c r="DS59"/>
     </row>
-    <row r="60" spans="1:122">
+    <row r="60" spans="1:123">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>1633584000.0</v>
+      </c>
+      <c r="C60">
         <v>1634453000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1646406000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1656103000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1666717000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1643314000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1662499000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1716796000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1678100000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1642583000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1652518000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1594754000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1598606000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1610429000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1635790000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1598482000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1651921000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1724313000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1713990000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1695056000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1733180000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1735925000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1748319000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1705058000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1484550000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1459147000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1462710000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1444659000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1437876000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1423438000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1425224000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1408330000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>223840000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>218292000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>209197000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>215489000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>209201000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>198526000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>188374000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>173219000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>167938000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>158117000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>142856000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>127177000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>120656000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>106363000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>92732000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>77718000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>69963000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>54167000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>38902000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>56965000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>50955000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>32323000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>40988000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>64993000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>69247000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>56026000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>42293000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>43750000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>176004000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>73303000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>176004000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>192979000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>227161000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>205800000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>189820000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>175525000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>162066000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>143682000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>176081000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>179803000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>180744000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>161336000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>188507000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>215608000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>209644000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>200209000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>171527000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>165535000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>160944000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>153816000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>151840000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>146489000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>146844000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>158106000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>148922000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>138863000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>149443000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>124718000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>32978000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>27152000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>23368000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>13315000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>6375000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>-57536000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>-57741000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>-62529000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>-67372000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>-72754000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>-72133000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>105815000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>97744000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>93014000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>91679000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>87272000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>81100000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>76600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79400000.0</v>
       </c>
       <c r="DF60">
         <v>79400000.0</v>
       </c>
       <c r="DG60">
+        <v>79400000.0</v>
+      </c>
+      <c r="DH60">
         <v>81600000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>76000000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>74700000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>70400000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>65100000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>59800000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>57900000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>39100000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>35400000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>32600000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>21200000.0</v>
       </c>
-      <c r="DR60"/>
+      <c r="DS60"/>
     </row>
-    <row r="61" spans="1:122">
+    <row r="61" spans="1:123">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -22157,51 +22278,53 @@
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
       <c r="BM61">
         <v>0.0</v>
       </c>
-      <c r="BN61"/>
+      <c r="BN61">
+        <v>0.0</v>
+      </c>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
@@ -22214,52 +22337,53 @@
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
+      <c r="DS61"/>
     </row>
-    <row r="62" spans="1:122">
+    <row r="62" spans="1:123">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22340,50 +22464,51 @@
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
+      <c r="DS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22470,51 +22595,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
         <v>647111000.0</v>
       </c>
       <c r="C2">
         <v>650496000.0</v>
       </c>
       <c r="D2">
         <v>623903000.0</v>
       </c>
       <c r="E2">
         <v>597321000.0</v>
       </c>
       <c r="F2">
         <v>608261000.0</v>
       </c>
       <c r="G2">
         <v>532661000.0</v>
       </c>
       <c r="H2">
         <v>530604000.0</v>
       </c>
       <c r="I2">
         <v>340076000.0</v>
       </c>
@@ -22565,51 +22690,51 @@
       </c>
       <c r="Y2">
         <v>41601000.0</v>
       </c>
       <c r="Z2">
         <v>33699000.0</v>
       </c>
       <c r="AA2">
         <v>28187000.0</v>
       </c>
       <c r="AB2">
         <v>25100000.0</v>
       </c>
       <c r="AC2">
         <v>22400000.0</v>
       </c>
       <c r="AD2">
         <v>19700000.0</v>
       </c>
       <c r="AE2">
         <v>16800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
         <v>48410000.0</v>
       </c>
       <c r="C3">
         <v>44378000.0</v>
       </c>
       <c r="D3">
         <v>57313000.0</v>
       </c>
       <c r="E3">
         <v>63124000.0</v>
       </c>
       <c r="F3">
         <v>103416000.0</v>
       </c>
       <c r="G3">
         <v>109154000.0</v>
       </c>
       <c r="H3">
         <v>104861000.0</v>
       </c>
       <c r="I3">
         <v>54543000.0</v>
       </c>
@@ -22660,86 +22785,86 @@
       </c>
       <c r="Y3">
         <v>3551000.0</v>
       </c>
       <c r="Z3">
         <v>2643000.0</v>
       </c>
       <c r="AA3">
         <v>2063000.0</v>
       </c>
       <c r="AB3">
         <v>1900000.0</v>
       </c>
       <c r="AC3">
         <v>1600000.0</v>
       </c>
       <c r="AD3">
         <v>1200000.0</v>
       </c>
       <c r="AE3">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5">
         <v>177393000.0</v>
       </c>
       <c r="C5">
         <v>157276000.0</v>
       </c>
       <c r="D5">
         <v>113121000.0</v>
       </c>
       <c r="E5">
         <v>73992000.0</v>
       </c>
       <c r="F5">
         <v>110585000.0</v>
       </c>
       <c r="G5">
         <v>135536000.0</v>
       </c>
       <c r="H5">
         <v>132455000.0</v>
       </c>
       <c r="I5">
         <v>42914000.0</v>
       </c>
@@ -22790,51 +22915,51 @@
       </c>
       <c r="Y5">
         <v>41229000.0</v>
       </c>
       <c r="Z5">
         <v>33507000.0</v>
       </c>
       <c r="AA5">
         <v>30927000.0</v>
       </c>
       <c r="AB5">
         <v>27500000.0</v>
       </c>
       <c r="AC5">
         <v>26300000.0</v>
       </c>
       <c r="AD5">
         <v>20700000.0</v>
       </c>
       <c r="AE5">
         <v>16000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
         <v>225803000.0</v>
       </c>
       <c r="C6">
         <v>201654000.0</v>
       </c>
       <c r="D6">
         <v>170434000.0</v>
       </c>
       <c r="E6">
         <v>137116000.0</v>
       </c>
       <c r="F6">
         <v>214001000.0</v>
       </c>
       <c r="G6">
         <v>244690000.0</v>
       </c>
       <c r="H6">
         <v>237316000.0</v>
       </c>
       <c r="I6">
         <v>97457000.0</v>
       </c>
@@ -22885,123 +23010,123 @@
       </c>
       <c r="Y6">
         <v>44780000.0</v>
       </c>
       <c r="Z6">
         <v>36150000.0</v>
       </c>
       <c r="AA6">
         <v>32990000.0</v>
       </c>
       <c r="AB6">
         <v>29400000.0</v>
       </c>
       <c r="AC6">
         <v>27900000.0</v>
       </c>
       <c r="AD6">
         <v>21900000.0</v>
       </c>
       <c r="AE6">
         <v>17000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-11375000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9">
         <v>621109000.0</v>
       </c>
       <c r="C9">
         <v>569434000.0</v>
       </c>
       <c r="D9">
         <v>509021000.0</v>
       </c>
       <c r="E9">
         <v>468159000.0</v>
       </c>
       <c r="F9">
         <v>523425000.0</v>
       </c>
       <c r="G9">
         <v>494992000.0</v>
       </c>
       <c r="H9">
         <v>466533000.0</v>
       </c>
       <c r="I9">
         <v>294109000.0</v>
       </c>
@@ -23052,51 +23177,51 @@
       </c>
       <c r="Y9">
         <v>75109000.0</v>
       </c>
       <c r="Z9">
         <v>59177000.0</v>
       </c>
       <c r="AA9">
         <v>50027000.0</v>
       </c>
       <c r="AB9">
         <v>44700000.0</v>
       </c>
       <c r="AC9">
         <v>40500000.0</v>
       </c>
       <c r="AD9">
         <v>33400000.0</v>
       </c>
       <c r="AE9">
         <v>28200000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10">
         <v>177393000.0</v>
       </c>
       <c r="C10">
         <v>161432000.0</v>
       </c>
       <c r="D10">
         <v>100726000.0</v>
       </c>
       <c r="E10">
         <v>69569000.0</v>
       </c>
       <c r="F10">
         <v>76599000.0</v>
       </c>
       <c r="G10">
         <v>113957000.0</v>
       </c>
       <c r="H10">
         <v>123724000.0</v>
       </c>
       <c r="I10">
         <v>-19139000.0</v>
       </c>
@@ -23147,51 +23272,51 @@
       </c>
       <c r="Y10">
         <v>42514000.0</v>
       </c>
       <c r="Z10">
         <v>37298000.0</v>
       </c>
       <c r="AA10">
         <v>35683000.0</v>
       </c>
       <c r="AB10">
         <v>31800000.0</v>
       </c>
       <c r="AC10">
         <v>29400000.0</v>
       </c>
       <c r="AD10">
         <v>23400000.0</v>
       </c>
       <c r="AE10">
         <v>17000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11">
         <v>50779000.0</v>
       </c>
       <c r="C11">
         <v>48748000.0</v>
       </c>
       <c r="D11">
         <v>30935000.0</v>
       </c>
       <c r="E11">
         <v>22899000.0</v>
       </c>
       <c r="F11">
         <v>21512000.0</v>
       </c>
       <c r="G11">
         <v>27689000.0</v>
       </c>
       <c r="H11">
         <v>42586000.0</v>
       </c>
       <c r="I11">
         <v>-3468000.0</v>
       </c>
@@ -23242,51 +23367,51 @@
       </c>
       <c r="Y11">
         <v>16730000.0</v>
       </c>
       <c r="Z11">
         <v>14489000.0</v>
       </c>
       <c r="AA11">
         <v>13974000.0</v>
       </c>
       <c r="AB11">
         <v>12500000.0</v>
       </c>
       <c r="AC11">
         <v>11400000.0</v>
       </c>
       <c r="AD11">
         <v>9000000.0</v>
       </c>
       <c r="AE11">
         <v>2700000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>3800000.0</v>
       </c>
       <c r="D12">
         <v>7200000.0</v>
       </c>
       <c r="E12">
         <v>7655000.0</v>
       </c>
       <c r="F12">
         <v>3600000.0</v>
       </c>
       <c r="G12">
         <v>1400000.0</v>
       </c>
       <c r="H12">
         <v>30654000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>642000.0</v>
@@ -23335,131 +23460,131 @@
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>145000.0</v>
       </c>
       <c r="I13">
         <v>700000.0</v>
       </c>
       <c r="J13">
         <v>1079000.0</v>
       </c>
       <c r="K13">
         <v>180000.0</v>
       </c>
       <c r="L13">
         <v>3567000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
         <v>126614000.0</v>
       </c>
       <c r="C15">
         <v>112684000.0</v>
       </c>
       <c r="D15">
         <v>69791000.0</v>
       </c>
       <c r="E15">
         <v>46670000.0</v>
       </c>
       <c r="F15">
         <v>55087000.0</v>
       </c>
       <c r="G15">
         <v>86268000.0</v>
       </c>
       <c r="H15">
         <v>81138000.0</v>
       </c>
       <c r="I15">
         <v>-15671000.0</v>
       </c>
@@ -23510,51 +23635,51 @@
       </c>
       <c r="Y15">
         <v>25784000.0</v>
       </c>
       <c r="Z15">
         <v>22809000.0</v>
       </c>
       <c r="AA15">
         <v>21709000.0</v>
       </c>
       <c r="AB15">
         <v>19300000.0</v>
       </c>
       <c r="AC15">
         <v>17900000.0</v>
       </c>
       <c r="AD15">
         <v>14400000.0</v>
       </c>
       <c r="AE15">
         <v>14300000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>46670000.0</v>
       </c>
       <c r="F16">
         <v>55087000.0</v>
       </c>
       <c r="G16">
         <v>86268000.0</v>
       </c>
       <c r="H16">
         <v>81138000.0</v>
       </c>
       <c r="I16">
         <v>-15671000.0</v>
       </c>
       <c r="J16">
         <v>20612000.0</v>
       </c>
       <c r="K16">
         <v>34802000.0</v>
       </c>
@@ -23591,51 +23716,51 @@
       <c r="V16">
         <v>48065000.0</v>
       </c>
       <c r="W16">
         <v>39851000.0</v>
       </c>
       <c r="X16">
         <v>28538000.0</v>
       </c>
       <c r="Y16">
         <v>18440000.0</v>
       </c>
       <c r="Z16">
         <v>17799000.0</v>
       </c>
       <c r="AA16">
         <v>21709000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17">
         <v>126614000.0</v>
       </c>
       <c r="C17">
         <v>112684000.0</v>
       </c>
       <c r="D17">
         <v>48991000.0</v>
       </c>
       <c r="E17">
         <v>46670000.0</v>
       </c>
       <c r="F17">
         <v>55087000.0</v>
       </c>
       <c r="G17">
         <v>86268000.0</v>
       </c>
       <c r="H17">
         <v>81138000.0</v>
       </c>
       <c r="I17">
         <v>-15671000.0</v>
       </c>
@@ -23658,90 +23783,90 @@
         <v>65930000.0</v>
       </c>
       <c r="P17">
         <v>106044000.0</v>
       </c>
       <c r="Q17">
         <v>131260000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18">
         <v>-642000.0</v>
       </c>
       <c r="K18">
         <v>-642000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>2687000.0</v>
       </c>
       <c r="G19">
         <v>4573000.0</v>
       </c>
       <c r="H19">
         <v>13192000.0</v>
       </c>
       <c r="I19">
         <v>3601000.0</v>
       </c>
       <c r="J19">
         <v>1079000.0</v>
       </c>
       <c r="K19">
         <v>462000.0</v>
       </c>
       <c r="L19">
         <v>283000.0</v>
@@ -23756,94 +23881,94 @@
         <v>4000.0</v>
       </c>
       <c r="P19">
         <v>152000.0</v>
       </c>
       <c r="Q19">
         <v>1228000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>36673000.0</v>
       </c>
       <c r="G20">
         <v>26152000.0</v>
       </c>
       <c r="H20">
         <v>21923000.0</v>
       </c>
       <c r="I20">
         <v>45745000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
         <v>196140000.0</v>
       </c>
       <c r="C21">
         <v>155628000.0</v>
       </c>
       <c r="D21">
         <v>95321000.0</v>
       </c>
       <c r="E21">
         <v>70760000.0</v>
       </c>
       <c r="F21">
         <v>73912000.0</v>
       </c>
       <c r="G21">
         <v>109384000.0</v>
       </c>
       <c r="H21">
         <v>110532000.0</v>
       </c>
       <c r="I21">
         <v>-22740000.0</v>
       </c>
@@ -23894,86 +24019,86 @@
       </c>
       <c r="Y21">
         <v>41229000.0</v>
       </c>
       <c r="Z21">
         <v>33507000.0</v>
       </c>
       <c r="AA21">
         <v>30927000.0</v>
       </c>
       <c r="AB21">
         <v>27500000.0</v>
       </c>
       <c r="AC21">
         <v>26200000.0</v>
       </c>
       <c r="AD21">
         <v>20700000.0</v>
       </c>
       <c r="AE21">
         <v>16000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
         <v>1072079999.0</v>
       </c>
       <c r="C23">
         <v>1064302000.0</v>
       </c>
       <c r="D23">
         <v>1037603000.0</v>
       </c>
       <c r="E23">
         <v>994720000.0</v>
       </c>
       <c r="F23">
         <v>1057774000.0</v>
       </c>
       <c r="G23">
         <v>918269000.0</v>
       </c>
       <c r="H23">
         <v>886605000.0</v>
       </c>
       <c r="I23">
         <v>591271000.0</v>
       </c>
@@ -24024,86 +24149,86 @@
       </c>
       <c r="Y23">
         <v>75481000.0</v>
       </c>
       <c r="Z23">
         <v>59369000.0</v>
       </c>
       <c r="AA23">
         <v>47287000.0</v>
       </c>
       <c r="AB23">
         <v>42300000.0</v>
       </c>
       <c r="AC23">
         <v>36700000.0</v>
       </c>
       <c r="AD23">
         <v>32400000.0</v>
       </c>
       <c r="AE23">
         <v>29000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
         <v>48410000.0</v>
       </c>
       <c r="C25">
         <v>44378000.0</v>
       </c>
       <c r="D25">
         <v>58812000.0</v>
       </c>
       <c r="E25">
         <v>63124000.0</v>
       </c>
       <c r="F25">
         <v>103416000.0</v>
       </c>
       <c r="G25">
         <v>109154000.0</v>
       </c>
       <c r="H25">
         <v>104861000.0</v>
       </c>
       <c r="I25">
         <v>54543000.0</v>
       </c>
@@ -24112,51 +24237,51 @@
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -24165,51 +24290,51 @@
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>186300000.0</v>
       </c>
       <c r="D27">
         <v>185000000.0</v>
       </c>
       <c r="E27">
         <v>181300000.0</v>
       </c>
       <c r="F27">
         <v>165100000.0</v>
       </c>
       <c r="G27">
         <v>161500000.0</v>
       </c>
       <c r="H27">
         <v>149800000.0</v>
       </c>
       <c r="I27">
         <v>136979000.0</v>
       </c>
       <c r="J27">
         <v>82574000.0</v>
@@ -24244,51 +24369,51 @@
       <c r="T27">
         <v>60760000.0</v>
       </c>
       <c r="U27">
         <v>52269000.0</v>
       </c>
       <c r="V27">
         <v>41090000.0</v>
       </c>
       <c r="W27">
         <v>29435000.0</v>
       </c>
       <c r="X27">
         <v>22768000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
         <v>310788000.0</v>
       </c>
       <c r="C28">
         <v>412158000.0</v>
       </c>
       <c r="D28">
         <v>199443000.0</v>
       </c>
       <c r="E28">
         <v>379817000.0</v>
       </c>
       <c r="F28">
         <v>196245000.0</v>
       </c>
       <c r="G28">
         <v>133731000.0</v>
       </c>
       <c r="H28">
         <v>272411000.0</v>
       </c>
       <c r="I28">
         <v>57056000.0</v>
       </c>
@@ -24339,51 +24464,51 @@
       </c>
       <c r="Y28">
         <v>33880000.0</v>
       </c>
       <c r="Z28">
         <v>25670000.0</v>
       </c>
       <c r="AA28">
         <v>19100000.0</v>
       </c>
       <c r="AB28">
         <v>17200000.0</v>
       </c>
       <c r="AC28">
         <v>14300000.0</v>
       </c>
       <c r="AD28">
         <v>12700000.0</v>
       </c>
       <c r="AE28">
         <v>11200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
         <v>50779000.0</v>
       </c>
       <c r="C29">
         <v>48748000.0</v>
       </c>
       <c r="D29">
         <v>24106000.0</v>
       </c>
       <c r="E29">
         <v>22899000.0</v>
       </c>
       <c r="F29">
         <v>21512000.0</v>
       </c>
       <c r="G29">
         <v>27689000.0</v>
       </c>
       <c r="H29">
         <v>42586000.0</v>
       </c>
       <c r="I29">
         <v>-3468000.0</v>
       </c>
@@ -24396,51 +24521,51 @@
       <c r="L29">
         <v>26108000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
         <v>424969000.0</v>
       </c>
       <c r="C30">
         <v>413806000.0</v>
       </c>
       <c r="D30">
         <v>413700000.0</v>
       </c>
       <c r="E30">
         <v>397399000.0</v>
       </c>
       <c r="F30">
         <v>449513000.0</v>
       </c>
       <c r="G30">
         <v>385608000.0</v>
       </c>
       <c r="H30">
         <v>356001000.0</v>
       </c>
       <c r="I30">
         <v>251195000.0</v>
       </c>
@@ -24491,51 +24616,51 @@
       </c>
       <c r="Y30">
         <v>33880000.0</v>
       </c>
       <c r="Z30">
         <v>25670000.0</v>
       </c>
       <c r="AA30">
         <v>19100000.0</v>
       </c>
       <c r="AB30">
         <v>17200000.0</v>
       </c>
       <c r="AC30">
         <v>14300000.0</v>
       </c>
       <c r="AD30">
         <v>12700000.0</v>
       </c>
       <c r="AE30">
         <v>12200000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B31">
         <v>-18747000.0</v>
       </c>
       <c r="C31">
         <v>5804000.0</v>
       </c>
       <c r="D31">
         <v>5405000.0</v>
       </c>
       <c r="E31">
         <v>-1191000.0</v>
       </c>
       <c r="F31">
         <v>2687000.0</v>
       </c>
       <c r="G31">
         <v>4573000.0</v>
       </c>
       <c r="H31">
         <v>13192000.0</v>
       </c>
       <c r="I31">
         <v>3601000.0</v>
       </c>
@@ -24586,51 +24711,51 @@
       </c>
       <c r="Y31">
         <v>1285000.0</v>
       </c>
       <c r="Z31">
         <v>3791000.0</v>
       </c>
       <c r="AA31">
         <v>4756000.0</v>
       </c>
       <c r="AB31">
         <v>4300000.0</v>
       </c>
       <c r="AC31">
         <v>3200000.0</v>
       </c>
       <c r="AD31">
         <v>2700000.0</v>
       </c>
       <c r="AE31">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B32">
         <v>1268220000.0</v>
       </c>
       <c r="C32">
         <v>1219930000.0</v>
       </c>
       <c r="D32">
         <v>1132924000.0</v>
       </c>
       <c r="E32">
         <v>1065480000.0</v>
       </c>
       <c r="F32">
         <v>1131686000.0</v>
       </c>
       <c r="G32">
         <v>1027653000.0</v>
       </c>
       <c r="H32">
         <v>997137000.0</v>
       </c>
       <c r="I32">
         <v>634185000.0</v>
       </c>
@@ -24700,1200 +24825,1205 @@
       <c r="AE32">
         <v>45000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR32"/>
+  <dimension ref="A1:DS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
       <c r="DR1" t="s">
         <v>182</v>
       </c>
+      <c r="DS1" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
+        <v>177872000.0</v>
+      </c>
+      <c r="C2">
         <v>154771000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>159948000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>162724000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>166153000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>158286000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>166884000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>162668000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>163235000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>157709000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>153751000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>155735000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>161479000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>152938000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>152167000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>153162000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>147368000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>144624000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>148867000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>153651000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>152938000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>152805000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>147007000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>127174000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>125544000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>132936000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>133323000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>132527000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>130704000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>134050000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>118320000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>93290000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>64690000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>63776000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>65118000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>56987000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>61656000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>61416000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>64851000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>56295000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>61782000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>58098000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>59874000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>55281000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>59245000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>59697000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>61465000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>55927000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>59799000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>59113000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>102041000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>63673000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>71305000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>73427000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>77685000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>72997000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>75652000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>73764000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>72483000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>68170000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>76373000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>74976000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>57111000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>49023000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>50101000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>48977000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>46477000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>40110000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>40948000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>39069000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>35737000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>30548000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>32909000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>31642000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>29637000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>26242000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>26732000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>26223000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>24750000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>21613000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>22719000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>22038000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>20402000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>18084000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>20032000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>18459000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>17247000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>14889000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>16533000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>15191000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>14792000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>12236000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>13261000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>12831000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>11833000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>9770000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>10356000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>9641000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>9580000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>8057000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>8553000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>7509000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>7623000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>6750000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>7222000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>6592000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>6900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6200000.0</v>
       </c>
       <c r="DE2">
         <v>6200000.0</v>
       </c>
       <c r="DF2">
+        <v>6200000.0</v>
+      </c>
+      <c r="DG2">
         <v>5900000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>6200000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>5300000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>5700000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>5100000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>5500000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>4700000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>4900000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>4600000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>4200000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>3800000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>4200000.0</v>
       </c>
-      <c r="DR2"/>
+      <c r="DS2"/>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>185</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>10926000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>13250000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11962000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>12003000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11195000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11345000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10806000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11158000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>11069000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>12432000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>14685000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>15545000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>14651000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13931000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>15757000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>17164000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>16272000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>15228000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>21564000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>32053000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>34571000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>30965000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>26208000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>26248000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>25733000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>25999000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>26365000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>26514000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>25983000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>15416000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>19192000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4880000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5035000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5015000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>4743000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>4605000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>4370000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4541000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>4403000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>4448000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4425000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>4393000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>4419000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4579000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>4713000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4848000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4955000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>5024000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>5803000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>17002000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>6127000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>6244000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>6190000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>6116000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>6108000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>5932000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>5817000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>5746000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>5614000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>5261000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>4904000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>4496000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4311000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>4304000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>4198000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3818000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>3449000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3330000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>3129000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2760000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3087000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2371000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2262000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2082000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2150000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2032000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1996000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1948000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1848000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1751000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1702000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1778000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1800000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1777000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1494000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1576000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1522000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1514000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1377000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1271000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1196000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1162000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1075000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1064000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>859000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>838000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>790000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>699000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>702000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>634000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>608000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>556000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>523000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>507000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DD3">
         <v>500000.0</v>
       </c>
       <c r="DE3">
+        <v>500000.0</v>
+      </c>
+      <c r="DF3">
         <v>400000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DH3">
         <v>400000.0</v>
       </c>
       <c r="DI3">
         <v>400000.0</v>
       </c>
       <c r="DJ3">
         <v>400000.0</v>
       </c>
       <c r="DK3">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DL3">
         <v>300000.0</v>
       </c>
       <c r="DM3">
         <v>300000.0</v>
       </c>
       <c r="DN3">
         <v>300000.0</v>
       </c>
       <c r="DO3">
+        <v>300000.0</v>
+      </c>
+      <c r="DP3">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DQ3">
         <v>200000.0</v>
       </c>
-      <c r="DR3"/>
+      <c r="DR3">
+        <v>200000.0</v>
+      </c>
+      <c r="DS3"/>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -26075,837 +26205,842 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="B5"/>
       <c r="C5">
+        <v>42290000.0</v>
+      </c>
+      <c r="D5">
         <v>53174000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>36769000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>48543000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>41708000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>40427000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>37084000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>43919000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>35846000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>55481000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>29221000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>23748000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>4671000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>23817000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>8686000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>25780000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>15709000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>34077000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>11781000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>33448000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>31279000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>17878000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>22366000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>47569000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>47723000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>47438000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>21500000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>30615000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>32902000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>34854000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-14388000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>13193000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>16675000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>20153000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>6120000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>11860000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>18443000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>23770000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>4830000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>12896000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>20292000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>22056000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>7254000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>20929000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>19859000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>26724000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>9216000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>23998000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>25909000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-30095000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>6621000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>20013000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>29919000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>31125000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>7837000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>36170000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>40859000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>45371000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>24410000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>50171000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>59343000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>58905000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>37918000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>58444000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>59682000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>52404000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>23811000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>41749000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>44482000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>39435000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>15164000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>31236000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>33297000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>11180000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>10908000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>24320000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>26951000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>24079000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>8998000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>21473000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>23284000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>23312000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>7772000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>19492000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>22488000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>20775000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>7837000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>16848000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>18512000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>17427000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>7340000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>14033000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>14097000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>13744000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>3958000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>11710000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>11818000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>10042000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>2744000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>9262000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>11459000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>9880000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>2192000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>8432000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>10423000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>9200000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>1400000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>7743000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>9214000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>8500000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>2300000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>7300000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>8100000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>6700000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>1400000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>6100000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>6400000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>6100000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>1000000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>4500000.0</v>
       </c>
-      <c r="DR5"/>
+      <c r="DS5"/>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
-        <v>54113000.0</v>
+        <v>51831000.0</v>
       </c>
       <c r="C6">
+        <v>53216000.0</v>
+      </c>
+      <c r="D6">
         <v>66424000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>48731000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>60546000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>52903000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>51772000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>47890000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>55077000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>46915000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>67913000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>43906000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>39293000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>19322000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>37748000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>24443000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>42944000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>31981000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>49305000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>33345000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>65501000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>65850000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>48843000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>48574000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>73817000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>73456000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>73437000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>47865000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>57129000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>58885000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>50270000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4804000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>18073000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>21710000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>25168000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>10863000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>16465000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>22813000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>28311000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>9233000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>17344000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>24717000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>26449000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>11673000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>25508000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>24572000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>31572000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>14171000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>29022000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>31712000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-13093000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>12748000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>26257000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>36109000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>37241000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>13945000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>42102000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>46676000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>51117000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>30024000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>55432000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>64247000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>63401000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>42229000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>62748000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>63880000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>56222000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>27260000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>45079000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>47611000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>42195000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>18251000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>33607000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>35559000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>13262000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>13058000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>26352000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>28947000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>26027000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>10846000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>23224000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>24986000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>25090000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>9572000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>21269000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>23982000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>22351000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>9359000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>18362000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>19889000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>18698000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>8536000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>15195000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>15172000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>14808000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>4817000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>12548000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>12608000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>10741000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>3446000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>9896000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>12067000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>10436000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>2715000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>8939000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>10900000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>9700000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>1900000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>8143000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>9714000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>8900000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>2700000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>7700000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>8500000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>7000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>1700000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>6400000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>6700000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>6500000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>1200000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>4700000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>12400000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -27087,103 +27222,104 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -27365,1333 +27501,1343 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9">
+        <v>159392000.0</v>
+      </c>
+      <c r="C9">
         <v>151157000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>163262000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>157225000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>155318000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>145304000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>144572000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>143290000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>149031000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>132541000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>148951000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>130201000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>126201000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>103668000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>117771000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>109961000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>126196000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>114231000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>123232000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>116427000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>146235000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>137531000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>120487000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>111852000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>130287000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>132366000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>130449000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>109220000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>114406000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>112458000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>123783000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>67655000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>49978000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>52693000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>53589000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>51525000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>51064000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>53496000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>54428000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>45861000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>46705000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>53068000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>53786000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>43861000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>50505000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>52188000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>54605000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>44829000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>52948000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>57355000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>22043000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>46358000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>60675000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>64079000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>64248000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>51263000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>70602000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>75768000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>83341000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>67695000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>87416000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>96980000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>114840000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>98574000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>109182000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>108924000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>100724000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>74241000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>84983000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>85409000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>78543000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>56445000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>65019000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>65432000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>59494000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>43571000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>52143000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>53970000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>49557000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>35080000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>42839000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>45052000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>41616000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>29003000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>35217000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>37694000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>35021000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>23120000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>30278000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>30915000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>28581000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>17757000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>23704000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>23863000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>22330000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>13256000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>19467000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>20057000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>17604000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>10165000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>15273000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>16135000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>14447000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>7941000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>13103000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>14536000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>13500000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>6700000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>11400000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>13000000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>11700000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>6500000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>10700000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>11700000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>10200000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>5300000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>8700000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>9200000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>8500000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>4500000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>7400000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>12400000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10">
+        <v>51831000.0</v>
+      </c>
+      <c r="C10">
         <v>42290000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>53174000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>36769000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>45445000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>42005000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>37891000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>38590000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>41801000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>43150000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>55218000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>26471000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>19988000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-951000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>27589000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>7545000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>22165000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>12270000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>29475000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5500000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>27457000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>14167000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3507000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>16334000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>48034000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>46082000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>39710000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>23243000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>31721000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>29050000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>20630000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-56017000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4631000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>11617000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>11869000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>8365000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>13947000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>18465000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>19628000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4784000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>12848000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>20032000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>21556000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>6154000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>19757000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>18664000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>21393000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>7947000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>22719000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>24557000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-31490000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>5231000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>24920000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>28623000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>27482000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>6782000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>35061000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>39651000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>44157000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>23201000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>49004000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>59160000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>59311000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>38580000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>58938000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>60170000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>52659000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>27547000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>45454000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>48102000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>40236000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>19156000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>34392000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>37595000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>30913000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>14821000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>27992000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>30327000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>25344000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>10158000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>22635000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>25941000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>24203000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>10258000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>20287000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>23098000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>21312000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>8213000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>18726000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>18830000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>17997000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>8028000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>14620000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>14671000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>13787000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>4442000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>12105000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>12181000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>10426000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>3292000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>10218000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>13362000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>11395000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>3419000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>9651000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>11218000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>10100000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>2400000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>9100000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>10300000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>9500000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>3100000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>8000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>8800000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>7200000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>2500000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>6800000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>6900000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>6400000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>1300000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>4700000.0</v>
       </c>
-      <c r="DR10"/>
+      <c r="DS10"/>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11">
+        <v>14672000.0</v>
+      </c>
+      <c r="C11">
         <v>9481000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>15265000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>10139000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>13114000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12261000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>12555000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>10842000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>11903000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>13448000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>16089000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>8012000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5757000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1077000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>9260000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1453000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6945000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5241000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>7795000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1646000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>7481000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4590000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-2410000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5374000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>13882000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>10843000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>11173000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>6551000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>7312000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>17550000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1825000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-3236000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-557000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2150000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>18364000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2138000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>3645000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>7887000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>7910000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1906000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>5062000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>7612000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>8515000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2431000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>7883000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>7279000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>8450000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2994000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>9042000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>9774000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-12533000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2082000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>9918000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>11392000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>10855000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>2679000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>13849000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>15662000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>17486000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>9266000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>19357000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>23369000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>23428000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>15239000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>23281000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>23791000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>20800000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>10881000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>17954000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>19049000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>16034000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>7394000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>13069000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>14073000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>11417000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>5546000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>10632000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>11521000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>9348000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>3822000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>8617000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>9985000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>9192000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>3820000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>7762000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>9007000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>8030000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>3123000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>7323000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>7362000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>6893000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>3174000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>5779000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>5799000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>5527000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>1732000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>4721000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>4751000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>4010000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>1284000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>3970000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>5225000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>4500000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>1293000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>3773000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>4408000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>4000000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>900000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>3600000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>4100000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>3700000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>1200000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>3100000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>3400000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>2800000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>900000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>2600000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>2700000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>2500000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>-300000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>1800000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>-2900000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>400000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>700000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="K12">
         <v>1400000.0</v>
       </c>
       <c r="L12">
-        <v>2000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="M12">
         <v>2000000.0</v>
       </c>
       <c r="N12">
+        <v>2000000.0</v>
+      </c>
+      <c r="O12">
         <v>11642000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7602000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2020000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7530000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5707000.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
-      <c r="AA12">
-[...1 lines deleted...]
-      </c>
+      <c r="AA12"/>
       <c r="AB12">
         <v>800000.0</v>
       </c>
       <c r="AC12">
         <v>800000.0</v>
       </c>
       <c r="AD12">
+        <v>800000.0</v>
+      </c>
+      <c r="AE12">
         <v>200000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>736000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>200000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>161000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>159000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>161000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>162000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>160000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161000.0</v>
       </c>
       <c r="AN12">
         <v>161000.0</v>
       </c>
       <c r="AO12">
-        <v>160000.0</v>
+        <v>161000.0</v>
       </c>
       <c r="AP12">
         <v>160000.0</v>
       </c>
       <c r="AQ12">
+        <v>160000.0</v>
+      </c>
+      <c r="AR12">
         <v>161000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1144000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1272000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1273000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1304000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1311000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1281000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1353000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1396000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1391000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1337000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1296000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1244000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1055000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1109000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1208000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1213000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1209000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1167000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>183000.0</v>
       </c>
-      <c r="BK12">
-[...1 lines deleted...]
-      </c>
       <c r="BL12">
         <v>0.0</v>
       </c>
       <c r="BM12">
         <v>0.0</v>
       </c>
       <c r="BN12">
         <v>0.0</v>
       </c>
       <c r="BO12">
         <v>0.0</v>
       </c>
       <c r="BP12">
         <v>0.0</v>
       </c>
       <c r="BQ12">
         <v>0.0</v>
       </c>
       <c r="BR12">
         <v>0.0</v>
       </c>
       <c r="BS12">
         <v>0.0</v>
       </c>
       <c r="BT12">
@@ -28777,107 +28923,110 @@
       </c>
       <c r="CU12">
         <v>0.0</v>
       </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
       <c r="DB12">
         <v>0.0</v>
       </c>
-      <c r="DC12"/>
+      <c r="DC12">
+        <v>0.0</v>
+      </c>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
+      <c r="DS12"/>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>55000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>100000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13">
+      <c r="AD13"/>
+      <c r="AE13">
         <v>100000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -28925,87 +29074,86 @@
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -29187,948 +29335,953 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
+      <c r="DS14"/>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
+        <v>37159000.0</v>
+      </c>
+      <c r="C15">
         <v>32809000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>37909000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>26630000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>32331000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>29744000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>25336000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>27748000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>29898000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>29702000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>39129000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>18459000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>14231000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-2028000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>18329000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>6092000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>15220000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>7029000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>21680000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3854000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>19976000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9577000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5917000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>10960000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>34152000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>35239000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>28537000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>16692000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>24409000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>11500000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>22455000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-52781000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>5188000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>9467000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-6495000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>6227000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>10302000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>10578000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>11718000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2878000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>7786000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>12420000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>13041000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3723000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>11874000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>11385000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>12943000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>4953000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>13677000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>14783000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-18957000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3149000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>15002000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>17231000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>16627000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>4103000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>21212000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>23989000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>26671000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>13935000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>29647000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>35791000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>35883000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>23341000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>35657000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>36379000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>31859000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>16666000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>27500000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>29053000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>24202000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>11762000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>21323000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>23522000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>19496000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>9275000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>17360000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>18806000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>15996000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>6336000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>14018000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>15956000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>15011000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>6438000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>12525000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>14091000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>13282000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>5090000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>11124000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>10358000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>9811000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>4854000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>7560000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>7597000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>6992000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>2710000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>7384000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>7430000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>6416000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>2008000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>5293000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>8137000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>6895000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>2126000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>5878000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>6810000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>6100000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>1500000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>5500000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>6200000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>5700000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>1900000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>4900000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>5400000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>4400000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4200000.0</v>
       </c>
       <c r="DN15">
         <v>4200000.0</v>
       </c>
       <c r="DO15">
+        <v>4200000.0</v>
+      </c>
+      <c r="DP15">
         <v>3600000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2900000.0</v>
       </c>
       <c r="DR15">
         <v>2900000.0</v>
       </c>
+      <c r="DS15">
+        <v>2900000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>14231000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-2028000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>18329000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6092000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>15220000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>7029000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>21680000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3854000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>19976000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9577000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5917000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>10960000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>34152000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>35239000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>28537000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>16692000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>24409000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>11500000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>22455000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-52781000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>5188000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>9467000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-6495000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>6227000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>10302000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>10578000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>11718000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2878000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>7786000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>12420000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>13041000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3723000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>11874000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>11385000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>12943000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>4953000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>13677000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>14783000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-18957000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3149000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>15002000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>17231000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>16626000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>4103000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>21212000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>23989000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>26671000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>13935000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>29647000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>35791000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>35883000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>23341000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>35657000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>36379000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>31859000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>16666000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>27500000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>29053000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>24202000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>11762000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>21322000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>23522000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>19496000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>9275000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>17360000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>18806000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>15996000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>6337000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>14018000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>15956000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>15011000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>6438000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>12525000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>14091000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>13282000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>5088000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>11123000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>10358000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>9811000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>3567000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>7563000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>7597000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>6992000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>676000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>5358000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>5414000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>4358000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>11000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>5293000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>8137000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>6895000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>2126000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>5878000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>6810000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>199</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>32809000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>37909000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>26630000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>32331000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>29744000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>25336000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>27748000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>29898000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>29702000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>39129000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>18459000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>14231000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-2028000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>18329000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>6092000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>15220000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>7029000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>21680000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>3854000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>19976000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>9577000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>5917000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>10960000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>34152000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>35239000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>28537000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>16692000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>24409000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>11500000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>22455000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-52781000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>5188000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>9467000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-6495000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>6227000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>10302000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>10578000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>11718000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>2878000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>7786000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>12420000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>13041000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>3723000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>11874000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>11385000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>12943000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>4953000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>13677000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>14783000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-18957000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>3149000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>15002000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>17231000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>16626000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>4103000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>21212000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>23989000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>26671000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>13935000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>29647000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>35791000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
         <v>23341000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>35657000.0</v>
       </c>
-      <c r="BN17">
-[...1 lines deleted...]
-      </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
@@ -30205,70 +30358,73 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -30347,216 +30503,217 @@
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>3171000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>398000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-262000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>300000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1171000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1611000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1848000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>757000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>2167000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-101000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>912000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1639000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>2123000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>2497000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>3243000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>4125000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>3327000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1435000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>1110000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>608000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>448000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>342000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>303000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>253000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>181000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>135000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>115000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>112000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>100000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>61000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>44000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>100000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>78000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>72000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>42000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AY19">
         <v>1000.0</v>
       </c>
       <c r="AZ19">
         <v>1000.0</v>
       </c>
-      <c r="BA19"/>
+      <c r="BA19">
+        <v>1000.0</v>
+      </c>
       <c r="BB19"/>
       <c r="BC19"/>
-      <c r="BD19">
+      <c r="BD19"/>
+      <c r="BE19">
         <v>1000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>2000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>1000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>3000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>5000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>26000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>118000.0</v>
       </c>
-      <c r="BK19"/>
-      <c r="BL19">
+      <c r="BL19"/>
+      <c r="BM19">
         <v>331000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>247000.0</v>
       </c>
-      <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
@@ -30569,142 +30726,141 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>6931000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>6020000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>879000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>3915000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>2268000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>6213000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>4433000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>6748000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>19279000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>14270000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>6944000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1174000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>3764000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>10225000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1500000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>3019000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>7179000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>7954000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>29620000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>2824000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>5347000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>48123000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-53470000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>5347000.0</v>
       </c>
-      <c r="AL20">
-[...1 lines deleted...]
-      </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
@@ -30865,471 +31021,475 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
+        <v>50480000.0</v>
+      </c>
+      <c r="C21">
         <v>43187000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>54596000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>37042000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>45760000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>39794000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>36022000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>36326000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>41924000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>41356000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>54224000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>25629000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>16817000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1349000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>27647000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>7807000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>21865000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>13441000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>27864000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>7348000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>26700000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>12000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3608000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>15422000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>46395000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>43959000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>37213000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>20000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>27596000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>25723000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>18875000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-57127000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4184000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>11328000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>11688000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>8224000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>13854000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>18443000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>19654000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>4830000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>12896000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>20092000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>21656000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>7254000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>20929000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>19859000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>22624000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>9216000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>23998000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>25909000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-30095000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6621000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>26257000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>29919000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>28725000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>7836000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>36168000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>40858000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>45369000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>24405000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>50145000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>59225000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>58905000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>38249000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>58691000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>59926000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>52404000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>27260000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>45079000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>47611000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>39435000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>18251000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>33607000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>35559000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>11180000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>13058000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>26352000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>28947000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>24079000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>8998000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>21473000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>24986000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>23312000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>9572000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>19492000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>22488000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>20775000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>7837000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>18362000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>18512000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>17427000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>7340000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>14033000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>14097000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>13744000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>3958000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>11710000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>11818000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>10042000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>2744000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>9262000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>11459000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>9880000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>2192000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>8432000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>10423000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>9200000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>1400000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>7700000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>9300000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>8500000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>2300000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>7300000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>8100000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>6700000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>1400000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>6100000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>6400000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>6100000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>900000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>4500000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>12400000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -31511,436 +31671,442 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
+      <c r="DS22"/>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
+        <v>286784000.0</v>
+      </c>
+      <c r="C23">
         <v>262741000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>268614000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>282907000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>275711000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>263796000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>275434000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>269632000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>270342000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>248894000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>248478000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>260307000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>270863000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>257955000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>242291000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>255316000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>251699000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>245414000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>244235000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>262730000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>272473000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>278336000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>263886000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>223604000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>209436000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>221343000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>226559000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>220247000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>214495000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>213606000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>214669000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>175333000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>101475000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>99794000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>107019000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>100288000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>98866000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>96469000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>99625000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>97326000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>95591000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>91074000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>92004000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>91888000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>88821000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>92026000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>93446000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>91540000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>88749000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>90559000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>154179000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>103410000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>105723000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>107587000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>113208000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>116424000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>110086000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>108674000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>110455000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>111460000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>113644000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>112731000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>113046000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>109348000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>100592000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>97975000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>94797000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>87091000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>80852000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>76867000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>74845000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>68742000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>64321000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>61515000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>77951000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>56755000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>52523000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>51246000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>50228000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>47695000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>44085000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>42104000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>38706000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>37515000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>35757000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>33665000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>31493000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>30172000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>28449000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>27594000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>25946000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>22653000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>22932000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>22597000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>20419000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>19068000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>18113000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>17880000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>17142000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>15478000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>14564000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>12185000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>12190000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>12499000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>11893000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>10705000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>11200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>11500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>9900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>9600000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>9400000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>9500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>9100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>8700000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>9000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>8600000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>7500000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>7400000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>6600000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>7400000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>7100000.0</v>
       </c>
-      <c r="DR23"/>
+      <c r="DS23"/>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -32019,453 +32185,453 @@
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>207</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>10926000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13250000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11962000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12003000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11195000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11345000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10806000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11158000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>11069000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>12432000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>14685000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>15545000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>14651000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13931000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>15757000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>17164000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>16272000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>15228000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>21564000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>32053000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>34571000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>30965000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>26208000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>26248000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>25733000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>25999000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>26365000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>26514000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>25983000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>25436000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>19192000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4880000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>5035000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>5015000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4743000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4605000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>4370000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>4541000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4403000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>4448000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4425000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>4393000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>4419000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>4579000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>4713000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4848000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4955000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>5024000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>5803000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>17002000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>6127000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>6244000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>6190000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>6116000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>6108000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>5932000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>5817000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>5746000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>5614000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>5261000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>4904000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>4496000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4452000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>4163000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>4198000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>3818000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>3660000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>3330000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>3129000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2760000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>3087000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2371000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2262000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2082000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2150000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>2032000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1996000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1948000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1848000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1751000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1702000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1778000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1800000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1777000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1494000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1576000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1522000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1514000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1377000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1271000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1196000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1162000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1075000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1064000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>859000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>838000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>790000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>699000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>702000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>634000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>608000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>556000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>523000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>507000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DD25">
         <v>500000.0</v>
       </c>
       <c r="DE25">
+        <v>500000.0</v>
+      </c>
+      <c r="DF25">
         <v>400000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DH25">
         <v>400000.0</v>
       </c>
       <c r="DI25">
         <v>400000.0</v>
       </c>
       <c r="DJ25">
         <v>400000.0</v>
       </c>
       <c r="DK25">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DL25">
         <v>300000.0</v>
       </c>
       <c r="DM25">
         <v>300000.0</v>
       </c>
       <c r="DN25">
         <v>300000.0</v>
       </c>
       <c r="DO25">
+        <v>300000.0</v>
+      </c>
+      <c r="DP25">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DQ25">
         <v>200000.0</v>
       </c>
-      <c r="DR25"/>
+      <c r="DR25">
+        <v>200000.0</v>
+      </c>
+      <c r="DS25"/>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -32647,771 +32813,778 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>185000000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>181300000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>165100000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>161500000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>149800000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
-[...1 lines deleted...]
-      </c>
+      <c r="AD27"/>
       <c r="AE27">
         <v>49577000.0</v>
       </c>
       <c r="AF27">
+        <v>49577000.0</v>
+      </c>
+      <c r="AG27">
         <v>46165000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>21113000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>20124000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>17840000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>26790000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>19226000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>18718000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>17591000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>25388000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>17748000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>18298000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>17140000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>21593000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>14670000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>16681000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>16307000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>20514000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>13360000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>16314000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>18400000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>23077000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>16228000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>17721000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>18171000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>23171000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>15053000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>15469000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>18659000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>23351000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>16241000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>16042000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>29802000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>34735000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>24882000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>24745000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>26041000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>27398000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>20029000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>19868000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>52269000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>22985000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>16729000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>15095000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>41090000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>18074000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>13184000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>12875000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>29435000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>10672000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>22768000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>13009000.0</v>
       </c>
-      <c r="CG27"/>
       <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>16773000.0</v>
       </c>
-      <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>6320000.0</v>
       </c>
-      <c r="CL27"/>
-      <c r="CM27">
+      <c r="CM27"/>
+      <c r="CN27">
         <v>12576000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>106447000.0</v>
+      </c>
+      <c r="C28">
         <v>107970000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>-5515000.0</v>
+      </c>
+      <c r="E28">
         <v>105932000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>106775000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>103596000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>104145000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>106206000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>105112000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>96695000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>92377000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>97598000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>99003000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>95465000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>90558000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>97753000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>96722000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>94784000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>85391000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>95714000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>93395000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>86845000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>84635000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>74069000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>67301000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>69226000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>67595000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>72303000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>68374000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>64139000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>18964000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>15811000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>11063000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>11218000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>19380000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>11193000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>13205000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>11619000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>12522000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>10952000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>11930000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10329000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>10830000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>10925000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>10844000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>11655000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>11636000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>11028000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>11157000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>11013000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>29099000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>11472000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>12978000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>11088000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>10711000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>20256000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>19381000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>19441000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>19313000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>19939000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>21030000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>21713000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>26133000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>25590000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>25609000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>24253000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>22279000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>19583000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>19875000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>17930000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>13161000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>15209000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>14683000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>14778000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>10797000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>12439000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>12607000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>12148000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3957000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>26082000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>21366000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>9394000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>4464000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>6422000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>15725000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>15206000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2527000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>15283000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>5596000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>12403000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1422000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>12189000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>9671000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>9766000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>8586000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>9298000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>7757000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>8239000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>7562000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>7421000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>6011000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>4676000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>4567000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>5749000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>4671000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>4113000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>4400000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>5300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>3700000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>3800000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>3200000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>4200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>3400000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>3600000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>3400000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>3900000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>2600000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>2800000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>2000000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>3300000.0</v>
       </c>
-      <c r="DQ28"/>
       <c r="DR28"/>
+      <c r="DS28"/>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>211</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>9481000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15265000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10139000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>13114000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12261000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>12555000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10842000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11903000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13448000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>16089000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8012000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5757000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1077000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>9260000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1453000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6945000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5241000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7795000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1646000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7481000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4590000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2410000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5374000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>13882000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>10843000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>11173000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>6551000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>7312000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>17550000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -33459,1150 +33632,1160 @@
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
+      <c r="DS29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>108912000.0</v>
+      </c>
+      <c r="C30">
         <v>107970000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>108666000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>120183000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>109558000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>105510000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>108550000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>106964000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>107107000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>91185000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>94727000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>104572000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>109384000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>105017000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>90124000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>102154000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>104331000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>100790000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>95368000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>109079000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>119535000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>125531000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>116879000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>96430000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>83892000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>88407000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>93236000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>87720000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>83791000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>79556000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>96349000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>82043000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>36785000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>36018000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>41901000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>43301000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>37210000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>35053000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>34774000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>41031000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>33809000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>32976000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>32130000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>36607000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>29576000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>32329000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>31981000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>35613000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>28950000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>31446000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>52138000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>39737000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>34418000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>34160000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>35523000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>43427000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>34434000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>34910000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>37972000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>43290000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>37271000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>37755000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>55935000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>60325000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>50491000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>48998000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>48320000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>46981000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>39904000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>37798000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>39108000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>38194000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>31412000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>29873000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>48314000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>30513000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>25791000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>25023000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>25478000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>26082000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>21366000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>20066000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>18304000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>19431000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>15725000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>15206000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>14246000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>15283000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>11916000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>12403000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>11154000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>10417000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>9671000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>9766000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>8586000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>9298000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>7757000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>8239000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>7562000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>7421000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>6011000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>4676000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>4567000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>5749000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>4671000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>4113000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>4300000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>5300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3700000.0</v>
       </c>
       <c r="DF30">
         <v>3700000.0</v>
       </c>
       <c r="DG30">
+        <v>3700000.0</v>
+      </c>
+      <c r="DH30">
         <v>3200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>4200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>3400000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>3600000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>3500000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>3900000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>2600000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>2800000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>2400000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>3600000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>2900000.0</v>
       </c>
-      <c r="DR30"/>
+      <c r="DS30"/>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B31">
+        <v>1351000.0</v>
+      </c>
+      <c r="C31">
         <v>-897000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1422000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-273000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-315000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2211000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1869000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2264000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-123000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1794000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>994000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>842000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3171000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>398000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-58000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-262000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>300000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1171000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1611000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1848000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>757000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2167000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-101000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>912000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1639000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2123000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2497000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>3243000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>4125000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>3327000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1755000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1110000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>447000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>289000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>181000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>141000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>93000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>22000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-26000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-46000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-48000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-60000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-100000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1100000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1172000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1195000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1231000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1269000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1279000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1352000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1394000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1390000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1337000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1296000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1243000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1054000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1107000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1207000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1211000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1204000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1141000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-65000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>406000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>331000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>247000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>244000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>255000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>287000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>375000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>491000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>801000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>905000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>785000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>2036000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>19733000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>1763000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>1640000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>1380000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>1265000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>1160000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>1162000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>955000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>891000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>686000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>795000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>610000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>537000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>376000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>364000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>318000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>570000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>688000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>587000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>574000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>43000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>484000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>395000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>363000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>384000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>548000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>956000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>1903000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>1515000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>1227000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>1219000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>795000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>900000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>1000000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DG31">
         <v>1000000.0</v>
       </c>
       <c r="DH31">
+        <v>1000000.0</v>
+      </c>
+      <c r="DI31">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DJ31">
         <v>700000.0</v>
       </c>
       <c r="DK31">
+        <v>700000.0</v>
+      </c>
+      <c r="DL31">
         <v>500000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>1100000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>700000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>500000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>300000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>400000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>200000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-12400000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:123">
       <c r="A32" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B32">
+        <v>337264000.0</v>
+      </c>
+      <c r="C32">
         <v>305928000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>323210000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>319949000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>321471000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>303590000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>311456000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>305958000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>312266000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>290250000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>302702000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>285936000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>287680000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>256606000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>269938000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>263123000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>273564000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>258855000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>272099000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>270078000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>299173000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>290336000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>267494000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>239026000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>255831000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>265302000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>263772000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>241747000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>245110000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>246508000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>242103000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>160945000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>114668000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>116469000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>118707000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>108512000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>112720000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>114912000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>119279000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>102156000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>108487000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>111166000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>113660000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>99142000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>109750000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>111885000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>116070000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>100756000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>112747000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>116468000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>124084000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>110031000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>131980000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>137506000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>141933000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>124260000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>146254000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>149532000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>155824000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>135865000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>163789000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>171956000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>171951000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>147597000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>159283000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>157901000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>147201000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>114351000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>125931000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>124478000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>114280000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>86993000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>97928000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>97074000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>89131000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>69813000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>78875000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>80193000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>74307000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>56693000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>65558000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>67090000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>62018000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>47087000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>55249000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>56153000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>52268000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>38009000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>46811000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>46106000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>43373000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>29993000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>36965000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>36694000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>34163000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>23026000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>29823000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>29698000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>27184000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>18222000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>23826000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>23644000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>22070000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>14691000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>20325000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>21128000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>20400000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>12900000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>17600000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>18900000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>17900000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>11800000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>16400000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>16800000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>15700000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>10000000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>13600000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>13800000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>12700000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>8300000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>11600000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>12400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -34691,51 +34874,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B2">
         <v>146656000.0</v>
       </c>
       <c r="C2">
         <v>181925000.0</v>
       </c>
       <c r="D2">
         <v>227454000.0</v>
       </c>
       <c r="E2">
         <v>279212000.0</v>
       </c>
       <c r="F2">
         <v>202020000.0</v>
       </c>
       <c r="G2">
         <v>420497000.0</v>
       </c>
       <c r="H2">
         <v>312237000.0</v>
       </c>
       <c r="I2">
         <v>156448000.0</v>
       </c>
@@ -34786,51 +34969,51 @@
       </c>
       <c r="Y2">
         <v>58705000.0</v>
       </c>
       <c r="Z2">
         <v>25190000.0</v>
       </c>
       <c r="AA2">
         <v>12213000.0</v>
       </c>
       <c r="AB2">
         <v>18600000.0</v>
       </c>
       <c r="AC2">
         <v>15900000.0</v>
       </c>
       <c r="AD2">
         <v>11800000.0</v>
       </c>
       <c r="AE2">
         <v>9000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B3">
         <v>44252000</v>
       </c>
       <c r="C3">
         <v>40580000</v>
       </c>
       <c r="D3">
         <v>36943000</v>
       </c>
       <c r="E3">
         <v>43170000</v>
       </c>
       <c r="F3">
         <v>49433000</v>
       </c>
       <c r="G3">
         <v>46812000</v>
       </c>
       <c r="H3">
         <v>38689000</v>
       </c>
       <c r="I3">
         <v>27547000</v>
       </c>
@@ -34881,51 +35064,51 @@
       </c>
       <c r="Y3">
         <v>17113000</v>
       </c>
       <c r="Z3">
         <v>6274000</v>
       </c>
       <c r="AA3">
         <v>4388000</v>
       </c>
       <c r="AB3">
         <v>4900000</v>
       </c>
       <c r="AC3">
         <v>7400000</v>
       </c>
       <c r="AD3">
         <v>2300000</v>
       </c>
       <c r="AE3">
         <v>5200000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>79545000.0</v>
       </c>
       <c r="G4">
         <v>-220100000.0</v>
       </c>
       <c r="H4">
         <v>108260000.0</v>
       </c>
       <c r="I4">
         <v>155789000.0</v>
       </c>
       <c r="J4">
         <v>26688000.0</v>
       </c>
       <c r="K4">
         <v>22356000.0</v>
       </c>
       <c r="L4">
         <v>-55394000.0</v>
@@ -34940,51 +35123,51 @@
         <v>-9620000.0</v>
       </c>
       <c r="P4">
         <v>-6970000.0</v>
       </c>
       <c r="Q4">
         <v>149000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>25907000.0</v>
       </c>
       <c r="G5">
         <v>-41573000.0</v>
       </c>
       <c r="H5">
         <v>11633000.0</v>
       </c>
       <c r="I5">
         <v>4213000.0</v>
       </c>
       <c r="J5">
         <v>1055000.0</v>
       </c>
       <c r="K5">
         <v>-5814000.0</v>
       </c>
       <c r="L5">
         <v>4027000.0</v>
@@ -34999,51 +35182,51 @@
         <v>-2265000.0</v>
       </c>
       <c r="P5">
         <v>-1945000.0</v>
       </c>
       <c r="Q5">
         <v>-3050000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B6">
         <v>2855000.0</v>
       </c>
       <c r="C6">
         <v>-35269000.0</v>
       </c>
       <c r="D6">
         <v>-45529000.0</v>
       </c>
       <c r="E6">
         <v>-51758000.0</v>
       </c>
       <c r="F6">
         <v>77192000.0</v>
       </c>
       <c r="G6">
         <v>-218477000.0</v>
       </c>
       <c r="H6">
         <v>108260000.0</v>
       </c>
       <c r="I6">
         <v>155789000.0</v>
       </c>
@@ -35094,51 +35277,51 @@
       </c>
       <c r="Y6">
         <v>-9570000.0</v>
       </c>
       <c r="Z6">
         <v>32469000.0</v>
       </c>
       <c r="AA6">
         <v>12977000.0</v>
       </c>
       <c r="AB6">
         <v>-6400000.0</v>
       </c>
       <c r="AC6">
         <v>2700000.0</v>
       </c>
       <c r="AD6">
         <v>4100000.0</v>
       </c>
       <c r="AE6">
         <v>5700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B7">
         <v>-9995000.0</v>
       </c>
       <c r="C7">
         <v>-8047000.0</v>
       </c>
       <c r="D7">
         <v>-26926000.0</v>
       </c>
       <c r="E7">
         <v>4250000.0</v>
       </c>
       <c r="F7">
         <v>-6038000.0</v>
       </c>
       <c r="G7">
         <v>-55156000.0</v>
       </c>
       <c r="H7">
         <v>5349000.0</v>
       </c>
       <c r="I7">
         <v>-9998000.0</v>
       </c>
@@ -35189,51 +35372,51 @@
       </c>
       <c r="Y7">
         <v>3026000.0</v>
       </c>
       <c r="Z7">
         <v>4240000.0</v>
       </c>
       <c r="AA7">
         <v>4481000.0</v>
       </c>
       <c r="AB7">
         <v>-1800000.0</v>
       </c>
       <c r="AC7">
         <v>600000.0</v>
       </c>
       <c r="AD7">
         <v>-1000000.0</v>
       </c>
       <c r="AE7">
         <v>100000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-196000.0</v>
       </c>
       <c r="G8">
         <v>19659000.0</v>
       </c>
       <c r="H8">
         <v>1770000.0</v>
       </c>
       <c r="I8">
         <v>7880000.0</v>
       </c>
       <c r="J8">
         <v>-3250000.0</v>
       </c>
       <c r="K8">
         <v>-1453000.0</v>
       </c>
       <c r="L8">
         <v>-1991000.0</v>
@@ -35248,51 +35431,51 @@
         <v>1744000.0</v>
       </c>
       <c r="P8">
         <v>-2995000.0</v>
       </c>
       <c r="Q8">
         <v>-34458000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B9">
         <v>-1086000.0</v>
       </c>
       <c r="C9">
         <v>221000.0</v>
       </c>
       <c r="D9">
         <v>-12874000.0</v>
       </c>
       <c r="E9">
         <v>-12558000.0</v>
       </c>
       <c r="F9">
         <v>-196000.0</v>
       </c>
       <c r="G9">
         <v>19659000.0</v>
       </c>
       <c r="H9">
         <v>1770000.0</v>
       </c>
       <c r="I9">
         <v>7880000.0</v>
       </c>
@@ -35315,51 +35498,51 @@
         <v>1744000.0</v>
       </c>
       <c r="P9">
         <v>-2995000.0</v>
       </c>
       <c r="Q9">
         <v>-34458000.0</v>
       </c>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>6700000.0</v>
       </c>
       <c r="G10">
         <v>22685000.0</v>
       </c>
       <c r="H10">
         <v>-5580000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>-10607000.0</v>
       </c>
       <c r="K10">
         <v>-12157000.0</v>
       </c>
       <c r="L10">
         <v>2216000.0</v>
       </c>
       <c r="M10">
@@ -35378,51 +35561,51 @@
         <v>32873000.0</v>
       </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10">
         <v>1000000.0</v>
       </c>
       <c r="AD10">
         <v>-100000.0</v>
       </c>
       <c r="AE10">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>14621000.0</v>
       </c>
       <c r="F11">
         <v>7295000.0</v>
       </c>
       <c r="G11">
         <v>-32394000.0</v>
       </c>
       <c r="H11">
         <v>-2008000.0</v>
       </c>
       <c r="I11">
         <v>-2182000.0</v>
       </c>
       <c r="J11">
         <v>2600000.0</v>
       </c>
       <c r="K11">
         <v>-1452000.0</v>
       </c>
@@ -35457,51 +35640,51 @@
         <v>4928000.0</v>
       </c>
       <c r="V11">
         <v>668000.0</v>
       </c>
       <c r="W11"/>
       <c r="X11">
         <v>2741000.0</v>
       </c>
       <c r="Y11">
         <v>2271000.0</v>
       </c>
       <c r="Z11">
         <v>350000.0</v>
       </c>
       <c r="AA11">
         <v>1181000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>11456000.0</v>
       </c>
       <c r="F12">
         <v>27510000.0</v>
       </c>
       <c r="G12">
         <v>1179000.0</v>
       </c>
       <c r="H12">
         <v>4123000.0</v>
       </c>
       <c r="I12">
         <v>-790000.0</v>
       </c>
       <c r="J12">
         <v>18056000.0</v>
       </c>
       <c r="K12">
         <v>2070000.0</v>
       </c>
@@ -35536,51 +35719,51 @@
         <v>4801000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12">
         <v>13650000.0</v>
       </c>
       <c r="X12">
         <v>2517000.0</v>
       </c>
       <c r="Y12">
         <v>1018000.0</v>
       </c>
       <c r="Z12">
         <v>2600000.0</v>
       </c>
       <c r="AA12">
         <v>906000.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-5393000.0</v>
       </c>
       <c r="F13">
         <v>-14333000.0</v>
       </c>
       <c r="G13">
         <v>-38015000.0</v>
       </c>
       <c r="H13">
         <v>-5580000.0</v>
       </c>
       <c r="I13">
         <v>-889000.0</v>
       </c>
       <c r="J13">
         <v>-2662000.0</v>
       </c>
       <c r="K13">
         <v>-10388000.0</v>
       </c>
@@ -35589,51 +35772,51 @@
       </c>
       <c r="M13">
         <v>-16589000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B14">
         <v>-7000.0</v>
       </c>
       <c r="C14">
         <v>44378000.0</v>
       </c>
       <c r="D14">
         <v>57313000.0</v>
       </c>
       <c r="E14">
         <v>63124000.0</v>
       </c>
       <c r="F14">
         <v>103416000.0</v>
       </c>
       <c r="G14">
         <v>109154000.0</v>
       </c>
       <c r="H14">
         <v>104861000.0</v>
       </c>
       <c r="I14">
         <v>54543000.0</v>
       </c>
@@ -35684,60 +35867,60 @@
       </c>
       <c r="Y14">
         <v>3551000.0</v>
       </c>
       <c r="Z14">
         <v>2643000.0</v>
       </c>
       <c r="AA14">
         <v>2063000.0</v>
       </c>
       <c r="AB14">
         <v>1900000.0</v>
       </c>
       <c r="AC14">
         <v>1600000.0</v>
       </c>
       <c r="AD14">
         <v>1200000.0</v>
       </c>
       <c r="AE14">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B15">
-        <v>57543000.0</v>
+        <v>-57543000.0</v>
       </c>
       <c r="C15">
-        <v>58971000.0</v>
+        <v>-58971000.0</v>
       </c>
       <c r="D15">
-        <v>58780000.0</v>
+        <v>-58780000.0</v>
       </c>
       <c r="E15">
         <v>59240000.0</v>
       </c>
       <c r="F15">
         <v>59045000.0</v>
       </c>
       <c r="G15">
         <v>55956000.0</v>
       </c>
       <c r="H15">
         <v>46625000.0</v>
       </c>
       <c r="I15">
         <v>27842000.0</v>
       </c>
       <c r="J15">
         <v>11416000.0</v>
       </c>
       <c r="K15">
         <v>11416000.0</v>
       </c>
       <c r="L15">
         <v>11416000.0</v>
       </c>
@@ -35779,51 +35962,51 @@
       </c>
       <c r="Y15">
         <v>7422000.0</v>
       </c>
       <c r="Z15">
         <v>5064000.0</v>
       </c>
       <c r="AA15">
         <v>3756000.0</v>
       </c>
       <c r="AB15">
         <v>3300000.0</v>
       </c>
       <c r="AC15">
         <v>2800000.0</v>
       </c>
       <c r="AD15">
         <v>2500000.0</v>
       </c>
       <c r="AE15">
         <v>24600000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B16">
         <v>149511000.0</v>
       </c>
       <c r="C16">
         <v>146656000.0</v>
       </c>
       <c r="D16">
         <v>181925000.0</v>
       </c>
       <c r="E16">
         <v>227454000.0</v>
       </c>
       <c r="F16">
         <v>279212000.0</v>
       </c>
       <c r="G16">
         <v>202020000.0</v>
       </c>
       <c r="H16">
         <v>420497000.0</v>
       </c>
       <c r="I16">
         <v>312237000.0</v>
       </c>
@@ -35874,86 +36057,86 @@
       </c>
       <c r="Y16">
         <v>49135000.0</v>
       </c>
       <c r="Z16">
         <v>57659000.0</v>
       </c>
       <c r="AA16">
         <v>25190000.0</v>
       </c>
       <c r="AB16">
         <v>12200000.0</v>
       </c>
       <c r="AC16">
         <v>18600000.0</v>
       </c>
       <c r="AD16">
         <v>15900000.0</v>
       </c>
       <c r="AE16">
         <v>14700000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B18">
         <v>153946000.0</v>
       </c>
       <c r="C18">
         <v>128751000.0</v>
       </c>
       <c r="D18">
         <v>80176000.0</v>
       </c>
       <c r="E18">
         <v>82882000.0</v>
       </c>
       <c r="F18">
         <v>131094000.0</v>
       </c>
       <c r="G18">
         <v>96093000.0</v>
       </c>
       <c r="H18">
         <v>163457000.0</v>
       </c>
       <c r="I18">
         <v>19320000.0</v>
       </c>
@@ -36004,51 +36187,51 @@
       </c>
       <c r="Y18">
         <v>14568000.0</v>
       </c>
       <c r="Z18">
         <v>21571000.0</v>
       </c>
       <c r="AA18">
         <v>22866000.0</v>
       </c>
       <c r="AB18">
         <v>13400000.0</v>
       </c>
       <c r="AC18">
         <v>11600000.0</v>
       </c>
       <c r="AD18">
         <v>10600000.0</v>
       </c>
       <c r="AE18">
         <v>8400000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B19">
         <v>50594000.0</v>
       </c>
       <c r="C19">
         <v>-64360000.0</v>
       </c>
       <c r="D19">
         <v>-31498000.0</v>
       </c>
       <c r="E19">
         <v>-31360000.0</v>
       </c>
       <c r="F19">
         <v>8008000.0</v>
       </c>
       <c r="G19">
         <v>33379000.0</v>
       </c>
       <c r="H19">
         <v>623000.0</v>
       </c>
       <c r="I19">
         <v>-10175000.0</v>
       </c>
@@ -36065,92 +36248,92 @@
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19">
         <v>12386000.0</v>
       </c>
       <c r="Q19">
         <v>40141000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>220248000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>-61275000.0</v>
       </c>
       <c r="D21">
         <v>-40000000.0</v>
       </c>
       <c r="E21">
         <v>-40000000.0</v>
       </c>
       <c r="F21">
         <v>-40000000.0</v>
       </c>
       <c r="G21">
         <v>139883000.0</v>
       </c>
       <c r="H21">
         <v>141823000.0</v>
       </c>
       <c r="I21">
         <v>-1162000.0</v>
       </c>
@@ -36169,51 +36352,51 @@
       </c>
       <c r="O21">
         <v>5380000.0</v>
       </c>
       <c r="P21">
         <v>115041000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22">
         <v>126614000.0</v>
       </c>
       <c r="C22">
         <v>112684000.0</v>
       </c>
       <c r="D22">
         <v>69791000.0</v>
       </c>
       <c r="E22">
         <v>46670000.0</v>
       </c>
       <c r="F22">
         <v>55087000.0</v>
       </c>
       <c r="G22">
         <v>86268000.0</v>
       </c>
       <c r="H22">
         <v>81138000.0</v>
       </c>
       <c r="I22">
         <v>-15671000.0</v>
       </c>
@@ -36264,51 +36447,51 @@
       </c>
       <c r="Y22">
         <v>25784000.0</v>
       </c>
       <c r="Z22">
         <v>22809000.0</v>
       </c>
       <c r="AA22">
         <v>21709000.0</v>
       </c>
       <c r="AB22">
         <v>19300000.0</v>
       </c>
       <c r="AC22">
         <v>17900000.0</v>
       </c>
       <c r="AD22">
         <v>14400000.0</v>
       </c>
       <c r="AE22">
         <v>14300000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B23">
         <v>-9720000.0</v>
       </c>
       <c r="C23">
         <v>-5016000.0</v>
       </c>
       <c r="D23">
         <v>-4828000.0</v>
       </c>
       <c r="E23">
         <v>-3004000.0</v>
       </c>
       <c r="F23">
         <v>-2938000.0</v>
       </c>
       <c r="G23">
         <v>118949000.0</v>
       </c>
       <c r="H23">
         <v>-9195000.0</v>
       </c>
       <c r="I23">
         <v>6627000.0</v>
       </c>
@@ -36359,51 +36542,51 @@
       </c>
       <c r="Y23">
         <v>1313000.0</v>
       </c>
       <c r="Z23">
         <v>763000.0</v>
       </c>
       <c r="AA23">
         <v>-9083000.0</v>
       </c>
       <c r="AB23">
         <v>-5100000.0</v>
       </c>
       <c r="AC23">
         <v>-15200000.0</v>
       </c>
       <c r="AD23">
         <v>100000.0</v>
       </c>
       <c r="AE23">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B24">
         <v>1810000.0</v>
       </c>
       <c r="C24">
         <v>31045000.0</v>
       </c>
       <c r="D24">
         <v>5576000.0</v>
       </c>
       <c r="E24">
         <v>6525000.0</v>
       </c>
       <c r="F24">
         <v>8331000.0</v>
       </c>
       <c r="G24">
         <v>-628759000.0</v>
       </c>
       <c r="H24">
         <v>623000.0</v>
       </c>
       <c r="I24">
         <v>-1238000.0</v>
       </c>
@@ -36440,51 +36623,51 @@
       <c r="T24">
         <v>35754000.0</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24">
         <v>4823000.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24">
         <v>100000.0</v>
       </c>
       <c r="AC24">
         <v>-100000.0</v>
       </c>
       <c r="AD24"/>
       <c r="AE24">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B25">
         <v>50899000.0</v>
       </c>
       <c r="C25">
         <v>-5105000.0</v>
       </c>
       <c r="D25">
         <v>3491000.0</v>
       </c>
       <c r="E25">
         <v>-1117000.0</v>
       </c>
       <c r="F25">
         <v>17623000.0</v>
       </c>
       <c r="G25">
         <v>1460000.0</v>
       </c>
       <c r="H25">
         <v>6675000.0</v>
       </c>
       <c r="I25">
         <v>18783000.0</v>
       </c>
@@ -36535,51 +36718,51 @@
       </c>
       <c r="Y25">
         <v>-1304000.0</v>
       </c>
       <c r="Z25">
         <v>-1991000.0</v>
       </c>
       <c r="AA25">
         <v>-852000.0</v>
       </c>
       <c r="AB25">
         <v>-900000.0</v>
       </c>
       <c r="AC25">
         <v>100000.0</v>
       </c>
       <c r="AD25">
         <v>100000.0</v>
       </c>
       <c r="AE25">
         <v>-1900000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B26">
         <v>-138892000.0</v>
       </c>
       <c r="C26">
         <v>-11510000.0</v>
       </c>
       <c r="D26">
         <v>-9999000.0</v>
       </c>
       <c r="E26">
         <v>-40116000.0</v>
       </c>
       <c r="F26">
         <v>-5905000.0</v>
       </c>
       <c r="G26">
         <v>-247000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>8648000.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
@@ -36624,51 +36807,51 @@
         <v>-36767000.0</v>
       </c>
       <c r="X26">
         <v>-3221000.0</v>
       </c>
       <c r="Y26">
         <v>-29000.0</v>
       </c>
       <c r="Z26">
         <v>-183046000.0</v>
       </c>
       <c r="AA26">
         <v>-2029000.0</v>
       </c>
       <c r="AB26">
         <v>-17700000.0</v>
       </c>
       <c r="AC26">
         <v>-2400000.0</v>
       </c>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B27">
         <v>22954000.0</v>
       </c>
       <c r="C27">
         <v>25571000.0</v>
       </c>
       <c r="D27">
         <v>19772000.0</v>
       </c>
       <c r="E27">
         <v>21792000.0</v>
       </c>
       <c r="F27">
         <v>18149000.0</v>
       </c>
       <c r="G27">
         <v>14610000.0</v>
       </c>
       <c r="H27">
         <v>12160000.0</v>
       </c>
       <c r="I27">
         <v>15532000.0</v>
       </c>
@@ -36711,51 +36894,51 @@
       <c r="V27">
         <v>48000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27">
         <v>-1766000.0</v>
       </c>
       <c r="Y27">
         <v>243000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27">
         <v>-1100000.0</v>
       </c>
       <c r="AD27">
         <v>-1600000.0</v>
       </c>
       <c r="AE27">
         <v>200000.0</v>
       </c>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B28">
         <v>-206155000.0</v>
       </c>
       <c r="C28">
         <v>-136772000.0</v>
       </c>
       <c r="D28">
         <v>-113607000.0</v>
       </c>
       <c r="E28">
         <v>-142360000.0</v>
       </c>
       <c r="F28">
         <v>-67888000.0</v>
       </c>
       <c r="G28">
         <v>279187000.0</v>
       </c>
       <c r="H28">
         <v>-55820000.0</v>
       </c>
       <c r="I28">
         <v>-21215000.0</v>
       </c>
@@ -36806,51 +36989,51 @@
       </c>
       <c r="Y28">
         <v>-6138000.0</v>
       </c>
       <c r="Z28">
         <v>-39228000.0</v>
       </c>
       <c r="AA28">
         <v>-5194000.0</v>
       </c>
       <c r="AB28">
         <v>-19600000.0</v>
       </c>
       <c r="AC28">
         <v>-1200000.0</v>
       </c>
       <c r="AD28">
         <v>15200000.0</v>
       </c>
       <c r="AE28">
         <v>5700000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B29">
         <v>198198000.0</v>
       </c>
       <c r="C29">
         <v>169331000.0</v>
       </c>
       <c r="D29">
         <v>117119000.0</v>
       </c>
       <c r="E29">
         <v>126052000.0</v>
       </c>
       <c r="F29">
         <v>180527000.0</v>
       </c>
       <c r="G29">
         <v>142905000.0</v>
       </c>
       <c r="H29">
         <v>202146000.0</v>
       </c>
       <c r="I29">
         <v>46867000.0</v>
       </c>
@@ -36901,51 +37084,51 @@
       </c>
       <c r="Y29">
         <v>31681000.0</v>
       </c>
       <c r="Z29">
         <v>27845000.0</v>
       </c>
       <c r="AA29">
         <v>27254000.0</v>
       </c>
       <c r="AB29">
         <v>18300000.0</v>
       </c>
       <c r="AC29">
         <v>19000000.0</v>
       </c>
       <c r="AD29">
         <v>12900000.0</v>
       </c>
       <c r="AE29">
         <v>13600000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B30">
         <v>8506000.0</v>
       </c>
       <c r="C30">
         <v>-64360000.0</v>
       </c>
       <c r="D30">
         <v>-48545000.0</v>
       </c>
       <c r="E30">
         <v>-31360000.0</v>
       </c>
       <c r="F30">
         <v>-33094000.0</v>
       </c>
       <c r="G30">
         <v>-642192000.0</v>
       </c>
       <c r="H30">
         <v>-38066000.0</v>
       </c>
       <c r="I30">
         <v>130137000.0</v>
       </c>
@@ -37015,1314 +37198,1323 @@
       <c r="AE30">
         <v>-16500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DP30"/>
+  <dimension ref="A1:DQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:120">
+    <row r="1" spans="1:121">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
       </c>
-      <c r="DP1" t="s">
-        <v>180</v>
+      <c r="DQ1" t="s">
+        <v>181</v>
       </c>
     </row>
-    <row r="2" spans="1:120">
+    <row r="2" spans="1:121">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B2">
+        <v>160819000.0</v>
+      </c>
+      <c r="C2">
         <v>149511000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>160511000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>144983000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>156584000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>146656000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>207621000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>243592000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>237328000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>181425000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>180945000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>198082000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>218805000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>227454000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>278402000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>276357000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>307315000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>279212000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>286333000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>273914000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>252039000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>202020000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>718151000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>471119000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>444195000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>420497000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>397596000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>376017000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>352892000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>312237000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>276897000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>172100000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>166375000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>156448000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>150483000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>147867000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>147099000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>129245000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>120502000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>117422000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>117498000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>106889000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>86917000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>195557000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>188279000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>162283000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>150471000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>136076000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>126200000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>94760000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>85220000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>67540000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>50762000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>47517000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>45609000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>48690000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>52704000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>57137000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>57071000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>50558000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>71094000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>64107000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>84122000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>88010000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>91266000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>63958000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>41036000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>38598000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>32497000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>56379000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>66866000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>88382000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>118866000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>95036000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>86462000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>92812000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>75629000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>52663000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>46854000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>47163000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>50742000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>74212000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>86698000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>85601000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>109884000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>97004000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>85823000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>90956000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>97965000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>82089000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>63935000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>57415000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>54330000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>49135000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>44695000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>47155000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>54405000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>57659000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>54413000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>46136000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>87906000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>25190000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>25032000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>21502000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>21510000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>12213000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>13300000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>15000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>21400000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>18600000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>21800000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>20200000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>20100000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>15900000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>19900000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>14300000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>15600000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>11800000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>10200000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>12900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:120">
+    <row r="3" spans="1:121">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B3">
+        <v>14132000</v>
+      </c>
+      <c r="C3">
         <v>10066000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>12243000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10858000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>10833000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>10318000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11234000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9418000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10740000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9188000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>9625000</v>
-      </c>
-[...1 lines deleted...]
-        <v>9524000</v>
       </c>
       <c r="M3">
         <v>9524000</v>
       </c>
       <c r="N3">
+        <v>9524000</v>
+      </c>
+      <c r="O3">
         <v>8270000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10662000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9820000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>13002000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9686000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>15801000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10494000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10488000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>12650000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>12025000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>9322000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>11207000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>14258000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>10920000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>8910000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>10103000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>8756000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>11519000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>7432000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4363000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4233000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3478000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6138000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>4594000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3841000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5660000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3649000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1821000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2031000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3105000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2530000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4223000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2834000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2844000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1739000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1323000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>996000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1611000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2121000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2626000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2368000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>6568000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>8294000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>5821000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>4050000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>5104000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>6825000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>6678000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>11384000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>13948000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>9420000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>10477000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>12170000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>8331000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>9077000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>6439000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>6584000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>5325000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>5300000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>4904000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>5128000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2964000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>4548000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>3472000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3885000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>4250000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2859000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>2730000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>3344000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>2536000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1946000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>6185000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1608000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>2622000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>2931000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>2787000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2280000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2491000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1964000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1693000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>692000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1031000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1451000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1846000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>12785000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1200000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>776000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1771000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>2527000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1560000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1507000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>746000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>575000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1000000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>1900000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>1600000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>400000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>600000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1600000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>900000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>4300000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>400000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>1000000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>500000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>400000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>3900000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>700000</v>
       </c>
     </row>
-    <row r="4" spans="1:120">
+    <row r="4" spans="1:121">
       <c r="A4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-19686000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-7762000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>7793000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-23880000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>26006000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-8548000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>14803000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>22405000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>50885000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-518254000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>247032000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>27424000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>23698000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>22901000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>21579000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>23125000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>40655000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>35340000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>104797000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>5725000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>9927000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>5450000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>2616000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>768000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>17854000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>8743000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>3080000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-76000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>10609000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>19972000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-108640000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>7278000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>25996000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>11812000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>14395000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>9876000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>31440000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>9540000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>17680000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>16778000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>3245000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>1908000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-3081000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-4014000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-4433000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>66000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>6513000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-20536000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>6987000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
@@ -38336,215 +38528,216 @@
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
+      <c r="DQ4"/>
     </row>
-    <row r="5" spans="1:120">
+    <row r="5" spans="1:121">
       <c r="A5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>5083000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>26793000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>16371000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>16030000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>34638000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-52923000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>12186000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>15281000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>51363000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-37882000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>141000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3096000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-736000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2970000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5125000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2571000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>967000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>5213000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-9225000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>5987000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>2238000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2006000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2189000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>212000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1026000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>345000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2054000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>318000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-4423000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2623000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-955000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-214000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2573000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-2051000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1634000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>116000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>926000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1262000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-827000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>852000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1641000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-139000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2350000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1335000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1111000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>555000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1662000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1204000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2042000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
@@ -38558,939 +38751,946 @@
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
+      <c r="DQ5"/>
     </row>
-    <row r="6" spans="1:120">
+    <row r="6" spans="1:121">
       <c r="A6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B6">
+        <v>-48590000.0</v>
+      </c>
+      <c r="C6">
         <v>11308000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-11000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>15528000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-11601000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>9928000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-60965000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-36471000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6264000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>55903000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>480000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-16637000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-20723000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-8649000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-50948000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2045000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-30958000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>28103000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-7621000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>12919000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>21875000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>50019000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-516631000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>247032000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>27424000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>23698000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>22901000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>21579000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>23125000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>40655000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>35340000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>104797000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>5725000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>9927000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>5450000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2616000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>768000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>17854000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>8743000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>3080000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-76000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>10609000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>19972000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-108640000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>7278000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>25996000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>11812000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>14395000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>9876000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>31440000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>9540000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>17680000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>16778000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>3245000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1908000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-3081000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-4014000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-4433000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>66000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>6513000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-20536000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>6987000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-20015000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-3888000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-3256000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>27308000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>22922000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>2438000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>6101000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-23882000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-10487000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-21516000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-30484000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>23830000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>8574000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-6350000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>17183000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>22966000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>5809000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-309000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-3579000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-23470000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-12486000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1097000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-24283000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>12880000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>11181000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-5133000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-7009000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>15876000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>18154000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>6520000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>3085000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>5195000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>4440000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-2460000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-7250000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-3254000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>3246000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>8277000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-41770000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>62716000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>158000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>3530000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-8000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>9297000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-1100000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-1700000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-6400000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>2800000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-3200000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>1600000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>100000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>4200000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-4000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>5600000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-1300000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>3800000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-800000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-2700000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:120">
+    <row r="7" spans="1:121">
       <c r="A7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B7">
+        <v>-21815000.0</v>
+      </c>
+      <c r="C7">
         <v>34648000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-20430000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>9041000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-16677000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>18071000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-30367000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7595000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-20452000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>35177000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-25926000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>12019000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-24344000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>11325000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-34324000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>20696000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-15150000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>33028000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-25606000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>4814000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-10327000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>25081000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-56699000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>11810000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-16472000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>6205000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>5987000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1577000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-9336000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>7121000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>21251000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-26942000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-6359000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>2052000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>412000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>317000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-7728000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>7404000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-1612000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>1860000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-4601000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-4366000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>3586000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>597000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-4647000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>12424000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-4014000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>4771000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-9364000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>11346000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>33048000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>10174000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-3241000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>6231000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>2903000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>1988000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-23321000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>4326000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-7442000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>10686000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-17359000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>22460000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-25697000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>24224000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-16589000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>20386000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>12797000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-4053000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-7842000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>13606000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-7424000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>3880000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-16507000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>7858000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>17916000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-17412000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-3666000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>6533000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>3537000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-550000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-11037000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>7004000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>3536000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>1619000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-8584000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>3798000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>2651000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>7330000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-2377000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>3148000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>3769000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-294000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-3810000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>3437000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>2779000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>2878000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-6351000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>3720000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>76000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>3257000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-6948000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>7855000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-1340000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>4157000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-4250000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>5914000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-4000000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>2600000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-4300000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>3900000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-5400000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>5400000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-2900000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>3500000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-5500000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>5300000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-3300000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>2500000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>1600000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-1100000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:120">
+    <row r="8" spans="1:121">
       <c r="A8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-10734000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-8892000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>-8158000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-12493000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-12669000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>38294000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-9543000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-15530000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-13417000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>20883000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-5044000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>267000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>3553000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-488000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-3519000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>930000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>4847000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-347000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>11143000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-667000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-2249000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-2796000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-317000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-156000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>19000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-1878000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>180000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-472000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>717000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-1556000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-1989000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-360000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>1914000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-1128000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-206000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>681000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>1338000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>448000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>3650000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-1155000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>1081000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>847000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>109000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-898000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>1686000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-3806000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>1149000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>3362000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>-3700000.0</v>
       </c>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
@@ -39504,1216 +39704,1223 @@
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
+      <c r="DQ8"/>
     </row>
-    <row r="9" spans="1:120">
+    <row r="9" spans="1:121">
       <c r="A9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B9">
+        <v>8025000.0</v>
+      </c>
+      <c r="C9">
         <v>-8025000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>35854000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-16542000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-7013000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-13385000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>28070000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-14602000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-6064000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-7183000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>22239000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-15487000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-10734000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-8892000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>20762000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-8158000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-12493000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-12669000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>38294000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-9543000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-15530000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-13417000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>20883000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-5044000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>267000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3553000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-488000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-3519000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>930000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>4847000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-347000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>11143000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-667000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-2249000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-2796000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-317000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-156000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>19000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-1878000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>180000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-472000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>717000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-1556000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-1989000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-360000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1914000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-1128000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-206000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>681000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1338000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>448000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3650000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-1155000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1081000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>847000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>109000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-898000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1686000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-3806000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1149000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>3362000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-3700000.0</v>
       </c>
-      <c r="BK9">
-[...1 lines deleted...]
-      </c>
       <c r="BL9">
+        <v>0.0</v>
+      </c>
+      <c r="BM9">
         <v>-2194000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1628000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-2913000.0</v>
       </c>
-      <c r="BO9"/>
       <c r="BP9"/>
-      <c r="BQ9">
+      <c r="BQ9"/>
+      <c r="BR9">
         <v>546000.0</v>
       </c>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
-      <c r="CK9">
+      <c r="CK9"/>
+      <c r="CL9">
         <v>509000.0</v>
       </c>
-      <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
-      <c r="CS9">
+      <c r="CS9"/>
+      <c r="CT9">
         <v>1504000.0</v>
       </c>
-      <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
-      <c r="CW9">
+      <c r="CW9"/>
+      <c r="CX9">
         <v>2020000.0</v>
       </c>
-      <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
-      <c r="DA9">
+      <c r="DA9"/>
+      <c r="DB9">
         <v>3245000.0</v>
       </c>
-      <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
+      <c r="DQ9"/>
     </row>
-    <row r="10" spans="1:120">
+    <row r="10" spans="1:121">
       <c r="A10" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>9288000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-13463000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4175000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>-14881000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>11085000.0</v>
       </c>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>-10875000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-4766000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-2247000.0</v>
       </c>
-      <c r="AE10"/>
-      <c r="AF10">
+      <c r="AF10"/>
+      <c r="AG10">
         <v>1119000.0</v>
       </c>
-      <c r="AG10">
-[...1 lines deleted...]
-      </c>
       <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>3861000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-8240000.0</v>
       </c>
-      <c r="AJ10">
-[...1 lines deleted...]
-      </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>294000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-5803000.0</v>
       </c>
-      <c r="AN10">
-[...1 lines deleted...]
-      </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>-3820000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1740000.0</v>
       </c>
-      <c r="AR10">
-[...1 lines deleted...]
-      </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>1442000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-13947000.0</v>
       </c>
-      <c r="AV10">
-[...1 lines deleted...]
-      </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>-2579000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>23933000.0</v>
       </c>
-      <c r="AZ10">
-[...1 lines deleted...]
-      </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>1792000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>25339000.0</v>
       </c>
-      <c r="BD10">
-[...1 lines deleted...]
-      </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>425000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-8156000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3262000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-25324000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>26506000.0</v>
       </c>
-      <c r="BK10">
-[...1 lines deleted...]
-      </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
-      <c r="BN10"/>
+      <c r="BN10">
+        <v>0.0</v>
+      </c>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
-      <c r="DI10">
+      <c r="DI10"/>
+      <c r="DJ10">
         <v>600000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>400000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-500000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>100000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>200000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>100000.0</v>
       </c>
-      <c r="DO10"/>
       <c r="DP10"/>
+      <c r="DQ10"/>
     </row>
-    <row r="11" spans="1:120">
+    <row r="11" spans="1:121">
       <c r="A11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-17207000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2927000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-57584000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>12547000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-17566000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>43984000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-58474000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4070000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>14506000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1523000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-39305000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>16713000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-13643000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3841000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>9551000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-29000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-12837000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1307000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>16990000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-15741000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-5494000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2063000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1202000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2823000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-7784000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>6359000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-79000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3734000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-4447000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-660000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2519000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>3541000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-4073000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>7937000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-835000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>6611000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-10161000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>9082000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>31338000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>7351000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-2938000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>3509000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>2195000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>4229000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-23758000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>3751000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-4191000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>11199000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-21855000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>28132000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>10146000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>23928000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>6839000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1207000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>5283000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>3049000.0</v>
       </c>
-      <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>4219000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>3156000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>44000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2800000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>4384000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>2587000.0</v>
       </c>
-      <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>13000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>4928000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>4552000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>5498000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>1494000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>668000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>767000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>662000.0</v>
       </c>
-      <c r="CH11"/>
       <c r="CI11"/>
-      <c r="CJ11">
+      <c r="CJ11"/>
+      <c r="CK11">
         <v>931000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>54000.0</v>
       </c>
-      <c r="CL11"/>
-      <c r="CM11">
+      <c r="CM11"/>
+      <c r="CN11">
         <v>2741000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>1259000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>19000.0</v>
       </c>
-      <c r="CP11"/>
-      <c r="CQ11">
+      <c r="CQ11"/>
+      <c r="CR11">
         <v>2271000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>2248000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>56000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>220000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>350000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>242000.0</v>
       </c>
-      <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>1882000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>1181000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>1246000.0</v>
       </c>
-      <c r="DA11"/>
-      <c r="DB11">
+      <c r="DB11"/>
+      <c r="DC11">
         <v>326000.0</v>
       </c>
-      <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
+      <c r="DQ11"/>
     </row>
-    <row r="12" spans="1:120">
+    <row r="12" spans="1:121">
       <c r="A12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-1551000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7504000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3246000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1308000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5575000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>128000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7924000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3048000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5210000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-4998000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3287000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-2256000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-769000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>917000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-5923000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-6439000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2641000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>13844000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-8128000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2982000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3510000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>846000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>13215000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>747000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>905000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3189000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>283000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-981000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>510000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2258000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1989000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>916000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1277000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2025000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1873000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2395000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2790000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1359000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-18829000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1040000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2126000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1519000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-1176000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2162000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2156000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2003000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>6147000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4596000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2222000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3644000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
-      <c r="BO12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>11645000.0</v>
       </c>
-      <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12">
         <v>9745000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>6286000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>5098000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>11259000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>12453000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>3770000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>13567000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>7970000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>4801000.0</v>
       </c>
-      <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>7539000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>2857000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>13650000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>6271000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3307000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>4177000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>2517000.0</v>
       </c>
-      <c r="CN12"/>
-      <c r="CO12">
+      <c r="CO12"/>
+      <c r="CP12">
         <v>822000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>3794000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>1018000.0</v>
       </c>
-      <c r="CR12"/>
       <c r="CS12"/>
-      <c r="CT12">
+      <c r="CT12"/>
+      <c r="CU12">
         <v>3310000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>2600000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>1212000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>1321000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>4952000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>906000.0</v>
       </c>
-      <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
+      <c r="DQ12"/>
     </row>
-    <row r="13" spans="1:120">
+    <row r="13" spans="1:121">
       <c r="A13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>-11036000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-584000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>852000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2286000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-7947000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-2572000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1084000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-1970000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-10875000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-24887000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-3865000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-4728000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-4535000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-1520000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-1734000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-404000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1922000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1540000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1362000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-2056000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-19000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-8396000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-8300000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-2640000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1026000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-13614000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-2054000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>318000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>1053000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-16589000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -40742,1140 +40949,1150 @@
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
+      <c r="DQ13"/>
     </row>
-    <row r="14" spans="1:120">
+    <row r="14" spans="1:121">
       <c r="A14" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B14">
+        <v>104000.0</v>
+      </c>
+      <c r="C14">
         <v>103000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>11263000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>11962000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-11123000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>11195000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11345000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>10806000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>11158000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>11069000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>12432000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>14685000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>15545000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>14651000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>13931000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>15757000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>17164000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>16272000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>15228000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>21564000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>32053000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>34571000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>30965000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>26208000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>26248000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>25733000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>25999000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>26365000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>26514000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>25983000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>25436000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>19192000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4880000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>5035000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>5015000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>4743000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>4605000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>4370000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>4541000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>4403000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>4448000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>4425000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>4393000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>4419000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>4579000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4713000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>4848000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>4955000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>5024000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>5803000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>17002000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>6127000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>6244000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>6190000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>6116000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>6108000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>5932000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>5817000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>5746000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>5614000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>5261000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>4904000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>4496000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>4311000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>4304000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>4198000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>3818000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>3449000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>3330000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>3129000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>2760000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>3087000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>2371000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2262000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>2082000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2150000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>2032000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1996000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1948000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1848000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1751000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1702000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1778000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1800000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1777000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1494000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1576000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1522000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1514000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1377000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1271000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1196000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1162000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1075000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>1064000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>859000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>838000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>790000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>699000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>702000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>634000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>608000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>556000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>523000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>507000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DD14">
         <v>500000.0</v>
       </c>
       <c r="DE14">
+        <v>500000.0</v>
+      </c>
+      <c r="DF14">
         <v>400000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DH14">
         <v>400000.0</v>
       </c>
       <c r="DI14">
         <v>400000.0</v>
       </c>
       <c r="DJ14">
         <v>400000.0</v>
       </c>
       <c r="DK14">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DL14">
         <v>300000.0</v>
       </c>
       <c r="DM14">
         <v>300000.0</v>
       </c>
       <c r="DN14">
         <v>300000.0</v>
       </c>
       <c r="DO14">
+        <v>300000.0</v>
+      </c>
+      <c r="DP14">
         <v>400000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:120">
+    <row r="15" spans="1:121">
       <c r="A15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B15">
-        <v>13577000.0</v>
+        <v>-13347000.0</v>
       </c>
       <c r="C15">
-        <v>14156000.0</v>
+        <v>-13577000.0</v>
       </c>
       <c r="D15">
-        <v>14172000.0</v>
+        <v>-14156000.0</v>
       </c>
       <c r="E15">
+        <v>-14172000.0</v>
+      </c>
+      <c r="F15">
         <v>14418000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>14797000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>14709000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>14755000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>14773000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>14734000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>14641000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>14671000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>14713000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>14755000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>14640000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>14714000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>14868000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>15018000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>14756000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>14740000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>14771000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>14778000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>14651000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>14643000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>13335000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>13327000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>13328000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11103000.0</v>
       </c>
       <c r="AC15">
         <v>11103000.0</v>
       </c>
       <c r="AD15">
+        <v>11103000.0</v>
+      </c>
+      <c r="AE15">
         <v>11091000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>11040000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>11024000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2889000.0</v>
       </c>
       <c r="AH15">
         <v>2889000.0</v>
       </c>
       <c r="AI15">
+        <v>2889000.0</v>
+      </c>
+      <c r="AJ15">
         <v>2855000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2854000.0</v>
       </c>
       <c r="AK15">
         <v>2854000.0</v>
       </c>
       <c r="AL15">
+        <v>2854000.0</v>
+      </c>
+      <c r="AM15">
         <v>2853000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>11416000.0</v>
       </c>
-      <c r="AN15">
-[...1 lines deleted...]
-      </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
+        <v>0.0</v>
+      </c>
+      <c r="AR15">
         <v>11416000.0</v>
       </c>
-      <c r="AR15">
-[...1 lines deleted...]
-      </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
+        <v>0.0</v>
+      </c>
+      <c r="AV15">
         <v>11416000.0</v>
       </c>
-      <c r="AV15">
-[...1 lines deleted...]
-      </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
+        <v>0.0</v>
+      </c>
+      <c r="AZ15">
         <v>47328000.0</v>
       </c>
-      <c r="AZ15">
-[...1 lines deleted...]
-      </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
+        <v>0.0</v>
+      </c>
+      <c r="BD15">
         <v>11719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11872000.0</v>
       </c>
       <c r="BE15">
         <v>11872000.0</v>
       </c>
       <c r="BF15">
+        <v>11872000.0</v>
+      </c>
+      <c r="BG15">
         <v>11865000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>11944000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>11978000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>12009000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>13174000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>13317000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>10327000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>10427000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>10470000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>10480000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>7017000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>7010000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>7120000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>7045000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>5339000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>5352000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>34193000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>5410000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>4535000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>4531000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>4551000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>4489000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>3592000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>3591000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>3612000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>3584000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1797000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1813000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1834000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>3081000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1138000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1083000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>2027000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1511000.0</v>
       </c>
       <c r="CN15">
         <v>1511000.0</v>
       </c>
       <c r="CO15">
-        <v>1507000.0</v>
+        <v>1511000.0</v>
       </c>
       <c r="CP15">
         <v>1507000.0</v>
       </c>
       <c r="CQ15">
+        <v>1507000.0</v>
+      </c>
+      <c r="CR15">
         <v>1857000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1855000.0</v>
       </c>
       <c r="CS15">
         <v>1855000.0</v>
       </c>
       <c r="CT15">
         <v>1855000.0</v>
       </c>
       <c r="CU15">
+        <v>1855000.0</v>
+      </c>
+      <c r="CV15">
         <v>1862000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>1206000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>1001000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>995000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>998000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>917000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>924000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>917000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DE15">
         <v>800000.0</v>
       </c>
       <c r="DF15">
         <v>800000.0</v>
       </c>
       <c r="DG15">
         <v>800000.0</v>
       </c>
       <c r="DH15">
+        <v>800000.0</v>
+      </c>
+      <c r="DI15">
         <v>700000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DK15">
         <v>700000.0</v>
       </c>
       <c r="DL15">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="DM15">
         <v>600000.0</v>
       </c>
       <c r="DN15">
         <v>600000.0</v>
       </c>
       <c r="DO15">
+        <v>600000.0</v>
+      </c>
+      <c r="DP15">
         <v>900000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:120">
+    <row r="16" spans="1:121">
       <c r="A16" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B16">
+        <v>112229000.0</v>
+      </c>
+      <c r="C16">
         <v>160819000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>149511000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>160511000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>144983000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>156584000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>146656000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>207121000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>243592000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>237328000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>181425000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>181445000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>198082000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>218805000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>227454000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>278402000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>276357000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>307315000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>278712000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>286833000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>273914000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>252039000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>201520000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>718151000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>471619000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>444195000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>420497000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>397596000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>376017000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>352892000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>312237000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>276897000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>172100000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>166375000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>155933000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>150483000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>147867000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>147099000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>129245000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>120502000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>117422000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>117498000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>106889000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>86917000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>195557000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>188279000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>162283000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>150471000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>136076000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>126200000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>94760000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>85220000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>67540000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>50762000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>47517000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>45609000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>48690000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>52704000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>57137000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>57071000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>50558000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>71094000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>64107000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>84122000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>88010000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>91266000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>63958000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>41036000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>38598000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>32497000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>56379000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>66866000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>88382000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>118866000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>95036000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>86462000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>92812000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>75629000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>52663000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>46854000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>47163000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>50742000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>74212000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>86698000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>85601000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>109884000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>97004000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>85823000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>90956000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>97965000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>82089000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>63935000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>57415000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>54330000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>49135000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>44695000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>47155000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>54405000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>57659000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>54413000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>46136000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>87906000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>25190000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>25032000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>21502000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>21510000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>12200000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>13300000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>15000000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>21400000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>18600000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>21800000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>20200000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>20100000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>15900000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>19900000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>14300000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>15600000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>-800000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>10200000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:120">
+    <row r="17" spans="1:121">
       <c r="A17" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -41952,545 +42169,549 @@
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
+      <c r="DQ17"/>
     </row>
-    <row r="18" spans="1:120">
+    <row r="18" spans="1:121">
       <c r="A18" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B18">
+        <v>27877000.0</v>
+      </c>
+      <c r="C18">
         <v>77308000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>26953000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>49280000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>20375000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>57338000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4671000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>42073000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>13565000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>68442000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>20321000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>36912000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-4029000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>26972000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-9342000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>34236000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>11079000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>46909000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3563000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>24838000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>36562000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>66131000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-27906000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>37523000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>32039000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>54437000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>49819000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>29434000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>34302000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>49902000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>49995000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-52105000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>8614000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>12816000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>8305000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>5470000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>3111000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>21218000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>8743000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>4033000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>5924000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>12649000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>19972000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>7835000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>8841000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>27558000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>12593000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>15177000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>10657000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>32221000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>10321000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>18462000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>17559000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>29025000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>18248000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>6291000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>358000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>32432000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>26510000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>28491000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>13583000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>55788000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>7427000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>44172000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>14270000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>50937000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>43592000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>8887000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>18381000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>40481000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>20289000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>14187000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>4345000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>29094000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>29020000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-360000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>21703000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>15521000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>18154000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>5759000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>3078000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>21595000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>17737000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>7889000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-463000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>17705000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>14840000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>11029000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>7534000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>13660000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>23213000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>2039000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>4481000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>12702000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>11251000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>4332000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>356000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-1371000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>5801000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>4875000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-2644000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>13539000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>4157000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>4974000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>1245000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>12490000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>1800000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>2000000.0</v>
       </c>
-      <c r="DE18"/>
-      <c r="DF18">
+      <c r="DF18"/>
+      <c r="DG18">
         <v>9600000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-100000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>5700000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>1500000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>4500000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-1400000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>5800000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>200000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>6000000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-5600000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>5800000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:120">
+    <row r="19" spans="1:121">
       <c r="A19" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>232</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-109000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>19088000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>4088000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2926000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1701000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-49186000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-8961000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-5211000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1002000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-18083000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-6708000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>3165000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-14804000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1036000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>500000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>952000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>925000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-703000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>3378000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>3475000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1858000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>13142000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>3924000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>8389000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>7924000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-13590000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>4836000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>3090000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>6287000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-4504000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5671000.0</v>
       </c>
       <c r="AG19">
         <v>-5671000.0</v>
       </c>
       <c r="AH19">
         <v>-5671000.0</v>
       </c>
-      <c r="AI19"/>
+      <c r="AI19">
+        <v>-5671000.0</v>
+      </c>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
-      <c r="BJ19">
+      <c r="BJ19"/>
+      <c r="BK19">
         <v>12386000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
@@ -42504,76 +42725,77 @@
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
+      <c r="DQ19"/>
     </row>
-    <row r="20" spans="1:120">
+    <row r="20" spans="1:121">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
-[...2 lines deleted...]
-      <c r="T20"/>
+      <c r="S20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
@@ -42630,175 +42852,176 @@
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
+      <c r="DQ20"/>
     </row>
-    <row r="21" spans="1:120">
+    <row r="21" spans="1:121">
       <c r="A21" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
-[...2 lines deleted...]
-      <c r="D21"/>
+      <c r="C21"/>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
-[...2 lines deleted...]
-      <c r="H21"/>
+      <c r="G21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
-[...1 lines deleted...]
-      </c>
+      <c r="O21"/>
       <c r="P21">
         <v>-40000000.0</v>
       </c>
-      <c r="Q21"/>
+      <c r="Q21">
+        <v>-40000000.0</v>
+      </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>139883000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141823000.0</v>
       </c>
       <c r="Y21">
         <v>141823000.0</v>
       </c>
       <c r="Z21">
         <v>141823000.0</v>
       </c>
-      <c r="AA21"/>
+      <c r="AA21">
+        <v>141823000.0</v>
+      </c>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21">
+      <c r="AF21"/>
+      <c r="AG21">
         <v>-1162000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-118750000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-116475000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-1563000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-1562000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-781000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-782000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-781000.0</v>
       </c>
       <c r="AX21">
         <v>-781000.0</v>
       </c>
       <c r="AY21">
         <v>-781000.0</v>
       </c>
       <c r="AZ21">
+        <v>-781000.0</v>
+      </c>
+      <c r="BA21">
         <v>-782000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-781000.0</v>
       </c>
       <c r="BB21">
         <v>-781000.0</v>
       </c>
       <c r="BC21">
+        <v>-781000.0</v>
+      </c>
+      <c r="BD21">
         <v>20380000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2500000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>7500000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-25000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>12500000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-10000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>33317000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>79224000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
@@ -42812,1513 +43035,1526 @@
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
+      <c r="DQ21"/>
     </row>
-    <row r="22" spans="1:120">
+    <row r="22" spans="1:121">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22">
+        <v>37159000.0</v>
+      </c>
+      <c r="C22">
         <v>32809000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>37909000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>26630000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>32331000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>29744000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>25336000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>27748000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>29898000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>29702000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>39129000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>18459000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>14231000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2028000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>18329000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>6092000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>15220000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>7029000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>21680000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3854000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>19976000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9577000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>5917000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>10960000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>34152000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>35239000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>28537000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>16692000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>24409000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>11500000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>22455000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-52781000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>5188000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>9467000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-6495000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>6227000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>10302000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>10578000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>11718000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2878000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>7786000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>12420000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>13041000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3723000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>11874000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>11385000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>12943000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>4953000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>13677000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>14783000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-18957000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>3149000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>15002000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>17231000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>16627000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>4102000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>21212000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>23989000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>26671000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>13935000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>29647000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>35791000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>35883000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>23341000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>35657000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>36379000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>31859000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>16666000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>27500000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>29053000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>24202000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>11762000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>21322000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>23522000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>19496000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>9275000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>17360000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>18806000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>15996000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>6337000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>14018000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>15956000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>15011000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>6438000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>12525000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>14091000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>13282000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>5088000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>11402000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>11468000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>11104000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>4857000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>8841000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>8872000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>8260000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>2711000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>7383000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>7430000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>6416000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>2008000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>6248000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>8137000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>6895000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>2126000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>5878000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>6810000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>6100000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>1500000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>5500000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>6200000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>5700000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>1900000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>4900000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>5400000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>4400000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>1700000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>4100000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>4200000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>3600000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:120">
+    <row r="23" spans="1:121">
       <c r="A23" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B23">
+        <v>-32750000.0</v>
+      </c>
+      <c r="C23">
         <v>-12504000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-44576000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-538000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>91000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-9273000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1502000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-61275000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>172000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3686000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>97000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-39961000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>34000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-4964000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-31000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-92000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-32000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2849000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-655000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2788000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>43000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2326000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>37000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-20000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>331000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-25089000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-24510000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1588000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-3164000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-4443000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1417000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5210000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-4363000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-4233000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-3478000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-6138000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>511000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-511000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-5660000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-953000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-7821000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-405000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>118750000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-1200000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-4223000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-300000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1563000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-1739000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1323000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-781000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>10068000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-2121000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-2626000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-781000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-27121000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>25000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>28000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-25000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>19548000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>5000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-1683000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-776000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-249000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1132000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>95000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2033000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>25000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>5768000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>83000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>3162000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>17168000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>10633000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>6465000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>5033000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1574000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1141000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>906000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>9057000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>55000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1753000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>805000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>982000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1336000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-1946000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-6185000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-1608000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-582000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>582000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-21166000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-2280000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-2496000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>11000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>2111000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-6692000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-7031000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1063000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>249000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-28000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>6551000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-81000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-5044000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-663000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-2029000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-2083000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-1251000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-3059000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-1700000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-2100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-2600000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-2400000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-4100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-4200000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>100000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>15200000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-2000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>100000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>30200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:120">
+    <row r="24" spans="1:121">
       <c r="A24" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B24">
+        <v>8126000.0</v>
+      </c>
+      <c r="C24">
         <v>-109000.0</v>
       </c>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
+        <v>-390000.0</v>
+      </c>
+      <c r="E24">
         <v>57541000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-231000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>34342000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-490000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>34000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-34000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-8376000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-162000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>5890000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-211000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>6525000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-193000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-48000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>925000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>589000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4328000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-190000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1858000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>768000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-75000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>8389000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-118000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-13590000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>4836000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3090000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-374000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-4504000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>162716000.0</v>
       </c>
-      <c r="AG24">
-[...1 lines deleted...]
-      </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
         <v>-6000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1635000.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
+        <v>0.0</v>
+      </c>
+      <c r="BD24">
         <v>-6934000.0</v>
       </c>
-      <c r="BD24">
-[...1 lines deleted...]
-      </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24">
         <v>-7000000.0</v>
       </c>
-      <c r="BH24">
-[...1 lines deleted...]
-      </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24">
+        <v>0.0</v>
+      </c>
+      <c r="BK24">
         <v>66000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-12500000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>12500000.0</v>
       </c>
-      <c r="BM24">
-[...3 lines deleted...]
-      <c r="BO24">
+      <c r="BN24">
+        <v>0.0</v>
+      </c>
+      <c r="BO24"/>
+      <c r="BP24">
         <v>785000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>35934000.0</v>
       </c>
-      <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>-30180000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>785000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>30000000.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>5754000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>-10000000.0</v>
       </c>
-      <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>-20000000.0</v>
       </c>
-      <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>4958000.0</v>
       </c>
-      <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>-16327000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>31285000.0</v>
       </c>
-      <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
-      <c r="CS24">
+      <c r="CS24"/>
+      <c r="CT24">
         <v>-6000000.0</v>
       </c>
-      <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
-      <c r="DC24">
+      <c r="DC24"/>
+      <c r="DD24">
         <v>200000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-100000.0</v>
       </c>
-      <c r="DE24"/>
       <c r="DF24"/>
-      <c r="DG24">
+      <c r="DG24"/>
+      <c r="DH24">
         <v>-100000.0</v>
       </c>
-      <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
-      <c r="DK24">
+      <c r="DK24"/>
+      <c r="DL24">
         <v>200000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-200000.0</v>
       </c>
-      <c r="DM24"/>
       <c r="DN24"/>
-      <c r="DO24">
+      <c r="DO24"/>
+      <c r="DP24">
         <v>-100000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:120">
+    <row r="25" spans="1:121">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B25">
+        <v>27738000.0</v>
+      </c>
+      <c r="C25">
         <v>11159000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-121000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3716000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>23901000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>99000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>687000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>134000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>127000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-6053000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>116000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>107000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-522000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3790000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-2745000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>203000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1272000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>153000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1860000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2152000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2781000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>14550000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>649000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>123000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>87000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>601000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>6139000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>149000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>177000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>210000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>500000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>12876000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5758000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-351000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-364000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-426000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-379000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-482000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-527000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-478000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-398000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-57000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>68000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>710000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-19000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-155000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-213000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-158000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-147000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-74000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-122000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>23000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-16000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>152000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>275000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>155000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>130000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>277000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>422000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>414000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>350000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>307000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-137000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-37000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-63000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-175000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>36000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-30000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>157000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-93000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-7542000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>2257000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2804000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-785000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-13746000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>9196000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>8963000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-9057000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2268000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2019000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1843000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-45000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-34000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>6000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-12000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-21000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-15000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-35000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-112000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-35000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>9580000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-1838000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>26000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>46000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>179000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-665000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>332000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-526000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-180000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-316000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-807000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-534000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-270000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-364000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>120000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-338000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>100000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-500000.0</v>
       </c>
-      <c r="DE25"/>
-      <c r="DF25">
+      <c r="DF25"/>
+      <c r="DG25">
         <v>-500000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-200000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-400000.0</v>
       </c>
-      <c r="DI25"/>
-      <c r="DJ25">
+      <c r="DJ25"/>
+      <c r="DK25">
         <v>-400000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-100000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-500000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-400000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-600000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-7300000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>2400000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:120">
+    <row r="26" spans="1:121">
       <c r="A26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B26">
+        <v>-32750000.0</v>
+      </c>
+      <c r="C26">
         <v>-39995000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-44576000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-34284000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-28007000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-32025000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-6510000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-5000000.0</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>97000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-4925000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-9999000.0</v>
       </c>
-      <c r="N26">
-[...1 lines deleted...]
-      </c>
       <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
         <v>-3200000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-11944000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-21011000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-3961000.0</v>
       </c>
-      <c r="S26">
-[...1 lines deleted...]
-      </c>
       <c r="T26">
+        <v>0.0</v>
+      </c>
+      <c r="U26">
         <v>-3001000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-2904000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>247000.0</v>
       </c>
       <c r="W26">
         <v>247000.0</v>
       </c>
       <c r="X26">
+        <v>247000.0</v>
+      </c>
+      <c r="Y26">
         <v>-247000.0</v>
       </c>
-      <c r="Y26">
-[...1 lines deleted...]
-      </c>
       <c r="Z26">
+        <v>0.0</v>
+      </c>
+      <c r="AA26">
         <v>-247000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>1817000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>6831000.0</v>
       </c>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
@@ -44327,1577 +44563,1592 @@
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>-2000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>-24999000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-25001000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>-20000000.0</v>
       </c>
-      <c r="BH26">
-[...1 lines deleted...]
-      </c>
       <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
         <v>-55427000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-127237000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-42289000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-51225000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-7002000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-15001000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-10004000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-4958000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-5058000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-60068000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-29858000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-10291000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-12709000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-56267000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-15045000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-3998000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-8014000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-7984000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-8002000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-7484000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-5583000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-13972000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-7975000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-4995000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-22007000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-2991000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>5000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-15606000.0</v>
       </c>
-      <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
-      <c r="CT26">
-[...1 lines deleted...]
-      </c>
+      <c r="CT26"/>
       <c r="CU26">
         <v>-3671000.0</v>
       </c>
-      <c r="CV26"/>
+      <c r="CV26">
+        <v>-3671000.0</v>
+      </c>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
-      <c r="DB26">
-[...1 lines deleted...]
-      </c>
+      <c r="DB26"/>
       <c r="DC26">
         <v>-1800000.0</v>
       </c>
       <c r="DD26">
+        <v>-1800000.0</v>
+      </c>
+      <c r="DE26">
         <v>-2900000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>-4800000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>-8200000.0</v>
       </c>
-      <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
+      <c r="DQ26"/>
     </row>
-    <row r="27" spans="1:120">
+    <row r="27" spans="1:121">
       <c r="A27" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B27">
+        <v>4873000.0</v>
+      </c>
+      <c r="C27">
         <v>5386000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5759000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5868000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5856000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5471000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6782000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6887000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6573000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5329000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4570000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4077000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5493000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5632000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5583000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5612000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5529000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5068000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5435000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4646000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4168000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3900000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3851000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3875000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3859000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3025000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3085000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2499000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3566000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3010000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3751000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>5844000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3249000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2688000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3058000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2915000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3227000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2427000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3437000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2404000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2035000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2891000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2637000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2653000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2472000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2451000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2395000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2551000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2546000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1961000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>893000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3166000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2982000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2250000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>-3894000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3528000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>3440000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>2390000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>3436000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>3470000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>3436000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>2892000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>3003000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>2887000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>3038000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>3059000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>2895000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>2841000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>2850000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>2368000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>9834000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>2683000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>7413000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>2184000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>2531000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>2401000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>48000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>1160000.0</v>
       </c>
-      <c r="CE27"/>
-      <c r="CF27">
+      <c r="CF27"/>
+      <c r="CG27">
         <v>-16000.0</v>
       </c>
-      <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
-      <c r="CV27">
+      <c r="CV27"/>
+      <c r="CW27">
         <v>4868000.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>4649000.0</v>
       </c>
-      <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
+      <c r="DQ27"/>
     </row>
-    <row r="28" spans="1:120">
+    <row r="28" spans="1:121">
       <c r="A28" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B28">
+        <v>-78847000.0</v>
+      </c>
+      <c r="C28">
         <v>-66076000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-58732000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-48994000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-42334000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-56095000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-22721000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-81030000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-14601000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-18420000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-14544000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-54632000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-24712000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-19719000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-57871000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-26750000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-35911000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-21828000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-15411000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-17741000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-17632000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-17104000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>125269000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>205585000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-13004000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-38663000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-13328000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-12691000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-14267000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-15534000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-9623000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-5814000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2889000.0</v>
       </c>
       <c r="AH28">
         <v>-2889000.0</v>
       </c>
       <c r="AI28">
+        <v>-2889000.0</v>
+      </c>
+      <c r="AJ28">
         <v>-2855000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-2854000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-2343000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-3364000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1358000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-953000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-405000.0</v>
       </c>
       <c r="AP28">
         <v>-405000.0</v>
       </c>
       <c r="AQ28">
+        <v>-405000.0</v>
+      </c>
+      <c r="AR28">
         <v>-237500000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-116475000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1563000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1562000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-781000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-782000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-781000.0</v>
       </c>
       <c r="AX28">
         <v>-781000.0</v>
       </c>
       <c r="AY28">
         <v>-781000.0</v>
       </c>
       <c r="AZ28">
+        <v>-781000.0</v>
+      </c>
+      <c r="BA28">
         <v>-782000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-781000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-25780000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-16340000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-9372000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-4372000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-36865000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-19444000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-21978000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-34119000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-61187000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-55606000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-60420000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-17334000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-23438000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-20459000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-6207000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-11985000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-64026000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-30368000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-15322000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-4649000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-82049000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-20446000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-5990000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-10274000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>7445000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-12345000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-6068000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-6657000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-15065000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-10223000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-6792000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-23820000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-4825000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-3659000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-16162000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-14543000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2216000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-4732000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-804000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>604000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-1507000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-1857000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-792000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-1606000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-1883000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-2297000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-1243000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-35368000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-320000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-2869000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-868000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-748000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-709000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-2200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-3600000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-5300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-8500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-200000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="DJ28">
         <v>-600000.0</v>
       </c>
       <c r="DK28">
+        <v>-600000.0</v>
+      </c>
+      <c r="DL28">
         <v>1100000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>100000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>14600000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-600000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-800000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>10200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:120">
+    <row r="29" spans="1:121">
       <c r="A29" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B29">
+        <v>42009000.0</v>
+      </c>
+      <c r="C29">
         <v>87374000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>39196000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>60138000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>31208000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>67656000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>15905000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>51491000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>24305000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>77630000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>29946000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>46436000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5495000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>35242000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1320000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>44056000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>24081000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>56595000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>19364000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>35332000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>47050000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>78781000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-15881000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>46845000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>43246000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>68695000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>60739000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>38344000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>44405000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>58658000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>61514000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-44673000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>12977000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>17049000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>11783000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>11608000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>7705000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>25059000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>14403000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>7682000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>7745000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>14680000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>23077000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>10365000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>13064000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>30392000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>15437000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>16916000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>11980000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>33217000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>11932000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>20583000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>20185000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>31393000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>24816000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>14585000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>6179000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>36482000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>31614000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>35316000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>20261000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>67172000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>21375000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>53592000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>24747000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>63107000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>51923000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>17964000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>24820000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>47065000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>25614000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>19487000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>9249000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>34222000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>31984000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>4188000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>25175000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>19406000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>22404000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>8618000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>5808000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>24939000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>20273000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>9835000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>5722000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>19313000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>17462000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>13960000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>10321000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>15940000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>25704000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>4003000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>6174000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>13394000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>12282000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>5783000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>2202000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>11414000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>7001000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>5651000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-873000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>16066000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>5717000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>6481000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>1991000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>13065000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>2800000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>3900000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>1600000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>10000000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>500000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>7300000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>2400000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>8800000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>-1000000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>6800000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>700000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>6400000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>-1700000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>6500000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:120">
+    <row r="30" spans="1:121">
       <c r="A30" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B30">
+        <v>-11699000.0</v>
+      </c>
+      <c r="C30">
         <v>-10175000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9045000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4088000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2926000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1701000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-49186000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-8961000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-5211000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1002000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-18083000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-6708000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-469000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-23285000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1036000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-9513000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-12050000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-8761000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-12501000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2788000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-7013000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-10792000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-627642000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-5398000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2818000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-6334000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-24510000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-4074000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-7013000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2469000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-16551000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>155284000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-4363000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-4233000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-3478000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-6138000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-4594000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-3841000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-5660000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-3649000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-7821000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-3666000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-3105000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-2530000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-4223000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2834000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-2844000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1739000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1323000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-996000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1611000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-2121000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-2626000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-2368000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-6568000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-8294000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-5821000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-4050000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-12104000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-6825000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-6678000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1002000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>14216000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>2940000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-10669000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-12361000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-8542000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-9319000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-6734000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-6921000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-5733000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-25681000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-35084000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>71657000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-2964000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-4548000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>2282000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-3885000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-4250000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-2859000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-2730000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-33344000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-22536000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-1946000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-6185000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-1608000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-2622000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-2931000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-2787000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-2280000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-2818000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>3321000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-3693000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-6692000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-7031000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-7451000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-7846000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-12785000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-1458000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>3869000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-5529000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>46970000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-2690000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-2083000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-1251000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-3059000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-1700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-2100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-2600000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>1300000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-3600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-5800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-1700000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-4100000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-4200000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-1200000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-16600000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-2000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-1300000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-14000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>