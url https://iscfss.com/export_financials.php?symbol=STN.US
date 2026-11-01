--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -4005,51 +4005,53 @@
         <v>4558000.0</v>
       </c>
       <c r="AD36">
         <v>6382000.0</v>
       </c>
       <c r="AE36">
         <v>5400000.0</v>
       </c>
       <c r="AF36">
         <v>5000000.0</v>
       </c>
       <c r="AG36">
         <v>4700000.0</v>
       </c>
       <c r="AH36">
         <v>3800000.0</v>
       </c>
     </row>
     <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>69</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
-      <c r="E37"/>
+      <c r="E37">
+        <v>400000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37"/>
       <c r="O37">
         <v>0.0</v>
       </c>
       <c r="P37"/>
@@ -24723,60 +24725,60 @@
       </c>
       <c r="AH2">
         <v>36800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>182</v>
       </c>
       <c r="B3">
         <v>351413387.0</v>
       </c>
       <c r="C3">
         <v>318600000.0</v>
       </c>
       <c r="D3">
         <v>283600000.0</v>
       </c>
       <c r="E3">
         <v>283500000.0</v>
       </c>
       <c r="F3">
         <v>221800000.0</v>
       </c>
       <c r="G3">
-        <v>179591836.0</v>
+        <v>228800000.0</v>
       </c>
       <c r="H3">
-        <v>185772122.0</v>
+        <v>242836054.0</v>
       </c>
       <c r="I3">
         <v>115100000.0</v>
       </c>
       <c r="J3">
-        <v>125200000.0</v>
+        <v>134800000.0</v>
       </c>
       <c r="K3">
         <v>126832000.0</v>
       </c>
       <c r="L3">
         <v>83733000.0</v>
       </c>
       <c r="M3">
         <v>62950000.0</v>
       </c>
       <c r="N3"/>
       <c r="O3">
         <v>53624000.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3">
         <v>47883000.0</v>
       </c>
       <c r="R3"/>
       <c r="S3">
         <v>136328000.0</v>
       </c>
       <c r="T3">
         <v>42001000.0</v>
       </c>
@@ -24901,60 +24903,60 @@
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>184</v>
       </c>
       <c r="B5">
         <v>733202001.0</v>
       </c>
       <c r="C5">
         <v>583100000.0</v>
       </c>
       <c r="D5">
         <v>510400000.0</v>
       </c>
       <c r="E5">
         <v>394700000.0</v>
       </c>
       <c r="F5">
         <v>305700000.0</v>
       </c>
       <c r="G5">
-        <v>206200942.0</v>
+        <v>206200941.0</v>
       </c>
       <c r="H5">
-        <v>254482360.0</v>
+        <v>254482359.0</v>
       </c>
       <c r="I5">
         <v>255100000.0</v>
       </c>
       <c r="J5">
-        <v>289500000.0</v>
+        <v>292600000.0</v>
       </c>
       <c r="K5">
         <v>217602000.0</v>
       </c>
       <c r="L5">
         <v>225515000.0</v>
       </c>
       <c r="M5">
         <v>234372000.0</v>
       </c>
       <c r="N5">
         <v>-489247000.0</v>
       </c>
       <c r="O5">
         <v>203742000.0</v>
       </c>
       <c r="P5">
         <v>-107689000.0</v>
       </c>
       <c r="Q5">
         <v>171929000.0</v>
       </c>
       <c r="R5">
         <v>-1334677000.0</v>
       </c>
@@ -25005,60 +25007,60 @@
       </c>
       <c r="AH5">
         <v>8100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>185</v>
       </c>
       <c r="B6">
         <v>1084615388.0</v>
       </c>
       <c r="C6">
         <v>901700000.0</v>
       </c>
       <c r="D6">
         <v>794000000.0</v>
       </c>
       <c r="E6">
         <v>678200000.0</v>
       </c>
       <c r="F6">
         <v>527500000.0</v>
       </c>
       <c r="G6">
-        <v>385792778.0</v>
+        <v>435000941.0</v>
       </c>
       <c r="H6">
-        <v>440254482.0</v>
+        <v>497318413.0</v>
       </c>
       <c r="I6">
         <v>370200000.0</v>
       </c>
       <c r="J6">
-        <v>414700000.0</v>
+        <v>427400000.0</v>
       </c>
       <c r="K6">
         <v>344434000.0</v>
       </c>
       <c r="L6">
         <v>309248000.0</v>
       </c>
       <c r="M6">
         <v>297322000.0</v>
       </c>
       <c r="N6"/>
       <c r="O6">
         <v>257366000.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6">
         <v>219812000.0</v>
       </c>
       <c r="R6"/>
       <c r="S6">
         <v>108167000.0</v>
       </c>
       <c r="T6">
         <v>170287000.0</v>
       </c>
@@ -28045,117 +28047,117 @@
       </c>
       <c r="DN2">
         <v>7100000.0</v>
       </c>
       <c r="DO2">
         <v>5400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:119">
       <c r="A3" t="s">
         <v>182</v>
       </c>
       <c r="B3">
         <v>93700000.0</v>
       </c>
       <c r="C3">
         <v>95044988.0</v>
       </c>
       <c r="D3">
         <v>103415654.0</v>
       </c>
       <c r="E3">
         <v>90000000.0</v>
       </c>
       <c r="F3">
-        <v>58539649.0</v>
+        <v>79700000.0</v>
       </c>
       <c r="G3">
         <v>78500000.0</v>
       </c>
       <c r="H3">
         <v>73500000.0</v>
       </c>
       <c r="I3">
         <v>85800000.0</v>
       </c>
       <c r="J3">
         <v>81000000.0</v>
       </c>
       <c r="K3">
         <v>78300000.0</v>
       </c>
       <c r="L3">
         <v>69100000.0</v>
       </c>
       <c r="M3">
         <v>51895050.0</v>
       </c>
       <c r="N3">
         <v>53788720.0</v>
       </c>
       <c r="O3">
         <v>53754379.0</v>
       </c>
       <c r="P3">
         <v>53999640.0</v>
       </c>
       <c r="Q3">
         <v>70700000.0</v>
       </c>
       <c r="R3">
-        <v>54741135.0</v>
+        <v>70500000.0</v>
       </c>
       <c r="S3">
-        <v>55224720.0</v>
+        <v>69100000.0</v>
       </c>
       <c r="T3">
         <v>47277880.0</v>
       </c>
       <c r="U3">
         <v>43508640.0</v>
       </c>
       <c r="V3">
-        <v>43123637.0</v>
+        <v>53400000.0</v>
       </c>
       <c r="W3">
-        <v>42487170.0</v>
+        <v>53400000.0</v>
       </c>
       <c r="X3">
-        <v>42307692.0</v>
+        <v>55392897.0</v>
       </c>
       <c r="Y3">
-        <v>43046977.0</v>
+        <v>57500000.0</v>
       </c>
       <c r="Z3">
-        <v>43392070.0</v>
+        <v>60965279.0</v>
       </c>
       <c r="AA3">
-        <v>40959707.0</v>
+        <v>58300000.0</v>
       </c>
       <c r="AB3">
-        <v>47966069.0</v>
+        <v>63476936.0</v>
       </c>
       <c r="AC3">
         <v>61400000.0</v>
       </c>
       <c r="AD3">
         <v>60800000.0</v>
       </c>
       <c r="AE3">
         <v>56500000.0</v>
       </c>
       <c r="AF3">
         <v>21300000.0</v>
       </c>
       <c r="AG3">
         <v>29100000.0</v>
       </c>
       <c r="AH3">
         <v>30400000.0</v>
       </c>
       <c r="AI3">
         <v>34300000.0</v>
       </c>
       <c r="AJ3">
         <v>32111000.0</v>
       </c>
@@ -28695,51 +28697,51 @@
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
     </row>
     <row r="5" spans="1:119">
       <c r="A5" t="s">
         <v>184</v>
       </c>
       <c r="B5">
         <v>226600000.0</v>
       </c>
       <c r="C5">
         <v>171141133.0</v>
       </c>
       <c r="D5">
         <v>152875314.0</v>
       </c>
       <c r="E5">
         <v>226900000.0</v>
       </c>
       <c r="F5">
-        <v>147120351.0</v>
+        <v>147120350.0</v>
       </c>
       <c r="G5">
         <v>151000000.0</v>
       </c>
       <c r="H5">
         <v>165900000.0</v>
       </c>
       <c r="I5">
         <v>158900000.0</v>
       </c>
       <c r="J5">
         <v>134900000.0</v>
       </c>
       <c r="K5">
         <v>123400000.0</v>
       </c>
       <c r="L5">
         <v>130400000.0</v>
       </c>
       <c r="M5">
         <v>115273260.0</v>
       </c>
       <c r="N5">
         <v>102900160.0</v>
       </c>
@@ -28752,57 +28754,57 @@
       <c r="Q5">
         <v>107800000.0</v>
       </c>
       <c r="R5">
         <v>74929355.0</v>
       </c>
       <c r="S5">
         <v>57382560.0</v>
       </c>
       <c r="T5">
         <v>24113300.0</v>
       </c>
       <c r="U5">
         <v>77952980.0</v>
       </c>
       <c r="V5">
         <v>75991278.0</v>
       </c>
       <c r="W5">
         <v>62139475.0</v>
       </c>
       <c r="X5">
         <v>15463108.0</v>
       </c>
       <c r="Y5">
-        <v>74190530.0</v>
+        <v>74190529.0</v>
       </c>
       <c r="Z5">
-        <v>63142438.0</v>
+        <v>63142437.0</v>
       </c>
       <c r="AA5">
-        <v>43769980.0</v>
+        <v>43769979.0</v>
       </c>
       <c r="AB5">
         <v>59379217.0</v>
       </c>
       <c r="AC5">
         <v>96500000.0</v>
       </c>
       <c r="AD5">
         <v>85100000.0</v>
       </c>
       <c r="AE5">
         <v>75700000.0</v>
       </c>
       <c r="AF5">
         <v>-84700000.0</v>
       </c>
       <c r="AG5">
         <v>18200000.0</v>
       </c>
       <c r="AH5">
         <v>63900000.0</v>
       </c>
       <c r="AI5">
         <v>57300000.0</v>
       </c>
@@ -29054,117 +29056,117 @@
       </c>
       <c r="DN5">
         <v>2000000.0</v>
       </c>
       <c r="DO5">
         <v>1300000.0</v>
       </c>
     </row>
     <row r="6" spans="1:119">
       <c r="A6" t="s">
         <v>185</v>
       </c>
       <c r="B6">
         <v>320300000.0</v>
       </c>
       <c r="C6">
         <v>266186121.0</v>
       </c>
       <c r="D6">
         <v>256290968.0</v>
       </c>
       <c r="E6">
         <v>316900000.0</v>
       </c>
       <c r="F6">
-        <v>205660000.0</v>
+        <v>226820350.0</v>
       </c>
       <c r="G6">
         <v>229500000.0</v>
       </c>
       <c r="H6">
         <v>239400000.0</v>
       </c>
       <c r="I6">
         <v>244700000.0</v>
       </c>
       <c r="J6">
         <v>215900000.0</v>
       </c>
       <c r="K6">
         <v>201700000.0</v>
       </c>
       <c r="L6">
         <v>199500000.0</v>
       </c>
       <c r="M6">
         <v>167168310.0</v>
       </c>
       <c r="N6">
         <v>156688880.0</v>
       </c>
       <c r="O6">
         <v>131687140.0</v>
       </c>
       <c r="P6">
         <v>141859710.0</v>
       </c>
       <c r="Q6">
         <v>178500000.0</v>
       </c>
       <c r="R6">
-        <v>129670490.0</v>
+        <v>145429355.0</v>
       </c>
       <c r="S6">
-        <v>112607280.0</v>
+        <v>126482560.0</v>
       </c>
       <c r="T6">
         <v>71391180.0</v>
       </c>
       <c r="U6">
         <v>121461620.0</v>
       </c>
       <c r="V6">
-        <v>119114915.0</v>
+        <v>129391278.0</v>
       </c>
       <c r="W6">
-        <v>104626645.0</v>
+        <v>115539475.0</v>
       </c>
       <c r="X6">
-        <v>57770800.0</v>
+        <v>70856005.0</v>
       </c>
       <c r="Y6">
-        <v>117237507.0</v>
+        <v>131690529.0</v>
       </c>
       <c r="Z6">
-        <v>106534508.0</v>
+        <v>124107716.0</v>
       </c>
       <c r="AA6">
-        <v>84729687.0</v>
+        <v>102069979.0</v>
       </c>
       <c r="AB6">
-        <v>107345286.0</v>
+        <v>122856153.0</v>
       </c>
       <c r="AC6">
         <v>157900000.0</v>
       </c>
       <c r="AD6">
         <v>145900000.0</v>
       </c>
       <c r="AE6">
         <v>132200000.0</v>
       </c>
       <c r="AF6">
         <v>-63400000.0</v>
       </c>
       <c r="AG6">
         <v>47300000.0</v>
       </c>
       <c r="AH6">
         <v>94300000.0</v>
       </c>
       <c r="AI6">
         <v>91600000.0</v>
       </c>
       <c r="AJ6">
         <v>62171000.0</v>
       </c>
@@ -43507,63 +43509,63 @@
       <c r="P14">
         <v>73200000.0</v>
       </c>
       <c r="Q14">
         <v>70700000.0</v>
       </c>
       <c r="R14">
         <v>70500000.0</v>
       </c>
       <c r="S14">
         <v>69100000.0</v>
       </c>
       <c r="T14">
         <v>47277880.0</v>
       </c>
       <c r="U14">
         <v>43508640.0</v>
       </c>
       <c r="V14">
         <v>53400000.0</v>
       </c>
       <c r="W14">
         <v>53400000.0</v>
       </c>
       <c r="X14">
-        <v>53900000.0</v>
+        <v>55392897.0</v>
       </c>
       <c r="Y14">
         <v>57500000.0</v>
       </c>
       <c r="Z14">
-        <v>59100000.0</v>
+        <v>60965279.0</v>
       </c>
       <c r="AA14">
         <v>58300000.0</v>
       </c>
       <c r="AB14">
-        <v>62200000.0</v>
+        <v>63476936.0</v>
       </c>
       <c r="AC14">
         <v>61400000.0</v>
       </c>
       <c r="AD14">
         <v>60800000.0</v>
       </c>
       <c r="AE14">
         <v>56500000.0</v>
       </c>
       <c r="AF14">
         <v>21300000.0</v>
       </c>
       <c r="AG14">
         <v>29100000.0</v>
       </c>
       <c r="AH14">
         <v>30400000.0</v>
       </c>
       <c r="AI14">
         <v>34300000.0</v>
       </c>
       <c r="AJ14">
         <v>32111000.0</v>
       </c>
@@ -46908,63 +46910,63 @@
       <c r="P25">
         <v>-2900000.0</v>
       </c>
       <c r="Q25">
         <v>7000000.0</v>
       </c>
       <c r="R25">
         <v>20700000.0</v>
       </c>
       <c r="S25">
         <v>20200000.0</v>
       </c>
       <c r="T25">
         <v>48780020.0</v>
       </c>
       <c r="U25">
         <v>15685180.0</v>
       </c>
       <c r="V25">
         <v>19300000.0</v>
       </c>
       <c r="W25">
         <v>-13000000.0</v>
       </c>
       <c r="X25">
-        <v>20200000.0</v>
+        <v>18707103.0</v>
       </c>
       <c r="Y25">
         <v>16600000.0</v>
       </c>
       <c r="Z25">
-        <v>42800000.0</v>
+        <v>40934721.0</v>
       </c>
       <c r="AA25">
         <v>33900000.0</v>
       </c>
       <c r="AB25">
-        <v>-104600000.0</v>
+        <v>-8176936.0</v>
       </c>
       <c r="AC25">
         <v>-119200000.0</v>
       </c>
       <c r="AD25">
         <v>-110100000.0</v>
       </c>
       <c r="AE25">
         <v>-101400000.0</v>
       </c>
       <c r="AF25">
         <v>144800000.0</v>
       </c>
       <c r="AG25">
         <v>58500000.0</v>
       </c>
       <c r="AH25">
         <v>5500000.0</v>
       </c>
       <c r="AI25">
         <v>6900000.0</v>
       </c>
       <c r="AJ25">
         <v>8340000.0</v>
       </c>