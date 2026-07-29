--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -14061,51 +14061,51 @@
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
     </row>
     <row r="30" spans="1:118">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30">
         <v>2399785695.0</v>
       </c>
       <c r="C30">
         <v>2304920110.0</v>
       </c>
       <c r="D30">
         <v>2462100000.0</v>
       </c>
       <c r="E30">
         <v>2186200000.0</v>
       </c>
       <c r="F30">
-        <v>2067500000.0</v>
+        <v>2161900000.0</v>
       </c>
       <c r="G30">
         <v>2228700000.0</v>
       </c>
       <c r="H30">
         <v>2281300000.0</v>
       </c>
       <c r="I30">
         <v>2144000000.0</v>
       </c>
       <c r="J30">
         <v>1981800000.0</v>
       </c>
       <c r="K30">
         <v>1848700000.0</v>
       </c>
       <c r="L30">
         <v>2018800000.0</v>
       </c>
       <c r="M30">
         <v>1929000000.0</v>
       </c>
       <c r="N30">
         <v>1288404500.0</v>
       </c>
@@ -15785,51 +15785,51 @@
       </c>
     </row>
     <row r="36" spans="1:118">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36">
         <v>351405784.0</v>
       </c>
       <c r="C36">
         <v>380289834.0</v>
       </c>
       <c r="D36">
         <v>95800000.0</v>
       </c>
       <c r="E36">
         <v>91500000.0</v>
       </c>
       <c r="F36">
         <v>93400000.0</v>
       </c>
       <c r="G36">
         <v>91300000.0</v>
       </c>
       <c r="H36">
-        <v>185300000.0</v>
+        <v>97900000.0</v>
       </c>
       <c r="I36">
         <v>92600000.0</v>
       </c>
       <c r="J36">
         <v>89500000.0</v>
       </c>
       <c r="K36">
         <v>89000000.0</v>
       </c>
       <c r="L36">
         <v>268400000.0</v>
       </c>
       <c r="M36">
         <v>257600000.0</v>
       </c>
       <c r="N36">
         <v>228252780.0</v>
       </c>
       <c r="O36">
         <v>73600000.0</v>
       </c>
       <c r="P36">
         <v>205600000.0</v>
       </c>
@@ -16743,51 +16743,51 @@
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
     </row>
     <row r="39" spans="1:118">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39">
         <v>119307526.0</v>
       </c>
       <c r="C39">
         <v>85829996.0</v>
       </c>
       <c r="D39">
         <v>72600000.0</v>
       </c>
       <c r="E39">
         <v>78600000.0</v>
       </c>
       <c r="F39">
-        <v>178600000.0</v>
+        <v>84200000.0</v>
       </c>
       <c r="G39">
         <v>65600000.0</v>
       </c>
       <c r="H39">
         <v>61300000.0</v>
       </c>
       <c r="I39">
         <v>73200000.0</v>
       </c>
       <c r="J39">
         <v>76100000.0</v>
       </c>
       <c r="K39">
         <v>70900000.0</v>
       </c>
       <c r="L39">
         <v>9900000.0</v>
       </c>
       <c r="M39">
         <v>12400000.0</v>
       </c>
       <c r="N39">
         <v>54345900.0</v>
       </c>
@@ -28530,72 +28530,72 @@
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
     </row>
     <row r="5" spans="1:118">
       <c r="A5" t="s">
         <v>183</v>
       </c>
       <c r="B5">
-        <v>175051212.0</v>
+        <v>171141133.0</v>
       </c>
       <c r="C5">
         <v>152875314.0</v>
       </c>
       <c r="D5">
         <v>226900000.0</v>
       </c>
       <c r="E5">
         <v>147120351.0</v>
       </c>
       <c r="F5">
         <v>151000000.0</v>
       </c>
       <c r="G5">
         <v>165900000.0</v>
       </c>
       <c r="H5">
         <v>158900000.0</v>
       </c>
       <c r="I5">
-        <v>152300000.0</v>
+        <v>134900000.0</v>
       </c>
       <c r="J5">
         <v>123400000.0</v>
       </c>
       <c r="K5">
         <v>130400000.0</v>
       </c>
       <c r="L5">
         <v>115273260.0</v>
       </c>
       <c r="M5">
         <v>102900160.0</v>
       </c>
       <c r="N5">
         <v>77932761.0</v>
       </c>
       <c r="O5">
         <v>87860070.0</v>
       </c>
       <c r="P5">
         <v>107800000.0</v>
       </c>
       <c r="Q5">
         <v>74929355.0</v>
       </c>
@@ -28886,72 +28886,72 @@
       </c>
       <c r="DI5">
         <v>2900000.0</v>
       </c>
       <c r="DJ5">
         <v>1700000.0</v>
       </c>
       <c r="DK5">
         <v>3100000.0</v>
       </c>
       <c r="DL5">
         <v>2800000.0</v>
       </c>
       <c r="DM5">
         <v>2000000.0</v>
       </c>
       <c r="DN5">
         <v>1300000.0</v>
       </c>
     </row>
     <row r="6" spans="1:118">
       <c r="A6" t="s">
         <v>184</v>
       </c>
       <c r="B6">
-        <v>270096200.0</v>
+        <v>266186121.0</v>
       </c>
       <c r="C6">
         <v>256290968.0</v>
       </c>
       <c r="D6">
         <v>316900000.0</v>
       </c>
       <c r="E6">
         <v>205660000.0</v>
       </c>
       <c r="F6">
         <v>229500000.0</v>
       </c>
       <c r="G6">
         <v>239400000.0</v>
       </c>
       <c r="H6">
         <v>244700000.0</v>
       </c>
       <c r="I6">
-        <v>233300000.0</v>
+        <v>215900000.0</v>
       </c>
       <c r="J6">
         <v>201700000.0</v>
       </c>
       <c r="K6">
         <v>199500000.0</v>
       </c>
       <c r="L6">
         <v>167168310.0</v>
       </c>
       <c r="M6">
         <v>156688880.0</v>
       </c>
       <c r="N6">
         <v>131687140.0</v>
       </c>
       <c r="O6">
         <v>141859710.0</v>
       </c>
       <c r="P6">
         <v>178500000.0</v>
       </c>
       <c r="Q6">
         <v>129670490.0</v>
       </c>
@@ -45881,51 +45881,51 @@
       </c>
       <c r="DM22">
         <v>1300000.0</v>
       </c>
       <c r="DN22">
         <v>700000.0</v>
       </c>
     </row>
     <row r="23" spans="1:118">
       <c r="A23" t="s">
         <v>231</v>
       </c>
       <c r="B23">
         <v>-42008280.0</v>
       </c>
       <c r="C23">
         <v>-38068952.0</v>
       </c>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23">
         <v>-338100000.0</v>
       </c>
       <c r="H23">
-        <v>-32700000.0</v>
+        <v>22600000.0</v>
       </c>
       <c r="I23">
         <v>142600000.0</v>
       </c>
       <c r="J23">
         <v>-408100000.0</v>
       </c>
       <c r="K23">
         <v>-30800000.0</v>
       </c>
       <c r="L23">
         <v>-166400000.0</v>
       </c>
       <c r="M23">
         <v>351100000.0</v>
       </c>
       <c r="N23">
         <v>-22034120.0</v>
       </c>
       <c r="O23">
         <v>-77800000.0</v>
       </c>
       <c r="P23">
         <v>500000.0</v>
       </c>