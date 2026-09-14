--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -307,50 +307,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -6382,809 +6385,815 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DN62"/>
+  <dimension ref="A1:DO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:118">
+    <row r="1" spans="1:119">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
-      <c r="AV1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AW1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AX1" t="s">
         <v>13</v>
       </c>
-      <c r="AX1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>14</v>
       </c>
-      <c r="AZ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BA1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BB1" t="s">
         <v>15</v>
       </c>
-      <c r="BB1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>16</v>
       </c>
-      <c r="BD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BE1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BF1" t="s">
         <v>17</v>
       </c>
-      <c r="BF1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
+      <c r="DO1" t="s">
+        <v>180</v>
+      </c>
     </row>
-    <row r="2" spans="1:118">
+    <row r="2" spans="1:119">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2">
+        <v>1046400000.0</v>
+      </c>
+      <c r="C2">
         <v>1019928972.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1124382954.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1161900000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>889700000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>898300000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>447600000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>987400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>904700000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>801300000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>351900000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>855800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>793400000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>531111019.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>300600000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>727500000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>471627878.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>592400000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>213100000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>459678240.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>455543890.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>510200000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>217600000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>567500000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>589800000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>504200000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>225500000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>547800000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>525400000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>468400000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>222600000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>714400000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>720300000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>613700000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>367100000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>666177000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>664262000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>594208000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>363900000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>656227000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>608510000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>246964000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>123402000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>291232000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>279608000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>240448000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>104086000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>301807000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>234968000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>234520000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>85100000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>258605000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>207277000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>197856000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>63811000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>218195000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>185045727.21</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>181354461.04</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>188929000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>201372000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>162499000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>157023000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>186287000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>185646681.57</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>135115536.35</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>141222178.45</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>167175000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>182383000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>158383000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>171801000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>189360000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>200155418.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>188277020.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>166224668.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>189442844.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>151077214.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>141614240.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>108761531.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>135852749.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>115789650.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>115321807.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>96676787.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>131008257.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>91485482.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>71752792.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>62656590.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>78718000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>75043000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>71574000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>52397000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>70255000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>67505000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>58190000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>53024000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>57413000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>57870000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>43925000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>37053000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>43300000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>41556000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>37879000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>41363000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>37722000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>33854000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>28600000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>27300000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>27400000.0</v>
       </c>
-      <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
-      <c r="DG2">
+      <c r="DG2"/>
+      <c r="DH2">
         <v>26400000.0</v>
       </c>
-      <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
-      <c r="DK2">
+      <c r="DK2"/>
+      <c r="DL2">
         <v>20200000.0</v>
       </c>
-      <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
+      <c r="DO2"/>
     </row>
-    <row r="3" spans="1:118">
+    <row r="3" spans="1:119">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
@@ -7225,102 +7234,103 @@
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
+      <c r="DO3"/>
     </row>
-    <row r="4" spans="1:118">
+    <row r="4" spans="1:119">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -7361,439 +7371,441 @@
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
+      <c r="DO4"/>
     </row>
-    <row r="5" spans="1:118">
+    <row r="5" spans="1:119">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5">
+        <v>340647531.0</v>
+      </c>
+      <c r="C5">
         <v>269394391.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>216423485.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>274200000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>211800000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>317700000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>297900000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>160100000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>179700000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>135000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>89700000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>126200000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>86300000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>101075980.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>140600000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>106600000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-25856450.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-44200000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-24700000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-7330260.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-40943228.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-4200000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>24800000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>103700000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>138300000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>165900000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>54100000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>91500000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>85200000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>130000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>163100000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>73700000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>113300000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>101000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>49500000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>35359000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>100100000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>153429000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>167287000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>141568000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>110891000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>107977000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>165629000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>129257000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>101727000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>107746000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>60140000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>38643000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>14500000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>29359000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>11636000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3733000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4389000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-9284000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-18859000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-23449000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-11508000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-18369000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-12449000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1370000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-28706000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-28353000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-67324000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-58945000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-46863000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-65823000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-51764000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-41090000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-15758000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>5119000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>1131000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-54977645.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-61952982.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-57386071.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-69138941.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-69732684.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-50775770.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-27009917.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-25094362.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-36252375.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-36930284.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-25156469.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-26407722.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-21409988.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-14828771.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-15596131.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-16474000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-13321000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-10095000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-10812000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-12019000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-8887000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-9411000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-2418000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>3213000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>4065000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1479000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>3174000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>1205000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>1207000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>1214000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>1216000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>1222000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>1225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DB5">
         <v>1200000.0</v>
       </c>
       <c r="DC5">
         <v>1200000.0</v>
       </c>
       <c r="DD5">
-        <v>-14600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="DE5">
         <v>-14600000.0</v>
       </c>
       <c r="DF5">
         <v>-14600000.0</v>
       </c>
       <c r="DG5">
         <v>-14600000.0</v>
       </c>
       <c r="DH5">
-        <v>-13300000.0</v>
+        <v>-14600000.0</v>
       </c>
       <c r="DI5">
         <v>-13300000.0</v>
       </c>
       <c r="DJ5">
         <v>-13300000.0</v>
       </c>
       <c r="DK5">
         <v>-13300000.0</v>
       </c>
       <c r="DL5">
-        <v>-11400000.0</v>
+        <v>-13300000.0</v>
       </c>
       <c r="DM5">
         <v>-11400000.0</v>
       </c>
       <c r="DN5">
         <v>-11400000.0</v>
       </c>
+      <c r="DO5">
+        <v>-11400000.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:118">
+    <row r="6" spans="1:119">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
@@ -7987,164 +7999,169 @@
       </c>
       <c r="CU6">
         <v>0.0</v>
       </c>
       <c r="CV6">
         <v>0.0</v>
       </c>
       <c r="CW6">
         <v>0.0</v>
       </c>
       <c r="CX6">
         <v>0.0</v>
       </c>
       <c r="CY6">
         <v>0.0</v>
       </c>
       <c r="CZ6">
         <v>0.0</v>
       </c>
       <c r="DA6">
         <v>0.0</v>
       </c>
       <c r="DB6">
         <v>0.0</v>
       </c>
-      <c r="DC6"/>
+      <c r="DC6">
+        <v>0.0</v>
+      </c>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
+      <c r="DO6"/>
     </row>
-    <row r="7" spans="1:118">
+    <row r="7" spans="1:119">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7">
+        <v>728700000.0</v>
+      </c>
+      <c r="C7">
         <v>727700000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>699000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>709200000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>603800000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>630000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>642200000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>649700000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>658200000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>632700000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>579100000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>587900000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>597600000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>599900000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>621400000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>631400000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>615200000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>633800000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>668900000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>583500000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>605900000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>622700000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>629800000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>639000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>674900000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>694000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>688900000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>667200000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>623300000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>641300000.0</v>
       </c>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
@@ -8185,108 +8202,111 @@
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
+      <c r="DO7"/>
     </row>
-    <row r="8" spans="1:118">
+    <row r="8" spans="1:119">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8">
-        <v>1271300000.0</v>
+        <v>1249200000.0</v>
       </c>
       <c r="C8">
         <v>1271300000.0</v>
       </c>
       <c r="D8">
         <v>1271300000.0</v>
       </c>
       <c r="E8">
         <v>1271300000.0</v>
       </c>
       <c r="F8">
         <v>1271300000.0</v>
       </c>
       <c r="G8">
         <v>1271300000.0</v>
       </c>
       <c r="H8">
         <v>1271300000.0</v>
       </c>
       <c r="I8">
         <v>1271300000.0</v>
       </c>
       <c r="J8">
         <v>1271300000.0</v>
       </c>
       <c r="K8">
         <v>1271300000.0</v>
       </c>
       <c r="L8">
-        <v>993500000.0</v>
+        <v>1271300000.0</v>
       </c>
       <c r="M8">
         <v>993500000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="N8">
+        <v>993500000.0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8">
         <v>983800000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>981400000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>980800000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>980000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>972400000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -8341,140 +8361,141 @@
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
+      <c r="DO8"/>
     </row>
-    <row r="9" spans="1:118">
+    <row r="9" spans="1:119">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>5500000.0</v>
       </c>
       <c r="E9">
         <v>5500000.0</v>
       </c>
       <c r="F9">
         <v>5500000.0</v>
       </c>
       <c r="G9">
         <v>5500000.0</v>
       </c>
       <c r="H9">
         <v>5500000.0</v>
       </c>
       <c r="I9">
         <v>5500000.0</v>
       </c>
-      <c r="J9"/>
+      <c r="J9">
+        <v>5500000.0</v>
+      </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>6700000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>6700000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>8100000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>10600000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>10300000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>10600000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>11500000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>12900000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>13900000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>16600000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>20000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>23900000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>26300000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>25900000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>25400000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>9776865.09</v>
       </c>
-      <c r="AF9">
-[...1 lines deleted...]
-      </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
@@ -8515,443 +8536,447 @@
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
+      <c r="DO9"/>
     </row>
-    <row r="10" spans="1:118">
+    <row r="10" spans="1:119">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10">
+        <v>377300000.0</v>
+      </c>
+      <c r="C10">
         <v>358624391.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>397775574.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>361500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>344500000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>254000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>228500000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>262500000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>218200000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>199500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>352900000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>172000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>227800000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>97526860.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>148300000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>138700000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>131378724.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>192200000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>193900000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>178527300.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>168941290.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>245100000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>285000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>228400000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>266300000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>159300000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>208100000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>158500000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>106700000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>89400000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>185200000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>170200000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>216500000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>209100000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>239500000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>198430000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>203529000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>194037000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>210903000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>123087000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>156173000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>38375000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>67342000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>54358000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>17296000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>11108000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>153704000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>86617000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>117736000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>120574000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>143030000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>59950000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>22765000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>25659000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>41753000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>18120000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>12253000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>14354000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>36111000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>17074000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>5666000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>13112000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>62731000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>37117000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>30800000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>16907000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>14690000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>14630000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>13738000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>20653000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>111371000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>20658931.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>26088948.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>3671433.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>14175191.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>12021266.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>22097768.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>42777906.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>28363234.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2707053.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>10688232.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>5741476.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>28142807.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>34627178.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>31684055.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>18850060.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>37890000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>16334000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>14888000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>8144000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>7343000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>12719000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>7971000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>8325000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>29202000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>21370000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>12052000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>7416000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>7526000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>6915000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>4112000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>3850000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>6005000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>4742000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>4700000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>5200000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>3600000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>3900000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>4400000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>4000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>6100000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>5100000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>8900000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>13600000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>16600000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>2900000.0</v>
       </c>
-      <c r="DM10"/>
-      <c r="DN10">
+      <c r="DN10"/>
+      <c r="DO10">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:118">
+    <row r="11" spans="1:119">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>361500000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>344500000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>254000000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>262500000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>218200000.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>138700000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>169200000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>192200000.0</v>
       </c>
-      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
@@ -9007,1312 +9032,1320 @@
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
+      <c r="DO11"/>
     </row>
-    <row r="12" spans="1:118">
+    <row r="12" spans="1:119">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
+        <v>377300000.0</v>
+      </c>
+      <c r="C12">
         <v>358624391.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>397775574.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>382300000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>363700000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>282800000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>254700000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>279200000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>233900000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>218700000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>352900000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>172000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>227800000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>97526860.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>148300000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>138700000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>131378724.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>192200000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>193900000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>178527300.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>168941290.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>245100000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>285000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>228400000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>266300000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>159300000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>223500000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>158500000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>106700000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>96900000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>185200000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>182400000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>229700000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>218800000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>248800000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>211797000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>221042000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>211140000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>231793000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>162026000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>180323000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>78284000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>94450000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>87504000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>51289000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>58346000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>185230000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>113670000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>145988000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>146350000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>164448000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>77921000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>40642000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>43325000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>60454000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>34209000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>28821000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>26912000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>36111000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>17074000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>5666000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>13112000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>62731000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>37117000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>30800000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>16907000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>14690000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>14630000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>13738000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>20653000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>111371000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>20658931.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>26088948.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>3671433.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>14175191.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>12021266.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>22097768.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>42777906.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>28363234.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>2707053.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>10688232.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>5741476.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>28142807.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>34627178.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>31684055.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>18850060.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>37890000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>23648000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>20851000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>8144000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>7343000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>12719000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>7971000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>8325000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>29202000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>21370000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>12052000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>7416000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>7526000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>6915000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>4112000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>3850000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>6005000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>4742000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>4700000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>5200000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>3600000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>3900000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>4400000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>4000000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>6100000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>5100000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>8900000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>13600000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>16600000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>2900000.0</v>
       </c>
-      <c r="DM12"/>
-      <c r="DN12">
+      <c r="DN12"/>
+      <c r="DO12">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:118">
+    <row r="13" spans="1:119">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13">
+        <v>1249741253.0</v>
+      </c>
+      <c r="C13">
         <v>1274585375.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1270263974.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1271300000.0</v>
       </c>
       <c r="E13">
         <v>1271300000.0</v>
       </c>
       <c r="F13">
         <v>1271300000.0</v>
       </c>
       <c r="G13">
         <v>1271300000.0</v>
       </c>
       <c r="H13">
         <v>1271300000.0</v>
       </c>
       <c r="I13">
         <v>1271300000.0</v>
       </c>
       <c r="J13">
         <v>1271300000.0</v>
       </c>
       <c r="K13">
         <v>1271300000.0</v>
       </c>
       <c r="L13">
-        <v>993500000.0</v>
+        <v>1271300000.0</v>
       </c>
       <c r="M13">
         <v>993500000.0</v>
       </c>
       <c r="N13">
+        <v>993500000.0</v>
+      </c>
+      <c r="O13">
         <v>733484800.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>983800000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>981400000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>761561776.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>980000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>972400000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>761164740.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>775256399.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>956100000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>932200000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>938100000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>922500000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>900000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>879800000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>867000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>869900000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>868600000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>867800000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>881900000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>881800000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>880900000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>878200000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>875580000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>873741000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>874849000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>871822000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>868326000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>867450000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>288060000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>289118000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>287396000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>284086000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>278808000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>276698000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>275757000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>269904000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>266608000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>262573000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>254042000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>249029000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>246228000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>240369000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>236516000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>232040000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>230958000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>226744000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>224402000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>225527000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>225499000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>225158000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>223635000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>222450000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>222403000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>221983000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>221070000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>219495000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>219051000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>218757000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>205977454.2</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>214778180.39</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>213663385.63</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>219514397.51</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>217083207.26</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>203340590.69</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>185223893.5</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>182503645.25</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>190329837.77</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>190185284.64</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>181520157.49</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>180620926.24</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>180944726.21</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>71985312.12</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>72883486.31</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>72864505.4</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>67529514.3</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>63850712.68</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>64940826.14</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>64981495.76</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>62315937.32</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>62591135.2</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>57417750.83</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>53394162.9</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>52988846.18</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>54440707.03</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>51628809.21</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>38665201.01</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>38825923.81</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>40468295.9</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>38106621.13</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>40390776.86</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>28125993.64</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>28711834.64</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>29313366.92</v>
       </c>
-      <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
+      <c r="DO13"/>
     </row>
-    <row r="14" spans="1:118">
+    <row r="14" spans="1:119">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14">
-        <v>114066995.0</v>
+        <v>113560104.0</v>
       </c>
       <c r="C14">
         <v>114066995.0</v>
       </c>
       <c r="D14">
         <v>114066995.0</v>
       </c>
       <c r="E14">
         <v>114066995.0</v>
       </c>
       <c r="F14">
-        <v>114067000.0</v>
+        <v>114066995.0</v>
       </c>
       <c r="G14">
         <v>114067000.0</v>
       </c>
       <c r="H14">
+        <v>114067000.0</v>
+      </c>
+      <c r="I14">
         <v>114066995.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>114067000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>114066995.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>112727272.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>110958545.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>111015228.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>110927669.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>110915844.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>110896770.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>111054142.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>111613788.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>111669548.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>111545984.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>111735116.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>111774488.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>111987362.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>112403434.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>111851675.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111852155.0</v>
       </c>
       <c r="AA14">
         <v>111852155.0</v>
       </c>
       <c r="AB14">
+        <v>111852155.0</v>
+      </c>
+      <c r="AC14">
         <v>111547779.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>111684858.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111805946.0</v>
       </c>
       <c r="AE14">
         <v>111805946.0</v>
       </c>
       <c r="AF14">
+        <v>111805946.0</v>
+      </c>
+      <c r="AG14">
         <v>113868318.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>113987518.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114306834.0</v>
       </c>
       <c r="AI14">
         <v>114306834.0</v>
       </c>
       <c r="AJ14">
+        <v>114306834.0</v>
+      </c>
+      <c r="AK14">
         <v>114122270.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>114355587.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114667828.0</v>
       </c>
       <c r="AM14">
         <v>114667828.0</v>
       </c>
       <c r="AN14">
+        <v>114667828.0</v>
+      </c>
+      <c r="AO14">
         <v>114245008.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>106621988.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94358094.0</v>
       </c>
       <c r="AQ14">
         <v>94358094.0</v>
       </c>
       <c r="AR14">
+        <v>94358094.0</v>
+      </c>
+      <c r="AS14">
         <v>94765391.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>94645377.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94503760.0</v>
       </c>
       <c r="AU14">
         <v>94503760.0</v>
       </c>
       <c r="AV14">
+        <v>94503760.0</v>
+      </c>
+      <c r="AW14">
         <v>94567658.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>94303814.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94294704.0</v>
       </c>
       <c r="AY14">
         <v>94294704.0</v>
       </c>
       <c r="AZ14">
+        <v>94294704.0</v>
+      </c>
+      <c r="BA14">
         <v>93427178.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>92958734.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92723716.0</v>
       </c>
       <c r="BC14">
         <v>92723716.0</v>
       </c>
       <c r="BD14">
+        <v>92723716.0</v>
+      </c>
+      <c r="BE14">
         <v>91601706.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>91454438.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91114470.0</v>
       </c>
       <c r="BG14">
         <v>91114470.0</v>
       </c>
       <c r="BH14">
+        <v>91114470.0</v>
+      </c>
+      <c r="BI14">
         <v>91453862.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>91713228.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91884462.0</v>
       </c>
       <c r="BK14">
         <v>91884462.0</v>
       </c>
       <c r="BL14">
+        <v>91884462.0</v>
+      </c>
+      <c r="BM14">
         <v>91692006.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>91988898.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>92112140.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>92151624.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>91747866.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>91750928.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91757212.0</v>
       </c>
       <c r="BS14">
         <v>91757212.0</v>
       </c>
       <c r="BT14">
+        <v>91757212.0</v>
+      </c>
+      <c r="BU14">
         <v>91943774.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>92244622.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92462482.0</v>
       </c>
       <c r="BW14">
         <v>92462482.0</v>
       </c>
       <c r="BX14">
+        <v>92462482.0</v>
+      </c>
+      <c r="BY14">
         <v>91922015.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>92537466.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92250102.0</v>
       </c>
       <c r="CA14">
         <v>92250102.0</v>
       </c>
       <c r="CB14">
+        <v>92250102.0</v>
+      </c>
+      <c r="CC14">
         <v>92023030.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>92011920.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>45917882.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>81124722.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>80184464.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>77825332.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77697232.0</v>
       </c>
       <c r="CI14">
         <v>77697232.0</v>
       </c>
       <c r="CJ14">
+        <v>77697232.0</v>
+      </c>
+      <c r="CK14">
         <v>77088972.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>77219528.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76705932.0</v>
       </c>
       <c r="CM14">
         <v>76705932.0</v>
       </c>
       <c r="CN14">
+        <v>76705932.0</v>
+      </c>
+      <c r="CO14">
         <v>76550512.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>76553876.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76343408.0</v>
       </c>
       <c r="CQ14">
         <v>76343408.0</v>
       </c>
       <c r="CR14">
+        <v>76343408.0</v>
+      </c>
+      <c r="CS14">
         <v>76061872.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>75970248.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>71450280.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>67385360.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>70246136.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57497056.0</v>
       </c>
       <c r="CX14">
         <v>57497056.0</v>
       </c>
       <c r="CY14">
         <v>57497056.0</v>
       </c>
       <c r="CZ14">
+        <v>57497056.0</v>
+      </c>
+      <c r="DA14">
         <v>56881880.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58604875.0</v>
       </c>
       <c r="DB14">
         <v>58604875.0</v>
       </c>
       <c r="DC14">
         <v>58604875.0</v>
       </c>
       <c r="DD14">
         <v>58604875.0</v>
       </c>
       <c r="DE14">
         <v>58604875.0</v>
       </c>
       <c r="DF14">
         <v>58604875.0</v>
       </c>
       <c r="DG14">
+        <v>58604875.0</v>
+      </c>
+      <c r="DH14">
         <v>60933166.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>61538462.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>62608696.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>60952381.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>60000000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>48000000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>45714286.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>46666667.0</v>
       </c>
     </row>
-    <row r="15" spans="1:118">
+    <row r="15" spans="1:119">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>956100000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>932200000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>938100000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>922500000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>900000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>879800000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>867000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>869900000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>868600000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>867800000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>881900000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>881800000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>880900000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>878200000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>875600000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>873700000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>874800000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>871800000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>868300000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>867500000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>288100000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>289100000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>287400000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>284100000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>278800000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>276700000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>275800000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>269900000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>266600000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>262600000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>254000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>249000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>246200000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>240400000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>236500000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>232000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>231000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>226700000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>224400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>225500000.0</v>
       </c>
       <c r="BJ15">
         <v>225500000.0</v>
       </c>
       <c r="BK15">
+        <v>225500000.0</v>
+      </c>
+      <c r="BL15">
         <v>225200000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>223600000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>222500000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>222400000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>222000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>221100000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>219500000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>219100000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>218800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>219300000.0</v>
       </c>
       <c r="BU15">
         <v>219300000.0</v>
       </c>
       <c r="BV15">
+        <v>219300000.0</v>
+      </c>
+      <c r="BW15">
         <v>219200000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>218800000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>215200000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>214800000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>214300000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>212800000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>212400000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>212500000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>212100000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>210600000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>210500000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>88200000.0</v>
       </c>
-      <c r="CH15">
-[...1 lines deleted...]
-      </c>
       <c r="CI15">
         <v>0.0</v>
       </c>
       <c r="CJ15">
         <v>0.0</v>
       </c>
       <c r="CK15">
         <v>0.0</v>
       </c>
       <c r="CL15">
         <v>0.0</v>
       </c>
       <c r="CM15">
         <v>0.0</v>
       </c>
       <c r="CN15">
         <v>0.0</v>
       </c>
       <c r="CO15">
         <v>0.0</v>
       </c>
       <c r="CP15">
         <v>0.0</v>
       </c>
       <c r="CQ15">
@@ -10329,418 +10362,424 @@
       </c>
       <c r="CU15">
         <v>0.0</v>
       </c>
       <c r="CV15">
         <v>0.0</v>
       </c>
       <c r="CW15">
         <v>0.0</v>
       </c>
       <c r="CX15">
         <v>0.0</v>
       </c>
       <c r="CY15">
         <v>0.0</v>
       </c>
       <c r="CZ15">
         <v>0.0</v>
       </c>
       <c r="DA15">
         <v>0.0</v>
       </c>
       <c r="DB15">
         <v>0.0</v>
       </c>
-      <c r="DC15"/>
+      <c r="DC15">
+        <v>0.0</v>
+      </c>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
+      <c r="DO15"/>
     </row>
-    <row r="16" spans="1:118">
+    <row r="16" spans="1:119">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16">
+        <v>555400000.0</v>
+      </c>
+      <c r="C16">
         <v>573478199.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>581225952.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>541400000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>470600000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>487500000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>502400000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>433800000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>419800000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>428700000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>397500000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>368100000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>336900000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>227513379.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>327700000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>280400000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>205686902.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>257700000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>264800000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>149679180.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>153032383.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>191700000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>197300000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>186800000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>180000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>189800000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>199200000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>170000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>172600000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>172900000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>174400000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>205700000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>181000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>179500000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>187400000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>187402000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>209751000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>216172000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>201766000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>197159000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>202270000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>105109000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>109159000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>90634000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>84854000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>93201000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>96082000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>86643000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>96418000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>81161000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>77803000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>75162000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>67377000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>70103000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>60822000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-218195000.0</v>
       </c>
-      <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>16373000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>17237000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>16253000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>20828000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>19240000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>15643000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>18641000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>17918000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>18538000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>172294000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>14627422.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>15541421.0</v>
       </c>
-      <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>11749926.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>12180264.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>13373007.0</v>
       </c>
-      <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>29408201.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>13384375.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>14708310.0</v>
       </c>
-      <c r="CD16"/>
-      <c r="CE16">
+      <c r="CE16"/>
+      <c r="CF16">
         <v>17552041.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>21334495.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>10061372.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>19422007.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>18832000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>10743000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>11761000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>9815000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>16882000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>13115000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>13750000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>13058000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>12706000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>13138000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>11674000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>11673000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>12424000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>10184000.0</v>
       </c>
-      <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
+      <c r="DO16"/>
     </row>
-    <row r="17" spans="1:118">
+    <row r="17" spans="1:119">
       <c r="A17" t="s">
         <v>49</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -10781,176 +10820,175 @@
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
+      <c r="DO17"/>
     </row>
-    <row r="18" spans="1:118">
+    <row r="18" spans="1:119">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
+      <c r="AA18"/>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>34754882.42</v>
       </c>
-      <c r="AJ18">
-[...1 lines deleted...]
-      </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
         <v>44203006.4</v>
       </c>
-      <c r="AN18">
-[...1 lines deleted...]
-      </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
         <v>464561.81</v>
       </c>
-      <c r="AR18">
-[...1 lines deleted...]
-      </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
         <v>17661991.22</v>
       </c>
-      <c r="AV18">
-[...1 lines deleted...]
-      </c>
       <c r="AW18">
+        <v>0.0</v>
+      </c>
+      <c r="AX18">
         <v>229005716.43</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>206539366.52</v>
       </c>
-      <c r="AY18">
-[...1 lines deleted...]
-      </c>
       <c r="AZ18">
+        <v>0.0</v>
+      </c>
+      <c r="BA18">
         <v>258427740.06</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>260859293.13</v>
       </c>
-      <c r="BB18">
-[...1 lines deleted...]
-      </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18">
         <v>304380961.75</v>
       </c>
-      <c r="BF18">
-[...1 lines deleted...]
-      </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
       <c r="BN18">
         <v>0.0</v>
       </c>
       <c r="BO18">
@@ -11051,64 +11089,67 @@
       </c>
       <c r="CU18">
         <v>0.0</v>
       </c>
       <c r="CV18">
         <v>0.0</v>
       </c>
       <c r="CW18">
         <v>0.0</v>
       </c>
       <c r="CX18">
         <v>0.0</v>
       </c>
       <c r="CY18">
         <v>0.0</v>
       </c>
       <c r="CZ18">
         <v>0.0</v>
       </c>
       <c r="DA18">
         <v>0.0</v>
       </c>
       <c r="DB18">
         <v>0.0</v>
       </c>
-      <c r="DC18"/>
+      <c r="DC18">
+        <v>0.0</v>
+      </c>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
+      <c r="DO18"/>
     </row>
-    <row r="19" spans="1:118">
+    <row r="19" spans="1:119">
       <c r="A19" t="s">
         <v>51</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -11185,1842 +11226,1858 @@
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
+      <c r="DO19"/>
     </row>
-    <row r="20" spans="1:118">
+    <row r="20" spans="1:119">
       <c r="A20" t="s">
         <v>52</v>
       </c>
       <c r="B20">
+        <v>3316000000.0</v>
+      </c>
+      <c r="C20">
         <v>3278951836.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>3219174445.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>3277500000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>2701500000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2728900000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2712500000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2636700000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2942500000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2796200000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>2384000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>2409000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>2378300000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1730195999.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2346400000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2347600000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1733624569.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>2172100000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2184300000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1345693860.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1357183235.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1684600000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1673800000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1685900000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1709000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1725200000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1651800000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1663000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1659200000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1688800000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1621200000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1614300000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1640600000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1599100000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1556600000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1547766000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1581812000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1618245000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1828061000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1801421000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1744403000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>986798000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>966480000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>896753000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>856066000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>855825000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>760631000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>727042000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>688051000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>658757000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>594826000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>580742000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>587928000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>572726000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>566784000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>550526000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>520841000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>501945000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>509028000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>592338000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>559947000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>544181000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>551446000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>520530000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>475756000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>457657000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>468814000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>464663000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>520721000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>543686000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>446818000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>392930594.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>415710360.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>417118609.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>332921839.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>252334294.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>257578108.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>250796817.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>251491146.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>243328490.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>241800335.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>245107426.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>242673567.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>238700000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>86100000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>70910444.06</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>70402327.51</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>65285635.05</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>63340585.15</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>53313735.97</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>53736314.57</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>57168095.8</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>57321256.22</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>53225938.29</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>48330895.91</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>47749070.51</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>46741195.09</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>42635629.81</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>29751884.42</v>
       </c>
-      <c r="CV20">
-[...1 lines deleted...]
-      </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
+        <v>0.0</v>
+      </c>
+      <c r="CZ20">
         <v>27922112.74</v>
       </c>
-      <c r="CZ20">
-[...1 lines deleted...]
-      </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
+      <c r="DO20"/>
     </row>
-    <row r="21" spans="1:118">
+    <row r="21" spans="1:119">
       <c r="A21" t="s">
         <v>53</v>
       </c>
       <c r="B21">
+        <v>530400000.0</v>
+      </c>
+      <c r="C21">
         <v>562650287.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>594015521.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>573500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>402600000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>419600000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>427000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>437600000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>455100000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>429900000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>265700000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>291200000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>300600000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>218049059.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>320400000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>335000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>268348032.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>348200000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>373300000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>157245900.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>167164661.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>213300000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>182000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>183100000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>197800000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>210700000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>219600000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>235900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>253900000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>276000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>247700000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>268900000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>269200000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>276100000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>262400000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>277423000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>300110000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>327354000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>449530000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>414576000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>422299000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>158028000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>138079000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>119241000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>122429000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>130535000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>97243000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>94075000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>92515000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>89506000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>78857000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>77424000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>83268000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>83576000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>85748000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>79370000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>74054000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>77429000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>72047000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>69516000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>69851000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>71320000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>73370000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>72701000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>64950000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>67892000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>64155000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>56592000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>60435000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>59965000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>45989000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>37726208.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>41236516.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>43036725.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>32288212.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>21502534.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>22909671.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>20207565.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>22819199.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>23420141.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>25245956.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>26230734.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>27304337.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>257526132.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>91961458.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>91805320.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>90972000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>88960000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>91559000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74808000.0</v>
       </c>
       <c r="CM21">
         <v>74808000.0</v>
       </c>
       <c r="CN21">
+        <v>74808000.0</v>
+      </c>
+      <c r="CO21">
         <v>77337000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>77206000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>78141000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>76010000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>75773000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>70869000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>68136000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>47365000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>42580000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>41495000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>42778000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>41658000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>31130000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>31600000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>28200000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>23700000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>20000000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>13100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12800000.0</v>
       </c>
       <c r="DG21">
         <v>12800000.0</v>
       </c>
       <c r="DH21">
+        <v>12800000.0</v>
+      </c>
+      <c r="DI21">
         <v>13100000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>11400000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>10500000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>8800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DM21">
         <v>2300000.0</v>
       </c>
       <c r="DN21">
+        <v>2300000.0</v>
+      </c>
+      <c r="DO21">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:118">
+    <row r="22" spans="1:119">
       <c r="A22" t="s">
         <v>54</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>831900000.0</v>
+      </c>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-16700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="J22">
         <v>1.0</v>
       </c>
       <c r="K22">
         <v>1.0</v>
       </c>
       <c r="L22">
+        <v>1.0</v>
+      </c>
+      <c r="M22">
         <v>50500000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>61900000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>48600000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>48000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>54900000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>60900000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>93200000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-707500000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-625500000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>54200000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>43900000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>37700000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>47500000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>46100000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>42900000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>42600000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>51100000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>53000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>56800000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>51900000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>56800000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>65400000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>62200000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>62113000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>61239000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>358803000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>71097000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>67938000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>75256000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>165428798.5</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>181650769.81</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>31983000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>33277000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>23425000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>21581000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>17954000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>22864000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>18959000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>19020000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>16554000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>16045000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>14336000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>14345000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>11287000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>12231000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>13908000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>15566000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>10668000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>12083000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>27127000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>27874000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>23435000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>24558000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>26870000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>27382000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>30086000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>31415000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>23359000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>21068768.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>28123345.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>28662689.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>19925514.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>17327834.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>15773645.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>15086486.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>17847157.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>18838716.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>18387061.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>37519851.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>41559484.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>49891986.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>10270038.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>44031439.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>40861000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>39710007.13</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>40069017.25</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>37400931.51</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>67094000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>30548000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>41168000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>38097000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>35752000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>39082000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>37979000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>35907000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>30021000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>31429000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>30261000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>30455000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>15349554.26</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>24539000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>26300000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>25100000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>24400000.0</v>
       </c>
-      <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
-      <c r="DG22">
+      <c r="DG22"/>
+      <c r="DH22">
         <v>24600000.0</v>
       </c>
-      <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
-      <c r="DK22">
+      <c r="DK22"/>
+      <c r="DL22">
         <v>10400000.0</v>
       </c>
-      <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
+      <c r="DO22"/>
     </row>
-    <row r="23" spans="1:118">
+    <row r="23" spans="1:119">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23">
+        <v>8225600000.0</v>
+      </c>
+      <c r="C23">
         <v>8065489631.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7950415651.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8120300000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6971800000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6938800000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6956100000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6939500000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7110300000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6695800000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6076700000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6087700000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5985800000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4167997799.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5652900000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5604500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4129733342.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5182000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5226400000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3513637960.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3530404586.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4360800000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4388900000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4504400000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4665500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4679300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4561500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4625100000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4562300000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4626400000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4009900000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4114000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4141000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3986200000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3880900000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3883992000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3920028000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4236479000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4284668000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4208031000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4095820000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2334280000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2341879000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2311415000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2218074000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2211950000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2010470000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1945981000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1882698000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1783296000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1668178000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1626096000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1561331000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1500822000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1468642000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1433247000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1373101000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1317313000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1327356000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1424056000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1338270000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1292308000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1323508000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1269302000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1154138000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1108521000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1123545000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1142753000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1221903000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1247937000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1144886000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>987110921.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1016803379.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>996326510.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>813561426.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>677833648.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>679129649.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>653058118.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>630476468.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>603324019.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>608157279.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>612977581.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>628778928.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>605384437.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>364613968.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>344719468.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>362100000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>369587000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>374057000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>323392000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>326575000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>301258000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>297064000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>288151000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>297771000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>297883000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>272353000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>255055000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>217221000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>207389000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>197115000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>189869000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>179161000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>163087000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>150200000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>138400000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>131700000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>138600000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>117300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>110300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>112400000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>99800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>96400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>95100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>94300000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>69400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>55500000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>52200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:118">
+    <row r="24" spans="1:119">
       <c r="A24" t="s">
         <v>56</v>
       </c>
       <c r="B24">
+        <v>1848600000.0</v>
+      </c>
+      <c r="C24">
         <v>1577300000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1527300000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1697300000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1332900000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1231300000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1208500000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1475800000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1511400000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1315800000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>982300000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1257900000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1409700000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1231700000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1183600000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1330700000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1348400000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1246100000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1194100000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>497100000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>507200000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>636500000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>634200000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>605200000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>786400000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>855900000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>814000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>963000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>999100000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1042000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>253048517.81</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>691226974.71</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>644092219.02</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>544954696.82</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>431566361.1</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>490009593.09</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>463679907.44</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>591218358.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>691015032.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>745859547.57</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>791402707.93</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>274043518.38</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>167835416.52</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>195562147.95</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>207529016.25</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>296362704.92</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>220370880.3</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>213662827.04</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>302602380.28</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>243882352.94</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>189158429.82</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>203161978.66</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>238232828.43</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>250491738.79</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>258423704.9</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>249575486.1</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>251852689.55</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>250961849.01</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>232030008.83</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>235737548.8</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>286107535.81</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>266884147.6</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>270104312.94</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>238076960.45</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>203732857.41</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>213633051.01</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>188943916.35</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>215369435.09</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>252962676.3</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>242897700.24</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>176785831.69</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>180015969.94</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>213277837.63</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>230595458.53</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>74785793.12</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>29968734.24</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>42546383.95</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>38968706.78</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>10331932.41</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>31078246.84</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>53300214.82</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>80080458.79</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>70228130.36</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>84687526.86</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>14545083.64</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>15728107.17</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>17585203.66</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>24189842.33</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>27162040.51</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>19353287.01</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>24023901.31</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>22080130.1</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>24120573.17</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>23158504.19</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>26533986.14</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>27619887.83</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>29437409.31</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>13673737.56</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>9831658.29</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>8406156.59</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>9451783.36</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>10500221.34</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>9312286.35</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>18461181.77</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>12250067.55</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>14148091.92</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
+      <c r="DO24"/>
     </row>
-    <row r="25" spans="1:118">
+    <row r="25" spans="1:119">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>2112700000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2285600000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1818900000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1746200000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1737100000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2015500000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2064500000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>1706000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1860800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1850700000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1768700000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1739100000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>979900000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1011000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1153900000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1160400000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1138900000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1354300000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1451400000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1403000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1533900000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1560400000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1644800000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>348971007.21</v>
       </c>
-      <c r="AF25">
-[...1 lines deleted...]
-      </c>
       <c r="AG25">
         <v>0.0</v>
       </c>
-      <c r="AH25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
@@ -13061,194 +13118,195 @@
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
+      <c r="DO25"/>
     </row>
-    <row r="26" spans="1:118">
+    <row r="26" spans="1:119">
       <c r="A26" t="s">
         <v>58</v>
       </c>
       <c r="B26">
+        <v>265400000.0</v>
+      </c>
+      <c r="C26">
         <v>248900000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>278700000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>293000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>287600000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>285000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>283700000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>279100000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>268900000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>232400000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>262500000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>252000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>241500000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>216000000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>180300000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>178500000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>9700000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>8900000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>8300000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>8800000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>8600000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>8700000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>9100000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2717221.92</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>159615985.01</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>150841801.91</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>155734531.09</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>156078118.77</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>152392677.27</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>135717701.5</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>134813340.34</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>125986009.82</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>83769958.82</v>
       </c>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>83186472.76</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>82988797.89</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
@@ -13367,114 +13425,117 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
+      <c r="DO26"/>
     </row>
-    <row r="27" spans="1:118">
+    <row r="27" spans="1:119">
       <c r="A27" t="s">
         <v>59</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
@@ -13515,487 +13576,493 @@
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
+      <c r="DO27"/>
     </row>
-    <row r="28" spans="1:118">
+    <row r="28" spans="1:119">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28">
+        <v>2349800000.0</v>
+      </c>
+      <c r="C28">
         <v>2236063685.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2731971806.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2346400000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1796800000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1800900000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1814300000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2068700000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2174000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1959100000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1378800000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1863700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1981500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1317167160.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1808900000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1925000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1458598895.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1737800000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1758300000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>841561140.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>907373011.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1077200000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1030300000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1088600000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1233400000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1464800000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1376900000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1519900000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1576000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1701600000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>748500000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>773300000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>716700000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>702100000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>500100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>611530000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>598204000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>860916000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>809559000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>982274000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>950205000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>467239000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>298014000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>339602000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>379614000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>448941000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>155561000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>210114000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>257758000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>196197000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>95043000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>183355000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>271928000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>274294000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>257543000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>276626000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>285896000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>272051000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>260083000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>288063000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>321250000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>291024000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>253828000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>262236000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>236631000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>242815000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>219507000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>254999000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>325234000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>327570000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>137838000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>209992549.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>228839812.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>270767411.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>81912802.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>25034284.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>27798087.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>11503690.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-12136534.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>37112998.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>51973230.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>91548342.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>58556809.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>68252032.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-4676568.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>9677147.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-3915000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>57964000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>73525000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>62649000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>54383000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>38181000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>52863000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>48825000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>33054000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>43230000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>52082000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>40192000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>31992000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>30076000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>18524000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>24407000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>17791000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>34084000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>32400000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>25100000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>23300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>24500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>13500000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>11100000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>9500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>13100000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>11000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>10800000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>5700000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>9600000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>5500000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:118">
+    <row r="29" spans="1:119">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29">
+        <v>5413700000.0</v>
+      </c>
+      <c r="C29">
         <v>5235700000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5088300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5228500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4580600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4464200000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4345700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4414800000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4696800000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4383300000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3909200000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3896900000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3936300000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3590200000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3587200000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3570500000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3440100000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3283700000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3254000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2708300000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2631600000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2654100000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2614000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2729600000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2853300000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2923300000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -14043,542 +14110,544 @@
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
+      <c r="DO29"/>
     </row>
-    <row r="30" spans="1:118">
+    <row r="30" spans="1:119">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30">
+        <v>1440100000.0</v>
+      </c>
+      <c r="C30">
         <v>2399785695.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2304920110.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2462100000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2186200000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2161900000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2228700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2281300000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2144000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1981800000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1848700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2018800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1929000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1288404500.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1730700000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1749700000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1238236709.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1458400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1401200000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1017566200.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>994427844.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1154400000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1194100000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1299200000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1323700000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1393900000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1295600000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1426800000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1408300000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1405000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1370300000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1468700000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1427900000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1331300000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1292500000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1335707000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1320759000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1276656000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1207500000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1355794000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1284126000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>753960000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>794722000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>802652000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>780939000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>770529000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>635232000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>665799000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>623968000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>565645000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>523476000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>595658000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>582212000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>533515000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>501642000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>520762000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>516640000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>481743000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>458777000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>485969000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>461094000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>419535000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>412749000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>304209000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>279390000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>271461000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>265349000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>287911000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>295767000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>279876000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>263890000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>345434320.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>348419499.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>351631519.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>276145595.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>255286694.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>247273114.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>215235240.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>210113000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>216978876.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>216032348.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>211188697.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>204100477.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>139764228.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>156569289.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>104816203.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>112476000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>165269000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>171098000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>157830000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>87101000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>101091000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>92469000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>89211000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>85940000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>95366000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>87796000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>79323000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>73524000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>70800000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>67054000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>57527000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>59791000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>56983000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>55100000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>49000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>51100000.0</v>
       </c>
-      <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
-      <c r="DG30">
+      <c r="DG30"/>
+      <c r="DH30">
         <v>42300000.0</v>
       </c>
-      <c r="DH30"/>
       <c r="DI30"/>
       <c r="DJ30"/>
-      <c r="DK30">
+      <c r="DK30"/>
+      <c r="DL30">
         <v>38000000.0</v>
       </c>
-      <c r="DL30"/>
       <c r="DM30"/>
       <c r="DN30"/>
+      <c r="DO30"/>
     </row>
-    <row r="31" spans="1:118">
+    <row r="31" spans="1:119">
       <c r="A31" t="s">
         <v>63</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-237000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-337900000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>-380800000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-486400000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-570700000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-532800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105000000.0</v>
       </c>
       <c r="T31">
         <v>105000000.0</v>
       </c>
       <c r="U31">
+        <v>105000000.0</v>
+      </c>
+      <c r="V31">
         <v>25800000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>56600000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>72700000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>182600000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>121700000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>65800000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>4100000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-11100000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-61900000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-103700000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>10984514.14</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>14907898.84</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>50659790.69</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>51188724.54</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>61618174.57</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>45231433.37</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>23069803.32</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-39389318.71</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-224661407.95</v>
       </c>
-      <c r="AN31">
-[...1 lines deleted...]
-      </c>
       <c r="AO31">
         <v>0.0</v>
       </c>
       <c r="AP31">
         <v>0.0</v>
       </c>
       <c r="AQ31">
+        <v>0.0</v>
+      </c>
+      <c r="AR31">
         <v>158009536.88</v>
       </c>
-      <c r="AR31">
-[...1 lines deleted...]
-      </c>
       <c r="AS31">
         <v>0.0</v>
       </c>
       <c r="AT31">
         <v>0.0</v>
       </c>
       <c r="AU31">
+        <v>0.0</v>
+      </c>
+      <c r="AV31">
         <v>196515790.38</v>
       </c>
-      <c r="AV31">
-[...1 lines deleted...]
-      </c>
       <c r="AW31">
+        <v>0.0</v>
+      </c>
+      <c r="AX31">
         <v>-747916783.81</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-604218099.55</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>206110326.65</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-700529582.93</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-687560255.31</v>
       </c>
-      <c r="BB31">
-[...1 lines deleted...]
-      </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
+        <v>0.0</v>
+      </c>
+      <c r="BF31">
         <v>-783769298.85</v>
       </c>
-      <c r="BF31">
-[...1 lines deleted...]
-      </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
       <c r="BI31">
         <v>0.0</v>
       </c>
       <c r="BJ31">
         <v>0.0</v>
       </c>
       <c r="BK31">
         <v>0.0</v>
       </c>
       <c r="BL31">
         <v>0.0</v>
       </c>
       <c r="BM31">
         <v>0.0</v>
       </c>
       <c r="BN31">
         <v>0.0</v>
       </c>
       <c r="BO31">
@@ -14679,143 +14748,148 @@
       </c>
       <c r="CU31">
         <v>0.0</v>
       </c>
       <c r="CV31">
         <v>0.0</v>
       </c>
       <c r="CW31">
         <v>0.0</v>
       </c>
       <c r="CX31">
         <v>0.0</v>
       </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
       <c r="DB31">
         <v>0.0</v>
       </c>
-      <c r="DC31"/>
+      <c r="DC31">
+        <v>0.0</v>
+      </c>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
+      <c r="DO31"/>
     </row>
-    <row r="32" spans="1:118">
+    <row r="32" spans="1:119">
       <c r="A32" t="s">
         <v>64</v>
       </c>
       <c r="B32">
+        <v>1010800000.0</v>
+      </c>
+      <c r="C32">
         <v>737500000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>524800000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>620200000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>804300000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>698000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>570000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>770400000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>689600000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>580200000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>656800000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>628900000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>709500000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>633200000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>527800000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>666600000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>643400000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>588200000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>485000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>411600000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>372800000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>557600000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>577900000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>605600000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>683300000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>698500000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -14863,508 +14937,514 @@
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
+      <c r="DO32"/>
     </row>
-    <row r="33" spans="1:118">
+    <row r="33" spans="1:119">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33">
+        <v>5204000000.0</v>
+      </c>
+      <c r="C33">
         <v>5187772017.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5161889968.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5203300000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4343300000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4409900000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4407100000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4317700000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4659200000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4419200000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3804200000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3836500000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3754700000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2727720540.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3715100000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3645500000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2700950895.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3457300000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>3562000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2266153820.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2299362028.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2863000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2823800000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2901300000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>3005900000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>3056800000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2981400000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2976200000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2964900000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3043900000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2374400000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2404600000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2419400000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2362800000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2272700000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2268765000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2311765000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2384817000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2702148000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2620540000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2553486000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1433817000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1390487000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1366397000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1323804000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1324916000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1166053000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1133014000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1074726000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1026352000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>941947000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>913398000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>917776000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>887039000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>879457000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>845404000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>811898000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>793499000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>798203000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>888458000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>845084000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>828512000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>818995000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>774245000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>708621000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>696140000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>714292000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>703702000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>766750000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>793075000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>664161000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>589246327.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>601501119.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>597319206.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>490313835.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>382300507.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>383425080.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>368507841.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>367640960.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>355152565.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>354387061.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>352858477.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>348407954.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>329221835.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>158171106.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>156243047.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>153345000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>168136000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>168894000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>148029000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>148946000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>145844000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>141588000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>137763000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>134510000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>129561000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>124918000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>120658000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>95954000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>88852000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>87658000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>88766000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>84978000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>71716000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>61200000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>54400000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>49000000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>45200000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>36200000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>35900000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>35300000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>36700000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>32600000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>30900000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>27900000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>17400000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>13600000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>13200000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:118">
+    <row r="34" spans="1:119">
       <c r="A34" t="s">
         <v>66</v>
       </c>
       <c r="B34">
+        <v>40100000.0</v>
+      </c>
+      <c r="C34">
         <v>58200000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>55100000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>54500000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>45900000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>57100000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>41000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>41900000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>38800000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>67000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>55600000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>40700000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>33500000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>43300000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>33200000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>30200000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>24900000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>38500000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>38000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>44100000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>37500000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>48200000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>39500000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>38700000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>24800000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>25500000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>16000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>21000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>47600000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>49000000.0</v>
       </c>
-      <c r="AE34">
-[...1 lines deleted...]
-      </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
@@ -15405,795 +15485,800 @@
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
+      <c r="DO34"/>
     </row>
-    <row r="35" spans="1:118">
+    <row r="35" spans="1:119">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35">
+        <v>2790400000.0</v>
+      </c>
+      <c r="C35">
         <v>2543054986.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2448503004.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2593700000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2104500000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2068600000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2032000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2354800000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2386000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2142000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1704400000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2002200000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2123200000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1470740540.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1956500000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2115500000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1641379932.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2057600000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2044800000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1004482080.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1054913994.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1465300000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1472400000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1454100000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1659500000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1752300000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1678100000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1802600000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1843500000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1932400000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1242600000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1186800000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1143000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1004300000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>828300000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>887961000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>870180000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1160093000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1235350000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1227972000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1269678000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>500053000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>386565000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>486231000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>480127000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>586997000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>449156000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>430942000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>502112000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>443676000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>368560000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>375589000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>410256000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>398568000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>396329000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>383943000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>394270000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>381163000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>372689000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>386649000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>400717000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>377918000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>366588000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>338121000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>311714000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>306371000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>292154000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>328192000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>392199000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>404886000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>305902000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>264391101.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>289434154.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>308372595.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>138165657.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>83317102.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>99259299.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>96684732.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>63879310.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>81031631.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>103692136.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>135946987.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>122911967.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>135481998.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>45510004.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>46036276.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>46289000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>39472000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>45755000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>31653000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>37541000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>34152000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>36756000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>38253000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>46727000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>49040000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>50361000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>27892000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>21332000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>17611000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>18631000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>21428000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>18261000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>31354000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>21500000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>24200000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>17000000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>20000000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>11800000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>13000000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>14200000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>12300000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>12400000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>13100000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>12100000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>8900000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>2300000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:118">
+    <row r="36" spans="1:119">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36">
+        <v>184800000.0</v>
+      </c>
+      <c r="C36">
         <v>351405784.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>380289834.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>95800000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>91500000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>93400000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>91300000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>97900000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>92600000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>89500000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>89000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>268400000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>257600000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>228252780.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>73600000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>205600000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>135882250.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>206600000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>29900000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>203119140.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>195348461.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000000.0</v>
       </c>
       <c r="W36">
         <v>60000000.0</v>
       </c>
       <c r="X36">
+        <v>60000000.0</v>
+      </c>
+      <c r="Y36">
         <v>222000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>244200000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>234200000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>224300000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>208200000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>190500000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>194900000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>185500000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>30600000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>30100000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>27100000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>22100000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>17634000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>15383000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>15103000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>15155000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>4478000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>5184000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-7927000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-10089000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-15383000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>836000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>933000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1029000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1126000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1222000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1076000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1188000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1299000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1131000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>1261000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>3791000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>65964000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>63808000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>62529000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>63263000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>64073000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>64767000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>61968000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>55956000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>53780000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>46940000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>51722000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>49127000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>45303000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>43275000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>37900000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>36158000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>31577603.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>28988397.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>25962350.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>24874367.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>21545265.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>21125399.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>20778367.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>18337604.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>15221862.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>13805912.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>14733768.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>13098035.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>11371661.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>10363324.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>9095526.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>7754000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>3009000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>2928000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>2894000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>2981000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>2948000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>3052000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>3036000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>2735000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>3949000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>4459000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>4519000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>4558000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>4458000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>7616000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>7791000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>6382000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>5265000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5500000.0</v>
       </c>
       <c r="DB36">
         <v>5500000.0</v>
       </c>
       <c r="DC36">
+        <v>5500000.0</v>
+      </c>
+      <c r="DD36">
         <v>5400000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>5300000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>5200000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>5100000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>5000000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>6200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4700000.0</v>
       </c>
       <c r="DJ36">
         <v>4700000.0</v>
       </c>
       <c r="DK36">
         <v>4700000.0</v>
       </c>
       <c r="DL36">
+        <v>4700000.0</v>
+      </c>
+      <c r="DM36">
         <v>2800000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>3400000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>3600000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:118">
+    <row r="37" spans="1:119">
       <c r="A37" t="s">
         <v>69</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
@@ -16387,1344 +16472,1352 @@
       </c>
       <c r="CU37">
         <v>0.0</v>
       </c>
       <c r="CV37">
         <v>0.0</v>
       </c>
       <c r="CW37">
         <v>0.0</v>
       </c>
       <c r="CX37">
         <v>0.0</v>
       </c>
       <c r="CY37">
         <v>0.0</v>
       </c>
       <c r="CZ37">
         <v>0.0</v>
       </c>
       <c r="DA37">
         <v>0.0</v>
       </c>
       <c r="DB37">
         <v>0.0</v>
       </c>
-      <c r="DC37"/>
+      <c r="DC37">
+        <v>0.0</v>
+      </c>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
+      <c r="DO37"/>
     </row>
-    <row r="38" spans="1:118">
+    <row r="38" spans="1:119">
       <c r="A38" t="s">
         <v>70</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>496000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>478200000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>501900000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>499400000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>494300000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>464400000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>463100000.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>416300000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>127300000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>353900000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>327200000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>265600000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>233600000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>75500000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>78200000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>106300000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>104200000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>103800000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>102400000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>74200000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>74900000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>75700000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>68300000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>233500000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>213900000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>218800000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>59749975.59</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>41211364.35</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>43682693.77</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>43599473.4</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1642168194.5</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1647392277.56</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1620975703.82</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1631135731.99</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1851627474.33</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1832857795.72</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1814338104.45</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>978109334.15</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>890399537.61</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>907674051.82</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>933943808.53</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>916427332.91</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>871995525.34</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>875074560.23</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>866551400.99</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>800057918.55</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>761002541.65</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>755966052.38</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>749557016.29</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>754681353.27</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>770379963.72</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>751351929.15</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>693321860.56</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>694198627.37</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>677012846.92</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>740927530.71</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>765306207.18</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>741568748.71</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>707120361.08</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>644288213.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>565712943.83</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>582842229.66</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>576079847.91</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>551445005.61</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>554923460.61</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>526633624.11</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>451800624.59</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>452708313.76</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>487090926.81</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>-1.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>309209278.87</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>-1.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>261307053.94</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>259569431.34</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>261434077.26</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>259806659.51</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CE38">
         <v>1.0</v>
       </c>
       <c r="CF38">
+        <v>1.0</v>
+      </c>
+      <c r="CG38">
         <v>236357775.29</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>88110975.11</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>88145207.97</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>87350789.69</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>76829094.37</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>73894223.56</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>61327784.99</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>62664610.64</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>61693524.54</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>62101863.54</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>57481779.17</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>52624785.4</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>52364988.34</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>51997098.01</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>47706651.65</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>34285804.02</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>31210328.82</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>32437912.81</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>31979384.05</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>32200549.63</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>24109035.51</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>25134423.13</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>23261334.62</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
+      <c r="DO38"/>
     </row>
-    <row r="39" spans="1:118">
+    <row r="39" spans="1:119">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39">
+        <v>372300000.0</v>
+      </c>
+      <c r="C39">
         <v>119307526.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>85829996.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>72600000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>78600000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>84200000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>65600000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>61300000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>73200000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>76100000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>70900000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>9900000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>12400000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>54345900.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>10200000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>22600000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>59167014.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>13200000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>69300000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>51390640.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>67673422.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>44100000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>42100000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>37800000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>22100000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>23200000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>18100000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>63600000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>82400000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>80600000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>80000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>58300000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>64000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>73300000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>68300000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>67723000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>66462000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>363866000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>87822000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>69671000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>156836000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>68219000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>62606000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>54862000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>62042000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>58159000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>23425000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>33498000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>38016000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>44949000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>38307000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>39119000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>20701000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>22313000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>18389000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>18747000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>15742000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>15159000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>17054000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>32555000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>26426000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>31149000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>25464000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>153731000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>135327000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>124013000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>129214000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>136510000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>145648000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>154333000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>105464000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>31771343.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>40793812.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>43704352.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>32926806.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>28225181.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>26333688.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>26537131.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>26075256.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>28485525.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>27049638.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>43188930.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>48127689.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>51879210.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>18189518.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>20778719.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>8996000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>12534000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>13214000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>9389000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>16091000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>11056000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>13868000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>14755000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>12367000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>12504000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>9608000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>11751000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>10196000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>9393000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>8030000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>9271000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>28387000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>5107000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>2900000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>4700000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>3600000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>89500000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>76700000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>70400000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>4100000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>58000000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>54900000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>50600000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>1400000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>49100000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>41900000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>38900000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:118">
+    <row r="40" spans="1:119">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40">
+        <v>147200000.0</v>
+      </c>
+      <c r="C40">
         <v>154197459.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>124698296.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>121500000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>115700000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>118300000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>691000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>87800000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>88500000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>122300000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>573300000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>91600000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>75600000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>56281880.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>539200000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>81500000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>80122278.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>107900000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>492800000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>37872340.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>33235977.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>43800000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>393200000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>34600000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>31800000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>37000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>386900000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>38500000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>42800000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>42500000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>410200000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>35300000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>24200000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>25800000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>389600000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>25889000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>26117000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>99919000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>615247000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>53768000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>270016000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>169018000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>375597000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>131513000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>123224000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>135527000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>317811000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>122345000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>129238000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>111103000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>275627000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>111784000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>24811000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>26407000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>173100000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>304990000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>261385000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>255313000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>62621000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>56853000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>55699000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>84461000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>94393000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>269177000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>205597000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>211250000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>65565000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>39851000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>40736000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>45661000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>-105661000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>5234192.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>15540403.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>14459418.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>9955308.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>4719268.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>1.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>12835563.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>15668687.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>4668604.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>4372560.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>14883232.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>4440051.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>13290360.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>17203880.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>10014510.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>16385000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>20332000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>17816000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>16271000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>10802000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>6672000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>8909000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>8970000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>8308000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>9746000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>9780000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>18857000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>8838000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>11215000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>32853000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>20618000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>21042000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>15299000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>12700000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>11500000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>11800000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>45600000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>38300000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>36100000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>12700000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>31000000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>27800000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>23700000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>5700000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>26900000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>21800000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>22600000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:118">
+    <row r="41" spans="1:119">
       <c r="A41" t="s">
         <v>73</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>258400000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>221000000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>250500000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>254700000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>263200000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>284600000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>303400000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>290300000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>290400000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>311400000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>312000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>315200000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>305200000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>300900000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>275100000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>268700000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>283100000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>287600000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>103312246.14</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>227911333.13</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>214394054.3</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>224424998.06</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>185173375.85</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>167096490.53</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>168553798.69</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>168775632.84</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>169051942.25</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>148040216.32</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>143201547.39</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>95986467.78</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>96097102.81</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>99499812.24</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>102658288.64</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>97968158.89</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>101937010.58</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>110961693.01</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>107115546.81</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>103466968.33</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>103111173.87</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>100729388.94</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>93511479.47</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>83623131.39</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>82724249.14</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>83733075.44</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>81620611.66</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>79532700.85</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>79949004.61</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>79084849.06</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>78461698.15</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>74351680.07</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>66745235.71</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>64504907.2</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>60138080.03</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>60485522.95</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>60692965.78</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>63111672.28</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>57744238.05</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>54600317.21</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>52841058.51</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>46967590.42</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>46600724.71</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>42997758.5</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>43051068.53</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>38367120.52</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>36526883.76</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>30459889.35</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>28785487.61</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>26037465.27</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>23349445.04</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>22608918.94</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>21238421.96</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>17980744.43</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>15833537.33</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>15529645.25</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>13980049.88</v>
       </c>
-      <c r="CJ41">
-[...1 lines deleted...]
-      </c>
       <c r="CK41">
         <v>0.0</v>
       </c>
       <c r="CL41">
         <v>0.0</v>
       </c>
       <c r="CM41">
         <v>0.0</v>
       </c>
       <c r="CN41">
         <v>0.0</v>
       </c>
       <c r="CO41">
         <v>0.0</v>
       </c>
       <c r="CP41">
         <v>0.0</v>
       </c>
       <c r="CQ41">
         <v>0.0</v>
       </c>
       <c r="CR41">
         <v>0.0</v>
       </c>
       <c r="CS41">
@@ -17735,470 +17828,476 @@
       </c>
       <c r="CU41">
         <v>0.0</v>
       </c>
       <c r="CV41">
         <v>0.0</v>
       </c>
       <c r="CW41">
         <v>0.0</v>
       </c>
       <c r="CX41">
         <v>0.0</v>
       </c>
       <c r="CY41">
         <v>0.0</v>
       </c>
       <c r="CZ41">
         <v>0.0</v>
       </c>
       <c r="DA41">
         <v>0.0</v>
       </c>
       <c r="DB41">
         <v>0.0</v>
       </c>
-      <c r="DC41"/>
+      <c r="DC41">
+        <v>0.0</v>
+      </c>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
+      <c r="DO41"/>
     </row>
-    <row r="42" spans="1:118">
+    <row r="42" spans="1:119">
       <c r="A42" t="s">
         <v>74</v>
       </c>
       <c r="B42">
+        <v>3931789.0</v>
+      </c>
+      <c r="C42">
         <v>5514213.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>5495517.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5500000.0</v>
       </c>
       <c r="E42">
         <v>5500000.0</v>
       </c>
       <c r="F42">
         <v>5500000.0</v>
       </c>
       <c r="G42">
         <v>5500000.0</v>
       </c>
       <c r="H42">
         <v>5500000.0</v>
       </c>
       <c r="I42">
         <v>5500000.0</v>
       </c>
       <c r="J42">
         <v>5500000.0</v>
       </c>
       <c r="K42">
         <v>5500000.0</v>
       </c>
       <c r="L42">
         <v>5500000.0</v>
       </c>
       <c r="M42">
         <v>5500000.0</v>
       </c>
       <c r="N42">
+        <v>5500000.0</v>
+      </c>
+      <c r="O42">
         <v>4510340.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>6700000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>6800000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>5202349.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>8100000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>10600000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>8118460.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>8560122.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>11500000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>12900000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>13900000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>16600000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>20000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>23900000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>26300000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>25900000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>25400000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>24800000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>24100000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>22800000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>21800000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>21500000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>20681000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>19736000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>19278000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>18708000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>18236000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>17188000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>16593000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>15788000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>14893000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>14364000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>14388000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>13490000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>12507000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>12776000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>12377000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>12369000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>13519000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>13806000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>13525000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>14264000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>14541000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>14962000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>14502000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>14765000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>14851000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>14355000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>13694000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>13340000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>13623000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>13485000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>13148000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>12606000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>12504000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>12247000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>11374000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>10458000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>228115819.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>226977407.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>226035387.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>225057105.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>220850641.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>220104145.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>219406135.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>218238583.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>217437130.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>217406581.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>217142690.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>216126294.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>210492451.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>88217749.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>88137848.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>87656000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>85229000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>85113000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>85053000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>84281000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>84301000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>84304000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>84295000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>83973000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>84088000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>82543000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>82508000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>61555000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>61046000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>61269000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>60258000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>60259000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>42459000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42500000.0</v>
       </c>
       <c r="DB42">
         <v>42500000.0</v>
       </c>
       <c r="DC42">
+        <v>42500000.0</v>
+      </c>
+      <c r="DD42">
         <v>42600000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>43600000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>43500000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>43700000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>44100000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>44200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44400000.0</v>
       </c>
       <c r="DJ42">
         <v>44400000.0</v>
       </c>
       <c r="DK42">
+        <v>44400000.0</v>
+      </c>
+      <c r="DL42">
         <v>41500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29800000.0</v>
       </c>
       <c r="DM42">
         <v>29800000.0</v>
       </c>
       <c r="DN42">
         <v>29800000.0</v>
       </c>
+      <c r="DO42">
+        <v>29800000.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:118">
+    <row r="43" spans="1:119">
       <c r="A43" t="s">
         <v>75</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...1 lines deleted...]
-      </c>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
@@ -18239,83 +18338,82 @@
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
+      <c r="DO43"/>
     </row>
-    <row r="44" spans="1:118">
+    <row r="44" spans="1:119">
       <c r="A44" t="s">
         <v>76</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...1 lines deleted...]
-      </c>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
@@ -18509,1477 +18607,1488 @@
       </c>
       <c r="CU44">
         <v>0.0</v>
       </c>
       <c r="CV44">
         <v>0.0</v>
       </c>
       <c r="CW44">
         <v>0.0</v>
       </c>
       <c r="CX44">
         <v>0.0</v>
       </c>
       <c r="CY44">
         <v>0.0</v>
       </c>
       <c r="CZ44">
         <v>0.0</v>
       </c>
       <c r="DA44">
         <v>0.0</v>
       </c>
       <c r="DB44">
         <v>0.0</v>
       </c>
-      <c r="DC44"/>
+      <c r="DC44">
+        <v>0.0</v>
+      </c>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
+      <c r="DO44"/>
     </row>
-    <row r="45" spans="1:118">
+    <row r="45" spans="1:119">
       <c r="A45" t="s">
         <v>77</v>
       </c>
       <c r="B45">
+        <v>862400000.0</v>
+      </c>
+      <c r="C45">
         <v>876100000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1150100000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>874100000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>737300000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>762000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1047000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>779000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>798500000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>774900000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>963100000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>720000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>707000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>700300000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>983400000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>697300000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>665200000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>681000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>687100000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>769200000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>814100000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>845900000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>845000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>835200000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>829200000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>851200000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>289400000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>264100000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>253100000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>230200000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>212600000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>208000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>210200000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>213300000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>213900000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>214200000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>208500000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>161700000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>158100000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>157800000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>157000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>162200000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>152700000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>153000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>150000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>142300000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>133500000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>134000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>131000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>119700000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>115000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>107400000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>106900000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>105700000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>107900000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>110400000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>107800000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>109000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>113700000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>110800000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>106200000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>104300000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>108300000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>114100000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>121500000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>129000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>107800000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>107300000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>102000000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>97500000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>88200000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>75700000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>70900000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>66200000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>65000000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>63500000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>64100000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>60300000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>58500000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>54300000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>50200000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>49649335.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>48262000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>71170000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>70393000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>67708000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>67670000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>62385000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>57943000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>53374000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>51747000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>46463000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>46080000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>44418000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>41371000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>39780000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>38547000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>38197000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>36938000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>35321000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>24100000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>20700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19900000.0</v>
       </c>
       <c r="DD45">
         <v>19900000.0</v>
       </c>
       <c r="DE45">
+        <v>19900000.0</v>
+      </c>
+      <c r="DF45">
         <v>17900000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>18000000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>17500000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>17400000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>16500000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>15700000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>14400000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>12300000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>7900000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>7600000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:118">
+    <row r="46" spans="1:119">
       <c r="A46" t="s">
         <v>78</v>
       </c>
       <c r="B46">
+        <v>862400000.0</v>
+      </c>
+      <c r="C46">
         <v>878364074.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>853104209.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>874100000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>737300000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>762000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>773300000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>779000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>798500000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>774900000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>710400000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>720000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>707000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>517801819.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>721100000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>697300000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>517594902.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>676600000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>710200000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>517295660.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>537188080.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>681000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>687100000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>769200000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>814100000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>845900000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>845000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>835200000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>829200000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>851200000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>289400000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>264100000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>253100000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>230200000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>212600000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>208042000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>210170000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>213286000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>213931000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>214181000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>208454000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>161688000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>158085000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>157829000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>157028000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>162153000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>152707000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>153018000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>150029000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>142288000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>133534000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>133997000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>130966000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>119679000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>115086000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>107351000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>106859000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>105687000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>107853000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>110410000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>107788000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>109042000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>113996000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>111208000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>106363000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>104322000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>108256000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>114097000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>121485000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>128990000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>114410000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>107337662.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>101987584.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>97514659.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>88155725.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>75719964.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>70882040.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>66228090.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>65009320.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>63471555.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>64130508.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>60317609.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>58518432.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>54265970.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>50191482.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>49649335.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>48262000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>71170000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>70393000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>67708000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>67670000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>62385000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>57943000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>53374000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>51747000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>46463000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>46080000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>44418000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>41371000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>39780000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>38547000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>38197000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>36938000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>35321000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>24100000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>20700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19900000.0</v>
       </c>
       <c r="DD46">
         <v>19900000.0</v>
       </c>
       <c r="DE46">
+        <v>19900000.0</v>
+      </c>
+      <c r="DF46">
         <v>17900000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>18000000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>17500000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>17400000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>16500000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>15700000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>14400000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>12300000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>7900000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>7600000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:118">
+    <row r="47" spans="1:119">
       <c r="A47" t="s">
         <v>79</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>853800000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>874100000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>737300000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>762000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>773300000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>779000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>798500000.0</v>
       </c>
-      <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>720000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>707000000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>721100000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>697300000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>666600000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>676600000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>710200000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>656300000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>665200000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>681000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>687100000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>769200000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>814100000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>845900000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>845000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>835200000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>829200000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>851200000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>83655747.15</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>206134873.56</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>191946003.34</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>178269960.5</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>169469908.33</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>166313854.03</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>162105669.11</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>160208818.45</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>159198541.45</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>163135806.23</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>161279690.52</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>124318007.07</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>114215013.37</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>118534735.26</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>125692787.96</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>127800283.73</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>131406075.21</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>136635413.88</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>140595070.75</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>128767420.81</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>125702720.51</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>129967992.24</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>124765171.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>117701612.9</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>115990727.68</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>109285350.71</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>105083095.68</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>106668348.81</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>105769343.92</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>105142367.39</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>111882914.68</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>112391259.53</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>114339017.05</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>108063356.33</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>99908885.97</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>102739806.97</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>102904942.97</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>106712495.32</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>104476264.19</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>102291831.88</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>94025312.29</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>100834194.46</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>99880521.01</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>95034597.02</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>88447878.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>76369137.67</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>67097690.27</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>57251037.34</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>55758641.39</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>56888948.64</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>57403329.75</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>51628862.45</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>50187821.61</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>46648328.03</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>40955528.36</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>41055982.8</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>40118038.24</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>56390143.41</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>52807951.99</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>51697335.27</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>52174248.27</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>46115464.22</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>43019526.32</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>36355834.07</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>32903287.34</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>29279097.61</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>30391768.9</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>27794255.68</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>25986809.05</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>25300515.17</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>25460369.88</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>24155441.73</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>24759032.11</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>23397588.77</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>16245609.29</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>14288178.87</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
+      <c r="DO47"/>
     </row>
-    <row r="48" spans="1:118">
+    <row r="48" spans="1:119">
       <c r="A48" t="s">
         <v>80</v>
       </c>
       <c r="B48">
+        <v>1799679427.0</v>
+      </c>
+      <c r="C48">
         <v>1834628945.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1745576310.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1678800000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1554500000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1444800000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1370400000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1296400000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1506300000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1445600000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1390100000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1338000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1255700000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>885875139.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1154900000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1101400000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>817933498.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1043600000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1043400000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>823747819.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>802309618.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>991100000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>958600000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>995900000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>951100000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>915800000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>917700000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>903000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>870200000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>837100000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>851200000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>922600000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>958700000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>937600000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>947100000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>950149000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>918255000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>845604000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>917883000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>901229000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>864779000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>856422000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>852725000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>837324000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>797294000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>764012000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>735917000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>706530000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>666613000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>630955000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>606056000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>578079000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>539766000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>512063000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>491251000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>467015000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>439808000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>415891000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>397847000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>463630000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>440543000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>416188000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>454301000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>429240000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>397115000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>378270000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>364569000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>341660000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>351649000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>329290000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>308629000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>290539706.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>321376959.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>300795186.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>286780217.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>268080095.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>250604676.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>233178044.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>217750466.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>202119146.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>186471835.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>169752452.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>158334690.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>150347271.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>137514422.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>124541717.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>117874000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>108321000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>99927000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>93569000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>88266000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>83370000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>76220000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>69818000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>64905000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>59166000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>53090000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>48142000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>44701000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>40796000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>36943000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>33333000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>30752000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>27939000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>24700000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>21900000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>19800000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>18000000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>15600000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>13500000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>11700000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>6400000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>4300000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>2700000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>1800000.0</v>
       </c>
-      <c r="DL48"/>
-      <c r="DM48">
+      <c r="DM48"/>
+      <c r="DN48">
         <v>-1500000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>-2800000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:118">
+    <row r="49" spans="1:119">
       <c r="A49" t="s">
         <v>81</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...1 lines deleted...]
-      </c>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
@@ -20173,238 +20282,241 @@
       </c>
       <c r="CU49">
         <v>0.0</v>
       </c>
       <c r="CV49">
         <v>0.0</v>
       </c>
       <c r="CW49">
         <v>0.0</v>
       </c>
       <c r="CX49">
         <v>0.0</v>
       </c>
       <c r="CY49">
         <v>0.0</v>
       </c>
       <c r="CZ49">
         <v>0.0</v>
       </c>
       <c r="DA49">
         <v>0.0</v>
       </c>
       <c r="DB49">
         <v>0.0</v>
       </c>
-      <c r="DC49"/>
+      <c r="DC49">
+        <v>0.0</v>
+      </c>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
+      <c r="DO49"/>
     </row>
-    <row r="50" spans="1:118">
+    <row r="50" spans="1:119">
       <c r="A50" t="s">
         <v>82</v>
       </c>
       <c r="B50">
+        <v>171100000.0</v>
+      </c>
+      <c r="C50">
         <v>283000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>320600000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>301400000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>204600000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>193600000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>192100000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>205700000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>222600000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>210100000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>170300000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>175800000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>185600000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>25600000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>117600000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>43600000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>84100000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>50100000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>58200000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>199400000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>211000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>63100000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>51300000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>72800000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>38400000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>65700000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>66400000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>48200000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>60300000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>107700000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>11215767.07</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>30752419.61</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>31776126.19</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>142801827.62</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>152172180.15</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>151656407.39</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>618382568.45</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>792423195.37</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>68388153.0</v>
       </c>
-      <c r="AN50">
-[...1 lines deleted...]
-      </c>
       <c r="AO50">
         <v>0.0</v>
       </c>
       <c r="AP50">
         <v>0.0</v>
       </c>
       <c r="AQ50">
+        <v>0.0</v>
+      </c>
+      <c r="AR50">
         <v>96131059.89</v>
       </c>
-      <c r="AR50">
-[...1 lines deleted...]
-      </c>
       <c r="AS50">
         <v>0.0</v>
       </c>
       <c r="AT50">
         <v>0.0</v>
       </c>
       <c r="AU50">
+        <v>0.0</v>
+      </c>
+      <c r="AV50">
         <v>45755098.53</v>
       </c>
-      <c r="AV50">
-[...1 lines deleted...]
-      </c>
       <c r="AW50">
+        <v>0.0</v>
+      </c>
+      <c r="AX50">
         <v>217191453.47</v>
       </c>
-      <c r="AX50">
+      <c r="AY50">
         <v>10746606.33</v>
       </c>
-      <c r="AY50">
+      <c r="AZ50">
         <v>224110891.46</v>
       </c>
-      <c r="AZ50">
+      <c r="BA50">
         <v>11616876.82</v>
       </c>
-      <c r="BA50">
+      <c r="BB50">
         <v>82953224.73</v>
       </c>
-      <c r="BB50">
-[...1 lines deleted...]
-      </c>
       <c r="BC50">
         <v>0.0</v>
       </c>
       <c r="BD50">
         <v>0.0</v>
       </c>
       <c r="BE50">
+        <v>0.0</v>
+      </c>
+      <c r="BF50">
         <v>121325597.4</v>
       </c>
-      <c r="BF50">
-[...1 lines deleted...]
-      </c>
       <c r="BG50">
         <v>0.0</v>
       </c>
       <c r="BH50">
         <v>0.0</v>
       </c>
       <c r="BI50">
         <v>0.0</v>
       </c>
       <c r="BJ50">
         <v>0.0</v>
       </c>
       <c r="BK50">
         <v>0.0</v>
       </c>
       <c r="BL50">
         <v>0.0</v>
       </c>
       <c r="BM50">
         <v>0.0</v>
       </c>
       <c r="BN50">
         <v>0.0</v>
       </c>
       <c r="BO50">
@@ -20505,1135 +20617,1145 @@
       </c>
       <c r="CU50">
         <v>0.0</v>
       </c>
       <c r="CV50">
         <v>0.0</v>
       </c>
       <c r="CW50">
         <v>0.0</v>
       </c>
       <c r="CX50">
         <v>0.0</v>
       </c>
       <c r="CY50">
         <v>0.0</v>
       </c>
       <c r="CZ50">
         <v>0.0</v>
       </c>
       <c r="DA50">
         <v>0.0</v>
       </c>
       <c r="DB50">
         <v>0.0</v>
       </c>
-      <c r="DC50"/>
+      <c r="DC50">
+        <v>0.0</v>
+      </c>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
+      <c r="DO50"/>
     </row>
-    <row r="51" spans="1:118">
+    <row r="51" spans="1:119">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51">
+        <v>2727100000.0</v>
+      </c>
+      <c r="C51">
         <v>2594688076.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3129747380.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2707900000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2141300000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2054900000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2042800000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2331200000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2392200000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2158600000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1731700000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2035700000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2209300000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1414694020.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1957200000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2063700000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1589977619.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1930000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1952200000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1020088440.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1076314301.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1322300000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1315300000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1317000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1499700000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1624100000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1585000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1678400000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1682700000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1791000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>933700000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>943500000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>933200000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>911200000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>739600000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>809960000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>801733000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1054953000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1020462000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1105361000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1106378000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>505614000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>365356000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>393960000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>396910000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>460049000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>309265000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>296731000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>375494000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>316771000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>238073000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>243305000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>294693000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>299953000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>299296000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>294746000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>298149000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>286405000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>296194000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>305137000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>326916000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>304136000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>316559000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>299353000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>267431000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>259722000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>234197000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>269629000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>338972000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>348223000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>249209000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>230651480.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>254928760.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>274438844.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>96087993.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>37055550.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>49895855.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>54281596.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>16226700.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>39820051.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>62661462.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>97289818.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>86699616.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>102879210.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>27007487.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>28527207.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>33975000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>74298000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>88413000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>70793000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>61726000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>50900000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>60834000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>57150000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>62256000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>64600000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>64134000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>47608000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>39518000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>36991000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>22636000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>28257000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>23796000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>38826000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>37100000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>30300000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>26900000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>28400000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>17900000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>15100000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>15600000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>18200000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>19900000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>24400000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>22300000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>12500000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>5500000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:118">
+    <row r="52" spans="1:119">
       <c r="A52" t="s">
         <v>84</v>
       </c>
       <c r="B52">
+        <v>261800000.0</v>
+      </c>
+      <c r="C52">
         <v>390707087.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>433846155.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>422300000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>322400000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>308700000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>305700000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>315700000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>327700000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>323400000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>271600000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>277800000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>290700000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>131982899.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>216600000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>177000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>152964590.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>161300000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>182100000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>247731260.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>259872405.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>168400000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>154900000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>178100000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>145400000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>164200000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>166300000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>144500000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>122300000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>146200000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>48500000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>58000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>82200000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>205800000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>198200000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>204307000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>207872000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>267864000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>91876000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>139985000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>83490000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>149193000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>133055000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>133569000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>137644000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>84024000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>53172000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>57450000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>52587000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>52381000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>37130000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>33845000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>44620000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>45253000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>47266000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>49588000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>42041000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>37752000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>59593000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>57589000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>51280000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>45205000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>47265000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>54348000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>50537000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>42799000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>35428000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>39356000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>44827000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>41929000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>-138198000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>39024910.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>37150417.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>37825327.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>21549310.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>7341747.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>4950053.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>9202030.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>4181034.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>5145859.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>3114334.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>3731901.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>4813350.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>4362369.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>9182521.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>9506651.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>12820000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>43768000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>52206000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>45446000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>30567000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>21030000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>28346000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>23151000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>20526000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>20770000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>19501000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>25756000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>23866000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>23774000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>8326000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>11653000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>9903000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>10957000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>19000000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>9800000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>11900000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>11400000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>8100000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>4000000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>3300000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>5900000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>7500000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>11200000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>10100000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>3800000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>3100000.0</v>
       </c>
-      <c r="DN52"/>
+      <c r="DO52"/>
     </row>
-    <row r="53" spans="1:118">
+    <row r="53" spans="1:119">
       <c r="A53" t="s">
         <v>85</v>
       </c>
       <c r="B53">
+        <v>20000000.0</v>
+      </c>
+      <c r="C53">
         <v>16500000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>17600000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>20800000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>19200000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>28800000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>26200000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>16700000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>15700000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>19200000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>15800000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>8700000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>11100000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>8700000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>9100000.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>19200000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>11100000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>21400000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>27600000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>33600000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>37700000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>34700000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>61500000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>15300000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>42700000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>15400000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>15500000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>26000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>7500000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>8700000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>12200000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>13200000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>9700000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>9300000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>13367000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>17513000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>17103000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>20890000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>38939000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>24150000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>39909000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>27108000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>33146000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>33993000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>47238000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>31526000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>27053000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>28252000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>25776000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>21418000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>17971000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>17877000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>17666000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>18701000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>16089000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>16568000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>12558000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>13833000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>14500000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>12300000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>14900000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>13500000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>7200000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>6300000.0</v>
       </c>
-      <c r="BN53">
-[...1 lines deleted...]
-      </c>
       <c r="BO53">
+        <v>0.0</v>
+      </c>
+      <c r="BP53">
         <v>6226235.74</v>
       </c>
-      <c r="BP53">
-[...1 lines deleted...]
-      </c>
       <c r="BQ53">
         <v>0.0</v>
       </c>
       <c r="BR53">
         <v>0.0</v>
       </c>
       <c r="BS53">
+        <v>0.0</v>
+      </c>
+      <c r="BT53">
         <v>6074950.69</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>16418976.05</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>6492997.75</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>21189942.5</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>13045048.66</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>10990418.56</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>9996213.56</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>10547199.17</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>8382365.55</v>
       </c>
-      <c r="CB53">
-[...1 lines deleted...]
-      </c>
       <c r="CC53">
         <v>0.0</v>
       </c>
       <c r="CD53">
         <v>0.0</v>
       </c>
       <c r="CE53">
+        <v>0.0</v>
+      </c>
+      <c r="CF53">
         <v>18597770.15</v>
       </c>
-      <c r="CF53">
-[...1 lines deleted...]
-      </c>
       <c r="CG53">
         <v>0.0</v>
       </c>
       <c r="CH53">
         <v>0.0</v>
       </c>
       <c r="CI53">
+        <v>0.0</v>
+      </c>
+      <c r="CJ53">
         <v>1313383.21</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>7314000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>5963000.0</v>
       </c>
-      <c r="CL53">
-[...1 lines deleted...]
-      </c>
       <c r="CM53">
         <v>0.0</v>
       </c>
       <c r="CN53">
         <v>0.0</v>
       </c>
       <c r="CO53">
         <v>0.0</v>
       </c>
       <c r="CP53">
         <v>0.0</v>
       </c>
       <c r="CQ53">
         <v>0.0</v>
       </c>
       <c r="CR53">
         <v>0.0</v>
       </c>
       <c r="CS53">
         <v>0.0</v>
       </c>
       <c r="CT53">
         <v>0.0</v>
       </c>
       <c r="CU53">
         <v>0.0</v>
       </c>
       <c r="CV53">
         <v>0.0</v>
       </c>
       <c r="CW53">
         <v>0.0</v>
       </c>
       <c r="CX53">
         <v>0.0</v>
       </c>
       <c r="CY53">
         <v>0.0</v>
       </c>
       <c r="CZ53">
         <v>0.0</v>
       </c>
       <c r="DA53">
         <v>0.0</v>
       </c>
       <c r="DB53">
         <v>0.0</v>
       </c>
-      <c r="DC53"/>
+      <c r="DC53">
+        <v>0.0</v>
+      </c>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
+      <c r="DO53"/>
     </row>
-    <row r="54" spans="1:118">
+    <row r="54" spans="1:119">
       <c r="A54" t="s">
         <v>86</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...1 lines deleted...]
-      </c>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
@@ -21827,1519 +21949,1532 @@
       </c>
       <c r="CU54">
         <v>0.0</v>
       </c>
       <c r="CV54">
         <v>0.0</v>
       </c>
       <c r="CW54">
         <v>0.0</v>
       </c>
       <c r="CX54">
         <v>0.0</v>
       </c>
       <c r="CY54">
         <v>0.0</v>
       </c>
       <c r="CZ54">
         <v>0.0</v>
       </c>
       <c r="DA54">
         <v>0.0</v>
       </c>
       <c r="DB54">
         <v>0.0</v>
       </c>
-      <c r="DC54"/>
+      <c r="DC54">
+        <v>0.0</v>
+      </c>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
+      <c r="DO54"/>
     </row>
-    <row r="55" spans="1:118">
+    <row r="55" spans="1:119">
       <c r="A55" t="s">
         <v>87</v>
       </c>
       <c r="B55">
+        <v>8225600000.0</v>
+      </c>
+      <c r="C55">
         <v>8065489631.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7950415651.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>8120300000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6971800000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>6938800000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>6956100000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>6939500000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7110300000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6695800000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6076700000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>6087700000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5985800000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4167997799.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5652900000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>5604500000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>4129733342.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>5182000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5226400000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3513637960.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3530404586.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>4360800000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>4388900000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>4504400000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4665500000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>4679300000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>4561500000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>4625100000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>4562300000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>4626400000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>4009900000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>4114000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>4141000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3986200000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3880900000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>3883992000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3920028000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>4236479000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>4284668000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>4208031000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>4095820000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2334280000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2341879000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2311415000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2218074000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2211950000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2010470000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1945981000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1882698000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1783296000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1668178000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1626096000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1561331000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1500822000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1468642000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1433247000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1373101000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1317313000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1327356000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1424056000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1338270000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1292308000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1323508000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1269302000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1154138000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1108521000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1123545000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1142753000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1221903000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1247937000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1144886000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>987110921.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1016803379.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>996326510.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>813561426.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>677833648.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>679129649.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>653058118.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>630476468.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>603324019.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>608157279.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>612977581.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>628778928.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>605384437.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>364613968.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>344719468.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>362100000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>369587000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>374057000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>323392000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>326575000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>301258000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>297064000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>288151000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>297771000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>297883000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>272353000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>255055000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>217221000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>207389000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>197115000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>189869000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>179161000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>163087000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>150200000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>138400000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>131700000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>138600000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>117300000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>110300000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>112400000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>99800000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>96400000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>95100000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>94300000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>69400000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>55500000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>52200000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:118">
+    <row r="56" spans="1:119">
       <c r="A56" t="s">
         <v>88</v>
       </c>
       <c r="B56">
+        <v>3021600000.0</v>
+      </c>
+      <c r="C56">
         <v>2877717614.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2788525682.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2917000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2628500000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2528900000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2549000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2621800000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2451100000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2276600000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2272500000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2251200000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2231100000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1440277260.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1937800000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1959000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1428782447.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1724700000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1664400000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1247484140.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1231042558.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1497800000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1565100000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1603100000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1659600000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1622500000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1580100000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1648900000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1597400000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1582500000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1635500000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1709400000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1721600000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1623400000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1608200000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1615227000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1608263000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1851662000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1582520000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1587491000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1542334000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>900463000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>951392000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>945018000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>894270000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>887034000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>844417000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>812967000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>807972000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>756944000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>726231000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>712698000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>643555000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>613783000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>589185000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>587843000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>561203000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>523814000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>529153000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>535598000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>493186000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>463796000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>504513000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>495057000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>445517000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>412381000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>409253000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>439051000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>455153000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>454862000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>480725000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>397864594.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>415302259.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>399007304.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>323247592.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>295533141.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>295704570.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>284550277.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>262835508.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>248171454.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>253770218.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>260119103.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>280370973.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>276162602.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>206442862.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>188476421.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>208755000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>201451000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>205163000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>175363000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>177629000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>155414000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>155476000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>150388000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>163261000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>168322000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>147435000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>134397000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>121267000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>118537000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>109457000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>101103000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>94183000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>91371000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>89000000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>84000000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>82700000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>93400000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>81100000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>74400000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>77100000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>63100000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>63800000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>64200000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>66400000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>52000000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>41900000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>39000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:118">
+    <row r="57" spans="1:119">
       <c r="A57" t="s">
         <v>89</v>
       </c>
       <c r="B57">
+        <v>2010800000.0</v>
+      </c>
+      <c r="C57">
         <v>2138311719.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2264153359.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2296800000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1824200000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1830900000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1979000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1851400000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1761500000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1696400000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1615700000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1622300000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1521600000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>972089179.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1410000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1292400000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>929201649.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1136500000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1179400000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>923061020.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>929984656.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>940200000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>987200000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>997500000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>976300000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>924000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1006300000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>933100000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>865900000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>831200000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>858600000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1022700000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1019100000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1038200000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1153300000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1110947000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1134835000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1179944000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1072818000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1049533000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>965131000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>565175000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>632054000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>556314000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>540476000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>459999000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>475069000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>481602000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>416793000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>400321000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>406984000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>408600000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>344085000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>339619000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>345158000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>354578000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>303426000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>293065000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>327516000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>333051000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>285731000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>287259000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>331342000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>323525000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>256134000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>254049000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>283811000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>280231000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>261864000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>277929000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>300009000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>259041942.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>240967840.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>218509413.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>232697388.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>175318493.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>159937301.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>130799124.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>155702470.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>138988488.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>137517011.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>115291920.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>157813699.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>130472706.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>108200565.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>101599758.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>126755000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>149886000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>153357000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>123929000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>128506000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>108322000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>109195000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>98203000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>98953000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>101524000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>84880000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>93339000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>88428000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>86729000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>79058000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>73634000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>68667000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>60110000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>60300000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>48600000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>51100000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>57000000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>46400000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>40100000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>42400000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>36900000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>35300000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>34900000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>36000000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>30700000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>24900000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>22600000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:118">
+    <row r="58" spans="1:119">
       <c r="A58" t="s">
         <v>90</v>
       </c>
       <c r="B58">
+        <v>4831600000.0</v>
+      </c>
+      <c r="C58">
         <v>4681366705.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4712656363.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4890500000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3928700000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3899500000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4011000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4206200000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4147500000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3838400000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3320100000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3624500000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3644800000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2442829720.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3366500000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3407900000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2570581582.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3194100000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3224200000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1927543100.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1984898651.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2405500000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2459600000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2451600000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2635800000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2676300000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2684400000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2735700000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2709400000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2763600000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2101200000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2209500000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2162100000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2042500000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1981600000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1998908000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2005015000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2340037000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2308168000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2277505000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2234809000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1065228000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1018619000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1042545000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1020603000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1046996000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>924225000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>912544000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>918905000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>843997000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>775544000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>784189000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>754341000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>738187000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>741487000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>738521000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>697696000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>674228000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>700205000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>719700000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>686448000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>665177000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>697930000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>661646000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>567848000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>560420000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>575965000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>608423000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>654063000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>682815000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>605911000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>523433042.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>530401995.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>526882008.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>370863045.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>258635596.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>259196599.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>227483856.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>219581780.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>220020118.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>241209147.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>251238907.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>280725666.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>265954704.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>153710568.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>147636034.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>173044000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>189358000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>199112000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>155582000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>166047000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>142474000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>145951000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>136456000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>145680000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>150564000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>135241000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>121231000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>109760000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>104340000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>97689000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>95062000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>86928000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>91464000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>81800000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>72800000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>68100000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>77000000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>58200000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>53100000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>56600000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>49200000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>47700000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>48000000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>48100000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>39600000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>27200000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>25200000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:118">
+    <row r="59" spans="1:119">
       <c r="A59" t="s">
         <v>91</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...1 lines deleted...]
-      </c>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
@@ -23533,451 +23668,455 @@
       </c>
       <c r="CU59">
         <v>0.0</v>
       </c>
       <c r="CV59">
         <v>0.0</v>
       </c>
       <c r="CW59">
         <v>0.0</v>
       </c>
       <c r="CX59">
         <v>0.0</v>
       </c>
       <c r="CY59">
         <v>0.0</v>
       </c>
       <c r="CZ59">
         <v>0.0</v>
       </c>
       <c r="DA59">
         <v>0.0</v>
       </c>
       <c r="DB59">
         <v>0.0</v>
       </c>
-      <c r="DC59"/>
+      <c r="DC59">
+        <v>0.0</v>
+      </c>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
+      <c r="DO59"/>
     </row>
-    <row r="60" spans="1:118">
+    <row r="60" spans="1:119">
       <c r="A60" t="s">
         <v>92</v>
       </c>
       <c r="B60">
+        <v>3394000000.0</v>
+      </c>
+      <c r="C60">
         <v>3384122926.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3237759287.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3229800000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3043100000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3039300000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2945100000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2733300000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2962800000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2857400000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2756600000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2463200000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2341000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1724946259.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2286000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2196200000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1558841172.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1987500000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2001700000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1585700760.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1545182912.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1954500000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1928500000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2051600000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2028500000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2001700000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1875500000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1887800000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1851200000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1861100000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1906900000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1902300000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1976600000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1941300000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1896300000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1881769000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1911832000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1893160000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1975728000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1929359000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1860308000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1269052000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1323260000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1268870000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1197471000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1164954000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1086245000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1033437000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>963793000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>939299000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>892634000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>841907000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>806990000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>762532000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>727052000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>694623000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>675302000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>642982000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>627048000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>704253000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>651719000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>627028000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>625475000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>607553000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>586187000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>547998000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>547394000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>534144000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>567633000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>564834000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>538975000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>463677879.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>486401384.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>469444502.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>442698381.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>419198052.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>419933050.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>425574262.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>410894688.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>383303901.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>366948132.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>361738674.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>348053262.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>339429733.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>210903400.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>197083434.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>189056000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>180229000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>174945000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>167810000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>160528000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>158784000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>151113000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>151695000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>152091000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>147319000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>137112000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>133824000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>107461000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>103049000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>99426000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>94807000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>92233000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>71623000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>68400000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>65600000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>63600000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>61600000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>59100000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>57200000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>55800000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>50600000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>48700000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>47100000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>46200000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>29800000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>28300000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>27000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:118">
+    <row r="61" spans="1:119">
       <c r="A61" t="s">
         <v>93</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
-[...1 lines deleted...]
-      </c>
+      <c r="AA61"/>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
@@ -24171,114 +24310,117 @@
       </c>
       <c r="CU61">
         <v>0.0</v>
       </c>
       <c r="CV61">
         <v>0.0</v>
       </c>
       <c r="CW61">
         <v>0.0</v>
       </c>
       <c r="CX61">
         <v>0.0</v>
       </c>
       <c r="CY61">
         <v>0.0</v>
       </c>
       <c r="CZ61">
         <v>0.0</v>
       </c>
       <c r="DA61">
         <v>0.0</v>
       </c>
       <c r="DB61">
         <v>0.0</v>
       </c>
-      <c r="DC61"/>
+      <c r="DC61">
+        <v>0.0</v>
+      </c>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
+      <c r="DO61"/>
     </row>
-    <row r="62" spans="1:118">
+    <row r="62" spans="1:119">
       <c r="A62" t="s">
         <v>94</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
@@ -24319,50 +24461,51 @@
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
+      <c r="DO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24458,51 +24601,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2">
         <v>4962852304.0</v>
       </c>
       <c r="C2">
         <v>4304300000.0</v>
       </c>
       <c r="D2">
         <v>3734900000.0</v>
       </c>
       <c r="E2">
         <v>3259900000.0</v>
       </c>
       <c r="F2">
         <v>2613500000.0</v>
       </c>
       <c r="G2">
         <v>2377080062.0</v>
       </c>
       <c r="H2">
         <v>2359591285.0</v>
       </c>
       <c r="I2">
         <v>2468600000.0</v>
       </c>
@@ -24562,51 +24705,51 @@
       </c>
       <c r="AB2">
         <v>63308000.0</v>
       </c>
       <c r="AC2">
         <v>58170000.0</v>
       </c>
       <c r="AD2">
         <v>44305000.0</v>
       </c>
       <c r="AE2">
         <v>42000000.0</v>
       </c>
       <c r="AF2">
         <v>36600000.0</v>
       </c>
       <c r="AG2">
         <v>35200000.0</v>
       </c>
       <c r="AH2">
         <v>36800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B3">
         <v>351413387.0</v>
       </c>
       <c r="C3">
         <v>318600000.0</v>
       </c>
       <c r="D3">
         <v>283600000.0</v>
       </c>
       <c r="E3">
         <v>283500000.0</v>
       </c>
       <c r="F3">
         <v>221800000.0</v>
       </c>
       <c r="G3">
         <v>179591836.0</v>
       </c>
       <c r="H3">
         <v>185772122.0</v>
       </c>
       <c r="I3">
         <v>115100000.0</v>
       </c>
@@ -24660,51 +24803,51 @@
       </c>
       <c r="AB3">
         <v>9502000.0</v>
       </c>
       <c r="AC3">
         <v>8758000.0</v>
       </c>
       <c r="AD3">
         <v>5387000.0</v>
       </c>
       <c r="AE3">
         <v>4800000.0</v>
       </c>
       <c r="AF3">
         <v>3700000.0</v>
       </c>
       <c r="AG3">
         <v>2200000.0</v>
       </c>
       <c r="AH3">
         <v>1700000.0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>12000000.0</v>
       </c>
       <c r="H4">
         <v>12000000.0</v>
       </c>
       <c r="I4">
         <v>-123900000.0</v>
       </c>
       <c r="J4">
         <v>-123900000.0</v>
       </c>
       <c r="K4">
         <v>-123900000.0</v>
       </c>
       <c r="L4">
         <v>-33759921.79</v>
       </c>
       <c r="M4">
@@ -24740,51 +24883,51 @@
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B5">
         <v>733202001.0</v>
       </c>
       <c r="C5">
         <v>583100000.0</v>
       </c>
       <c r="D5">
         <v>510400000.0</v>
       </c>
       <c r="E5">
         <v>394700000.0</v>
       </c>
       <c r="F5">
         <v>305700000.0</v>
       </c>
       <c r="G5">
         <v>206200942.0</v>
       </c>
       <c r="H5">
         <v>254482360.0</v>
       </c>
       <c r="I5">
         <v>255100000.0</v>
       </c>
@@ -24844,51 +24987,51 @@
       </c>
       <c r="AB5">
         <v>36522000.0</v>
       </c>
       <c r="AC5">
         <v>28704000.0</v>
       </c>
       <c r="AD5">
         <v>128933000.0</v>
       </c>
       <c r="AE5">
         <v>16929000.0</v>
       </c>
       <c r="AF5">
         <v>13400000.0</v>
       </c>
       <c r="AG5">
         <v>10500000.0</v>
       </c>
       <c r="AH5">
         <v>8100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B6">
         <v>1084615388.0</v>
       </c>
       <c r="C6">
         <v>901700000.0</v>
       </c>
       <c r="D6">
         <v>794000000.0</v>
       </c>
       <c r="E6">
         <v>678200000.0</v>
       </c>
       <c r="F6">
         <v>527500000.0</v>
       </c>
       <c r="G6">
         <v>385792778.0</v>
       </c>
       <c r="H6">
         <v>440254482.0</v>
       </c>
       <c r="I6">
         <v>370200000.0</v>
       </c>
@@ -24942,51 +25085,51 @@
       </c>
       <c r="AB6">
         <v>46024000.0</v>
       </c>
       <c r="AC6">
         <v>37462000.0</v>
       </c>
       <c r="AD6">
         <v>134320000.0</v>
       </c>
       <c r="AE6">
         <v>21729000.0</v>
       </c>
       <c r="AF6">
         <v>17100000.0</v>
       </c>
       <c r="AG6">
         <v>12700000.0</v>
       </c>
       <c r="AH6">
         <v>9800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
@@ -25020,51 +25163,51 @@
       <c r="Y7">
         <v>0.0</v>
       </c>
       <c r="Z7">
         <v>0.0</v>
       </c>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>12000000.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>-113900000.0</v>
       </c>
       <c r="J8">
         <v>-18600000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
@@ -25102,51 +25245,51 @@
       <c r="Y8">
         <v>0.0</v>
       </c>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B9">
         <v>3174710710.0</v>
       </c>
       <c r="C9">
         <v>3195700000.0</v>
       </c>
       <c r="D9">
         <v>2744700000.0</v>
       </c>
       <c r="E9">
         <v>2417300000.0</v>
       </c>
       <c r="F9">
         <v>1963300000.0</v>
       </c>
       <c r="G9">
         <v>1335714285.0</v>
       </c>
       <c r="H9">
         <v>1363022941.0</v>
       </c>
       <c r="I9">
         <v>1815200000.0</v>
       </c>
@@ -25206,51 +25349,51 @@
       </c>
       <c r="AB9">
         <v>365148000.0</v>
       </c>
       <c r="AC9">
         <v>298772000.0</v>
       </c>
       <c r="AD9">
         <v>221263000.0</v>
       </c>
       <c r="AE9">
         <v>169900000.0</v>
       </c>
       <c r="AF9">
         <v>148900000.0</v>
       </c>
       <c r="AG9">
         <v>96300000.0</v>
       </c>
       <c r="AH9">
         <v>79300000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B10">
         <v>616397267.0</v>
       </c>
       <c r="C10">
         <v>465300000.0</v>
       </c>
       <c r="D10">
         <v>407700000.0</v>
       </c>
       <c r="E10">
         <v>325100000.0</v>
       </c>
       <c r="F10">
         <v>263000000.0</v>
       </c>
       <c r="G10">
         <v>161852433.0</v>
       </c>
       <c r="H10">
         <v>195874300.0</v>
       </c>
       <c r="I10">
         <v>226300000.0</v>
       </c>
@@ -25310,51 +25453,51 @@
       </c>
       <c r="AB10">
         <v>34174000.0</v>
       </c>
       <c r="AC10">
         <v>27469000.0</v>
       </c>
       <c r="AD10">
         <v>20995000.0</v>
       </c>
       <c r="AE10">
         <v>16200000.0</v>
       </c>
       <c r="AF10">
         <v>13200000.0</v>
       </c>
       <c r="AG10">
         <v>9200000.0</v>
       </c>
       <c r="AH10">
         <v>7900000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B11">
         <v>137387946.0</v>
       </c>
       <c r="C11">
         <v>103800000.0</v>
       </c>
       <c r="D11">
         <v>91200000.0</v>
       </c>
       <c r="E11">
         <v>78100000.0</v>
       </c>
       <c r="F11">
         <v>62300000.0</v>
       </c>
       <c r="G11">
         <v>36970172.0</v>
       </c>
       <c r="H11">
         <v>45961056.0</v>
       </c>
       <c r="I11">
         <v>55000000.0</v>
       </c>
@@ -25414,51 +25557,51 @@
       </c>
       <c r="AB11">
         <v>13328000.0</v>
       </c>
       <c r="AC11">
         <v>12088000.0</v>
       </c>
       <c r="AD11">
         <v>9769000.0</v>
       </c>
       <c r="AE11">
         <v>7600000.0</v>
       </c>
       <c r="AF11">
         <v>6000000.0</v>
       </c>
       <c r="AG11">
         <v>3900000.0</v>
       </c>
       <c r="AH11">
         <v>3600000.0</v>
       </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B12">
         <v>116804734.0</v>
       </c>
       <c r="C12">
         <v>117800000.0</v>
       </c>
       <c r="D12">
         <v>102700000.0</v>
       </c>
       <c r="E12">
         <v>69600000.0</v>
       </c>
       <c r="F12">
         <v>42700000.0</v>
       </c>
       <c r="G12">
         <v>45525902.0</v>
       </c>
       <c r="H12">
         <v>59224985.0</v>
       </c>
       <c r="I12">
         <v>28700000.0</v>
       </c>
@@ -25518,51 +25661,51 @@
       </c>
       <c r="AB12">
         <v>2630000.0</v>
       </c>
       <c r="AC12">
         <v>600000.0</v>
       </c>
       <c r="AD12">
         <v>2480000.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>500000.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>200000.0</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B13">
         <v>14900000.0</v>
       </c>
       <c r="C13">
         <v>14200000.0</v>
       </c>
       <c r="D13">
         <v>11700000.0</v>
       </c>
       <c r="E13">
         <v>5600000.0</v>
       </c>
       <c r="F13">
         <v>4800000.0</v>
       </c>
       <c r="G13">
         <v>3900000.0</v>
       </c>
       <c r="H13">
         <v>3700000.0</v>
       </c>
       <c r="I13">
         <v>2900000.0</v>
       </c>
@@ -25576,51 +25719,51 @@
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14">
         <v>800000.0</v>
       </c>
       <c r="H14">
         <v>1600000.0</v>
       </c>
       <c r="I14">
         <v>1800000.0</v>
       </c>
       <c r="J14">
         <v>3000000.0</v>
       </c>
       <c r="K14">
         <v>800000.0</v>
       </c>
       <c r="L14">
         <v>217981.74</v>
       </c>
       <c r="M14">
@@ -25656,51 +25799,51 @@
       <c r="Y14">
         <v>0.0</v>
       </c>
       <c r="Z14">
         <v>0.0</v>
       </c>
       <c r="AA14">
         <v>0.0</v>
       </c>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B15">
         <v>479009320.0</v>
       </c>
       <c r="C15">
         <v>361500000.0</v>
       </c>
       <c r="D15">
         <v>316500000.0</v>
       </c>
       <c r="E15">
         <v>247000000.0</v>
       </c>
       <c r="F15">
         <v>200700000.0</v>
       </c>
       <c r="G15">
         <v>134301412.0</v>
       </c>
       <c r="H15">
         <v>149296317.0</v>
       </c>
       <c r="I15">
         <v>47400000.0</v>
       </c>
@@ -25760,51 +25903,51 @@
       </c>
       <c r="AB15">
         <v>20846000.0</v>
       </c>
       <c r="AC15">
         <v>15381000.0</v>
       </c>
       <c r="AD15">
         <v>11226000.0</v>
       </c>
       <c r="AE15">
         <v>8600000.0</v>
       </c>
       <c r="AF15">
         <v>7200000.0</v>
       </c>
       <c r="AG15">
         <v>5300000.0</v>
       </c>
       <c r="AH15">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B16">
         <v>479400000.0</v>
       </c>
       <c r="C16">
         <v>361500000.0</v>
       </c>
       <c r="D16">
         <v>316500000.0</v>
       </c>
       <c r="E16">
         <v>247000000.0</v>
       </c>
       <c r="F16">
         <v>200700000.0</v>
       </c>
       <c r="G16">
         <v>171100000.0</v>
       </c>
       <c r="H16">
         <v>194400000.0</v>
       </c>
       <c r="I16">
         <v>47400000.0</v>
       </c>
@@ -25856,51 +25999,51 @@
       <c r="Y16">
         <v>34838765.01</v>
       </c>
       <c r="Z16">
         <v>25095594.35</v>
       </c>
       <c r="AA16">
         <v>19329221.28</v>
       </c>
       <c r="AB16">
         <v>13254911.93</v>
       </c>
       <c r="AC16">
         <v>9661432.16</v>
       </c>
       <c r="AD16">
         <v>7524633.02</v>
       </c>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B17">
         <v>479400000.0</v>
       </c>
       <c r="C17">
         <v>361500000.0</v>
       </c>
       <c r="D17">
         <v>331200000.0</v>
       </c>
       <c r="E17">
         <v>247000000.0</v>
       </c>
       <c r="F17">
         <v>200700000.0</v>
       </c>
       <c r="G17">
         <v>159100000.0</v>
       </c>
       <c r="H17">
         <v>194400000.0</v>
       </c>
       <c r="I17">
         <v>171300000.0</v>
       </c>
@@ -25952,51 +26095,51 @@
       <c r="Y17">
         <v>0.0</v>
       </c>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B18">
         <v>-102000000.0</v>
       </c>
       <c r="C18">
         <v>-104400000.0</v>
       </c>
       <c r="D18">
         <v>-93000000.0</v>
       </c>
       <c r="E18">
         <v>-73200000.0</v>
       </c>
       <c r="F18">
         <v>-43300000.0</v>
       </c>
       <c r="G18">
         <v>-49200000.0</v>
       </c>
       <c r="H18">
         <v>-72700000.0</v>
       </c>
       <c r="I18">
         <v>-33600000.0</v>
       </c>
@@ -26010,99 +26153,99 @@
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
@@ -26142,51 +26285,51 @@
       <c r="Y20">
         <v>0.0</v>
       </c>
       <c r="Z20">
         <v>0.0</v>
       </c>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B21">
         <v>747690184.0</v>
       </c>
       <c r="C21">
         <v>591000000.0</v>
       </c>
       <c r="D21">
         <v>495800000.0</v>
       </c>
       <c r="E21">
         <v>391300000.0</v>
       </c>
       <c r="F21">
         <v>317900000.0</v>
       </c>
       <c r="G21">
         <v>266091051.0</v>
       </c>
       <c r="H21">
         <v>249546944.0</v>
       </c>
       <c r="I21">
         <v>261900000.0</v>
       </c>
@@ -26246,51 +26389,51 @@
       </c>
       <c r="AB21">
         <v>36522000.0</v>
       </c>
       <c r="AC21">
         <v>28704000.0</v>
       </c>
       <c r="AD21">
         <v>128933000.0</v>
       </c>
       <c r="AE21">
         <v>16900000.0</v>
       </c>
       <c r="AF21">
         <v>13400000.0</v>
       </c>
       <c r="AG21">
         <v>9300000.0</v>
       </c>
       <c r="AH21">
         <v>8100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
@@ -26324,51 +26467,51 @@
       <c r="Y22">
         <v>0.0</v>
       </c>
       <c r="Z22">
         <v>0.0</v>
       </c>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B23">
         <v>7389872829.0</v>
       </c>
       <c r="C23">
         <v>6909000000.0</v>
       </c>
       <c r="D23">
         <v>5983800000.0</v>
       </c>
       <c r="E23">
         <v>5285900000.0</v>
       </c>
       <c r="F23">
         <v>4258900000.0</v>
       </c>
       <c r="G23">
         <v>3446703296.0</v>
       </c>
       <c r="H23">
         <v>3473067283.0</v>
       </c>
       <c r="I23">
         <v>4021900000.0</v>
       </c>
@@ -26428,99 +26571,99 @@
       </c>
       <c r="AB23">
         <v>391934000.0</v>
       </c>
       <c r="AC23">
         <v>328238000.0</v>
       </c>
       <c r="AD23">
         <v>136635000.0</v>
       </c>
       <c r="AE23">
         <v>195000000.0</v>
       </c>
       <c r="AF23">
         <v>172100000.0</v>
       </c>
       <c r="AG23">
         <v>122200000.0</v>
       </c>
       <c r="AH23">
         <v>108000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B25">
         <v>351700000.0</v>
       </c>
       <c r="C25">
         <v>318600000.0</v>
       </c>
       <c r="D25">
         <v>283600000.0</v>
       </c>
       <c r="E25">
         <v>283500000.0</v>
       </c>
       <c r="F25">
         <v>221800000.0</v>
       </c>
       <c r="G25">
         <v>228800000.0</v>
       </c>
       <c r="H25">
         <v>240900000.0</v>
       </c>
       <c r="I25">
         <v>115100000.0</v>
       </c>
@@ -26532,51 +26675,51 @@
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
@@ -26610,101 +26753,101 @@
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
         <v>0.0</v>
       </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27">
         <v>1433000000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27">
         <v>510934000.0</v>
       </c>
       <c r="T27">
         <v>510934000.0</v>
       </c>
       <c r="U27">
         <v>519147000.0</v>
       </c>
       <c r="V27">
         <v>466187000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27">
         <v>292064000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B28">
         <v>2457500000.0</v>
       </c>
       <c r="C28">
         <v>2286100000.0</v>
       </c>
       <c r="D28">
         <v>1945800000.0</v>
       </c>
       <c r="E28">
         <v>1742500000.0</v>
       </c>
       <c r="F28">
         <v>1423600000.0</v>
       </c>
       <c r="G28">
         <v>1352900000.0</v>
       </c>
       <c r="H28">
         <v>4100000.0</v>
       </c>
       <c r="I28">
         <v>1443800000.0</v>
       </c>
@@ -26764,51 +26907,51 @@
       </c>
       <c r="AB28">
         <v>319124000.0</v>
       </c>
       <c r="AC28">
         <v>261310000.0</v>
       </c>
       <c r="AD28">
         <v>86943000.0</v>
       </c>
       <c r="AE28">
         <v>148200000.0</v>
       </c>
       <c r="AF28">
         <v>131800000.0</v>
       </c>
       <c r="AG28">
         <v>84800000.0</v>
       </c>
       <c r="AH28">
         <v>69500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B29">
         <v>150600000.0</v>
       </c>
       <c r="C29">
         <v>103800000.0</v>
       </c>
       <c r="D29">
         <v>96000000.0</v>
       </c>
       <c r="E29">
         <v>78100000.0</v>
       </c>
       <c r="F29">
         <v>62300000.0</v>
       </c>
       <c r="G29">
         <v>57600000.0</v>
       </c>
       <c r="H29">
         <v>71100000.0</v>
       </c>
       <c r="I29">
         <v>65000000.0</v>
       </c>
@@ -26824,51 +26967,51 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B30">
         <v>2427020525.0</v>
       </c>
       <c r="C30">
         <v>2604700000.0</v>
       </c>
       <c r="D30">
         <v>2248900000.0</v>
       </c>
       <c r="E30">
         <v>2026000000.0</v>
       </c>
       <c r="F30">
         <v>1645400000.0</v>
       </c>
       <c r="G30">
         <v>1069623233.0</v>
       </c>
       <c r="H30">
         <v>1113475997.0</v>
       </c>
       <c r="I30">
         <v>1553300000.0</v>
       </c>
@@ -26928,51 +27071,51 @@
       </c>
       <c r="AB30">
         <v>328626000.0</v>
       </c>
       <c r="AC30">
         <v>270068000.0</v>
       </c>
       <c r="AD30">
         <v>92330000.0</v>
       </c>
       <c r="AE30">
         <v>153000000.0</v>
       </c>
       <c r="AF30">
         <v>135500000.0</v>
       </c>
       <c r="AG30">
         <v>87000000.0</v>
       </c>
       <c r="AH30">
         <v>71200000.0</v>
       </c>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B31">
         <v>-131292917.0</v>
       </c>
       <c r="C31">
         <v>-125700000.0</v>
       </c>
       <c r="D31">
         <v>-88100000.0</v>
       </c>
       <c r="E31">
         <v>-66200000.0</v>
       </c>
       <c r="F31">
         <v>-54900000.0</v>
       </c>
       <c r="G31">
         <v>-104238618.0</v>
       </c>
       <c r="H31">
         <v>-53672644.0</v>
       </c>
       <c r="I31">
         <v>-35600000.0</v>
       </c>
@@ -27030,51 +27173,51 @@
       </c>
       <c r="AB31">
         <v>-2348000.0</v>
       </c>
       <c r="AC31">
         <v>-1235000.0</v>
       </c>
       <c r="AD31">
         <v>-107938000.0</v>
       </c>
       <c r="AE31">
         <v>-729000.0</v>
       </c>
       <c r="AF31">
         <v>-200000.0</v>
       </c>
       <c r="AG31">
         <v>1000000.0</v>
       </c>
       <c r="AH31">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B32">
         <v>8137563014.0</v>
       </c>
       <c r="C32">
         <v>7500000000.0</v>
       </c>
       <c r="D32">
         <v>6479600000.0</v>
       </c>
       <c r="E32">
         <v>5677200000.0</v>
       </c>
       <c r="F32">
         <v>4576800000.0</v>
       </c>
       <c r="G32">
         <v>3712794348.0</v>
       </c>
       <c r="H32">
         <v>3722614227.0</v>
       </c>
       <c r="I32">
         <v>4283800000.0</v>
       </c>
@@ -27153,1223 +27296,1230 @@
       <c r="AH32">
         <v>116100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DN32"/>
+  <dimension ref="A1:DO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:118">
+    <row r="1" spans="1:119">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
-      <c r="AV1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AW1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AX1" t="s">
         <v>13</v>
       </c>
-      <c r="AX1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>14</v>
       </c>
-      <c r="AZ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BA1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BB1" t="s">
         <v>15</v>
       </c>
-      <c r="BB1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>16</v>
       </c>
-      <c r="BD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BE1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BF1" t="s">
         <v>17</v>
       </c>
-      <c r="BF1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
+      <c r="DO1" t="s">
+        <v>180</v>
+      </c>
     </row>
-    <row r="2" spans="1:118">
+    <row r="2" spans="1:119">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2">
+        <v>809900000.0</v>
+      </c>
+      <c r="C2">
         <v>1251626195.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1325319071.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1212600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>866195849.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1080100000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1146100000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1101300000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1078000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>978900000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>939400000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>767457859.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>766093200.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>703834860.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>712765740.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>846200000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>655651268.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>652067280.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>583858100.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>564745300.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>568602115.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>538011695.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>569073783.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>566198764.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>569016152.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>542452664.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>606207827.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>725400000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>706600000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>663000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>-153100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>904500000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>893000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>824200000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>820428000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>841518000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>839380000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>803882000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>793609000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>784240000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>629736000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>416244000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>403554000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>413050000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>389474000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>378572000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>358554000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>376914000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>343797000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>312260000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>320681000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>318175000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>312221000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>282880000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>264638000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>264542000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>260849000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>237330000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>156254000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>156313000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>153675000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>148894000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>206133000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>209955000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>201923000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>131934000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>395926000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>133474000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>211380000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>211354000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>353388834.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>127135406.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>127485243.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>151551281.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>215445395.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>90713505.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>94665250.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>106970710.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>183473413.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>78374874.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>78826548.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>22132181.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>70692228.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>54470383.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>54951516.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>22010883.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>-88403000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>57366000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>55225000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>13751000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>18766000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>19094000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>16684000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>14002000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>-113176000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>75767000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>14268000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>11297000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>-91776000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>62601000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>13213000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>10501000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>-68516000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>47934000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>9200000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>9400000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>13800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>12100000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>8900000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>7300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>10000000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>12600000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>7400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>6700000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>10900000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>11900000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>7100000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>5400000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:118">
+    <row r="3" spans="1:119">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B3">
+        <v>93700000.0</v>
+      </c>
+      <c r="C3">
         <v>95044988.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>103415654.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>90000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>58539649.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>78500000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>73500000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>85800000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>81000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>78300000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>69100000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>51895050.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>53788720.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>53754379.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>53999640.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>70700000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>54741135.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>55224720.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>47277880.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>43508640.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>43123637.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>42487170.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>42307692.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>43046977.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>43392070.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>40959707.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>47966069.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>61400000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>60800000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>56500000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>21300000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>29100000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>30400000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>34300000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>32111000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>32978000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>32295000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>37416000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>35425000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>38059000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>32488000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>20860000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>21017000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>21806000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>19841000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>21069000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>17814000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>15985000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>14963000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>14188000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>13336000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>13217000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>13985000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>13086000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>13004000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>12110000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>11636000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>11119000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>102326000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>11323000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>11528000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>11151000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>12092000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>10804000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>8683000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>10422000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>11657000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>9924000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>10295000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>12491000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>9283915.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>9377940.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>9389021.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>8033124.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>7056897.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>5597117.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>5059557.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>5026522.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>5549357.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>5848450.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>5337981.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>5000000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>5319888.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>3500581.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3107892.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>3002418.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3007000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3697000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>3448000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2761000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>3917000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2351000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2383000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2186000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>3058000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>2787000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>2013000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1644000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>3422000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>2308000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1589000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1439000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1528000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1859000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>800000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DD3">
         <v>1500000.0</v>
       </c>
       <c r="DE3">
-        <v>900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="DF3">
         <v>900000.0</v>
       </c>
       <c r="DG3">
         <v>900000.0</v>
       </c>
       <c r="DH3">
+        <v>900000.0</v>
+      </c>
+      <c r="DI3">
         <v>1300000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DK3">
         <v>700000.0</v>
       </c>
       <c r="DL3">
         <v>700000.0</v>
       </c>
       <c r="DM3">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="DN3">
         <v>400000.0</v>
       </c>
+      <c r="DO3">
+        <v>400000.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:118">
+    <row r="4" spans="1:119">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-      <c r="W4">
-[...1 lines deleted...]
-      </c>
+      <c r="W4"/>
       <c r="X4">
         <v>1800000.0</v>
       </c>
       <c r="Y4">
         <v>1800000.0</v>
       </c>
       <c r="Z4">
-        <v>10200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="AA4">
         <v>10200000.0</v>
       </c>
       <c r="AB4">
         <v>10200000.0</v>
       </c>
       <c r="AC4">
         <v>10200000.0</v>
       </c>
       <c r="AD4">
-        <v>0.0</v>
+        <v>10200000.0</v>
       </c>
       <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4">
         <v>-0.01</v>
       </c>
-      <c r="AF4">
-[...1 lines deleted...]
-      </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
         <v>-98764447.99</v>
       </c>
-      <c r="AJ4">
-[...1 lines deleted...]
-      </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
         <v>-92201220.42</v>
       </c>
-      <c r="AN4">
-[...1 lines deleted...]
-      </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
         <v>-89516653.42</v>
       </c>
-      <c r="AR4">
-[...1 lines deleted...]
-      </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
@@ -28512,807 +28662,814 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
+      <c r="DO4"/>
     </row>
-    <row r="5" spans="1:118">
+    <row r="5" spans="1:119">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B5">
+        <v>226600000.0</v>
+      </c>
+      <c r="C5">
         <v>171141133.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>152875314.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>226900000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>147120351.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>151000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>165900000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>158900000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>134900000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>123400000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>130400000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>115273260.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>102900160.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>77932761.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>87860070.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>107800000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>74929355.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>57382560.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>24113300.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>77952980.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>75991278.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>62139475.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>15463108.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>74190530.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>63142438.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>43769980.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>59379217.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>96500000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>85100000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>75700000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-84700000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>18200000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>63900000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>57300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>30060000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>75991000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>125945000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>53799000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>50383000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>76387000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>41260000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>45617000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>35909000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>71579000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>62403000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>55021000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>53660000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>69417000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>63282000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>47778000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>50593000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>64638000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>52221000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>41665000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>44087000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>48912000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>45639000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>37007000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-53618000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>43216000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>38728000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>35535000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>32896000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>44147000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>36417000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>28912000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>31180000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>36570000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>35145000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>32893000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-26653977.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>39229060.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>34151979.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>25249876.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>23275344.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>25555003.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>25234856.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>22638376.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>21517872.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>24835579.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>25543223.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>17551378.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>12365480.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>19492451.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>20147293.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>10429263.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>10930000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>13545000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>10729000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>9456000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>7219000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>12405000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>11474000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>8530000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>9680000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>10643000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>9757000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>6442000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>5919000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>9011000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>7977000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>5797000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>110742000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>7461000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>6400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="DC5">
         <v>4400000.0</v>
       </c>
       <c r="DD5">
+        <v>4400000.0</v>
+      </c>
+      <c r="DE5">
         <v>4800000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>4200000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>3400000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>4500000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>4100000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>2900000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>1700000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>3100000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>2800000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>2000000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:118">
+    <row r="6" spans="1:119">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B6">
+        <v>320300000.0</v>
+      </c>
+      <c r="C6">
         <v>266186121.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>256290968.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>316900000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>205660000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>229500000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>239400000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>244700000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>215900000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>201700000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>199500000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>167168310.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>156688880.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>131687140.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>141859710.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>178500000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>129670490.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>112607280.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>71391180.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>121461620.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>119114915.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>104626645.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>57770800.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>117237507.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>106534508.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>84729687.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>107345286.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>157900000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>145900000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>132200000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-63400000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>47300000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>94300000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>91600000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>62171000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>108969000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>158240000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>91215000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>85808000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>114446000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>73748000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>66477000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>56926000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>93385000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>82244000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>76090000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>71474000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>85402000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>78245000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>61966000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>63929000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>77855000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>66206000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>54751000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>57091000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>61022000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>57275000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>48126000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>48708000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>54539000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>50256000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>46686000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>44988000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>54951000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>45100000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>39334000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>42837000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>46494000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>45440000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>45384000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-17370062.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>48607000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>43541000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>33283000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>30332241.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>31152120.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>30294413.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>27664898.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>27067229.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>30684029.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>30881204.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>22551378.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>17685368.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>22993032.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>23255185.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>13431681.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>13937000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>17242000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>14177000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>12217000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>11136000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>14756000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>13857000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>10716000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>12738000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>13430000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>11770000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>8086000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>9341000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>11319000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>9566000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>7236000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>112270000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>9320000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>7200000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>5600000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>5900000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>6300000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>5100000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5400000.0</v>
       </c>
       <c r="DH6">
         <v>5400000.0</v>
       </c>
       <c r="DI6">
+        <v>5400000.0</v>
+      </c>
+      <c r="DJ6">
         <v>3700000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>2400000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>3800000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>3500000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>2400000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:118">
+    <row r="7" spans="1:119">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
@@ -29506,120 +29663,121 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
+      <c r="DO7"/>
     </row>
-    <row r="8" spans="1:118">
+    <row r="8" spans="1:119">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
-[...1 lines deleted...]
-      </c>
+      <c r="S8"/>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8">
+      <c r="V8">
+        <v>0.0</v>
+      </c>
+      <c r="W8"/>
+      <c r="X8">
         <v>1800000.0</v>
       </c>
-      <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>10200000.0</v>
       </c>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
         <v>-123900000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -29798,1474 +29956,1489 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
+      <c r="DO8"/>
     </row>
-    <row r="9" spans="1:118">
+    <row r="9" spans="1:119">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B9">
+        <v>970700000.0</v>
+      </c>
+      <c r="C9">
         <v>821417287.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>788756691.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>927900000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>576582500.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>843500000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>813400000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>828100000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>811700000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>742500000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>669600000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>478906660.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>469764880.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>434249619.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>403743210.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>627000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>413237334.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>398001600.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>353240080.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>356108760.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>347169506.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>328599275.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>314835164.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>315627924.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>316152716.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>315031439.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>327048390.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>516100000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>517500000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>488500000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>432400000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>460100000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>465200000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>457500000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>425550000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>457663000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>479301000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>472378000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>447183000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>473073000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>416906000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>339139000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>306905000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>337759000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>320780000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>327151000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>288967000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>297771000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>290022000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>261633000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>254632000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>262991000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>254503000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>230327000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>219281000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>219145000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>215394000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>201721000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>191946000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>194885000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>188682000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>187898000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>177517000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>176728000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>169245000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>164846000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>155820000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>173295000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>176741000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>193446000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>165449541.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>162059825.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>161573377.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>140252031.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>124189136.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>116272483.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>120987247.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>109340406.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>105380556.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>103611267.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>103328499.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>163137553.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>81199766.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>71399536.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>72705290.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>119133011.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>267196000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>62444000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>63485000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>103566000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>92850000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>101716000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>102392000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>94438000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>214913000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>62172000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>89948000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>73267000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>176403000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>49567000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>73803000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>62630000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>133006000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>36937000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>53500000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>44100000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>41100000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>53200000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>39700000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>35800000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>42200000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>46700000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>33200000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>26600000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>28600000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>29800000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>19800000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>17900000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:118">
+    <row r="10" spans="1:119">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B10">
+        <v>200100000.0</v>
+      </c>
+      <c r="C10">
         <v>146978853.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>122000496.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>198800000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>131548949.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>130000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>126100000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>132200000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>107500000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>99400000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>95800000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>95987440.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>85624400.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>61961719.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>72147060.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>89100000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>61651718.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>46992960.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>12807720.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>69361600.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>67108131.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>54103511.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8241757.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>65581133.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>53817914.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>31826325.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>46500866.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>79300000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>67400000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>58500000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>109000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9700000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>57200000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>50400000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>31757000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>67376000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>119632000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>44735000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>40453000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>67417000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>30417000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>42529000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>30833000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>68879000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>59540000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>52355000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>48813000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>67024000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>61110000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>46253000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>47071000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>62521000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>49974000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>39346000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>41522000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>46697000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>42164000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>34110000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-57784000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>39605000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>35213000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>32642000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>30457000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>43469000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>31592000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>27998000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>30168000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>477000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>31506000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>29515000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>29364872.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-21203960.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>32106656.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>24231046.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>23995361.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>25787539.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>26060574.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>23270295.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>21767196.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>24498715.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>26117122.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>7497665.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>12293555.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>19744483.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>20099423.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>3828295.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>12981000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>12768000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>10015000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>8896000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>9272000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>11687000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>10495000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>8174000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>9251000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>10243000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>8753000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>5927000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>5694000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>8679000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>6932000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>5398000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>5531000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>6174000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>5200000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>4100000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>4400000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>4500000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>4000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>3400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>4900000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>3800000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>2900000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>1600000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>3100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>2700000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>2000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:118">
+    <row r="11" spans="1:119">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B11">
+        <v>49800000.0</v>
+      </c>
+      <c r="C11">
         <v>35892516.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>28177018.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>48800000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>32097649.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>29900000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>28100000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>29000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>24300000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>22300000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>21400000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>21420510.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>19237200.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>13974659.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>17926110.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>21100000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>14519989.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>11188800.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-316240.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>14187600.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>16070419.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>13605442.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-3453689.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>19090398.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>15198237.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>11100572.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>13803740.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>21500000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>18100000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>13600000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-3900000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>27700000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>17600000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>13600000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>20517000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>21244000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>21998000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>102741000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>10965000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>18148000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>9246000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>11908000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>5516000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>18942000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>16373000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>14398000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>10746000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>18431000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>16805000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>12720000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>11410000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>16559000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>13843000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>10899000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>10389000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>12608000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>11384000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>9210000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>7999000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>10694000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>9507000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>8814000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>5396000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>11344000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>8884000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>14297000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>7259000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>10466000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>9147000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>8854000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>9372781.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>8813072.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>10002035.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>7293488.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>5046308.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>8312630.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>8634431.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>7842482.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>6135543.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>8085392.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>9396542.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>5623540.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>4305535.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>6911731.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>7034491.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>3627570.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>3382000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>4280000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>3570000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>3238000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>3402000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>4295000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>3857000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>3004000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>3359000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>3950000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>3589000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>2430000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>2825000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>3565000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>3200000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>2498000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>2569000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>2852000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>2400000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="DD11">
         <v>2100000.0</v>
       </c>
       <c r="DE11">
+        <v>2100000.0</v>
+      </c>
+      <c r="DF11">
         <v>1900000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>1600000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>2300000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>1700000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>1300000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>700000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>1300000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>1200000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>800000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:118">
+    <row r="12" spans="1:119">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B12">
+        <v>26500000.0</v>
+      </c>
+      <c r="C12">
         <v>24162280.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>30874818.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>28100000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>21303853.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>21000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>25882614.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>26700000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>27400000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>24242223.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>22300000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>19285820.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>17275760.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15971039.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15196620.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>16258500.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12811755.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10869120.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11463700.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8749020.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>11984897.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8354218.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9262166.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9283174.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9765051.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>16485996.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>12955465.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>17200000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>17700000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>17200000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>11900000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7400000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6700000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5600000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5700000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6413000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>6200000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7600000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>9930000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7667000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>6943000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3088000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5076000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2700000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2863000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2666000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4847000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2393000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2172000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1525000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3522000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2117000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2247000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2319000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2565000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2635000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3085000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3063000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4166000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2537000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2756000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2893000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>15295000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2286000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2329000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1334000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2199000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2742000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>3800000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>3430000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2075680.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1888439.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2010991.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1501903.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>883477.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>386565.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>431456.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>400000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>77876.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>432547.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>654769.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>597851.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>287606.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>100000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>94513.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>74970.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>451000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>677442.36</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>825000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>674000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>584000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>592000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>631078.77</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>416184.18</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>441000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>868000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>790000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>531000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>10000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>253000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>561000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>193511.67</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>584000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>879000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>460010.81</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>300000.0</v>
       </c>
-      <c r="DC12"/>
-      <c r="DD12">
+      <c r="DD12"/>
+      <c r="DE12">
         <v>300000.0</v>
       </c>
-      <c r="DE12"/>
-      <c r="DF12">
+      <c r="DF12"/>
+      <c r="DG12">
         <v>100000.0</v>
       </c>
-      <c r="DG12"/>
-      <c r="DH12">
+      <c r="DH12"/>
+      <c r="DI12">
         <v>300000.0</v>
       </c>
-      <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
-      <c r="DN12">
+      <c r="DN12"/>
+      <c r="DO12">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:118">
+    <row r="13" spans="1:119">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -31340,170 +31513,169 @@
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
+      <c r="DO13"/>
     </row>
-    <row r="14" spans="1:118">
+    <row r="14" spans="1:119">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="W14">
         <v>800000.0</v>
       </c>
       <c r="X14">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="Y14">
         <v>1200000.0</v>
       </c>
       <c r="Z14">
+        <v>1200000.0</v>
+      </c>
+      <c r="AA14">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="AB14">
         <v>1600000.0</v>
       </c>
       <c r="AC14">
-        <v>1700000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="AD14">
         <v>1700000.0</v>
       </c>
       <c r="AE14">
+        <v>1700000.0</v>
+      </c>
+      <c r="AF14">
         <v>520319.09</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1717140.18</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1744274.23</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1858592.12</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-8341171.78</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>18715324.97</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-10203625.14</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2465259.52</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>595326.69</v>
       </c>
-      <c r="AN14">
-[...1 lines deleted...]
-      </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>577992.92</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>688408.91</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
         <v>723456.1</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-698642.53</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>726725.03</v>
       </c>
-      <c r="AZ14">
-[...1 lines deleted...]
-      </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
@@ -31622,918 +31794,925 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
+      <c r="DO14"/>
     </row>
-    <row r="15" spans="1:118">
+    <row r="15" spans="1:119">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B15">
+        <v>150300000.0</v>
+      </c>
+      <c r="C15">
         <v>111086336.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>93823477.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>150000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>99451299.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>100100000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>98000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>103200000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>83200000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>77100000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>74400000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>74566930.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>66387200.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>47987060.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>54220950.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>68000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>47131729.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>35804160.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>13123960.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>55174000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>51037712.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>40498070.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>13108320.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>46490735.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>38619676.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>27891945.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>32080200.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>57800000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>49300000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>44900000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-11000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-18000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>39600000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>36800000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>11240000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>46200000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>97600000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-58006000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>29488000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>49269000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>21171000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>30621000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>25317000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>49937000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>43167000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>37957000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>38067000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>48593000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>44305000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>33533000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>35661000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>45962000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>36131000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>28447000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>31133000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>34097000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>30747000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>25029000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-65783000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>28911000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>25706000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>23828000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>25061000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>31353000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>23718000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>16332000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>22909000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-9989000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>22359000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>20661000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>19992090.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-30017032.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>22105000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>16937000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>18949054.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>17474908.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>17427205.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>15427814.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>15630487.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>16414441.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>16719465.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>11417562.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>7988019.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>12832753.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>13066159.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>6735187.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>9599000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>8488000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>6445000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>5658000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>5870000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>7251000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>6457000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>5012000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>5892000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>6293000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>5164000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>3497000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>4150000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>4599000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>3732000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>2900000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>2962000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>3322000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>2800000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>2200000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>2300000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>2400000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>2100000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>1800000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>2600000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>2000000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>1800000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>900000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>1800000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>1500000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>1200000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:118">
+    <row r="16" spans="1:119">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>93900000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>150000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>135400000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>100100000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>98000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>103200000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>103900000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>88000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>64900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>73500000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>68000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>60700000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>44800000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>16600000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>70000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>63200000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>50900000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>16700000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>62100000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>52600000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>39700000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>42400000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>57800000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>49300000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>44900000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>12979070.66</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-14049328.75</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>30031851.96</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>28498412.45</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>8959744.92</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>36879047.09</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>75305823.37</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-43570945.69</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>21943741.63</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>37526848.96</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>16379883.95</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>23543749.04</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>18291308.43</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>37504318.44</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>34552949.65</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>29915668.35</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>32757077.7</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>43390481.29</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>41519070.38</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>30346606.33</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>33569613.1</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>44580019.4</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>34420310.56</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>27976986.62</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>31390848.62</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>34711391.63</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>30236011.41</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>25261404.93</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-19078160.24</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>27531663.65</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>26682582.52</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>24559884.56</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>25136409.23</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>31216597.03</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>21330077.02</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>13493204.65</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>21776615.97</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>-20911896.75</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>19228586.17</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>16384615.38</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>16429980.28</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>-20765617.66</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>21648222.51</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>16506188.48</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>19011738.74</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>17624810.89</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>16496592.2</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>13336791.15</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>13406810.19</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>14711840.1</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>14965986.39</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>9772318.75</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>6850771.87</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>11031548.18</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>10661770.71</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>5569337.63</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>7979218.62</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>6725299.1</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>4834958.74</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>4320073.3</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>4895913.65</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>5359994.09</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>4793971.34</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>3413936.38</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>3746423.35</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>3965593.3</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>3405883.13</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>2188223.52</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>2606783.92</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>2925014.31</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>2464993.39</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>1833934.1</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>1985387.76</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>2200582.94</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>1877870.85</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>1491960.53</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
+      <c r="DO16"/>
     </row>
-    <row r="17" spans="1:118">
+    <row r="17" spans="1:119">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B17">
+        <v>150300000.0</v>
+      </c>
+      <c r="C17">
         <v>110800000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>93900000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>150000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>135400000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>100100000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>98000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>103200000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>84600000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>79400000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>74400000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>103900000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>88000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>64900000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>73500000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>68000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>60700000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>44800000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>16600000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>70000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>63200000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>50900000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>14900000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>62100000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>52600000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>29500000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>42400000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>57800000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>49300000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>44900000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>12979070.66</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-14049328.75</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>30031851.96</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>28498412.45</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>551459545.64</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-739039091.85</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>299008098.73</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-43570945.69</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>97112665.58</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>112981720.97</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>141552362.1</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>31559067.77</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>701851747.73</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-709763800.9</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-74518497.6</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>227813773.04</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-232818900.64</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
         <v>-1444839750.05</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>1459401404.87</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-1409745304.36</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
@@ -32634,155 +32813,160 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
+      <c r="DO17"/>
     </row>
-    <row r="18" spans="1:118">
+    <row r="18" spans="1:119">
       <c r="A18" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B18">
+        <v>-27000000.0</v>
+      </c>
+      <c r="C18">
         <v>-24100000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-30900000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-28500000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-21200000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-21400000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-25900000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-26900000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-27400000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-24200000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-22300000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-26200000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-22900000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-21600000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-20600000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-22500000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-15400000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-13600000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-9700000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-11100000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-10600000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-10500000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-10200000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-12400000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-13300000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-16600000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-16800000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-18400000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-19000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-18500000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -32826,102 +33010,103 @@
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
+      <c r="DO18"/>
     </row>
-    <row r="19" spans="1:118">
+    <row r="19" spans="1:119">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
@@ -32962,83 +33147,82 @@
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
+      <c r="DO19"/>
     </row>
-    <row r="20" spans="1:118">
+    <row r="20" spans="1:119">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
@@ -33056,82 +33240,82 @@
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
         <v>-25173676.22</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>-483252741.07</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>492190950.23</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>275261225.64</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>-287349175.56</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>285895017.62</v>
       </c>
-      <c r="BB20">
-[...1 lines deleted...]
-      </c>
       <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
         <v>1675355775.05</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>-1692240659.68</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>1634662208.67</v>
       </c>
-      <c r="BF20">
-[...1 lines deleted...]
-      </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
@@ -33232,451 +33416,455 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
+      <c r="DO20"/>
     </row>
-    <row r="21" spans="1:118">
+    <row r="21" spans="1:119">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B21">
+        <v>256100000.0</v>
+      </c>
+      <c r="C21">
         <v>175051212.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>184049887.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>221900000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>135809050.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>153000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>149600000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>170700000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>152300000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>118300000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>117400000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>127934180.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>111726640.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>81555820.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>88892850.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>110900000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>88983462.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>62177760.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>48700960.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>81342240.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>75425987.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>60946015.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>67503924.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>75912408.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>63582966.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>56978255.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>59841912.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>99100000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>84300000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>74900000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>71400000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>69700000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>59200000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>61600000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>32283000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>73030000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>69759000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>54228000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>48222000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>76759000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>42788000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>46602000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>37856000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>71840000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>55971000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>54624000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>50461000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>68045000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>63256000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>47533000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>43911000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>64158000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>52769000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>41853000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>43553000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>49100000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>45117000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>36717000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-54747000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>43216000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>38728000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>34131000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>32896000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>37582000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>35628000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>29295000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>31180000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>36570000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>35145000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>32893000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>28434023.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>39228230.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>34151232.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>25249459.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>23275344.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>25555003.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>25234856.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>22638376.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>21517872.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>24835141.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>25542665.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>17551378.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>12365480.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>19492451.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>20147293.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>10429263.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>10930000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>13545000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>10729000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>9456000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>7219000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>12405000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>11474000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>8530000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>9680000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>10643000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>9757000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>6442000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>5919000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>9011000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>7977000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>5797000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>110742000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>7461000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="DC21">
         <v>4400000.0</v>
       </c>
       <c r="DD21">
+        <v>4400000.0</v>
+      </c>
+      <c r="DE21">
         <v>4800000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>4200000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>3400000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>4500000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>4100000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>2900000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>1700000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>3100000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>2800000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>2000000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:118">
+    <row r="22" spans="1:119">
       <c r="A22" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
@@ -33870,470 +34058,476 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
+      <c r="DO22"/>
     </row>
-    <row r="23" spans="1:118">
+    <row r="23" spans="1:119">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B23">
+        <v>1524500000.0</v>
+      </c>
+      <c r="C23">
         <v>1897992270.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1930025873.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1918600000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1306969299.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1770600000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1809900000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1758700000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1737400000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1603100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1491600000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1118430340.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1124131440.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1056528659.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1027616100.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1362300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>979905140.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>987891120.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>888397220.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>839511819.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>840345635.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>805664956.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>816405023.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>805914280.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>821585903.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>800505848.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>873414304.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1142400000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1139800000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1076600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>207900000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1294900000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1299000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1220100000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1213695000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1226151000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1248922000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1222032000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1192570000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1180554000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1003854000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>708781000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>672603000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>678969000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>654283000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>651099000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>597060000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>606640000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>570563000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>526360000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>531402000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>517008000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>513955000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>471354000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>440366000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>434587000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>431126000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>402334000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>402947000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>307982000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>303629000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>302661000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>350754000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>349101000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>335540000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>267485000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>520566000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>270199000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>352976000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>371907000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>490404352.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>249967000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>254907388.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>266553853.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>316359187.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>181430985.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>190417641.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>193672740.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>267336097.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>157151000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>156612382.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>167718356.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>139526514.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>106377468.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>107509513.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>130714631.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>167863000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>106265000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>107981000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>107861000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>104397000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>108405000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>107602000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>99910000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>92057000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>127296000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>94459000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>78122000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>78708000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>103157000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>79039000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>67334000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>46252000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>77410000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>56600000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>49100000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>50500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>60500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>44400000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>39700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>47700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>55200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>37700000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>31600000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>36400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>38900000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>24900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>22000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:118">
+    <row r="24" spans="1:119">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
@@ -34374,439 +34568,441 @@
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
+      <c r="DO24"/>
     </row>
-    <row r="25" spans="1:118">
+    <row r="25" spans="1:119">
       <c r="A25" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B25">
+        <v>93700000.0</v>
+      </c>
+      <c r="C25">
         <v>94800000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>103500000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>90000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>79700000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>78500000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>73500000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>85800000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>81000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>78300000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>69100000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>70500000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>71300000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>72700000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>73200000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>70700000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>70500000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>69100000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>59800000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>55200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53400000.0</v>
       </c>
       <c r="V25">
         <v>53400000.0</v>
       </c>
       <c r="W25">
+        <v>53400000.0</v>
+      </c>
+      <c r="X25">
         <v>53900000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>57500000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>59100000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>58300000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>62200000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>61400000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>60800000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>56500000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>21300000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>29100000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>30400000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>34300000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>32111000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>32978000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>32295000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>37416000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>35425000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>38059000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>32488000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>20860000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>21017000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>21806000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>19841000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>21069000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>17814000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>15985000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>14963000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>14188000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>13336000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>13217000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>13985000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>13086000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>13004000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>12110000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>11636000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>11119000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>102326000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>11323000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>11528000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>11151000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>12092000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>10804000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>8683000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>10422000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>11657000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>9924000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>10295000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>12491000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>9283915.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>9377940.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>9389021.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>8033124.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>7056897.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>5597117.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>5059557.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>5026522.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>5549357.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>5848450.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>5337981.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>5000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>5319888.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>3500581.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>3107892.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>3002418.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>3007000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3697000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3448000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>2761000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>3917000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>2351000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>2383000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>2186000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>3058000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>2787000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>2013000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>1644000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>3422000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>2308000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>1589000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>1439000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1528000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>1859000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>800000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DD25">
         <v>1500000.0</v>
       </c>
       <c r="DE25">
-        <v>900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="DF25">
         <v>900000.0</v>
       </c>
       <c r="DG25">
         <v>900000.0</v>
       </c>
       <c r="DH25">
+        <v>900000.0</v>
+      </c>
+      <c r="DI25">
         <v>1300000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DK25">
         <v>700000.0</v>
       </c>
       <c r="DL25">
         <v>700000.0</v>
       </c>
       <c r="DM25">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="DN25">
         <v>400000.0</v>
       </c>
+      <c r="DO25">
+        <v>400000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:118">
+    <row r="26" spans="1:119">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
@@ -35000,66 +35196,69 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
+      <c r="DO26"/>
     </row>
-    <row r="27" spans="1:118">
+    <row r="27" spans="1:119">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -35134,499 +35333,505 @@
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
+      <c r="DO27"/>
     </row>
-    <row r="28" spans="1:118">
+    <row r="28" spans="1:119">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B28">
+        <v>648200000.0</v>
+      </c>
+      <c r="C28">
         <v>648300000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>631200000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>616000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>598300000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>612000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>590300000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>571600000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>576600000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>542900000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>483100000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>487100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>487300000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>488300000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>439400000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>445400000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>431600000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>426100000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>387600000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>353200000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>342300000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>341500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>317900000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>324100000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>346300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>367300000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>348500000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>355600000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>372400000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>357100000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1438200000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>346200000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>361300000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>348000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>305000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>351700000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>373700000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>377300000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>363500000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>358300000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>341630000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>271700000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>248000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>244100000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>245000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>251500000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>220700000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>213700000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>211800000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>199900000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>197400000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>185600000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>187700000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>175400000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>162700000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>157700000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>158300000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>153700000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>144400000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>140300000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>138400000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>142000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>133800000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>130000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>124100000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>122900000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>113000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>126800000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>131300000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>148100000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>127700000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>113500000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>118000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>107000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>93900000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>85100000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>90700000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>81700000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>78300000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>72900000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>72400000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>68400000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>63500000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>48400000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>49500000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>105701330.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>250933000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>45202000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>49308000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>91349000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>79042000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>86960000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>88535000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>83722000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>202175000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>48742000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>78178000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>65181000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>167062000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>38248000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>64237000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>55394000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>20736000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>27645000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>46300000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>38500000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>35200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>47000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>34600000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>31500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>36800000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>41300000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>29500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>24200000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>24800000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>26300000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>17400000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>16200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:118">
+    <row r="29" spans="1:119">
       <c r="A29" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B29">
+        <v>49800000.0</v>
+      </c>
+      <c r="C29">
         <v>35800000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>28200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>48800000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>43700000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>29900000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>28100000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>29000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>24700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>23000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>21400000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>30200000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>25500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>18900000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>24300000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>21100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>18700000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>14000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7300000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>18000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>19900000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>17100000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4400000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>25500000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>20700000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>15800000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>17900000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>21500000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>18100000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>13600000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -35670,1110 +35875,1120 @@
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
+      <c r="DO29"/>
     </row>
-    <row r="30" spans="1:118">
+    <row r="30" spans="1:119">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B30">
+        <v>714600000.0</v>
+      </c>
+      <c r="C30">
         <v>646366075.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>604706801.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>706000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>440773449.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>690500000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>663800000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>657400000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>659400000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>624200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>552200000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>350972480.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>358038240.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>352693800.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>314850360.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>516100000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>324253872.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>335823840.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>304539120.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>274766520.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>271743519.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>267653260.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>247331240.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>239715515.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>252569750.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>258053184.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>267206477.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>417000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>433200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>413600000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>361000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>390400000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>406000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>395900000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>393267000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>384633000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>409542000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>418150000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>398961000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>396314000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>374118000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>292537000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>269049000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>265919000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>264809000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>272527000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>238506000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>229726000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>226766000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>214100000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>210721000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>198833000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>201734000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>188474000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>175728000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>170045000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>170277000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>165004000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>246693000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>151669000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>149954000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>153767000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>144621000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>139146000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>133617000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>135551000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>124640000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>136725000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>141596000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>160553000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>137015518.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>122831595.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>127422145.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>115002572.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>100913792.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>90717480.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>95752391.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>86702030.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>83862684.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>78776126.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>77785834.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>145586175.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>68834286.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>51907085.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>52557997.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>108703748.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>256266000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>48899000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>52756000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>94110000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>85631000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>89311000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>90918000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>85908000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>205233000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>51529000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>80191000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>66825000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>170484000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>40556000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>65826000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>56833000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>22264000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>29476000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>47400000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>39700000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>36700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>48400000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>35500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>32400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>37700000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>42600000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>30300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>24900000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>25500000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>27000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>17800000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>16600000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:118">
+    <row r="31" spans="1:119">
       <c r="A31" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B31">
+        <v>-56000000.0</v>
+      </c>
+      <c r="C31">
         <v>-28072359.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-62049391.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-23100000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-4260100.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-23000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-23500000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-38500000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-44800000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-18900000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-21600000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-31946740.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-26102240.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-19594100.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-16745790.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-21800000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-27331744.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-15184800.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-35893240.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-11980640.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-8317856.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-6842504.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-59262167.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-10331275.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-9765052.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-25151930.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-13341046.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-19800000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-16900000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-16400000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>37600000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>4400000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2200000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-10900000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-526000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-5700000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>16280000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-9600000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-7769000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-9342000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-12371000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-4073000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-7023000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2961000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>3569000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-2269000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1648000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1021000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2146000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1280000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-10176000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1637000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2795000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2507000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2031000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-2267000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-2862000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-2505000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-3037000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-3611000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-3515000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-2080000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-2439000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>6155000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-2194000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-502000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-1012000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-36093000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-3639000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-3378000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>930849.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-60432960.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-2045000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-1019000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>720017.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>232536.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>825718.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>631919.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>249324.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-336426.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>574457.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-10053713.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-71925.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>252032.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-47870.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-6600968.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>2051000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-777000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-714000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-560000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>2053000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-493000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-691000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-102000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-429000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-400000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-1004000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-515000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-225000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-332000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-1045000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-399000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-105211000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-1287000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-900000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-300000.0</v>
       </c>
-      <c r="DC31"/>
-      <c r="DD31">
+      <c r="DD31"/>
+      <c r="DE31">
         <v>-300000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-200000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-100000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>400000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DJ31">
         <v>-100000.0</v>
       </c>
-      <c r="DK31"/>
-      <c r="DL31">
+      <c r="DK31">
         <v>-100000.0</v>
       </c>
-      <c r="DM31"/>
-      <c r="DN31">
+      <c r="DL31"/>
+      <c r="DM31">
         <v>-100000.0</v>
       </c>
+      <c r="DN31"/>
+      <c r="DO31">
+        <v>-100000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:118">
+    <row r="32" spans="1:119">
       <c r="A32" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B32">
+        <v>1780600000.0</v>
+      </c>
+      <c r="C32">
         <v>2073043482.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2114075762.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2140500000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1442778349.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1923600000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1959500000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1929400000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1889700000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1721400000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1609000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1246364520.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1235858080.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1138084480.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1116508950.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1473200000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1068888602.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1050068880.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>937098180.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>920854060.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>915771622.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>866610971.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>883908948.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>881826689.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>885168869.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>857484104.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>933256217.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1241500000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1224100000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1151500000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>279300000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1364600000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1358200000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1281700000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1245978000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1299181000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1318681000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1276260000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1240792000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1257313000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1046642000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>755383000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>710459000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>750809000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>710254000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>705723000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>647521000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>674685000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>633819000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>573893000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>575313000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>581166000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>566724000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>513207000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>483919000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>483687000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>476243000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>439051000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>348200000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>351198000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>342357000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>336792000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>383650000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>386683000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>371168000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>296780000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>551746000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>306769000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>388121000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>404800000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>518838375.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>289195231.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>289058620.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>291803312.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>339634531.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>206985988.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>215652497.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>216311116.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>288853969.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>181986141.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>182155047.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>185269734.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>151891994.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>125869919.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>127656806.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>141143894.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>178793000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>119810000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>118710000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>117317000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>111616000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>120810000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>119076000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>108440000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>101737000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>137939000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>104216000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>84564000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>84627000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>112168000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>87016000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>73131000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>64490000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>84871000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>62700000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>53500000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>54900000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>65300000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>48600000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>43100000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>52200000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>59300000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>40600000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>33300000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>39500000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>41700000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>26900000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>23300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH30"/>
@@ -36871,51 +37086,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B2">
         <v>217873181.0</v>
       </c>
       <c r="C2">
         <v>352900000.0</v>
       </c>
       <c r="D2">
         <v>148300000.0</v>
       </c>
       <c r="E2">
         <v>186700000.0</v>
       </c>
       <c r="F2">
         <v>284800000.0</v>
       </c>
       <c r="G2">
         <v>204000000.0</v>
       </c>
       <c r="H2">
         <v>185200000.0</v>
       </c>
       <c r="I2">
         <v>239500000.0</v>
       </c>
@@ -36975,51 +37190,51 @@
       </c>
       <c r="AB2">
         <v>-7145000.0</v>
       </c>
       <c r="AC2">
         <v>3426000.0</v>
       </c>
       <c r="AD2">
         <v>1070000.0</v>
       </c>
       <c r="AE2">
         <v>6100000.0</v>
       </c>
       <c r="AF2">
         <v>7600000.0</v>
       </c>
       <c r="AG2">
         <v>1100000.0</v>
       </c>
       <c r="AH2">
         <v>2700000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B3">
         <v>71841406</v>
       </c>
       <c r="C3">
         <v>99000000</v>
       </c>
       <c r="D3">
         <v>100600000</v>
       </c>
       <c r="E3">
         <v>74900000</v>
       </c>
       <c r="F3">
         <v>50600000</v>
       </c>
       <c r="G3">
         <v>34200000</v>
       </c>
       <c r="H3">
         <v>60300000</v>
       </c>
       <c r="I3">
         <v>134200000</v>
       </c>
@@ -37079,147 +37294,147 @@
       </c>
       <c r="AB3">
         <v>17444000</v>
       </c>
       <c r="AC3">
         <v>10688000</v>
       </c>
       <c r="AD3">
         <v>18894000</v>
       </c>
       <c r="AE3">
         <v>10300000</v>
       </c>
       <c r="AF3">
         <v>11300000</v>
       </c>
       <c r="AG3">
         <v>18100000</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B6">
         <v>179902392.0</v>
       </c>
       <c r="C6">
         <v>-124400000.0</v>
       </c>
       <c r="D6">
         <v>204600000.0</v>
       </c>
       <c r="E6">
         <v>-38400000.0</v>
       </c>
       <c r="F6">
         <v>-98100000.0</v>
       </c>
       <c r="G6">
         <v>80800000.0</v>
       </c>
       <c r="H6">
         <v>18800000.0</v>
       </c>
       <c r="I6">
         <v>-54300000.0</v>
       </c>
@@ -37279,51 +37494,51 @@
       </c>
       <c r="AB6">
         <v>36347000.0</v>
       </c>
       <c r="AC6">
         <v>-10571000.0</v>
       </c>
       <c r="AD6">
         <v>2356000.0</v>
       </c>
       <c r="AE6">
         <v>-5000000.0</v>
       </c>
       <c r="AF6">
         <v>-1500000.0</v>
       </c>
       <c r="AG6">
         <v>6500000.0</v>
       </c>
       <c r="AH6">
         <v>-1600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B7">
         <v>-122300252.0</v>
       </c>
       <c r="C7">
         <v>-176200000.0</v>
       </c>
       <c r="D7">
         <v>-107300000.0</v>
       </c>
       <c r="E7">
         <v>-254000000.0</v>
       </c>
       <c r="F7">
         <v>-126400000.0</v>
       </c>
       <c r="G7">
         <v>80800000.0</v>
       </c>
       <c r="H7">
         <v>-2652300000.0</v>
       </c>
       <c r="I7">
         <v>-2405200000.0</v>
       </c>
@@ -37373,99 +37588,99 @@
         <v>37538000.0</v>
       </c>
       <c r="AA7">
         <v>-23599000.0</v>
       </c>
       <c r="AB7">
         <v>-6951000.0</v>
       </c>
       <c r="AC7"/>
       <c r="AD7">
         <v>22492000.0</v>
       </c>
       <c r="AE7">
         <v>-8900000.0</v>
       </c>
       <c r="AF7"/>
       <c r="AG7">
         <v>-9500000.0</v>
       </c>
       <c r="AH7">
         <v>-2600000.0</v>
       </c>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B9">
         <v>21882152.0</v>
       </c>
       <c r="C9">
         <v>-167500000.0</v>
       </c>
       <c r="D9">
         <v>-120100000.0</v>
       </c>
       <c r="E9">
         <v>-211700000.0</v>
       </c>
       <c r="F9">
         <v>-8400000.0</v>
       </c>
       <c r="G9">
         <v>136500000.0</v>
       </c>
       <c r="H9">
         <v>136500000.0</v>
       </c>
       <c r="I9">
         <v>136500000.0</v>
       </c>
@@ -37517,51 +37732,51 @@
       <c r="Y9">
         <v>-25400000.0</v>
       </c>
       <c r="Z9">
         <v>0.0</v>
       </c>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>-22800000.0</v>
       </c>
       <c r="F10">
         <v>65800000.0</v>
       </c>
       <c r="G10"/>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>218500000.0</v>
       </c>
       <c r="K10">
         <v>-4437000.0</v>
       </c>
       <c r="L10">
         <v>5465000.0</v>
@@ -37609,51 +37824,51 @@
         <v>30218000.0</v>
       </c>
       <c r="AA10">
         <v>0.0</v>
       </c>
       <c r="AB10">
         <v>-5731000.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10">
         <v>-2100000.0</v>
       </c>
       <c r="AH10">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>88000000.0</v>
       </c>
       <c r="F11">
         <v>-30900000.0</v>
       </c>
       <c r="G11">
         <v>-43600000.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>-205000000.0</v>
       </c>
       <c r="K11">
         <v>-30900000.0</v>
       </c>
@@ -37699,51 +37914,51 @@
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>10832690.82</v>
       </c>
       <c r="AB11">
         <v>8973739.43</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>27800000.0</v>
       </c>
       <c r="F12">
         <v>100900000.0</v>
       </c>
       <c r="G12">
         <v>203900000.0</v>
       </c>
       <c r="H12">
         <v>17200000.0</v>
       </c>
       <c r="I12">
         <v>10100000.0</v>
       </c>
       <c r="J12">
         <v>41500000.0</v>
       </c>
       <c r="K12">
         <v>30800000.0</v>
       </c>
@@ -37789,51 +38004,51 @@
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>18300000.0</v>
       </c>
       <c r="F13">
         <v>-37200000.0</v>
       </c>
       <c r="G13">
         <v>-12600000.0</v>
       </c>
       <c r="H13">
         <v>-12600000.0</v>
       </c>
       <c r="I13">
         <v>-12600000.0</v>
       </c>
       <c r="J13">
         <v>15900000.0</v>
       </c>
       <c r="K13">
         <v>-1500000.0</v>
       </c>
@@ -37879,51 +38094,51 @@
       <c r="Y13">
         <v>0.0</v>
       </c>
       <c r="Z13">
         <v>0.0</v>
       </c>
       <c r="AA13">
         <v>0.0</v>
       </c>
       <c r="AB13">
         <v>0.0</v>
       </c>
       <c r="AC13">
         <v>0.0</v>
       </c>
       <c r="AD13">
         <v>0.0</v>
       </c>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B14">
         <v>351413387.0</v>
       </c>
       <c r="C14">
         <v>318600000.0</v>
       </c>
       <c r="D14">
         <v>283600000.0</v>
       </c>
       <c r="E14">
         <v>283500000.0</v>
       </c>
       <c r="F14">
         <v>221800000.0</v>
       </c>
       <c r="G14">
         <v>228800000.0</v>
       </c>
       <c r="H14">
         <v>240900000.0</v>
       </c>
       <c r="I14">
         <v>115100000.0</v>
       </c>
@@ -37983,51 +38198,51 @@
       </c>
       <c r="AB14">
         <v>9502000.0</v>
       </c>
       <c r="AC14">
         <v>8758000.0</v>
       </c>
       <c r="AD14">
         <v>5387000.0</v>
       </c>
       <c r="AE14">
         <v>4800000.0</v>
       </c>
       <c r="AF14">
         <v>3700000.0</v>
       </c>
       <c r="AG14">
         <v>2200000.0</v>
       </c>
       <c r="AH14">
         <v>1700000.0</v>
       </c>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B15">
         <v>100917691.0</v>
       </c>
       <c r="C15">
         <v>94000000.0</v>
       </c>
       <c r="D15">
         <v>84900000.0</v>
       </c>
       <c r="E15">
         <v>78200000.0</v>
       </c>
       <c r="F15">
         <v>72300000.0</v>
       </c>
       <c r="G15">
         <v>68000000.0</v>
       </c>
       <c r="H15">
         <v>64000000.0</v>
       </c>
       <c r="I15">
         <v>61300000.0</v>
       </c>
@@ -38073,51 +38288,51 @@
       <c r="Y15">
         <v>0.0</v>
       </c>
       <c r="Z15">
         <v>0.0</v>
       </c>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B16">
         <v>397775574.0</v>
       </c>
       <c r="C16">
         <v>228500000.0</v>
       </c>
       <c r="D16">
         <v>352900000.0</v>
       </c>
       <c r="E16">
         <v>148300000.0</v>
       </c>
       <c r="F16">
         <v>186700000.0</v>
       </c>
       <c r="G16">
         <v>284800000.0</v>
       </c>
       <c r="H16">
         <v>204000000.0</v>
       </c>
       <c r="I16">
         <v>185200000.0</v>
       </c>
@@ -38177,99 +38392,99 @@
       </c>
       <c r="AB16">
         <v>29202000.0</v>
       </c>
       <c r="AC16">
         <v>-7145000.0</v>
       </c>
       <c r="AD16">
         <v>3426000.0</v>
       </c>
       <c r="AE16">
         <v>1100000.0</v>
       </c>
       <c r="AF16">
         <v>6100000.0</v>
       </c>
       <c r="AG16">
         <v>7600000.0</v>
       </c>
       <c r="AH16">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B18">
         <v>790355387.0</v>
       </c>
       <c r="C18">
         <v>504100000.0</v>
       </c>
       <c r="D18">
         <v>444100000.0</v>
       </c>
       <c r="E18">
         <v>229400000.0</v>
       </c>
       <c r="F18">
         <v>346400000.0</v>
       </c>
       <c r="G18">
         <v>569600000.0</v>
       </c>
       <c r="H18">
         <v>392200000.0</v>
       </c>
       <c r="I18">
         <v>38400000.0</v>
       </c>
@@ -38323,51 +38538,51 @@
       </c>
       <c r="AB18">
         <v>18510000.0</v>
       </c>
       <c r="AC18">
         <v>2745000.0</v>
       </c>
       <c r="AD18">
         <v>20211000.0</v>
       </c>
       <c r="AE18">
         <v>-3400000.0</v>
       </c>
       <c r="AF18">
         <v>700000.0</v>
       </c>
       <c r="AG18">
         <v>-17800000.0</v>
       </c>
       <c r="AH18">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B19">
         <v>-10500000.0</v>
       </c>
       <c r="C19">
         <v>-605000000.0</v>
       </c>
       <c r="D19">
         <v>-201700000.0</v>
       </c>
       <c r="E19">
         <v>-73800000.0</v>
       </c>
       <c r="F19">
         <v>-764800000.0</v>
       </c>
       <c r="G19">
         <v>-102000000.0</v>
       </c>
       <c r="H19">
         <v>-135200000.0</v>
       </c>
       <c r="I19">
         <v>-266100000.0</v>
       </c>
@@ -38413,99 +38628,99 @@
       <c r="Y19">
         <v>0.0</v>
       </c>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>277800000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>18900000.0</v>
       </c>
       <c r="I20">
         <v>6900000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B21">
         <v>-38500000.0</v>
       </c>
       <c r="C21">
         <v>-58100000.0</v>
       </c>
       <c r="D21">
         <v>-301500000.0</v>
       </c>
       <c r="E21">
         <v>-171200000.0</v>
       </c>
       <c r="F21">
         <v>358300000.0</v>
       </c>
       <c r="G21">
         <v>-325600000.0</v>
       </c>
       <c r="H21">
         <v>-250100000.0</v>
       </c>
       <c r="I21">
         <v>105200000.0</v>
       </c>
@@ -38557,51 +38772,51 @@
       <c r="Y21">
         <v>0.0</v>
       </c>
       <c r="Z21">
         <v>0.0</v>
       </c>
       <c r="AA21">
         <v>0.0</v>
       </c>
       <c r="AB21">
         <v>0.0</v>
       </c>
       <c r="AC21">
         <v>0.0</v>
       </c>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B22">
         <v>479009320.0</v>
       </c>
       <c r="C22">
         <v>361500000.0</v>
       </c>
       <c r="D22">
         <v>331200000.0</v>
       </c>
       <c r="E22">
         <v>247000000.0</v>
       </c>
       <c r="F22">
         <v>200700000.0</v>
       </c>
       <c r="G22">
         <v>171100000.0</v>
       </c>
       <c r="H22">
         <v>194400000.0</v>
       </c>
       <c r="I22">
         <v>47400000.0</v>
       </c>
@@ -38661,51 +38876,51 @@
       </c>
       <c r="AB22">
         <v>20846000.0</v>
       </c>
       <c r="AC22">
         <v>15381000.0</v>
       </c>
       <c r="AD22">
         <v>11226000.0</v>
       </c>
       <c r="AE22">
         <v>8600000.0</v>
       </c>
       <c r="AF22">
         <v>7200000.0</v>
       </c>
       <c r="AG22">
         <v>5300000.0</v>
       </c>
       <c r="AH22">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B23">
         <v>-149378167.0</v>
       </c>
       <c r="C23">
         <v>-7900000.0</v>
       </c>
       <c r="D23">
         <v>9300000.0</v>
       </c>
       <c r="E23">
         <v>83400000.0</v>
       </c>
       <c r="F23">
         <v>585900000.0</v>
       </c>
       <c r="G23">
         <v>359200000.0</v>
       </c>
       <c r="H23">
         <v>50400000.0</v>
       </c>
       <c r="I23">
         <v>-100000.0</v>
       </c>
@@ -38765,51 +38980,51 @@
       </c>
       <c r="AB23">
         <v>155000.0</v>
       </c>
       <c r="AC23">
         <v>159000.0</v>
       </c>
       <c r="AD23">
         <v>81000.0</v>
       </c>
       <c r="AE23">
         <v>100000.0</v>
       </c>
       <c r="AF23">
         <v>400000.0</v>
       </c>
       <c r="AG23">
         <v>4600000.0</v>
       </c>
       <c r="AH23">
         <v>500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B24">
         <v>2298125.0</v>
       </c>
       <c r="C24">
         <v>15200000.0</v>
       </c>
       <c r="D24">
         <v>12100000.0</v>
       </c>
       <c r="E24">
         <v>-5300000.0</v>
       </c>
       <c r="F24">
         <v>-11700000.0</v>
       </c>
       <c r="G24">
         <v>-17200000.0</v>
       </c>
       <c r="H24">
         <v>2200000.0</v>
       </c>
       <c r="I24">
         <v>10600000.0</v>
       </c>
@@ -38869,51 +39084,51 @@
       </c>
       <c r="AB24">
         <v>1856000.0</v>
       </c>
       <c r="AC24">
         <v>1920000.0</v>
       </c>
       <c r="AD24">
         <v>270000.0</v>
       </c>
       <c r="AE24">
         <v>600000.0</v>
       </c>
       <c r="AF24">
         <v>800000.0</v>
       </c>
       <c r="AG24">
         <v>300000.0</v>
       </c>
       <c r="AH24">
         <v>300000.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B25">
         <v>126197073.0</v>
       </c>
       <c r="C25">
         <v>98600000.0</v>
       </c>
       <c r="D25">
         <v>22700000.0</v>
       </c>
       <c r="E25">
         <v>45000000.0</v>
       </c>
       <c r="F25">
         <v>58600000.0</v>
       </c>
       <c r="G25">
         <v>-399900000.0</v>
       </c>
       <c r="H25">
         <v>-435300000.0</v>
       </c>
       <c r="I25">
         <v>10100000.0</v>
       </c>
@@ -38965,51 +39180,51 @@
       <c r="AA25">
         <v>77000.0</v>
       </c>
       <c r="AB25">
         <v>12999000.0</v>
       </c>
       <c r="AC25">
         <v>-10706000.0</v>
       </c>
       <c r="AD25"/>
       <c r="AE25">
         <v>2400000.0</v>
       </c>
       <c r="AF25">
         <v>1100000.0</v>
       </c>
       <c r="AG25">
         <v>2400000.0</v>
       </c>
       <c r="AH25">
         <v>400000.0</v>
       </c>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-10000000.0</v>
       </c>
       <c r="E26">
         <v>-65300000.0</v>
       </c>
       <c r="F26">
         <v>-50700000.0</v>
       </c>
       <c r="G26">
         <v>-80300000.0</v>
       </c>
       <c r="H26">
         <v>-41200000.0</v>
       </c>
       <c r="I26">
         <v>-74700000.0</v>
       </c>
       <c r="J26">
         <v>-14400000.0</v>
       </c>
       <c r="K26">
@@ -39063,51 +39278,51 @@
       <c r="AA26">
         <v>-1392000.0</v>
       </c>
       <c r="AB26">
         <v>-880000.0</v>
       </c>
       <c r="AC26">
         <v>-2293000.0</v>
       </c>
       <c r="AD26">
         <v>-525000.0</v>
       </c>
       <c r="AE26">
         <v>-1000000.0</v>
       </c>
       <c r="AF26">
         <v>-500000.0</v>
       </c>
       <c r="AG26"/>
       <c r="AH26">
         <v>-2600000.0</v>
       </c>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B27">
         <v>40300000.0</v>
       </c>
       <c r="C27">
         <v>43000000.0</v>
       </c>
       <c r="D27">
         <v>60100000.0</v>
       </c>
       <c r="E27">
         <v>26000000.0</v>
       </c>
       <c r="F27">
         <v>46700000.0</v>
       </c>
       <c r="G27">
         <v>16400000.0</v>
       </c>
       <c r="H27">
         <v>18100000.0</v>
       </c>
       <c r="I27">
         <v>5300000.0</v>
       </c>
@@ -39147,51 +39362,51 @@
       <c r="W27">
         <v>-926606.0</v>
       </c>
       <c r="X27">
         <v>-787512.0</v>
       </c>
       <c r="Y27">
         <v>12502617.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27">
         <v>-821000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B28">
         <v>-139386316.0</v>
       </c>
       <c r="C28">
         <v>-152100000.0</v>
       </c>
       <c r="D28">
         <v>-134000000.0</v>
       </c>
       <c r="E28">
         <v>-296700000.0</v>
       </c>
       <c r="F28">
         <v>276500000.0</v>
       </c>
       <c r="G28">
         <v>-412600000.0</v>
       </c>
       <c r="H28">
         <v>-286000000.0</v>
       </c>
       <c r="I28">
         <v>18000000.0</v>
       </c>
@@ -39251,51 +39466,51 @@
       </c>
       <c r="AB28">
         <v>29680000.0</v>
       </c>
       <c r="AC28">
         <v>-12581000.0</v>
       </c>
       <c r="AD28">
         <v>1241000.0</v>
       </c>
       <c r="AE28">
         <v>-2200000.0</v>
       </c>
       <c r="AF28">
         <v>-3100000.0</v>
       </c>
       <c r="AG28">
         <v>24400000.0</v>
       </c>
       <c r="AH28">
         <v>-2600000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B29">
         <v>862196793.0</v>
       </c>
       <c r="C29">
         <v>603100000.0</v>
       </c>
       <c r="D29">
         <v>544700000.0</v>
       </c>
       <c r="E29">
         <v>304300000.0</v>
       </c>
       <c r="F29">
         <v>397000000.0</v>
       </c>
       <c r="G29">
         <v>603800000.0</v>
       </c>
       <c r="H29">
         <v>452500000.0</v>
       </c>
       <c r="I29">
         <v>172600000.0</v>
       </c>
@@ -39355,51 +39570,51 @@
       </c>
       <c r="AB29">
         <v>35954000.0</v>
       </c>
       <c r="AC29">
         <v>13433000.0</v>
       </c>
       <c r="AD29">
         <v>39105000.0</v>
       </c>
       <c r="AE29">
         <v>6900000.0</v>
       </c>
       <c r="AF29">
         <v>12000000.0</v>
       </c>
       <c r="AG29">
         <v>300000.0</v>
       </c>
       <c r="AH29">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B30">
         <v>-533664743.0</v>
       </c>
       <c r="C30">
         <v>-605000000.0</v>
       </c>
       <c r="D30">
         <v>-201700000.0</v>
       </c>
       <c r="E30">
         <v>-73800000.0</v>
       </c>
       <c r="F30">
         <v>-764800000.0</v>
       </c>
       <c r="G30">
         <v>-102000000.0</v>
       </c>
       <c r="H30">
         <v>-135200000.0</v>
       </c>
       <c r="I30">
         <v>-266100000.0</v>
       </c>
@@ -39478,1183 +39693,1192 @@
       <c r="AH30">
         <v>-3100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DN30"/>
+  <dimension ref="A1:DO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:118">
+    <row r="1" spans="1:119">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
-      <c r="AV1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AW1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AX1" t="s">
         <v>13</v>
       </c>
-      <c r="AX1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>14</v>
       </c>
-      <c r="AZ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BA1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BB1" t="s">
         <v>15</v>
       </c>
-      <c r="BB1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>16</v>
       </c>
-      <c r="BD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BE1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BF1" t="s">
         <v>17</v>
       </c>
-      <c r="BF1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
+      <c r="DO1" t="s">
+        <v>180</v>
+      </c>
     </row>
-    <row r="2" spans="1:118">
+    <row r="2" spans="1:119">
       <c r="A2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B2">
+        <v>357700000.0</v>
+      </c>
+      <c r="C2">
         <v>404280850.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>356145946.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>344500000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>254000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>228500000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>262500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>218200000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>199500000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>352900000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>172000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>227800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>131900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>109400910.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>138700000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>169200000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>192200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>186700000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>178527300.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>168941290.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>249500000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>284800000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>196500000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>266300000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>132800000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>204000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>158500000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>106700000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>53800000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>185200000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>170200000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>194800000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>205900000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>239500000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>198430000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>203529000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>194037000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>210903000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>123087000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>156173000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>38375000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>67342000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>54358000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>17296000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>11108000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>153704000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>86617000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>117736000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>120574000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>143030000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>59950000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>22765000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>25659000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>40708000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>18120000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3754000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>6577000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>36111000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>10458000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>245000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>12518000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>62731000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>37117000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>30800000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>16907000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>14690000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>14630000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>13738000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>20653000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>103979000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>13884394.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>26088948.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3671433.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>14175496.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>12021266.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>22097768.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>42777906.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>28362546.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2707053.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>10688232.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>5741476.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>28143391.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>34627178.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>31684055.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>18850060.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>37889964.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>16334000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>-19324000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>-24349000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>-9808000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>12665000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>4697000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>8325000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>29202000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>21370000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>12052000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>-3728000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>-7145000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>-9319000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>-10186000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>916000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3426000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>-2494000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>-7200000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1100000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>-7500000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>-3700000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>-2000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>6100000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>-700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>1500000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>2400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>7600000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>-900000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>-3100000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>100000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:118">
+    <row r="3" spans="1:119">
       <c r="A3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B3">
+        <v>20000000</v>
+      </c>
+      <c r="C3">
         <v>21555561</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>22481663</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>14300000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>19000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>16100000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3100000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>35100000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>40300000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>20500000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>20300000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>39900000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>18600000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>14935879</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>28600000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>20100000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>13300000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>12900000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>11147460</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>12138280</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10500000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7800000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>8300000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7700000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7300000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7100000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>12400000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>18600000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>22200000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>42600000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>33500000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>34100000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>24000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>18204000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>16993000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>15862000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>15741000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>17981000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>20575000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>11471000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>15799000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>10681000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>9559000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>6523000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>14912000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>6563000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>9171000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>14861000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>15476000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>12170000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>14940000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>18922000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>11097000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2550000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>8276000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>6862000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>14038000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>6362000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>4518000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>7548000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>7362000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>4805000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>10117000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>6065000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>8000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>5037000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2347000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>4798000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>8246000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>7130506</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>9042826</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>10450192</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>9013476</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>8520943</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>7233088</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>5460787</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>6075876</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>4357661</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>3743683</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>5173014</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>5645726</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>6360866</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>2539776</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3953675</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>4151149</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>5912000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3644000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>3182000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>4750000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>8067000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>6912000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>7350000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>6384000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>6513000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>3775000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>3977000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>3179000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>2295000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>3790000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>2549000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>2054000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>837000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>4857000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>6100000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>7100000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1800000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>5600000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>1200000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>1700000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>1800000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>4400000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>5000000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>3700000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>10300000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>6500000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>900000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>400000</v>
       </c>
     </row>
-    <row r="4" spans="1:118">
+    <row r="4" spans="1:119">
       <c r="A4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -40695,102 +40919,103 @@
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
+      <c r="DO4"/>
     </row>
-    <row r="5" spans="1:118">
+    <row r="5" spans="1:119">
       <c r="A5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
@@ -40831,772 +41056,779 @@
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
+      <c r="DO5"/>
     </row>
-    <row r="6" spans="1:118">
+    <row r="6" spans="1:119">
       <c r="A6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B6">
+        <v>19600000.0</v>
+      </c>
+      <c r="C6">
         <v>-45656459.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>41629628.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>17000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>90500000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>25500000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-34000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>44300000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>18700000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-153400000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>180900000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-55800000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>95900000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-11874050.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>9600000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-30500000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-23000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5500000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-25229960.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9586010.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-49000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-35300000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>88300000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-69800000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>133500000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-71200000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>45500000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>51800000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>52900000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-131400000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>15000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-24600000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-11100000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-33600000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>41070000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-5099000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>9492000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-16866000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>87816000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-33086000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>117798000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-28967000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>12984000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>37062000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>6188000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-142596000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>67087000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-31119000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2838000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-22456000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>83080000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>37185000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-2894000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-15049000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>23633000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>13434000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-2823000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-27838000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>25653000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>10213000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-12273000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-50213000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>25614000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>6317000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>13893000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>2217000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>60000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>892000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-6915000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-83326000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>90094606.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-12204554.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>22417515.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-10504063.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>2153925.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-10076502.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-20680138.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>14415360.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>25656181.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-7981179.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>4946756.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-22401915.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-6484371.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>2943123.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>12833995.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-19039904.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>21556000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>35658000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>5025000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-14541000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-22473000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>7968000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-3628000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-20877000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>7832000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>9318000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>15780000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>3417000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>2174000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>867000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-11102000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-2510000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>5920000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>4706000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-8200000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-100000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>8600000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-3800000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-1700000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-2500000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>6800000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-2200000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-900000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-5200000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>8500000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>2200000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-3200000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:118">
+    <row r="7" spans="1:119">
       <c r="A7" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B7">
+        <v>-123200000.0</v>
+      </c>
+      <c r="C7">
         <v>-256461054.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>80634234.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8800000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-99400000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-112500000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>160300000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-61200000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-138500000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-135700000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>120000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>22400000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-138000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-82443100.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>74400000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-50300000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-152500000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-125600000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>8775660.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-24513020.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-60400000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-46000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>136500000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>26100000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>88400000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-174100000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-640000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-697800000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-654200000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-660300000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-554900000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-24600000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>7500000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-202300000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>112553000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-66193000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>142837000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-104731000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>127864000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-37325000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-28971000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-64097000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>95015000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>16140000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>746000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-151866000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>40722000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>30515000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-41622000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-57708000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>73631000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>40571000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-15741000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-45522000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>34181000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>28033000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-21754000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-41901000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>20965000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>18267000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-35675000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-50630000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>26759000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>10426000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-16556000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-41959000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-33552000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>94744000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-31857000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-62887000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>68333099.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>21650621.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>22729873.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-84035593.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>28139265.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-3759785.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>8330189.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-38613930.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>31434397.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-2249384.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>18682275.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-40639888.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-10439614.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>8155046.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>7001943.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-14269649.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>22254000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>11321000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>13639000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-9676000.0</v>
       </c>
-      <c r="CM7"/>
-      <c r="CN7">
+      <c r="CN7"/>
+      <c r="CO7">
         <v>15102000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>26000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-8303000.0</v>
       </c>
-      <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
-      <c r="CT7">
+      <c r="CT7"/>
+      <c r="CU7">
         <v>-8884000.0</v>
       </c>
-      <c r="CU7"/>
       <c r="CV7"/>
-      <c r="CW7">
+      <c r="CW7"/>
+      <c r="CX7">
         <v>-10462000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-5696000.0</v>
       </c>
-      <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
-      <c r="DB7">
+      <c r="DB7"/>
+      <c r="DC7">
         <v>-3600000.0</v>
       </c>
-      <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
+      <c r="DO7"/>
     </row>
-    <row r="8" spans="1:118">
+    <row r="8" spans="1:119">
       <c r="A8" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
@@ -41637,310 +41869,311 @@
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
+      <c r="DO8"/>
     </row>
-    <row r="9" spans="1:118">
+    <row r="9" spans="1:119">
       <c r="A9" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B9">
+        <v>-84800000.0</v>
+      </c>
+      <c r="C9">
         <v>-68376246.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>122699926.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-129700000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-35500000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>64300000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>120200000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-148200000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-104800000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-33700000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>141600000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-70100000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-20300000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-15305579.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-100900000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-69700000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-122500000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-51600000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>13993620.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-56435120.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-97900000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>54400000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>123500000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>17000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>88100000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-107200000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>108100000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-23600000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-26000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-68700000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>154800000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-17500000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-38700000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>4400000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>56852000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>8243000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>8194000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-2589000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-21590000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-21375000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1421000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>74310000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>52750000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>646000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-27249000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-34044000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>10145000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-673000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-20602000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>25961000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>54331000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-23835000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>11223000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-22464000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>55254000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-16476000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-11859000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-6038000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>17475000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-389000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-8343000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>3174000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>18442000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-11282000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>7079000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-2653000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>10079000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-7666000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-14960000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>49845000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>10500000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>12439000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-517000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-16597000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-71800000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-16500000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-18500000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>42100000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-37000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-8000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>2400000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-25600000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>1900000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-24900000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-10100000.0</v>
       </c>
-      <c r="CH9">
-[...1 lines deleted...]
-      </c>
       <c r="CI9">
         <v>0.0</v>
       </c>
       <c r="CJ9">
         <v>0.0</v>
       </c>
       <c r="CK9">
         <v>0.0</v>
       </c>
       <c r="CL9">
         <v>0.0</v>
       </c>
       <c r="CM9">
         <v>0.0</v>
       </c>
       <c r="CN9">
         <v>0.0</v>
       </c>
       <c r="CO9">
         <v>0.0</v>
       </c>
       <c r="CP9">
         <v>0.0</v>
       </c>
       <c r="CQ9">
@@ -41957,288 +42190,289 @@
       </c>
       <c r="CU9">
         <v>0.0</v>
       </c>
       <c r="CV9">
         <v>0.0</v>
       </c>
       <c r="CW9">
         <v>0.0</v>
       </c>
       <c r="CX9">
         <v>0.0</v>
       </c>
       <c r="CY9">
         <v>0.0</v>
       </c>
       <c r="CZ9">
         <v>0.0</v>
       </c>
       <c r="DA9">
         <v>0.0</v>
       </c>
       <c r="DB9">
         <v>0.0</v>
       </c>
-      <c r="DC9"/>
+      <c r="DC9">
+        <v>0.0</v>
+      </c>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
+      <c r="DO9"/>
     </row>
-    <row r="10" spans="1:118">
+    <row r="10" spans="1:119">
       <c r="A10" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>-54000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4600000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>-62000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-58000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>43000000.0</v>
       </c>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
-[...1 lines deleted...]
-      </c>
+      <c r="AA10"/>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
+        <v>0.0</v>
+      </c>
+      <c r="AG10">
         <v>16000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-51800000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-93900000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>127045000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>12529000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>97124000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-18198000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>74393000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-15607000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-9176000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-54048000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>27774000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7078000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-1635000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-27752000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>40950000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-24100000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-12913000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-60914000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>36572000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-778000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-16954000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-31420000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
+        <v>0.0</v>
+      </c>
+      <c r="BE10">
         <v>6011000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-16630000.0</v>
       </c>
-      <c r="BF10">
-[...1 lines deleted...]
-      </c>
       <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10">
         <v>16321000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-13406000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-20898000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-17824000.0</v>
       </c>
-      <c r="BK10">
-[...1 lines deleted...]
-      </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
       <c r="BN10">
         <v>0.0</v>
       </c>
       <c r="BO10">
         <v>0.0</v>
       </c>
       <c r="BP10">
         <v>0.0</v>
       </c>
       <c r="BQ10">
         <v>0.0</v>
       </c>
       <c r="BR10">
         <v>0.0</v>
       </c>
       <c r="BS10">
+        <v>0.0</v>
+      </c>
+      <c r="BT10">
         <v>17509040.11</v>
       </c>
-      <c r="BT10">
-[...1 lines deleted...]
-      </c>
       <c r="BU10">
         <v>0.0</v>
       </c>
       <c r="BV10">
         <v>0.0</v>
       </c>
       <c r="BW10">
         <v>0.0</v>
       </c>
       <c r="BX10">
+        <v>0.0</v>
+      </c>
+      <c r="BY10">
         <v>6900000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-15200000.0</v>
       </c>
-      <c r="BZ10">
-[...1 lines deleted...]
-      </c>
       <c r="CA10">
+        <v>0.0</v>
+      </c>
+      <c r="CB10">
         <v>20805386.4</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>7000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-7500000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>18800000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-16300000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-8200000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>2300000.0</v>
       </c>
-      <c r="CH10">
-[...1 lines deleted...]
-      </c>
       <c r="CI10">
+        <v>0.0</v>
+      </c>
+      <c r="CJ10">
         <v>25118869.49</v>
       </c>
-      <c r="CJ10">
-[...1 lines deleted...]
-      </c>
       <c r="CK10">
         <v>0.0</v>
       </c>
       <c r="CL10">
         <v>0.0</v>
       </c>
       <c r="CM10">
         <v>0.0</v>
       </c>
       <c r="CN10">
         <v>0.0</v>
       </c>
       <c r="CO10">
         <v>0.0</v>
       </c>
       <c r="CP10">
         <v>0.0</v>
       </c>
       <c r="CQ10">
         <v>0.0</v>
       </c>
       <c r="CR10">
         <v>0.0</v>
       </c>
       <c r="CS10">
@@ -42249,239 +42483,240 @@
       </c>
       <c r="CU10">
         <v>0.0</v>
       </c>
       <c r="CV10">
         <v>0.0</v>
       </c>
       <c r="CW10">
         <v>0.0</v>
       </c>
       <c r="CX10">
         <v>0.0</v>
       </c>
       <c r="CY10">
         <v>0.0</v>
       </c>
       <c r="CZ10">
         <v>0.0</v>
       </c>
       <c r="DA10">
         <v>0.0</v>
       </c>
       <c r="DB10">
         <v>0.0</v>
       </c>
-      <c r="DC10"/>
+      <c r="DC10">
+        <v>0.0</v>
+      </c>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
+      <c r="DO10"/>
     </row>
-    <row r="11" spans="1:118">
+    <row r="11" spans="1:119">
       <c r="A11" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>88800000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>22700000.0</v>
       </c>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>114100000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>69200000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-36600000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-58700000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2100000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>29000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>32400000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-90200000.0</v>
       </c>
-      <c r="W11">
-[...1 lines deleted...]
-      </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
         <v>-18029971.9</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>74321249.81</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-87353829.47</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-163411717.82</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-69521944.2</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>28733513.31</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-63054157.59</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-22994493.23</v>
       </c>
-      <c r="AN11">
-[...1 lines deleted...]
-      </c>
       <c r="AO11">
         <v>0.0</v>
       </c>
       <c r="AP11">
         <v>0.0</v>
       </c>
       <c r="AQ11">
+        <v>0.0</v>
+      </c>
+      <c r="AR11">
         <v>-27117982.8</v>
       </c>
-      <c r="AR11">
-[...1 lines deleted...]
-      </c>
       <c r="AS11">
         <v>0.0</v>
       </c>
       <c r="AT11">
         <v>0.0</v>
       </c>
       <c r="AU11">
+        <v>0.0</v>
+      </c>
+      <c r="AV11">
         <v>12092763.1</v>
       </c>
-      <c r="AV11">
-[...1 lines deleted...]
-      </c>
       <c r="AW11">
+        <v>0.0</v>
+      </c>
+      <c r="AX11">
         <v>-8311311.03</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>61463348.42</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>30807681.45</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>108590688.65</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-21715728.3</v>
       </c>
-      <c r="BB11">
-[...1 lines deleted...]
-      </c>
       <c r="BC11">
         <v>0.0</v>
       </c>
       <c r="BD11">
         <v>0.0</v>
       </c>
       <c r="BE11">
+        <v>0.0</v>
+      </c>
+      <c r="BF11">
         <v>-14563870.59</v>
       </c>
-      <c r="BF11">
-[...1 lines deleted...]
-      </c>
       <c r="BG11">
         <v>0.0</v>
       </c>
       <c r="BH11">
+        <v>0.0</v>
+      </c>
+      <c r="BI11">
         <v>1271307.49</v>
       </c>
-      <c r="BI11">
-[...1 lines deleted...]
-      </c>
       <c r="BJ11">
         <v>0.0</v>
       </c>
       <c r="BK11">
         <v>0.0</v>
       </c>
       <c r="BL11">
+        <v>0.0</v>
+      </c>
+      <c r="BM11">
         <v>1067923.43</v>
       </c>
-      <c r="BM11">
-[...1 lines deleted...]
-      </c>
       <c r="BN11">
         <v>0.0</v>
       </c>
       <c r="BO11">
         <v>0.0</v>
       </c>
       <c r="BP11">
         <v>0.0</v>
       </c>
       <c r="BQ11">
         <v>0.0</v>
       </c>
       <c r="BR11">
         <v>0.0</v>
       </c>
       <c r="BS11">
         <v>0.0</v>
       </c>
       <c r="BT11">
         <v>0.0</v>
       </c>
       <c r="BU11">
         <v>0.0</v>
       </c>
       <c r="BV11">
@@ -42514,268 +42749,269 @@
       <c r="CE11">
         <v>0.0</v>
       </c>
       <c r="CF11">
         <v>0.0</v>
       </c>
       <c r="CG11">
         <v>0.0</v>
       </c>
       <c r="CH11">
         <v>0.0</v>
       </c>
       <c r="CI11">
         <v>0.0</v>
       </c>
       <c r="CJ11">
         <v>0.0</v>
       </c>
       <c r="CK11">
         <v>0.0</v>
       </c>
       <c r="CL11">
         <v>0.0</v>
       </c>
       <c r="CM11">
+        <v>0.0</v>
+      </c>
+      <c r="CN11">
         <v>10832690.82</v>
       </c>
-      <c r="CN11">
-[...1 lines deleted...]
-      </c>
       <c r="CO11">
         <v>0.0</v>
       </c>
       <c r="CP11">
         <v>0.0</v>
       </c>
       <c r="CQ11">
+        <v>0.0</v>
+      </c>
+      <c r="CR11">
         <v>8973739.43</v>
       </c>
-      <c r="CR11">
-[...1 lines deleted...]
-      </c>
       <c r="CS11">
         <v>0.0</v>
       </c>
       <c r="CT11">
         <v>0.0</v>
       </c>
       <c r="CU11">
         <v>0.0</v>
       </c>
       <c r="CV11">
         <v>0.0</v>
       </c>
       <c r="CW11">
         <v>0.0</v>
       </c>
       <c r="CX11">
         <v>0.0</v>
       </c>
       <c r="CY11">
         <v>0.0</v>
       </c>
       <c r="CZ11">
         <v>0.0</v>
       </c>
       <c r="DA11">
         <v>0.0</v>
       </c>
       <c r="DB11">
         <v>0.0</v>
       </c>
-      <c r="DC11"/>
+      <c r="DC11">
+        <v>0.0</v>
+      </c>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
+      <c r="DO11"/>
     </row>
-    <row r="12" spans="1:118">
+    <row r="12" spans="1:119">
       <c r="A12" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>16600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9700000.0</v>
       </c>
       <c r="N12">
         <v>9700000.0</v>
       </c>
       <c r="O12">
+        <v>9700000.0</v>
+      </c>
+      <c r="P12">
         <v>-11500000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4700000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16900000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>17700000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>74600000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6900000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>22000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-2600000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>162000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>44000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>138900000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-141000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>140100000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>18400000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>50200000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-191500000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-55356169.94</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>56041211.36</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3488548.46</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>6427631.07</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-41689916.3</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>23471900.23</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-130401079.83</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>73584466.31</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>22920077.39</v>
       </c>
-      <c r="AN12">
-[...1 lines deleted...]
-      </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
       <c r="AQ12">
+        <v>0.0</v>
+      </c>
+      <c r="AR12">
         <v>3882667.44</v>
       </c>
-      <c r="AR12">
-[...1 lines deleted...]
-      </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
         <v>0.0</v>
       </c>
       <c r="AU12">
+        <v>0.0</v>
+      </c>
+      <c r="AV12">
         <v>6768780.66</v>
       </c>
-      <c r="AV12">
-[...1 lines deleted...]
-      </c>
       <c r="AW12">
+        <v>0.0</v>
+      </c>
+      <c r="AX12">
         <v>697405116.67</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>497123981.9</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>10831215.29</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4888457.81</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>436297037.25</v>
       </c>
-      <c r="BB12">
-[...1 lines deleted...]
-      </c>
       <c r="BC12">
+        <v>0.0</v>
+      </c>
+      <c r="BD12">
         <v>14067728.28</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>7791916.93</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1677478611.47</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3129794.11</v>
       </c>
-      <c r="BG12">
-[...1 lines deleted...]
-      </c>
       <c r="BH12">
         <v>0.0</v>
       </c>
       <c r="BI12">
         <v>0.0</v>
       </c>
       <c r="BJ12">
         <v>0.0</v>
       </c>
       <c r="BK12">
         <v>0.0</v>
       </c>
       <c r="BL12">
         <v>0.0</v>
       </c>
       <c r="BM12">
         <v>0.0</v>
       </c>
       <c r="BN12">
         <v>0.0</v>
       </c>
       <c r="BO12">
         <v>0.0</v>
       </c>
       <c r="BP12">
@@ -42873,216 +43109,217 @@
       </c>
       <c r="CU12">
         <v>0.0</v>
       </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
       <c r="DB12">
         <v>0.0</v>
       </c>
-      <c r="DC12"/>
+      <c r="DC12">
+        <v>0.0</v>
+      </c>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
+      <c r="DO12"/>
     </row>
-    <row r="13" spans="1:118">
+    <row r="13" spans="1:119">
       <c r="A13" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>10500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-47300000.0</v>
       </c>
       <c r="N13">
         <v>-47300000.0</v>
       </c>
       <c r="O13">
+        <v>-47300000.0</v>
+      </c>
+      <c r="P13">
         <v>19500000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>7500000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-9100000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-10000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-37100000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>23400000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-15800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7700000.0</v>
       </c>
       <c r="W13">
         <v>-7700000.0</v>
       </c>
       <c r="X13">
         <v>-7700000.0</v>
       </c>
       <c r="Y13">
         <v>-7700000.0</v>
       </c>
-      <c r="Z13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z13">
+        <v>-7700000.0</v>
+      </c>
+      <c r="AA13"/>
       <c r="AB13">
         <v>0.0</v>
       </c>
       <c r="AC13">
         <v>0.0</v>
       </c>
       <c r="AD13">
         <v>0.0</v>
       </c>
       <c r="AE13">
         <v>0.0</v>
       </c>
       <c r="AF13">
+        <v>0.0</v>
+      </c>
+      <c r="AG13">
         <v>2341554.79</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>2047626.27</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>851854.72</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>12674372.26</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>4834119.43</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>385653.68</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2972282.73</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-1116237.54</v>
       </c>
-      <c r="AN13">
-[...1 lines deleted...]
-      </c>
       <c r="AO13">
         <v>0.0</v>
       </c>
       <c r="AP13">
         <v>0.0</v>
       </c>
       <c r="AQ13">
+        <v>0.0</v>
+      </c>
+      <c r="AR13">
         <v>-480456.61</v>
       </c>
-      <c r="AR13">
-[...1 lines deleted...]
-      </c>
       <c r="AS13">
         <v>0.0</v>
       </c>
       <c r="AT13">
         <v>0.0</v>
       </c>
       <c r="AU13">
+        <v>0.0</v>
+      </c>
+      <c r="AV13">
         <v>382066.95</v>
       </c>
-      <c r="AV13">
-[...1 lines deleted...]
-      </c>
       <c r="AW13">
+        <v>0.0</v>
+      </c>
+      <c r="AX13">
         <v>8859525.82</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>3756561.09</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>-3506542.41</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>-3212415.13</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>20715442.51</v>
       </c>
-      <c r="BB13">
-[...1 lines deleted...]
-      </c>
       <c r="BC13">
         <v>0.0</v>
       </c>
       <c r="BD13">
         <v>0.0</v>
       </c>
       <c r="BE13">
+        <v>0.0</v>
+      </c>
+      <c r="BF13">
         <v>-205443996.46</v>
       </c>
-      <c r="BF13">
-[...1 lines deleted...]
-      </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
         <v>0.0</v>
       </c>
       <c r="BI13">
         <v>0.0</v>
       </c>
       <c r="BJ13">
         <v>0.0</v>
       </c>
       <c r="BK13">
         <v>0.0</v>
       </c>
       <c r="BL13">
         <v>0.0</v>
       </c>
       <c r="BM13">
         <v>0.0</v>
       </c>
       <c r="BN13">
         <v>0.0</v>
       </c>
       <c r="BO13">
@@ -43183,603 +43420,609 @@
       </c>
       <c r="CU13">
         <v>0.0</v>
       </c>
       <c r="CV13">
         <v>0.0</v>
       </c>
       <c r="CW13">
         <v>0.0</v>
       </c>
       <c r="CX13">
         <v>0.0</v>
       </c>
       <c r="CY13">
         <v>0.0</v>
       </c>
       <c r="CZ13">
         <v>0.0</v>
       </c>
       <c r="DA13">
         <v>0.0</v>
       </c>
       <c r="DB13">
         <v>0.0</v>
       </c>
-      <c r="DC13"/>
+      <c r="DC13">
+        <v>0.0</v>
+      </c>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
+      <c r="DO13"/>
     </row>
-    <row r="14" spans="1:118">
+    <row r="14" spans="1:119">
       <c r="A14" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B14">
+        <v>93700000.0</v>
+      </c>
+      <c r="C14">
         <v>95044988.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>103415654.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>90000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>79700000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>78500000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>73500000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>85800000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>81000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>78300000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>69100000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>70500000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>71300000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>53754379.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>73200000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>70700000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>70500000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>69100000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>47277880.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>43508640.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53400000.0</v>
       </c>
       <c r="V14">
         <v>53400000.0</v>
       </c>
       <c r="W14">
+        <v>53400000.0</v>
+      </c>
+      <c r="X14">
         <v>53900000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>57500000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>59100000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>58300000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>62200000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>61400000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>60800000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>56500000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>21300000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>29100000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>30400000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>34300000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>32111000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>32978000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>32295000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>37416000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>35425000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>38059000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>32488000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>20860000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>21017000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>21806000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>19841000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>21069000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>17814000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>15985000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>14963000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>14188000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>13336000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>13217000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>13985000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>13086000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>13004000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>12110000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>11636000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>11119000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>102326000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>11323000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>11528000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>11151000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>12092000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>10804000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>8683000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>10422000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>11657000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>9924000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>10295000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>12491000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>9283915.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>9377940.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>9389021.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>8033124.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>7056897.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>5597117.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>5059557.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>5026522.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>5549357.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>5848450.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>5337981.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>5000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>5319888.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>3500581.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>3107892.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>3002418.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>3007000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>3697000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>3448000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>2761000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>3917000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>2351000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>2383000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>2186000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>3058000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>2787000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>2013000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>1644000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>3422000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>2308000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>1589000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>1439000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>1528000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>1859000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>800000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DD14">
         <v>1500000.0</v>
       </c>
       <c r="DE14">
-        <v>900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="DF14">
         <v>900000.0</v>
       </c>
       <c r="DG14">
         <v>900000.0</v>
       </c>
       <c r="DH14">
+        <v>900000.0</v>
+      </c>
+      <c r="DI14">
         <v>1300000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DK14">
         <v>700000.0</v>
       </c>
       <c r="DL14">
         <v>700000.0</v>
       </c>
       <c r="DM14">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="DN14">
         <v>400000.0</v>
       </c>
+      <c r="DO14">
+        <v>400000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:118">
+    <row r="15" spans="1:119">
       <c r="A15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B15">
+        <v>27900000.0</v>
+      </c>
+      <c r="C15">
         <v>25766415.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>25679056.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25700000.0</v>
       </c>
       <c r="E15">
         <v>25700000.0</v>
       </c>
       <c r="F15">
-        <v>23900000.0</v>
+        <v>25700000.0</v>
       </c>
       <c r="G15">
         <v>23900000.0</v>
       </c>
       <c r="H15">
         <v>23900000.0</v>
       </c>
       <c r="I15">
         <v>23900000.0</v>
       </c>
       <c r="J15">
+        <v>23900000.0</v>
+      </c>
+      <c r="K15">
         <v>22300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21600000.0</v>
       </c>
       <c r="L15">
         <v>21600000.0</v>
       </c>
       <c r="M15">
+        <v>21600000.0</v>
+      </c>
+      <c r="N15">
         <v>21700000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>14787999.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>20000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>19900000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>20000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>18300000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>14547040.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>14424060.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>18400000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>17200000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>17400000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>17300000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>17200000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>16100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16200000.0</v>
       </c>
       <c r="AB15">
         <v>16200000.0</v>
       </c>
       <c r="AC15">
         <v>16200000.0</v>
       </c>
       <c r="AD15">
+        <v>16200000.0</v>
+      </c>
+      <c r="AE15">
         <v>15400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15700000.0</v>
       </c>
       <c r="AF15">
         <v>15700000.0</v>
       </c>
       <c r="AG15">
         <v>15700000.0</v>
       </c>
       <c r="AH15">
+        <v>15700000.0</v>
+      </c>
+      <c r="AI15">
         <v>14300000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>14167000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>14200000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>14300000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>12800000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>12819000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>12814000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>10563000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>9916000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>9907000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>9885000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>9862000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>8680000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>8676000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>8647000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>8634000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>7684000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>7649000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>7625000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>7611000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>6897000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>6882000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>6863000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>6856000.0</v>
       </c>
-      <c r="BF15">
-[...1 lines deleted...]
-      </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
+        <v>0.0</v>
+      </c>
+      <c r="BI15">
         <v>3022000.0</v>
       </c>
-      <c r="BI15">
-[...1 lines deleted...]
-      </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
       <c r="BM15">
         <v>0.0</v>
       </c>
       <c r="BN15">
         <v>0.0</v>
       </c>
       <c r="BO15">
         <v>0.0</v>
       </c>
       <c r="BP15">
         <v>0.0</v>
       </c>
       <c r="BQ15">
         <v>0.0</v>
       </c>
       <c r="BR15">
@@ -43871,470 +44114,476 @@
       </c>
       <c r="CU15">
         <v>0.0</v>
       </c>
       <c r="CV15">
         <v>0.0</v>
       </c>
       <c r="CW15">
         <v>0.0</v>
       </c>
       <c r="CX15">
         <v>0.0</v>
       </c>
       <c r="CY15">
         <v>0.0</v>
       </c>
       <c r="CZ15">
         <v>0.0</v>
       </c>
       <c r="DA15">
         <v>0.0</v>
       </c>
       <c r="DB15">
         <v>0.0</v>
       </c>
-      <c r="DC15"/>
+      <c r="DC15">
+        <v>0.0</v>
+      </c>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
+      <c r="DO15"/>
     </row>
-    <row r="16" spans="1:118">
+    <row r="16" spans="1:119">
       <c r="A16" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B16">
+        <v>377300000.0</v>
+      </c>
+      <c r="C16">
         <v>358624391.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>397775574.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>361500000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>344500000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>254000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>228500000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>262500000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>218200000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>199500000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>352900000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>172000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>227800000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>97526860.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>148300000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>138700000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>169200000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>192200000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>153297340.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>178527300.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>200500000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>249500000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>284800000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>196500000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>266300000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>132800000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>204000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>158500000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>106700000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>53800000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>185200000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>170200000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>194800000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>205900000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>239500000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>198430000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>203529000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>194037000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>210903000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>123087000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>156173000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>38375000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>67342000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>54358000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>17296000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>11108000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>153704000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>86617000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>117736000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>120574000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>143030000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>59950000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>22765000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>25659000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>41753000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>17188000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3754000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>8273000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>36111000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>10458000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>245000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>12518000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>62731000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>37117000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>30800000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>16907000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>14690000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>14630000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>13738000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>20653000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>103979000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>13884394.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>26088948.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>3671433.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>14175191.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>12021266.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>22097768.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>42777906.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>28363234.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>2707053.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>10688232.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>5741476.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>28142807.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>34627178.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>31684055.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>18850060.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>37890000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>16334000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>-19324000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>-24349000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>-9808000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>12665000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>4697000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>8325000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>29202000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>21370000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>12052000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>-3728000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>-7145000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>-9319000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>-10186000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>916000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>3426000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>-2494000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>-7200000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>1000000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>1100000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>-7500000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>-3700000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>3600000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>6100000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>-700000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>1500000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>2400000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>7600000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>-900000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>-3100000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:118">
+    <row r="17" spans="1:119">
       <c r="A17" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -44375,560 +44624,564 @@
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
+      <c r="DO17"/>
     </row>
-    <row r="18" spans="1:118">
+    <row r="18" spans="1:119">
       <c r="A18" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B18">
+        <v>98600000.0</v>
+      </c>
+      <c r="C18">
         <v>-23861505.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>289563832.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>301600000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>115000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>84600000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>303700000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>143800000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>34400000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>22200000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>243300000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>173500000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>12400000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>12200100.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>181000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>73000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-17700000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-6900000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>117008800.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>67469920.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>67700000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>47900000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>224299999.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>155900000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>243299999.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-52000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>97500000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>106800000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>91500000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>79200000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>112500000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>24800000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>48000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-146900000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>127141000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>25285000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>87839000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-43099000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>187221000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>38608000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>19486000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-25453000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>138395000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>74533000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>54086000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-103170000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>89159000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>87311000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>3781000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-19101000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>108605000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>96610000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>20305000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-10520000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>74221000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>73668000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>17422000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-16068000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>55940000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>58051000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-4413000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-20782000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>51131000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>33670000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>18369000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-17373000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>58784000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>60554000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-902000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-38887000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>97021274.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>45563259.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>44596246.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-62787779.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>43068544.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>11065628.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>27887119.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-21812730.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>50543441.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>16577876.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>36955122.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-29607660.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>17431288.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>18448263.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>16114235.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-11685611.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>35564000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>16165000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>16902000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-8768000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-17058000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>15441000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-686000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-9517000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>14896000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>10787000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>1393000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-8566000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>9659000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>4187000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-7690000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-3411000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>17636000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>6775000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-4200000.0</v>
       </c>
-      <c r="DB18"/>
-      <c r="DC18">
+      <c r="DC18"/>
+      <c r="DD18">
         <v>9800000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-7200000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-2100000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-3900000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>12400000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-1900000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-3600000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-6200000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-9200000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-4900000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-3000000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:118">
+    <row r="19" spans="1:119">
       <c r="A19" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B19">
+        <v>-2100000.0</v>
+      </c>
+      <c r="C19">
         <v>24500000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-100000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-430800000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-59300000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-21600000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>200000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-32700000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-164400000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-408100000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-26800000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-46500000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-104400000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-24000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-17500000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-44700000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-40000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>28400000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-683200000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-27700000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>-23600000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-57400000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-12800000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-11200000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-20600000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>30300000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-29900000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-31400000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-104200000.0</v>
       </c>
-      <c r="AE19">
-[...1 lines deleted...]
-      </c>
       <c r="AF19">
+        <v>0.0</v>
+      </c>
+      <c r="AG19">
         <v>2341554.79</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-1592598.21</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>77441.34</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-318852.13</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>132704.45</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-209795.6</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>868324.19</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>11162375.35</v>
       </c>
-      <c r="AN19">
-[...1 lines deleted...]
-      </c>
       <c r="AO19">
         <v>0.0</v>
       </c>
       <c r="AP19">
         <v>0.0</v>
       </c>
       <c r="AQ19">
+        <v>0.0</v>
+      </c>
+      <c r="AR19">
         <v>5673723.0</v>
       </c>
-      <c r="AR19">
-[...1 lines deleted...]
-      </c>
       <c r="AS19">
         <v>0.0</v>
       </c>
       <c r="AT19">
         <v>0.0</v>
       </c>
       <c r="AU19">
+        <v>0.0</v>
+      </c>
+      <c r="AV19">
         <v>5165648.4</v>
       </c>
-      <c r="AV19">
-[...1 lines deleted...]
-      </c>
       <c r="AW19">
         <v>0.0</v>
       </c>
       <c r="AX19">
         <v>0.0</v>
       </c>
       <c r="AY19">
+        <v>0.0</v>
+      </c>
+      <c r="AZ19">
         <v>6934011.11</v>
       </c>
-      <c r="AZ19">
-[...1 lines deleted...]
-      </c>
       <c r="BA19">
         <v>0.0</v>
       </c>
       <c r="BB19">
         <v>0.0</v>
       </c>
       <c r="BC19">
         <v>0.0</v>
       </c>
       <c r="BD19">
         <v>0.0</v>
       </c>
       <c r="BE19">
         <v>0.0</v>
       </c>
       <c r="BF19">
         <v>0.0</v>
       </c>
       <c r="BG19">
         <v>0.0</v>
       </c>
       <c r="BH19">
         <v>0.0</v>
       </c>
       <c r="BI19">
@@ -45047,66 +45300,69 @@
       </c>
       <c r="CU19">
         <v>0.0</v>
       </c>
       <c r="CV19">
         <v>0.0</v>
       </c>
       <c r="CW19">
         <v>0.0</v>
       </c>
       <c r="CX19">
         <v>0.0</v>
       </c>
       <c r="CY19">
         <v>0.0</v>
       </c>
       <c r="CZ19">
         <v>0.0</v>
       </c>
       <c r="DA19">
         <v>0.0</v>
       </c>
       <c r="DB19">
         <v>0.0</v>
       </c>
-      <c r="DC19"/>
+      <c r="DC19">
+        <v>0.0</v>
+      </c>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
+      <c r="DO19"/>
     </row>
-    <row r="20" spans="1:118">
+    <row r="20" spans="1:119">
       <c r="A20" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -45181,220 +45437,221 @@
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
+      <c r="DO20"/>
     </row>
-    <row r="21" spans="1:118">
+    <row r="21" spans="1:119">
       <c r="A21" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B21">
+        <v>108700000.0</v>
+      </c>
+      <c r="C21">
         <v>-37500000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-218300000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>149500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>60200000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-29900000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-338100000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-79100000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-203200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202900000.0</v>
       </c>
       <c r="N21">
         <v>202900000.0</v>
       </c>
       <c r="O21">
+        <v>202900000.0</v>
+      </c>
+      <c r="P21">
         <v>-159600000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-89800000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>65500000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>12700000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>511700000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-57800000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-28600000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-67000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-11800000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-211400000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-104700000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2300000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-219000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-61000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-57800000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>92500000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>26738619.94</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>19903215.74</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-10086455.33</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>115387593.9</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-174651255.48</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>17708050.2</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-186137292.71</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>51591677.31</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>361437713.95</v>
       </c>
-      <c r="AN21">
-[...1 lines deleted...]
-      </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
+        <v>0.0</v>
+      </c>
+      <c r="AR21">
         <v>-11156708.33</v>
       </c>
-      <c r="AR21">
-[...1 lines deleted...]
-      </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
+        <v>0.0</v>
+      </c>
+      <c r="AV21">
         <v>-1443077.19</v>
       </c>
-      <c r="AV21">
-[...1 lines deleted...]
-      </c>
       <c r="AW21">
+        <v>0.0</v>
+      </c>
+      <c r="AX21">
         <v>124485990.07</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-2709502.26</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-38478772.47</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-75696411.25</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-209972373.06</v>
       </c>
-      <c r="BB21">
-[...1 lines deleted...]
-      </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
+        <v>0.0</v>
+      </c>
+      <c r="BF21">
         <v>20921427.87</v>
       </c>
-      <c r="BF21">
-[...1 lines deleted...]
-      </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
       <c r="BJ21">
         <v>0.0</v>
       </c>
       <c r="BK21">
         <v>0.0</v>
       </c>
       <c r="BL21">
         <v>0.0</v>
       </c>
       <c r="BM21">
         <v>0.0</v>
       </c>
       <c r="BN21">
         <v>0.0</v>
       </c>
       <c r="BO21">
@@ -45495,3150 +45752,3182 @@
       </c>
       <c r="CU21">
         <v>0.0</v>
       </c>
       <c r="CV21">
         <v>0.0</v>
       </c>
       <c r="CW21">
         <v>0.0</v>
       </c>
       <c r="CX21">
         <v>0.0</v>
       </c>
       <c r="CY21">
         <v>0.0</v>
       </c>
       <c r="CZ21">
         <v>0.0</v>
       </c>
       <c r="DA21">
         <v>0.0</v>
       </c>
       <c r="DB21">
         <v>0.0</v>
       </c>
-      <c r="DC21"/>
+      <c r="DC21">
+        <v>0.0</v>
+      </c>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
+      <c r="DO21"/>
     </row>
-    <row r="22" spans="1:118">
+    <row r="22" spans="1:119">
       <c r="A22" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B22">
+        <v>150300000.0</v>
+      </c>
+      <c r="C22">
         <v>111086336.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>93823477.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>150000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>135400000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>100100000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>98000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>103200000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>83200000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>77100000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>74400000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>103900000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>88000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>47987060.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>73500000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>68000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>60700000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>44800000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>13123960.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>55174000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>63200000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>50900000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>16700000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>62100000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>52600000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>29500000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>42400000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>57800000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>49300000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>44900000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-11000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-18000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>39600000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>36800000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>11240000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>46132000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>97634000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-58006000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>29488000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>49269000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>21171000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>30621000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>25317000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>49937000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>43167000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>37957000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>38067000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>48593000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>44305000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>33533000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>35661000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>45962000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>36131000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>28447000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>31133000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>34097000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>30747000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>24900000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-65783000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>28911000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>25706000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>23828000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>25061000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>32125000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>22708000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>13701000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>22909000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-9989000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>22359000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>20661000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>19992090.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-29017020.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>21105401.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>16936529.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>18949054.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>17474448.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>17427659.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>15427814.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>15630487.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>16414046.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>16719638.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>11417562.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>7988019.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>12832992.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>13065967.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>6735187.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>9599000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>8488000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>6445000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>5658000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>5870000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>7392000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>6638000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>5170000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>5892000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>6293000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>5164000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>3497000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>4150000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>4599000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>3732000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>2900000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>2962000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>3364000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>2700000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>2200000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>2300000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>2400000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>2100000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>1800000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>2600000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>2100000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>1600000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>900000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>1800000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>1500000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>1300000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:118">
+    <row r="23" spans="1:119">
       <c r="A23" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B23">
+        <v>-39000000.0</v>
+      </c>
+      <c r="C23">
         <v>-42008280.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-38068952.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-338100000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>22600000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>142600000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-408100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-30800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-166400000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>351100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-22034120.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-77800000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>9900000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-23559880.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-26877620.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10300000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>20400000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>301300000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13300000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>19100000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>22700000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-33300000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>15200000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>13800000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-25600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-100000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>27100000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>235100000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>162200000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>115811000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-1682000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>37000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-11009000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>26476000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1602000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-35223000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>167885000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1305000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2526000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4024000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1625000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>706000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4366000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2477000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3038000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>6372000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3718000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2073000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4341000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>10059000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>5892000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>19869000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>47931000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>23088000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-140000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-975000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>53703000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>51904000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>24039000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>917000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-20757000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-18374000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-37233788.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>14880000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>53891000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-1.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-25.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-20140955.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>134714535.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>23900252.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-16918456.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-12808295.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>37785978.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1115.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-1115.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>6886969.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-536776.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-1430894.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-2118992.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-5881499.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-44925000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>4337000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>8126000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-6275000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-4725000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-54000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-594000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-8626000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>155000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-2816000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>14346000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>4642000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>159000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>852000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-852000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1713000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>81000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-100000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>100000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-100000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-1100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-1500000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-2100000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>2200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>1000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>14300000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-200000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:118">
+    <row r="24" spans="1:119">
       <c r="A24" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B24">
+        <v>1200000.0</v>
+      </c>
+      <c r="C24">
         <v>401033.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>299754.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>400000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>200000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1400000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="I24">
         <v>2000000.0</v>
       </c>
       <c r="J24">
+        <v>2000000.0</v>
+      </c>
+      <c r="K24">
         <v>2200000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>6400000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-94600000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-88000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4510339.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-5300000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-24600000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1400000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>900000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>711540.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-472920.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1200000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1400000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1500000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-3100000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-3900000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-400000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3800000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-2700000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-400000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1100000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>5800000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3400000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>7700000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-1900000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2412000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-4388000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-121785000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2491000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2789000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>4006000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1170000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-5521000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1955000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1106000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>457000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-3816000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>7393000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>3734000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1849000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>3031000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>47000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>648000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2397000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>414000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>35000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-244000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>355000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>245000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-9660000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>7072000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-412000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1104000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>58000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>9869000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>33000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-2462000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-2907000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-1556000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-196000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>52000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>2707459.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-338747.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>121120.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-8667832.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>1596300.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-154944.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>2207350.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-2576107.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-1182600.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-17825666.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>15535250.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-881597.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-7294516.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>249060.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>1974685.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-1725514.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>32879000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>301000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-19953000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>33000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-348000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>27000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>72000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>1324000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-117000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>1380000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>2193000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>14000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>1167000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>213000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>662000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>7000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>75000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-7914000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DB24">
         <v>100000.0</v>
       </c>
       <c r="DC24">
         <v>100000.0</v>
       </c>
       <c r="DD24">
         <v>100000.0</v>
       </c>
       <c r="DE24">
         <v>100000.0</v>
       </c>
       <c r="DF24">
+        <v>100000.0</v>
+      </c>
+      <c r="DG24">
         <v>300000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-1000000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>1200000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>400000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>200000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>300000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-100000.0</v>
       </c>
-      <c r="DM24"/>
-      <c r="DN24">
+      <c r="DN24"/>
+      <c r="DO24">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:118">
+    <row r="25" spans="1:119">
       <c r="A25" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B25">
+        <v>-22800000.0</v>
+      </c>
+      <c r="C25">
         <v>48023786.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>43564468.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14600000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>22600000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>23500000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>20900000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>45300000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6800000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2300000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>16900000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6600000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>12495860.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-2900000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>20700000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>20200000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>48780020.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>15685180.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>19300000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-13000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>20200000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>16600000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>42800000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>33900000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-104600000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-119200000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-110100000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-101400000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>144800000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>58500000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5500000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>6900000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>8340000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2815000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-48692000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2137000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-2580000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4232000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3498000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4212000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>5470000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>549000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-7369000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1821000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-1694000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1322000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-501000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2106000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-2759000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>8669000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>5921000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2257000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1723000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1778000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1803000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1930000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1407000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1663000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-577000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>320000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1378000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-9418000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>6491000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1753000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>67739000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-35296000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1375000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1292000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-60345971.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>61091294.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>6369190.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2060487.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>869043.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2100880.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>2400669.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2099862.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2317029.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2388089.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>3747068.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-1178188.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>20923861.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-3500580.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-3107892.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-3002418.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>6616000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-3697000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-3448000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-2761000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-18778000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>12610000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-2383000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-2186000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>12459000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>5482000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-1807000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-1644000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>4382000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>1070000.0</v>
       </c>
-      <c r="CW25"/>
       <c r="CX25"/>
-      <c r="CY25">
+      <c r="CY25"/>
+      <c r="CZ25">
         <v>13983000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>6409000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-1600000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>7300000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>7800000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-5500000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-3900000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-4900000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>7100000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-400000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-1000000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-4100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DL25">
         <v>-300000.0</v>
       </c>
       <c r="DM25">
+        <v>-300000.0</v>
+      </c>
+      <c r="DN25">
         <v>-4400000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-2100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:118">
+    <row r="26" spans="1:119">
       <c r="A26" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>235</v>
+      </c>
+      <c r="B26">
+        <v>-175900000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26"/>
-[...3 lines deleted...]
-      <c r="H26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-700000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-10000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-21600000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-47300000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-49400000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-36700000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-28600000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-9500000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-15200000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-50700000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>20400000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-46900000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>21700000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-100000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-33300000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-17100000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-12200000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-11900000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-58700000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-3200000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-3800000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-8900000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>8000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>52157000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-14400000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>90702000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>10000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>6392000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>708227000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-18210000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>28863000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>372000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>402000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>119481000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>30656000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>4400000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>47716000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>61642000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>7758000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>577000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>4250000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>30005000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>2800000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>3400000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>800000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>3200000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1800000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-7585000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-1666000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-1823000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>1200000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>900000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-4887000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>300000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>600000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-1024740.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>300000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>200000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-2550363.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-1025000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-1863000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-3476000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-7600000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>1400000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-4200000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>5700000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>139.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>3700000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-1500000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>1200000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-250.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>42.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-111730.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-83434.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-59000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-116000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-106000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-439000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-399000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>-318000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-319000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-357000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-223000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-308000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>-274000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>-75000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>-345000.0</v>
       </c>
-      <c r="CV26">
-[...1 lines deleted...]
-      </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
+        <v>0.0</v>
+      </c>
+      <c r="CY26">
         <v>-622000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>-247000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>-178000.0</v>
       </c>
-      <c r="DA26">
-[...1 lines deleted...]
-      </c>
       <c r="DB26">
+        <v>0.0</v>
+      </c>
+      <c r="DC26">
         <v>-100000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>-300000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>-100000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>-200000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>-400000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>-300000.0</v>
       </c>
-      <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
+      <c r="DO26"/>
     </row>
-    <row r="27" spans="1:118">
+    <row r="27" spans="1:119">
       <c r="A27" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B27">
+        <v>5500000.0</v>
+      </c>
+      <c r="C27">
         <v>14100000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8400000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8300000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>11600000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>12000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>12900000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4600000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9300000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>16200000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>19900000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>12600000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>12000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>15600000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>7800000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>10600000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4400000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3200000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>18600000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>10700000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>12400000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5300000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1200000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>7700000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2200000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>6900000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2900000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4300000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>-2200000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2100000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3700000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1700000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>163000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>6200000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>500000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2600000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>5380000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2256000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>393000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>883000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4376000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>-594000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>4954000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2464000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>-332000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3942000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2187000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1862000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>4809000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>4169000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1433000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2296000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2362000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2641000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>574000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1930000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>2142000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>657000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1333000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1443000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>422000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1041000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>779000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>580000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>836000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>928000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1401000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>820000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>65935593.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>1287000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1041000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>722000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-335331.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-216142.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>-323242.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>-51891.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>114466.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-581844.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>-3632838.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>3312704.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
+      <c r="DO27"/>
     </row>
-    <row r="28" spans="1:118">
+    <row r="28" spans="1:119">
       <c r="A28" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B28">
+        <v>-95100000.0</v>
+      </c>
+      <c r="C28">
         <v>-63363325.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-243801156.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>123800000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>34500000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-53800000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-362000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-103000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>104500000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>208400000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-54500000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-224800000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>173500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-20851080.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-177500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-109200000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>14300000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-24300000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>393007260.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-56198660.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-87400000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-61900000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-72600000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-215400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-100400000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-24200000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-229300000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-54700000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-70200000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>68200000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-87600000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>7400000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-31300000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>129500000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-80665000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>9350000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-268063000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>58278000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-89741000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-47789000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1023562000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>109104000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-75775000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-19526000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-38584000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>89589000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-3708000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-94629000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>34705000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>38901000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1465000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-37483000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-13059000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-5077000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-17317000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-22702000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-5055000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>13800000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-7599000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-46383000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>6393000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5716000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>5665000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>4240000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-6792000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>23335000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-44874000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-53817000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-4474000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>19025000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-18295632.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-38178025.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-21701276.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>131968933.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>24046181.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-16626034.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-12424678.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>38883764.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-25636424.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-24405119.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-35502810.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>8136385.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-18319819.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>73831221.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-2135701.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-5524788.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-42549000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>4358000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>8083000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-5859000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-5055000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-6893000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-821000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-8564000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-4318000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-3090000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>14166000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>22922000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-6481000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-3413000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-4074000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>1387000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-334000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>5775000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-4000000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-200000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-1400000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>3400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-1700000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-2500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-4700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-1400000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>2200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>800000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>17500000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>7200000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-200000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:118">
+    <row r="29" spans="1:119">
       <c r="A29" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B29">
+        <v>118600000.0</v>
+      </c>
+      <c r="C29">
         <v>-2305943.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>312045496.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>315900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>134000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>100700000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>306800000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>178900000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>74700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>42700000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>263600000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>213400000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>31000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>27135979.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>209600000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>93100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-4400000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>128156260.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>79608200.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>78200000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>55700000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>232600000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>163600000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>250600000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-43000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>104600000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>119200000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>110100000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>101400000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>155100000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>58300000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>82100000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-122900000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>145345000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>42278000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>103701000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-27358000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>205202000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>59183000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>30957000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-9654000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>149076000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>84092000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>60609000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-88258000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>95722000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>96482000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>18642000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-3625000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>120775000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>111550000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>39227000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>577000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>76771000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>81944000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>24284000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-2030000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>62302000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>62569000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>3135000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-13420000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>55936000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>43787000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>24434000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-9373000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>63821000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>62901000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>3896000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-30641000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>104151780.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>54606085.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>55046438.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-53774303.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>51589487.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>18298716.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>33347906.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-15736854.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>54901102.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>20321559.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>42128136.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-23961934.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>23792154.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>20988039.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>20067910.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-7534462.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>41476000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>19809000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>20084000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-4018000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-8991000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>22353000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>6664000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-3133000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>21409000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>14562000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>5370000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-5387000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>11954000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>7977000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-5141000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-1357000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>18473000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>11632000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>1900000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>7100000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>11600000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-1600000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-900000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-2200000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>10600000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>2500000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>1400000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-2500000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>1100000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>1600000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>-2100000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>-600000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:118">
+    <row r="30" spans="1:119">
       <c r="A30" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B30">
+        <v>-20900000.0</v>
+      </c>
+      <c r="C30">
         <v>3408786.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-22381745.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-430800000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-59300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-21600000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>200000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-32700000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-164400000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-408100000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-26800000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-174900000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-128400000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-17745600.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-73800000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-44700000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-40000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>28400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-540137920.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-21833140.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-30300000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-23600000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-57400000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-12800000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-11200000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-20600000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>30300000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-29900000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-31400000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-104200000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-71000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-88300000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-61700000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-45100000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-28381000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-45633000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>179927000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-45879000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-28888000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-45074000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-936348000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-126272000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-61882000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-28616000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-15855000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-146041000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-25913000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-34636000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-54793000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-58976000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-40681000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-36596000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-29724000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-10432000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-35779000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-45613000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-22197000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-39419000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-29522000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-6322000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-21542000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-41998000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-34890000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-40814000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-4694000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-11204000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-18374000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-7263000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-5336000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-72242000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>927590.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-28828734.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-10871824.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-88890032.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-73428298.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-12153152.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-41184496.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-8406365.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-3793964.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-3528344.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-1744600.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-6482952.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-11937353.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-91382956.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-5137542.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-6142684.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>23146000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-5448000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-23135000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-4717000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-8515000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-6787000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-9465000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-8722000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-9199000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-2154000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-3756000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-14118000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-3299000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-3697000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-1887000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-2540000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-12219000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-12771000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-6000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-7000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-1700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-5500000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-1100000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-1400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>800000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-3200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-4600000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-3500000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-10000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-6600000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-900000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>