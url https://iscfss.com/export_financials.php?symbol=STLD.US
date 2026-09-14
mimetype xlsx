--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1589,51 +1595,53 @@
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>653000.0</v>
+      </c>
       <c r="C8">
         <v>652000.0</v>
       </c>
       <c r="D8">
         <v>651000.0</v>
       </c>
       <c r="E8">
         <v>650000.0</v>
       </c>
       <c r="F8">
         <v>649000.0</v>
       </c>
       <c r="G8">
         <v>648000.0</v>
       </c>
       <c r="H8">
         <v>646000.0</v>
       </c>
       <c r="I8">
         <v>645000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2735,51 +2743,53 @@
         <v>1180098000.0</v>
       </c>
       <c r="AA23">
         <v>1067074000.0</v>
       </c>
       <c r="AB23">
         <v>991600000.0</v>
       </c>
       <c r="AC23">
         <v>907500000.0</v>
       </c>
       <c r="AD23">
         <v>640900000.0</v>
       </c>
       <c r="AE23">
         <v>522300000.0</v>
       </c>
       <c r="AF23">
         <v>320700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>54</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>4176508000.0</v>
+      </c>
       <c r="C24">
         <v>2804017000.0</v>
       </c>
       <c r="D24">
         <v>2611069000.0</v>
       </c>
       <c r="E24">
         <v>3013241000.0</v>
       </c>
       <c r="F24">
         <v>3008702000.0</v>
       </c>
       <c r="G24">
         <v>3015782000.0</v>
       </c>
       <c r="H24">
         <v>2644988000.0</v>
       </c>
       <c r="I24">
         <v>2352489000.0</v>
       </c>
       <c r="J24">
         <v>2353145000.0</v>
       </c>
       <c r="K24">
@@ -3053,51 +3063,53 @@
         <v>521683000.0</v>
       </c>
       <c r="AA28">
         <v>522336000.0</v>
       </c>
       <c r="AB28">
         <v>489400000.0</v>
       </c>
       <c r="AC28">
         <v>478700000.0</v>
       </c>
       <c r="AD28">
         <v>210900000.0</v>
       </c>
       <c r="AE28">
         <v>149900000.0</v>
       </c>
       <c r="AF28">
         <v>216200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>59</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>13168345000.0</v>
+      </c>
       <c r="C29">
         <v>12165294000.0</v>
       </c>
       <c r="D29">
         <v>11937722000.0</v>
       </c>
       <c r="E29">
         <v>11200932000.0</v>
       </c>
       <c r="F29">
         <v>9410517000.0</v>
       </c>
       <c r="G29">
         <v>7447840000.0</v>
       </c>
       <c r="H29">
         <v>6810178000.0</v>
       </c>
       <c r="I29">
         <v>6311794000.0</v>
       </c>
       <c r="J29">
         <v>5733514000.0</v>
       </c>
       <c r="K29"/>
@@ -3265,51 +3277,53 @@
       <c r="Q31">
         <v>851955000.0</v>
       </c>
       <c r="R31">
         <v>696499000.0</v>
       </c>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>62</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>4361917000.0</v>
+      </c>
       <c r="C32">
         <v>3280755000.0</v>
       </c>
       <c r="D32">
         <v>4455530000.0</v>
       </c>
       <c r="E32">
         <v>5605722000.0</v>
       </c>
       <c r="F32">
         <v>4673654000.0</v>
       </c>
       <c r="G32">
         <v>2999660000.0</v>
       </c>
       <c r="H32">
         <v>3246327000.0</v>
       </c>
       <c r="I32">
         <v>3013520000.0</v>
       </c>
       <c r="J32">
         <v>2639823000.0</v>
       </c>
       <c r="K32"/>
@@ -3415,51 +3429,53 @@
         <v>867894000.0</v>
       </c>
       <c r="AA33">
         <v>824461000.0</v>
       </c>
       <c r="AB33">
         <v>765800000.0</v>
       </c>
       <c r="AC33">
         <v>684800000.0</v>
       </c>
       <c r="AD33">
         <v>505600000.0</v>
       </c>
       <c r="AE33">
         <v>364900000.0</v>
       </c>
       <c r="AF33">
         <v>298500000.0</v>
       </c>
     </row>
     <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>64</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>186232000.0</v>
+      </c>
       <c r="C34">
         <v>133201000.0</v>
       </c>
       <c r="D34">
         <v>180760000.0</v>
       </c>
       <c r="E34">
         <v>129539000.0</v>
       </c>
       <c r="F34">
         <v>120087000.0</v>
       </c>
       <c r="G34">
         <v>106479000.0</v>
       </c>
       <c r="H34">
         <v>75055000.0</v>
       </c>
       <c r="I34">
         <v>8870000.0</v>
       </c>
       <c r="J34">
         <v>21811000.0</v>
       </c>
       <c r="K34">
@@ -4277,51 +4293,53 @@
       <c r="Q44">
         <v>0.0</v>
       </c>
       <c r="R44">
         <v>0.0</v>
       </c>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
     </row>
     <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>75</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>13617531000.0</v>
+      </c>
       <c r="C45">
         <v>12722478000.0</v>
       </c>
       <c r="D45">
         <v>10932914000.0</v>
       </c>
       <c r="E45">
         <v>9224683000.0</v>
       </c>
       <c r="F45">
         <v>8256544000.0</v>
       </c>
       <c r="G45">
         <v>4105569000.0</v>
       </c>
       <c r="H45">
         <v>3135886000.0</v>
       </c>
       <c r="I45">
         <v>2945767000.0</v>
       </c>
       <c r="J45">
         <v>2675904000.0</v>
       </c>
       <c r="K45">
@@ -4709,51 +4727,53 @@
       <c r="Q49">
         <v>1821133000.0</v>
       </c>
       <c r="R49">
         <v>1745511000.0</v>
       </c>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
     </row>
     <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>80</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>34655000.0</v>
+      </c>
       <c r="C50">
         <v>426990000.0</v>
       </c>
       <c r="D50">
         <v>459987000.0</v>
       </c>
       <c r="E50">
         <v>57334000.0</v>
       </c>
       <c r="F50">
         <v>97174000.0</v>
       </c>
       <c r="G50">
         <v>86894000.0</v>
       </c>
       <c r="H50">
         <v>89356000.0</v>
       </c>
       <c r="I50">
         <v>24234000.0</v>
       </c>
       <c r="J50">
         <v>28795000.0</v>
       </c>
       <c r="K50">
@@ -4963,51 +4983,53 @@
         <v>46033000.0</v>
       </c>
       <c r="AA52">
         <v>17044000.0</v>
       </c>
       <c r="AB52">
         <v>8000000.0</v>
       </c>
       <c r="AC52">
         <v>6900000.0</v>
       </c>
       <c r="AD52">
         <v>6100000.0</v>
       </c>
       <c r="AE52">
         <v>11200000.0</v>
       </c>
       <c r="AF52">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>83</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>0.0</v>
+      </c>
       <c r="C53">
         <v>147811000.0</v>
       </c>
       <c r="D53">
         <v>721210000.0</v>
       </c>
       <c r="E53">
         <v>628215000.0</v>
       </c>
       <c r="F53">
         <v>351005.0</v>
       </c>
       <c r="G53">
         <v>0.0</v>
       </c>
       <c r="H53">
         <v>262174000.0</v>
       </c>
       <c r="I53">
         <v>228783000.0</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
@@ -5782,807 +5804,819 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DU62"/>
+  <dimension ref="A1:DW62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:125">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DU1" t="s">
         <v>185</v>
       </c>
+      <c r="DV1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DW1" t="s">
+        <v>187</v>
+      </c>
     </row>
-    <row r="2" spans="1:125">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2">
+        <v>1483566000.0</v>
+      </c>
+      <c r="C2">
+        <v>1379494000.0</v>
+      </c>
+      <c r="D2">
         <v>1231358000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1214765000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1227183000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1257686000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>979912000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1079816000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1213408000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1183593000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1088330000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1060175000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1048584000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1138966000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1017238000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1165147000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1380814000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1213558000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1280555000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1220437000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1183604000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1134672000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>769455000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>715681000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>701932000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>612160000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>513344000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>528629000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>525156000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>591467000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>550754000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>611028000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>675801000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>562618000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>489448000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>528683000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>484003000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>530958000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>395196000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>437836000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>461267000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>413575000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>283355000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>386370000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>446698000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>376962000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>511056000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>640121000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>440691000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>417168000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>414932000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>426406000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>364330000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>410632000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>360097000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>377213000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>393174000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>472257000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>420824000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>462339000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>455859000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>453414000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>335031000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>366331000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>363336000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>390312000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>262285000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>359207000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>227446000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>243914000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>263393000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>652795000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>772272000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>494701000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>378849000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>325564000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>218318000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>225472000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>147942000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>194696000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>169686000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>180115000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>108723000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>111188000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>93147000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>152530000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>141888000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>145481000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>120961000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>128589000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>79326000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>70546000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>61898000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>62347000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>46217000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>57967000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>45570000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>50536000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>41329000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>43454000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>43390000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>38118000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>27988000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>29624000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>36792000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>55675000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>37600000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>34300000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>41600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>49300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>34500000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>56500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>53200000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>53100000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>54700000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DM2">
         <v>35700000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DN2">
         <v>38400000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DO2">
         <v>44300000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DP2">
         <v>41200000.0</v>
       </c>
-      <c r="DO2"/>
-      <c r="DP2"/>
       <c r="DQ2"/>
-      <c r="DR2">
+      <c r="DR2"/>
+      <c r="DS2"/>
+      <c r="DT2">
         <v>27900000.0</v>
       </c>
-      <c r="DS2"/>
-      <c r="DT2"/>
       <c r="DU2"/>
+      <c r="DV2"/>
+      <c r="DW2"/>
     </row>
-    <row r="3" spans="1:125">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6666,52 +6700,54 @@
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
+      <c r="DV3"/>
+      <c r="DW3"/>
     </row>
-    <row r="4" spans="1:125">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6795,475 +6831,479 @@
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
+      <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:125">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>3212000.0</v>
+      </c>
+      <c r="C5">
+        <v>-858000.0</v>
+      </c>
+      <c r="D5">
         <v>-598000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-1328000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>1178000.0</v>
       </c>
-      <c r="E5"/>
-[...1 lines deleted...]
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
         <v>-445000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-1428000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-13000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>421000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-494000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>1027000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>1800000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>889000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-2748000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-4999000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>9296000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-2091000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>10583000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>32344000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>5667000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1902000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>95000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>216000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>30000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-7000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>39000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>78000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>130000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>301000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-42000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-105000.0</v>
       </c>
-      <c r="AG5">
-[...2 lines deleted...]
-      <c r="AH5">
+      <c r="AI5">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5">
         <v>-2489604000.0</v>
       </c>
-      <c r="AI5">
-[...4 lines deleted...]
-      </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
+        <v>0.0</v>
+      </c>
+      <c r="AM5">
+        <v>0.0</v>
+      </c>
+      <c r="AN5">
         <v>-2279774000.0</v>
       </c>
-      <c r="AM5">
-[...4 lines deleted...]
-      </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
+        <v>0.0</v>
+      </c>
+      <c r="AQ5">
+        <v>0.0</v>
+      </c>
+      <c r="AR5">
         <v>-2126492000.0</v>
       </c>
-      <c r="AQ5">
-[...4 lines deleted...]
-      </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
+        <v>0.0</v>
+      </c>
+      <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5">
         <v>-1886133000.0</v>
       </c>
-      <c r="AU5">
-[...4 lines deleted...]
-      </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
+        <v>0.0</v>
+      </c>
+      <c r="AY5">
+        <v>0.0</v>
+      </c>
+      <c r="AZ5">
         <v>-1713680000.0</v>
       </c>
-      <c r="AY5">
-[...4 lines deleted...]
-      </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5">
+        <v>0.0</v>
+      </c>
+      <c r="BD5">
         <v>-1530561000.0</v>
       </c>
-      <c r="BC5">
-[...4 lines deleted...]
-      </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
+        <v>0.0</v>
+      </c>
+      <c r="BG5">
+        <v>0.0</v>
+      </c>
+      <c r="BH5">
         <v>-1357816000.0</v>
       </c>
-      <c r="BG5">
-[...4 lines deleted...]
-      </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
       <c r="BJ5">
+        <v>0.0</v>
+      </c>
+      <c r="BK5">
+        <v>0.0</v>
+      </c>
+      <c r="BL5">
         <v>-1193293000.0</v>
       </c>
-      <c r="BK5">
-[...5 lines deleted...]
-      <c r="BM5"/>
+      <c r="BM5">
+        <v>0.0</v>
+      </c>
       <c r="BN5">
+        <v>0.0</v>
+      </c>
+      <c r="BO5"/>
+      <c r="BP5">
         <v>-1029018000.0</v>
       </c>
-      <c r="BO5">
-[...4 lines deleted...]
-      </c>
       <c r="BQ5">
+        <v>0.0</v>
+      </c>
+      <c r="BR5">
+        <v>0.0</v>
+      </c>
+      <c r="BS5">
         <v>-1073000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-1411000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-716910000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>5011000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-1761000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>21000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-592686000.0</v>
       </c>
       <c r="BY5">
         <v>-592686000.0</v>
       </c>
       <c r="BZ5">
         <v>-592686000.0</v>
       </c>
       <c r="CA5">
-        <v>-484344000.0</v>
+        <v>-592686000.0</v>
       </c>
       <c r="CB5">
-        <v>-484344000.0</v>
+        <v>-592686000.0</v>
       </c>
       <c r="CC5">
         <v>-484344000.0</v>
       </c>
       <c r="CD5">
         <v>-484344000.0</v>
       </c>
       <c r="CE5">
-        <v>-397843000.0</v>
+        <v>-484344000.0</v>
       </c>
       <c r="CF5">
-        <v>-397843000.0</v>
+        <v>-484344000.0</v>
       </c>
       <c r="CG5">
         <v>-397843000.0</v>
       </c>
       <c r="CH5">
         <v>-397843000.0</v>
       </c>
       <c r="CI5">
+        <v>-397843000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>-397843000.0</v>
+      </c>
+      <c r="CK5">
         <v>-1553000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-2410000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-3241000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-4188000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-4922000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-6074000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-6776000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-7106000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-7088000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>-5938000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>-4749000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>-5356000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>-6194000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>-3442000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>-3971000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>-153352000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>-142311000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>-131641000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>-120366000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>-108600000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DE5">
         <v>-97700000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DF5">
         <v>-87600000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DG5">
         <v>-77600000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DH5">
         <v>-69500000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DI5">
         <v>-61500000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DJ5">
         <v>-53300000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DK5">
         <v>-46200000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DL5">
         <v>-39400000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DM5">
         <v>-33100000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DN5">
         <v>-27300000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DO5">
         <v>-22000000.0</v>
       </c>
-      <c r="DN5"/>
-      <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
+      <c r="DV5"/>
+      <c r="DW5"/>
     </row>
-    <row r="6" spans="1:125">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6">
         <v>1156556000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>1149367000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>1142871000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>1141534000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>1147463000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>1141050000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>1135892000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>1132749000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>1132365000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>1125519000.0</v>
       </c>
-      <c r="AO6">
-[...4 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
@@ -7286,62 +7326,66 @@
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
       <c r="BN6">
         <v>0.0</v>
       </c>
-      <c r="BO6">
-[...1 lines deleted...]
-      </c>
+      <c r="BO6"/>
       <c r="BP6">
         <v>0.0</v>
       </c>
-      <c r="BQ6"/>
-      <c r="BR6"/>
+      <c r="BQ6">
+        <v>0.0</v>
+      </c>
+      <c r="BR6">
+        <v>0.0</v>
+      </c>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
@@ -7353,52 +7397,54 @@
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
+      <c r="DV6"/>
+      <c r="DW6"/>
     </row>
-    <row r="7" spans="1:125">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7482,112 +7528,120 @@
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
+      <c r="DV7"/>
+      <c r="DW7"/>
     </row>
-    <row r="8" spans="1:125">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>653000.0</v>
+      </c>
       <c r="C8">
-        <v>652000.0</v>
+        <v>653000.0</v>
       </c>
       <c r="D8">
-        <v>652000.0</v>
+        <v>653000.0</v>
       </c>
       <c r="E8">
         <v>652000.0</v>
       </c>
       <c r="F8">
         <v>652000.0</v>
       </c>
       <c r="G8">
-        <v>651000.0</v>
+        <v>652000.0</v>
       </c>
       <c r="H8">
-        <v>651000.0</v>
+        <v>652000.0</v>
       </c>
       <c r="I8">
         <v>651000.0</v>
       </c>
       <c r="J8">
         <v>651000.0</v>
       </c>
       <c r="K8">
-        <v>650000.0</v>
+        <v>651000.0</v>
       </c>
       <c r="L8">
-        <v>650000.0</v>
+        <v>651000.0</v>
       </c>
       <c r="M8">
         <v>650000.0</v>
       </c>
       <c r="N8">
         <v>650000.0</v>
       </c>
       <c r="O8">
-        <v>649000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="P8">
-        <v>649000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="Q8">
         <v>649000.0</v>
       </c>
       <c r="R8">
         <v>649000.0</v>
       </c>
       <c r="S8">
+        <v>649000.0</v>
+      </c>
+      <c r="T8">
+        <v>649000.0</v>
+      </c>
+      <c r="U8">
         <v>648000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>648000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7647,231 +7701,233 @@
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
+      <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:125">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>1204134000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1194079000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>1219947000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1213481000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1204023000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1218933000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1219438000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1210833000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1202945000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1207392000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1200228000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1191614000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1183776000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1181012000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1175512000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1167505000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1160139000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1160048000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1156556000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1149367000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>1142871000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>1141534000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>1147463000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1141050000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>1135892000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>1132749000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>1132365000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>1125519000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>1115008000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>1110253000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>1104832000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>1099669000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>1088605000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>1083435000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>1075593000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>1058921000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>1092281000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>1085694000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>1060780000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>1050470000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>1045973000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>1037687000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>1033857000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>1033086000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>1031043000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>1026157000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>1023295000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>1019061000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>1010698000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>998728000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>988972000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>983780000.0</v>
       </c>
-      <c r="BM9"/>
-      <c r="BN9">
+      <c r="BO9"/>
+      <c r="BP9">
         <v>972985000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>967103000.0</v>
       </c>
-      <c r="BP9"/>
-      <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
@@ -7884,417 +7940,425 @@
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
+      <c r="DV9"/>
+      <c r="DW9"/>
     </row>
-    <row r="10" spans="1:125">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>567708000.0</v>
+      </c>
+      <c r="C10">
+        <v>556527000.0</v>
+      </c>
+      <c r="D10">
         <v>769878000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>770356000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>458048000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1186917000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>589464000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1015210000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>829980000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1039421000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1400887000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1765467000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1475356000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1604943000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1628417000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1420497000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1007085000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1189528000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1243868000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1095701000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1113744000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1245165000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1368618000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1267618000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1496458000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1235478000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1381460000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1146007000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>972561000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>791444000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>828220000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>884315000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>720445000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>985824000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>1028649000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>1101964000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>908843000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>966826000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>841483000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>1051489000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>1052666000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>976951000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>727032000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>473790000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>419401000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>160982000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>361363000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>159591000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>357490000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>342919000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>395156000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>370056000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>243753000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>477861000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>375917000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>287120000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>420938000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>357809000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>390761000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>456694000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>277691000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>160810000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>186513000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>270118000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>191593000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>225506000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>9008000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>8094000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>18217000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>16067000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>16233000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>22135000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>115405000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>58889000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>28486000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>10811000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>12212000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>28332000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>29373000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>20843000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>53948000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>195705000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>65518000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>30604000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>1645000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>3747000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>16334000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>159674000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>38441000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>58294000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>65430000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>21584000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>11928000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>3241000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>24218000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>24173000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>48747000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>32319000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>78241000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>14803000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>18170000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>5520000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>10184000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>4617000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>9677000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>16160000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>16600000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>7100000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>2500000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>10900000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>5200000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>4000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>10200000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>5100000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>8600000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>15100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>22300000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DO10">
         <v>48200000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DP10">
         <v>57500000.0</v>
       </c>
-      <c r="DO10"/>
-      <c r="DP10"/>
       <c r="DQ10"/>
-      <c r="DR10">
+      <c r="DR10"/>
+      <c r="DS10"/>
+      <c r="DT10">
         <v>6900000.0</v>
       </c>
-      <c r="DS10"/>
-      <c r="DT10"/>
       <c r="DU10"/>
+      <c r="DV10"/>
+      <c r="DW10"/>
     </row>
-    <row r="11" spans="1:125">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8378,1637 +8442,1661 @@
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
+      <c r="DV11"/>
+      <c r="DW11"/>
     </row>
-    <row r="12" spans="1:125">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>567708000.0</v>
+      </c>
+      <c r="C12">
+        <v>556527000.0</v>
+      </c>
+      <c r="D12">
         <v>769878000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>770356000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>497625000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1206553000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>737275000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1660553000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1248347000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1692676000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2122097000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2266311000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2087057000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2319712000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2256632000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2003708000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1358090000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1189528000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1243868000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1095701000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1113744000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1245165000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1368618000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1267618000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1566004000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1454671000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1643634000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1215536000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1086715000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>965167000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1057003000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>999315000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>810445000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1025824000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1028649000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1101964000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>908843000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>966826000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>841483000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1051489000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1052666000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>976951000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>727032000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>473790000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>419401000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>160982000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>361363000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>159591000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>357490000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>342919000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>395156000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>370056000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>243753000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>477861000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>407437000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>287120000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>430936000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>422791000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>475591000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>456694000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>277691000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>160810000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>186513000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>270118000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>191593000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>225506000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>9008000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>8094000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>18217000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>16067000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>16233000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>22135000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>115405000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>58889000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>28486000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>10811000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>12212000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>28332000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>29373000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>20843000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>53948000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>195705000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>65518000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>30604000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>1645000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>3747000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>16334000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>159674000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>38441000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>58294000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>65430000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>21584000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>11928000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>3241000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>24218000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>24173000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>48747000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>32319000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>78241000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>14803000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>18170000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>5520000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>10184000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>4617000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>9677000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>16160000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>16600000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DE12">
         <v>7100000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DF12">
         <v>2500000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DG12">
         <v>10900000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DH12">
         <v>5200000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DI12">
         <v>4000000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DJ12">
         <v>10200000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DK12">
         <v>5100000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DL12">
         <v>8600000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DM12">
         <v>15100000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DN12">
         <v>22300000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DO12">
         <v>48200000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DP12">
         <v>57500000.0</v>
       </c>
-      <c r="DO12"/>
-      <c r="DP12"/>
       <c r="DQ12"/>
-      <c r="DR12">
+      <c r="DR12"/>
+      <c r="DS12"/>
+      <c r="DT12">
         <v>6900000.0</v>
       </c>
-      <c r="DS12"/>
-      <c r="DT12"/>
       <c r="DU12"/>
+      <c r="DV12"/>
+      <c r="DW12"/>
     </row>
-    <row r="13" spans="1:125">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
         <v>653000.0</v>
       </c>
       <c r="C13">
-        <v>652000.0</v>
+        <v>653000.0</v>
       </c>
       <c r="D13">
-        <v>652000.0</v>
+        <v>653000.0</v>
       </c>
       <c r="E13">
         <v>652000.0</v>
       </c>
       <c r="F13">
         <v>652000.0</v>
       </c>
       <c r="G13">
-        <v>651000.0</v>
+        <v>652000.0</v>
       </c>
       <c r="H13">
-        <v>651000.0</v>
+        <v>652000.0</v>
       </c>
       <c r="I13">
         <v>651000.0</v>
       </c>
       <c r="J13">
         <v>651000.0</v>
       </c>
       <c r="K13">
-        <v>650000.0</v>
+        <v>651000.0</v>
       </c>
       <c r="L13">
-        <v>650000.0</v>
+        <v>651000.0</v>
       </c>
       <c r="M13">
         <v>650000.0</v>
       </c>
       <c r="N13">
         <v>650000.0</v>
       </c>
       <c r="O13">
-        <v>649000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="P13">
-        <v>649000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="Q13">
         <v>649000.0</v>
       </c>
       <c r="R13">
         <v>649000.0</v>
       </c>
       <c r="S13">
-        <v>648000.0</v>
+        <v>649000.0</v>
       </c>
       <c r="T13">
-        <v>648000.0</v>
+        <v>649000.0</v>
       </c>
       <c r="U13">
         <v>648000.0</v>
       </c>
       <c r="V13">
         <v>648000.0</v>
       </c>
       <c r="W13">
-        <v>646000.0</v>
+        <v>648000.0</v>
       </c>
       <c r="X13">
-        <v>646000.0</v>
+        <v>648000.0</v>
       </c>
       <c r="Y13">
         <v>646000.0</v>
       </c>
       <c r="Z13">
         <v>646000.0</v>
       </c>
       <c r="AA13">
-        <v>645000.0</v>
+        <v>646000.0</v>
       </c>
       <c r="AB13">
-        <v>645000.0</v>
+        <v>646000.0</v>
       </c>
       <c r="AC13">
         <v>645000.0</v>
       </c>
       <c r="AD13">
         <v>645000.0</v>
       </c>
       <c r="AE13">
-        <v>644000.0</v>
+        <v>645000.0</v>
       </c>
       <c r="AF13">
-        <v>644000.0</v>
+        <v>645000.0</v>
       </c>
       <c r="AG13">
         <v>644000.0</v>
       </c>
       <c r="AH13">
         <v>644000.0</v>
       </c>
       <c r="AI13">
-        <v>641000.0</v>
+        <v>644000.0</v>
       </c>
       <c r="AJ13">
-        <v>641000.0</v>
+        <v>644000.0</v>
       </c>
       <c r="AK13">
         <v>641000.0</v>
       </c>
       <c r="AL13">
         <v>641000.0</v>
       </c>
       <c r="AM13">
+        <v>641000.0</v>
+      </c>
+      <c r="AN13">
+        <v>641000.0</v>
+      </c>
+      <c r="AO13">
         <v>640000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>639000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>639000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>638000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>636000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>636000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>635000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>635000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>649000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>647000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>646000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>645000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>641000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>640000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>639000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>637000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>636000.0</v>
       </c>
       <c r="BE13">
         <v>636000.0</v>
       </c>
       <c r="BF13">
         <v>636000.0</v>
       </c>
       <c r="BG13">
         <v>636000.0</v>
       </c>
       <c r="BH13">
         <v>636000.0</v>
       </c>
       <c r="BI13">
+        <v>636000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>636000.0</v>
+      </c>
+      <c r="BK13">
         <v>635000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>633000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>632000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>631000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>630000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>629000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>628000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>626000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>545000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>545000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>544000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>544000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>543000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>542000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>541000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>540000.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>538000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>537000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>537000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>536000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>534000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>529000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>528000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>527000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>527000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>523000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>520000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>517000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>515000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>509000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CO13">
         <v>502000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CP13">
         <v>500000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CQ13">
         <v>500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>499000.0</v>
       </c>
       <c r="CR13">
         <v>499000.0</v>
       </c>
       <c r="CS13">
+        <v>499000.0</v>
+      </c>
+      <c r="CT13">
+        <v>499000.0</v>
+      </c>
+      <c r="CU13">
         <v>497000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>495000.0</v>
       </c>
       <c r="CV13">
         <v>495000.0</v>
       </c>
       <c r="CW13">
+        <v>495000.0</v>
+      </c>
+      <c r="CX13">
+        <v>495000.0</v>
+      </c>
+      <c r="CY13">
         <v>494000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>493000.0</v>
       </c>
       <c r="CZ13">
         <v>493000.0</v>
       </c>
       <c r="DA13">
         <v>493000.0</v>
       </c>
       <c r="DB13">
+        <v>493000.0</v>
+      </c>
+      <c r="DC13">
+        <v>493000.0</v>
+      </c>
+      <c r="DD13">
         <v>500000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DE13">
         <v>500000.0</v>
       </c>
-      <c r="DD13"/>
-      <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
+      <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:125">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>144397000.0</v>
+      </c>
+      <c r="C14">
+        <v>144797000.0</v>
+      </c>
+      <c r="D14">
         <v>146249000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>147600000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>149325000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>150262000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>152801000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>156528000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>157579000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>159354000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>162276000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>166105000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>168865000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>172479000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>175892000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>181613000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>187740000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>193241000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>198794000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>204167000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>211246000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>212254000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>212052000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>211926000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>211378000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>214024000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>216402000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>219109000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>222519000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>224962000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>230455000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>235649000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>236945000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>237723000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>238677000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>240880000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>243021000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>244546000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>245511000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>245682000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>245392000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>244608000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>242558000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>243822000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>243491000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>242867000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>240870000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>242244000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>242048000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>241394000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>240493000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>239001000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>221736000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>238087000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>236890000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>220044000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>236208000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>236526000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>218996000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>235759000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>236266000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>236224000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>217992000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>234543000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>234600000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>234659000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>216284000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>234080000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>189848000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>182000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>182000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>196859000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>200345000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>199317000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>189039000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>189858000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>197562000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>203274000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>192632000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>219572000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>219532000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>201952000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>174068000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>200552000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>205888000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>219312000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>190812000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>227524000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>226180000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>224848000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>195788000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>192488000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>191412000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>191144000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>190404000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>191416000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>191436000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>185392000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>184180000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>183716000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>183564000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>182840000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>182044000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>185436000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>190820000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>192812000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>191984000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>193316000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>193600000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>200000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>188888889.0</v>
       </c>
       <c r="DH14">
         <v>200000000.0</v>
       </c>
       <c r="DI14">
+        <v>188888889.0</v>
+      </c>
+      <c r="DJ14">
+        <v>200000000.0</v>
+      </c>
+      <c r="DK14">
         <v>202666667.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DL14">
         <v>190000000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DM14">
         <v>196363636.0</v>
       </c>
-      <c r="DL14">
+      <c r="DN14">
         <v>195000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>194666667.0</v>
       </c>
       <c r="DO14">
         <v>194666667.0</v>
       </c>
       <c r="DP14">
+        <v>194666667.0</v>
+      </c>
+      <c r="DQ14">
+        <v>194666667.0</v>
+      </c>
+      <c r="DR14">
         <v>45000000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DS14">
         <v>10285714.0</v>
       </c>
-      <c r="DR14">
+      <c r="DT14">
         <v>125000000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DU14">
         <v>125000000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DV14">
         <v>133333333.0</v>
       </c>
-      <c r="DU14">
+      <c r="DW14">
         <v>130666667.0</v>
       </c>
     </row>
-    <row r="15" spans="1:125">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>650000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>650000.0</v>
       </c>
-      <c r="N15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>649000.0</v>
       </c>
       <c r="R15">
         <v>649000.0</v>
       </c>
       <c r="S15">
-        <v>648000.0</v>
+        <v>649000.0</v>
       </c>
       <c r="T15">
-        <v>648000.0</v>
+        <v>649000.0</v>
       </c>
       <c r="U15">
         <v>648000.0</v>
       </c>
       <c r="V15">
         <v>648000.0</v>
       </c>
       <c r="W15">
-        <v>646000.0</v>
+        <v>648000.0</v>
       </c>
       <c r="X15">
-        <v>646000.0</v>
+        <v>648000.0</v>
       </c>
       <c r="Y15">
         <v>646000.0</v>
       </c>
       <c r="Z15">
         <v>646000.0</v>
       </c>
       <c r="AA15">
-        <v>645000.0</v>
+        <v>646000.0</v>
       </c>
       <c r="AB15">
-        <v>645000.0</v>
+        <v>646000.0</v>
       </c>
       <c r="AC15">
         <v>645000.0</v>
       </c>
       <c r="AD15">
         <v>645000.0</v>
       </c>
       <c r="AE15">
-        <v>644000.0</v>
+        <v>645000.0</v>
       </c>
       <c r="AF15">
-        <v>644000.0</v>
+        <v>645000.0</v>
       </c>
       <c r="AG15">
         <v>644000.0</v>
       </c>
       <c r="AH15">
         <v>644000.0</v>
       </c>
       <c r="AI15">
-        <v>641000.0</v>
+        <v>644000.0</v>
       </c>
       <c r="AJ15">
-        <v>641000.0</v>
+        <v>644000.0</v>
       </c>
       <c r="AK15">
         <v>641000.0</v>
       </c>
       <c r="AL15">
         <v>641000.0</v>
       </c>
       <c r="AM15">
+        <v>641000.0</v>
+      </c>
+      <c r="AN15">
+        <v>641000.0</v>
+      </c>
+      <c r="AO15">
         <v>640000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>639000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>639000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>638000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>636000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>636000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>635000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>635000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>649000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>647000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>646000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>645000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>641000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>640000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>639000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>637000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>636000.0</v>
       </c>
       <c r="BE15">
         <v>636000.0</v>
       </c>
       <c r="BF15">
         <v>636000.0</v>
       </c>
       <c r="BG15">
         <v>636000.0</v>
       </c>
       <c r="BH15">
         <v>636000.0</v>
       </c>
       <c r="BI15">
+        <v>636000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>636000.0</v>
+      </c>
+      <c r="BK15">
         <v>635000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>633000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>632000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>631000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>630000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>629000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>628000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>626000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>545000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>545000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>544000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>544000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>543000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>542000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>541000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>540000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>538000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>537000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>537000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>536000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>534000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>529000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>528000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>527000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>527000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>523000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>520000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>517000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>515000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>509000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>502000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>500000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>499000.0</v>
       </c>
       <c r="CR15">
         <v>499000.0</v>
       </c>
       <c r="CS15">
+        <v>499000.0</v>
+      </c>
+      <c r="CT15">
+        <v>499000.0</v>
+      </c>
+      <c r="CU15">
         <v>497000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>495000.0</v>
       </c>
       <c r="CV15">
         <v>495000.0</v>
       </c>
       <c r="CW15">
+        <v>495000.0</v>
+      </c>
+      <c r="CX15">
+        <v>495000.0</v>
+      </c>
+      <c r="CY15">
         <v>494000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>493000.0</v>
       </c>
       <c r="CZ15">
         <v>493000.0</v>
       </c>
       <c r="DA15">
         <v>493000.0</v>
       </c>
       <c r="DB15">
+        <v>493000.0</v>
+      </c>
+      <c r="DC15">
+        <v>493000.0</v>
+      </c>
+      <c r="DD15">
         <v>500000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>500000.0</v>
       </c>
-      <c r="DD15"/>
-      <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
+      <c r="DV15"/>
+      <c r="DW15"/>
     </row>
-    <row r="16" spans="1:125">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>6248000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>6070000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>150103000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>5524000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>30343000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>39177000.0</v>
       </c>
-      <c r="M16"/>
-[...1 lines deleted...]
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16">
         <v>856650000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16">
         <v>80167000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>80520000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>52969000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>536288000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16">
         <v>435838000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>305949000.0</v>
       </c>
-      <c r="AI16"/>
-      <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16">
         <v>448375000.0</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16">
         <v>350098000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>292701000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>204323000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>204645000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>162792000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>120020000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>94917000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>13964000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>113575000.0</v>
       </c>
-      <c r="CB16"/>
-[...1 lines deleted...]
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16">
         <v>6516000.0</v>
       </c>
-      <c r="CE16"/>
-      <c r="CF16"/>
       <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16">
         <v>28836000.0</v>
       </c>
-      <c r="CI16"/>
-      <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
-      <c r="CM16">
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16">
         <v>42132000.0</v>
       </c>
-      <c r="CN16"/>
-      <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
-      <c r="CT16">
+      <c r="CT16"/>
+      <c r="CU16"/>
+      <c r="CV16">
         <v>30749000.0</v>
       </c>
-      <c r="CU16"/>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
+      <c r="DV16"/>
+      <c r="DW16"/>
     </row>
-    <row r="17" spans="1:125">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10092,234 +10180,236 @@
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
+      <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:125">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>941491000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>898112000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>856650000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>853407000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>856790000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>854905000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>722220000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>652059000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>602185000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>536288000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>512503000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>503034000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>489248000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>484169000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>468248000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>457784000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>447087000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>435838000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>398814000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>375719000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>314736000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>305949000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>461399000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>459639000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>454426000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>448375000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>450159000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>433116000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>416260000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>400770000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>576674000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>567754000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>555031000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>542033000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>543838000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>548285000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>550225000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>556038000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>565798000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>556023000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>546722000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>537304000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>544800000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>510479000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>500642000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>489915000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>482543000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>476532000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>469043000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>457432000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>439748000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>430635000.0</v>
       </c>
-      <c r="BM18"/>
-      <c r="BN18">
+      <c r="BO18"/>
+      <c r="BP18">
         <v>416468000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>362520000.0</v>
       </c>
-      <c r="BP18">
-[...3 lines deleted...]
-      <c r="BR18"/>
+      <c r="BR18">
+        <v>0.0</v>
+      </c>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
@@ -10331,52 +10421,54 @@
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
+      <c r="DV18"/>
+      <c r="DW18"/>
     </row>
-    <row r="19" spans="1:125">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10460,1870 +10552,1904 @@
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
+      <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:125">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
         <v>477471000.0</v>
       </c>
       <c r="C20">
         <v>477471000.0</v>
       </c>
       <c r="D20">
         <v>477471000.0</v>
       </c>
       <c r="E20">
         <v>477471000.0</v>
       </c>
       <c r="F20">
         <v>477471000.0</v>
       </c>
       <c r="G20">
         <v>477471000.0</v>
       </c>
       <c r="H20">
         <v>477471000.0</v>
       </c>
       <c r="I20">
         <v>477471000.0</v>
       </c>
       <c r="J20">
         <v>477471000.0</v>
       </c>
       <c r="K20">
         <v>477471000.0</v>
       </c>
       <c r="L20">
         <v>477471000.0</v>
       </c>
       <c r="M20">
+        <v>477471000.0</v>
+      </c>
+      <c r="N20">
+        <v>477471000.0</v>
+      </c>
+      <c r="O20">
         <v>502067000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>502067000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>451594000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>452341000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>453088000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>453835000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>454683000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>455530000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>456378000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>457226000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>474520000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>451220000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>452068000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>452915000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>540913000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>526462000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>530716000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>429645000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>502900000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>508275000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>386045000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>386893000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>388518000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>390129000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>391740000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>393351000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>399867000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>394275000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>395872000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>397470000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>740243000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>741898000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>743528000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>745158000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>727128000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>728751000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>730360000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>731996000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>733650000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>735281000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>736912000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>738542000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>740192000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>741817000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>743441000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>745066000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BI20">
         <v>746737000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BJ20">
         <v>748383000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>750029000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BL20">
         <v>751675000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BM20">
         <v>753355000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BN20">
         <v>753355000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BO20">
         <v>756624000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BP20">
         <v>758259000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BQ20">
         <v>759983000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BR20">
         <v>780321000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BS20">
         <v>812161000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BT20">
         <v>770438000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BU20">
         <v>781555000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BV20">
         <v>789580000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BW20">
         <v>518759000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BX20">
         <v>510983000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BY20">
         <v>200637000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BZ20">
         <v>48490000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30966000.0</v>
       </c>
       <c r="CA20">
         <v>30966000.0</v>
       </c>
       <c r="CB20">
+        <v>30966000.0</v>
+      </c>
+      <c r="CC20">
+        <v>30966000.0</v>
+      </c>
+      <c r="CD20">
         <v>30720000.0</v>
       </c>
-      <c r="CC20"/>
-      <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
+      <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:125">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
+        <v>315759000.0</v>
+      </c>
+      <c r="C21">
+        <v>323489000.0</v>
+      </c>
+      <c r="D21">
         <v>331290000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>206549000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>213439000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>220336000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>227234000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>234806000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>242450000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>250095000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>257759000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>265845000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>274005000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>260629000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>267507000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>276586000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>281022000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>288183000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>295345000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>302522000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>309700000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>317139000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>324577000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>306574000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>313520000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>320711000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>327901000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>249598000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>256302000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>263315000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>270328000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>236563000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>243154000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>249983000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>256909000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>263357000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>269129000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>276553000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>283977000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>291814000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>265476000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>272528000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>278960000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>353561000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>358402000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>364620000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>370669000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>406318000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>372819000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>379488000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>386159000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>393531000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>401104000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>408832000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>416635000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>425034000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>433559000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>442277000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>450893000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>460206000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>469719000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>479480000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>489240000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>500021000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>511002000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>522245000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>533510000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>545327000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>557194000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>551489000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>614786000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>625537000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>636649000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>488436000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>514547000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>198678000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>14110000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>11973000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>12226000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>12478000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>12335000.0</v>
       </c>
-      <c r="CC21"/>
-      <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
+      <c r="DV21"/>
+      <c r="DW21"/>
     </row>
-    <row r="22" spans="1:125">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22">
+        <v>3955621000.0</v>
+      </c>
+      <c r="C22">
+        <v>3908120000.0</v>
+      </c>
+      <c r="D22">
         <v>3738516000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>3195660000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>3260899000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>3099054000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>3113733000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>3044887000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>3073637000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>3027143000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2894632000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>2941634000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>3044009000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>2988852000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>3129964000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>3376532000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>3647061000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>3516815000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>3531130000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>2894970000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>2481832000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2217534000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1843548000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1609216000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1567017000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>1644538000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>1689043000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1767020000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1802759000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1867700000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>1859168000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1853862000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1787109000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>1600058000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>1519347000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1487516000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1418732000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1361550000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>1275211000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>1275575000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>1175716000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1066823000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>1149390000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>1321397000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>1292069000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>1453242000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>1618419000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1664212000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1320871000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>1332101000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1314747000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>1192032000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>1168499000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1170159000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1202507000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>1209079000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>1252153000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>1270941000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>1199584000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>1158848000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>1195194000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>1186168000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>1114063000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>1008309000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>1017874000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>900889000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>852831000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>835079000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>738470000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>833074000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>1023235000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>1356992000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>1201640000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>894759000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>904398000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>744534000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>726236000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>626218000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>569317000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>557726000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>528683000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>381505000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>398684000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>379486000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>421894000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>395635000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>381488000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>285790000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>280170000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>235989000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>184496000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>171381000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>173424000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>167684000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>153204000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>135487000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>114755000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>112356000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>118368000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>114247000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>113725000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>114487000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>106745000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>127023000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>131732000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>118923000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>106700000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>114800000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DF22">
         <v>115200000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DG22">
         <v>119100000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DH22">
         <v>126700000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DI22">
         <v>116300000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DJ22">
         <v>92800000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DK22">
         <v>65800000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DL22">
         <v>60200000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DM22">
         <v>53800000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DN22">
         <v>56800000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DO22">
         <v>46500000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DP22">
         <v>65900000.0</v>
       </c>
-      <c r="DO22"/>
-      <c r="DP22"/>
       <c r="DQ22"/>
-      <c r="DR22">
+      <c r="DR22"/>
+      <c r="DS22"/>
+      <c r="DT22">
         <v>13600000.0</v>
       </c>
-      <c r="DS22"/>
-      <c r="DT22"/>
       <c r="DU22"/>
+      <c r="DV22"/>
+      <c r="DW22"/>
     </row>
-    <row r="23" spans="1:125">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>17113399000.0</v>
+      </c>
+      <c r="C23">
+        <v>16751675000.0</v>
+      </c>
+      <c r="D23">
         <v>16412854000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>15965030000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>15548638000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>15930428000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>14935233000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>15659821000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>15061257000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>15026750000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>14908420000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>14928956000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>14551397000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>14219760000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>14159984000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>14047698000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>13711214000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>13056637000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>12531234000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>11535985000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>10687331000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>10127896000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>9265562000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>8617556000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>8468341000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>8344923000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>8275765000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>7943247000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>7857914000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>7857233000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>7703563000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>7798368000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>7504521000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>6972813000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>6855732000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>6960737000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>6670130000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>6704035000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>6423732000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>6787562000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>6629676000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>6391642000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>6202082000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>6842541000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>6826763000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>6735838000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>7233159000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>7578283000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>5985202000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>5913857000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>5933006000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>5874305000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>5735910000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>5956574000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>5815416000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>5775516000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>5971380000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>6043627000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>5979226000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>6003481000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>5900453000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>5827605000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>5589934000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>5610459000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>5545805000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>5582122000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>5129872000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>5108964000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>4881812000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>4926079000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>5253577000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>6054879000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>6043589000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>4821612000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>4519453000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>3095301000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>2575886000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>2341392000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>2247017000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>2208803000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>2164473000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>1881619000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>1757687000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>1698108000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>1735961000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>1736447000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>1733619000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>1765013000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>1603954000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>1534786000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>1448439000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>1340316000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>1311130000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>1295965000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>1275696000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>1232015000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>1199908000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>1155574000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>1180098000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>1088473000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>1092807000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>1065032000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>1067074000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>1075663000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>1062478000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>1036156000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>991600000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>986800000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>954500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>946000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>907500000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>856100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>787200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>701700000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>640900000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>598500000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>552600000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>542800000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>522300000.0</v>
       </c>
-      <c r="DO23"/>
-      <c r="DP23"/>
       <c r="DQ23"/>
-      <c r="DR23">
+      <c r="DR23"/>
+      <c r="DS23"/>
+      <c r="DT23">
         <v>320700000.0</v>
       </c>
-      <c r="DS23"/>
-      <c r="DT23"/>
       <c r="DU23"/>
+      <c r="DV23"/>
+      <c r="DW23"/>
     </row>
-    <row r="24" spans="1:125">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
         <v>54</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>4180810000.0</v>
+      </c>
       <c r="C24">
+        <v>4178669000.0</v>
+      </c>
+      <c r="D24">
+        <v>4176508000.0</v>
+      </c>
+      <c r="E24">
         <v>3781026000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>3779559000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>3777132000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>2804017000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>2801871000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>2212802000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>2612246000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>2611069000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>3009010000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>3010829000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>3014358000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>3013241000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>3012120000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>3011116000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>3010109000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>3008702000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>3019175000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>3016486000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>3016200000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>3015782000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>2636615000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>2636722000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>2646012000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>2644988000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>2355243000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>2355917000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>2354427000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>2352489000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>2351979000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>2352127000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>2353703000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>2353145000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>2351483000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>2354337000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>2353744000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>2353194000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>2570837000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>2573186000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>2575528000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>2577976000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>2615819000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>2619574000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>2623444000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>2977706000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>2929994000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>1742128000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>1755028000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>1766045000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>1773619000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>1774243000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>2069214000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>2172606000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>2173925000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>1928097000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>1932019000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>1936022000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>2379050000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>2377793000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>2378280000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>2377897000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>2409438000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>2401679000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>2399864000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>2054572000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>2051063000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>2029892000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>2218014000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>2219161000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>2235784000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>2269785000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>1805435000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>1734683000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>1048786000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>554250000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>357686000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>358192000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>401557000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>402497000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>432844000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>438419000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>469252000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>564840000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>460330000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>441605000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>548724000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>563287000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>587777000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>591586000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>532209000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>536505000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>539121000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>543812000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>522162000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>545787000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>536801000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>553891000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>440530000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>525107000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>512224000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>515476000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>536556000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>531578000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>497733000.0</v>
       </c>
-      <c r="DB24"/>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
+      <c r="DV24"/>
+      <c r="DW24"/>
     </row>
-    <row r="25" spans="1:125">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>3010829000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3014358000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>3012120000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3011116000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3010109000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3008702000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>3019175000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3016486000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>3016200000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3015782000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2636615000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2636722000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>2646012000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2644988000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>2355243000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>2355917000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>2354427000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>2352489000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>2351979000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>2352127000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>2353703000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>2353145000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>2351483000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>2354337000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>2353744000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>2353194000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>2570837000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>2573186000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>2575528000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>2577976000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>2615819000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>2619574000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>2623444000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>2977706000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>2929994000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1742128000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>1755028000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>1766045000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>1773619000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>1774243000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>2069214000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>2172606000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>2173925000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>1928097000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>1932019000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>1936022000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>2379050000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>2377793000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>2378280000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>2377897000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>2409438000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>2401679000.0</v>
       </c>
-      <c r="BM25"/>
-      <c r="BN25">
+      <c r="BO25"/>
+      <c r="BP25">
         <v>2054572000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>2051063000.0</v>
       </c>
-      <c r="BP25"/>
-      <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
@@ -12336,104 +12462,106 @@
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
+      <c r="DV25"/>
+      <c r="DW25"/>
     </row>
-    <row r="26" spans="1:125">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>18400000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
@@ -12467,52 +12595,54 @@
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
+      <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:125">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12596,492 +12726,506 @@
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
+      <c r="DV27"/>
+      <c r="DW27"/>
     </row>
-    <row r="28" spans="1:125">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
+        <v>3614434000.0</v>
+      </c>
+      <c r="C28">
+        <v>3644266000.0</v>
+      </c>
+      <c r="D28">
         <v>3441285000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3012099000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3322971000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3009162000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2641543000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2668674000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2198464000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1998521000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1670169000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1329604000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1592342000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1455867000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1442158000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1614574000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2041161000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1888971000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1862008000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1978530000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1996247000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1852261000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1734058000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1451226000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1214190000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1480640000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1352884000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1291386000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1455487000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1643941000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1548503000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1482440000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1649948000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1377525000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1353291000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1432180000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1465465000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1389883000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1515343000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1535503000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1538567000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1621347000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1867624000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2173613000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2235248000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>2493189000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>2620486000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>2902261000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1446399000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1755831000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1712433000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1738904000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1854731000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1822935000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1826320000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1916919000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>1947071000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>2013843000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>1989339000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>1923566000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>2101654000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>2218686000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>2200308000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>2147758000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>2216427000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>2180691000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>2213746000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>2129114000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>2126724000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>2498397000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>2634151000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>2853852000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>2421188000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>1959023000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>2001359000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>1190658000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>757737000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>425047000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>409505000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>411486000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>344583000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>238211000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>375057000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>446269000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>571767000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>465429000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>432045000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>391327000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>529846000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>545560000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>542144000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>525514000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>538414000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>548816000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>531232000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>525565000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>502928000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>513352000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>521683000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>519453000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>522232000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>514383000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>522336000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>550949000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>537402000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>491169000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>489400000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>508700000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>498000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>493600000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>478700000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>410400000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>342800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>254500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>210900000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>188500000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>183100000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>158200000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DP28">
         <v>149900000.0</v>
       </c>
-      <c r="DO28"/>
-      <c r="DP28"/>
       <c r="DQ28"/>
-      <c r="DR28">
+      <c r="DR28"/>
+      <c r="DS28"/>
+      <c r="DT28">
         <v>216200000.0</v>
       </c>
-      <c r="DS28"/>
-      <c r="DT28"/>
       <c r="DU28"/>
+      <c r="DV28"/>
+      <c r="DW28"/>
     </row>
-    <row r="29" spans="1:125">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
         <v>59</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>13601674000.0</v>
+      </c>
       <c r="C29">
+        <v>13365651000.0</v>
+      </c>
+      <c r="D29">
+        <v>13168345000.0</v>
+      </c>
+      <c r="E29">
         <v>12777597000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>12645071000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>13020789000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>12165294000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>12765386000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>12159217000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>12110350000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>11937722000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>11988606000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>11775681000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>11397447000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>11200932000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>11006227000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>10636594000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>10042853000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>9410517000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>8682157000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>8130105000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>7826218000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>7447840000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>6920027000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>6855898000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>6829644000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13136,600 +13280,608 @@
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
+      <c r="DV29"/>
+      <c r="DW29"/>
     </row>
-    <row r="30" spans="1:125">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
+        <v>2442938000.0</v>
+      </c>
+      <c r="C30">
+        <v>2056434000.0</v>
+      </c>
+      <c r="D30">
         <v>1682660000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1761961000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1700975000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1720801000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1417199000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1564957000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1775392000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1739060000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1608307000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1882049000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2142964000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>2126974000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2056051000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2333994000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2660715000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2363668000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1916434000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1892795000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1571024000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1366463000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>971918000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>918842000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>844056000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>998408000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>844336000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>986946000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1072879000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1143395000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1043756000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1228190000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1180183000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>987655000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>868837000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>923017000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>886894000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>883147000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>729784000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>779459000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>794003000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>689201000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>613605000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>799025000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>816522000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>769741000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>902825000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1013503000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>910796000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>811100000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>720600000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>772873000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>773127000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>703896000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>599499000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>656517000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>660351000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>737531000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>679898000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>764715000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>797577000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>828514000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>584068000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>599108000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>577380000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>615624000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>563616000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>448902000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>340426000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>335715000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>539332000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>1032734000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>1147277000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>817799000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>670020000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>446131000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>399699000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>383632000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>355011000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>360196000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>322478000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>229124000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>202878000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>192372000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>190179000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>220254000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>253861000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>247752000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>171034000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>164596000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>126023000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>117118000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>86654000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>121945000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>118479000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>92653000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>89622000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>86328000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>81879000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>97491000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>104197000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>105512000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>102986000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>109359000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>115458000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>103929000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>86600000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>83400000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>75400000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>65800000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>65900000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>66900000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>46500000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>45800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>44700000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>42100000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>37000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>41300000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>32500000.0</v>
       </c>
-      <c r="DO30"/>
-      <c r="DP30"/>
       <c r="DQ30"/>
-      <c r="DR30">
+      <c r="DR30"/>
+      <c r="DS30"/>
+      <c r="DT30">
         <v>100000.0</v>
       </c>
-      <c r="DS30"/>
-      <c r="DT30"/>
       <c r="DU30"/>
+      <c r="DV30"/>
+      <c r="DW30"/>
     </row>
-    <row r="31" spans="1:125">
+    <row r="31" spans="1:127">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>8150219000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>8127719000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>7760146000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>7360783000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>7242976000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>6854985000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>6450997000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>5555461000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>4850721000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>4254884000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>4118889000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>3721975000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>3575503000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>3532924000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>3491761000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>3438632000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>3409744000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>3421656000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>3354010000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>3346338000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>3405545000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>3106792000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>2945931000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>2819012000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>2564090000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>2532921000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>2478126000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>2360932000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>2400576000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>2176086000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>2175149000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>2129637000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>1992432000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>1953085000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>1936269000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>1806040000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>1970978000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>1920507000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>1580781000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>1494214000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>1430607000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>1379086000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>1360260000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>1321479000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>1267602000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>1256184000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>1220767000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>1174635000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>1140087000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>1093386000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>961182000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>851955000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>838263000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>819624000.0</v>
       </c>
-      <c r="BM31"/>
-      <c r="BN31">
+      <c r="BO31"/>
+      <c r="BP31">
         <v>696499000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>666624000.0</v>
       </c>
-      <c r="BP31"/>
-      <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
@@ -13742,127 +13894,135 @@
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
+      <c r="DV31"/>
+      <c r="DW31"/>
     </row>
-    <row r="32" spans="1:125">
+    <row r="32" spans="1:127">
       <c r="A32" t="s">
         <v>62</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>4993729000.0</v>
+      </c>
       <c r="C32">
+        <v>4624451000.0</v>
+      </c>
+      <c r="D32">
+        <v>4361917000.0</v>
+      </c>
+      <c r="E32">
         <v>4122679000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>3871518000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>3950247000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>3280755000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>3751280000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>3583059000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>4298772000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>4455530000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>5310222000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>5637020000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>5742014000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>5605722000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>5682048000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>5554138000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>5058989000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>4673654000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>3933283000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>3412864000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>3235717000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>2999660000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>2679267000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>2900694000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>3111248000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13917,616 +14077,630 @@
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
+      <c r="DV32"/>
+      <c r="DW32"/>
     </row>
-    <row r="33" spans="1:125">
+    <row r="33" spans="1:127">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>9832364000.0</v>
+      </c>
+      <c r="C33">
+        <v>9925049000.0</v>
+      </c>
+      <c r="D33">
         <v>9928683000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>9885625000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>9858039000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>9713723000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>9503895000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>9216245000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>8822246000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>8429314000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>8120594000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>7700357000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>7155342000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>6657200000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>6521966000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>6234254000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>5955204000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>5907002000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>5630211000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>5548413000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>5422222000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>5230990000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>5007115000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>4762661000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>4452221000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>4201955000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>4022740000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>3922927000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>3834313000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>3828343000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>3670906000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>3666891000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>3686857000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>3320571000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>3347390000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>3388592000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>3418473000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>3459070000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>3494057000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>3650918000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>3579219000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>3617409000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>3664141000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>4190746000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>4235371000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>4283613000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>4294897000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>4648147000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>3355016000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>3385503000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>3459372000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>3488990000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>3493821000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>3507633000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>3519191000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>3513292000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>3513036000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>3516770000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>3523968000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>3507254000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>3526594000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>3550485000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>3589931000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>3600437000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>3635689000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>3647369000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>3673069000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>3640188000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>3580281000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>3559268000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>3543662000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>3479104000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>3416051000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>2894070000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>2823224000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>1805155000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>1349333000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>1240660000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>1210820000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>1194064000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>1188352000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>1023264000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>1031954000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>1037384000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>1051683000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>1054146000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>1056100000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>1047531000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>1055521000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>1046844000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>1040504000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>1009375000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>997488000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>990155000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>964793000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>970351000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>921007000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>898609000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>867894000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CW33">
         <v>839934000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CX33">
         <v>825560000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CY33">
         <v>823308000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>824461000.0</v>
       </c>
-      <c r="CY33">
+      <c r="DA33">
         <v>814086000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DB33">
         <v>795553000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DC33">
         <v>784364000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DD33">
         <v>765800000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DE33">
         <v>753500000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DF33">
         <v>741500000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DG33">
         <v>725700000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DH33">
         <v>684800000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DI33">
         <v>652100000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DJ33">
         <v>613400000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DK33">
         <v>561800000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DL33">
         <v>505600000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DM33">
         <v>467900000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DN33">
         <v>435300000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DO33">
         <v>405800000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DP33">
         <v>364900000.0</v>
       </c>
-      <c r="DO33"/>
-      <c r="DP33"/>
       <c r="DQ33"/>
-      <c r="DR33">
+      <c r="DR33"/>
+      <c r="DS33"/>
+      <c r="DT33">
         <v>298500000.0</v>
       </c>
-      <c r="DS33"/>
-      <c r="DT33"/>
       <c r="DU33"/>
+      <c r="DV33"/>
+      <c r="DW33"/>
     </row>
-    <row r="34" spans="1:125">
+    <row r="34" spans="1:127">
       <c r="A34" t="s">
         <v>64</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>211395000.0</v>
+      </c>
       <c r="C34">
+        <v>194449000.0</v>
+      </c>
+      <c r="D34">
+        <v>186232000.0</v>
+      </c>
+      <c r="E34">
         <v>151819000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>148384000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>134509000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>133201000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>143200000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>143968000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>144336000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>180760000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>182161000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>175073000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>180321000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>129539000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>112327000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>95929000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>120918000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>120087000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>117367000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>136189000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>113125000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>106479000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>94011000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>73237000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>72004000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>75055000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>70126000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>70196000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>63171000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>8870000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>11833000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>18330000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>20257000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>21811000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>20305000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>20781000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>19711000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>20649000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>20751000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>19544000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>19302000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>16595000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>16405000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>16147000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>15936000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>18839000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>24922000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>22356000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>22843000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>23376000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>22898000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>20324000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>19947000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>19173000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>18564000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>81795000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>82613000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>82278000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>77391000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BJ34">
         <v>63794000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BK34">
         <v>62944000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BL34">
         <v>62159000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BM34">
         <v>62145000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BN34">
         <v>61594000.0</v>
       </c>
-      <c r="BM34"/>
-      <c r="BN34">
+      <c r="BO34"/>
+      <c r="BP34">
         <v>60006000.0</v>
       </c>
-      <c r="BO34">
+      <c r="BQ34">
         <v>68411000.0</v>
       </c>
-      <c r="BP34"/>
-      <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
@@ -14539,964 +14713,978 @@
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
+      <c r="DV34"/>
+      <c r="DW34"/>
     </row>
-    <row r="35" spans="1:125">
+    <row r="35" spans="1:127">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
+        <v>5463022000.0</v>
+      </c>
+      <c r="C35">
+        <v>5416098000.0</v>
+      </c>
+      <c r="D35">
         <v>5360189000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>5037978999.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>4885507000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>4830076000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>3839404000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>3888225000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>3285091000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>3680327000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>3736597000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>4152288000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>4127393000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>4092791000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>4031883000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>3981097000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>3960452000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>3987817000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>3983694000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>3858762000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>3804734000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>3731510000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>3658549000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>3243129000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>3212993000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>3207264000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>3204212000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>2893617000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>2883897000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>2864685000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>2797197000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>2762626000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>2746176000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>2688696000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>2680905000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>2833187000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>2834757000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>2827881000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>2822218000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>3041747000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>3025846000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>3011090000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>2995341000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>3208898000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>3203475000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>3194411000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>3460710000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>3498754000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>2312769000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>2328096000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>2345459000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>2362315000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>2350590000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>2635883000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>2729083000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>2737289000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>2520371000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>2515274000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>2508215000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>2938984000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>2918119000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>2910267000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>2897488000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>2911331000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>2893908000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>2884216000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>2531046000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>2481994000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>2468940000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>2657485000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>2650283000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>2631836000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>2648224000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>2184062000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>2074693000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>1341588000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>810460000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>613814000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>614995000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>661527000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>664544000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>664512000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>669524000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>694706000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>789600000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>683122000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>650820000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>717499000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>700934000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>705155000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>707289000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>648192000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>641251000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>637083000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>635854000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>602499000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>634503000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>617215000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CV35">
         <v>638643000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CW35">
         <v>490282000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CX35">
         <v>575770000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CY35">
         <v>563566000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CZ35">
         <v>567503000.0</v>
       </c>
-      <c r="CY35">
+      <c r="DA35">
         <v>581668000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DB35">
         <v>565827000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DC35">
         <v>529744000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DD35">
         <v>527800000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DE35">
         <v>544900000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DF35">
         <v>520500000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DG35">
         <v>517800000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DH35">
         <v>495800000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DI35">
         <v>430900000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DJ35">
         <v>374300000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DK35">
         <v>286300000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DL35">
         <v>226800000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DM35">
         <v>211700000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DN35">
         <v>200900000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DO35">
         <v>179900000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DP35">
         <v>196100000.0</v>
       </c>
-      <c r="DO35"/>
-      <c r="DP35"/>
       <c r="DQ35"/>
-      <c r="DR35">
+      <c r="DR35"/>
+      <c r="DS35"/>
+      <c r="DT35">
         <v>221000000.0</v>
       </c>
-      <c r="DS35"/>
-      <c r="DT35"/>
       <c r="DU35"/>
+      <c r="DV35"/>
+      <c r="DW35"/>
     </row>
-    <row r="36" spans="1:125">
+    <row r="36" spans="1:127">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
+        <v>547363000.0</v>
+      </c>
+      <c r="C36">
+        <v>574213000.0</v>
+      </c>
+      <c r="D36">
         <v>550456000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>702755000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>701651000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>693264000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>681202000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>678099000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>668761000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>637758000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>651146000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>643675000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>620244000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>403303000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>378727000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>359468000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>335286000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>337769000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>129601000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>137016000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>130100000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>117062000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>119743000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>119192000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>100031000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>101571000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>106038000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>100685000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>104306000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>97419000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>25166000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>25770000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>26395000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>26606000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>27684000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>27940000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>29494000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>30233000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>29514000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>31011000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>33624000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>34823000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>36501000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>83283000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>87670000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>89878000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>55164000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>94047000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>76439000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>78152000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>115083000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>120742000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>124584000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>129476000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>132816000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>134363000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>129000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>131543000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>134264000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>131867000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>132178000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>133278000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>135683000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>132956000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>133405000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>128125000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>127250000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>119880000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>98406000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>86961000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>85581000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>74517000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>73419000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>166599000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>145597000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>47636000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>37555000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>35807000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>30925000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>32087000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>31588000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>32758000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>30060000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>32833000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>33571000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>31948000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>32056000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>32833000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>37516000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>39776000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>39388000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>37839000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>38249000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>38787000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>35455000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>34643000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>36453000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>26071000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CV36">
         <v>15833000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CW36">
         <v>15437000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CX36">
         <v>16811000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CY36">
         <v>16972000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CZ36">
         <v>17139000.0</v>
       </c>
-      <c r="CY36">
+      <c r="DA36">
         <v>19198000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DB36">
         <v>20915000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DC36">
         <v>24095000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DD36">
         <v>23000000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DE36">
         <v>26400000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DF36">
         <v>27600000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DG36">
         <v>30000000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DH36">
         <v>28900000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DI36">
         <v>31300000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DJ36">
         <v>30900000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DK36">
         <v>29900000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DL36">
         <v>13700000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DM36">
         <v>13500000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DN36">
         <v>25000000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DO36">
         <v>25400000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DP36">
         <v>25600000.0</v>
       </c>
-      <c r="DO36"/>
-      <c r="DP36"/>
       <c r="DQ36"/>
-      <c r="DR36">
+      <c r="DR36"/>
+      <c r="DS36"/>
+      <c r="DT36">
         <v>24300000.0</v>
       </c>
-      <c r="DS36"/>
-      <c r="DT36"/>
       <c r="DU36"/>
+      <c r="DV36"/>
+      <c r="DW36"/>
     </row>
-    <row r="37" spans="1:125">
+    <row r="37" spans="1:127">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37">
         <v>-214226000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>-216419000.0</v>
       </c>
-      <c r="N37"/>
-      <c r="O37">
+      <c r="P37"/>
+      <c r="Q37">
         <v>-208354000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>-207761000.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>-214094000.0</v>
       </c>
-      <c r="R37">
+      <c r="T37">
         <v>-195884000.0</v>
       </c>
-      <c r="S37">
+      <c r="U37">
         <v>-171806000.0</v>
       </c>
-      <c r="T37">
+      <c r="V37">
         <v>-166176000.0</v>
       </c>
-      <c r="U37">
+      <c r="W37">
         <v>-157209000.0</v>
       </c>
-      <c r="V37">
+      <c r="X37">
         <v>-155552000.0</v>
       </c>
-      <c r="W37">
+      <c r="Y37">
         <v>-157798000.0</v>
       </c>
-      <c r="X37">
+      <c r="Z37">
         <v>-157742000.0</v>
       </c>
-      <c r="Y37">
+      <c r="AA37">
         <v>-158601000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AB37">
         <v>-154593000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AC37">
         <v>-155900000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AD37">
         <v>-156139000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AE37">
         <v>-158583000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AF37">
         <v>-159082000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AG37">
         <v>-158931000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AH37">
         <v>-158462000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AI37">
         <v>-158582000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AJ37">
         <v>-156506000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AK37">
         <v>-154944000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AL37">
         <v>-152698000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AM37">
         <v>-151712000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AN37">
         <v>-149561000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AO37">
         <v>-140555000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AP37">
         <v>-137571000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AQ37">
         <v>-136043000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AR37">
         <v>-134616000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AS37">
         <v>-130451000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AT37">
         <v>-128685000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AU37">
         <v>-121324000.0</v>
       </c>
-      <c r="AT37">
-[...2 lines deleted...]
-      <c r="AU37">
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
         <v>-66435000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AX37">
         <v>-62867000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AY37">
         <v>-56299000.0</v>
       </c>
-      <c r="AX37">
-[...4 lines deleted...]
-      </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
+      <c r="BK37">
         <v>37003000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BL37">
         <v>38259000.0</v>
       </c>
-      <c r="BK37">
+      <c r="BM37">
         <v>12037000.0</v>
       </c>
-      <c r="BL37">
+      <c r="BN37">
         <v>13618000.0</v>
       </c>
-      <c r="BM37"/>
-      <c r="BN37">
+      <c r="BO37"/>
+      <c r="BP37">
         <v>14997000.0</v>
       </c>
-      <c r="BO37">
+      <c r="BQ37">
         <v>16149000.0</v>
       </c>
-      <c r="BP37">
-[...3 lines deleted...]
-      <c r="BR37"/>
+      <c r="BR37">
+        <v>0.0</v>
+      </c>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
@@ -15508,1739 +15696,1763 @@
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
+      <c r="DV37"/>
+      <c r="DW37"/>
     </row>
-    <row r="38" spans="1:125">
+    <row r="38" spans="1:127">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>643675000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>620244000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>403303000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>268089000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>359468000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>335286000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>337769000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>129601000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>137016000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>130100000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>117062000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>119743000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>119192000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>100031000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>101571000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>30862000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>25842000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>26438000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>25200000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>25166000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>25770000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>26395000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>662634000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>671486000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>679815000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>688752000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>698526000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>706842000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>722692000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>693375000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>703223000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>712931000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>1177087000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>1187970000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>1198026000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>1213356000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>1227493000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>1178009000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>1188000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>1233238000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>1247923000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>1260969000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>1275220000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>1287993000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>1299589000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>1304376000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>1317261000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>1330223000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>1338810000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>1350280000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>1362787000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>1376598000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>1386332000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>1397762000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>1406994000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>1419019000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>1425190000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>1435921000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>1450611000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>1470805000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>1481609000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>1499648000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>1173794000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>1171127000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>446951000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>100155000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>78746000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>74117000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>75531000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>74643000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>32758000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>31985000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>32833000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>33571000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>31948000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>32056000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>32833000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>37516000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>39776000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>39388000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>37839000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>38249000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>38787000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>35455000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>34643000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>36453000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>26071000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CV38">
         <v>15833000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CW38">
         <v>15437000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CX38">
         <v>16811000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CY38">
         <v>16972000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CZ38">
         <v>17139000.0</v>
       </c>
-      <c r="CY38">
+      <c r="DA38">
         <v>19198000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DB38">
         <v>20915000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DC38">
         <v>24095000.0</v>
       </c>
-      <c r="DB38"/>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
+      <c r="DV38"/>
+      <c r="DW38"/>
     </row>
-    <row r="39" spans="1:125">
+    <row r="39" spans="1:127">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
+        <v>314768000.0</v>
+      </c>
+      <c r="C39">
+        <v>274089000.0</v>
+      </c>
+      <c r="D39">
         <v>293117000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>351428000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>231100000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>190297000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>163131000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>173179000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>141635000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>138557000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>162790000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>138605000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>122025000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>127022000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>195371000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>99210000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>90144000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>79624000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>209591000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>104106000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>98509000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>67744000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>74363000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>59219000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>39043000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>45351000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>76012000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>50818000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>61248000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>52628000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>72730000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>50110000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>39927000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>38705000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>91509000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>59648000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>37188000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>33442000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>83197000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>30121000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>28072000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>41258000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>47914000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>57583000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>63400000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>68260000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>91158000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>92830000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>41029000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>42234000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>43131000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>50354000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>56710000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>97025000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>86782000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>109508000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>114904000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>95594000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>100185000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>115970000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>103397000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>101628000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>115359000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>132487000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>123269000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>192734000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>31348000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>176701000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>204418000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>181955000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>131115000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>163914000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>163216000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>156095000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>93325000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>88670000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>88406000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>62550000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>82496000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>75974000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>71012000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>52021000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>58653000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>58262000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>70560000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>62665000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>25836000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>69417000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>58788000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>60282000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>31986000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>20858000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>41636000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>12940000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>15002000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>9351000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CT39">
         <v>25777000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CU39">
         <v>25962000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CV39">
         <v>33716000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CW39">
         <v>21998000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CX39">
         <v>31155000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CY39">
         <v>16205000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CZ39">
         <v>22698000.0</v>
       </c>
-      <c r="CY39">
+      <c r="DA39">
         <v>20578000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DB39">
         <v>10058000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DC39">
         <v>12780000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DD39">
         <v>15900000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DE39">
         <v>28000000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DF39">
         <v>19900000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DG39">
         <v>24500000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DH39">
         <v>24900000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DI39">
         <v>16800000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DJ39">
         <v>24300000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DK39">
         <v>23200000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DL39">
         <v>21800000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DM39">
         <v>19600000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DN39">
         <v>1200000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DO39">
         <v>1000000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DP39">
         <v>1500000.0</v>
       </c>
-      <c r="DO39"/>
-      <c r="DP39"/>
       <c r="DQ39"/>
-      <c r="DR39">
+      <c r="DR39"/>
+      <c r="DS39"/>
+      <c r="DT39">
         <v>1600000.0</v>
       </c>
-      <c r="DS39"/>
-      <c r="DT39"/>
       <c r="DU39"/>
+      <c r="DV39"/>
+      <c r="DW39"/>
     </row>
-    <row r="40" spans="1:125">
+    <row r="40" spans="1:127">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
+        <v>770063000.0</v>
+      </c>
+      <c r="C40">
+        <v>633899000.0</v>
+      </c>
+      <c r="D40">
         <v>856241000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>740532000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>588369000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>546576000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>739898000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>724219000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>620832000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>539272000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>778455000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>741798000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>614405000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>506046000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>951204000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>902177000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>746952000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>579338000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>835894000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>698629000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>494616000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>392322000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>400052000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>376891000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>314157000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>331648000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>401984000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>392422000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>325417000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>303769000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>436681000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>412989000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>326246000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>273912000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>346580000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>349589000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>286329000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>266783000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>308394000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>304389000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>213176000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>226741000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>233232000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>245658000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>214404000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>205529000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>286980000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>242612000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>191323000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>143479000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>214679000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>184806000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>178416000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>159035000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>203008000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>186058000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>184199000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>195595000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>224635000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>239074000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>201904000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>215374000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>212135000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>215252000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>182613000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>212643000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>159430000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>188455000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>143192000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>189286000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>272258000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>350098000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>292701000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>204323000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>204645000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>162792000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>120020000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>94917000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>140365000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>113575000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>102911000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>63041000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>96298000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>65993000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>61679000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>50479000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>84546000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>80378000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>72584000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>53713000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>57990000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>47067000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>47696000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>43971000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>55420000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>47068000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>45379000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CU40">
         <v>30003000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CV40">
         <v>30749000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CW40">
         <v>33272000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CX40">
         <v>30592000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CY40">
         <v>31629000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CZ40">
         <v>31666000.0</v>
       </c>
-      <c r="CY40">
+      <c r="DA40">
         <v>29067000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DB40">
         <v>28082000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DC40">
         <v>29714000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DD40">
         <v>25000000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DE40">
         <v>23900000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DF40">
         <v>18400000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DG40">
         <v>17800000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DH40">
         <v>19200000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DI40">
         <v>18100000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DJ40">
         <v>15100000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DK40">
         <v>11800000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DL40">
         <v>15700000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DM40">
         <v>14900000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DN40">
         <v>12400000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DO40">
         <v>10300000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DP40">
         <v>9200000.0</v>
       </c>
-      <c r="DO40"/>
-      <c r="DP40"/>
       <c r="DQ40"/>
-      <c r="DR40">
+      <c r="DR40"/>
+      <c r="DS40"/>
+      <c r="DT40">
         <v>6700000.0</v>
       </c>
-      <c r="DS40"/>
-      <c r="DT40"/>
       <c r="DU40"/>
+      <c r="DV40"/>
+      <c r="DW40"/>
     </row>
-    <row r="41" spans="1:125">
+    <row r="41" spans="1:127">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>1143278000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>1116564000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>1078433000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>926849000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>968977000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>949336000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>977708000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>974992000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>839587000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>788248000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>715310000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>536288000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>512503000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>503034000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>489248000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>501327000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>480428000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>467229000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>454043000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>444708000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>410647000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>394049000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>20257000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>21811000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>20305000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>20781000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>19711000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>20649000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>20751000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>19544000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>19302000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>16595000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>16405000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>16147000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>15936000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>18839000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>24922000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>22356000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>22843000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>23376000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>22898000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>20324000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>19947000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>19173000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>18564000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>81795000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>82613000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>82278000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>77391000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>63794000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>62944000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>62159000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>62145000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>61594000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>60957000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>60006000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>68411000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>67095000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>65759000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>65626000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>63027000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>44003000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>39705000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>38540000.0</v>
       </c>
-      <c r="BW41"/>
-      <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
-      <c r="CM41">
-[...4 lines deleted...]
-      </c>
+      <c r="CM41"/>
+      <c r="CN41"/>
       <c r="CO41">
         <v>21987000.0</v>
       </c>
       <c r="CP41">
         <v>21987000.0</v>
       </c>
       <c r="CQ41">
         <v>21987000.0</v>
       </c>
       <c r="CR41">
         <v>21987000.0</v>
       </c>
       <c r="CS41">
         <v>21987000.0</v>
       </c>
       <c r="CT41">
         <v>21987000.0</v>
       </c>
-      <c r="CU41"/>
-      <c r="CV41"/>
+      <c r="CU41">
+        <v>21987000.0</v>
+      </c>
+      <c r="CV41">
+        <v>21987000.0</v>
+      </c>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
+      <c r="DV41"/>
+      <c r="DW41"/>
     </row>
-    <row r="42" spans="1:125">
+    <row r="42" spans="1:127">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
+        <v>-7058024000.0</v>
+      </c>
+      <c r="C42">
+        <v>-6850760000.0</v>
+      </c>
+      <c r="D42">
         <v>-6731915000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>-6499785000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>-6302897000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>-6116360000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>-5864447000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>-5579130000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>-5281598000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>-4985098000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>-4679996000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>-4296089000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>-3975588000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-3606434000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-3246947000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>-2826608000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>-2353012000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-1846474000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>-1455334000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>-1125039000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>-796062000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>-411921000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>-416355000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-423577000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-432241000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-441032000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>-344101000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>-293566000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>-186652000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>-101698000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>-24195000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>302504000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>370279000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>412171000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>476237000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>497253000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>589925000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>660820000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>715920000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>740314000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>733469000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>722660000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>713798000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>708359000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>703178000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>692088000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>684537000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>676775000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>660103000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>375736000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>367165000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>342407000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>332097000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>326897000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>317208000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>313378000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>312605000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>310019000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>303504000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>297446000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>293212000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>284849000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>271104000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>261348000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>256156000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>249601000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>242128000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>236246000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>227696000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>-174838000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>-195633000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>-182390000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>235453000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>61415000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>96437000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>-269158000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>-77470000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>43868000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>137300000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>169368000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>325878000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>159407000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>134995000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>133440000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>138772000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>242024000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>306364000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>355466000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>348037000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>343500000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>333658000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>322397000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>319654000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>318991000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>318161000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>317960000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CT42">
         <v>317411000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CU42">
         <v>314308000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CV42">
         <v>291207000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CW42">
         <v>290945000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CX42">
         <v>290647000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CY42">
         <v>289547000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CZ42">
         <v>289206000.0</v>
       </c>
-      <c r="CY42">
+      <c r="DA42">
         <v>290153000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DB42">
         <v>302162000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DC42">
         <v>315810000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DD42">
         <v>315600000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DE42">
         <v>315200000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DF42">
         <v>315300000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DG42">
         <v>315300000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DH42">
         <v>314700000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DI42">
         <v>316000000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DJ42">
         <v>318900000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DK42">
         <v>332400000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DL42">
         <v>333400000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DM42">
         <v>334300000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DN42">
         <v>304600000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DO42">
         <v>304500000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DP42">
         <v>304400000.0</v>
       </c>
-      <c r="DO42"/>
-      <c r="DP42"/>
       <c r="DQ42"/>
-      <c r="DR42">
+      <c r="DR42"/>
+      <c r="DS42"/>
+      <c r="DT42">
         <v>92900000.0</v>
       </c>
-      <c r="DS42"/>
-      <c r="DT42"/>
       <c r="DU42"/>
+      <c r="DV42"/>
+      <c r="DW42"/>
     </row>
-    <row r="43" spans="1:125">
+    <row r="43" spans="1:127">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17324,90 +17536,88 @@
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
+      <c r="DV43"/>
+      <c r="DW43"/>
     </row>
-    <row r="44" spans="1:125">
+    <row r="44" spans="1:127">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -17460,62 +17670,66 @@
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
-      <c r="BM44"/>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
       <c r="BN44">
         <v>0.0</v>
       </c>
-      <c r="BO44">
-[...1 lines deleted...]
-      </c>
+      <c r="BO44"/>
       <c r="BP44">
         <v>0.0</v>
       </c>
-      <c r="BQ44"/>
-      <c r="BR44"/>
+      <c r="BQ44">
+        <v>0.0</v>
+      </c>
+      <c r="BR44">
+        <v>0.0</v>
+      </c>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
@@ -17527,1614 +17741,1634 @@
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
+      <c r="DV44"/>
+      <c r="DW44"/>
     </row>
-    <row r="45" spans="1:125">
+    <row r="45" spans="1:127">
       <c r="A45" t="s">
         <v>75</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
-      <c r="D45"/>
+      <c r="D45">
+        <v>13617531000.0</v>
+      </c>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45">
         <v>12722478000.0</v>
       </c>
-      <c r="G45"/>
-      <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45">
         <v>10932914000.0</v>
       </c>
-      <c r="K45"/>
-      <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45">
         <v>9224683000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>4526892000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>4340411000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>4105569000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>3862375000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>3587450000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>3327605000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>3135886000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>3031731000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>2947243000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>2936893000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>2945767000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>2901658000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>2909033000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>2657937000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>2675904000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>2708777000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>2729721000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>2760544000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>2787215000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>2928226000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>2885844000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>2914186000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>2951210000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>3013659000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>3047401000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>3085587000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>3123906000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>3420654000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>2177007000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>2197503000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>2226134000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>2241067000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>2232852000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>2232413000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>2231198000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>2213703000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>2208660000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>2199509000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>2193745000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>2168444000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>2176314000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>2187698000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>2213333000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>2214105000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>2237927000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>2240375000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>2254050000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>2214998000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>2144360000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>2108657000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>2072857000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>1997495000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>1916403000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>1720276000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>1652097000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>1358204000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>1249178000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>1161914000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>1136703000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>1118533000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>1113709000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>990506000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>999969000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>1004551000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>1018112000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>1022198000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>1024044000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>1014698000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>1018005000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>1007068000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>1001116000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>971536000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>959239000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>951368000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>929338000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CS45">
         <v>935708000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CT45">
         <v>884554000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CU45">
         <v>872538000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CV45">
         <v>852061000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CW45">
         <v>824497000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CX45">
         <v>808749000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CY45">
         <v>806336000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CZ45">
         <v>807322000.0</v>
       </c>
-      <c r="CY45">
+      <c r="DA45">
         <v>794888000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DB45">
         <v>774638000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DC45">
         <v>760269000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DD45">
         <v>742800000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DE45">
         <v>727100000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DF45">
         <v>713900000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DG45">
         <v>695700000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DH45">
         <v>655900000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DI45">
         <v>620800000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DJ45">
         <v>582500000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DK45">
         <v>531900000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DL45">
         <v>491900000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DM45">
         <v>454400000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DN45">
         <v>410300000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DO45">
         <v>380400000.0</v>
       </c>
-      <c r="DN45"/>
-      <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
       <c r="DS45"/>
       <c r="DT45"/>
       <c r="DU45"/>
+      <c r="DV45"/>
+      <c r="DW45"/>
     </row>
-    <row r="46" spans="1:125">
+    <row r="46" spans="1:127">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>8491771000.0</v>
+      </c>
+      <c r="C46">
+        <v>8549876000.0</v>
+      </c>
+      <c r="D46">
         <v>8569466000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>8493549999.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>8465478000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>8322652000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>8117988000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>7825869000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>7433564000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>7063990000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>6734218000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>6313366000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>5783622000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>5491201000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>5373665000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>5146606000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>4886555000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>4827962000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>4751430000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>4654192000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>4526892000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>4340411000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>4105569000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>3862375000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>3587450000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>3327605000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>3135886000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>3031731000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>2947243000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>2936893000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>2945767000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>2901658000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>2909033000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>2657937000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>2675904000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>2708777000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>2729721000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>2760544000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>2787215000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>2928226000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>2885844000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>2914186000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>2951210000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>3013659000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>3047401000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>3085587000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>3123906000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>3420654000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>2177007000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>2197503000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>2226134000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>2241067000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>2232852000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>2232413000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>2231198000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>2213703000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>2208660000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>2199509000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>2193745000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>2168444000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>2176314000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>2187698000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>2213333000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>2214105000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>2237927000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>2240375000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>2254050000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>2214998000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>2144360000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>2108657000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>2072857000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>1997495000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>1916403000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>1720276000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>1652097000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>1358204000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>1249178000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>1161914000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>1136703000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>1118533000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>1113709000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>990506000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>999969000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>1004551000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>1018112000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>1022198000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>1024044000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>1014698000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>1018005000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>1007068000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>1001116000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>971536000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>959239000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>951368000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>929338000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>935708000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>884554000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>872538000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>852061000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CW46">
         <v>824497000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CX46">
         <v>808749000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CY46">
         <v>806336000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CZ46">
         <v>807322000.0</v>
       </c>
-      <c r="CY46">
+      <c r="DA46">
         <v>794888000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DB46">
         <v>774638000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DC46">
         <v>760269000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DD46">
         <v>742800000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DE46">
         <v>727100000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DF46">
         <v>713900000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DG46">
         <v>695700000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DH46">
         <v>655900000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DI46">
         <v>620800000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DJ46">
         <v>582500000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DK46">
         <v>531900000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DL46">
         <v>491900000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DM46">
         <v>454400000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DN46">
         <v>410300000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DO46">
         <v>380400000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DP46">
         <v>339300000.0</v>
       </c>
-      <c r="DO46"/>
-      <c r="DP46"/>
       <c r="DQ46"/>
-      <c r="DR46">
+      <c r="DR46"/>
+      <c r="DS46"/>
+      <c r="DT46">
         <v>274200000.0</v>
       </c>
-      <c r="DS46"/>
-      <c r="DT46"/>
       <c r="DU46"/>
+      <c r="DV46"/>
+      <c r="DW46"/>
     </row>
-    <row r="47" spans="1:125">
+    <row r="47" spans="1:127">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>6313366000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>5783622000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>5491201000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>5484303000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>5146606000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>4886555000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>4827962000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>4751430000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>4654192000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>4526892000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>4340411000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>4105569000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>3862375000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>3587450000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>3327605000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>3135886000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>3031731000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>2947243000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>2936893000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>2945767000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>2901658000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>2909033000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>2657937000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>2675904000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>2708777000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>2729721000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>2760544000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>2787215000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>2928226000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>2885844000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>2914186000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>2951210000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>3013659000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>3047401000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>3085587000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>3123906000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>3420654000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>2177007000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>2197503000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>2226134000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>2241067000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>2232852000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>2232413000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>2231198000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>2213703000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>2208660000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>2199509000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>2193745000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>2168444000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>2176314000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>2187698000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>2213333000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>2214105000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>2237927000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>2240375000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>2254050000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>2214998000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>2144360000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>2108657000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>2072857000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>1997495000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>1916403000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>1720276000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>1652097000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>1358204000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>1249178000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>1161914000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>1136703000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>1118533000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>1113709000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>990506000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>999969000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>1004551000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>1018112000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>1022198000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>1024044000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>1014698000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>1018005000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>1007068000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>1001116000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>971536000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>959239000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>951368000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>929338000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>935708000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>884554000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CU47">
         <v>872538000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CV47">
         <v>852061000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CW47">
         <v>824497000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CX47">
         <v>808749000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CY47">
         <v>806336000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CZ47">
         <v>807322000.0</v>
       </c>
-      <c r="CY47">
+      <c r="DA47">
         <v>794888000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DB47">
         <v>774638000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DC47">
         <v>760269000.0</v>
       </c>
-      <c r="DB47"/>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
+      <c r="DV47"/>
+      <c r="DW47"/>
     </row>
-    <row r="48" spans="1:125">
+    <row r="48" spans="1:127">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>16473691000.0</v>
+      </c>
+      <c r="C48">
+        <v>16015823000.0</v>
+      </c>
+      <c r="D48">
         <v>15689042000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>15495603000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>15165119000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>14940418000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>14798082000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>14660426000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>14413148000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>14056868000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>13545590000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>13189468000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>12681894000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>11940621000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>11375765000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>10799863000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>9945710000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>8800883000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>7761417000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>6721734000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>5783184000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>5134398000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>4758969000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>4624019000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>4576629000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>4553882000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>4419296000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>4349523000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>4250419000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>4109034000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>3958320000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>3730662000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>3376163000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>3057904000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>2874693000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>2606831000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>2490373000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>2373718000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>2210459000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>2224963000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>2101729000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>1993910000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>1965291000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>2250901000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>2223599000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>2225354000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>2227843000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>2300660000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>2237147000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>2192413000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>2179513000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>2149389000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>2116262000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>2111597000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>2087620000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>2049011000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>2058108000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>2035569000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>2011801000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>2003486000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>1982051000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>1905207000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>1821133000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>1829659000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>1827194000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>1794247000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>1745511000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>1735060000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>1682208000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>1714310000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>1820385000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>1921240000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>1746544000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>1555860000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>1432196000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>1348576000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>1261085000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>1180700000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>1093271000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>1002668000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>898522000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>811581000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>744344000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>683688000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>642629000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>596331000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>540235000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>462671000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>356508000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>289216000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>257254000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>240505000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>231314000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>225884000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>210106000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>180728000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>151597000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>133869000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>132229000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>137543000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CX48">
         <v>135421000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CY48">
         <v>133468000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>129085000.0</v>
       </c>
-      <c r="CY48">
+      <c r="DA48">
         <v>121981000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DB48">
         <v>109599000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DC48">
         <v>90540000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DD48">
         <v>75300000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DE48">
         <v>61500000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DF48">
         <v>51000000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DG48">
         <v>38800000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DH48">
         <v>35900000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DI48">
         <v>27800000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DJ48">
         <v>19300000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DK48">
         <v>11800000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DL48">
         <v>4200000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DM48">
         <v>-4200000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DN48">
         <v>-9600000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DO48">
         <v>-25200000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DP48">
         <v>-39800000.0</v>
       </c>
-      <c r="DO48"/>
-      <c r="DP48"/>
       <c r="DQ48"/>
-      <c r="DR48">
+      <c r="DR48"/>
+      <c r="DS48"/>
+      <c r="DT48">
         <v>-29900000.0</v>
       </c>
-      <c r="DS48"/>
-      <c r="DT48"/>
       <c r="DU48"/>
+      <c r="DV48"/>
+      <c r="DW48"/>
     </row>
-    <row r="49" spans="1:125">
+    <row r="49" spans="1:127">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>12681894000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>11940621000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>10799863000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>9945710000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>8800883000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>7761417000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>6721734000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>5783184000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>5134398000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>4758969000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>4624019000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>4576629000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>4553882000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>4419296000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>4349523000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>4250419000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>4109034000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>3958320000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>3730662000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>3376163000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>3057904000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>2874693000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>2606831000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>2490373000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>2373718000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>2210459000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>2224963000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>2101729000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>1993910000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>1965291000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>2250901000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>2223599000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>2225354000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>2227843000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>2300660000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>2237147000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>2192413000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>2179513000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>2149389000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>2116262000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>2111597000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>2087620000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>2049011000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>2058108000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>2035569000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>2011801000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>2003486000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>1982051000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BK49">
         <v>1905207000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BL49">
         <v>1821133000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BM49">
         <v>1829659000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BN49">
         <v>1827194000.0</v>
       </c>
-      <c r="BM49"/>
-      <c r="BN49">
+      <c r="BO49"/>
+      <c r="BP49">
         <v>1745511000.0</v>
       </c>
-      <c r="BO49">
+      <c r="BQ49">
         <v>1735060000.0</v>
       </c>
-      <c r="BP49">
-[...3 lines deleted...]
-      <c r="BR49"/>
+      <c r="BR49">
+        <v>0.0</v>
+      </c>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
@@ -19146,182 +19380,190 @@
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
+      <c r="DV49"/>
+      <c r="DW49"/>
     </row>
-    <row r="50" spans="1:125">
+    <row r="50" spans="1:127">
       <c r="A50" t="s">
         <v>80</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>1332000.0</v>
+      </c>
       <c r="C50">
+        <v>22124000.0</v>
+      </c>
+      <c r="D50">
+        <v>34655000.0</v>
+      </c>
+      <c r="E50">
         <v>1429000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>1460000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>418947000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>426990000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>882013000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>815642000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>425696000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>459987000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>86061000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>56869000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>46452000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>57334000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>22951000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>37130000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>68390000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>97174000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>55056000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>93505000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>81226000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>86894000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>82229000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>73926000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>70106000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>89356000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>82150000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>72131000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>80958000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>24234000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>14776000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>18266000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>9646000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>28795000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>2534144000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>19971000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>2965000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>3632000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>16155000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>18047000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>16680000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>46460000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -19355,877 +19597,889 @@
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
+      <c r="DV50"/>
+      <c r="DW50"/>
     </row>
-    <row r="51" spans="1:125">
+    <row r="51" spans="1:127">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
+        <v>4182142000.0</v>
+      </c>
+      <c r="C51">
+        <v>4200793000.0</v>
+      </c>
+      <c r="D51">
         <v>4211163000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>3782455000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>3781019000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>4196079000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>3231007000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>3683884000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>3028444000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>3037942000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>3071056000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>3095071000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>3067698000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>3060810000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>3070575000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>3035071000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>3048246000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>3078499000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>3105876000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>3074231000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>3109991000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>3097426000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>3102676000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>2718844000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>2710648000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>2716118000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>2734344000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>2437393000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>2428048000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>2435385000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>2376723000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>2366755000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>2370393000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>2363349000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>2381940000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>2534144000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>2374308000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>2356709000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>2356826000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>2586992000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>2591233000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>2598298000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>2594656000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>2647403000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>2654649000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>2654171000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>2981849000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>3061852000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>1803889000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>2098750000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>2107589000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>2108960000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>2098484000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>2300796000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>2202237000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>2204039000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>2368009000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>2371652000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>2380100000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>2380260000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>2379345000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>2379496000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>2386821000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>2417876000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>2408020000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>2406197000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>2222754000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>2137208000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>2144941000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>2514464000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>2650384000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>2875987000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>2536593000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>2017912000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>2029845000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>1201469000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>769949000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>453379000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>438878000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>432329000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>398531000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>433916000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>440575000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>476873000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>573412000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>469176000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>448379000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>551001000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>568287000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>603854000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>607574000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>547098000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>550342000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>552057000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>555450000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>549738000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>551675000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CU51">
         <v>545671000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CV51">
         <v>599924000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CW51">
         <v>534256000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CX51">
         <v>540402000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CY51">
         <v>519903000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CZ51">
         <v>532520000.0</v>
       </c>
-      <c r="CY51">
+      <c r="DA51">
         <v>555566000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DB51">
         <v>547079000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DC51">
         <v>507329000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DD51">
         <v>506000000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DE51">
         <v>515800000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DF51">
         <v>500500000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DG51">
         <v>504500000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DH51">
         <v>483900000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DI51">
         <v>414400000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DJ51">
         <v>353000000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DK51">
         <v>259600000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DL51">
         <v>219500000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DM51">
         <v>203600000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DN51">
         <v>205400000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DO51">
         <v>206400000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DP51">
         <v>207400000.0</v>
       </c>
-      <c r="DO51"/>
-      <c r="DP51"/>
       <c r="DQ51"/>
-      <c r="DR51">
+      <c r="DR51"/>
+      <c r="DS51"/>
+      <c r="DT51">
         <v>223100000.0</v>
       </c>
-      <c r="DS51"/>
-      <c r="DT51"/>
       <c r="DU51"/>
+      <c r="DV51"/>
+      <c r="DW51"/>
     </row>
-    <row r="52" spans="1:125">
+    <row r="52" spans="1:127">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
+        <v>1332000.0</v>
+      </c>
+      <c r="C52">
+        <v>22124000.0</v>
+      </c>
+      <c r="D52">
         <v>34655000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1429000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1460000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>418947000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>426990000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>882013000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>815642000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>425696000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>459987000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>86061000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>56869000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>46452000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>57334000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>22951000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>37130000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>68390000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>97174000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>55056000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>93505000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>81226000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>86894000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>82229000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>73926000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>70106000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>89356000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>82150000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>72131000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>80958000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>24234000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>14776000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>18266000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>9646000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>28795000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>182661000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>19971000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>2965000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>3632000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>16155000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>18047000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>22770000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>16680000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>31584000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>35075000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>30727000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>46460000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>131858000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>61761000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>343722000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>341544000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>335341000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>324241000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>231582000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>29631000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>30114000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>439912000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>439633000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>444078000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>1210000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>1552000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>1216000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>8924000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>8438000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>6341000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>6333000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>168182000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>86145000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>115049000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>65450000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>431223000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>640203000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>266808000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>212477000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>295162000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>152683000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>215699000.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>95693000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>80686000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>30772000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CD52">
         <v>649000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>1072000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>2156000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CG52">
         <v>7621000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CH52">
         <v>8572000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>8846000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>6774000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CK52">
         <v>2277000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CL52">
         <v>5000000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CM52">
         <v>16077000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CN52">
         <v>15988000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CO52">
         <v>14889000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CP52">
         <v>13837000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CQ52">
         <v>12936000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CR52">
         <v>11913000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CS52">
         <v>27576000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CT52">
         <v>5888000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CU52">
         <v>8870000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CV52">
         <v>46033000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CW52">
         <v>93726000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CX52">
         <v>15295000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CY52">
         <v>7679000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CZ52">
         <v>17044000.0</v>
       </c>
-      <c r="CY52">
+      <c r="DA52">
         <v>19010000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DB52">
         <v>15501000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DC52">
         <v>9596000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DD52">
         <v>8000000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DE52">
         <v>6500000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DF52">
         <v>7700000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DG52">
         <v>7000000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DH52">
         <v>6900000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DI52">
         <v>6800000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DJ52">
         <v>6400000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DK52">
         <v>6300000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DL52">
         <v>6100000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DM52">
         <v>6100000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DN52">
         <v>5900000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DO52">
         <v>29000000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DP52">
         <v>11200000.0</v>
       </c>
-      <c r="DO52"/>
-      <c r="DP52"/>
       <c r="DQ52"/>
-      <c r="DR52">
+      <c r="DR52"/>
+      <c r="DS52"/>
+      <c r="DT52">
         <v>2100000.0</v>
       </c>
-      <c r="DS52"/>
-      <c r="DT52"/>
       <c r="DU52"/>
+      <c r="DV52"/>
+      <c r="DW52"/>
     </row>
-    <row r="53" spans="1:125">
+    <row r="53" spans="1:127">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
-[...1 lines deleted...]
-      </c>
+      <c r="C53"/>
       <c r="D53">
+        <v>0.0</v>
+      </c>
+      <c r="E53">
+        <v>0.0</v>
+      </c>
+      <c r="F53">
         <v>39577000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>19636000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>147811000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>645343000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>418367000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>653255000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>721210000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>500844000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>611701000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>714769000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>628215000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>583211000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>351005000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>351005.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
-[...4 lines deleted...]
-      </c>
+      <c r="V53"/>
+      <c r="W53"/>
       <c r="X53">
+        <v>0.0</v>
+      </c>
+      <c r="Y53">
+        <v>0.0</v>
+      </c>
+      <c r="Z53">
         <v>69546000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>219193000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>262174000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>69529000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>114154000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>173723000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>228783000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>115000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>90000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>40000000.0</v>
       </c>
-      <c r="AH53">
-[...4 lines deleted...]
-      </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
@@ -20237,94 +20491,98 @@
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
+        <v>0.0</v>
+      </c>
+      <c r="BC53">
+        <v>0.0</v>
+      </c>
+      <c r="BD53">
         <v>31520000.0</v>
       </c>
-      <c r="BC53">
-[...2 lines deleted...]
-      <c r="BD53">
+      <c r="BE53">
+        <v>0.0</v>
+      </c>
+      <c r="BF53">
         <v>9998000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>64982000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>84830000.0</v>
       </c>
-      <c r="BG53">
-[...4 lines deleted...]
-      </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
-      <c r="BM53"/>
+      <c r="BM53">
+        <v>0.0</v>
+      </c>
       <c r="BN53">
         <v>0.0</v>
       </c>
-      <c r="BO53">
-[...1 lines deleted...]
-      </c>
+      <c r="BO53"/>
       <c r="BP53">
         <v>0.0</v>
       </c>
-      <c r="BQ53"/>
-      <c r="BR53"/>
+      <c r="BQ53">
+        <v>0.0</v>
+      </c>
+      <c r="BR53">
+        <v>0.0</v>
+      </c>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
@@ -20336,90 +20594,88 @@
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
+      <c r="DV53"/>
+      <c r="DW53"/>
     </row>
-    <row r="54" spans="1:125">
+    <row r="54" spans="1:127">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -20472,62 +20728,66 @@
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
       <c r="BN54">
         <v>0.0</v>
       </c>
-      <c r="BO54">
-[...1 lines deleted...]
-      </c>
+      <c r="BO54"/>
       <c r="BP54">
         <v>0.0</v>
       </c>
-      <c r="BQ54"/>
-      <c r="BR54"/>
+      <c r="BQ54">
+        <v>0.0</v>
+      </c>
+      <c r="BR54">
+        <v>0.0</v>
+      </c>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
@@ -20539,1550 +20799,1572 @@
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
+      <c r="DV54"/>
+      <c r="DW54"/>
     </row>
-    <row r="55" spans="1:125">
+    <row r="55" spans="1:127">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>17113399000.0</v>
+      </c>
+      <c r="C55">
+        <v>16720219000.0</v>
+      </c>
+      <c r="D55">
         <v>16412854000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>15965030000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>15548638000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>15930428000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>14935233000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>15659821000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>15061257000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>15026750000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>14908420000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>14928956000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>14551397000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>14219760000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>14159984000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>14047698000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>13711214000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>13056637000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>12531234000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>11535985000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>10687331000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>10127896000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>9265562000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>8617556000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>8468341000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>8344923000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>8275765000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>7943247000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>7857914000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>7857233000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>7703563000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>7798368000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>7504521000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>6972813000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>6855732000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>6960737000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>6670130000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>6704035000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>6423732000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>6787562000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>6629676000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>6391642000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>6202082000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>6842541000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>6826763000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>6735838000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>7311027000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>7578283000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>5985202000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>5913857000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>5933006000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>5874305000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>5735910000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>5956574000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>5815416000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>5775516000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>5971380000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>6043627000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>5979226000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>6003481000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>5900453000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>5827605000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>5589934000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>5610459000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>5545805000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>5582122000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>5129872000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>5108964000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>4881812000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>4926079000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>5253577000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>6054879000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>6043589000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>4821612000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>4519453000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>3095301000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>2575886000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>2341392000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>2247017000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>2208803000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>2164473000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>1881619000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>1757687000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>1698108000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>1735961000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>1736447000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>1733619000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>1765013000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>1603954000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>1534786000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>1448439000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>1340316000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>1311130000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>1295965000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>1275696000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>1232015000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>1199908000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>1155574000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>1180098000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>1088473000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>1092807000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>1065032000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>1067074000.0</v>
       </c>
-      <c r="CY55">
+      <c r="DA55">
         <v>1075663000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DB55">
         <v>1062478000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DC55">
         <v>1036156000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DD55">
         <v>991600000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DE55">
         <v>986800000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DF55">
         <v>954500000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DG55">
         <v>946000000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DH55">
         <v>907500000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DI55">
         <v>856100000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DJ55">
         <v>787200000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DK55">
         <v>701700000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DL55">
         <v>640900000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DM55">
         <v>598500000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DN55">
         <v>552600000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DO55">
         <v>542800000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DP55">
         <v>522300000.0</v>
       </c>
-      <c r="DO55"/>
-      <c r="DP55"/>
       <c r="DQ55"/>
-      <c r="DR55">
+      <c r="DR55"/>
+      <c r="DS55"/>
+      <c r="DT55">
         <v>320700000.0</v>
       </c>
-      <c r="DS55"/>
-      <c r="DT55"/>
       <c r="DU55"/>
+      <c r="DV55"/>
+      <c r="DW55"/>
     </row>
-    <row r="56" spans="1:125">
+    <row r="56" spans="1:127">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>7281035000.0</v>
+      </c>
+      <c r="C56">
+        <v>6795170000.0</v>
+      </c>
+      <c r="D56">
         <v>6484171000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>6079405000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>5690599000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>6216705000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>5431338000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>6443576000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>6239011000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>6597436000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>6787826000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>7228599000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>7396055000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>7562560000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>7638018000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>7813444000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>7756010000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>7149635000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>6901023000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>5987572000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>5265109000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>4896906000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>4258447000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>3854895000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>4016120000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>4142968000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>4253025000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>4020320000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>4023601000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>4028890000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>4032657000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>4131477000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>3817664000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>3652242000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>3508342000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>3572145000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>3251657000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>3244965000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>2929675000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>3136644000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>3050457000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>2774233000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>2537941000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>2651795000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>2591392000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>2452225000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>2973765000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>2930136000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>2630186000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>2528354000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>2473634000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>2385315000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>2242089000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>2448941000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>2296225000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>2262224000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>2458344000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>2526857000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>2455258000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>2496227000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>2373859000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>2277120000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>2000003000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>2010022000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>1910116000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>1934753000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>1456803000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>1468776000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>1301531000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>1366811000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>1709915000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>2575775000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>2627538000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>1927542000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>1696229000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>1290146000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>1226553000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>1100732000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>1036197000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>1014739000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>976121000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>858355000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>725733000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>660724000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>684278000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>682301000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>677519000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>717482000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>548433000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>487942000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>407935000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>330941000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>313642000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>305810000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>310903000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>261664000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>278901000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>256965000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>312204000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>248539000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CX56">
         <v>267247000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CY56">
         <v>241724000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>242613000.0</v>
       </c>
-      <c r="CY56">
+      <c r="DA56">
         <v>261577000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DB56">
         <v>266925000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DC56">
         <v>251792000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DD56">
         <v>225800000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DE56">
         <v>233300000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DF56">
         <v>213000000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DG56">
         <v>220300000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DH56">
         <v>222700000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DI56">
         <v>204000000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DJ56">
         <v>173800000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DK56">
         <v>139900000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DL56">
         <v>135300000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DM56">
         <v>130600000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DN56">
         <v>117300000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DO56">
         <v>137000000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DP56">
         <v>157400000.0</v>
       </c>
-      <c r="DO56"/>
-      <c r="DP56"/>
       <c r="DQ56"/>
-      <c r="DR56">
+      <c r="DR56"/>
+      <c r="DS56"/>
+      <c r="DT56">
         <v>22200000.0</v>
       </c>
-      <c r="DS56"/>
-      <c r="DT56"/>
       <c r="DU56"/>
+      <c r="DV56"/>
+      <c r="DW56"/>
     </row>
-    <row r="57" spans="1:125">
+    <row r="57" spans="1:127">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
+        <v>2287306000.0</v>
+      </c>
+      <c r="C57">
+        <v>2170719000.0</v>
+      </c>
+      <c r="D57">
         <v>2122254000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1956726000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1819081000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>2266458000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>2150583000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>2692296000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>2655952000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>2298664000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>2332296000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1918377000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1759035000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1820546000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>2032296000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>2131396000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>2201872000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>2090646000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>2227369000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>2054289000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1852245000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1661189000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1258787000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1175628000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>1115426000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1031720000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1006698000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1005275000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>925736000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1003090000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1019137000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>1049665000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>1058586000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>860740000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>868519000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>1066529000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>795892000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>881447000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>712815000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>794113000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>779224000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>673046000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>535290000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>677858000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>698588000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>618334000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>850582000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>1041540000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>713223000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>951431000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>975178000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>954202000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>869849000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>814687000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>609677000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>605399000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>1019449000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>1121868000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>1100417000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>717467000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>670846000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>689644000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>561317000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>595452000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>554298000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>640011000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>595561000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>638887000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>488389000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>729650000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>970981000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>1674710000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>1395509000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>1009980000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>904526000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>672778000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>580402000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>501429000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>399490000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>372889000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>273246000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>244228000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>207177000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>184802000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>163398000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>211855000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>233208000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>228136000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>198545000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>198379000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>153304000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>132502000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>123431000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>119254000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>113550000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>132611000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>96837000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>89409000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>118111000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>170452000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CX57">
         <v>89277000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CY57">
         <v>77426000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CZ57">
         <v>76698000.0</v>
       </c>
-      <c r="CY57">
+      <c r="DA57">
         <v>77701000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DB57">
         <v>80375000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DC57">
         <v>94985000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DD57">
         <v>70600000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DE57">
         <v>64700000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DF57">
         <v>67700000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DG57">
         <v>74100000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DH57">
         <v>60600000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DI57">
         <v>81400000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DJ57">
         <v>74700000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DK57">
         <v>71200000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DL57">
         <v>76500000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DM57">
         <v>56700000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DN57">
         <v>56700000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DO57">
         <v>83600000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DP57">
         <v>61600000.0</v>
       </c>
-      <c r="DO57"/>
-      <c r="DP57"/>
       <c r="DQ57"/>
-      <c r="DR57">
+      <c r="DR57"/>
+      <c r="DS57"/>
+      <c r="DT57">
         <v>36700000.0</v>
       </c>
-      <c r="DS57"/>
-      <c r="DT57"/>
       <c r="DU57"/>
+      <c r="DV57"/>
+      <c r="DW57"/>
     </row>
-    <row r="58" spans="1:125">
+    <row r="58" spans="1:127">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>7750328000.0</v>
+      </c>
+      <c r="C58">
+        <v>7586817000.0</v>
+      </c>
+      <c r="D58">
         <v>7482443000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>6994705000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>6704588000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>7096534000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>5989987000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>6580521000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>5941043000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>5978991000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>6068893000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>6070665000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>5886428000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>5913337000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>6064179000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>6112493000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>6162324000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>6078463000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>6211063000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>5913051000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>5656979000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>5392699000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>4917336000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>4418757000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>4328419000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>4238984000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>4210910000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>3898892000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>3809633000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>3867775000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>3816334000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>3812291000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>3804762000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>3549436000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>3549424000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>3899716000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>3630649000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>3709328000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>3535033000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>3835860000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>3805070000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>3684135000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>3530631000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>3886756000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>3902063000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>3812745000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>4389160000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>4540294000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>3025992000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>3279527000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>3320637000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>3316517000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>3220439000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>3450570000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>3338760000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>3342688000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>3539820000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>3637142000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>3608632000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>3656451000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>3588965000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>3599911000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>3458805000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>3506783000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>3448206000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>3524227000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>3126607000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>3120881000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>2957329000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>3387135000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>3621264000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>4306546000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>4043733000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>3194042000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>2979219000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>2014366000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>1390862000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>1115243000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>1014485000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>1034416000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>937790000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>908740000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>876701000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>879508000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>952998000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>894977000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>884028000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>945635000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>899479000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>903534000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>860593000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>780694000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>764682000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>756337000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>749404000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>735110000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>731340000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>706624000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>756754000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>660734000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>665047000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>640992000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>644201000.0</v>
       </c>
-      <c r="CY58">
+      <c r="DA58">
         <v>659369000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DB58">
         <v>646202000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DC58">
         <v>624729000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DD58">
         <v>598400000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DE58">
         <v>609600000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DF58">
         <v>588200000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DG58">
         <v>591900000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DH58">
         <v>556400000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DI58">
         <v>512300000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DJ58">
         <v>449000000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DK58">
         <v>357500000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DL58">
         <v>303300000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DM58">
         <v>268400000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DN58">
         <v>257600000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DO58">
         <v>263500000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DP58">
         <v>257700000.0</v>
       </c>
-      <c r="DO58"/>
-      <c r="DP58"/>
       <c r="DQ58"/>
-      <c r="DR58">
+      <c r="DR58"/>
+      <c r="DS58"/>
+      <c r="DT58">
         <v>257700000.0</v>
       </c>
-      <c r="DS58"/>
-      <c r="DT58"/>
       <c r="DU58"/>
+      <c r="DV58"/>
+      <c r="DW58"/>
     </row>
-    <row r="59" spans="1:125">
+    <row r="59" spans="1:127">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...4 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -22135,62 +22417,66 @@
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
       <c r="BN59">
         <v>0.0</v>
       </c>
-      <c r="BO59">
-[...1 lines deleted...]
-      </c>
+      <c r="BO59"/>
       <c r="BP59">
         <v>0.0</v>
       </c>
-      <c r="BQ59"/>
-      <c r="BR59"/>
+      <c r="BQ59">
+        <v>0.0</v>
+      </c>
+      <c r="BR59">
+        <v>0.0</v>
+      </c>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
@@ -22202,884 +22488,894 @@
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
+      <c r="DV59"/>
+      <c r="DW59"/>
     </row>
-    <row r="60" spans="1:125">
+    <row r="60" spans="1:127">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>9419532000.0</v>
+      </c>
+      <c r="C60">
+        <v>9164858000.0</v>
+      </c>
+      <c r="D60">
         <v>8957182000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>8995142000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>8864052000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>8824710000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>8934287000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>9081502000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>9130773000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>9072408000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>8866666000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>8893535000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>8707983000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>8336637000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>8130357000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>7971156000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>7588348000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>6964354000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>6304641000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>5607926000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>5020114000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>4728792000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>4345164000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>4201183000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>4145250000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>4113526000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>4075834000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>4056641000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>4064490000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>4008111000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>3935071000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>4033768000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>3746981000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>3470719000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>3351574000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>3104725000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>3080939000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>3035179000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>2927020000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>2965917000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>2835837000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>2717209000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>2679727000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>2959896000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>2927413000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>2918077000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>2913015000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>2978084000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>2897897000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>2568795000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>2547323000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>2492437000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>2448999000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>2439133000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>2405465000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>2363025000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>2371349000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>2346224000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>2315941000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>2301568000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>2275899000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>2190691000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>2092870000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>2091639000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>2083981000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>2044478000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>1988268000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>1971934000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>1910530000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>1538944000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>1623886000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>1739394000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>1987552000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>1616057000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>1529196000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>1079959000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>1184155000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>1225106000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>1231108000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>1172573000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>1224936000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>971522000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>879868000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>817656000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>781928000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>838882000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>847122000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>817104000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>702652000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>629990000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>587233000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>558482000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>545394000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>538599000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>521660000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>492099000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>463569000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>443925000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>418575000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>422789000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>423121000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>419538000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>418784000.0</v>
       </c>
-      <c r="CY60">
+      <c r="DA60">
         <v>412627000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DB60">
         <v>412254000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DC60">
         <v>406843000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DD60">
         <v>391400000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DE60">
         <v>377200000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DF60">
         <v>366300000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DG60">
         <v>354100000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DH60">
         <v>351100000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DI60">
         <v>343800000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DJ60">
         <v>338200000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DK60">
         <v>344200000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DL60">
         <v>337600000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DM60">
         <v>330100000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DN60">
         <v>295000000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DO60">
         <v>279300000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DP60">
         <v>264600000.0</v>
       </c>
-      <c r="DO60"/>
-      <c r="DP60"/>
       <c r="DQ60"/>
-      <c r="DR60">
+      <c r="DR60"/>
+      <c r="DS60"/>
+      <c r="DT60">
         <v>63000000.0</v>
       </c>
-      <c r="DS60"/>
-      <c r="DT60"/>
       <c r="DU60"/>
+      <c r="DV60"/>
+      <c r="DW60"/>
     </row>
-    <row r="61" spans="1:125">
+    <row r="61" spans="1:127">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61">
         <v>-3050497000.0</v>
       </c>
-      <c r="R61">
+      <c r="T61">
         <v>-2674267000.0</v>
       </c>
-      <c r="S61">
+      <c r="U61">
         <v>-2344477000.0</v>
       </c>
-      <c r="T61">
+      <c r="V61">
         <v>-2006895000.0</v>
       </c>
-      <c r="U61">
+      <c r="W61">
         <v>-1614866000.0</v>
       </c>
-      <c r="V61">
+      <c r="X61">
         <v>-1623747000.0</v>
       </c>
-      <c r="W61">
+      <c r="Y61">
         <v>-1623805000.0</v>
       </c>
-      <c r="X61">
+      <c r="Z61">
         <v>-1623855000.0</v>
       </c>
-      <c r="Y61">
+      <c r="AA61">
         <v>-1624808000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AB61">
         <v>-1525113000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AC61">
         <v>-1469078000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AD61">
         <v>-1354157000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AE61">
         <v>-1261837000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AF61">
         <v>-1184243000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AG61">
         <v>-854052000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AH61">
         <v>-779088000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AI61">
         <v>-730700000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AJ61">
         <v>-665297000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AK61">
         <v>-650210000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AL61">
         <v>-551125000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AM61">
         <v>-475072000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AN61">
         <v>-416829000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AO61">
         <v>-392051000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AP61">
         <v>-392050000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AQ61">
         <v>-392348000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AR61">
         <v>-396455000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AS61">
         <v>-396473000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AT61">
         <v>-396491000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AU61">
         <v>-396517000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AV61">
         <v>-398898000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AW61">
         <v>-398818000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AX61">
         <v>-398818000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AY61">
         <v>-716545000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AZ61">
         <v>-718529000.0</v>
       </c>
-      <c r="AY61">
+      <c r="BA61">
         <v>-718373000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BB61">
         <v>-718373000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BC61">
         <v>-719076000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BD61">
         <v>-720479000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BE61">
         <v>-720479000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BF61">
         <v>-720481000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BG61">
         <v>-721024000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BH61">
         <v>-722653000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-725849000.0</v>
       </c>
       <c r="BI61">
         <v>-725849000.0</v>
       </c>
       <c r="BJ61">
-        <v>-727624000.0</v>
+        <v>-725849000.0</v>
       </c>
       <c r="BK61">
-        <v>-727624000.0</v>
+        <v>-725849000.0</v>
       </c>
       <c r="BL61">
         <v>-727624000.0</v>
       </c>
       <c r="BM61">
+        <v>-727624000.0</v>
+      </c>
+      <c r="BN61">
+        <v>-727624000.0</v>
+      </c>
+      <c r="BO61">
         <v>-728489000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BP61">
         <v>-730857000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BQ61">
         <v>-730857000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BR61">
         <v>-730862000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BS61">
         <v>-734083000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BT61">
         <v>-737319000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BU61">
         <v>-720835000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BV61">
         <v>-348303000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BW61">
         <v>-501432000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BX61">
         <v>-457368000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BY61">
         <v>-661427000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BZ61">
         <v>-464405000.0</v>
       </c>
-      <c r="BY61">
+      <c r="CA61">
         <v>-332019000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CB61">
         <v>-230472000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CC61">
         <v>-250062000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CD61">
         <v>-88914000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CE61">
         <v>-262241000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CF61">
         <v>-270905000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CG61">
         <v>-270905000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CH61">
         <v>-264565000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CI61">
         <v>-160841000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CJ61">
         <v>-84141000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CK61">
         <v>-28719000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CL61">
         <v>-28908000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CM61">
         <v>-28908000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CN61">
         <v>-28670000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-29065000.0</v>
       </c>
       <c r="CO61">
         <v>-29065000.0</v>
       </c>
       <c r="CP61">
-        <v>-28889000.0</v>
+        <v>-29065000.0</v>
       </c>
       <c r="CQ61">
-        <v>-28889000.0</v>
+        <v>-29065000.0</v>
       </c>
       <c r="CR61">
         <v>-28889000.0</v>
       </c>
       <c r="CS61">
         <v>-28889000.0</v>
       </c>
       <c r="CT61">
-        <v>-46526000.0</v>
+        <v>-28889000.0</v>
       </c>
       <c r="CU61">
-        <v>-46526000.0</v>
+        <v>-28889000.0</v>
       </c>
       <c r="CV61">
         <v>-46526000.0</v>
       </c>
       <c r="CW61">
         <v>-46526000.0</v>
       </c>
       <c r="CX61">
         <v>-46526000.0</v>
       </c>
       <c r="CY61">
+        <v>-46526000.0</v>
+      </c>
+      <c r="CZ61">
+        <v>-46526000.0</v>
+      </c>
+      <c r="DA61">
         <v>-45406000.0</v>
       </c>
-      <c r="CZ61">
+      <c r="DB61">
         <v>-33358000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DC61">
         <v>-19650000.0</v>
       </c>
-      <c r="DB61"/>
-      <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
+      <c r="DV61"/>
+      <c r="DW61"/>
     </row>
-    <row r="62" spans="1:125">
+    <row r="62" spans="1:127">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62">
         <v>171212000.0</v>
       </c>
-      <c r="M62">
+      <c r="O62">
         <v>186205000.0</v>
       </c>
-      <c r="N62"/>
-      <c r="O62">
+      <c r="P62"/>
+      <c r="Q62">
         <v>172403000.0</v>
       </c>
-      <c r="P62">
+      <c r="R62">
         <v>168303000.0</v>
       </c>
-      <c r="Q62">
+      <c r="S62">
         <v>227914000.0</v>
       </c>
-      <c r="R62">
+      <c r="T62">
         <v>211414000.0</v>
       </c>
-      <c r="S62">
+      <c r="U62">
         <v>186814000.0</v>
       </c>
-      <c r="T62">
+      <c r="V62">
         <v>176414000.0</v>
       </c>
-      <c r="U62">
+      <c r="W62">
         <v>163614000.0</v>
       </c>
-      <c r="V62">
+      <c r="X62">
         <v>158614000.0</v>
       </c>
-      <c r="W62">
+      <c r="Y62">
         <v>155414000.0</v>
       </c>
-      <c r="X62">
+      <c r="Z62">
         <v>152414000.0</v>
       </c>
-      <c r="Y62">
+      <c r="AA62">
         <v>151014000.0</v>
       </c>
-      <c r="Z62">
+      <c r="AB62">
         <v>143614000.0</v>
       </c>
-      <c r="AA62">
+      <c r="AC62">
         <v>143614000.0</v>
       </c>
-      <c r="AB62">
+      <c r="AD62">
         <v>139930000.0</v>
       </c>
-      <c r="AC62">
+      <c r="AE62">
         <v>139930000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>111240000.0</v>
       </c>
       <c r="AF62">
         <v>111240000.0</v>
       </c>
       <c r="AG62">
         <v>111240000.0</v>
       </c>
       <c r="AH62">
         <v>111240000.0</v>
       </c>
       <c r="AI62">
         <v>111240000.0</v>
       </c>
       <c r="AJ62">
         <v>111240000.0</v>
       </c>
       <c r="AK62">
         <v>111240000.0</v>
       </c>
       <c r="AL62">
         <v>111240000.0</v>
       </c>
       <c r="AM62">
-        <v>126340000.0</v>
+        <v>111240000.0</v>
       </c>
       <c r="AN62">
-        <v>126340000.0</v>
+        <v>111240000.0</v>
       </c>
       <c r="AO62">
         <v>126340000.0</v>
       </c>
       <c r="AP62">
         <v>126340000.0</v>
       </c>
       <c r="AQ62">
         <v>126340000.0</v>
       </c>
       <c r="AR62">
-        <v>125972000.0</v>
+        <v>126340000.0</v>
       </c>
       <c r="AS62">
         <v>126340000.0</v>
       </c>
       <c r="AT62">
-        <v>8852000.0</v>
+        <v>125972000.0</v>
       </c>
       <c r="AU62">
         <v>126340000.0</v>
       </c>
       <c r="AV62">
+        <v>8852000.0</v>
+      </c>
+      <c r="AW62">
+        <v>126340000.0</v>
+      </c>
+      <c r="AX62">
         <v>124180000.0</v>
       </c>
-      <c r="AW62">
+      <c r="AY62">
         <v>121834000.0</v>
       </c>
-      <c r="AX62">
+      <c r="AZ62">
         <v>65046000.0</v>
       </c>
-      <c r="AY62">
+      <c r="BA62">
         <v>65351000.0</v>
       </c>
-      <c r="AZ62">
+      <c r="BB62">
         <v>66472000.0</v>
       </c>
-      <c r="BA62">
+      <c r="BC62">
         <v>66871000.0</v>
       </c>
-      <c r="BB62">
+      <c r="BD62">
         <v>71191000.0</v>
       </c>
-      <c r="BC62">
+      <c r="BE62">
         <v>69803000.0</v>
       </c>
-      <c r="BD62">
+      <c r="BF62">
         <v>60211000.0</v>
       </c>
-      <c r="BE62">
+      <c r="BG62">
         <v>60261000.0</v>
       </c>
-      <c r="BF62">
+      <c r="BH62">
         <v>54653000.0</v>
       </c>
-      <c r="BG62">
+      <c r="BI62">
         <v>45462000.0</v>
       </c>
-      <c r="BH62">
+      <c r="BJ62">
         <v>35589000.0</v>
       </c>
-      <c r="BI62"/>
-      <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
@@ -23099,50 +23395,52 @@
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
+      <c r="DV62"/>
+      <c r="DW62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23232,51 +23530,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B2">
         <v>15812301000.0</v>
       </c>
       <c r="C2">
         <v>14737804000.0</v>
       </c>
       <c r="D2">
         <v>14749433000.0</v>
       </c>
       <c r="E2">
         <v>16142943000.0</v>
       </c>
       <c r="F2">
         <v>13046426000.0</v>
       </c>
       <c r="G2">
         <v>8166754000.0</v>
       </c>
       <c r="H2">
         <v>8934007000.0</v>
       </c>
       <c r="I2">
         <v>9499025000.0</v>
       </c>
@@ -23330,51 +23628,51 @@
       </c>
       <c r="Z2">
         <v>522927000.0</v>
       </c>
       <c r="AA2">
         <v>533914000.0</v>
       </c>
       <c r="AB2">
         <v>448300000.0</v>
       </c>
       <c r="AC2">
         <v>398300000.0</v>
       </c>
       <c r="AD2">
         <v>306400000.0</v>
       </c>
       <c r="AE2">
         <v>201200000.0</v>
       </c>
       <c r="AF2">
         <v>2300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B3">
         <v>551390000.0</v>
       </c>
       <c r="C3">
         <v>478907000.0</v>
       </c>
       <c r="D3">
         <v>437804000.0</v>
       </c>
       <c r="E3">
         <v>384202000.0</v>
       </c>
       <c r="F3">
         <v>347653000.0</v>
       </c>
       <c r="G3">
         <v>325789000.0</v>
       </c>
       <c r="H3">
         <v>321082000.0</v>
       </c>
       <c r="I3">
         <v>317198000.0</v>
       </c>
@@ -23428,87 +23726,87 @@
       </c>
       <c r="Z3">
         <v>46794000.0</v>
       </c>
       <c r="AA3">
         <v>45443000.0</v>
       </c>
       <c r="AB3">
         <v>39300000.0</v>
       </c>
       <c r="AC3">
         <v>30700000.0</v>
       </c>
       <c r="AD3">
         <v>24100000.0</v>
       </c>
       <c r="AE3">
         <v>19400000.0</v>
       </c>
       <c r="AF3">
         <v>900000.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B5">
         <v>1563014000.0</v>
       </c>
       <c r="C5">
         <v>2039228000.0</v>
       </c>
       <c r="D5">
         <v>3151181000.0</v>
       </c>
       <c r="E5">
         <v>5112607000.0</v>
       </c>
       <c r="F5">
         <v>4266279000.0</v>
       </c>
       <c r="G5">
         <v>800355000.0</v>
       </c>
       <c r="H5">
         <v>1002441000.0</v>
       </c>
       <c r="I5">
         <v>1746394000.0</v>
       </c>
@@ -23562,51 +23860,51 @@
       </c>
       <c r="Z5">
         <v>25925000.0</v>
       </c>
       <c r="AA5">
         <v>105403000.0</v>
       </c>
       <c r="AB5">
         <v>88821000.0</v>
       </c>
       <c r="AC5">
         <v>65186000.0</v>
       </c>
       <c r="AD5">
         <v>65200000.0</v>
       </c>
       <c r="AE5">
         <v>18200000.0</v>
       </c>
       <c r="AF5">
         <v>-16700000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B6">
         <v>2114404000.0</v>
       </c>
       <c r="C6">
         <v>2518135000.0</v>
       </c>
       <c r="D6">
         <v>3151181000.0</v>
       </c>
       <c r="E6">
         <v>5496809000.0</v>
       </c>
       <c r="F6">
         <v>4613932000.0</v>
       </c>
       <c r="G6">
         <v>1126144000.0</v>
       </c>
       <c r="H6">
         <v>1323523000.0</v>
       </c>
       <c r="I6">
         <v>2063592000.0</v>
       </c>
@@ -23660,125 +23958,125 @@
       </c>
       <c r="Z6">
         <v>72719000.0</v>
       </c>
       <c r="AA6">
         <v>150846000.0</v>
       </c>
       <c r="AB6">
         <v>128121000.0</v>
       </c>
       <c r="AC6">
         <v>95886000.0</v>
       </c>
       <c r="AD6">
         <v>89300000.0</v>
       </c>
       <c r="AE6">
         <v>37600000.0</v>
       </c>
       <c r="AF6">
         <v>-15800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>178700000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B9">
         <v>2364280000.0</v>
       </c>
       <c r="C9">
         <v>2802586000.0</v>
       </c>
       <c r="D9">
         <v>4045883000.0</v>
       </c>
       <c r="E9">
         <v>6117831000.0</v>
       </c>
       <c r="F9">
         <v>5362424000.0</v>
       </c>
       <c r="G9">
         <v>1434728000.0</v>
       </c>
       <c r="H9">
         <v>1530984000.0</v>
       </c>
       <c r="I9">
         <v>2322814000.0</v>
       </c>
@@ -23832,51 +24130,51 @@
       </c>
       <c r="Z9">
         <v>84057000.0</v>
       </c>
       <c r="AA9">
         <v>158709000.0</v>
       </c>
       <c r="AB9">
         <v>170521000.0</v>
       </c>
       <c r="AC9">
         <v>116486000.0</v>
       </c>
       <c r="AD9">
         <v>113700000.0</v>
       </c>
       <c r="AE9">
         <v>51400000.0</v>
       </c>
       <c r="AF9">
         <v>-2200000.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B10">
         <v>1492971000.0</v>
       </c>
       <c r="C10">
         <v>1982881000.0</v>
       </c>
       <c r="D10">
         <v>3218943000.0</v>
       </c>
       <c r="E10">
         <v>5021069000.0</v>
       </c>
       <c r="F10">
         <v>4209070000.0</v>
       </c>
       <c r="G10">
         <v>705478000.0</v>
       </c>
       <c r="H10">
         <v>875337000.0</v>
       </c>
       <c r="I10">
         <v>1619774000.0</v>
       </c>
@@ -23930,51 +24228,51 @@
       </c>
       <c r="Z10">
         <v>5112000.0</v>
       </c>
       <c r="AA10">
         <v>84485000.0</v>
       </c>
       <c r="AB10">
         <v>65200000.0</v>
       </c>
       <c r="AC10">
         <v>52600000.0</v>
       </c>
       <c r="AD10">
         <v>59400000.0</v>
       </c>
       <c r="AE10">
         <v>20100000.0</v>
       </c>
       <c r="AF10">
         <v>-19300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B11">
         <v>305660000.0</v>
       </c>
       <c r="C11">
         <v>432925000.0</v>
       </c>
       <c r="D11">
         <v>751611000.0</v>
       </c>
       <c r="E11">
         <v>1141577000.0</v>
       </c>
       <c r="F11">
         <v>962256000.0</v>
       </c>
       <c r="G11">
         <v>134650000.0</v>
       </c>
       <c r="H11">
         <v>197437000.0</v>
       </c>
       <c r="I11">
         <v>363969000.0</v>
       </c>
@@ -24028,51 +24326,51 @@
       </c>
       <c r="Z11">
         <v>1968000.0</v>
       </c>
       <c r="AA11">
         <v>30690000.0</v>
       </c>
       <c r="AB11">
         <v>25800000.0</v>
       </c>
       <c r="AC11">
         <v>20900000.0</v>
       </c>
       <c r="AD11">
         <v>7800000.0</v>
       </c>
       <c r="AE11">
         <v>28100000.0</v>
       </c>
       <c r="AF11">
         <v>3200000.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B12">
         <v>70043000.0</v>
       </c>
       <c r="C12">
         <v>56347000.0</v>
       </c>
       <c r="D12">
         <v>76484000.0</v>
       </c>
       <c r="E12">
         <v>91538000.0</v>
       </c>
       <c r="F12">
         <v>57209000.0</v>
       </c>
       <c r="G12">
         <v>94877000.0</v>
       </c>
       <c r="H12">
         <v>127104000.0</v>
       </c>
       <c r="I12">
         <v>126620000.0</v>
       </c>
@@ -24126,99 +24424,101 @@
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>127104000.0</v>
       </c>
       <c r="I13">
         <v>126620000.0</v>
       </c>
       <c r="J13">
         <v>134399000.0</v>
       </c>
       <c r="K13">
         <v>146037000.0</v>
       </c>
       <c r="L13">
         <v>153950000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>200</v>
+      </c>
+      <c r="B14">
+        <v>-1716000.0</v>
+      </c>
       <c r="C14">
         <v>-12822000.0</v>
       </c>
       <c r="D14">
         <v>-17827000.0</v>
       </c>
       <c r="E14">
         <v>-16818000.0</v>
       </c>
       <c r="F14">
         <v>-32748000.0</v>
       </c>
       <c r="G14">
         <v>-20006000.0</v>
       </c>
       <c r="H14">
         <v>-6797000.0</v>
       </c>
       <c r="I14">
         <v>2574000.0</v>
       </c>
       <c r="J14">
         <v>6945000.0</v>
       </c>
       <c r="K14">
@@ -24240,51 +24540,51 @@
         <v>-12428000.0</v>
       </c>
       <c r="Q14">
         <v>-11110000.0</v>
       </c>
       <c r="R14">
         <v>-2835000.0</v>
       </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B15">
         <v>1185595000.0</v>
       </c>
       <c r="C15">
         <v>1537134000.0</v>
       </c>
       <c r="D15">
         <v>2450882000.0</v>
       </c>
       <c r="E15">
         <v>3862674000.0</v>
       </c>
       <c r="F15">
         <v>3214066000.0</v>
       </c>
       <c r="G15">
         <v>550822000.0</v>
       </c>
       <c r="H15">
         <v>671103000.0</v>
       </c>
       <c r="I15">
         <v>1258379000.0</v>
       </c>
@@ -24338,51 +24638,51 @@
       </c>
       <c r="Z15">
         <v>3144000.0</v>
       </c>
       <c r="AA15">
         <v>53795000.0</v>
       </c>
       <c r="AB15">
         <v>39400000.0</v>
       </c>
       <c r="AC15">
         <v>31700000.0</v>
       </c>
       <c r="AD15">
         <v>44000000.0</v>
       </c>
       <c r="AE15">
         <v>-9900000.0</v>
       </c>
       <c r="AF15">
         <v>-19900000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>3862674000.0</v>
       </c>
       <c r="F16">
         <v>3214066000.0</v>
       </c>
       <c r="G16">
         <v>550822000.0</v>
       </c>
       <c r="H16">
         <v>671103000.0</v>
       </c>
       <c r="I16">
         <v>1258379000.0</v>
       </c>
       <c r="J16">
         <v>812741000.0</v>
       </c>
       <c r="K16">
         <v>382115000.0</v>
       </c>
@@ -24420,53 +24720,55 @@
         <v>221785000.0</v>
       </c>
       <c r="W16">
         <v>295314000.0</v>
       </c>
       <c r="X16">
         <v>47148000.0</v>
       </c>
       <c r="Y16">
         <v>81336000.0</v>
       </c>
       <c r="Z16">
         <v>3144000.0</v>
       </c>
       <c r="AA16">
         <v>53795000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>203</v>
+      </c>
+      <c r="B17">
+        <v>1187311000.0</v>
+      </c>
       <c r="C17">
         <v>1549956000.0</v>
       </c>
       <c r="D17">
         <v>2679303000.0</v>
       </c>
       <c r="E17">
         <v>3879492000.0</v>
       </c>
       <c r="F17">
         <v>3246814000.0</v>
       </c>
       <c r="G17">
         <v>570828000.0</v>
       </c>
       <c r="H17">
         <v>677900000.0</v>
       </c>
       <c r="I17">
         <v>1255805000.0</v>
       </c>
       <c r="J17">
         <v>805796000.0</v>
       </c>
       <c r="K17">
@@ -24488,53 +24790,55 @@
         <v>265692000.0</v>
       </c>
       <c r="Q17">
         <v>129599000.0</v>
       </c>
       <c r="R17">
         <v>-11019000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>204</v>
+      </c>
+      <c r="B18">
+        <v>-70043000.0</v>
+      </c>
       <c r="C18">
         <v>-56347000.0</v>
       </c>
       <c r="D18">
         <v>-85544000.0</v>
       </c>
       <c r="E18">
         <v>-91538000.0</v>
       </c>
       <c r="F18">
         <v>-57209000.0</v>
       </c>
       <c r="G18">
         <v>-94877000.0</v>
       </c>
       <c r="H18">
         <v>-127104000.0</v>
       </c>
       <c r="I18">
         <v>-126620000.0</v>
       </c>
       <c r="J18">
         <v>-134399000.0</v>
       </c>
       <c r="K18">
@@ -24542,51 +24846,51 @@
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-34826000.0</v>
       </c>
       <c r="G19">
         <v>-46787000.0</v>
       </c>
       <c r="H19">
         <v>15561000.0</v>
       </c>
       <c r="I19">
         <v>23985000.0</v>
       </c>
       <c r="J19">
         <v>2753000.0</v>
       </c>
       <c r="K19">
         <v>-17796000.0</v>
       </c>
       <c r="L19">
         <v>-15383000.0</v>
@@ -24604,101 +24908,101 @@
         <v>16476000.0</v>
       </c>
       <c r="Q19">
         <v>18935000.0</v>
       </c>
       <c r="R19">
         <v>3592000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>19409000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>132839000.0</v>
       </c>
       <c r="L20">
         <v>428500000.0</v>
       </c>
       <c r="M20">
         <v>260000000.0</v>
       </c>
       <c r="N20">
         <v>308000.0</v>
       </c>
       <c r="O20">
         <v>8250000.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20">
         <v>12805000.0</v>
       </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B21">
         <v>1475986000.0</v>
       </c>
       <c r="C21">
         <v>1943037000.0</v>
       </c>
       <c r="D21">
         <v>3151181000.0</v>
       </c>
       <c r="E21">
         <v>5091822000.0</v>
       </c>
       <c r="F21">
         <v>4301105000.0</v>
       </c>
       <c r="G21">
         <v>847142000.0</v>
       </c>
       <c r="H21">
         <v>986880000.0</v>
       </c>
       <c r="I21">
         <v>1722409000.0</v>
       </c>
@@ -24752,87 +25056,87 @@
       </c>
       <c r="Z21">
         <v>25925000.0</v>
       </c>
       <c r="AA21">
         <v>105403000.0</v>
       </c>
       <c r="AB21">
         <v>88800000.0</v>
       </c>
       <c r="AC21">
         <v>65200000.0</v>
       </c>
       <c r="AD21">
         <v>65200000.0</v>
       </c>
       <c r="AE21">
         <v>18200000.0</v>
       </c>
       <c r="AF21">
         <v>-16700000.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B23">
         <v>16700595000.0</v>
       </c>
       <c r="C23">
         <v>15597353000.0</v>
       </c>
       <c r="D23">
         <v>15338054000.0</v>
       </c>
       <c r="E23">
         <v>17168952000.0</v>
       </c>
       <c r="F23">
         <v>14107745000.0</v>
       </c>
       <c r="G23">
         <v>8754340000.0</v>
       </c>
       <c r="H23">
         <v>9478111000.0</v>
       </c>
       <c r="I23">
         <v>10099430000.0</v>
       </c>
@@ -24886,139 +25190,141 @@
       </c>
       <c r="Z23">
         <v>581059000.0</v>
       </c>
       <c r="AA23">
         <v>587220000.0</v>
       </c>
       <c r="AB23">
         <v>530000000.0</v>
       </c>
       <c r="AC23">
         <v>449600000.0</v>
       </c>
       <c r="AD23">
         <v>354900000.0</v>
       </c>
       <c r="AE23">
         <v>234400000.0</v>
       </c>
       <c r="AF23">
         <v>16800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>211</v>
+      </c>
+      <c r="B25">
+        <v>551390000.0</v>
+      </c>
       <c r="C25">
         <v>478907000.0</v>
       </c>
       <c r="D25">
         <v>428323000.0</v>
       </c>
       <c r="E25">
         <v>384202000.0</v>
       </c>
       <c r="F25">
         <v>347653000.0</v>
       </c>
       <c r="G25">
         <v>325789000.0</v>
       </c>
       <c r="H25">
         <v>321082000.0</v>
       </c>
       <c r="I25">
         <v>317198000.0</v>
       </c>
       <c r="J25">
         <v>298999000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -25030,89 +25336,91 @@
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>214</v>
+      </c>
+      <c r="B28">
+        <v>765308000.0</v>
+      </c>
       <c r="C28">
         <v>664119000.0</v>
       </c>
       <c r="D28">
         <v>574016000.0</v>
       </c>
       <c r="E28">
         <v>545621000.0</v>
       </c>
       <c r="F28">
         <v>643976000.0</v>
       </c>
       <c r="G28">
         <v>477450000.0</v>
       </c>
       <c r="H28">
         <v>436498000.0</v>
       </c>
       <c r="I28">
         <v>416640000.0</v>
       </c>
       <c r="J28">
         <v>394631000.0</v>
       </c>
       <c r="K28">
@@ -25158,53 +25466,55 @@
         <v>63377000.0</v>
       </c>
       <c r="Y28">
         <v>61731000.0</v>
       </c>
       <c r="Z28">
         <v>58132000.0</v>
       </c>
       <c r="AA28">
         <v>53306000.0</v>
       </c>
       <c r="AB28">
         <v>42400000.0</v>
       </c>
       <c r="AC28">
         <v>20600000.0</v>
       </c>
       <c r="AD28">
         <v>24400000.0</v>
       </c>
       <c r="AE28"/>
       <c r="AF28"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>215</v>
+      </c>
+      <c r="B29">
+        <v>305660000.0</v>
+      </c>
       <c r="C29">
         <v>432925000.0</v>
       </c>
       <c r="D29">
         <v>755851000.0</v>
       </c>
       <c r="E29">
         <v>1141577000.0</v>
       </c>
       <c r="F29">
         <v>962256000.0</v>
       </c>
       <c r="G29">
         <v>134650000.0</v>
       </c>
       <c r="H29">
         <v>197437000.0</v>
       </c>
       <c r="I29">
         <v>363969000.0</v>
       </c>
       <c r="J29">
         <v>129439000.0</v>
       </c>
       <c r="K29">
@@ -25214,51 +25524,51 @@
         <v>-96947000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B30">
         <v>888294000.0</v>
       </c>
       <c r="C30">
         <v>859549000.0</v>
       </c>
       <c r="D30">
         <v>588621000.0</v>
       </c>
       <c r="E30">
         <v>1026009000.0</v>
       </c>
       <c r="F30">
         <v>1061319000.0</v>
       </c>
       <c r="G30">
         <v>587586000.0</v>
       </c>
       <c r="H30">
         <v>544104000.0</v>
       </c>
       <c r="I30">
         <v>600405000.0</v>
       </c>
@@ -25312,51 +25622,51 @@
       </c>
       <c r="Z30">
         <v>58132000.0</v>
       </c>
       <c r="AA30">
         <v>53306000.0</v>
       </c>
       <c r="AB30">
         <v>81700000.0</v>
       </c>
       <c r="AC30">
         <v>51300000.0</v>
       </c>
       <c r="AD30">
         <v>48500000.0</v>
       </c>
       <c r="AE30">
         <v>33200000.0</v>
       </c>
       <c r="AF30">
         <v>14500000.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B31">
         <v>16985000.0</v>
       </c>
       <c r="C31">
         <v>39844000.0</v>
       </c>
       <c r="D31">
         <v>67762000.0</v>
       </c>
       <c r="E31">
         <v>-70753000.0</v>
       </c>
       <c r="F31">
         <v>-92035000.0</v>
       </c>
       <c r="G31">
         <v>-141664000.0</v>
       </c>
       <c r="H31">
         <v>-111543000.0</v>
       </c>
       <c r="I31">
         <v>-102635000.0</v>
       </c>
@@ -25410,51 +25720,51 @@
       </c>
       <c r="Z31">
         <v>-20813000.0</v>
       </c>
       <c r="AA31">
         <v>-20918000.0</v>
       </c>
       <c r="AB31">
         <v>-23621000.0</v>
       </c>
       <c r="AC31">
         <v>-12586000.0</v>
       </c>
       <c r="AD31">
         <v>-5800000.0</v>
       </c>
       <c r="AE31">
         <v>1900000.0</v>
       </c>
       <c r="AF31">
         <v>-2600000.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B32">
         <v>18176581000.0</v>
       </c>
       <c r="C32">
         <v>17540390000.0</v>
       </c>
       <c r="D32">
         <v>18795316000.0</v>
       </c>
       <c r="E32">
         <v>22260774000.0</v>
       </c>
       <c r="F32">
         <v>18408850000.0</v>
       </c>
       <c r="G32">
         <v>9601482000.0</v>
       </c>
       <c r="H32">
         <v>10464991000.0</v>
       </c>
       <c r="I32">
         <v>11821839000.0</v>
       </c>
@@ -25527,1201 +25837,1215 @@
       <c r="AF32">
         <v>100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DU32"/>
+  <dimension ref="A1:DW32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:125">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DU1" t="s">
         <v>185</v>
       </c>
+      <c r="DV1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DW1" t="s">
+        <v>187</v>
+      </c>
     </row>
-    <row r="2" spans="1:125">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B2">
+        <v>5132583000.0</v>
+      </c>
+      <c r="C2">
+        <v>4441635000.0</v>
+      </c>
+      <c r="D2">
         <v>3891976000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4070335000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3946655000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3882651000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3430404000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3736398000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3857797000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3713205000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3502539000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3635038000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3774772000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3837084000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3838740000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>4187278000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4329536000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3787389000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3548820000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3487659000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3265616000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2744331000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2158992000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2038017000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1809874000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2159871000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2033787000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2167006000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2349349000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2383865000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2382657000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2537466000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2438443000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2140459000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2015655000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2046864000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1998202000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1896062000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1600654000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1692807000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1643519000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1505265000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1446839000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1722197000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1833264000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1860393000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>2225469000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>2050504000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1846990000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1666778000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1666154000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1714546000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1653648000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1619432000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1524904000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1536989000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1727667000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1780776000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1698210000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1844212000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1803345000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1720215000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1394466000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1444632000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1440815000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1345308000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1025629000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>955503000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>723321000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>855277000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>1251345000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>2118737000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>1924284000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>1554896000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>1196776000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>928142000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>694666000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>649271000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>610654000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>667058000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>624692000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>506391000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>429689000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>393457000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>434642000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>441929000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>449920000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>406489000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>382459000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>307670000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>239474000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>215097000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>186724000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>185969000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>170693000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>167942000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>160696000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>139529000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>127376000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>134888000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>131414000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>116972000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>114235000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>113637000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>127341000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>133258000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>125300000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>114500000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>117600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>90900000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>100700000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>106500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>94500000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>96500000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>92900000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DM2">
         <v>75000000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DN2">
         <v>70400000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DO2">
         <v>68200000.0</v>
       </c>
-      <c r="DN2"/>
-      <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
+      <c r="DV2"/>
+      <c r="DW2"/>
     </row>
-    <row r="3" spans="1:125">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B3">
+        <v>159280000.0</v>
+      </c>
+      <c r="C3">
+        <v>159280000.0</v>
+      </c>
+      <c r="D3">
         <v>146282000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>138487000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>132865000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>133756000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>125550000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>121052000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>117053000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>115252000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>111722000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>107418000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>110970000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>107694000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>102241000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>98714000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>95701000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>87546000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>86280000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>87407000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>87047000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>86919000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>85057000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>81752000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>78721000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>80259000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>80527000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>79470000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>80911000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>80174000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>80560000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>81383000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>79120000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>76135000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>74931000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>75210000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>73801000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>75057000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>73139000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>74190000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>74795000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>73985000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>73289000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>74211000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>74273000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>72822000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>81359000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>65957000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>58441000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>57568000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>58839000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>58202000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>56826000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>57061000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>55189000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>58953000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>55502000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>55572000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>55642000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>10154000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>10082000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>54746000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>55750000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>57278000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>55398000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>56272000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>54783000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>51915000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>57765000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>56963000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>52599000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>55359000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>47582000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>53212000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>42040000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>33852000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>32979000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>29265000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>27519000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>29773000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>32603000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>24917000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>23397000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>25059000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>21579000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>21830000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>20606000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>21735000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>23629000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>18779000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>18719000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>17472000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>16643000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>16276000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>15647000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>15716000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>14247000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>13833000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>11189000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>11777000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>12277000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>11551000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>11220000.0</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>10866000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>11454000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>11903000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>10700000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>10200000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>10200000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>8200000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DH3">
         <v>8000000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DI3">
         <v>8500000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DJ3">
         <v>7200000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DK3">
         <v>7000000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DL3">
         <v>6400000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DM3">
         <v>6100000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DN3">
         <v>5900000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DO3">
         <v>5700000.0</v>
       </c>
-      <c r="DN3"/>
-      <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
+      <c r="DV3"/>
+      <c r="DW3"/>
     </row>
-    <row r="4" spans="1:125">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -26900,847 +27224,861 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
-      <c r="DC4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
+      <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:125">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B5">
+        <v>804554000.0</v>
+      </c>
+      <c r="C5">
+        <v>696034000.0</v>
+      </c>
+      <c r="D5">
         <v>337563000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>527419000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>405247000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>292785000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>258542000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>425096000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>577831000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>777759000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>557034000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>773014000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>1095083000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>870296000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>782305000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>1233819000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1622084000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>1474399000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>1421186000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1315269000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>945696000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>584128000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>241023000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>152310000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>130747000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>276275000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>182385000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>232590000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>289281000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>298185000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>372937000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>538675000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>506922000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>327860000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>193732000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>268489000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>269188000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>338225000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>38969000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>279504000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>257940000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>133757000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-381307000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>130790000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>78771000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>83579000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-79727000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>166571000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>133659000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>81563000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>107711000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>115125000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>70444000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>97278000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>98781000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>48711000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>105591000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>109568000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>85131000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>158116000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>240139000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>209893000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>52939000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>75215000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>120156000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>135378000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>79865000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>150615000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>5498000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-112855000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-57808000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>339260000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>375773000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>251932000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>178256000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>173927000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>167660000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>171311000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>175274000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>198580000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>154148000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>131112000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>113898000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>81851000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>91103000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>106323000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>139993000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>193260000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>115116000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>58540000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>7989000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>22845000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>17226000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>34560000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>59276000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>57076000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>33264000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>11042000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>-2257000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>9098000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>8049000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>23312000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>14653000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>23577000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>37012000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>30161000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>27400000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DE5">
         <v>23200000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DF5">
         <v>28000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DG5">
         <v>10253000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DH5">
         <v>18100000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DI5">
         <v>20100000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DJ5">
         <v>16100000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DK5">
         <v>11100000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DL5">
         <v>10800000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DM5">
         <v>16100000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DN5">
         <v>19300000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DO5">
         <v>18900000.0</v>
       </c>
-      <c r="DN5"/>
-      <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
+      <c r="DV5"/>
+      <c r="DW5"/>
     </row>
-    <row r="6" spans="1:125">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B6">
+        <v>963834000.0</v>
+      </c>
+      <c r="C6">
+        <v>855314000.0</v>
+      </c>
+      <c r="D6">
         <v>483845000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>665906000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>538112000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>426541000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>384092000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>546148000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>694884000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>893011000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>668756000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>880432000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1206053000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>977990000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>884546000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>1332533000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1717785000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1561945000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>1507466000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>1402676000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>1032743000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>671047000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>326080000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>234062000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>209468000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>356534000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>262912000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>312060000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>370192000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>378359000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>453497000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>620058000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>586042000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>403995000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>268663000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>343699000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>342989000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>413282000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>112108000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>353694000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>332735000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>207742000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-308018000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>205001000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>153044000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>156401000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>1632000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>232528000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>192100000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>139131000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>166550000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>173327000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>127270000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>154339000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>153970000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>107664000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>161093000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>165140000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>140773000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>168270000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>250221000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>264639000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>108689000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>132493000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>175554000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>191650000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>134648000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>202530000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>63263000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-55892000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-5209000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>394619000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>423355000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>305144000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>220296000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>207779000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>200639000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>200576000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>202793000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>228353000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>186751000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>156029000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>137295000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>106910000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>112682000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>128153000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>160599000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>214995000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>138745000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>77319000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>26708000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>40317000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>33869000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>50836000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>74923000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>72792000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>47511000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>24875000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>8932000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>20875000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>20326000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>34863000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>25873000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>34443000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>48466000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>42064000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>38100000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>33400000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>38200000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>18453000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>26100000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>28600000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>23300000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>18100000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>17200000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DM6">
         <v>22200000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DN6">
         <v>25200000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DO6">
         <v>24600000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DP6">
         <v>-156400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>58200000.0</v>
       </c>
       <c r="DQ6">
         <v>58200000.0</v>
       </c>
       <c r="DR6">
+        <v>58200000.0</v>
+      </c>
+      <c r="DS6">
+        <v>58200000.0</v>
+      </c>
+      <c r="DT6">
         <v>-16800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DU6">
         <v>100000.0</v>
       </c>
+      <c r="DV6">
+        <v>100000.0</v>
+      </c>
+      <c r="DW6">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:125">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -27919,109 +28257,111 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
-      <c r="DC7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
+      <c r="DV7"/>
+      <c r="DW7"/>
     </row>
-    <row r="8" spans="1:125">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -28200,1564 +28540,1594 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
-      <c r="DC8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
+      <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:125">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B9">
+        <v>958974000.0</v>
+      </c>
+      <c r="C9">
+        <v>763223000.0</v>
+      </c>
+      <c r="D9">
         <v>522072000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>757880000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>618468000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>486544000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>441734000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>605217000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>774837000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>980798000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>730884000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>952019000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1306858000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1056122000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>987547000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1464429000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1883342000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1782513000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1761837000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1600629000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1199692000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>800266000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>442253000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>292815000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>284431000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>415229000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>316409000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>359839000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>421166000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>433570000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>521235000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>686081000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>652082000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>463416000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>320824000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>396518000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>392518000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>472154000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>309942000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>408503000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>380383000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>236036000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>144207000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>228726000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>171743000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>187042000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>291624000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>288512000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>222771000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>163304000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>197996000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>197192000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>147692000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>176264000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>180097000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>156401000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>182136000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>201264000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>160135000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>199243000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>276386000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>295754000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>133668000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>139532000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>191984000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>210482000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>154173000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>216693000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>68837000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>-40627000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>-40911000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>445206000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>479655000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>347309000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>254258000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>228451000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>216582000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>216403000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>229146000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>244804000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>196555000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>159487000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>139956000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>105232000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>111184000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>128777000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>150450000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>228252000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>143198000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>76475000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>39686000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>38855000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>31908000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>49535000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>72461000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>72755000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>53043000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>27374000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>11076000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>21919000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>26225000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>37114000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>38214000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>46628000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>63396000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DC9">
         <v>55914000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DD9">
         <v>50700000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DE9">
         <v>44200000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DF9">
         <v>49100000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DG9">
         <v>26553000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DH9">
         <v>33600000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DI9">
         <v>34500000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DJ9">
         <v>26500000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DK9">
         <v>22000000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DL9">
         <v>21700000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DM9">
         <v>29700000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DN9">
         <v>32300000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DO9">
         <v>29900000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DP9">
         <v>78000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>58200000.0</v>
       </c>
       <c r="DQ9">
         <v>58200000.0</v>
       </c>
-      <c r="DR9"/>
+      <c r="DR9">
+        <v>58200000.0</v>
+      </c>
       <c r="DS9">
-        <v>100000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>58200000.0</v>
+      </c>
+      <c r="DT9"/>
       <c r="DU9">
         <v>100000.0</v>
       </c>
+      <c r="DV9">
+        <v>100000.0</v>
+      </c>
+      <c r="DW9">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:125">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B10">
+        <v>687372000.0</v>
+      </c>
+      <c r="C10">
+        <v>662793000.0</v>
+      </c>
+      <c r="D10">
         <v>310605000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>513846000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>387866000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>280654000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>243963000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>408025000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>565112000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>765781000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>542239000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>754599000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1074316000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>847789000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>758450000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1208472000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1596417000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1457730000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1408848000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1302565000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>930798000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>566859000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>220817000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>133360000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>103045000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>248256000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>150063000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>201251000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>256960000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>267063000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>341285000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>507115000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>475410000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>295964000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>161352000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>234312000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>235319000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>304252000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>2820000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>243305000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>221294000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>96714000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-417923000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>93706000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>41608000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>40492000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-124467000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>134667000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>103609000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>50994000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>77047000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>84155000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>38979000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>62649000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>63904000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>7221000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>64485000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>68456000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>41014000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>67606000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>149152000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>166547000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>7959000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>30929000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>76708000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>97863000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>46319000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>116095000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-31545000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-149106000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-132702000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>307078000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>339507000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>229931000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>156593000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>159927000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>148939000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>164780000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>168391000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>192109000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>147398000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>123657000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>105589000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>73833000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>82380000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>98824000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>132978000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>183249000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>107667000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>51139000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>26799000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>14706000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>8687000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>25245000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>49170000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>46609000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>28365000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>5868000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>-8641000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>3451000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>3176000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>7126000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>9964000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>18430000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>30676000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>25415000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>22500000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>17500000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>20200000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>5000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>13500000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>14200000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>12500000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>12500000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>8700000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>15000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>18400000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DO10">
         <v>17300000.0</v>
       </c>
-      <c r="DN10"/>
-      <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
+      <c r="DV10"/>
+      <c r="DW10"/>
     </row>
-    <row r="11" spans="1:125">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B11">
+        <v>153285000.0</v>
+      </c>
+      <c r="C11">
+        <v>262688000.0</v>
+      </c>
+      <c r="D11">
         <v>46090000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>109920000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>86675000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>62975000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>34091000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>87131000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>133422000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>178281000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>115199000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>174817000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>258139000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>203456000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>119439000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>289997000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>381765000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>350376000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>313151000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>302406000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>218595000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>128104000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>23867000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>29083000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>24280000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>57420000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>26344000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>48643000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>60214000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>62236000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>71433000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>109209000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>112838000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>70489000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-141819000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>83300000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>82372000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>105586000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-1012000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>88892000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>80851000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>35396000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-161607000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>34839000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>16283000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>13538000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-28421000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>47010000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>37268000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>17296000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>29146000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>33065000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>15706000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>21397000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>8810000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>1116000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>25180000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>26679000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>15235000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>27749000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>53326000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>62317000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>3901000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>15574000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>29911000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>34474000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>19773000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>47365000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>-15024000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>-59332000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>-50029000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>114070000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>129013000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>87374000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>58723000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>59336000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>54997000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>62616000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>63325000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>73386000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>50529000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>47608000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>40652000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>28425000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>31717000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>38047000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>50532000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>69635000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>40375000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>19177000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>10050000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>5515000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>3257000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>9467000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>18361000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>17478000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>10637000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>2200000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>-3327000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>1329000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>1223000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>2743000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>2860000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>6047000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>11617000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>10166000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DD11">
         <v>8700000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DE11">
         <v>7000000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DF11">
         <v>8100000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DG11">
         <v>2000000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DH11">
         <v>5400000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DI11">
         <v>5700000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DJ11">
         <v>5000000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DK11">
         <v>4900000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DL11">
         <v>300000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DM11">
         <v>2000000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DN11">
         <v>2800000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DO11">
         <v>2700000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DP11">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DQ11">
         <v>900000.0</v>
       </c>
       <c r="DR11">
-        <v>5000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DS11">
-        <v>5000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DT11">
         <v>5000000.0</v>
       </c>
       <c r="DU11">
+        <v>5000000.0</v>
+      </c>
+      <c r="DV11">
+        <v>5000000.0</v>
+      </c>
+      <c r="DW11">
         <v>4900000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:125">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B12">
+        <v>39120000.0</v>
+      </c>
+      <c r="C12">
+        <v>33241000.0</v>
+      </c>
+      <c r="D12">
         <v>26958000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>13573000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>17381000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>12131000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>14579000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>17071000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>12719000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>11978000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>14795000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>18415000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>20767000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>22507000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>23855000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>25347000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>25667000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>16669000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>12338000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>12704000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>14898000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>17269000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>20206000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>18950000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>27702000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>28019000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>32322000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>31339000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>32321000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>31122000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>31652000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>31560000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>31512000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>31896000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>32380000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>34177000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>33869000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>33973000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>36149000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>36199000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>36646000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>37043000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>36616000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>37084000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>37163000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>43087000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>44740000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>31904000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>30050000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>30569000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>30664000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>30970000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>31465000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>34629000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>34877000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>41490000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>41106000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>41112000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>44117000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>44702000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>44812000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>43346000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>44980000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>44286000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>43448000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>37515000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>33546000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>34520000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>37043000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>36251000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>144574000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>37446000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>35475000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>29807000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>55416000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>14602000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>7198000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>7246000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>32104000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>7445000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>8025000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>8136000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>34341000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>9468000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>8898000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>8077000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>38907000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>10469000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>10592000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>9504000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>8138000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>8251000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>8938000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>9166000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>10326000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>10580000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>5030000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>4265000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>4271000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>5201000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>4169000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>4839000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>4877000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>5363000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>5030000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>4929000.0</v>
       </c>
-      <c r="DB12"/>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
+      <c r="DV12"/>
+      <c r="DW12"/>
     </row>
-    <row r="13" spans="1:125">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>27702000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>28019000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>32322000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>31339000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>32321000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -29809,275 +30179,279 @@
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
+      <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:125">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>200</v>
+      </c>
+      <c r="B14">
+        <v>3302000.0</v>
+      </c>
       <c r="C14">
+        <v>3331000.0</v>
+      </c>
+      <c r="D14">
+        <v>1518000.0</v>
+      </c>
+      <c r="E14">
         <v>-241000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-2465000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-528000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-2579000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-3092000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-3692000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-3459000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-2770000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-2587000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-4070000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-7023000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-4147000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-4150000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-5098000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-3423000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-5192000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>15008000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>10238000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-8248000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-9107000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>-4134000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>-3269000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>-3496000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>-2294000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>-1560000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>-2444000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>-499000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>152000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>469000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>-123000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>2076000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1562000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>2246000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>986000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>2151000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>16180000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>2984000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1526000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>1419000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>3077000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1750000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>6225000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>3807000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>51015000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>3516000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>5962000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>4881000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>6754000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>6396000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>5685000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>6963000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>-5477000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>-6728000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>-5167000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>-3898000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>-4424000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>-3447000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>-2884000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>-1673000.0</v>
       </c>
-      <c r="BJ14">
-[...2 lines deleted...]
-      <c r="BK14">
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
         <v>-3386000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>-2410000.0</v>
       </c>
-      <c r="BM14">
-[...4 lines deleted...]
-      </c>
       <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
         <v>-288000.0</v>
       </c>
-      <c r="BP14">
-[...4 lines deleted...]
-      </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
         <v>-791000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>791000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>475000.0</v>
       </c>
-      <c r="BV14">
-[...4 lines deleted...]
-      </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
@@ -30124,973 +30498,989 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
-      <c r="DC14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
+      <c r="DV14"/>
+      <c r="DW14"/>
     </row>
-    <row r="15" spans="1:125">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B15">
+        <v>534087000.0</v>
+      </c>
+      <c r="C15">
+        <v>403436000.0</v>
+      </c>
+      <c r="D15">
         <v>266033000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>403685000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>298726000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>217151000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>207293000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>317802000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>427998000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>584041000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>424270000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>577195000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>812107000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>637310000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>634864000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>914325000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1209554000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1103931000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1090505000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>990763000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>702291000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>430507000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>187843000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>100143000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>75496000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>187340000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>121425000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>151048000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>194302000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>204328000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>270004000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>398375000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>362449000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>227551000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>304733000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>153258000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>153933000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>200817000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>20012000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>157397000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>141969000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>62737000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-253239000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>60617000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>31550000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>30761000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-45031000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>91173000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>72303000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>38579000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>54655000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>57486000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>28958000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>48215000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>60571000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>12833000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>44472000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>45675000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>30203000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>43304000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>98710000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>105903000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>7792000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>18741000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>49207000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>64969000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>26651000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>69018000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-15991000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-87862000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-82673000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>193008000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>210494000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>142557000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>97870000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>100591000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>93942000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>102164000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>105066000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>118723000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>96869000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>76049000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>64937000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>45408000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>50663000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>60777000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>82446000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>113614000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>67292000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>31962000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>16749000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>9191000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>5430000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>15778000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>29378000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>29131000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>17728000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>5696000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>-5314000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>2122000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>1953000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>4383000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>7104000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>12383000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>19059000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>15249000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>13800000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>10500000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>12100000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>3000000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>8100000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DI15">
         <v>8500000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DJ15">
         <v>7500000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DK15">
         <v>7600000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DL15">
         <v>8400000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DM15">
         <v>5400000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DN15">
         <v>15600000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DO15">
         <v>14600000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DP15">
         <v>-100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="DQ15">
         <v>-900000.0</v>
       </c>
       <c r="DR15">
-        <v>-5000000.0</v>
+        <v>-900000.0</v>
       </c>
       <c r="DS15">
-        <v>-5000000.0</v>
+        <v>-900000.0</v>
       </c>
       <c r="DT15">
         <v>-5000000.0</v>
       </c>
       <c r="DU15">
+        <v>-5000000.0</v>
+      </c>
+      <c r="DV15">
+        <v>-5000000.0</v>
+      </c>
+      <c r="DW15">
         <v>-4900000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:125">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>577195000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>812107000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>637310000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>634864000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>914325000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1209554000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1103931000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1090505000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>990763000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>702291000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>430507000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>187843000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>100143000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>75496000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>187340000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>121425000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>151048000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>194302000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>204328000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>270004000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>398375000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>362449000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>227551000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>304733000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>153258000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>153933000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>200817000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>20012000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>157397000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>141969000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>62737000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-253239000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>60617000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>31550000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>30761000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-45031000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>91173000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>72303000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>38579000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>54655000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>57486000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>28958000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>48215000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>60571000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>12833000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>44472000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>45675000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>30203000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>43304000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>98710000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>105903000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>7792000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>18741000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>49207000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>64969000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>26651000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>69018000.0</v>
       </c>
-      <c r="BP16">
-[...4 lines deleted...]
-      </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>270378000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>193008000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>210494000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>142557000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>97870000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>100590000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>93942000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>102164000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>105066000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>118723000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>96869000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>76049000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>64937000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>45408000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>50663000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>60777000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>82446000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>113614000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>67292000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>31962000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>16749000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>9191000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>5430000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>15778000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>29378000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>29131000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>17728000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>1640000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>1022000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>2122000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>1953000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>4383000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>7104000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>12383000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>19059000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>15249000.0</v>
       </c>
-      <c r="DB16"/>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
+      <c r="DV16"/>
+      <c r="DW16"/>
     </row>
-    <row r="17" spans="1:125">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>203</v>
+      </c>
+      <c r="B17">
+        <v>530785000.0</v>
+      </c>
       <c r="C17">
+        <v>400105000.0</v>
+      </c>
+      <c r="D17">
+        <v>264515000.0</v>
+      </c>
+      <c r="E17">
         <v>403926000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>301191000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>217679000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>209872000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>320894000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>431690000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>587500000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>427040000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>579782000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>816177000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>644333000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>639011000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>918475000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>1214652000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>1107354000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>1095697000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>1000159000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>712203000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>438755000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>196950000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>104277000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>78765000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>190836000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>123719000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>152608000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>196746000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>204827000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>269852000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>397906000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>362572000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>225475000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>303171000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>151012000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>152947000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>198666000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>3832000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>154413000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>141969000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>61318000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-256316000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>58867000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>25325000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>26954000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-96046000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>87657000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>66341000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>33698000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>47901000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>51090000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>23273000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>41252000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>55094000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>6105000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>39305000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>41777000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>25779000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>39857000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>95826000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>104230000.0</v>
       </c>
-      <c r="BJ17">
-[...2 lines deleted...]
-      <c r="BK17">
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
         <v>15355000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BN17">
         <v>46797000.0</v>
       </c>
-      <c r="BM17">
-[...4 lines deleted...]
-      </c>
       <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
         <v>68730000.0</v>
       </c>
-      <c r="BP17">
-[...4 lines deleted...]
-      </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
@@ -31155,159 +31545,171 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
-      <c r="DC17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
+      <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:125">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>204</v>
+      </c>
+      <c r="B18">
+        <v>-39120000.0</v>
+      </c>
       <c r="C18">
+        <v>-33241000.0</v>
+      </c>
+      <c r="D18">
+        <v>-26958000.0</v>
+      </c>
+      <c r="E18">
         <v>-13573000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-17381000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-12131000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-14579000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-17071000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-12719000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-11978000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-14795000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-18415000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-20767000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-22507000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-23855000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-25347000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-25667000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-16669000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-12338000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-12704000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-14898000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-17269000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-20206000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-18950000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-27702000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-28019000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-32322000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-31339000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-32321000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-31122000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -31358,227 +31760,229 @@
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
+      <c r="DV18"/>
+      <c r="DW18"/>
     </row>
-    <row r="19" spans="1:125">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>31348000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>34936000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>13975000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>4021000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-20468000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-7940000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-6776000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-10039000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-10071000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-17727000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-3546000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-28103000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>2589000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>424000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>4545000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>4249000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>6343000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>7384000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>7103000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>5035000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>4463000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-2215000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-2526000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>3835000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>3659000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-17055000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-4351000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>1818000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>1792000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-164000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-239000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>1212000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-16192000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>1433000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-22072000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>1754000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>631000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-111000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>1852000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>1246000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>1046000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>3852000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>-24010000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>1892000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>-10248000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BH19">
         <v>2641000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BI19">
         <v>3523000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>5745000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BK19">
         <v>4567000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19">
+      <c r="BL19"/>
+      <c r="BM19">
         <v>6215000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BN19">
         <v>3521000.0</v>
       </c>
-      <c r="BM19"/>
-[...1 lines deleted...]
-      <c r="BO19">
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19">
         <v>2167000.0</v>
       </c>
-      <c r="BP19"/>
-      <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
@@ -31591,169 +31995,167 @@
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
+      <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:125">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20">
         <v>19409000.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
-        <v>132839000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM20">
-        <v>-398517000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN20">
         <v>132839000.0</v>
       </c>
       <c r="AO20">
-        <v>0.0</v>
+        <v>-398517000.0</v>
       </c>
       <c r="AP20">
+        <v>132839000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>428500000.0</v>
       </c>
-      <c r="AQ20">
-[...4 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>260000000.0</v>
       </c>
-      <c r="AU20">
-[...4 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
         <v>308000.0</v>
       </c>
-      <c r="BA20">
-[...2 lines deleted...]
-      <c r="BB20">
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
         <v>356000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>7894000.0</v>
       </c>
-      <c r="BD20">
-[...4 lines deleted...]
-      </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
@@ -31854,486 +32256,494 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
-      <c r="DC20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
+      <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:125">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B21">
+        <v>765523000.0</v>
+      </c>
+      <c r="C21">
+        <v>588003000.0</v>
+      </c>
+      <c r="D21">
         <v>310230000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>507757000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>382855000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>275144000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>237502000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>395437000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>559123000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>750975000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>518536000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>733550000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1063735000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>835360000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>759048000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1219844000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1618063000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>1494867000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1429126000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1322045000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>955735000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>594199000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>258750000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>155856000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>158850000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>273686000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>181961000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>228045000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>285032000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>291842000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>365553000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>531572000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>501887000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>323397000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>195947000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>271015000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>265353000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>334566000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>56024000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>283855000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>256122000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>131965000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-381143000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>131029000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>77559000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>99771000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-81160000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>188643000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>131905000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>80932000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>107822000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>113273000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>69198000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>96232000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>94929000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>72721000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>103699000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>119816000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>82490000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>108785000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>188219000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>205326000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>46821000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>69000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>116635000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>132297000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>78402000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>148448000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>6284000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-113603000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-90955000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>336182000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>358081000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>251932000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>178256000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>173927000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>167660000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>171311000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>175274000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>198580000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>154148000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>131112000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>113898000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>81851000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>91103000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>106323000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>139993000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>193260000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>115116000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>58540000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>21976000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>22845000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>17226000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>34560000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>59276000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>57076000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>33264000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>14286000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>-2257000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>9098000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>7323000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>11761000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>14653000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>23577000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>37012000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>30161000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>27400000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>23200000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DF21">
         <v>28000000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DG21">
         <v>10300000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DH21">
         <v>18100000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DI21">
         <v>20100000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DJ21">
         <v>16000000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DK21">
         <v>11100000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DL21">
         <v>10800000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DM21">
         <v>16200000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DN21">
         <v>19300000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DO21">
         <v>18900000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DP21">
         <v>-156400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>58200000.0</v>
       </c>
       <c r="DQ21">
         <v>58200000.0</v>
       </c>
       <c r="DR21">
+        <v>58200000.0</v>
+      </c>
+      <c r="DS21">
+        <v>58200000.0</v>
+      </c>
+      <c r="DT21">
         <v>-16800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DU21">
         <v>100000.0</v>
       </c>
+      <c r="DV21">
+        <v>100000.0</v>
+      </c>
+      <c r="DW21">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:125">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -32512,451 +32922,463 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
-      <c r="DC22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
+      <c r="DV22"/>
+      <c r="DW22"/>
     </row>
-    <row r="23" spans="1:125">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B23">
+        <v>5326034000.0</v>
+      </c>
+      <c r="C23">
+        <v>4616855000.0</v>
+      </c>
+      <c r="D23">
         <v>4103818000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>4320458000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>4182268000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>4094051000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>3634636000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>3946178000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4073511000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>3943028000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>3714887000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3853507000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>4017895000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>4057846000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>4067239000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>4431863000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>4594815000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>4075035000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3881531000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3766243000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3509573000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2950398000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2342495000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2174976000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1935455000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2301414000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2168235000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>2298800000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>2485483000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>2525593000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2538339000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2691975000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2588638000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2280478000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2140532000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2172367000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2125367000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2033650000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1854572000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1817455000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1767780000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1609336000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1972189000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1819894000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1927448000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1947664000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2598253000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2150373000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1937856000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1749150000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1756328000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1798465000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1732142000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1699464000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1610072000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1620669000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1806104000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1862224000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1775855000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>1934670000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>1891512000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>1810643000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1481313000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>1515164000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>1516164000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>1423493000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>1101400000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>1023748000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>785874000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>928253000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>1301389000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>2233025000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>2045067000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>1650273000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>1272778000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>982666000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>743588000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>694363000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>664526000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>713282000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>667099000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>534766000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>455747000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>416838000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>454723000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>464383000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>460377000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>441481000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>410541000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>325605000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>257184000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>231107000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>201406000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>200944000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>183878000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>183621000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>180475000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>155861000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>140709000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>147709000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>150316000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>142325000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>137796000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>136688000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>153725000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>159011000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>148600000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>135500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>138700000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>107200000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>116200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>120900000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>105000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>107400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>103800000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>88500000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>83400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>79200000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>78000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>58200000.0</v>
       </c>
       <c r="DQ23">
         <v>58200000.0</v>
       </c>
       <c r="DR23">
+        <v>58200000.0</v>
+      </c>
+      <c r="DS23">
+        <v>58200000.0</v>
+      </c>
+      <c r="DT23">
         <v>16800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DU23">
         <v>100000.0</v>
       </c>
+      <c r="DV23">
+        <v>100000.0</v>
+      </c>
+      <c r="DW23">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:125">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -33038,448 +33460,454 @@
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
+      <c r="DV24"/>
+      <c r="DW24"/>
     </row>
-    <row r="25" spans="1:125">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>211</v>
+      </c>
+      <c r="B25">
+        <v>173922000.0</v>
+      </c>
       <c r="C25">
+        <v>159280000.0</v>
+      </c>
+      <c r="D25">
+        <v>146282000.0</v>
+      </c>
+      <c r="E25">
         <v>138487000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>132865000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>133756000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>125550000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>121052000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>117053000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>115252000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>111722000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>107418000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>110970000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>107694000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>102241000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>98714000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>95701000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>87546000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>86280000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>87407000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>87047000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>86919000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>85057000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>81752000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>78721000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>80259000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>80527000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>79470000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>80911000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>80174000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>80560000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>81383000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>79120000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>76135000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>74931000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>75210000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>73801000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>75057000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>73139000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>74190000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>74795000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>73985000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>73289000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>74211000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>74273000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>72822000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>81359000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>65957000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>58441000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>57568000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>58839000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>58202000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>56826000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>57061000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>55189000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>58953000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>55502000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>55572000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>55642000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>55962000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>56257000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>54746000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>55750000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>57278000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>55398000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>56272000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>54783000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>51915000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>57765000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>56963000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>52599000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>55359000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>47582000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>53212000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>42040000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>33852000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>32979000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>29265000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>27519000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>29773000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>32603000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>24917000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>23397000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>25059000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>21579000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>21830000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>20606000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>21735000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>23629000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>18779000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>18719000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>17472000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>16643000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>16276000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>15647000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>15716000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>14247000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>13833000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>11189000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>11777000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>12277000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>11551000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>11220000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>10866000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>11454000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>11903000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>10700000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>10200000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>10200000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>8200000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DH25">
         <v>8000000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DI25">
         <v>8500000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DJ25">
         <v>7200000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DK25">
         <v>7000000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DL25">
         <v>6400000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DM25">
         <v>6100000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DN25">
         <v>5900000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DO25">
         <v>5700000.0</v>
       </c>
-      <c r="DN25"/>
-      <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
+      <c r="DV25"/>
+      <c r="DW25"/>
     </row>
-    <row r="26" spans="1:125">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...4 lines deleted...]
-      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -33658,156 +34086,162 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
-      <c r="DC26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
+      <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:125">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
         <v>150804000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>7676000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>48053000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="K27"/>
+      <c r="L27">
         <v>452130000.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27">
         <v>4562000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>7827000.0</v>
       </c>
-      <c r="BM27"/>
-      <c r="BN27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>44551000.0</v>
       </c>
-      <c r="BO27"/>
-      <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
@@ -33821,498 +34255,514 @@
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
+      <c r="DV27"/>
+      <c r="DW27"/>
     </row>
-    <row r="28" spans="1:125">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>214</v>
+      </c>
+      <c r="B28">
+        <v>193451000.0</v>
+      </c>
       <c r="C28">
+        <v>175220000.0</v>
+      </c>
+      <c r="D28">
+        <v>184646000.0</v>
+      </c>
+      <c r="E28">
         <v>200844000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>198010000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>181808000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>327708000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>167692000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>160016000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>159507000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>656392000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>145896000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>141209000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>144309000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>142602000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>132627000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>118377000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>152015000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>182290000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>157526000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>154379000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>149781000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>137018000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>118235000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>109299000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>112898000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>111968000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>107242000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>106250000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>111038000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>106564000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>102614000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>101031000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>106431000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>96209000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>97056000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>98433000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>102933000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>94110000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>95185000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>96853000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>87530000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>86245000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>82648000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>82660000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>76350000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>92469000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>80240000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>73463000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>70042000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>74606000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>67553000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>65356000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>65262000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>49103000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>62984000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>61235000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>64384000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>68011000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>80304000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>78085000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>80344000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>62893000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>59241000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>63784000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>66604000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>105143000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>56584000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>48559000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>57320000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>27871000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>103523000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>112663000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>83847000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>76002000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>54524000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>48922000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>45092000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>53872000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>46224000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>42407000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>28375000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>26058000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>23381000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>20081000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>22454000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>10457000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>34992000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>28082000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>23050000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>17710000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>16010000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>14682000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>14975000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>13185000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>15679000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>19779000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>13088000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>13333000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>12821000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>18176000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>13802000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>12341000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>12185000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>14930000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>13850000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>12600000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>10800000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>10900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>8100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>7500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>6000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>3200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>3900000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>4500000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>7500000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>7100000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>5300000.0</v>
       </c>
-      <c r="DN28"/>
-      <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
+      <c r="DV28"/>
+      <c r="DW28"/>
     </row>
-    <row r="29" spans="1:125">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>215</v>
+      </c>
+      <c r="B29">
+        <v>152679000.0</v>
+      </c>
       <c r="C29">
+        <v>113108000.0</v>
+      </c>
+      <c r="D29">
+        <v>46090000.0</v>
+      </c>
+      <c r="E29">
         <v>109920000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>86675000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>62975000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>34091000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>87131000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>133422000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>178281000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>115199000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>174817000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>258139000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>203456000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>119439000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>289997000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>381765000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>350376000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>313151000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>302406000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>218595000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>128104000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>23867000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>29083000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>24280000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>57420000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>26344000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>48643000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>60214000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>62236000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -34363,1177 +34813,1197 @@
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
+      <c r="DV29"/>
+      <c r="DW29"/>
     </row>
-    <row r="30" spans="1:125">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>193451000.0</v>
+      </c>
+      <c r="C30">
+        <v>175220000.0</v>
+      </c>
+      <c r="D30">
         <v>211842000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>250123000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>235613000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>211400000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>204232000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>209780000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>215714000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>229823000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>212348000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>218469000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>243123000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>220762000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>228499000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>244585000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>265279000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>287646000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>332711000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>278584000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>243957000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>206067000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>183503000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>136959000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>125581000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>141543000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>134448000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>131794000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>136134000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>141728000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>155682000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>154509000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>150195000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>140019000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>124877000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>125503000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>127165000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>137588000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>253918000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>124648000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>124261000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>104071000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>525350000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>97697000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>94184000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>87271000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>372784000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>99869000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>90866000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>82372000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>90174000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>83919000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>78494000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>80032000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>85168000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>83680000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>78437000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>81448000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>77645000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>90458000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>88167000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>90428000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>86847000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>70532000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>75349000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>78185000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>75771000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>68245000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>62553000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>72976000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>50044000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>114288000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>120783000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>95377000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>76002000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>54524000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>48922000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>45092000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>53872000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>46224000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>42407000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>28375000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>26058000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>23381000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>20081000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>22454000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>10457000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>34992000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>28082000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>17935000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>17710000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>16010000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>14682000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>14975000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>13185000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>15679000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>19779000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>16332000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>13333000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>12821000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>18902000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>25353000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>23561000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>23051000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>26384000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>25753000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>23300000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>21000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>21100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>16300000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>15500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>14400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>10500000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>10900000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>10900000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>13500000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>13000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>11000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>78000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>58200000.0</v>
       </c>
       <c r="DQ30">
         <v>58200000.0</v>
       </c>
       <c r="DR30">
+        <v>58200000.0</v>
+      </c>
+      <c r="DS30">
+        <v>58200000.0</v>
+      </c>
+      <c r="DT30">
         <v>-16800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DU30">
         <v>100000.0</v>
       </c>
+      <c r="DV30">
+        <v>100000.0</v>
+      </c>
+      <c r="DW30">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:125">
+    <row r="31" spans="1:127">
       <c r="A31" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B31">
+        <v>-78151000.0</v>
+      </c>
+      <c r="C31">
+        <v>74790000.0</v>
+      </c>
+      <c r="D31">
         <v>375000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>6089000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>5011000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>5510000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>6461000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>12588000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>5989000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>14806000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>23703000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>21049000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>10581001.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>12429000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-598000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-11372000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-21646000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-37137000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-20278000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-19480000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-24937000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-27340000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-37933000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-22496000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-55805000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-25430000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-31898000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-26794000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-28072000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-24779000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-24268000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-24457000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-26477000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-27433000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-34595000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-36703000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-30034000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-30314000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-53204000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-40550000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-34828000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-35251000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-36780000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-37323000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-35951000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-59279000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-43307000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-53976000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-28296000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-29938000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-30775000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-29118000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-30219000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-33583000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-31025000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-65500000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-39214000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-51360000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-41476000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-41179000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-39067000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-38779000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-38862000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-38071000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-39927000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-34434000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-32083000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-32353000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-37829000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-35503000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-41747000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-23840000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-18574000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-22001000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-21663000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-14000000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-18721000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-6531000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-6883000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-6471000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-6750000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-7455000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-8309000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-8018000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-8723000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-7499000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>-7015000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-10011000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-7449000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-7401000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>4823000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>-8139000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-8539000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-9315000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>-10106000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>-10467000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>-4899000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>-5174000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>-6384000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>-5647000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>-4147000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CY31">
         <v>-4635000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CZ31">
         <v>-4689000.0</v>
       </c>
-      <c r="CY31">
+      <c r="DA31">
         <v>-5147000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DB31">
         <v>-6336000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DC31">
         <v>-4746000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DD31">
         <v>-4900000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DE31">
         <v>-5700000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DF31">
         <v>-7800000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DG31">
         <v>-5253000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DH31">
         <v>-4600000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DI31">
         <v>-5900000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DJ31">
         <v>-3500000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DK31">
         <v>1400000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DL31">
         <v>-2100000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DM31">
         <v>-1200000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DN31">
         <v>-900000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DO31">
         <v>-1600000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DP31">
         <v>156400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-58200000.0</v>
       </c>
       <c r="DQ31">
         <v>-58200000.0</v>
       </c>
       <c r="DR31">
+        <v>-58200000.0</v>
+      </c>
+      <c r="DS31">
+        <v>-58200000.0</v>
+      </c>
+      <c r="DT31">
         <v>16800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DU31">
         <v>-100000.0</v>
       </c>
+      <c r="DV31">
+        <v>-100000.0</v>
+      </c>
+      <c r="DW31">
+        <v>-100000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:125">
+    <row r="32" spans="1:127">
       <c r="A32" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B32">
+        <v>6091557000.0</v>
+      </c>
+      <c r="C32">
+        <v>5204858000.0</v>
+      </c>
+      <c r="D32">
         <v>4414048000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>4828215000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>4565123000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>4369195000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>3872138000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>4341615000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>4632634000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>4694003000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>4233423000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>4587057000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>5081630000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>4893206000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>4826287000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>5651707000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>6212878000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>5569902000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>5310657000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>5088288000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>4465308000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>3544597000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>2601245000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>2330832000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>2094305000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>2575100000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>2350196000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>2526845000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>2770515000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>2817435000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>2903892000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>3223547000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>3090525000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>2603875000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>2336479000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>2443382000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>2390720000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>2368216000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>1910596000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>2101310000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>2023902000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>1741301000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>1591046000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>1950923000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>2005007000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>2047435000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>2517093000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>2339016000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>2069761000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>1830082000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>1864150000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>1911738000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>1801340000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>1795696000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>1705001000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>1693390000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>1909803000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>1982040000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>1858345000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>2043455000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>2079731000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>2015969000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>1528134000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>1584164000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>1632799000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>1555790000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>1179802000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>1172196000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>792158000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>814650000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>1210434000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>2563943000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>2403939000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>1902205000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>1451034000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>1156593000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>911248000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>865674000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>839800000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>911862000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>821247000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>665878000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>569645000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>498689000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>545826000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>570706000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>600370000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>634741000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>525657000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>384145000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>279160000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>253952000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>218632000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>235504000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>243154000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>240697000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>213739000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>166903000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>138452000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>156807000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>157639000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>154086000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>152449000.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>160265000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>190737000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DC32">
         <v>189172000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DD32">
         <v>176000000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DE32">
         <v>158700000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DF32">
         <v>166700000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DG32">
         <v>117453000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DH32">
         <v>134300000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DI32">
         <v>141000000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DJ32">
         <v>121000000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DK32">
         <v>118500000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DL32">
         <v>114600000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DM32">
         <v>104700000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DN32">
         <v>102700000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DO32">
         <v>98100000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DP32">
         <v>78000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>58200000.0</v>
       </c>
       <c r="DQ32">
         <v>58200000.0</v>
       </c>
-      <c r="DR32"/>
+      <c r="DR32">
+        <v>58200000.0</v>
+      </c>
       <c r="DS32">
+        <v>58200000.0</v>
+      </c>
+      <c r="DT32"/>
+      <c r="DU32">
         <v>100000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DV32">
         <v>100000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DW32">
         <v>100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -35625,51 +36095,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B2">
         <v>589464000.0</v>
       </c>
       <c r="C2">
         <v>1406464000.0</v>
       </c>
       <c r="D2">
         <v>1633919000.0</v>
       </c>
       <c r="E2">
         <v>1249369000.0</v>
       </c>
       <c r="F2">
         <v>1374122000.0</v>
       </c>
       <c r="G2">
         <v>1387397000.0</v>
       </c>
       <c r="H2">
         <v>834423000.0</v>
       </c>
       <c r="I2">
         <v>1035085000.0</v>
       </c>
@@ -35723,51 +36193,51 @@
       </c>
       <c r="Z2">
         <v>10184000.0</v>
       </c>
       <c r="AA2">
         <v>16615000.0</v>
       </c>
       <c r="AB2">
         <v>5200000.0</v>
       </c>
       <c r="AC2">
         <v>8600000.0</v>
       </c>
       <c r="AD2">
         <v>57500000.0</v>
       </c>
       <c r="AE2">
         <v>6900000.0</v>
       </c>
       <c r="AF2">
         <v>28100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B3">
         <v>948025000</v>
       </c>
       <c r="C3">
         <v>1868006000</v>
       </c>
       <c r="D3">
         <v>1657905000</v>
       </c>
       <c r="E3">
         <v>908902000</v>
       </c>
       <c r="F3">
         <v>1006239000</v>
       </c>
       <c r="G3">
         <v>1198055000</v>
       </c>
       <c r="H3">
         <v>451945000</v>
       </c>
       <c r="I3">
         <v>239390000</v>
       </c>
@@ -35821,51 +36291,51 @@
       </c>
       <c r="Z3">
         <v>90714000</v>
       </c>
       <c r="AA3">
         <v>110379000</v>
       </c>
       <c r="AB3">
         <v>126700000</v>
       </c>
       <c r="AC3">
         <v>194100000</v>
       </c>
       <c r="AD3">
         <v>175200000</v>
       </c>
       <c r="AE3">
         <v>83700000</v>
       </c>
       <c r="AF3">
         <v>224400000</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-124753000.0</v>
       </c>
       <c r="G4">
         <v>-13275000.0</v>
       </c>
       <c r="H4">
         <v>552974000.0</v>
       </c>
       <c r="I4">
         <v>-200662000.0</v>
       </c>
       <c r="J4">
         <v>187166000.0</v>
       </c>
       <c r="K4">
         <v>114451000.0</v>
       </c>
       <c r="L4">
         <v>365669000.0</v>
@@ -35883,51 +36353,51 @@
         <v>204248000.0</v>
       </c>
       <c r="Q4">
         <v>177505000.0</v>
       </c>
       <c r="R4">
         <v>-7225000.0</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-2491000.0</v>
       </c>
       <c r="G5">
         <v>-1547000.0</v>
       </c>
       <c r="H5">
         <v>13735000.0</v>
       </c>
       <c r="I5">
         <v>-3475000.0</v>
       </c>
       <c r="J5">
         <v>4188000.0</v>
       </c>
       <c r="K5">
         <v>12053000.0</v>
       </c>
       <c r="L5">
         <v>3284000.0</v>
@@ -35945,51 +36415,51 @@
         <v>5683000.0</v>
       </c>
       <c r="Q5">
         <v>-15335000.0</v>
       </c>
       <c r="R5">
         <v>1241000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B6">
         <v>180414000.0</v>
       </c>
       <c r="C6">
         <v>-811454000.0</v>
       </c>
       <c r="D6">
         <v>-227455000.0</v>
       </c>
       <c r="E6">
         <v>384550000.0</v>
       </c>
       <c r="F6">
         <v>-124753000.0</v>
       </c>
       <c r="G6">
         <v>-13275000.0</v>
       </c>
       <c r="H6">
         <v>552974000.0</v>
       </c>
       <c r="I6">
         <v>-200662000.0</v>
       </c>
@@ -36043,51 +36513,51 @@
       </c>
       <c r="Z6">
         <v>68057000.0</v>
       </c>
       <c r="AA6">
         <v>-6431000.0</v>
       </c>
       <c r="AB6">
         <v>11400000.0</v>
       </c>
       <c r="AC6">
         <v>244700000.0</v>
       </c>
       <c r="AD6">
         <v>40700000.0</v>
       </c>
       <c r="AE6">
         <v>185400000.0</v>
       </c>
       <c r="AF6">
         <v>202600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B7">
         <v>-442339000.0</v>
       </c>
       <c r="C7">
         <v>-202859000.0</v>
       </c>
       <c r="D7">
         <v>517099000.0</v>
       </c>
       <c r="E7">
         <v>102078000.0</v>
       </c>
       <c r="F7">
         <v>-1766813000.0</v>
       </c>
       <c r="G7">
         <v>-63374000.0</v>
       </c>
       <c r="H7">
         <v>296543000.0</v>
       </c>
       <c r="I7">
         <v>-261433000.0</v>
       </c>
@@ -36141,51 +36611,51 @@
       </c>
       <c r="Z7">
         <v>17721000.0</v>
       </c>
       <c r="AA7">
         <v>-19281000.0</v>
       </c>
       <c r="AB7">
         <v>19100000.0</v>
       </c>
       <c r="AC7">
         <v>-123500000.0</v>
       </c>
       <c r="AD7">
         <v>13100000.0</v>
       </c>
       <c r="AE7">
         <v>-68100000.0</v>
       </c>
       <c r="AF7">
         <v>-3300000.0</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-944516000.0</v>
       </c>
       <c r="G8">
         <v>-111920000.0</v>
       </c>
       <c r="H8">
         <v>237805000.0</v>
       </c>
       <c r="I8">
         <v>-145873000.0</v>
       </c>
       <c r="J8">
         <v>-139054000.0</v>
       </c>
       <c r="K8">
         <v>-106617000.0</v>
       </c>
       <c r="L8">
         <v>311302000.0</v>
@@ -36203,51 +36673,51 @@
         <v>-100602000.0</v>
       </c>
       <c r="Q8">
         <v>-196556000.0</v>
       </c>
       <c r="R8">
         <v>72159000.0</v>
       </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B9">
         <v>-157456000.0</v>
       </c>
       <c r="C9">
         <v>191108000.0</v>
       </c>
       <c r="D9">
         <v>446765000.0</v>
       </c>
       <c r="E9">
         <v>-110560000.0</v>
       </c>
       <c r="F9">
         <v>-944516000.0</v>
       </c>
       <c r="G9">
         <v>-111920000.0</v>
       </c>
       <c r="H9">
         <v>237805000.0</v>
       </c>
       <c r="I9">
         <v>-145873000.0</v>
       </c>
@@ -36285,51 +36755,51 @@
         <v>57653000.0</v>
       </c>
       <c r="U9">
         <v>-72277000.0</v>
       </c>
       <c r="V9">
         <v>12153000.0</v>
       </c>
       <c r="W9">
         <v>-127838000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9">
         <v>21107000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B10">
         <v>-423435000.0</v>
       </c>
       <c r="C10">
         <v>-221036000.0</v>
       </c>
       <c r="D10">
         <v>232282000.0</v>
       </c>
       <c r="E10">
         <v>413262000.0</v>
       </c>
       <c r="F10">
         <v>-1685834000.0</v>
       </c>
       <c r="G10">
         <v>-150596000.0</v>
       </c>
       <c r="H10">
         <v>217866000.0</v>
       </c>
       <c r="I10">
         <v>-246213000.0</v>
       </c>
@@ -36383,51 +36853,51 @@
       </c>
       <c r="Z10">
         <v>-11623000.0</v>
       </c>
       <c r="AA10">
         <v>-3000.0</v>
       </c>
       <c r="AB10">
         <v>20000000.0</v>
       </c>
       <c r="AC10">
         <v>-66500000.0</v>
       </c>
       <c r="AD10">
         <v>5700000.0</v>
       </c>
       <c r="AE10">
         <v>-52300000.0</v>
       </c>
       <c r="AF10">
         <v>-13600000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-289042000.0</v>
       </c>
       <c r="F11">
         <v>557735000.0</v>
       </c>
       <c r="G11">
         <v>200689000.0</v>
       </c>
       <c r="H11">
         <v>-172863000.0</v>
       </c>
       <c r="I11">
         <v>134128000.0</v>
       </c>
       <c r="J11">
         <v>98194000.0</v>
       </c>
       <c r="K11">
         <v>167776000.0</v>
       </c>
@@ -36457,51 +36927,51 @@
       <c r="U11">
         <v>12647000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11">
         <v>90893000.0</v>
       </c>
       <c r="X11">
         <v>38799000.0</v>
       </c>
       <c r="Y11">
         <v>27787000.0</v>
       </c>
       <c r="Z11">
         <v>7068000.0</v>
       </c>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>111449000.0</v>
       </c>
       <c r="F12">
         <v>409230000.0</v>
       </c>
       <c r="G12">
         <v>153789000.0</v>
       </c>
       <c r="H12">
         <v>100765000.0</v>
       </c>
       <c r="I12">
         <v>103899000.0</v>
       </c>
       <c r="J12">
         <v>-85634000.0</v>
       </c>
       <c r="K12">
         <v>239017000.0</v>
       </c>
@@ -36523,51 +36993,51 @@
       <c r="Q12">
         <v>74805000.0</v>
       </c>
       <c r="R12">
         <v>111024000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12">
         <v>13974000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>56795000.0</v>
       </c>
       <c r="F13">
         <v>411723000.0</v>
       </c>
       <c r="G13">
         <v>-15918000.0</v>
       </c>
       <c r="H13">
         <v>-60588000.0</v>
       </c>
       <c r="I13">
         <v>66278000.0</v>
       </c>
       <c r="J13">
         <v>40023000.0</v>
       </c>
       <c r="K13">
         <v>87220000.0</v>
       </c>
@@ -36577,51 +37047,51 @@
       <c r="M13">
         <v>39726000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B14">
         <v>551390000.0</v>
       </c>
       <c r="C14">
         <v>478907000.0</v>
       </c>
       <c r="D14">
         <v>437804000.0</v>
       </c>
       <c r="E14">
         <v>384202000.0</v>
       </c>
       <c r="F14">
         <v>347653000.0</v>
       </c>
       <c r="G14">
         <v>325789000.0</v>
       </c>
       <c r="H14">
         <v>321082000.0</v>
       </c>
       <c r="I14">
         <v>317198000.0</v>
       </c>
@@ -36675,51 +37145,51 @@
       </c>
       <c r="Z14">
         <v>46794000.0</v>
       </c>
       <c r="AA14">
         <v>45443000.0</v>
       </c>
       <c r="AB14">
         <v>39300000.0</v>
       </c>
       <c r="AC14">
         <v>30700000.0</v>
       </c>
       <c r="AD14">
         <v>24100000.0</v>
       </c>
       <c r="AE14">
         <v>19400000.0</v>
       </c>
       <c r="AF14">
         <v>900000.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B15">
         <v>291176000.0</v>
       </c>
       <c r="C15">
         <v>282616000.0</v>
       </c>
       <c r="D15">
         <v>271317000.0</v>
       </c>
       <c r="E15">
         <v>237163000.0</v>
       </c>
       <c r="F15">
         <v>212968000.0</v>
       </c>
       <c r="G15">
         <v>209248000.0</v>
       </c>
       <c r="H15">
         <v>200271000.0</v>
       </c>
       <c r="I15">
         <v>168913000.0</v>
       </c>
@@ -36755,51 +37225,51 @@
       </c>
       <c r="T15">
         <v>55642000.0</v>
       </c>
       <c r="U15">
         <v>37545000.0</v>
       </c>
       <c r="V15">
         <v>18276000.0</v>
       </c>
       <c r="W15">
         <v>7452000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B16">
         <v>769878000.0</v>
       </c>
       <c r="C16">
         <v>595010000.0</v>
       </c>
       <c r="D16">
         <v>1406464000.0</v>
       </c>
       <c r="E16">
         <v>1633919000.0</v>
       </c>
       <c r="F16">
         <v>1249369000.0</v>
       </c>
       <c r="G16">
         <v>1374122000.0</v>
       </c>
       <c r="H16">
         <v>1387397000.0</v>
       </c>
       <c r="I16">
         <v>834423000.0</v>
       </c>
@@ -36853,87 +37323,87 @@
       </c>
       <c r="Z16">
         <v>78241000.0</v>
       </c>
       <c r="AA16">
         <v>10184000.0</v>
       </c>
       <c r="AB16">
         <v>16600000.0</v>
       </c>
       <c r="AC16">
         <v>253300000.0</v>
       </c>
       <c r="AD16">
         <v>98200000.0</v>
       </c>
       <c r="AE16">
         <v>192300000.0</v>
       </c>
       <c r="AF16">
         <v>230700000.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B18">
         <v>501509000.0</v>
       </c>
       <c r="C18">
         <v>-23503000.0</v>
       </c>
       <c r="D18">
         <v>1862023000.0</v>
       </c>
       <c r="E18">
         <v>3551501000.0</v>
       </c>
       <c r="F18">
         <v>1197897000.0</v>
       </c>
       <c r="G18">
         <v>-211023000.0</v>
       </c>
       <c r="H18">
         <v>944345000.0</v>
       </c>
       <c r="I18">
         <v>1176079000.0</v>
       </c>
@@ -36987,53 +37457,55 @@
       </c>
       <c r="Z18">
         <v>-23341000.0</v>
       </c>
       <c r="AA18">
         <v>-7587000.0</v>
       </c>
       <c r="AB18">
         <v>-11900000.0</v>
       </c>
       <c r="AC18">
         <v>-245200000.0</v>
       </c>
       <c r="AD18">
         <v>-89500000.0</v>
       </c>
       <c r="AE18">
         <v>-135300000.0</v>
       </c>
       <c r="AF18">
         <v>-243400000.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>236</v>
+      </c>
+      <c r="B19">
+        <v>147425000.0</v>
+      </c>
       <c r="C19">
         <v>-1303360000.0</v>
       </c>
       <c r="D19">
         <v>-1704347000.0</v>
       </c>
       <c r="E19">
         <v>-1879269000.0</v>
       </c>
       <c r="F19">
         <v>-999420000.0</v>
       </c>
       <c r="G19">
         <v>262174000.0</v>
       </c>
       <c r="H19">
         <v>-33391000.0</v>
       </c>
       <c r="I19">
         <v>-228783000.0</v>
       </c>
       <c r="J19">
         <v>-139105000.0</v>
       </c>
       <c r="K19">
@@ -37049,89 +37521,91 @@
       <c r="O19">
         <v>53310000.0</v>
       </c>
       <c r="P19">
         <v>-84830000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>238</v>
+      </c>
+      <c r="B21">
+        <v>985819000.0</v>
+      </c>
       <c r="C21">
         <v>158861000.0</v>
       </c>
       <c r="D21">
         <v>-1889000.0</v>
       </c>
       <c r="E21">
         <v>-42218000.0</v>
       </c>
       <c r="F21">
         <v>-5446000.0</v>
       </c>
       <c r="G21">
         <v>345829000.0</v>
       </c>
       <c r="H21">
         <v>309810000.0</v>
       </c>
       <c r="I21">
         <v>-9884000.0</v>
       </c>
       <c r="J21">
         <v>10127000.0</v>
       </c>
       <c r="K21">
@@ -37153,51 +37627,51 @@
         <v>-4606000.0</v>
       </c>
       <c r="Q21">
         <v>-6707000.0</v>
       </c>
       <c r="R21">
         <v>-13972000.0</v>
       </c>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B22">
         <v>1185595000.0</v>
       </c>
       <c r="C22">
         <v>1549956000.0</v>
       </c>
       <c r="D22">
         <v>2450882000.0</v>
       </c>
       <c r="E22">
         <v>3879492000.0</v>
       </c>
       <c r="F22">
         <v>3246814000.0</v>
       </c>
       <c r="G22">
         <v>570828000.0</v>
       </c>
       <c r="H22">
         <v>677900000.0</v>
       </c>
       <c r="I22">
         <v>1255805000.0</v>
       </c>
@@ -37251,51 +37725,51 @@
       </c>
       <c r="Z22">
         <v>3144000.0</v>
       </c>
       <c r="AA22">
         <v>53795000.0</v>
       </c>
       <c r="AB22">
         <v>39400000.0</v>
       </c>
       <c r="AC22">
         <v>31700000.0</v>
       </c>
       <c r="AD22">
         <v>51600000.0</v>
       </c>
       <c r="AE22">
         <v>-2600000.0</v>
       </c>
       <c r="AF22">
         <v>-19900000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B23">
         <v>-88088000.0</v>
       </c>
       <c r="C23">
         <v>-16678000.0</v>
       </c>
       <c r="D23">
         <v>-51725000.0</v>
       </c>
       <c r="E23">
         <v>1348959000.0</v>
       </c>
       <c r="F23">
         <v>-50423000.0</v>
       </c>
       <c r="G23">
         <v>-37100000.0</v>
       </c>
       <c r="H23">
         <v>-27561000.0</v>
       </c>
       <c r="I23">
         <v>-18501000.0</v>
       </c>
@@ -37349,51 +37823,51 @@
       </c>
       <c r="Z23">
         <v>89391000.0</v>
       </c>
       <c r="AA23">
         <v>26557000.0</v>
       </c>
       <c r="AB23">
         <v>22000000.0</v>
       </c>
       <c r="AC23">
         <v>-1400000.0</v>
       </c>
       <c r="AD23">
         <v>-500000.0</v>
       </c>
       <c r="AE23">
         <v>-3500000.0</v>
       </c>
       <c r="AF23">
         <v>-1100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B24">
         <v>1417000.0</v>
       </c>
       <c r="C24">
         <v>-8308000.0</v>
       </c>
       <c r="D24">
         <v>-221593000.0</v>
       </c>
       <c r="E24">
         <v>15837000.0</v>
       </c>
       <c r="F24">
         <v>6819000.0</v>
       </c>
       <c r="G24">
         <v>-57378000.0</v>
       </c>
       <c r="H24">
         <v>-91350000.0</v>
       </c>
       <c r="I24">
         <v>6907000.0</v>
       </c>
@@ -37445,51 +37919,51 @@
       <c r="Y24">
         <v>8814000.0</v>
       </c>
       <c r="Z24">
         <v>4000.0</v>
       </c>
       <c r="AA24">
         <v>980000.0</v>
       </c>
       <c r="AB24">
         <v>400000.0</v>
       </c>
       <c r="AC24">
         <v>-2900000.0</v>
       </c>
       <c r="AD24"/>
       <c r="AE24">
         <v>-1000000.0</v>
       </c>
       <c r="AF24">
         <v>19500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B25">
         <v>60491000.0</v>
       </c>
       <c r="C25">
         <v>-5507000.0</v>
       </c>
       <c r="D25">
         <v>-3266000.0</v>
       </c>
       <c r="E25">
         <v>-1795000.0</v>
       </c>
       <c r="F25">
         <v>-3240000.0</v>
       </c>
       <c r="G25">
         <v>50383000.0</v>
       </c>
       <c r="H25">
         <v>1413000.0</v>
       </c>
       <c r="I25">
         <v>-1245000.0</v>
       </c>
@@ -37541,51 +38015,51 @@
       <c r="Y25">
         <v>5511000.0</v>
       </c>
       <c r="Z25">
         <v>722000.0</v>
       </c>
       <c r="AA25">
         <v>2449000.0</v>
       </c>
       <c r="AB25">
         <v>1900000.0</v>
       </c>
       <c r="AC25"/>
       <c r="AD25">
         <v>200000.0</v>
       </c>
       <c r="AE25">
         <v>-300000.0</v>
       </c>
       <c r="AF25">
         <v>3300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B26">
         <v>-900870000.0</v>
       </c>
       <c r="C26">
         <v>-1212164000.0</v>
       </c>
       <c r="D26">
         <v>-1452203000.0</v>
       </c>
       <c r="E26">
         <v>-1800905000.0</v>
       </c>
       <c r="F26">
         <v>-1060632000.0</v>
       </c>
       <c r="G26">
         <v>-106529000.0</v>
       </c>
       <c r="H26">
         <v>-348608000.0</v>
       </c>
       <c r="I26">
         <v>-523569000.0</v>
       </c>
@@ -37629,53 +38103,55 @@
         <v>-186764000.0</v>
       </c>
       <c r="W26">
         <v>-55179000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26">
         <v>-43000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26">
         <v>-26876000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26">
         <v>-18400000.0</v>
       </c>
       <c r="AD26">
         <v>-1200000.0</v>
       </c>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>243</v>
+      </c>
+      <c r="B27">
+        <v>68983000.0</v>
+      </c>
       <c r="C27">
         <v>66589000.0</v>
       </c>
       <c r="D27">
         <v>61744000.0</v>
       </c>
       <c r="E27">
         <v>59240000.0</v>
       </c>
       <c r="F27">
         <v>57715000.0</v>
       </c>
       <c r="G27">
         <v>55598000.0</v>
       </c>
       <c r="H27">
         <v>47631000.0</v>
       </c>
       <c r="I27">
         <v>43317000.0</v>
       </c>
       <c r="J27">
         <v>36197000.0</v>
       </c>
       <c r="K27">
@@ -37705,51 +38181,51 @@
       <c r="S27">
         <v>14278000.0</v>
       </c>
       <c r="T27">
         <v>8073000.0</v>
       </c>
       <c r="U27">
         <v>8862000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27">
         <v>3000000.0</v>
       </c>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B28">
         <v>-294315000.0</v>
       </c>
       <c r="C28">
         <v>-1352597000.0</v>
       </c>
       <c r="D28">
         <v>-1777134000.0</v>
       </c>
       <c r="E28">
         <v>-2196584000.0</v>
       </c>
       <c r="F28">
         <v>-1329469000.0</v>
       </c>
       <c r="G28">
         <v>-7048000.0</v>
       </c>
       <c r="H28">
         <v>-266630000.0</v>
       </c>
       <c r="I28">
         <v>-720867000.0</v>
       </c>
@@ -37803,51 +38279,51 @@
       </c>
       <c r="Z28">
         <v>91394000.0</v>
       </c>
       <c r="AA28">
         <v>176000.0</v>
       </c>
       <c r="AB28">
         <v>22900000.0</v>
       </c>
       <c r="AC28">
         <v>244700000.0</v>
       </c>
       <c r="AD28">
         <v>40700000.0</v>
       </c>
       <c r="AE28">
         <v>185400000.0</v>
       </c>
       <c r="AF28">
         <v>202600000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B29">
         <v>1449534000.0</v>
       </c>
       <c r="C29">
         <v>1844503000.0</v>
       </c>
       <c r="D29">
         <v>3519928000.0</v>
       </c>
       <c r="E29">
         <v>4460403000.0</v>
       </c>
       <c r="F29">
         <v>2204136000.0</v>
       </c>
       <c r="G29">
         <v>987032000.0</v>
       </c>
       <c r="H29">
         <v>1396290000.0</v>
       </c>
       <c r="I29">
         <v>1415469000.0</v>
       </c>
@@ -37901,51 +38377,51 @@
       </c>
       <c r="Z29">
         <v>67373000.0</v>
       </c>
       <c r="AA29">
         <v>102792000.0</v>
       </c>
       <c r="AB29">
         <v>114800000.0</v>
       </c>
       <c r="AC29">
         <v>-51100000.0</v>
       </c>
       <c r="AD29">
         <v>85700000.0</v>
       </c>
       <c r="AE29">
         <v>-51600000.0</v>
       </c>
       <c r="AF29">
         <v>-19000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B30">
         <v>-974957000.0</v>
       </c>
       <c r="C30">
         <v>-1303360000.0</v>
       </c>
       <c r="D30">
         <v>-1970249000.0</v>
       </c>
       <c r="E30">
         <v>-1879269000.0</v>
       </c>
       <c r="F30">
         <v>-999420000.0</v>
       </c>
       <c r="G30">
         <v>-993259000.0</v>
       </c>
       <c r="H30">
         <v>-576686000.0</v>
       </c>
       <c r="I30">
         <v>-895264000.0</v>
       </c>
@@ -38018,1285 +38494,1303 @@
       <c r="AF30">
         <v>-204900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DM30"/>
+  <dimension ref="A1:DO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:117">
+    <row r="1" spans="1:119">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
+      <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>181</v>
+      </c>
     </row>
-    <row r="2" spans="1:117">
+    <row r="2" spans="1:119">
       <c r="A2" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B2">
+        <v>561763000.0</v>
+      </c>
+      <c r="C2">
+        <v>775272000.0</v>
+      </c>
+      <c r="D2">
         <v>770356000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>458048000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1192149000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>595010000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1020756000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>835526000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1044901000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1406464000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1765467000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1480862000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1610443000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1633919000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1425997000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1012585000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1195028000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1249369000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1101201000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1119244000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1250670000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1374122000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1273122000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1502342000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1240984000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1387397000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1151540000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>978779000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>797248000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>834423000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>890139000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>726424000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>991421000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1035085000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1101964000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>908843000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>966826000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>841483000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1051489000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1052666000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>976951000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>727032000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>473790000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>419401000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>160982000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>361363000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>159591000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>357490000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>342919000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>395156000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>370056000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>243753000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>477861000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>375917000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>287120000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>420938000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>357809000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>390761000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>456694000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>277691000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>160810000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>186513000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>270118000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>191593000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>225506000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>9008000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>8094000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>18217000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>16067000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>16233000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>22135000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>115405000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>58889000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>28486000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>10811000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>12212000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>28332000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>29373000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>20843000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>53948000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>195705000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>65518000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>30604000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>1645000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>3747000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>16334000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>159674000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>38441000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>58294000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>65430000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>21584000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>11928000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>3241000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>24218000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>24173000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>48747000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>32319000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>78241000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>14803000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>18170000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>5520000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>10184000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>4617000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>9677000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>16160000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>16615000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>7100000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>-8500000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>25800000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>5200000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>58800000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>78900000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>47100000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>8600000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>28000000.0</v>
       </c>
-      <c r="DK2"/>
-      <c r="DL2">
+      <c r="DM2"/>
+      <c r="DN2">
         <v>56500000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DO2">
         <v>57500000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:117">
+    <row r="3" spans="1:119">
       <c r="A3" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B3">
+        <v>123842000</v>
+      </c>
+      <c r="C3">
+        <v>137979000</v>
+      </c>
+      <c r="D3">
         <v>188496000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>165692000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>288331000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>305506000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>453175000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>621355000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>419166000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>374310000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>514945000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>558361000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>358280000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>226319000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>344201000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>241229000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>164142000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>159330000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>204541000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>214629000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>277206000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>309863000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>343157000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>327647000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>309716000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>217535000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>158258000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>154131000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>85120000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>54436000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>62913000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>70668000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>55203000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>50606000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>37189000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>42795000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>43274000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>41677000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>74992000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>59774000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>35686000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>27708000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>28043000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>30286000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>22821000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>33351000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>28879000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>24531000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>33534000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>24841000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>40099000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>52162000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>49236000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>45346000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>64839000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>58342000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>54789000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>45555000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>75212000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>38126000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>34976000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>18693000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>37526000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>24224000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>40960000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>30684000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>86886000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>95662000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>73166000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>74338000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>101872000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>115636000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>101225000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>93764000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>139353000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>99935000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>101981000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>53929000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>44506000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>35645000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>33882000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>14585000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>18031000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>9068000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>17146000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>19141000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>29174000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>18212000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>30755000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>23905000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>47281000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>28883000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>23670000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>37435000</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>17513000</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>65890000</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>25438000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>33759000</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>38615000</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>27289000</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>14457000</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>10353000</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>24608000</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>30921000</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>25644000</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>29206000</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>27400000</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>23200000</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>28200000</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>47900000</v>
       </c>
-      <c r="DF3">
+      <c r="DH3">
         <v>43100000</v>
       </c>
-      <c r="DG3">
+      <c r="DI3">
         <v>46500000</v>
       </c>
-      <c r="DH3">
+      <c r="DJ3">
         <v>57600000</v>
       </c>
-      <c r="DI3">
+      <c r="DK3">
         <v>46900000</v>
       </c>
-      <c r="DJ3">
+      <c r="DL3">
         <v>43700000</v>
       </c>
-      <c r="DK3">
+      <c r="DM3">
         <v>50000000</v>
       </c>
-      <c r="DL3">
+      <c r="DN3">
         <v>35200000</v>
       </c>
-      <c r="DM3">
+      <c r="DO3">
         <v>46300000</v>
       </c>
     </row>
-    <row r="4" spans="1:117">
+    <row r="4" spans="1:119">
       <c r="A4" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-129581000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-23476000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>413412000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-182443000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-54341000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>148168000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-18043000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-131426000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-123452000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>101000000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-229220000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>261358000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-146413000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>235857000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>172761000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>181531000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-37175000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-55716000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>163715000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-264997000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-43664000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-73315000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>193121000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-57983000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>125343000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-210006000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-1177000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>75715000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>249919000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>253242000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>54389000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>258419000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-200381000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>201772000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-197899000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>14571000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-52237000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>25100000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>126303000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-234108000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>101944000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>88797000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-133818000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>63129000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>-32952000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>-65933000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BI4">
         <v>179003000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BJ4">
         <v>116881000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BK4">
         <v>-25703000.0</v>
       </c>
-      <c r="BJ4"/>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
@@ -39307,213 +39801,215 @@
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
     </row>
-    <row r="5" spans="1:117">
+    <row r="5" spans="1:119">
       <c r="A5" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-4923000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>7842000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-15789000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-12887000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>19402000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>16327000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-20361000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-4285000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>5828000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-7249000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-3894000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>11137000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-1541000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>6103000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>39000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>7292000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>301000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>3689000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-6429000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-630000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-105000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>5891000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-9234000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>5418000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>2113000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>694000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>10613000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>746000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-5510000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-3100000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>7386000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>4508000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>288000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-4928000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>345000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>7359000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>5291000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-1727000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>6783000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>3358000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>3580000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-7484000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-396000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>2963000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-1646000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>1632000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>2315000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>3382000.0</v>
       </c>
-      <c r="BJ5"/>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
@@ -39524,921 +40020,935 @@
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
+      <c r="DN5"/>
+      <c r="DO5"/>
     </row>
-    <row r="6" spans="1:117">
+    <row r="6" spans="1:119">
       <c r="A6" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B6">
+        <v>11227000.0</v>
+      </c>
+      <c r="C6">
+        <v>-213509000.0</v>
+      </c>
+      <c r="D6">
         <v>-478000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>312308000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-728868000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>597139000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-425746000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>185230000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-209375000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-361563000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-364524000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>290126000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-129581000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-23476000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>207922000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>413412000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-182443000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-54341000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>148168000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-18043000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-131426000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-123452000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>101000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-229220000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>261358000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-146413000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>235857000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>172761000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>181531000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-37175000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-55716000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>163715000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-264997000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-43664000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-73315000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>193121000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-57983000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>125343000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-210006000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-1177000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>75715000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>249919000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>253242000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>54389000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>258419000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-200381000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>201772000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-197899000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>14571000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-52237000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>25100000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>126303000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-234108000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>101944000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>88797000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-133818000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>63129000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-32952000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-65933000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>179003000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>116881000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-25703000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-83605000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>78525000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-33913000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>216498000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>914000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-10123000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>2150000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-166000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-5902000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-93270000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>56516000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>30403000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>17675000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-1401000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-16120000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-1041000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>8530000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-33105000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-141757000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>130187000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>34914000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>28959000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-2102000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-12587000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-143340000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>121233000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-19853000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-7136000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>43846000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>9656000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>8687000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>-20977000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>45000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-24574000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>16428000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>-45922000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>63438000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-3367000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>12650000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>-4664000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>5567000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>-5060000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>-6483000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>-455000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>9500000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>15600000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>-3900000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>20600000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>68500000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>58800000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>78900000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>38500000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>14900000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DM6">
         <v>28000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DN6">
         <v>-1200000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DO6">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:117">
+    <row r="7" spans="1:119">
       <c r="A7" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B7">
+        <v>-335342000.0</v>
+      </c>
+      <c r="C7">
+        <v>-458896000.0</v>
+      </c>
+      <c r="D7">
         <v>-56039000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>26373000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-184747000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-227926000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>34568000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>300770000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-177369000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-360828000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>319370000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>406993000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-175940000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-33324000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>349320000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>475292000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-316294000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-406240000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-612236000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-536894000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-271078000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-346605000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-208345000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-71350000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>299642000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-83321000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>171280000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>193088000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>63750000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-131575000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>111244000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-91038000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-135548000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-146091000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-50005000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-18435000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-158926000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-52189000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-29889000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-56665000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-82816000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>128104000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>227878000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>12838000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>186890000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>109671000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>93078000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>93923000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-53188000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-120190000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-45277000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>61598000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-60540000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-84291000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>93229000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>9043000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-7444000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-91248000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>8976000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>111992000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>935000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-171650000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-114145000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>10426000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-96590000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-58156000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-134251000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>5789000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>21312000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>231504000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>419759000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-169040000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-199206000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>14382000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-76684000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>114295000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-175085000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>15445000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-41229000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-6855000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-101838000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>34653000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>-4881000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>74880000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>-53520000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>-40784000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>-103024000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>-17631000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>-69026000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>-52538000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>700000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>3213000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>5394000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>-11980000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>-52743000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>-8567000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>-7203000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>15219000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>1113000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>20096000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>-8182000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>4694000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>30229000.0</v>
       </c>
-      <c r="CY7">
+      <c r="DA7">
         <v>-746000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DB7">
         <v>-42601000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DC7">
         <v>-6163000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DD7">
         <v>18000000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DE7">
         <v>-12400000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DF7">
         <v>-11100000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DG7">
         <v>24600000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DH7">
         <v>-46800000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DI7">
         <v>-38200000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DJ7">
         <v>-24900000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DK7">
         <v>-13600000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DL7">
         <v>10900000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DM7">
         <v>-3400000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DN7">
         <v>-9700000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DO7">
         <v>15300000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:117">
+    <row r="8" spans="1:119">
       <c r="A8" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-16971000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-70922000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>326731000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-297047000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-447234000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-23639000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-321771000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-204561000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-394545000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-53929000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-58271000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>154352000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-154072000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>142610000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>85633000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>70624000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-61062000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>184434000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-48024000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-163465000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-118818000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>54179000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-36123000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-3746000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-153364000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>43193000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>29384000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-103598000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-75596000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>189006000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>36361000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-47149000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>133084000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>155500000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>30955000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-99696000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>-88950000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>52273000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>254000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>-19826000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>-110938000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>70373000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>2690000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>73734000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BG8">
         <v>-60820000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BH8">
         <v>93077000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BI8">
         <v>33533000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BJ8">
         <v>34536000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BK8">
         <v>-261748000.0</v>
       </c>
-      <c r="BJ8"/>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
@@ -40449,1352 +40959,1370 @@
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
     </row>
-    <row r="9" spans="1:117">
+    <row r="9" spans="1:119">
       <c r="A9" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B9">
+        <v>-386504000.0</v>
+      </c>
+      <c r="C9">
+        <v>-373774000.0</v>
+      </c>
+      <c r="D9">
         <v>187306000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-60985000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>19825000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-303602000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>147758000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>210435000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-36332000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-130753000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>273743000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>260915000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-16971000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-70922000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>306990000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>326731000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-297047000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-447234000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-23639000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-321771000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-204561000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-394545000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-53929000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-58271000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>154352000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-154072000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>142610000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>85633000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>70624000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-61062000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>184434000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-48024000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-163465000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-118818000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>54179000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-36123000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-3746000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-153364000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>43193000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>29384000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-103598000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-75596000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>189006000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>36361000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-47149000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>133084000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>155500000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>30955000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-99696000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-88950000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>52273000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>254000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-19826000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-110938000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>70373000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>2690000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>73734000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-60820000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>93077000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>33533000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>34536000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-261748000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>31981000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-26820000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>21423000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-223140000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>53805000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>-117442000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>-5297000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>141093000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>432732000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>89664000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>-211411000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>-185793000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>57653000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>12544000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>-20146000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>-13602000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>-72277000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>-48907000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>-10797000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>-19187000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>12153000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>20742000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>28426000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>-13932000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>-127838000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>-48598000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>-34558000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>-38573000.0</v>
       </c>
-      <c r="CL9"/>
-      <c r="CM9">
+      <c r="CN9"/>
+      <c r="CO9">
         <v>1361000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>9706000.0</v>
       </c>
-      <c r="CO9"/>
-      <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
-      <c r="CT9">
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9">
         <v>21107000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>5495000.0</v>
       </c>
-      <c r="CV9"/>
-      <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
+      <c r="DN9"/>
+      <c r="DO9"/>
     </row>
-    <row r="10" spans="1:117">
+    <row r="10" spans="1:119">
       <c r="A10" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B10">
+        <v>-48843000.0</v>
+      </c>
+      <c r="C10">
+        <v>-174427000.0</v>
+      </c>
+      <c r="D10">
         <v>-338329000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>64501000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-163417000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>13810000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-69535000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>28169000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-46645000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-133025000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>43952000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>102376000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-55158000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>141112000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>258871000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>270628000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-130552000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>14315000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-633359000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-412952000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-264935000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-374588000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-234386000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-38236000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>77521000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>44505000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>77977000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>35479000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>64941000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>39469000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-5305000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-69885000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-90312000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-80711000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-31157000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-67285000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-57622000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-86819000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-13236000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-76013000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-108893000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>82566000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>170593000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-8763000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>161174000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>164999000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>47642000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>27212000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>11230000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-17354000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-118385000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-23648000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1660000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>32348000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>7143000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>43005000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>18787000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-55090000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-40736000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>36346000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-9026000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-72107000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-105754000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>9715000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-117013000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-48058000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-17148000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-96062000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>95296000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>193097000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>334458000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-135430000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-227270000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>9575000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-1063000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>35212000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-96825000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>-56901000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-23383000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>-29043000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>-30993000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>17179000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-19198000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>42407000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>-26258000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>-14147000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-95698000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>-5620000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>-44181000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>-51493000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-13115000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>2043000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>-5740000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>-14480000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>-17718000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>-20731000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>-2399000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>6012000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>-4121000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>-522000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>762000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>-7742000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>20278000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>4709000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>-12809000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>-12181000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>8100000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>400000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>3800000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>7700000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>-10400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>-23500000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>-27000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>-5600000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>-6400000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>3000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>-10300000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DO10">
         <v>19400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:117">
+    <row r="11" spans="1:119">
       <c r="A11" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-57532000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-98888000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-111356000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-136279000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-264313000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>187521000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>7277000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>85173000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>48726000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>63155000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>416700000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>87219000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>29051000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>56632000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>27787000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-55410000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>71937000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-79107000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-110283000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-71574000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>33300000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>118859000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>53543000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-78918000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>94207000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-102976000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>185881000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-59765000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-10891000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>118027000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>120405000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-129336000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-12315000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>64481000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-197905000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-110478000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>41346000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>31477000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-23886000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>15406000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>84980000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-50053000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-7676000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>10417000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-29016000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-99895000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>22438000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-41719000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>40481000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-26890000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>158832000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>113930000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>142863000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>121576000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>174013000.0</v>
       </c>
-      <c r="BN11"/>
-      <c r="BO11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>3368000.0</v>
       </c>
-      <c r="BP11"/>
-      <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11">
         <v>347776000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>405265000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>115359000.0</v>
       </c>
-      <c r="BV11"/>
-      <c r="BW11">
+      <c r="BX11"/>
+      <c r="BY11">
         <v>114652000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>50465000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>77341000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>12647000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>36847000.0</v>
       </c>
-      <c r="CB11"/>
-      <c r="CC11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>60079000.0</v>
       </c>
-      <c r="CD11"/>
-      <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>90893000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>87979000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>58005000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>45933000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>38799000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>18363000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>9190000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>5213000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>27787000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>31124000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>17439000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>9068000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>7068000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>17072000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>14328000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>10093000.0</v>
       </c>
-      <c r="CX11"/>
-[...1 lines deleted...]
-      <c r="CZ11">
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11">
         <v>2220000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>18039000.0</v>
       </c>
-      <c r="DB11"/>
-      <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
+      <c r="DN11"/>
+      <c r="DO11"/>
     </row>
-    <row r="12" spans="1:117">
+    <row r="12" spans="1:119">
       <c r="A12" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>22093000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>56599000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>15080000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>57003000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>7824000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>12891000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>30308000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>159350000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>89540000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>68970000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>83122000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>64289000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>37111000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>28882000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>23507000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>33536000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>19036000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>20066000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>28127000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>29405000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>32189000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>19889000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>22416000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>-136096000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>18361000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>13186000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>18915000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>162395000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>24563000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>24258000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>25474000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>288460000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>19117000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>23722000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>30245000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>241316000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1025000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>7876000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>4318000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>5159000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>14115000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>14052000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>14305000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>4512000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>43113000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>13562000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>14581000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>3561000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>14652000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>12979000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>16602000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
-      <c r="BN12">
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12">
         <v>1611000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>1027000.0</v>
       </c>
-      <c r="BP12"/>
-      <c r="BQ12"/>
       <c r="BR12"/>
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12">
         <v>5743000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>37857000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>72608000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1242000.0</v>
       </c>
       <c r="BX12"/>
       <c r="BY12">
+        <v>1242000.0</v>
+      </c>
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>54850000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>13974000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>17323000.0</v>
       </c>
-      <c r="CB12"/>
-      <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
+      <c r="DN12"/>
+      <c r="DO12"/>
     </row>
-    <row r="13" spans="1:117">
+    <row r="13" spans="1:119">
       <c r="A13" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>108339000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>95688000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-410073000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>34937000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>133977000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>127136000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-239255000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>152301000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>149456000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>107712000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2254000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>19925000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>51639000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-9747000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-77735000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>14781000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>64572000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>23097000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-163038000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>23522000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>72881000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>46731000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-76856000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>40209000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>53015000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>5418000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>2113000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>87229000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>892000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>10811000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-59963000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>39726000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -41820,1053 +42348,1073 @@
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
     </row>
-    <row r="14" spans="1:117">
+    <row r="14" spans="1:119">
       <c r="A14" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B14">
+        <v>173922000.0</v>
+      </c>
+      <c r="C14">
+        <v>159280000.0</v>
+      </c>
+      <c r="D14">
         <v>146282000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>138487000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>132865000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>133756000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>125550000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>121052000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>117053000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>115252000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>111722000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>107418000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>110970000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>107694000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>102241000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>98714000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>95701000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>87546000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>86280000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>87407000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>87047000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>86919000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>85057000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>81752000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>78721000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>80259000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>80527000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>79470000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>80911000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>80174000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>80560000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>81383000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>79120000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>76135000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>74931000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>75210000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>73801000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>75057000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>73139000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>74190000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>74795000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>73985000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>73289000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>74211000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>74273000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>72822000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>81359000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>65957000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>58441000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>57568000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>58839000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>58202000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>56826000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>57061000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>55189000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>58953000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>55502000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>55572000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>55642000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>55962000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>56257000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>54746000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>55750000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>57278000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>55398000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>56272000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>54783000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>51915000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>57765000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>56963000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>52599000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>55359000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>47582000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>53212000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>42040000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>33852000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>32979000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>29265000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>27519000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>29773000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>32603000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>24917000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>23397000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>25059000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>21579000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>21830000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>20606000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>21735000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>23629000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>18779000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>18719000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>17472000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>16643000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>16276000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>15647000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>15716000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>14247000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>13833000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>11189000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>11777000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>12277000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>11551000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>11220000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>10866000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>11454000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>11903000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>10700000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>10200000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>10200000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>8200000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DH14">
         <v>8000000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DI14">
         <v>8500000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DJ14">
         <v>7200000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DK14">
         <v>7000000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DL14">
         <v>6400000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DM14">
         <v>6100000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DN14">
         <v>5900000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DO14">
         <v>5700000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:117">
+    <row r="15" spans="1:119">
       <c r="A15" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B15">
+        <v>76555000.0</v>
+      </c>
+      <c r="C15">
+        <v>72470000.0</v>
+      </c>
+      <c r="D15">
         <v>73078000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>73894000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>74690000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>69514000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>70400000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>71584000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>72624000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>68008000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>69483000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>70713000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>72323000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>58798000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>60032000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>62088000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>64344000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>50699000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>51943000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>53380000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>54916000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>52729000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>52591000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>52592000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>52584000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>51481000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>51778000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>52751000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>53503000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>42239000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>43767000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>44081000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>44268000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>36797000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>36728000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>37180000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>37527000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>34130000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>34128000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>34124000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>34090000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>33425000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>33288000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>33282000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>33233000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>27767000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>27642000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>27556000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>25666000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>24515000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>24348000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>24274000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>24238000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>21952000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>21923000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>21915000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>21908000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>21887000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>21869000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>21865000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>21830000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>16318000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>16276000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>16260000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>16233000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>16200000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>16167000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>16110000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>18213000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>18182000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>18311000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>19819000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>18884000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>14274000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>13078000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>13839000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>14178000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>14547000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>14303000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>10111000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>8812000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>4319000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>4310000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>4363000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>4721000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>4882000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>3733000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>3719000.0</v>
       </c>
-      <c r="CJ15"/>
-      <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
+      <c r="DN15"/>
+      <c r="DO15"/>
     </row>
-    <row r="16" spans="1:117">
+    <row r="16" spans="1:119">
       <c r="A16" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B16">
+        <v>572990000.0</v>
+      </c>
+      <c r="C16">
+        <v>561763000.0</v>
+      </c>
+      <c r="D16">
         <v>769878000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>770356000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>463281000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1192149000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>595010000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1020756000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>835526000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1044901000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1406464000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1770988000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1480862000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1610443000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1633919000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1425997000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1012585000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1195028000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1249369000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1101201000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1119244000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1250670000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1374122000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1273122000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1502342000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1240984000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1387397000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1151540000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>978779000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>797248000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>834423000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>890139000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>726424000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>991421000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>1028649000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>1101964000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>908843000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>966826000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>841483000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>1051489000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>1052666000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>976951000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>727032000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>473790000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>419401000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>160982000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>361363000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>159591000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>357490000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>342919000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>395156000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>370056000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>243753000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>477861000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>375917000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>287120000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>420938000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>357809000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>390761000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>456694000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>277691000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>160810000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>186513000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>270118000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>191593000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>225506000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>9008000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>8094000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>18217000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>16067000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>16233000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>22135000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>115405000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>58889000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>28486000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>10811000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>12212000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>28332000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>29373000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>20843000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>53948000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>195705000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>65518000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>30604000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>1645000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>3747000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>16334000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>159674000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>38441000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>58294000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>65430000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>21584000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>11928000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>3241000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>24218000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>24173000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>48747000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>32319000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>78241000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>14803000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>18170000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>5520000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>10184000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>4617000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>9677000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>16160000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>16600000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DE16">
         <v>7100000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DF16">
         <v>-3900000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DG16">
         <v>25800000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DH16">
         <v>68500000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DI16">
         <v>58800000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DJ16">
         <v>78900000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DK16">
         <v>47100000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DL16">
         <v>14900000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DM16">
         <v>28000000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DN16">
         <v>-1200000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DO16">
         <v>56500000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:117">
+    <row r="17" spans="1:119">
       <c r="A17" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -42940,549 +43488,563 @@
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
     </row>
-    <row r="18" spans="1:117">
+    <row r="18" spans="1:119">
       <c r="A18" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B18">
+        <v>304094000.0</v>
+      </c>
+      <c r="C18">
+        <v>10337000.0</v>
+      </c>
+      <c r="D18">
         <v>84216000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>556916000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>13280000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-152903000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-106303000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>138498000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-36605000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-19093000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>349695000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>555338000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>449526000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>507464000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>799227000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1254926000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>837710000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>659638000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>519358000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>416187000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>310024000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-47672000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-205206000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-175857000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>176294000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-6254000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>250804000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>290071000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>276353000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>127117000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>428148000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>349772000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>270830000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>127329000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>154812000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>183353000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>37734000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>198772000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>132415000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>136566000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>122286000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>261191000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>302143000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>134092000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>286391000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>201356000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>290702000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>224693000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>42480000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-52088000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>26385000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>131104000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-16521000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-15636000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>142079000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>59024000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>45810000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-24134000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>18746000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>184337000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>131021000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-14722000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-49732000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>65196000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-21609000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>42058000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-64373000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>42000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-1500000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>140357000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>327306000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-38401000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-45934000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>119832000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-59517000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>150264000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>-152248000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>94506000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>63598000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>103067000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>-11778000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>121447000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>73966000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>135590000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>1980000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>35834000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>11641000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>134810000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>12662000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>-13240000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>-17472000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>10570000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>10007000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>-12768000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-11634000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>-22376000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>7702000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>-1270000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>-24483000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>2481000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>-8950000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>7611000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>28294000.0</v>
       </c>
-      <c r="CY18">
+      <c r="DA18">
         <v>-1538000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DB18">
         <v>-33604000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DC18">
         <v>-739000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DD18">
         <v>21900000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DE18">
         <v>-12200000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DF18">
         <v>-6800000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DG18">
         <v>-14800000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DH18">
         <v>-65800000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DI18">
         <v>-64100000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DJ18">
         <v>-73500000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DK18">
         <v>-41800000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DL18">
         <v>-21200000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DM18">
         <v>-35300000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DN18">
         <v>-24700000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DO18">
         <v>-8300000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:117">
+    <row r="19" spans="1:119">
       <c r="A19" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>236</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
         <v>-120528000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-305696000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-178759000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>51155000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-851995000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-209586000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-292934000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-734788000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-452547000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-473268000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-309646000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-468886000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-233394000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-351510000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-381400000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-200995000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-213605000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-275347000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-309473000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-343224000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>69545000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>149648000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>42981000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-192644000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>44624000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>59569000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>55060000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-113783000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-25000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-50000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-228783000.0</v>
       </c>
       <c r="AI19">
         <v>-40000000.0</v>
       </c>
       <c r="AJ19">
+        <v>-228783000.0</v>
+      </c>
+      <c r="AK19">
         <v>-40000000.0</v>
       </c>
-      <c r="AK19"/>
       <c r="AL19">
+        <v>-40000000.0</v>
+      </c>
+      <c r="AM19"/>
+      <c r="AN19">
         <v>-228783000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-228783000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
-      <c r="AZ19">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19">
+        <v>31520000.0</v>
+      </c>
+      <c r="BC19"/>
+      <c r="BD19">
         <v>-31520000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>9998000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>74832000.0</v>
       </c>
-      <c r="BE19"/>
-      <c r="BF19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>-84830000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
@@ -43496,54 +44058,56 @@
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
     </row>
-    <row r="20" spans="1:117">
+    <row r="20" spans="1:119">
       <c r="A20" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -43617,226 +44181,234 @@
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
     </row>
-    <row r="21" spans="1:117">
+    <row r="21" spans="1:119">
       <c r="A21" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>238</v>
+      </c>
+      <c r="B21">
+        <v>-21132000.0</v>
+      </c>
       <c r="C21">
+        <v>-12890000.0</v>
+      </c>
+      <c r="D21">
+        <v>431056000.0</v>
+      </c>
+      <c r="E21">
         <v>-326000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-418327000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>973416000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-454708000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>657680000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>29052000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>5989000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-11369000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>33900000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-14774000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-31851000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-29493000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>29980000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-39482000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>10899000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-6843000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>379462000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-10097000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-4040000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-19496000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>304258000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>8242000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-8653000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>5963000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>8608000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-4998000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>6482000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-19976000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-159982000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>155302000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>16236000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-1429000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-256855000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>2912000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-17367000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>16215000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-22817000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-5421000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>384000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-377358000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-48385000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>1237944000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-12467000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-12793000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-735000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>5429000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-202475000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>97573000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-6728000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-198483000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-21893000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>4330000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-5778000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>3862000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-2690000.0</v>
       </c>
-      <c r="BI21"/>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
@@ -43848,3063 +44420,3121 @@
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
+      <c r="DN21"/>
+      <c r="DO21"/>
     </row>
-    <row r="22" spans="1:117">
+    <row r="22" spans="1:119">
       <c r="A22" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B22">
+        <v>530785000.0</v>
+      </c>
+      <c r="C22">
+        <v>400105000.0</v>
+      </c>
+      <c r="D22">
         <v>266033000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>403685000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>301191000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>217679000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>207293000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>320894000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>431690000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>587500000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>424270000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>579782000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>816177000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>644333000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>639011000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>918475000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1214652000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1107354000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>1095697000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>1000159000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>712203000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>438755000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>196950000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>104277000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>78765000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>190836000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>123719000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>152608000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>196746000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>204827000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>269852000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>397906000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>362572000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>225475000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>303171000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>151012000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>152947000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>198666000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>3832000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>154413000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>140443000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>61318000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-256316000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>58867000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>25325000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>26954000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-96046000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>87657000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>66341000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>33698000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>47901000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>51090000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>23273000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>41252000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>55094000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>6105000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>39305000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>41777000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>25779000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>39857000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>95826000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>104230000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>4058000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>15355000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>45217000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>64969000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>26651000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>69018000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-15991000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-87862000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-82673000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>193008000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>210494000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>142557000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>97870000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>100590000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>93942000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>102164000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>105066000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>118723000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>96869000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>76049000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>64937000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>45408000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>50663000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>60777000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>82446000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>113614000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>67292000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>31962000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>16749000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>9191000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>5430000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>15778000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>29378000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>29131000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>17728000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>1640000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>-5314000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>2122000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>1953000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>4383000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>7104000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>12383000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>19059000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>15249000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>13800000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>10500000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DF22">
         <v>12100000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DG22">
         <v>3000000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DH22">
         <v>8100000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DI22">
         <v>8500000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DJ22">
         <v>7500000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DK22">
         <v>7600000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DL22">
         <v>8400000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DM22">
         <v>13000000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DN22">
         <v>15600000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DO22">
         <v>14600000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:117">
+    <row r="23" spans="1:119">
       <c r="A23" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B23">
+        <v>-697000.0</v>
+      </c>
+      <c r="C23">
+        <v>-22312000.0</v>
+      </c>
+      <c r="D23">
         <v>-20845000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-5056000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-31718000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-30469000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-3525000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1177000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>8778000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-23108000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-12650000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1953000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-17579000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>370461000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>386851000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-6057000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-60241000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-22527000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-22955000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-4776000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-6094000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-16598000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-20598000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-1587000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-8763000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-6152000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-20302000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-1527000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-12000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-5720000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-10177000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>110041000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-3144000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-5180000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-17291000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-4832000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>51233000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-3532000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-17120000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1027000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>3680000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2879000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-19236000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>285000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>4071000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1724000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>5074000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-6496000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>7910000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>8275000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>25438000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>13200000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>8068000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2028000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>8421000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>5278000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>5458000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>7315000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>13659000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>4838000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>6039000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>417000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>932000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>3371000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>5426000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-6538000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>13972000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-221000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-13298000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>5000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>7544000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-28000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-5568000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-1946000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-7266000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-2603000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-7988000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>14922000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>49467000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-129912000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-40488000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-6658000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>-36299000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-1742000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-346000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>20797000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>474000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>-60000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-1487000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-24000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>-2635000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-413000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-277000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-1043000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>-3048000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>-810000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>-384000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>-13501000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>87655000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>-6146000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>20499000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>-12617000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>178000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>8487000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>-178000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>1366000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>-100000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>-4000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>-100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>100000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>-300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>-700000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>-500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>-500000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>-400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>100000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:117">
+    <row r="24" spans="1:119">
       <c r="A24" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B24">
+        <v>5805000.0</v>
+      </c>
+      <c r="C24">
+        <v>-1087000.0</v>
+      </c>
+      <c r="D24">
         <v>-5704000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>5593000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>2592000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-1064000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>7348000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-4357000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-25554000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>14255000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-140000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-5891000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-217905000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>2343000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>6497000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>4113000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>2661000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>410000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>3546000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1024000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1859000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>390000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>263107000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>380000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>803000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>518000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-95373000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>2746000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>913000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>364000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>5445000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>576000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>657000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>229000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>1636000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>1081000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>2387000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>26918000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>2851000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>1507000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>1206000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>3054000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>1628139000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>3715000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>806000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>1663000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-190000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>2959000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>2314000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>28884000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-1643000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>844000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>863000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>33934000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-1007000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>655000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>678000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-1864000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-70776000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>947000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>2142000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-1143000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>-18101000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>936000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>977000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>504000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>-30523000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>-2857000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>-7290000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>-3223000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-139000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-1753000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>2824000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>1329000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>217000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>169000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>61000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>-223000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>89417000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-89106000.0</v>
       </c>
       <c r="CC24"/>
       <c r="CD24">
+        <v>-89106000.0</v>
+      </c>
+      <c r="CE24"/>
+      <c r="CF24">
         <v>1345000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>1345000.0</v>
       </c>
-      <c r="CF24"/>
-[...1 lines deleted...]
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>55000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>55000.0</v>
       </c>
-      <c r="CJ24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24">
+        <v>208000.0</v>
+      </c>
+      <c r="CO24"/>
+      <c r="CP24">
         <v>8000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>-8291000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>8814000.0</v>
       </c>
-      <c r="CQ24"/>
-      <c r="CR24"/>
       <c r="CS24"/>
-      <c r="CT24">
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24">
         <v>4000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24"/>
       <c r="CW24"/>
-      <c r="CX24">
-[...1 lines deleted...]
-      </c>
+      <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24">
+        <v>1088000.0</v>
+      </c>
+      <c r="DA24"/>
+      <c r="DB24">
         <v>1197000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>-1305000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DD24">
         <v>-2900000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DE24">
         <v>1100000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DF24">
         <v>2300000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DG24">
         <v>-100000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DH24">
         <v>-1500000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DI24">
         <v>-800000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DJ24">
         <v>-400000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DK24">
         <v>-200000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DL24">
         <v>-100000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DM24">
         <v>100000.0</v>
       </c>
-      <c r="DL24"/>
-      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
     </row>
-    <row r="25" spans="1:117">
+    <row r="25" spans="1:119">
       <c r="A25" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B25">
+        <v>14431000.0</v>
+      </c>
+      <c r="C25">
+        <v>-2293000.0</v>
+      </c>
+      <c r="D25">
         <v>24987000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>6493000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-890000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-4195000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-4707000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-10523000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-6403000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>18705000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>912000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-12163000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1541000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-10006000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>97000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-12409000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-640000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>11157000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-325000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-781000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-1472000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-662000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>28682000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>17237000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>4728000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-264000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2365000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-1116000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-564000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>728000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-1442000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>312000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-145000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>30000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>6013000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>8202000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-43000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-104000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>150289000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-41091000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>105943000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>142500000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>428500000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-30834000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>67031000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-92893000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>260000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>10157000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>5635000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>18103000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-22641000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>81359000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-63651000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>38555000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>356000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>7894000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-4841000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-4637000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-7722000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>3701000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>139000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>104230000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>12690000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-3562000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>1580000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-1580000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>1757000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-288000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>-530000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>-2184000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>-3676000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>-3338000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>539000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>489000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>-5784000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>206000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>-3438000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>-387000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>-367000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>68000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>332000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>285000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>180000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>-87000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>-1031000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>119000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>254000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>1031000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>592000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>794000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>-14274000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>86000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>24000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>-651000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>2230000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>-193000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>-27000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>1000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>6055000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>-2441000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>666000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>-3558000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>577000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>-355000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>-562000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>2789000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>1900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DE25">
         <v>-100000.0</v>
       </c>
       <c r="DF25">
+        <v>200000.0</v>
+      </c>
+      <c r="DG25">
+        <v>-100000.0</v>
+      </c>
+      <c r="DH25">
         <v>100000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DI25">
         <v>100000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DJ25">
         <v>-200000.0</v>
       </c>
-      <c r="DI25"/>
-      <c r="DJ25">
+      <c r="DK25"/>
+      <c r="DL25">
         <v>-3200000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DM25">
         <v>3500000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DN25">
         <v>-300000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DO25">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:117">
+    <row r="26" spans="1:119">
       <c r="A26" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B26">
+        <v>-200288000.0</v>
+      </c>
+      <c r="C26">
+        <v>-115087000.0</v>
+      </c>
+      <c r="D26">
         <v>-240296000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-210388000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-200048000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-250138000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-295140000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-309901000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-309064000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-298059000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-386682000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-331318000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-380206000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-353997000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-413015000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-481676000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-517024000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-389190000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-329818000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-337616000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-393198000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>106529000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>106529000.0</v>
       </c>
-      <c r="W26">
-[...4 lines deleted...]
-      </c>
       <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26">
+        <v>0.0</v>
+      </c>
+      <c r="AA26">
         <v>-106529000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-56214000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-114950000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-93136000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-84308000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-330190000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-74965000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-49145000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-69269000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-15088000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-99085000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-76813000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-61256000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-25034000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>1037000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>3681000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>2884000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>3514000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>285000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>4071000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>1724000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>9273000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>11524000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>7910000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>8275000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>25880000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>13200000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>8263000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>8025000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>3052000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>760000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>14969000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>275000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>2551000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>11722000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>6039000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>5126000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>-1413000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>25428000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>-4536000.0</v>
       </c>
-      <c r="BM26"/>
-      <c r="BN26">
+      <c r="BO26"/>
+      <c r="BP26">
         <v>2058000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>240586000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>471685000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>-2058000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>-16483000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>-439166000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>786900000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>-46128000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>-100471000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>-197869000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>-132428000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>-102886000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>-87051000.0</v>
       </c>
-      <c r="CA26"/>
-      <c r="CB26"/>
       <c r="CC26"/>
-      <c r="CD26">
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26">
         <v>186764000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>-6340000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>-103724000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CI26">
         <v>-76700000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CJ26">
         <v>-55130000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CK26">
         <v>189000.0</v>
       </c>
-      <c r="CJ26"/>
-      <c r="CK26">
+      <c r="CL26"/>
+      <c r="CM26">
         <v>-238000.0</v>
       </c>
-      <c r="CL26"/>
-      <c r="CM26"/>
       <c r="CN26"/>
-      <c r="CO26">
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26">
         <v>-176000.0</v>
       </c>
-      <c r="CP26"/>
-      <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
-      <c r="CX26">
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26">
         <v>-1120000.0</v>
       </c>
-      <c r="CY26">
+      <c r="DA26">
         <v>-12048000.0</v>
       </c>
-      <c r="CZ26"/>
-      <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
-      <c r="DF26">
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26">
         <v>-900000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DI26">
         <v>-2900000.0</v>
       </c>
-      <c r="DH26">
+      <c r="DJ26">
         <v>-13600000.0</v>
       </c>
-      <c r="DI26">
+      <c r="DK26">
         <v>-1000000.0</v>
       </c>
-      <c r="DJ26"/>
-      <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
     </row>
-    <row r="27" spans="1:117">
+    <row r="27" spans="1:119">
       <c r="A27" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>243</v>
+      </c>
+      <c r="B27">
+        <v>14162000.0</v>
+      </c>
       <c r="C27">
+        <v>17451000.0</v>
+      </c>
+      <c r="D27">
+        <v>23642000.0</v>
+      </c>
+      <c r="E27">
         <v>14238000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>14063000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>17040000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>25136000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>12828000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>13013000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>15612000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>21944000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>12044000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>11678000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>16078000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>19559000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>12093000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>11069000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>16519000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>20950000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>9917000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>9808000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>17040000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>18748000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>9486000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>9520000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>17844000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>14402000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>8841000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>9080000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>15308000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>14457000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>7978000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>8041000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>12841000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>11639000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>6875000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>6380000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>11303000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>10069000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>5924000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>7236000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>8405000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>2372000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>5332000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>6357000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>8543000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>-1556000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>5104000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>4700000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>5768000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>5892000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>2515000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>2344000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>4753000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>2986000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>738000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>2602000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>6123000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>5928000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>3833000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>3812000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>3710000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>4964000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>3626000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>3329000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>2769000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>2810000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>2887000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>3313000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>8579000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>8231000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>3293000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>2754000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>3929000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>8073000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>1817000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>2132000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>2269000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>8862000.0</v>
       </c>
-      <c r="CA27"/>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
-      <c r="CS27">
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27">
         <v>3500000.0</v>
       </c>
-      <c r="CT27"/>
-      <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
-      <c r="DJ27">
+      <c r="DJ27"/>
+      <c r="DK27"/>
+      <c r="DL27">
         <v>3300000.0</v>
       </c>
-      <c r="DK27"/>
-      <c r="DL27"/>
       <c r="DM27"/>
+      <c r="DN27"/>
+      <c r="DO27"/>
     </row>
-    <row r="28" spans="1:117">
+    <row r="28" spans="1:119">
       <c r="A28" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B28">
+        <v>-298672000.0</v>
+      </c>
+      <c r="C28">
+        <v>-222759000.0</v>
+      </c>
+      <c r="D28">
         <v>96837000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-289664000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-724783000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>623295000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-823773000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>277372000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-382350000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-423846000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-494376000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-371026000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-464119000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-447613000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-466620000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-564595000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-673460000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-491909000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-374736000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-435254000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-443309000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-76170000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>306273000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-64276000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-65387000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-183658000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>175964000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-160986000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-155304000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-126304000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-375526000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-124044000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-90075000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-131222000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-229089000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>14205000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-98104000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-100347000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-330986000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-30185000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-47777000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-14326000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-52591000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-38418000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-28778000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-403400000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-66754000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1221912000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-30223000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-29033000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>358000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-5645000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-218450000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>83646000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-20755000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-203495000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-38343000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-6954000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-13903000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-6281000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-16282000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-9838000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-15772000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>12393000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-13281000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>173936000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>67843000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-21299000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>10940000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-137300000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-333069000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-85649000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>370784000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-70385000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>517004000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>221573000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>174286000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-95324000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-55379000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-136172000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-45573000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>13440000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-39053000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-107976000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-4082000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-48421000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-154981000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-13632000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-32515000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>6104000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>61110000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-914000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-1328000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>82000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>2865000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-2198000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>8726000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>-44652000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>87917000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>-5848000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>21600000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>-12275000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>-23815000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>-3522000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>25924000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>1589000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>-9400000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>15600000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>-3900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>20600000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>68500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>58800000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>78900000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>38500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>14900000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>28000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>-1200000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:117">
+    <row r="29" spans="1:119">
       <c r="A29" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B29">
+        <v>427936000.0</v>
+      </c>
+      <c r="C29">
+        <v>148316000.0</v>
+      </c>
+      <c r="D29">
         <v>272712000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>722608000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>301611000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>152603000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>346872000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>759853000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>382561000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>355217000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>864640000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1113699000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>807806000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>733783000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1143428000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1496155000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1001852000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>818968000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>723899000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>630816000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>587230000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>262191000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>137951000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>151790000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>486010000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>211281000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>409062000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>444202000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>361473000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>181553000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>491061000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>420440000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>326033000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>177935000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>192001000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>226148000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>81008000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>240449000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>207407000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>196340000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>157972000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>288899000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>330186000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>164378000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>309212000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>234707000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>319581000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>249224000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>76014000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-27247000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>66484000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>183266000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>32715000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>29710000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>206918000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>117366000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>100599000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>21421000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>93958000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>222463000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>165997000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>3971000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-12206000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>89420000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>19351000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>72742000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>22513000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>137662000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>71666000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>214695000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>429178000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>77235000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>55291000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>213596000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>79836000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>250199000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>-50267000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>148435000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>108104000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>138712000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>22104000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>136032000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>91997000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>144658000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>19126000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>54975000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>40815000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>153022000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>43417000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>10665000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>29809000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>39453000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>33677000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>24667000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>5879000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>43514000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>33140000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>32489000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>14132000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>29770000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>5507000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>17964000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>52902000.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>29383000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>-7960000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DC29">
         <v>28467000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DD29">
         <v>49300000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DE29">
         <v>11000000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DF29">
         <v>21400000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DG29">
         <v>33100000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DH29">
         <v>-22700000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DI29">
         <v>-17600000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DJ29">
         <v>-15900000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DK29">
         <v>5100000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DL29">
         <v>22500000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DM29">
         <v>14700000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DN29">
         <v>10500000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DO29">
         <v>38000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:117">
+    <row r="30" spans="1:119">
       <c r="A30" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B30">
+        <v>-118037000.0</v>
+      </c>
+      <c r="C30">
+        <v>-139066000.0</v>
+      </c>
+      <c r="D30">
         <v>-369974000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-120528000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-305696000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-178759000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>51155000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-851995000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-209586000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-292934000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-734788000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-452547000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-473268000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-309646000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-468886000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-518148000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-510835000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-381400000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-200995000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-213605000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-275347000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-309473000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-343224000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-316734000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-159265000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-174036000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-349169000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-110455000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-24638000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-92424000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-171251000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-132681000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-500955000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-90377000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-36227000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-47232000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-40887000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-14759000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-86427000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-167332000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-34480000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-24654000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-24353000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-71571000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-22015000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-31688000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-51055000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-1669035000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-31220000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>4043000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-41742000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-51318000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-48373000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-11412000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-97366000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-47689000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>873000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-47419000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-145988000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-37179000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-32834000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-19836000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-55627000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-23288000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-39983000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-30180000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-89442000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-126486000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-80456000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-77561000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-102011000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-84856000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-369559000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-112808000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-579165000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-473173000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-140139000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-54152000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-44195000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-35645000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-118288000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-19285000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-18031000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-7723000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-17146000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-19141000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-29174000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-18157000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-30755000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-23905000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-47073000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-28883000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-23662000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-45726000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-8699000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-65890000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-25438000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>-33759000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>-38611000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>-27289000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>-14457000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>-10353000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>-23520000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>-30921000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>-24447000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>-30511000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>-30300000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>-22100000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>-25900000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>-48000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>-44600000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>-47300000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>-58000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>-47100000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>-43800000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>-49900000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>-35200000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>-46300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>