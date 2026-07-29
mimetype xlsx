--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1310,72 +1310,72 @@
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2">
         <v>29999000000.0</v>
       </c>
       <c r="C2">
         <v>29684000000.0</v>
       </c>
       <c r="D2">
         <v>33008000000.0</v>
       </c>
       <c r="E2">
         <v>31726000000.0</v>
       </c>
       <c r="F2">
         <v>28181000000.0</v>
       </c>
       <c r="G2">
-        <v>19521739000.0</v>
+        <v>19521738811.0</v>
       </c>
       <c r="H2">
-        <v>24263949000.0</v>
+        <v>24263949020.0</v>
       </c>
       <c r="I2">
         <v>21981627296.0</v>
       </c>
       <c r="J2">
         <v>26344355878.0</v>
       </c>
       <c r="K2">
         <v>23895360365.0</v>
       </c>
       <c r="L2">
-        <v>21692000000.0</v>
+        <v>23317429901.0</v>
       </c>
       <c r="M2">
-        <v>20106000000.0</v>
+        <v>24024336529.0</v>
       </c>
       <c r="N2">
-        <v>17447000000.0</v>
+        <v>23710377062.0</v>
       </c>
       <c r="O2">
         <v>21830071391.0</v>
       </c>
       <c r="P2">
         <v>21313026805.0</v>
       </c>
       <c r="Q2">
         <v>12536792030.0</v>
       </c>
       <c r="R2">
         <v>17640239545.0</v>
       </c>
       <c r="S2">
         <v>18429272211.0</v>
       </c>
       <c r="T2">
         <v>21528690543.0</v>
       </c>
       <c r="U2">
         <v>16618953492.0</v>
       </c>
       <c r="V2">
         <v>13886841059.0</v>
       </c>
@@ -1482,51 +1482,53 @@
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" t="s">
         <v>39</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>532000000.0</v>
+      </c>
       <c r="C5">
         <v>4624000000.0</v>
       </c>
       <c r="D5">
         <v>3170000000.0</v>
       </c>
       <c r="E5">
         <v>6107000000.0</v>
       </c>
       <c r="F5">
         <v>3100000000.0</v>
       </c>
       <c r="G5">
         <v>25717000000.0</v>
       </c>
       <c r="H5">
         <v>28517000000.0</v>
       </c>
       <c r="I5">
         <v>24683000000.0</v>
       </c>
       <c r="J5">
         <v>20800000000.0</v>
       </c>
       <c r="K5">
@@ -1927,51 +1929,51 @@
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12">
-        <v>30146000000.0</v>
+        <v>31323000000.0</v>
       </c>
       <c r="C12">
         <v>37083000000.0</v>
       </c>
       <c r="D12">
         <v>48408000000.0</v>
       </c>
       <c r="E12">
         <v>50273000000.0</v>
       </c>
       <c r="F12">
         <v>51412000000.0</v>
       </c>
       <c r="G12">
         <v>24196000000.0</v>
       </c>
       <c r="H12">
         <v>15591000000.0</v>
       </c>
       <c r="I12">
         <v>12782000000.0</v>
       </c>
       <c r="J12">
         <v>12860000000.0</v>
       </c>
@@ -2035,51 +2037,51 @@
       <c r="AD12">
         <v>2093725179.0</v>
       </c>
       <c r="AE12">
         <v>1884940620.0</v>
       </c>
       <c r="AF12">
         <v>1736235642.0</v>
       </c>
       <c r="AG12">
         <v>1220662074.0</v>
       </c>
       <c r="AH12">
         <v>1523557000.0</v>
       </c>
       <c r="AI12"/>
       <c r="AJ12">
         <v>6631497782.0</v>
       </c>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13">
-        <v>53551000000.0</v>
+        <v>37000000.0</v>
       </c>
       <c r="C13">
         <v>37000000.0</v>
       </c>
       <c r="D13">
         <v>31000000.0</v>
       </c>
       <c r="E13">
         <v>32000000.0</v>
       </c>
       <c r="F13">
         <v>31000000.0</v>
       </c>
       <c r="G13">
         <v>20000000.0</v>
       </c>
       <c r="H13">
         <v>20000000.0</v>
       </c>
       <c r="I13">
         <v>19000000.0</v>
       </c>
       <c r="J13">
         <v>19000000.0</v>
       </c>
@@ -2134,51 +2136,51 @@
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14">
         <v>2886684000.0</v>
       </c>
       <c r="C14">
         <v>2975820000.0</v>
       </c>
       <c r="D14">
         <v>3132458000.0</v>
       </c>
       <c r="E14">
         <v>3163959000.0</v>
       </c>
       <c r="F14">
         <v>3151432000.0</v>
       </c>
       <c r="G14">
-        <v>1577313000.0</v>
+        <v>1626940000.0</v>
       </c>
       <c r="H14">
         <v>1570850000.0</v>
       </c>
       <c r="I14">
         <v>1567839000.0</v>
       </c>
       <c r="J14">
         <v>1556306000.0</v>
       </c>
       <c r="K14">
         <v>1526376000.0</v>
       </c>
       <c r="L14">
         <v>1514007000.0</v>
       </c>
       <c r="M14">
         <v>1234097000.0</v>
       </c>
       <c r="N14">
         <v>1228926000.0</v>
       </c>
       <c r="O14">
         <v>1225868000.0</v>
       </c>
@@ -2296,51 +2298,53 @@
       </c>
       <c r="Z15">
         <v>2753000000.0</v>
       </c>
       <c r="AA15">
         <v>2753000000.0</v>
       </c>
       <c r="AB15">
         <v>2754785880.0</v>
       </c>
       <c r="AC15">
         <v>2840295726.0</v>
       </c>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
     </row>
     <row r="16" spans="1:36">
       <c r="A16" t="s">
         <v>50</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>744000000.0</v>
+      </c>
       <c r="C16">
         <v>713000000.0</v>
       </c>
       <c r="D16">
         <v>915000000.0</v>
       </c>
       <c r="E16">
         <v>1059000000.0</v>
       </c>
       <c r="F16">
         <v>994000000.0</v>
       </c>
       <c r="G16">
         <v>638000000.0</v>
       </c>
       <c r="H16">
         <v>704000000.0</v>
       </c>
       <c r="I16">
         <v>661000000.0</v>
       </c>
       <c r="J16">
         <v>6910000000.0</v>
       </c>
       <c r="K16">
@@ -2577,51 +2581,51 @@
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" t="s">
         <v>55</v>
       </c>
       <c r="B21">
-        <v>44885000000.0</v>
+        <v>30876000000.0</v>
       </c>
       <c r="C21">
         <v>39021000000.0</v>
       </c>
       <c r="D21">
         <v>36446000000.0</v>
       </c>
       <c r="E21">
         <v>35237000000.0</v>
       </c>
       <c r="F21">
         <v>32181000000.0</v>
       </c>
       <c r="G21">
         <v>15443000000.0</v>
       </c>
       <c r="H21">
         <v>15639000000.0</v>
       </c>
       <c r="I21">
         <v>14885000000.0</v>
       </c>
       <c r="J21">
         <v>14536000000.0</v>
       </c>
@@ -3263,63 +3267,63 @@
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" t="s">
         <v>64</v>
       </c>
       <c r="B30">
-        <v>5662000000.0</v>
+        <v>21809000000.0</v>
       </c>
       <c r="C30">
         <v>18517000000.0</v>
       </c>
       <c r="D30">
         <v>18263000000.0</v>
       </c>
       <c r="E30">
-        <v>4928000000.0</v>
+        <v>11599000000.0</v>
       </c>
       <c r="F30">
-        <v>2998000000.0</v>
+        <v>8323000000.0</v>
       </c>
       <c r="G30">
         <v>5634000000.0</v>
       </c>
       <c r="H30">
         <v>7000000000.0</v>
       </c>
       <c r="I30">
         <v>7607000000.0</v>
       </c>
       <c r="J30">
         <v>8479000000.0</v>
       </c>
       <c r="K30">
         <v>7868000000.0</v>
       </c>
       <c r="L30">
         <v>8157000000.0</v>
       </c>
       <c r="M30">
         <v>9496000000.0</v>
       </c>
       <c r="N30">
         <v>8670000000.0</v>
       </c>
@@ -3757,51 +3761,51 @@
       <c r="AD35">
         <v>21843432702.0</v>
       </c>
       <c r="AE35">
         <v>18558389366.0</v>
       </c>
       <c r="AF35">
         <v>17123469987.0</v>
       </c>
       <c r="AG35">
         <v>17013675894.0</v>
       </c>
       <c r="AH35">
         <v>10362517746.0</v>
       </c>
       <c r="AI35"/>
       <c r="AJ35">
         <v>12074268843.0</v>
       </c>
     </row>
     <row r="36" spans="1:36">
       <c r="A36" t="s">
         <v>70</v>
       </c>
       <c r="B36">
-        <v>19496000000.0</v>
+        <v>2520695000.0</v>
       </c>
       <c r="C36">
         <v>10394000000.0</v>
       </c>
       <c r="D36">
         <v>8049000000.0</v>
       </c>
       <c r="E36">
         <v>7064000000.0</v>
       </c>
       <c r="F36">
         <v>6533000000.0</v>
       </c>
       <c r="G36">
         <v>3296000000.0</v>
       </c>
       <c r="H36">
         <v>4051000000.0</v>
       </c>
       <c r="I36">
         <v>2704000000.0</v>
       </c>
       <c r="J36">
         <v>1940000000.0</v>
       </c>
@@ -3967,63 +3971,63 @@
       <c r="X38"/>
       <c r="Y38">
         <v>1000000.0</v>
       </c>
       <c r="Z38">
         <v>1000000.0</v>
       </c>
       <c r="AA38">
         <v>1000000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
     </row>
     <row r="39" spans="1:36">
       <c r="A39" t="s">
         <v>73</v>
       </c>
       <c r="B39">
-        <v>22577000000.0</v>
+        <v>5253000000.0</v>
       </c>
       <c r="C39">
         <v>5117000000.0</v>
       </c>
       <c r="D39">
         <v>3649000000.0</v>
       </c>
       <c r="E39">
-        <v>12215000000.0</v>
+        <v>5544000000.0</v>
       </c>
       <c r="F39">
-        <v>9024000000.0</v>
+        <v>3699000000.0</v>
       </c>
       <c r="G39">
         <v>2129000000.0</v>
       </c>
       <c r="H39">
         <v>2619000000.0</v>
       </c>
       <c r="I39">
         <v>7209000000.0</v>
       </c>
       <c r="J39">
         <v>2013000000.0</v>
       </c>
       <c r="K39">
         <v>2125000000.0</v>
       </c>
       <c r="L39">
         <v>6389000000.0</v>
       </c>
       <c r="M39">
         <v>525000000.0</v>
       </c>
       <c r="N39">
         <v>542000000.0</v>
       </c>
@@ -4073,87 +4077,87 @@
       <c r="AD39">
         <v>18137163681.0</v>
       </c>
       <c r="AE39">
         <v>13907262230.0</v>
       </c>
       <c r="AF39">
         <v>11807525436.0</v>
       </c>
       <c r="AG39">
         <v>12358214754.0</v>
       </c>
       <c r="AH39">
         <v>10381875882.0</v>
       </c>
       <c r="AI39"/>
       <c r="AJ39">
         <v>9494423302.0</v>
       </c>
     </row>
     <row r="40" spans="1:36">
       <c r="A40" t="s">
         <v>74</v>
       </c>
       <c r="B40">
-        <v>34619000000.0</v>
+        <v>33875000000.0</v>
       </c>
       <c r="C40">
         <v>30699000000.0</v>
       </c>
       <c r="D40">
         <v>27865000000.0</v>
       </c>
       <c r="E40">
-        <v>23893000000.0</v>
+        <v>31657000000.0</v>
       </c>
       <c r="F40">
-        <v>22553000000.0</v>
+        <v>31134000000.0</v>
       </c>
       <c r="G40">
-        <v>6612261000.0</v>
+        <v>5714614388.0</v>
       </c>
       <c r="H40">
-        <v>3909051000.0</v>
+        <v>6693944938.0</v>
       </c>
       <c r="I40">
         <v>9575319075.0</v>
       </c>
       <c r="J40">
         <v>1239047265.0</v>
       </c>
       <c r="K40">
         <v>2306869493.0</v>
       </c>
       <c r="L40">
-        <v>4430000000.0</v>
+        <v>4691798304.0</v>
       </c>
       <c r="M40">
-        <v>1074000000.0</v>
+        <v>1492677366.0</v>
       </c>
       <c r="N40">
-        <v>766000000.0</v>
+        <v>1198676143.0</v>
       </c>
       <c r="O40">
         <v>1043550458.0</v>
       </c>
       <c r="P40">
         <v>8035574501.0</v>
       </c>
       <c r="Q40">
         <v>25653820691.0</v>
       </c>
       <c r="R40">
         <v>6500900391.0</v>
       </c>
       <c r="S40">
         <v>7348106283.0</v>
       </c>
       <c r="T40">
         <v>1145553734.0</v>
       </c>
       <c r="U40">
         <v>513100336.0</v>
       </c>
       <c r="V40">
         <v>756665364.0</v>
       </c>
@@ -4228,51 +4232,53 @@
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
     </row>
     <row r="42" spans="1:36">
       <c r="A42" t="s">
         <v>76</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>-285000000.0</v>
+      </c>
       <c r="C42">
         <v>-285000000.0</v>
       </c>
       <c r="D42">
         <v>-2434000000.0</v>
       </c>
       <c r="E42">
         <v>-923000000.0</v>
       </c>
       <c r="F42">
         <v>-60103573866.0</v>
       </c>
       <c r="G42">
         <v>-26585000000.0</v>
       </c>
       <c r="H42">
         <v>-885000000.0</v>
       </c>
       <c r="I42">
         <v>-6330000000.0</v>
       </c>
       <c r="J42">
         <v>-3158000000.0</v>
       </c>
       <c r="K42">
@@ -5095,51 +5101,51 @@
       <c r="AD52">
         <v>13810895280.0</v>
       </c>
       <c r="AE52">
         <v>16166860911.0</v>
       </c>
       <c r="AF52">
         <v>13057487193.0</v>
       </c>
       <c r="AG52">
         <v>12385777302.0</v>
       </c>
       <c r="AH52">
         <v>20407956394.0</v>
       </c>
       <c r="AI52"/>
       <c r="AJ52">
         <v>17126002530.0</v>
       </c>
     </row>
     <row r="53" spans="1:36">
       <c r="A53" t="s">
         <v>87</v>
       </c>
       <c r="B53">
-        <v>1177000000.0</v>
+        <v>1221542000.0</v>
       </c>
       <c r="C53">
         <v>2983000000.0</v>
       </c>
       <c r="D53">
         <v>4739000000.0</v>
       </c>
       <c r="E53">
         <v>3840000000.0</v>
       </c>
       <c r="F53">
         <v>1783000000.0</v>
       </c>
       <c r="G53">
         <v>350000000.0</v>
       </c>
       <c r="H53">
         <v>577000000.0</v>
       </c>
       <c r="I53">
         <v>332000000.0</v>
       </c>
       <c r="J53">
         <v>222000000.0</v>
       </c>
@@ -6347,114 +6353,114 @@
       </c>
       <c r="EE1" t="s">
         <v>196</v>
       </c>
       <c r="EF1" t="s">
         <v>35</v>
       </c>
       <c r="EG1" t="s">
         <v>197</v>
       </c>
       <c r="EH1" t="s">
         <v>198</v>
       </c>
       <c r="EI1" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="2" spans="1:139">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2">
         <v>33898000000.0</v>
       </c>
       <c r="C2">
-        <v>29999000000.0</v>
+        <v>33898000000.0</v>
       </c>
       <c r="D2">
         <v>29922000000.0</v>
       </c>
       <c r="E2">
         <v>29684000000.0</v>
       </c>
       <c r="F2">
         <v>32776000000.0</v>
       </c>
       <c r="G2">
         <v>10868811404.0</v>
       </c>
       <c r="H2">
         <v>33008000000.0</v>
       </c>
       <c r="I2">
         <v>33008000000.0</v>
       </c>
       <c r="J2">
         <v>34696000000.0</v>
       </c>
       <c r="K2">
         <v>34696000000.0</v>
       </c>
       <c r="L2">
-        <v>31726000000.0</v>
+        <v>33954751499.0</v>
       </c>
       <c r="M2">
         <v>31726000000.0</v>
       </c>
       <c r="N2">
         <v>32957504000.0</v>
       </c>
       <c r="O2">
         <v>31448000000.0</v>
       </c>
       <c r="P2">
-        <v>28181000000.0</v>
+        <v>32031651840.0</v>
       </c>
       <c r="Q2">
         <v>28181000000.0</v>
       </c>
       <c r="R2">
         <v>32496047986.0</v>
       </c>
       <c r="S2">
         <v>27402000000.0</v>
       </c>
       <c r="T2">
-        <v>19521739000.0</v>
+        <v>25175762944.0</v>
       </c>
       <c r="U2">
         <v>23896272026.0</v>
       </c>
       <c r="V2">
         <v>17922105052.0</v>
       </c>
       <c r="W2">
         <v>22491438703.0</v>
       </c>
       <c r="X2">
-        <v>24263949000.0</v>
+        <v>24263949020.0</v>
       </c>
       <c r="Y2">
         <v>23531964114.0</v>
       </c>
       <c r="Z2">
         <v>24446628410.0</v>
       </c>
       <c r="AA2">
         <v>22500788802.0</v>
       </c>
       <c r="AB2">
         <v>21981627296.0</v>
       </c>
       <c r="AC2">
         <v>23674845172.0</v>
       </c>
       <c r="AD2">
         <v>27433934154.0</v>
       </c>
       <c r="AE2">
         <v>27774361446.0</v>
       </c>
       <c r="AF2">
         <v>26344355878.0</v>
       </c>
@@ -6965,51 +6971,53 @@
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
     </row>
     <row r="5" spans="1:139">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5"/>
-      <c r="C5"/>
+      <c r="C5">
+        <v>2121000000.0</v>
+      </c>
       <c r="D5">
         <v>150000000.0</v>
       </c>
       <c r="E5">
         <v>4624000000.0</v>
       </c>
       <c r="F5">
         <v>3811000000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>3170000000.0</v>
       </c>
       <c r="I5">
         <v>21150000000.0</v>
       </c>
       <c r="J5">
         <v>4906000000.0</v>
       </c>
       <c r="K5">
         <v>4906000000.0</v>
       </c>
       <c r="L5">
         <v>6107000000.0</v>
       </c>
@@ -7891,54 +7899,54 @@
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
       <c r="EG9"/>
       <c r="EH9"/>
       <c r="EI9"/>
     </row>
     <row r="10" spans="1:139">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10">
         <v>31950000000.0</v>
       </c>
       <c r="C10">
-        <v>30146000000.0</v>
+        <v>31950000000.0</v>
       </c>
       <c r="D10">
-        <v>30660000000.0</v>
+        <v>30703000000.0</v>
       </c>
       <c r="E10">
         <v>34100000000.0</v>
       </c>
       <c r="F10">
         <v>36325000000.0</v>
       </c>
       <c r="G10">
         <v>8747190650.0</v>
       </c>
       <c r="H10">
         <v>43669000000.0</v>
       </c>
       <c r="I10">
         <v>42419000000.0</v>
       </c>
       <c r="J10">
         <v>48978000000.0</v>
       </c>
       <c r="K10">
         <v>47742000000.0</v>
       </c>
       <c r="L10">
         <v>46433000000.0</v>
       </c>
@@ -8369,54 +8377,54 @@
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
       <c r="EG11"/>
       <c r="EH11"/>
       <c r="EI11"/>
     </row>
     <row r="12" spans="1:139">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12">
         <v>33937000000.0</v>
       </c>
       <c r="C12">
-        <v>30146000000.0</v>
+        <v>32728000000.0</v>
       </c>
       <c r="D12">
-        <v>32667000000.0</v>
+        <v>32812000000.0</v>
       </c>
       <c r="E12">
         <v>37083000000.0</v>
       </c>
       <c r="F12">
         <v>39539000000.0</v>
       </c>
       <c r="G12">
         <v>9630771206.0</v>
       </c>
       <c r="H12">
         <v>48408000000.0</v>
       </c>
       <c r="I12">
         <v>47158000000.0</v>
       </c>
       <c r="J12">
         <v>53546000000.0</v>
       </c>
       <c r="K12">
         <v>52310000000.0</v>
       </c>
       <c r="L12">
         <v>50273000000.0</v>
       </c>
@@ -8702,51 +8710,51 @@
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12">
         <v>1523557000.0</v>
       </c>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12">
         <v>6631497782.0</v>
       </c>
       <c r="EG12"/>
       <c r="EH12"/>
       <c r="EI12"/>
     </row>
     <row r="13" spans="1:139">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13"/>
       <c r="C13">
-        <v>53551000000.0</v>
+        <v>37000000.0</v>
       </c>
       <c r="D13">
         <v>37000000.0</v>
       </c>
       <c r="E13">
         <v>37000000.0</v>
       </c>
       <c r="F13">
         <v>38000000.0</v>
       </c>
       <c r="G13">
         <v>455917292.0</v>
       </c>
       <c r="H13">
         <v>31000000.0</v>
       </c>
       <c r="I13">
         <v>31000000.0</v>
       </c>
       <c r="J13">
         <v>31000000.0</v>
       </c>
       <c r="K13">
         <v>31000000.0</v>
       </c>
@@ -8983,78 +8991,78 @@
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
       <c r="EI13"/>
     </row>
     <row r="14" spans="1:139">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14">
         <v>2785714286.0</v>
       </c>
       <c r="C14">
         <v>2890691000.0</v>
       </c>
       <c r="D14">
         <v>2882611000.0</v>
       </c>
       <c r="E14">
-        <v>2927190000.0</v>
+        <v>2897090000.0</v>
       </c>
       <c r="F14">
-        <v>3024450000.0</v>
+        <v>3002791000.0</v>
       </c>
       <c r="G14">
         <v>3206607000.0</v>
       </c>
       <c r="H14">
-        <v>3101109000.0</v>
+        <v>3103593000.0</v>
       </c>
       <c r="I14">
         <v>3101109000.0</v>
       </c>
       <c r="J14">
-        <v>3101109000.0</v>
+        <v>3163807000.0</v>
       </c>
       <c r="K14">
         <v>3163807000.0</v>
       </c>
       <c r="L14">
-        <v>3163959000.0</v>
+        <v>3144247000.0</v>
       </c>
       <c r="M14">
         <v>3144142000.0</v>
       </c>
       <c r="N14">
-        <v>3206607000.0</v>
+        <v>3228051000.0</v>
       </c>
       <c r="O14">
         <v>3228051000.0</v>
       </c>
       <c r="P14">
         <v>3132618655.0</v>
       </c>
       <c r="Q14">
         <v>3096257000.0</v>
       </c>
       <c r="R14">
         <v>3206607000.0</v>
       </c>
       <c r="S14"/>
       <c r="T14">
         <v>2364372500.0</v>
       </c>
       <c r="U14">
         <v>1579505000.0</v>
       </c>
       <c r="V14">
         <v>1571440000.0</v>
       </c>
       <c r="W14">
         <v>1568001000.0</v>
@@ -9582,51 +9590,53 @@
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
       <c r="EE15"/>
       <c r="EF15"/>
       <c r="EG15"/>
       <c r="EH15"/>
       <c r="EI15"/>
     </row>
     <row r="16" spans="1:139">
       <c r="A16" t="s">
         <v>50</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>763000000.0</v>
+      </c>
       <c r="D16">
         <v>837000000.0</v>
       </c>
       <c r="E16">
         <v>713000000.0</v>
       </c>
       <c r="F16">
         <v>852000000.0</v>
       </c>
       <c r="G16"/>
       <c r="H16">
         <v>915000000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>1001000000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16">
         <v>1059000000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16">
         <v>981000000.0</v>
       </c>
@@ -10273,54 +10283,54 @@
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
     </row>
     <row r="20" spans="1:139">
       <c r="A20" t="s">
         <v>54</v>
       </c>
       <c r="B20">
         <v>29766000000.0</v>
       </c>
       <c r="C20">
-        <v>14009000000.0</v>
+        <v>14349000000.0</v>
       </c>
       <c r="D20">
-        <v>14080000000.0</v>
+        <v>29286000000.0</v>
       </c>
       <c r="E20">
         <v>15344000000.0</v>
       </c>
       <c r="F20">
         <v>15437000000.0</v>
       </c>
       <c r="G20">
         <v>1909715533.0</v>
       </c>
       <c r="H20">
         <v>15173000000.0</v>
       </c>
       <c r="I20">
         <v>15173000000.0</v>
       </c>
       <c r="J20">
         <v>15340000000.0</v>
       </c>
       <c r="K20">
         <v>15340000000.0</v>
       </c>
       <c r="L20">
         <v>15507000000.0</v>
       </c>
@@ -10528,54 +10538,54 @@
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
     </row>
     <row r="21" spans="1:139">
       <c r="A21" t="s">
         <v>55</v>
       </c>
       <c r="B21">
         <v>15533000000.0</v>
       </c>
       <c r="C21">
-        <v>44885000000.0</v>
+        <v>30950000000.0</v>
       </c>
       <c r="D21">
-        <v>35707000000.0</v>
+        <v>20501000000.0</v>
       </c>
       <c r="E21">
         <v>39021000000.0</v>
       </c>
       <c r="F21">
         <v>38159000000.0</v>
       </c>
       <c r="G21">
         <v>5197457137.0</v>
       </c>
       <c r="H21">
         <v>36446000000.0</v>
       </c>
       <c r="I21">
         <v>18871000000.0</v>
       </c>
       <c r="J21">
         <v>35752000000.0</v>
       </c>
       <c r="K21">
         <v>35752000000.0</v>
       </c>
       <c r="L21">
         <v>35237000000.0</v>
       </c>
@@ -10863,51 +10873,51 @@
       <c r="DX21">
         <v>569541455.0</v>
       </c>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
       <c r="EE21"/>
       <c r="EF21">
         <v>517597808.0</v>
       </c>
       <c r="EG21"/>
       <c r="EH21"/>
       <c r="EI21"/>
     </row>
     <row r="22" spans="1:139">
       <c r="A22" t="s">
         <v>56</v>
       </c>
       <c r="B22">
         <v>24960000000.0</v>
       </c>
       <c r="C22">
-        <v>22153000000.0</v>
+        <v>24960000000.0</v>
       </c>
       <c r="D22">
         <v>21812000000.0</v>
       </c>
       <c r="E22">
         <v>20861000000.0</v>
       </c>
       <c r="F22">
         <v>21961000000.0</v>
       </c>
       <c r="G22">
         <v>7953509278.0</v>
       </c>
       <c r="H22">
         <v>21200000000.0</v>
       </c>
       <c r="I22">
         <v>21414000000.0</v>
       </c>
       <c r="J22">
         <v>19289000000.0</v>
       </c>
       <c r="K22">
         <v>19289000000.0</v>
       </c>
@@ -11200,51 +11210,51 @@
       <c r="DX22">
         <v>8952869037.0</v>
       </c>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
       <c r="EE22"/>
       <c r="EF22">
         <v>6167243628.0</v>
       </c>
       <c r="EG22"/>
       <c r="EH22"/>
       <c r="EI22"/>
     </row>
     <row r="23" spans="1:139">
       <c r="A23" t="s">
         <v>57</v>
       </c>
       <c r="B23">
         <v>207417000000.0</v>
       </c>
       <c r="C23">
-        <v>195153000000.0</v>
+        <v>207417000000.0</v>
       </c>
       <c r="D23">
         <v>200684000000.0</v>
       </c>
       <c r="E23">
         <v>207607000000.0</v>
       </c>
       <c r="F23">
         <v>206886000000.0</v>
       </c>
       <c r="G23"/>
       <c r="H23">
         <v>202128000000.0</v>
       </c>
       <c r="I23">
         <v>202128000000.0</v>
       </c>
       <c r="J23">
         <v>198573000000.0</v>
       </c>
       <c r="K23">
         <v>198573000000.0</v>
       </c>
       <c r="L23">
         <v>186156000000.0</v>
@@ -12169,54 +12179,54 @@
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
     </row>
     <row r="28" spans="1:139">
       <c r="A28" t="s">
         <v>62</v>
       </c>
       <c r="B28">
         <v>15969000000.0</v>
       </c>
       <c r="C28">
-        <v>15801000000.0</v>
+        <v>15969000000.0</v>
       </c>
       <c r="D28">
-        <v>10139000000.0</v>
+        <v>10096000000.0</v>
       </c>
       <c r="E28">
         <v>3127000000.0</v>
       </c>
       <c r="F28">
         <v>-4151000000.0</v>
       </c>
       <c r="G28"/>
       <c r="H28">
         <v>-14206000000.0</v>
       </c>
       <c r="I28">
         <v>-13635000000.0</v>
       </c>
       <c r="J28">
         <v>-19511000000.0</v>
       </c>
       <c r="K28">
         <v>-18958000000.0</v>
       </c>
       <c r="L28">
         <v>-19280000000.0</v>
       </c>
       <c r="M28">
         <v>-18798000000.0</v>
@@ -12675,88 +12685,88 @@
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
       <c r="EI29"/>
     </row>
     <row r="30" spans="1:139">
       <c r="A30" t="s">
         <v>64</v>
       </c>
       <c r="B30">
         <v>8003000000.0</v>
       </c>
       <c r="C30">
-        <v>5662000000.0</v>
+        <v>25876000000.0</v>
       </c>
       <c r="D30">
         <v>20817000000.0</v>
       </c>
       <c r="E30">
         <v>18517000000.0</v>
       </c>
       <c r="F30">
         <v>19991000000.0</v>
       </c>
       <c r="G30"/>
       <c r="H30">
         <v>18263000000.0</v>
       </c>
       <c r="I30">
         <v>6426000000.0</v>
       </c>
       <c r="J30">
         <v>18348000000.0</v>
       </c>
       <c r="K30">
         <v>8594000000.0</v>
       </c>
       <c r="L30">
-        <v>4928000000.0</v>
+        <v>11599000000.0</v>
       </c>
       <c r="M30">
         <v>4928000000.0</v>
       </c>
       <c r="N30">
         <v>10880000000.0</v>
       </c>
       <c r="O30">
         <v>4395000000.0</v>
       </c>
       <c r="P30">
-        <v>2998000000.0</v>
+        <v>8323000000.0</v>
       </c>
       <c r="Q30">
         <v>2998000000.0</v>
       </c>
       <c r="R30">
         <v>8464000000.0</v>
       </c>
       <c r="S30">
         <v>6048000000.0</v>
       </c>
       <c r="T30">
         <v>5634000000.0</v>
       </c>
       <c r="U30">
         <v>5845000000.0</v>
       </c>
       <c r="V30">
         <v>5499000000.0</v>
       </c>
       <c r="W30">
         <v>5886000000.0</v>
       </c>
       <c r="X30">
         <v>7000000000.0</v>
       </c>
@@ -13354,51 +13364,51 @@
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
       <c r="EE32"/>
       <c r="EF32"/>
       <c r="EG32"/>
       <c r="EH32"/>
       <c r="EI32"/>
     </row>
     <row r="33" spans="1:139">
       <c r="A33" t="s">
         <v>67</v>
       </c>
       <c r="B33">
         <v>118083000000.0</v>
       </c>
       <c r="C33">
-        <v>114615000000.0</v>
+        <v>118083000000.0</v>
       </c>
       <c r="D33">
         <v>120160000000.0</v>
       </c>
       <c r="E33">
         <v>126029000000.0</v>
       </c>
       <c r="F33">
         <v>119976000000.0</v>
       </c>
       <c r="G33">
         <v>25892249405.0</v>
       </c>
       <c r="H33">
         <v>110608000000.0</v>
       </c>
       <c r="I33">
         <v>110608000000.0</v>
       </c>
       <c r="J33">
         <v>103537000000.0</v>
       </c>
       <c r="K33">
         <v>103537000000.0</v>
       </c>
@@ -13864,51 +13874,51 @@
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
       <c r="EC34"/>
       <c r="ED34"/>
       <c r="EE34"/>
       <c r="EF34"/>
       <c r="EG34"/>
       <c r="EH34"/>
       <c r="EI34"/>
     </row>
     <row r="35" spans="1:139">
       <c r="A35" t="s">
         <v>69</v>
       </c>
       <c r="B35">
         <v>60136000000.0</v>
       </c>
       <c r="C35">
-        <v>62413000000.0</v>
+        <v>60136000000.0</v>
       </c>
       <c r="D35">
         <v>51251000000.0</v>
       </c>
       <c r="E35">
         <v>50306000000.0</v>
       </c>
       <c r="F35">
         <v>48585000000.0</v>
       </c>
       <c r="G35">
         <v>9741218776.0</v>
       </c>
       <c r="H35">
         <v>46068000000.0</v>
       </c>
       <c r="I35">
         <v>46068000000.0</v>
       </c>
       <c r="J35">
         <v>47682000000.0</v>
       </c>
       <c r="K35">
         <v>47682000000.0</v>
       </c>
@@ -14199,54 +14209,54 @@
       <c r="DX35">
         <v>10362517746.0</v>
       </c>
       <c r="DY35"/>
       <c r="DZ35"/>
       <c r="EA35"/>
       <c r="EB35"/>
       <c r="EC35"/>
       <c r="ED35"/>
       <c r="EE35"/>
       <c r="EF35">
         <v>12074268843.0</v>
       </c>
       <c r="EG35"/>
       <c r="EH35"/>
       <c r="EI35"/>
     </row>
     <row r="36" spans="1:139">
       <c r="A36" t="s">
         <v>70</v>
       </c>
       <c r="B36">
         <v>12054000000.0</v>
       </c>
       <c r="C36">
-        <v>19496000000.0</v>
+        <v>12546000000.0</v>
       </c>
       <c r="D36">
-        <v>10700000000.0</v>
+        <v>2696000000.0</v>
       </c>
       <c r="E36">
         <v>10394000000.0</v>
       </c>
       <c r="F36">
         <v>8611000000.0</v>
       </c>
       <c r="G36">
         <v>-25892249405.0</v>
       </c>
       <c r="H36">
         <v>8049000000.0</v>
       </c>
       <c r="I36">
         <v>33318000000.0</v>
       </c>
       <c r="J36">
         <v>7894000000.0</v>
       </c>
       <c r="K36">
         <v>9910000000.0</v>
       </c>
       <c r="L36">
         <v>7064000000.0</v>
       </c>
@@ -14862,88 +14872,88 @@
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
       <c r="EA38"/>
       <c r="EB38"/>
       <c r="EC38"/>
       <c r="ED38"/>
       <c r="EE38"/>
       <c r="EF38"/>
       <c r="EG38"/>
       <c r="EH38"/>
       <c r="EI38"/>
     </row>
     <row r="39" spans="1:139">
       <c r="A39" t="s">
         <v>73</v>
       </c>
       <c r="B39">
         <v>22434000000.0</v>
       </c>
       <c r="C39">
-        <v>22577000000.0</v>
+        <v>5770000000.0</v>
       </c>
       <c r="D39">
-        <v>5228000000.0</v>
+        <v>5083000000.0</v>
       </c>
       <c r="E39">
         <v>5117000000.0</v>
       </c>
       <c r="F39">
         <v>5419000000.0</v>
       </c>
       <c r="G39"/>
       <c r="H39">
         <v>3649000000.0</v>
       </c>
       <c r="I39">
         <v>17535000000.0</v>
       </c>
       <c r="J39">
         <v>5089000000.0</v>
       </c>
       <c r="K39">
         <v>15924000000.0</v>
       </c>
       <c r="L39">
-        <v>12215000000.0</v>
+        <v>5544000000.0</v>
       </c>
       <c r="M39">
         <v>13886000000.0</v>
       </c>
       <c r="N39">
         <v>4444000000.0</v>
       </c>
       <c r="O39">
         <v>12697000000.0</v>
       </c>
       <c r="P39">
-        <v>9024000000.0</v>
+        <v>3699000000.0</v>
       </c>
       <c r="Q39">
         <v>10666000000.0</v>
       </c>
       <c r="R39">
         <v>4606000000.0</v>
       </c>
       <c r="S39">
         <v>3548000000.0</v>
       </c>
       <c r="T39">
         <v>2129000000.0</v>
       </c>
       <c r="U39">
         <v>1861000000.0</v>
       </c>
       <c r="V39">
         <v>2119000000.0</v>
       </c>
       <c r="W39">
         <v>2503000000.0</v>
       </c>
       <c r="X39">
         <v>2619000000.0</v>
       </c>
@@ -15195,114 +15205,114 @@
       <c r="DX39">
         <v>10381875882.0</v>
       </c>
       <c r="DY39"/>
       <c r="DZ39"/>
       <c r="EA39"/>
       <c r="EB39"/>
       <c r="EC39"/>
       <c r="ED39"/>
       <c r="EE39"/>
       <c r="EF39">
         <v>9494423302.0</v>
       </c>
       <c r="EG39"/>
       <c r="EH39"/>
       <c r="EI39"/>
     </row>
     <row r="40" spans="1:139">
       <c r="A40" t="s">
         <v>74</v>
       </c>
       <c r="B40">
         <v>34556000000.0</v>
       </c>
       <c r="C40">
-        <v>34619000000.0</v>
+        <v>34346000000.0</v>
       </c>
       <c r="D40">
-        <v>30139000000.0</v>
+        <v>32698000000.0</v>
       </c>
       <c r="E40">
         <v>30699000000.0</v>
       </c>
       <c r="F40">
         <v>29655000000.0</v>
       </c>
       <c r="G40">
         <v>42713671098.0</v>
       </c>
       <c r="H40">
         <v>27865000000.0</v>
       </c>
       <c r="I40">
         <v>32170000000.0</v>
       </c>
       <c r="J40">
         <v>27236000000.0</v>
       </c>
       <c r="K40">
         <v>30406000000.0</v>
       </c>
       <c r="L40">
-        <v>23893000000.0</v>
+        <v>24856224999.0</v>
       </c>
       <c r="M40">
         <v>28031000000.0</v>
       </c>
       <c r="N40">
         <v>25717336000.0</v>
       </c>
       <c r="O40">
         <v>28952000000.0</v>
       </c>
       <c r="P40">
-        <v>22553000000.0</v>
+        <v>23173605440.0</v>
       </c>
       <c r="Q40">
         <v>26060000000.0</v>
       </c>
       <c r="R40">
         <v>23287612327.0</v>
       </c>
       <c r="S40">
         <v>13957000000.0</v>
       </c>
       <c r="T40">
-        <v>6612261000.0</v>
+        <v>5836969379.0</v>
       </c>
       <c r="U40">
         <v>6679937184.0</v>
       </c>
       <c r="V40">
         <v>6114438153.0</v>
       </c>
       <c r="W40">
         <v>6424725040.0</v>
       </c>
       <c r="X40">
-        <v>3909051000.0</v>
+        <v>6693944938.0</v>
       </c>
       <c r="Y40">
         <v>7472290586.0</v>
       </c>
       <c r="Z40">
         <v>7535100847.0</v>
       </c>
       <c r="AA40">
         <v>9626373436.0</v>
       </c>
       <c r="AB40">
         <v>9575319075.0</v>
       </c>
       <c r="AC40">
         <v>21177779347.0</v>
       </c>
       <c r="AD40">
         <v>8512983079.0</v>
       </c>
       <c r="AE40">
         <v>7738802274.0</v>
       </c>
       <c r="AF40">
         <v>1239047265.0</v>
       </c>
@@ -15692,51 +15702,53 @@
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
       <c r="EC41"/>
       <c r="ED41"/>
       <c r="EE41"/>
       <c r="EF41"/>
       <c r="EG41"/>
       <c r="EH41"/>
       <c r="EI41"/>
     </row>
     <row r="42" spans="1:139">
       <c r="A42" t="s">
         <v>76</v>
       </c>
       <c r="B42">
         <v>60528000000.0</v>
       </c>
-      <c r="C42"/>
+      <c r="C42">
+        <v>4729000000.0</v>
+      </c>
       <c r="D42">
         <v>-285000000.0</v>
       </c>
       <c r="E42">
         <v>-285000000.0</v>
       </c>
       <c r="F42">
         <v>-1940000000.0</v>
       </c>
       <c r="G42">
         <v>-12781095485.0</v>
       </c>
       <c r="H42">
         <v>-2434000000.0</v>
       </c>
       <c r="I42">
         <v>-2434000000.0</v>
       </c>
       <c r="J42">
         <v>-79093190743.0</v>
       </c>
       <c r="K42">
         <v>-674000000.0</v>
       </c>
       <c r="L42">
@@ -16613,51 +16625,51 @@
       <c r="DX45">
         <v>15826262011.0</v>
       </c>
       <c r="DY45"/>
       <c r="DZ45"/>
       <c r="EA45"/>
       <c r="EB45"/>
       <c r="EC45"/>
       <c r="ED45"/>
       <c r="EE45"/>
       <c r="EF45">
         <v>12752495301.0</v>
       </c>
       <c r="EG45"/>
       <c r="EH45"/>
       <c r="EI45"/>
     </row>
     <row r="46" spans="1:139">
       <c r="A46" t="s">
         <v>80</v>
       </c>
       <c r="B46">
         <v>44912000000.0</v>
       </c>
       <c r="C46">
-        <v>42958000000.0</v>
+        <v>44912000000.0</v>
       </c>
       <c r="D46">
         <v>44888000000.0</v>
       </c>
       <c r="E46">
         <v>45011000000.0</v>
       </c>
       <c r="F46">
         <v>41898000000.0</v>
       </c>
       <c r="G46">
         <v>15954536698.0</v>
       </c>
       <c r="H46">
         <v>37687000000.0</v>
       </c>
       <c r="I46">
         <v>32145000000.0</v>
       </c>
       <c r="J46">
         <v>36193000000.0</v>
       </c>
       <c r="K46">
         <v>36193000000.0</v>
       </c>
@@ -17119,51 +17131,51 @@
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
       <c r="EC47"/>
       <c r="ED47"/>
       <c r="EE47"/>
       <c r="EF47"/>
       <c r="EG47"/>
       <c r="EH47"/>
       <c r="EI47"/>
     </row>
     <row r="48" spans="1:139">
       <c r="A48" t="s">
         <v>82</v>
       </c>
       <c r="B48">
         <v>53641000000.0</v>
       </c>
       <c r="C48">
-        <v>53267000000.0</v>
+        <v>53641000000.0</v>
       </c>
       <c r="D48">
         <v>73215000000.0</v>
       </c>
       <c r="E48">
         <v>77316000000.0</v>
       </c>
       <c r="F48">
         <v>79816000000.0</v>
       </c>
       <c r="G48">
         <v>12325178193.0</v>
       </c>
       <c r="H48">
         <v>80926000000.0</v>
       </c>
       <c r="I48">
         <v>62946000000.0</v>
       </c>
       <c r="J48">
         <v>72450000000.0</v>
       </c>
       <c r="K48">
         <v>72450000000.0</v>
       </c>
@@ -17722,51 +17734,51 @@
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
       <c r="ED50"/>
       <c r="EE50"/>
       <c r="EF50"/>
       <c r="EG50"/>
       <c r="EH50"/>
       <c r="EI50"/>
     </row>
     <row r="51" spans="1:139">
       <c r="A51" t="s">
         <v>85</v>
       </c>
       <c r="B51">
         <v>47919000000.0</v>
       </c>
       <c r="C51">
-        <v>45947000000.0</v>
+        <v>47919000000.0</v>
       </c>
       <c r="D51">
         <v>40799000000.0</v>
       </c>
       <c r="E51">
         <v>37227000000.0</v>
       </c>
       <c r="F51">
         <v>32174000000.0</v>
       </c>
       <c r="G51"/>
       <c r="H51">
         <v>29463000000.0</v>
       </c>
       <c r="I51">
         <v>28784000000.0</v>
       </c>
       <c r="J51">
         <v>29467000000.0</v>
       </c>
       <c r="K51">
         <v>28784000000.0</v>
       </c>
       <c r="L51">
         <v>27153000000.0</v>
@@ -18055,51 +18067,51 @@
       <c r="DX51">
         <v>20407956394.0</v>
       </c>
       <c r="DY51"/>
       <c r="DZ51"/>
       <c r="EA51"/>
       <c r="EB51"/>
       <c r="EC51"/>
       <c r="ED51"/>
       <c r="EE51"/>
       <c r="EF51">
         <v>17126002530.0</v>
       </c>
       <c r="EG51"/>
       <c r="EH51"/>
       <c r="EI51"/>
     </row>
     <row r="52" spans="1:139">
       <c r="A52" t="s">
         <v>86</v>
       </c>
       <c r="B52">
         <v>17328000000.0</v>
       </c>
       <c r="C52">
-        <v>14121000000.0</v>
+        <v>17328000000.0</v>
       </c>
       <c r="D52">
         <v>13290000000.0</v>
       </c>
       <c r="E52">
         <v>12199000000.0</v>
       </c>
       <c r="F52">
         <v>10685000000.0</v>
       </c>
       <c r="G52"/>
       <c r="H52">
         <v>9462000000.0</v>
       </c>
       <c r="I52">
         <v>8762000000.0</v>
       </c>
       <c r="J52">
         <v>9408000000.0</v>
       </c>
       <c r="K52">
         <v>8725000000.0</v>
       </c>
       <c r="L52">
         <v>7684000000.0</v>
@@ -18344,54 +18356,54 @@
       <c r="DX52">
         <v>20407956394.0</v>
       </c>
       <c r="DY52"/>
       <c r="DZ52"/>
       <c r="EA52"/>
       <c r="EB52"/>
       <c r="EC52"/>
       <c r="ED52"/>
       <c r="EE52"/>
       <c r="EF52">
         <v>17126002530.0</v>
       </c>
       <c r="EG52"/>
       <c r="EH52"/>
       <c r="EI52"/>
     </row>
     <row r="53" spans="1:139">
       <c r="A53" t="s">
         <v>87</v>
       </c>
       <c r="B53">
         <v>1987000000.0</v>
       </c>
       <c r="C53">
-        <v>1177000000.0</v>
+        <v>778000000.0</v>
       </c>
       <c r="D53">
-        <v>2007000000.0</v>
+        <v>2109000000.0</v>
       </c>
       <c r="E53">
         <v>2983000000.0</v>
       </c>
       <c r="F53">
         <v>3214000000.0</v>
       </c>
       <c r="G53">
         <v>883580556.0</v>
       </c>
       <c r="H53">
         <v>4739000000.0</v>
       </c>
       <c r="I53">
         <v>3726000000.0</v>
       </c>
       <c r="J53">
         <v>4568000000.0</v>
       </c>
       <c r="K53">
         <v>3487000000.0</v>
       </c>
       <c r="L53">
         <v>3840000000.0</v>
       </c>
@@ -18798,51 +18810,51 @@
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
       <c r="EB54"/>
       <c r="EC54"/>
       <c r="ED54"/>
       <c r="EE54"/>
       <c r="EF54"/>
       <c r="EG54"/>
       <c r="EH54"/>
       <c r="EI54"/>
     </row>
     <row r="55" spans="1:139">
       <c r="A55" t="s">
         <v>89</v>
       </c>
       <c r="B55">
         <v>207417000000.0</v>
       </c>
       <c r="C55">
-        <v>195153000000.0</v>
+        <v>207417000000.0</v>
       </c>
       <c r="D55">
         <v>200684000000.0</v>
       </c>
       <c r="E55">
         <v>207607000000.0</v>
       </c>
       <c r="F55">
         <v>206886000000.0</v>
       </c>
       <c r="G55">
         <v>83328838375.0</v>
       </c>
       <c r="H55">
         <v>202128000000.0</v>
       </c>
       <c r="I55">
         <v>202128000000.0</v>
       </c>
       <c r="J55">
         <v>198573000000.0</v>
       </c>
       <c r="K55">
         <v>198573000000.0</v>
       </c>
@@ -19133,51 +19145,51 @@
       <c r="DX55">
         <v>48544558965.0</v>
       </c>
       <c r="DY55"/>
       <c r="DZ55"/>
       <c r="EA55"/>
       <c r="EB55"/>
       <c r="EC55"/>
       <c r="ED55"/>
       <c r="EE55"/>
       <c r="EF55">
         <v>52273418925.0</v>
       </c>
       <c r="EG55"/>
       <c r="EH55"/>
       <c r="EI55"/>
     </row>
     <row r="56" spans="1:139">
       <c r="A56" t="s">
         <v>90</v>
       </c>
       <c r="B56">
         <v>89334000000.0</v>
       </c>
       <c r="C56">
-        <v>80538000000.0</v>
+        <v>89334000000.0</v>
       </c>
       <c r="D56">
         <v>80524000000.0</v>
       </c>
       <c r="E56">
         <v>81578000000.0</v>
       </c>
       <c r="F56">
         <v>86910000000.0</v>
       </c>
       <c r="G56">
         <v>55547421820.0</v>
       </c>
       <c r="H56">
         <v>91520000000.0</v>
       </c>
       <c r="I56">
         <v>91520000000.0</v>
       </c>
       <c r="J56">
         <v>95036000000.0</v>
       </c>
       <c r="K56">
         <v>95036000000.0</v>
       </c>
@@ -19470,51 +19482,51 @@
       <c r="DX56">
         <v>29111051704.0</v>
       </c>
       <c r="DY56"/>
       <c r="DZ56"/>
       <c r="EA56"/>
       <c r="EB56"/>
       <c r="EC56"/>
       <c r="ED56"/>
       <c r="EE56"/>
       <c r="EF56">
         <v>30312792874.0</v>
       </c>
       <c r="EG56"/>
       <c r="EH56"/>
       <c r="EI56"/>
     </row>
     <row r="57" spans="1:139">
       <c r="A57" t="s">
         <v>91</v>
       </c>
       <c r="B57">
         <v>86335000000.0</v>
       </c>
       <c r="C57">
-        <v>78739000000.0</v>
+        <v>86335000000.0</v>
       </c>
       <c r="D57">
         <v>75910000000.0</v>
       </c>
       <c r="E57">
         <v>75186000000.0</v>
       </c>
       <c r="F57">
         <v>75977000000.0</v>
       </c>
       <c r="G57">
         <v>53582482502.0</v>
       </c>
       <c r="H57">
         <v>73940000000.0</v>
       </c>
       <c r="I57">
         <v>73940000000.0</v>
       </c>
       <c r="J57">
         <v>73827000000.0</v>
       </c>
       <c r="K57">
         <v>73827000000.0</v>
       </c>
@@ -19807,51 +19819,51 @@
       <c r="DX57">
         <v>27178374839.0</v>
       </c>
       <c r="DY57"/>
       <c r="DZ57"/>
       <c r="EA57"/>
       <c r="EB57"/>
       <c r="EC57"/>
       <c r="ED57"/>
       <c r="EE57"/>
       <c r="EF57">
         <v>26921212318.0</v>
       </c>
       <c r="EG57"/>
       <c r="EH57"/>
       <c r="EI57"/>
     </row>
     <row r="58" spans="1:139">
       <c r="A58" t="s">
         <v>92</v>
       </c>
       <c r="B58">
         <v>146471000000.0</v>
       </c>
       <c r="C58">
-        <v>141152000000.0</v>
+        <v>146471000000.0</v>
       </c>
       <c r="D58">
         <v>127161000000.0</v>
       </c>
       <c r="E58">
         <v>125492000000.0</v>
       </c>
       <c r="F58">
         <v>124562000000.0</v>
       </c>
       <c r="G58">
         <v>70271623965.0</v>
       </c>
       <c r="H58">
         <v>120008000000.0</v>
       </c>
       <c r="I58">
         <v>120008000000.0</v>
       </c>
       <c r="J58">
         <v>121509000000.0</v>
       </c>
       <c r="K58">
         <v>121509000000.0</v>
       </c>
@@ -20285,51 +20297,51 @@
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
       <c r="EC59"/>
       <c r="ED59"/>
       <c r="EE59"/>
       <c r="EF59"/>
       <c r="EG59"/>
       <c r="EH59"/>
       <c r="EI59"/>
     </row>
     <row r="60" spans="1:139">
       <c r="A60" t="s">
         <v>94</v>
       </c>
       <c r="B60">
         <v>60528000000.0</v>
       </c>
       <c r="C60">
-        <v>53551000000.0</v>
+        <v>60528000000.0</v>
       </c>
       <c r="D60">
         <v>73117000000.0</v>
       </c>
       <c r="E60">
         <v>81692000000.0</v>
       </c>
       <c r="F60">
         <v>81725000000.0</v>
       </c>
       <c r="G60">
         <v>12781095485.0</v>
       </c>
       <c r="H60">
         <v>81693000000.0</v>
       </c>
       <c r="I60">
         <v>81693000000.0</v>
       </c>
       <c r="J60">
         <v>76713000000.0</v>
       </c>
       <c r="K60">
         <v>76713000000.0</v>
       </c>
@@ -21045,66 +21057,66 @@
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" t="s">
         <v>200</v>
       </c>
       <c r="B2">
-        <v>185244892000.0</v>
+        <v>157721000000.0</v>
       </c>
       <c r="C2">
-        <v>136360000000.0</v>
+        <v>138509000000.0</v>
       </c>
       <c r="D2">
-        <v>151400000000.0</v>
+        <v>153593000000.0</v>
       </c>
       <c r="E2">
-        <v>144327000000.0</v>
+        <v>146216000000.0</v>
       </c>
       <c r="F2">
         <v>119943000000.0</v>
       </c>
       <c r="G2">
-        <v>38250000000.0</v>
+        <v>39072000000.0</v>
       </c>
       <c r="H2">
         <v>93164000000.0</v>
       </c>
       <c r="I2">
         <v>95011000000.0</v>
       </c>
       <c r="J2">
         <v>93975000000.0</v>
       </c>
       <c r="K2">
         <v>95295000000.0</v>
       </c>
       <c r="L2">
         <v>97620000000.0</v>
       </c>
       <c r="M2">
         <v>83146000000.0</v>
       </c>
       <c r="N2">
         <v>74570000000.0</v>
       </c>
       <c r="O2">
         <v>71474000000.0</v>
       </c>
@@ -21162,57 +21174,57 @@
       <c r="AG2">
         <v>16930825158.0</v>
       </c>
       <c r="AH2">
         <v>13136466938.0</v>
       </c>
       <c r="AI2"/>
       <c r="AJ2">
         <v>33110645113.0</v>
       </c>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" t="s">
         <v>201</v>
       </c>
       <c r="B3">
         <v>6981000000.0</v>
       </c>
       <c r="C3">
         <v>7226000000.0</v>
       </c>
       <c r="D3">
         <v>7549000000.0</v>
       </c>
       <c r="E3">
-        <v>4353000000.0</v>
+        <v>6797000000.0</v>
       </c>
       <c r="F3">
         <v>5871000000.0</v>
       </c>
       <c r="G3">
-        <v>1365000000.0</v>
+        <v>2376000000.0</v>
       </c>
       <c r="H3">
         <v>5445000000.0</v>
       </c>
       <c r="I3">
         <v>5507000000.0</v>
       </c>
       <c r="J3">
         <v>5890000000.0</v>
       </c>
       <c r="K3">
         <v>5956000000.0</v>
       </c>
       <c r="L3">
         <v>5414000000.0</v>
       </c>
       <c r="M3">
         <v>4897000000.0</v>
       </c>
       <c r="N3">
         <v>4574000000.0</v>
       </c>
       <c r="O3">
         <v>4134000000.0</v>
       </c>
@@ -21313,66 +21325,66 @@
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" t="s">
         <v>203</v>
       </c>
       <c r="B5">
-        <v>-22225288000.0</v>
+        <v>-22231000000.0</v>
       </c>
       <c r="C5">
-        <v>5555000000.0</v>
+        <v>5435000000.0</v>
       </c>
       <c r="D5">
-        <v>23748000000.0</v>
+        <v>22984000000.0</v>
       </c>
       <c r="E5">
-        <v>20999000000.0</v>
+        <v>21084000000.0</v>
       </c>
       <c r="F5">
         <v>16595000000.0</v>
       </c>
       <c r="G5">
-        <v>3388000000.0</v>
+        <v>3252000000.0</v>
       </c>
       <c r="H5">
         <v>4958000000.0</v>
       </c>
       <c r="I5">
         <v>5273000000.0</v>
       </c>
       <c r="J5">
         <v>7642000000.0</v>
       </c>
       <c r="K5">
         <v>5141000000.0</v>
       </c>
       <c r="L5">
         <v>3030000000.0</v>
       </c>
       <c r="M5">
         <v>3866000000.0</v>
       </c>
       <c r="N5">
         <v>3685000000.0</v>
       </c>
       <c r="O5">
         <v>4164000000.0</v>
       </c>
@@ -21423,66 +21435,66 @@
       </c>
       <c r="AE5">
         <v>-797042240.0</v>
       </c>
       <c r="AF5">
         <v>1462097277.0</v>
       </c>
       <c r="AG5">
         <v>1027234962.0</v>
       </c>
       <c r="AH5">
         <v>-467642378.0</v>
       </c>
       <c r="AI5">
         <v>33561124740.0</v>
       </c>
       <c r="AJ5">
         <v>1661647351.0</v>
       </c>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" t="s">
         <v>204</v>
       </c>
       <c r="B6">
-        <v>-15244288000.0</v>
+        <v>-15250000000.0</v>
       </c>
       <c r="C6">
-        <v>12781000000.0</v>
+        <v>12661000000.0</v>
       </c>
       <c r="D6">
-        <v>31297000000.0</v>
+        <v>30533000000.0</v>
       </c>
       <c r="E6">
-        <v>25352000000.0</v>
+        <v>27881000000.0</v>
       </c>
       <c r="F6">
         <v>22466000000.0</v>
       </c>
       <c r="G6">
-        <v>4753000000.0</v>
+        <v>5628000000.0</v>
       </c>
       <c r="H6">
         <v>10403000000.0</v>
       </c>
       <c r="I6">
         <v>10780000000.0</v>
       </c>
       <c r="J6">
         <v>13532000000.0</v>
       </c>
       <c r="K6">
         <v>11097000000.0</v>
       </c>
       <c r="L6">
         <v>8444000000.0</v>
       </c>
       <c r="M6">
         <v>8763000000.0</v>
       </c>
       <c r="N6">
         <v>8259000000.0</v>
       </c>
       <c r="O6">
         <v>8298000000.0</v>
       </c>
@@ -21613,66 +21625,66 @@
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" t="s">
         <v>207</v>
       </c>
       <c r="B9">
-        <v>-4948211000.0</v>
+        <v>-4213000000.0</v>
       </c>
       <c r="C9">
-        <v>20518000000.0</v>
+        <v>18369000000.0</v>
       </c>
       <c r="D9">
-        <v>38144000000.0</v>
+        <v>35951000000.0</v>
       </c>
       <c r="E9">
-        <v>35265000000.0</v>
+        <v>33376000000.0</v>
       </c>
       <c r="F9">
         <v>29476000000.0</v>
       </c>
       <c r="G9">
-        <v>9406000000.0</v>
+        <v>8584000000.0</v>
       </c>
       <c r="H9">
         <v>15023000000.0</v>
       </c>
       <c r="I9">
         <v>15401000000.0</v>
       </c>
       <c r="J9">
         <v>16959000000.0</v>
       </c>
       <c r="K9">
         <v>15723000000.0</v>
       </c>
       <c r="L9">
         <v>12975000000.0</v>
       </c>
       <c r="M9">
         <v>12944000000.0</v>
       </c>
       <c r="N9">
         <v>12246000000.0</v>
       </c>
       <c r="O9">
         <v>12483000000.0</v>
       </c>
@@ -21723,60 +21735,60 @@
       </c>
       <c r="AE9">
         <v>10315751330.0</v>
       </c>
       <c r="AF9">
         <v>11438394033.0</v>
       </c>
       <c r="AG9">
         <v>18171547548.0</v>
       </c>
       <c r="AH9">
         <v>16729641691.0</v>
       </c>
       <c r="AI9">
         <v>33561124740.0</v>
       </c>
       <c r="AJ9">
         <v>3668982499.0</v>
       </c>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" t="s">
         <v>208</v>
       </c>
       <c r="B10">
-        <v>-31247839000.0</v>
+        <v>-26605000000.0</v>
       </c>
       <c r="C10">
         <v>4032000000.0</v>
       </c>
       <c r="D10">
         <v>22418000000.0</v>
       </c>
       <c r="E10">
-        <v>19528000000.0</v>
+        <v>19508000000.0</v>
       </c>
       <c r="F10">
         <v>14392000000.0</v>
       </c>
       <c r="G10">
         <v>2842000000.0</v>
       </c>
       <c r="H10">
         <v>4021000000.0</v>
       </c>
       <c r="I10">
         <v>4108000000.0</v>
       </c>
       <c r="J10">
         <v>6161000000.0</v>
       </c>
       <c r="K10">
         <v>3106000000.0</v>
       </c>
       <c r="L10">
         <v>259000000.0</v>
       </c>
       <c r="M10">
         <v>1176000000.0</v>
       </c>
@@ -21831,51 +21843,51 @@
       <c r="AD10">
         <v>1850816331.0</v>
       </c>
       <c r="AE10">
         <v>1812628320.0</v>
       </c>
       <c r="AF10">
         <v>1465060935.0</v>
       </c>
       <c r="AG10">
         <v>816275460.0</v>
       </c>
       <c r="AH10">
         <v>-752906021.0</v>
       </c>
       <c r="AI10"/>
       <c r="AJ10">
         <v>994851676.0</v>
       </c>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" t="s">
         <v>209</v>
       </c>
       <c r="B11">
-        <v>-5018681000.0</v>
+        <v>-4273000000.0</v>
       </c>
       <c r="C11">
         <v>-1488000000.0</v>
       </c>
       <c r="D11">
         <v>3793000000.0</v>
       </c>
       <c r="E11">
         <v>2729000000.0</v>
       </c>
       <c r="F11">
         <v>1911000000.0</v>
       </c>
       <c r="G11">
         <v>504000000.0</v>
       </c>
       <c r="H11">
         <v>1321000000.0</v>
       </c>
       <c r="I11">
         <v>778000000.0</v>
       </c>
       <c r="J11">
         <v>2651000000.0</v>
       </c>
@@ -21941,66 +21953,66 @@
       </c>
       <c r="AE11">
         <v>558411650.0</v>
       </c>
       <c r="AF11">
         <v>408438867.0</v>
       </c>
       <c r="AG11">
         <v>308406972.0</v>
       </c>
       <c r="AH11">
         <v>178704274.0</v>
       </c>
       <c r="AI11">
         <v>-308510640.0</v>
       </c>
       <c r="AJ11">
         <v>269557288.0</v>
       </c>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" t="s">
         <v>210</v>
       </c>
       <c r="B12">
-        <v>1493977000.0</v>
+        <v>1272000000.0</v>
       </c>
       <c r="C12">
-        <v>1523000000.0</v>
+        <v>1312000000.0</v>
       </c>
       <c r="D12">
-        <v>1330000000.0</v>
+        <v>1127000000.0</v>
       </c>
       <c r="E12">
-        <v>1185000000.0</v>
+        <v>1022000000.0</v>
       </c>
       <c r="F12">
         <v>484000000.0</v>
       </c>
       <c r="G12">
-        <v>842000000.0</v>
+        <v>191000000.0</v>
       </c>
       <c r="H12">
         <v>937000000.0</v>
       </c>
       <c r="I12">
         <v>957000000.0</v>
       </c>
       <c r="J12">
         <v>1250000000.0</v>
       </c>
       <c r="K12">
         <v>1569000000.0</v>
       </c>
       <c r="L12">
         <v>2731000000.0</v>
       </c>
       <c r="M12">
         <v>2276000000.0</v>
       </c>
       <c r="N12">
         <v>2168000000.0</v>
       </c>
       <c r="O12">
         <v>1897000000.0</v>
       </c>
@@ -22169,66 +22181,66 @@
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" t="s">
         <v>213</v>
       </c>
       <c r="B15">
-        <v>-26271440000.0</v>
+        <v>-22368000000.0</v>
       </c>
       <c r="C15">
         <v>5473000000.0</v>
       </c>
       <c r="D15">
         <v>18596000000.0</v>
       </c>
       <c r="E15">
         <v>16799000000.0</v>
       </c>
       <c r="F15">
         <v>14200000000.0</v>
       </c>
       <c r="G15">
-        <v>29000000.0</v>
+        <v>2173000000.0</v>
       </c>
       <c r="H15">
         <v>2700000000.0</v>
       </c>
       <c r="I15">
         <v>3608000000.0</v>
       </c>
       <c r="J15">
         <v>3491000000.0</v>
       </c>
       <c r="K15">
         <v>1803000000.0</v>
       </c>
       <c r="L15">
         <v>334000000.0</v>
       </c>
       <c r="M15">
         <v>568000000.0</v>
       </c>
       <c r="N15">
         <v>904000000.0</v>
       </c>
       <c r="O15">
         <v>348000000.0</v>
       </c>
@@ -22529,66 +22541,66 @@
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" t="s">
         <v>219</v>
       </c>
       <c r="B21">
-        <v>-22222674000.0</v>
+        <v>-22231000000.0</v>
       </c>
       <c r="C21">
-        <v>3687000000.0</v>
+        <v>5435000000.0</v>
       </c>
       <c r="D21">
-        <v>22376000000.0</v>
+        <v>22984000000.0</v>
       </c>
       <c r="E21">
-        <v>20276000000.0</v>
+        <v>21084000000.0</v>
       </c>
       <c r="F21">
         <v>15126000000.0</v>
       </c>
       <c r="G21">
-        <v>3010000000.0</v>
+        <v>3252000000.0</v>
       </c>
       <c r="H21">
         <v>5192000000.0</v>
       </c>
       <c r="I21">
         <v>5273000000.0</v>
       </c>
       <c r="J21">
         <v>7642000000.0</v>
       </c>
       <c r="K21">
         <v>5141000000.0</v>
       </c>
       <c r="L21">
         <v>3030000000.0</v>
       </c>
       <c r="M21">
         <v>3866000000.0</v>
       </c>
       <c r="N21">
         <v>3685000000.0</v>
       </c>
       <c r="O21">
         <v>4164000000.0</v>
       </c>
@@ -22679,66 +22691,66 @@
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" t="s">
         <v>221</v>
       </c>
       <c r="B23">
-        <v>206407213000.0</v>
+        <v>175739000000.0</v>
       </c>
       <c r="C23">
-        <v>153191000000.0</v>
+        <v>151443000000.0</v>
       </c>
       <c r="D23">
-        <v>167168000000.0</v>
+        <v>166560000000.0</v>
       </c>
       <c r="E23">
-        <v>159316000000.0</v>
+        <v>158508000000.0</v>
       </c>
       <c r="F23">
         <v>133560000000.0</v>
       </c>
       <c r="G23">
-        <v>44646000000.0</v>
+        <v>44404000000.0</v>
       </c>
       <c r="H23">
         <v>103231000000.0</v>
       </c>
       <c r="I23">
         <v>105380000000.0</v>
       </c>
       <c r="J23">
         <v>103695000000.0</v>
       </c>
       <c r="K23">
         <v>106137000000.0</v>
       </c>
       <c r="L23">
         <v>108060000000.0</v>
       </c>
       <c r="M23">
         <v>92570000000.0</v>
       </c>
       <c r="N23">
         <v>83422000000.0</v>
       </c>
       <c r="O23">
         <v>80143000000.0</v>
       </c>
@@ -22885,66 +22897,66 @@
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
     </row>
     <row r="26" spans="1:36">
       <c r="A26" t="s">
         <v>224</v>
       </c>
       <c r="B26">
-        <v>10630490000.0</v>
+        <v>9051000000.0</v>
       </c>
       <c r="C26">
-        <v>5784000000.0</v>
+        <v>3635000000.0</v>
       </c>
       <c r="D26">
-        <v>5619000000.0</v>
+        <v>3426000000.0</v>
       </c>
       <c r="E26">
-        <v>5200000000.0</v>
+        <v>3311000000.0</v>
       </c>
       <c r="F26">
         <v>4487000000.0</v>
       </c>
       <c r="G26">
-        <v>2979000000.0</v>
+        <v>1409000000.0</v>
       </c>
       <c r="H26">
         <v>3612000000.0</v>
       </c>
       <c r="I26">
         <v>3051000000.0</v>
       </c>
       <c r="J26">
         <v>3230000000.0</v>
       </c>
       <c r="K26">
         <v>3274000000.0</v>
       </c>
       <c r="L26">
         <v>2864000000.0</v>
       </c>
       <c r="M26">
         <v>2537000000.0</v>
       </c>
       <c r="N26">
         <v>2231000000.0</v>
       </c>
       <c r="O26">
         <v>1835000000.0</v>
       </c>
@@ -23153,66 +23165,66 @@
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" t="s">
         <v>228</v>
       </c>
       <c r="B30">
-        <v>21162321000.0</v>
+        <v>18018000000.0</v>
       </c>
       <c r="C30">
-        <v>16831000000.0</v>
+        <v>12934000000.0</v>
       </c>
       <c r="D30">
-        <v>15768000000.0</v>
+        <v>12967000000.0</v>
       </c>
       <c r="E30">
-        <v>14989000000.0</v>
+        <v>12292000000.0</v>
       </c>
       <c r="F30">
         <v>13617000000.0</v>
       </c>
       <c r="G30">
-        <v>6396000000.0</v>
+        <v>5332000000.0</v>
       </c>
       <c r="H30">
         <v>10067000000.0</v>
       </c>
       <c r="I30">
         <v>10369000000.0</v>
       </c>
       <c r="J30">
         <v>9720000000.0</v>
       </c>
       <c r="K30">
         <v>10842000000.0</v>
       </c>
       <c r="L30">
         <v>10440000000.0</v>
       </c>
       <c r="M30">
         <v>9424000000.0</v>
       </c>
       <c r="N30">
         <v>8852000000.0</v>
       </c>
       <c r="O30">
         <v>8669000000.0</v>
       </c>
@@ -23261,66 +23273,66 @@
       <c r="AD30">
         <v>21143160675.0</v>
       </c>
       <c r="AE30">
         <v>11112793570.0</v>
       </c>
       <c r="AF30">
         <v>9976296756.0</v>
       </c>
       <c r="AG30">
         <v>17144312586.0</v>
       </c>
       <c r="AH30">
         <v>17197284069.0</v>
       </c>
       <c r="AI30"/>
       <c r="AJ30">
         <v>2007335148.0</v>
       </c>
     </row>
     <row r="31" spans="1:36">
       <c r="A31" t="s">
         <v>229</v>
       </c>
       <c r="B31">
-        <v>-5137307000.0</v>
+        <v>-4374000000.0</v>
       </c>
       <c r="C31">
-        <v>345000000.0</v>
+        <v>-1403000000.0</v>
       </c>
       <c r="D31">
-        <v>42000000.0</v>
+        <v>-566000000.0</v>
       </c>
       <c r="E31">
-        <v>-748000000.0</v>
+        <v>-1576000000.0</v>
       </c>
       <c r="F31">
         <v>-734000000.0</v>
       </c>
       <c r="G31">
-        <v>-168000000.0</v>
+        <v>-410000000.0</v>
       </c>
       <c r="H31">
         <v>-1171000000.0</v>
       </c>
       <c r="I31">
         <v>-1165000000.0</v>
       </c>
       <c r="J31">
         <v>-1481000000.0</v>
       </c>
       <c r="K31">
         <v>-2035000000.0</v>
       </c>
       <c r="L31">
         <v>-2276000000.0</v>
       </c>
       <c r="M31">
         <v>-2690000000.0</v>
       </c>
       <c r="N31">
         <v>-2677000000.0</v>
       </c>
       <c r="O31">
         <v>-2128000000.0</v>
       </c>
@@ -23371,66 +23383,66 @@
       </c>
       <c r="AE31">
         <v>2609670560.0</v>
       </c>
       <c r="AF31">
         <v>2963658.0</v>
       </c>
       <c r="AG31">
         <v>-210959502.0</v>
       </c>
       <c r="AH31">
         <v>-285263643.0</v>
       </c>
       <c r="AI31">
         <v>-33561124740.0</v>
       </c>
       <c r="AJ31">
         <v>-666795675.0</v>
       </c>
     </row>
     <row r="32" spans="1:36">
       <c r="A32" t="s">
         <v>230</v>
       </c>
       <c r="B32">
-        <v>180296681000.0</v>
+        <v>153508000000.0</v>
       </c>
       <c r="C32">
         <v>156878000000.0</v>
       </c>
       <c r="D32">
         <v>189544000000.0</v>
       </c>
       <c r="E32">
         <v>179592000000.0</v>
       </c>
       <c r="F32">
         <v>149419000000.0</v>
       </c>
       <c r="G32">
-        <v>47656000000.0</v>
+        <v>86676000000.0</v>
       </c>
       <c r="H32">
         <v>108187000000.0</v>
       </c>
       <c r="I32">
         <v>110412000000.0</v>
       </c>
       <c r="J32">
         <v>110934000000.0</v>
       </c>
       <c r="K32">
         <v>111018000000.0</v>
       </c>
       <c r="L32">
         <v>110595000000.0</v>
       </c>
       <c r="M32">
         <v>96090000000.0</v>
       </c>
       <c r="N32">
         <v>86816000000.0</v>
       </c>
       <c r="O32">
         <v>83957000000.0</v>
       </c>
@@ -23942,87 +23954,87 @@
       </c>
       <c r="EF1" t="s">
         <v>196</v>
       </c>
       <c r="EG1" t="s">
         <v>35</v>
       </c>
       <c r="EH1" t="s">
         <v>197</v>
       </c>
       <c r="EI1" t="s">
         <v>198</v>
       </c>
       <c r="EJ1" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="2" spans="1:140">
       <c r="A2" t="s">
         <v>200</v>
       </c>
       <c r="B2">
         <v>33703000000.0</v>
       </c>
       <c r="C2">
-        <v>102605194000.0</v>
+        <v>87360000000.0</v>
       </c>
       <c r="D2">
-        <v>80417843330.0</v>
+        <v>68267000000.0</v>
       </c>
       <c r="E2">
         <v>32188000000.0</v>
       </c>
       <c r="F2">
-        <v>66173000000.0</v>
+        <v>66542000000.0</v>
       </c>
       <c r="G2">
         <v>69818000000.0</v>
       </c>
       <c r="H2">
         <v>34174091443.0</v>
       </c>
       <c r="I2">
-        <v>74408000000.0</v>
+        <v>74466000000.0</v>
       </c>
       <c r="J2">
         <v>37204000000.0</v>
       </c>
       <c r="K2">
-        <v>76992000000.0</v>
+        <v>76934000000.0</v>
       </c>
       <c r="L2">
         <v>38467000000.0</v>
       </c>
       <c r="M2">
-        <v>74056272757.0</v>
+        <v>74462000000.0</v>
       </c>
       <c r="N2">
         <v>37208000000.0</v>
       </c>
       <c r="O2">
-        <v>69977502000.0</v>
+        <v>69865000000.0</v>
       </c>
       <c r="P2">
         <v>34932500000.0</v>
       </c>
       <c r="Q2">
         <v>61642000000.0</v>
       </c>
       <c r="R2">
         <v>30752500000.0</v>
       </c>
       <c r="S2">
         <v>58301000000.0</v>
       </c>
       <c r="T2"/>
       <c r="U2">
         <v>24326000000.0</v>
       </c>
       <c r="V2">
         <v>21715000000.0</v>
       </c>
       <c r="W2">
         <v>11043000000.0</v>
       </c>
       <c r="X2">
         <v>18878000000.0</v>
@@ -24280,85 +24292,85 @@
       <c r="DY2">
         <v>6568233469.0</v>
       </c>
       <c r="DZ2"/>
       <c r="EA2">
         <v>6568233469.0</v>
       </c>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
       <c r="EH2"/>
       <c r="EI2"/>
       <c r="EJ2"/>
     </row>
     <row r="3" spans="1:140">
       <c r="A3" t="s">
         <v>201</v>
       </c>
       <c r="B3">
         <v>1569000000.0</v>
       </c>
       <c r="C3">
-        <v>1569000000.0</v>
+        <v>3399000000.0</v>
       </c>
       <c r="D3">
-        <v>4219560180.0</v>
+        <v>3582000000.0</v>
       </c>
       <c r="E3"/>
       <c r="F3">
-        <v>4704000000.0</v>
+        <v>3628000000.0</v>
       </c>
       <c r="G3">
-        <v>2522000000.0</v>
+        <v>3598000000.0</v>
       </c>
       <c r="H3">
         <v>1116647128.0</v>
       </c>
       <c r="I3">
-        <v>2097000000.0</v>
+        <v>3809000000.0</v>
       </c>
       <c r="J3">
         <v>1048500000.0</v>
       </c>
       <c r="K3">
-        <v>5452000000.0</v>
+        <v>3740000000.0</v>
       </c>
       <c r="L3">
         <v>1326000000.0</v>
       </c>
       <c r="M3">
-        <v>3552536947.0</v>
+        <v>3572000000.0</v>
       </c>
       <c r="N3">
         <v>1027500000.0</v>
       </c>
       <c r="O3">
-        <v>3230193000.0</v>
+        <v>3225000000.0</v>
       </c>
       <c r="P3">
         <v>1147000000.0</v>
       </c>
       <c r="Q3">
         <v>3224000000.0</v>
       </c>
       <c r="R3">
         <v>931000000.0</v>
       </c>
       <c r="S3">
         <v>2647000000.0</v>
       </c>
       <c r="T3"/>
       <c r="U3">
         <v>1296000000.0</v>
       </c>
       <c r="V3">
         <v>1242000000.0</v>
       </c>
       <c r="W3">
         <v>1270000000.0</v>
       </c>
       <c r="X3">
         <v>1335000000.0</v>
@@ -24768,85 +24780,85 @@
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
     </row>
     <row r="5" spans="1:140">
       <c r="A5" t="s">
         <v>203</v>
       </c>
       <c r="B5">
         <v>688000000.0</v>
       </c>
       <c r="C5">
-        <v>936000000.0</v>
+        <v>-20680000000.0</v>
       </c>
       <c r="D5">
-        <v>-1827062490.0</v>
+        <v>-1551000000.0</v>
       </c>
       <c r="E5"/>
       <c r="F5">
-        <v>-2355000000.0</v>
+        <v>-2381000000.0</v>
       </c>
       <c r="G5">
-        <v>7910000000.0</v>
+        <v>7816000000.0</v>
       </c>
       <c r="H5">
         <v>4474794841.0</v>
       </c>
       <c r="I5">
-        <v>9276000000.0</v>
+        <v>9206000000.0</v>
       </c>
       <c r="J5">
         <v>4638000000.0</v>
       </c>
       <c r="K5">
-        <v>14472000000.0</v>
+        <v>13778000000.0</v>
       </c>
       <c r="L5">
         <v>6844500000.0</v>
       </c>
       <c r="M5">
-        <v>9947501279.0</v>
+        <v>9957000000.0</v>
       </c>
       <c r="N5">
         <v>4992500000.0</v>
       </c>
       <c r="O5">
-        <v>10280528000.0</v>
+        <v>11127000000.0</v>
       </c>
       <c r="P5">
         <v>5530000000.0</v>
       </c>
       <c r="Q5">
         <v>8146000000.0</v>
       </c>
       <c r="R5">
         <v>4172000000.0</v>
       </c>
       <c r="S5">
         <v>7713000000.0</v>
       </c>
       <c r="T5">
         <v>3817000000.0</v>
       </c>
       <c r="U5">
         <v>1949000000.0</v>
       </c>
       <c r="V5">
         <v>1912000000.0</v>
       </c>
       <c r="W5">
         <v>-993000000.0</v>
       </c>
@@ -25108,85 +25120,85 @@
       <c r="DY5">
         <v>-21656324472.0</v>
       </c>
       <c r="DZ5"/>
       <c r="EA5">
         <v>5976902021.0</v>
       </c>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
       <c r="EI5"/>
       <c r="EJ5"/>
     </row>
     <row r="6" spans="1:140">
       <c r="A6" t="s">
         <v>204</v>
       </c>
       <c r="B6">
         <v>2257000000.0</v>
       </c>
       <c r="C6">
-        <v>2505000000.0</v>
+        <v>-17281000000.0</v>
       </c>
       <c r="D6">
-        <v>-1864000000.0</v>
+        <v>2031000000.0</v>
       </c>
       <c r="E6"/>
       <c r="F6">
-        <v>2349000000.0</v>
+        <v>1247000000.0</v>
       </c>
       <c r="G6">
-        <v>10432000000.0</v>
+        <v>11414000000.0</v>
       </c>
       <c r="H6">
         <v>5591441969.0</v>
       </c>
       <c r="I6">
-        <v>11373000000.0</v>
+        <v>13015000000.0</v>
       </c>
       <c r="J6">
         <v>5686500000.0</v>
       </c>
       <c r="K6">
-        <v>19924000000.0</v>
+        <v>17518000000.0</v>
       </c>
       <c r="L6">
         <v>8170500000.0</v>
       </c>
       <c r="M6">
-        <v>13500038226.0</v>
+        <v>13529000000.0</v>
       </c>
       <c r="N6">
         <v>6020000000.0</v>
       </c>
       <c r="O6">
-        <v>13510721000.0</v>
+        <v>14352000000.0</v>
       </c>
       <c r="P6">
         <v>6677000000.0</v>
       </c>
       <c r="Q6">
         <v>11370000000.0</v>
       </c>
       <c r="R6">
         <v>5103000000.0</v>
       </c>
       <c r="S6">
         <v>10360000000.0</v>
       </c>
       <c r="T6"/>
       <c r="U6">
         <v>3245000000.0</v>
       </c>
       <c r="V6">
         <v>3154000000.0</v>
       </c>
       <c r="W6">
         <v>277000000.0</v>
       </c>
       <c r="X6">
         <v>665000000.0</v>
@@ -25814,87 +25826,87 @@
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
     </row>
     <row r="9" spans="1:140">
       <c r="A9" t="s">
         <v>207</v>
       </c>
       <c r="B9">
         <v>4429000000.0</v>
       </c>
       <c r="C9">
-        <v>-9528800000.0</v>
+        <v>-8113000000.0</v>
       </c>
       <c r="D9">
-        <v>38448000000.0</v>
+        <v>5994000000.0</v>
       </c>
       <c r="E9">
         <v>3625000000.0</v>
       </c>
       <c r="F9">
-        <v>5688000000.0</v>
+        <v>5319000000.0</v>
       </c>
       <c r="G9">
         <v>15199000000.0</v>
       </c>
       <c r="H9">
         <v>8387456037.0</v>
       </c>
       <c r="I9">
-        <v>16768000000.0</v>
+        <v>16710000000.0</v>
       </c>
       <c r="J9">
         <v>8384000000.0</v>
       </c>
       <c r="K9">
-        <v>21376000000.0</v>
+        <v>21434000000.0</v>
       </c>
       <c r="L9">
         <v>10717000000.0</v>
       </c>
       <c r="M9">
-        <v>17037656906.0</v>
+        <v>17131000000.0</v>
       </c>
       <c r="N9">
         <v>8588500000.0</v>
       </c>
       <c r="O9">
-        <v>18163201000.0</v>
+        <v>18134000000.0</v>
       </c>
       <c r="P9">
         <v>9067000000.0</v>
       </c>
       <c r="Q9">
         <v>15167000000.0</v>
       </c>
       <c r="R9">
         <v>7652000000.0</v>
       </c>
       <c r="S9">
         <v>14309000000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9">
         <v>4262000000.0</v>
       </c>
       <c r="V9">
         <v>4099000000.0</v>
       </c>
       <c r="W9">
         <v>664000000.0</v>
       </c>
       <c r="X9">
         <v>1689000000.0</v>
@@ -26234,106 +26246,106 @@
       </c>
       <c r="EF9">
         <v>8145431580.0</v>
       </c>
       <c r="EG9">
         <v>6811967477.0</v>
       </c>
       <c r="EH9">
         <v>9989220045.0</v>
       </c>
       <c r="EI9">
         <v>10880637784.0</v>
       </c>
       <c r="EJ9">
         <v>10213582124.0</v>
       </c>
     </row>
     <row r="10" spans="1:140">
       <c r="A10" t="s">
         <v>208</v>
       </c>
       <c r="B10">
         <v>538000000.0</v>
       </c>
       <c r="C10">
-        <v>-23726110000.0</v>
+        <v>-23735000000.0</v>
       </c>
       <c r="D10">
-        <v>-2457000000.0</v>
+        <v>-2870000000.0</v>
       </c>
       <c r="E10">
         <v>-413000000.0</v>
       </c>
       <c r="F10">
         <v>-2957000000.0</v>
       </c>
       <c r="G10">
         <v>6989000000.0</v>
       </c>
       <c r="H10">
         <v>4413247362.0</v>
       </c>
       <c r="I10">
         <v>8808000000.0</v>
       </c>
       <c r="J10">
         <v>4404000000.0</v>
       </c>
       <c r="K10">
         <v>13610000000.0</v>
       </c>
       <c r="L10">
         <v>6805000000.0</v>
       </c>
       <c r="M10">
-        <v>9510893292.0</v>
+        <v>9563000000.0</v>
       </c>
       <c r="N10">
         <v>4781500000.0</v>
       </c>
       <c r="O10">
-        <v>9961014000.0</v>
+        <v>9945000000.0</v>
       </c>
       <c r="P10">
         <v>4972500000.0</v>
       </c>
       <c r="Q10">
         <v>7265000000.0</v>
       </c>
       <c r="R10">
         <v>3800000000.0</v>
       </c>
       <c r="S10">
         <v>7127000000.0</v>
       </c>
       <c r="T10"/>
       <c r="U10">
         <v>1768000000.0</v>
       </c>
       <c r="V10">
-        <v>1633000000.0</v>
+        <v>1640000000.0</v>
       </c>
       <c r="W10">
         <v>-1183000000.0</v>
       </c>
       <c r="X10">
         <v>-869000000.0</v>
       </c>
       <c r="Y10">
         <v>1930000000.0</v>
       </c>
       <c r="Z10">
         <v>261000000.0</v>
       </c>
       <c r="AA10">
         <v>1110000000.0</v>
       </c>
       <c r="AB10">
         <v>720000000.0</v>
       </c>
       <c r="AC10">
         <v>1081000000.0</v>
       </c>
       <c r="AD10">
         <v>791000000.0</v>
       </c>
@@ -26572,85 +26584,85 @@
       <c r="DY10">
         <v>-376453010.0</v>
       </c>
       <c r="DZ10"/>
       <c r="EA10">
         <v>-376453010.0</v>
       </c>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
       <c r="EE10"/>
       <c r="EF10"/>
       <c r="EG10"/>
       <c r="EH10"/>
       <c r="EI10"/>
       <c r="EJ10"/>
     </row>
     <row r="11" spans="1:140">
       <c r="A11" t="s">
         <v>209</v>
       </c>
       <c r="B11">
         <v>161000000.0</v>
       </c>
       <c r="C11">
-        <v>-3657630000.0</v>
+        <v>-3659000000.0</v>
       </c>
       <c r="D11">
-        <v>-588000000.0</v>
+        <v>-614000000.0</v>
       </c>
       <c r="E11"/>
       <c r="F11">
         <v>-2830000000.0</v>
       </c>
       <c r="G11">
         <v>1342000000.0</v>
       </c>
       <c r="H11">
         <v>1013481828.0</v>
       </c>
       <c r="I11">
         <v>1101000000.0</v>
       </c>
       <c r="J11">
         <v>550500000.0</v>
       </c>
       <c r="K11">
         <v>2692000000.0</v>
       </c>
       <c r="L11">
         <v>1346000000.0</v>
       </c>
       <c r="M11">
-        <v>739946105.0</v>
+        <v>744000000.0</v>
       </c>
       <c r="N11">
         <v>372000000.0</v>
       </c>
       <c r="O11">
-        <v>1988196000.0</v>
+        <v>1985000000.0</v>
       </c>
       <c r="P11">
         <v>992500000.0</v>
       </c>
       <c r="Q11">
         <v>182000000.0</v>
       </c>
       <c r="R11">
         <v>91000000.0</v>
       </c>
       <c r="S11">
         <v>1729000000.0</v>
       </c>
       <c r="T11">
         <v>864500000.0</v>
       </c>
       <c r="U11">
         <v>207000000.0</v>
       </c>
       <c r="V11">
         <v>435000000.0</v>
       </c>
       <c r="W11">
         <v>-135000000.0</v>
       </c>
@@ -26992,83 +27004,83 @@
       </c>
       <c r="EF11">
         <v>-74876880.0</v>
       </c>
       <c r="EG11">
         <v>-134332023.0</v>
       </c>
       <c r="EH11">
         <v>-196987455.0</v>
       </c>
       <c r="EI11">
         <v>-214566216.0</v>
       </c>
       <c r="EJ11">
         <v>-201411876.0</v>
       </c>
     </row>
     <row r="12" spans="1:140">
       <c r="A12" t="s">
         <v>210</v>
       </c>
       <c r="B12">
         <v>150000000.0</v>
       </c>
       <c r="C12">
-        <v>811586000.0</v>
+        <v>691000000.0</v>
       </c>
       <c r="D12">
-        <v>684412190.0</v>
+        <v>581000000.0</v>
       </c>
       <c r="E12">
         <v>358000000.0</v>
       </c>
       <c r="F12">
-        <v>654259040.0</v>
+        <v>632000000.0</v>
       </c>
       <c r="G12">
-        <v>728362000.0</v>
+        <v>680000000.0</v>
       </c>
       <c r="H12">
         <v>76787807.0</v>
       </c>
       <c r="I12">
-        <v>637962000.0</v>
+        <v>578000000.0</v>
       </c>
       <c r="J12">
         <v>76787807.0</v>
       </c>
       <c r="K12">
-        <v>692038000.0</v>
+        <v>549000000.0</v>
       </c>
       <c r="L12"/>
       <c r="M12">
-        <v>643474637.0</v>
+        <v>647000000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12">
-        <v>375604000.0</v>
+        <v>375000000.0</v>
       </c>
       <c r="P12">
         <v>102334329.0</v>
       </c>
       <c r="Q12">
         <v>282000000.0</v>
       </c>
       <c r="R12">
         <v>163307852.0</v>
       </c>
       <c r="S12">
         <v>131000000.0</v>
       </c>
       <c r="T12"/>
       <c r="U12">
         <v>181000000.0</v>
       </c>
       <c r="V12">
         <v>272000000.0</v>
       </c>
       <c r="W12">
         <v>190000000.0</v>
       </c>
       <c r="X12">
         <v>199000000.0</v>
@@ -27614,87 +27626,87 @@
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
       <c r="ED14"/>
       <c r="EE14"/>
       <c r="EF14"/>
       <c r="EG14"/>
       <c r="EH14"/>
       <c r="EI14"/>
       <c r="EJ14"/>
     </row>
     <row r="15" spans="1:140">
       <c r="A15" t="s">
         <v>213</v>
       </c>
       <c r="B15">
         <v>390000000.0</v>
       </c>
       <c r="C15">
-        <v>-23640537000.0</v>
+        <v>-20128000000.0</v>
       </c>
       <c r="D15">
-        <v>-1853000000.0</v>
+        <v>-2240000000.0</v>
       </c>
       <c r="E15">
         <v>-371000000.0</v>
       </c>
       <c r="F15">
         <v>-151000000.0</v>
       </c>
       <c r="G15">
         <v>5624000000.0</v>
       </c>
       <c r="H15">
         <v>3393903868.0</v>
       </c>
       <c r="I15">
         <v>7673000000.0</v>
       </c>
       <c r="J15">
         <v>3836500000.0</v>
       </c>
       <c r="K15">
         <v>10923000000.0</v>
       </c>
       <c r="L15">
         <v>5461500000.0</v>
       </c>
       <c r="M15">
-        <v>8790838211.0</v>
+        <v>8839000000.0</v>
       </c>
       <c r="N15">
         <v>4419500000.0</v>
       </c>
       <c r="O15">
-        <v>7972818000.0</v>
+        <v>7960000000.0</v>
       </c>
       <c r="P15">
         <v>3980000000.0</v>
       </c>
       <c r="Q15">
         <v>7420000000.0</v>
       </c>
       <c r="R15">
         <v>3710000000.0</v>
       </c>
       <c r="S15">
         <v>6780000000.0</v>
       </c>
       <c r="T15"/>
       <c r="U15">
         <v>1565000000.0</v>
       </c>
       <c r="V15">
         <v>1198000000.0</v>
       </c>
       <c r="W15">
         <v>-1048000000.0</v>
       </c>
       <c r="X15">
         <v>-1694000000.0</v>
@@ -28816,87 +28828,87 @@
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
     </row>
     <row r="21" spans="1:140">
       <c r="A21" t="s">
         <v>219</v>
       </c>
       <c r="B21">
         <v>688000000.0</v>
       </c>
       <c r="C21">
-        <v>-20672255000.0</v>
+        <v>-20680000000.0</v>
       </c>
       <c r="D21">
-        <v>-2394000000.0</v>
+        <v>-1551000000.0</v>
       </c>
       <c r="E21">
         <v>-154000000.0</v>
       </c>
       <c r="F21">
-        <v>-2952000000.0</v>
+        <v>-2381000000.0</v>
       </c>
       <c r="G21">
-        <v>6639000000.0</v>
+        <v>7816000000.0</v>
       </c>
       <c r="H21">
         <v>4474794841.0</v>
       </c>
       <c r="I21">
-        <v>8835000000.0</v>
+        <v>9206000000.0</v>
       </c>
       <c r="J21">
         <v>4638000000.0</v>
       </c>
       <c r="K21">
-        <v>13541000000.0</v>
+        <v>13778000000.0</v>
       </c>
       <c r="L21">
         <v>6844500000.0</v>
       </c>
       <c r="M21">
-        <v>9902746472.0</v>
+        <v>9957000000.0</v>
       </c>
       <c r="N21">
         <v>4992500000.0</v>
       </c>
       <c r="O21">
-        <v>11144918000.0</v>
+        <v>11127000000.0</v>
       </c>
       <c r="P21">
         <v>5530000000.0</v>
       </c>
       <c r="Q21">
         <v>8146000000.0</v>
       </c>
       <c r="R21">
         <v>4172000000.0</v>
       </c>
       <c r="S21">
         <v>7713000000.0</v>
       </c>
       <c r="T21"/>
       <c r="U21">
         <v>2250000000.0</v>
       </c>
       <c r="V21">
         <v>1888000000.0</v>
       </c>
       <c r="W21">
         <v>-930000000.0</v>
       </c>
       <c r="X21">
         <v>-642000000.0</v>
@@ -29380,85 +29392,85 @@
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
       <c r="EE22"/>
       <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
       <c r="EI22"/>
       <c r="EJ22"/>
     </row>
     <row r="23" spans="1:140">
       <c r="A23" t="s">
         <v>221</v>
       </c>
       <c r="B23">
         <v>37444000000.0</v>
       </c>
       <c r="C23">
-        <v>117365261000.0</v>
+        <v>99927000000.0</v>
       </c>
       <c r="D23">
-        <v>40842000000.0</v>
+        <v>75812000000.0</v>
       </c>
       <c r="E23"/>
       <c r="F23">
-        <v>74813000000.0</v>
+        <v>74242000000.0</v>
       </c>
       <c r="G23">
-        <v>78378000000.0</v>
+        <v>77201000000.0</v>
       </c>
       <c r="H23">
         <v>30276670576.0</v>
       </c>
       <c r="I23">
-        <v>82341000000.0</v>
+        <v>81970000000.0</v>
       </c>
       <c r="J23">
         <v>41629500000.0</v>
       </c>
       <c r="K23">
-        <v>84827000000.0</v>
+        <v>84590000000.0</v>
       </c>
       <c r="L23">
         <v>42709000000.0</v>
       </c>
       <c r="M23">
-        <v>81191183191.0</v>
+        <v>81636000000.0</v>
       </c>
       <c r="N23">
         <v>41129500000.0</v>
       </c>
       <c r="O23">
-        <v>76995785000.0</v>
+        <v>76872000000.0</v>
       </c>
       <c r="P23">
         <v>38934500000.0</v>
       </c>
       <c r="Q23">
         <v>68663000000.0</v>
       </c>
       <c r="R23">
         <v>34463500000.0</v>
       </c>
       <c r="S23">
         <v>64897000000.0</v>
       </c>
       <c r="T23"/>
       <c r="U23">
         <v>26620000000.0</v>
       </c>
       <c r="V23">
         <v>23912000000.0</v>
       </c>
       <c r="W23">
         <v>12660000000.0</v>
       </c>
       <c r="X23">
         <v>21250000000.0</v>
@@ -30150,87 +30162,87 @@
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
       <c r="EG25"/>
       <c r="EH25"/>
       <c r="EI25"/>
       <c r="EJ25"/>
     </row>
     <row r="26" spans="1:140">
       <c r="A26" t="s">
         <v>224</v>
       </c>
       <c r="B26">
         <v>1440000000.0</v>
       </c>
       <c r="C26">
-        <v>9130641000.0</v>
+        <v>7774000000.0</v>
       </c>
       <c r="D26">
-        <v>3971004290.0</v>
+        <v>3371000000.0</v>
       </c>
       <c r="E26">
         <v>1433000000.0</v>
       </c>
       <c r="F26">
         <v>2965000000.0</v>
       </c>
       <c r="G26">
         <v>2819000000.0</v>
       </c>
       <c r="H26">
         <v>1199296600.0</v>
       </c>
       <c r="I26">
         <v>2884000000.0</v>
       </c>
       <c r="J26">
         <v>1442000000.0</v>
       </c>
       <c r="K26">
         <v>2735000000.0</v>
       </c>
       <c r="L26">
         <v>1367500000.0</v>
       </c>
       <c r="M26">
-        <v>2638544380.0</v>
+        <v>2653000000.0</v>
       </c>
       <c r="N26">
         <v>1328500000.0</v>
       </c>
       <c r="O26">
-        <v>2551101000.0</v>
+        <v>2547000000.0</v>
       </c>
       <c r="P26">
         <v>1273500000.0</v>
       </c>
       <c r="Q26">
         <v>2441000000.0</v>
       </c>
       <c r="R26">
         <v>1220500000.0</v>
       </c>
       <c r="S26">
         <v>2046000000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26">
         <v>800000000.0</v>
       </c>
       <c r="V26">
         <v>670000000.0</v>
       </c>
       <c r="W26">
         <v>576000000.0</v>
       </c>
       <c r="X26">
         <v>933000000.0</v>
@@ -30465,51 +30477,53 @@
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
     </row>
     <row r="27" spans="1:140">
       <c r="A27" t="s">
         <v>225</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27"/>
+      <c r="O27">
+        <v>4467182000.0</v>
+      </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
@@ -30966,87 +30980,87 @@
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
     </row>
     <row r="30" spans="1:140">
       <c r="A30" t="s">
         <v>228</v>
       </c>
       <c r="B30">
         <v>3741000000.0</v>
       </c>
       <c r="C30">
-        <v>14760067000.0</v>
+        <v>12567000000.0</v>
       </c>
       <c r="D30">
-        <v>40842000000.0</v>
+        <v>7545000000.0</v>
       </c>
       <c r="E30">
         <v>35967000000.0</v>
       </c>
       <c r="F30">
-        <v>8640000000.0</v>
+        <v>7700000000.0</v>
       </c>
       <c r="G30">
-        <v>8560000000.0</v>
+        <v>7383000000.0</v>
       </c>
       <c r="H30">
         <v>-3897420867.0</v>
       </c>
       <c r="I30">
-        <v>7933000000.0</v>
+        <v>7504000000.0</v>
       </c>
       <c r="J30">
         <v>4425500000.0</v>
       </c>
       <c r="K30">
-        <v>7835000000.0</v>
+        <v>7656000000.0</v>
       </c>
       <c r="L30">
         <v>4242000000.0</v>
       </c>
       <c r="M30">
-        <v>7134910433.0</v>
+        <v>7174000000.0</v>
       </c>
       <c r="N30">
         <v>3921500000.0</v>
       </c>
       <c r="O30">
-        <v>7018283000.0</v>
+        <v>7007000000.0</v>
       </c>
       <c r="P30">
         <v>4002000000.0</v>
       </c>
       <c r="Q30">
         <v>7021000000.0</v>
       </c>
       <c r="R30">
         <v>3711000000.0</v>
       </c>
       <c r="S30">
         <v>6596000000.0</v>
       </c>
       <c r="T30"/>
       <c r="U30">
         <v>2294000000.0</v>
       </c>
       <c r="V30">
         <v>2197000000.0</v>
       </c>
       <c r="W30">
         <v>1617000000.0</v>
       </c>
       <c r="X30">
         <v>2372000000.0</v>
@@ -31314,106 +31328,106 @@
       </c>
       <c r="DZ30"/>
       <c r="EA30">
         <v>8598642035.0</v>
       </c>
       <c r="EB30"/>
       <c r="EC30"/>
       <c r="ED30"/>
       <c r="EE30"/>
       <c r="EF30"/>
       <c r="EG30">
         <v>-35117980261.0</v>
       </c>
       <c r="EH30"/>
       <c r="EI30"/>
       <c r="EJ30"/>
     </row>
     <row r="31" spans="1:140">
       <c r="A31" t="s">
         <v>229</v>
       </c>
       <c r="B31">
         <v>-150000000.0</v>
       </c>
       <c r="C31">
-        <v>-3053856000.0</v>
+        <v>-3055000000.0</v>
       </c>
       <c r="D31">
-        <v>-63000000.0</v>
+        <v>-1319000000.0</v>
       </c>
       <c r="E31">
         <v>-266000000.0</v>
       </c>
       <c r="F31">
-        <v>-5000000.0</v>
+        <v>-576000000.0</v>
       </c>
       <c r="G31">
-        <v>350000000.0</v>
+        <v>-827000000.0</v>
       </c>
       <c r="H31">
         <v>-61547479.0</v>
       </c>
       <c r="I31">
-        <v>-27000000.0</v>
+        <v>-398000000.0</v>
       </c>
       <c r="J31">
         <v>-234000000.0</v>
       </c>
       <c r="K31">
-        <v>69000000.0</v>
+        <v>-168000000.0</v>
       </c>
       <c r="L31">
         <v>-39500000.0</v>
       </c>
       <c r="M31">
-        <v>-391853180.0</v>
+        <v>-394000000.0</v>
       </c>
       <c r="N31">
         <v>-211000000.0</v>
       </c>
       <c r="O31">
-        <v>-1183903000.0</v>
+        <v>-1182000000.0</v>
       </c>
       <c r="P31">
         <v>-557500000.0</v>
       </c>
       <c r="Q31">
         <v>-546000000.0</v>
       </c>
       <c r="R31">
         <v>-372000000.0</v>
       </c>
       <c r="S31">
         <v>-184000000.0</v>
       </c>
       <c r="T31"/>
       <c r="U31">
         <v>-482000000.0</v>
       </c>
       <c r="V31">
-        <v>-255000000.0</v>
+        <v>-248000000.0</v>
       </c>
       <c r="W31">
         <v>-253000000.0</v>
       </c>
       <c r="X31">
         <v>-227000000.0</v>
       </c>
       <c r="Y31">
         <v>-167000000.0</v>
       </c>
       <c r="Z31">
         <v>-236000000.0</v>
       </c>
       <c r="AA31">
         <v>-261000000.0</v>
       </c>
       <c r="AB31">
         <v>-440000000.0</v>
       </c>
       <c r="AC31">
         <v>-360000000.0</v>
       </c>
       <c r="AD31">
         <v>-286000000.0</v>
       </c>
@@ -31676,87 +31690,87 @@
       <c r="EC31">
         <v>-11678869917.0</v>
       </c>
       <c r="ED31"/>
       <c r="EE31">
         <v>-21882254823.0</v>
       </c>
       <c r="EF31"/>
       <c r="EG31">
         <v>28306012784.0</v>
       </c>
       <c r="EH31"/>
       <c r="EI31">
         <v>-10880637784.0</v>
       </c>
       <c r="EJ31"/>
     </row>
     <row r="32" spans="1:140">
       <c r="A32" t="s">
         <v>230</v>
       </c>
       <c r="B32">
         <v>38132000000.0</v>
       </c>
       <c r="C32">
-        <v>93076394000.0</v>
+        <v>79247000000.0</v>
       </c>
       <c r="D32">
-        <v>38448000000.0</v>
+        <v>74261000000.0</v>
       </c>
       <c r="E32">
         <v>35813000000.0</v>
       </c>
       <c r="F32">
         <v>71861000000.0</v>
       </c>
       <c r="G32">
         <v>85017000000.0</v>
       </c>
       <c r="H32">
         <v>42561547481.0</v>
       </c>
       <c r="I32">
         <v>91176000000.0</v>
       </c>
       <c r="J32">
         <v>45588000000.0</v>
       </c>
       <c r="K32">
         <v>98368000000.0</v>
       </c>
       <c r="L32">
         <v>49184000000.0</v>
       </c>
       <c r="M32">
-        <v>91093929664.0</v>
+        <v>91593000000.0</v>
       </c>
       <c r="N32">
         <v>45796500000.0</v>
       </c>
       <c r="O32">
-        <v>88140703000.0</v>
+        <v>87999000000.0</v>
       </c>
       <c r="P32">
         <v>43999500000.0</v>
       </c>
       <c r="Q32">
         <v>76809000000.0</v>
       </c>
       <c r="R32">
         <v>38404500000.0</v>
       </c>
       <c r="S32">
         <v>72610000000.0</v>
       </c>
       <c r="T32"/>
       <c r="U32">
         <v>28588000000.0</v>
       </c>
       <c r="V32">
         <v>25814000000.0</v>
       </c>
       <c r="W32">
         <v>11707000000.0</v>
       </c>
       <c r="X32">
         <v>20567000000.0</v>
@@ -33862,51 +33876,51 @@
       </c>
       <c r="AI22">
         <v>725294388.0</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>252</v>
       </c>
       <c r="B23">
         <v>-5872550.0</v>
       </c>
       <c r="C23">
         <v>2407000000.0</v>
       </c>
       <c r="D23">
         <v>-2764000000.0</v>
       </c>
       <c r="E23">
         <v>-2051000000.0</v>
       </c>
       <c r="F23">
         <v>2595000000.0</v>
       </c>
       <c r="G23">
-        <v>8272000000.0</v>
+        <v>9087000000.0</v>
       </c>
       <c r="H23">
         <v>-128000000.0</v>
       </c>
       <c r="I23">
         <v>-2784000000.0</v>
       </c>
       <c r="J23">
         <v>-4472000000.0</v>
       </c>
       <c r="K23">
         <v>-5109000000.0</v>
       </c>
       <c r="L23">
         <v>-2845000000.0</v>
       </c>
       <c r="M23">
         <v>2152000000.0</v>
       </c>
       <c r="N23">
         <v>3189000000.0</v>
       </c>
       <c r="O23">
         <v>1701000000.0</v>
       </c>
@@ -34076,51 +34090,51 @@
       </c>
       <c r="AI24">
         <v>-1717680601.0</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>254</v>
       </c>
       <c r="B25">
         <v>12618935440.0</v>
       </c>
       <c r="C25">
         <v>2276000000.0</v>
       </c>
       <c r="D25">
         <v>369000000.0</v>
       </c>
       <c r="E25">
         <v>1392967663.0</v>
       </c>
       <c r="F25">
         <v>-1229773048.0</v>
       </c>
       <c r="G25">
-        <v>1457000000.0</v>
+        <v>509000000.0</v>
       </c>
       <c r="H25">
         <v>-457503084.0</v>
       </c>
       <c r="I25">
         <v>1200000000.0</v>
       </c>
       <c r="J25">
         <v>387000000.0</v>
       </c>
       <c r="K25">
         <v>1658000000.0</v>
       </c>
       <c r="L25">
         <v>4681000000.0</v>
       </c>
       <c r="M25">
         <v>1854000000.0</v>
       </c>
       <c r="N25">
         <v>1174000000.0</v>
       </c>
       <c r="O25">
         <v>257000000.0</v>
       </c>
@@ -34663,51 +34677,51 @@
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:108">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>97</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>98</v>
       </c>
       <c r="E1" t="s">
         <v>231</v>
       </c>
       <c r="F1" t="s">
         <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>99</v>
       </c>
@@ -35001,54 +35015,54 @@
       </c>
       <c r="CZ1" t="s">
         <v>189</v>
       </c>
       <c r="DA1" t="s">
         <v>33</v>
       </c>
       <c r="DB1" t="s">
         <v>192</v>
       </c>
       <c r="DC1" t="s">
         <v>35</v>
       </c>
       <c r="DD1" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="2" spans="1:108">
       <c r="A2" t="s">
         <v>232</v>
       </c>
       <c r="B2">
         <v>30146000000.0</v>
       </c>
       <c r="C2">
-        <v>30782438000.0</v>
+        <v>30146000000.0</v>
       </c>
       <c r="D2">
-        <v>35333093820.0</v>
+        <v>34131000000.0</v>
       </c>
       <c r="E2">
         <v>34100000000.0</v>
       </c>
       <c r="F2">
         <v>36325000000.0</v>
       </c>
       <c r="G2">
         <v>48199222000.0</v>
       </c>
       <c r="H2">
         <v>27966039580.0</v>
       </c>
       <c r="I2">
         <v>48978000000.0</v>
       </c>
       <c r="J2">
         <v>27966039580.0</v>
       </c>
       <c r="K2">
         <v>1345048271.0</v>
       </c>
       <c r="L2">
         <v>49564000.0</v>
       </c>
@@ -35327,54 +35341,54 @@
       </c>
       <c r="CZ2">
         <v>1464810798.0</v>
       </c>
       <c r="DA2">
         <v>1135408449.0</v>
       </c>
       <c r="DB2">
         <v>1135408449.0</v>
       </c>
       <c r="DC2">
         <v>6621710641.0</v>
       </c>
       <c r="DD2">
         <v>6621710641.0</v>
       </c>
     </row>
     <row r="3" spans="1:108">
       <c r="A3" t="s">
         <v>233</v>
       </c>
       <c r="B3">
         <v>1348000000</v>
       </c>
       <c r="C3">
-        <v>3982508000</v>
+        <v>1630000000</v>
       </c>
       <c r="D3">
-        <v>6076072420</v>
+        <v>5158000000</v>
       </c>
       <c r="E3">
         <v>2657000000</v>
       </c>
       <c r="F3">
         <v>5357000000</v>
       </c>
       <c r="G3">
         <v>5703000000</v>
       </c>
       <c r="H3">
         <v>2709847596</v>
       </c>
       <c r="I3">
         <v>5746000000</v>
       </c>
       <c r="J3">
         <v>2873000000</v>
       </c>
       <c r="K3">
         <v>2426342208</v>
       </c>
       <c r="L3">
         <v>2411866796</v>
       </c>
@@ -35877,54 +35891,54 @@
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
     </row>
     <row r="6" spans="1:108">
       <c r="A6" t="s">
         <v>236</v>
       </c>
       <c r="B6">
         <v>1804000000.0</v>
       </c>
       <c r="C6">
-        <v>-30782438000.0</v>
+        <v>1804000000.0</v>
       </c>
       <c r="D6">
-        <v>834733150.0</v>
+        <v>-3428000000.0</v>
       </c>
       <c r="E6">
         <v>-1320000000.0</v>
       </c>
       <c r="F6">
         <v>-3635323000.0</v>
       </c>
       <c r="G6">
         <v>-9230805000.0</v>
       </c>
       <c r="H6">
         <v>-27966039580.0</v>
       </c>
       <c r="I6">
         <v>-5223042000.0</v>
       </c>
       <c r="J6">
         <v>-2539000000.0</v>
       </c>
       <c r="K6">
         <v>1353120908.0</v>
       </c>
       <c r="L6">
         <v>1345048271.0</v>
       </c>
@@ -36203,54 +36217,54 @@
       </c>
       <c r="CZ6">
         <v>-244148724.0</v>
       </c>
       <c r="DA6">
         <v>388148551.0</v>
       </c>
       <c r="DB6">
         <v>388148551.0</v>
       </c>
       <c r="DC6">
         <v>9787141.0</v>
       </c>
       <c r="DD6">
         <v>9787141.0</v>
       </c>
     </row>
     <row r="7" spans="1:108">
       <c r="A7" t="s">
         <v>237</v>
       </c>
       <c r="B7">
         <v>-693000000.0</v>
       </c>
       <c r="C7">
-        <v>645758047.0</v>
+        <v>-3051000000.0</v>
       </c>
       <c r="D7">
-        <v>-769227470.0</v>
+        <v>-653000000.0</v>
       </c>
       <c r="E7">
         <v>-3298000000.0</v>
       </c>
       <c r="F7">
         <v>1000000000.0</v>
       </c>
       <c r="G7">
         <v>-1043000000.0</v>
       </c>
       <c r="H7">
         <v>616060962.0</v>
       </c>
       <c r="I7">
         <v>-500000000.0</v>
       </c>
       <c r="J7">
         <v>-250000000.0</v>
       </c>
       <c r="K7">
         <v>-3179834132.0</v>
       </c>
       <c r="L7">
         <v>-3160863433.0</v>
       </c>
@@ -36637,54 +36651,54 @@
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
     </row>
     <row r="9" spans="1:108">
       <c r="A9" t="s">
         <v>239</v>
       </c>
       <c r="B9">
         <v>-1085000000.0</v>
       </c>
       <c r="C9">
-        <v>428839322.0</v>
+        <v>-1085000000.0</v>
       </c>
       <c r="D9">
-        <v>-1288721060.0</v>
+        <v>-1094000000.0</v>
       </c>
       <c r="E9">
         <v>-825000000.0</v>
       </c>
       <c r="F9">
         <v>1283000000.0</v>
       </c>
       <c r="G9">
         <v>-497000000.0</v>
       </c>
       <c r="H9">
         <v>-2344665.0</v>
       </c>
       <c r="I9">
         <v>1609000000.0</v>
       </c>
       <c r="J9">
         <v>804500000.0</v>
       </c>
       <c r="K9">
         <v>-2104975992.0</v>
       </c>
       <c r="L9">
         <v>-2092417832.0</v>
       </c>
@@ -36876,51 +36890,51 @@
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" t="s">
         <v>240</v>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-391853180.0</v>
       </c>
       <c r="D10">
-        <v>-2526788550.0</v>
+        <v>-2145000000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>1532000000.0</v>
       </c>
       <c r="G10">
         <v>-900000000.0</v>
       </c>
       <c r="H10">
         <v>618405627.0</v>
       </c>
       <c r="I10">
         <v>-2418000000.0</v>
       </c>
       <c r="J10">
         <v>-1209000000.0</v>
       </c>
       <c r="K10">
         <v>-1074858140.0</v>
       </c>
       <c r="L10">
         <v>-1068445601.0</v>
       </c>
       <c r="M10">
         <v>-1070243066.0</v>
@@ -37558,53 +37572,55 @@
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" t="s">
         <v>244</v>
       </c>
       <c r="B14">
         <v>1569000000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>1569000000.0</v>
+      </c>
       <c r="D14">
-        <v>4219560180.0</v>
+        <v>3582000000.0</v>
       </c>
       <c r="E14">
         <v>1879000000.0</v>
       </c>
       <c r="F14">
         <v>3628000000.0</v>
       </c>
       <c r="G14">
         <v>3598000000.0</v>
       </c>
       <c r="H14">
         <v>1116647127.0</v>
       </c>
       <c r="I14">
         <v>3809000000.0</v>
       </c>
       <c r="J14">
         <v>1352000000.0</v>
       </c>
       <c r="K14">
         <v>1446966390.0</v>
       </c>
       <c r="L14">
         <v>1438333875.0</v>
       </c>
@@ -37882,51 +37898,51 @@
         <v>961712751.0</v>
       </c>
       <c r="CZ14">
         <v>961712751.0</v>
       </c>
       <c r="DA14">
         <v>888502594.0</v>
       </c>
       <c r="DB14">
         <v>888502594.0</v>
       </c>
       <c r="DC14">
         <v>1003667574.0</v>
       </c>
       <c r="DD14">
         <v>1003667574.0</v>
       </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" t="s">
         <v>245</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
-        <v>2307682410.0</v>
+        <v>1959000000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>4651000000.0</v>
       </c>
       <c r="H15">
         <v>763188745.0</v>
       </c>
       <c r="I15">
         <v>450000000.0</v>
       </c>
       <c r="J15">
         <v>763188745.0</v>
       </c>
       <c r="K15">
         <v>2295940637.0</v>
       </c>
       <c r="L15">
         <v>2282243193.0</v>
       </c>
       <c r="M15">
         <v>49791198.0</v>
       </c>
       <c r="N15">
@@ -38167,54 +38183,54 @@
       </c>
       <c r="CZ15">
         <v>10804845.0</v>
       </c>
       <c r="DA15">
         <v>61121522.0</v>
       </c>
       <c r="DB15">
         <v>61121522.0</v>
       </c>
       <c r="DC15">
         <v>276692188.0</v>
       </c>
       <c r="DD15">
         <v>276692188.0</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" t="s">
         <v>246</v>
       </c>
       <c r="B16">
         <v>31950000000.0</v>
       </c>
       <c r="C16">
-        <v>30146000000.0</v>
+        <v>31950000000.0</v>
       </c>
       <c r="D16">
-        <v>36167826970.0</v>
+        <v>30703000000.0</v>
       </c>
       <c r="E16">
         <v>32780000000.0</v>
       </c>
       <c r="F16">
         <v>34100000000.0</v>
       </c>
       <c r="G16">
         <v>36325000000.0</v>
       </c>
       <c r="H16">
         <v>48401328274.0</v>
       </c>
       <c r="I16">
         <v>43669000000.0</v>
       </c>
       <c r="J16">
         <v>-2539000000.0</v>
       </c>
       <c r="K16">
         <v>1353120908.0</v>
       </c>
       <c r="L16">
         <v>1345048271.0</v>
       </c>
@@ -38605,54 +38621,54 @@
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
     </row>
     <row r="18" spans="1:108">
       <c r="A18" t="s">
         <v>248</v>
       </c>
       <c r="B18">
         <v>-4066000000.0</v>
       </c>
       <c r="C18">
-        <v>-6344623000.0</v>
+        <v>-4348000000.0</v>
       </c>
       <c r="D18">
-        <v>-8770135550.0</v>
+        <v>-7445000000.0</v>
       </c>
       <c r="E18">
         <v>-5503000000.0</v>
       </c>
       <c r="F18">
         <v>-6238000000.0</v>
       </c>
       <c r="G18">
         <v>-1733000000.0</v>
       </c>
       <c r="H18">
         <v>581477139.0</v>
       </c>
       <c r="I18">
         <v>3346000000.0</v>
       </c>
       <c r="J18">
         <v>1673000000.0</v>
       </c>
       <c r="K18">
         <v>4881056307.0</v>
       </c>
       <c r="L18">
         <v>4851936219.0</v>
       </c>
@@ -39315,54 +39331,54 @@
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
     </row>
     <row r="22" spans="1:108">
       <c r="A22" t="s">
         <v>213</v>
       </c>
       <c r="B22">
         <v>390000000.0</v>
       </c>
       <c r="C22">
-        <v>-20120461000.0</v>
+        <v>538000000.0</v>
       </c>
       <c r="D22">
-        <v>-2638697600.0</v>
+        <v>-2240000000.0</v>
       </c>
       <c r="E22">
         <v>-371000000.0</v>
       </c>
       <c r="F22">
         <v>-151000000.0</v>
       </c>
       <c r="G22">
         <v>5624000000.0</v>
       </c>
       <c r="H22">
         <v>3974208675.0</v>
       </c>
       <c r="I22">
         <v>7673000000.0</v>
       </c>
       <c r="J22">
         <v>3836500000.0</v>
       </c>
       <c r="K22">
         <v>5959733740.0</v>
       </c>
       <c r="L22">
         <v>5924178327.0</v>
       </c>
@@ -39615,54 +39631,54 @@
       </c>
       <c r="CZ22">
         <v>253934244.0</v>
       </c>
       <c r="DA22">
         <v>-465805147.0</v>
       </c>
       <c r="DB22">
         <v>-465805147.0</v>
       </c>
       <c r="DC22">
         <v>362647194.0</v>
       </c>
       <c r="DD22">
         <v>362647194.0</v>
       </c>
     </row>
     <row r="23" spans="1:108">
       <c r="A23" t="s">
         <v>252</v>
       </c>
       <c r="B23">
         <v>4893000000.0</v>
       </c>
       <c r="C23">
-        <v>-1999326.0</v>
+        <v>4893000000.0</v>
       </c>
       <c r="D23">
-        <v>-3533970.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="E23"/>
       <c r="F23">
         <v>2737028000.0</v>
       </c>
       <c r="G23">
         <v>667000000.0</v>
       </c>
       <c r="H23">
         <v>-292497069.0</v>
       </c>
       <c r="I23">
         <v>-3124049000.0</v>
       </c>
       <c r="J23">
         <v>-1471500000.0</v>
       </c>
       <c r="K23">
         <v>210061108.0</v>
       </c>
       <c r="L23">
         <v>208807896.0</v>
       </c>
       <c r="M23">
         <v>-1598672234.0</v>
@@ -39911,54 +39927,54 @@
       <c r="CW23"/>
       <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23">
         <v>-44811.0</v>
       </c>
       <c r="DB23">
         <v>-44811.0</v>
       </c>
       <c r="DC23">
         <v>-37356.0</v>
       </c>
       <c r="DD23">
         <v>-37356.0</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" t="s">
         <v>253</v>
       </c>
       <c r="B24">
         <v>-365000000.0</v>
       </c>
       <c r="C24">
-        <v>232913000.0</v>
+        <v>372000000.0</v>
       </c>
       <c r="D24">
-        <v>325125240.0</v>
+        <v>276000000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24">
         <v>-2062868000.0</v>
       </c>
       <c r="G24">
         <v>-399577000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>-1109250000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24">
         <v>-807000000.0</v>
       </c>
       <c r="L24"/>
       <c r="M24">
         <v>-670000000.0</v>
       </c>
       <c r="N24">
         <v>-670000000.0</v>
       </c>
       <c r="O24">
         <v>-244000000.0</v>
@@ -40227,54 +40243,54 @@
       </c>
       <c r="CZ24">
         <v>-159503976.0</v>
       </c>
       <c r="DA24">
         <v>828949439.0</v>
       </c>
       <c r="DB24">
         <v>828949439.0</v>
       </c>
       <c r="DC24">
         <v>-858840300.0</v>
       </c>
       <c r="DD24">
         <v>-858840300.0</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" t="s">
         <v>254</v>
       </c>
       <c r="B25">
         <v>-3984000000.0</v>
       </c>
       <c r="C25">
-        <v>17112587953.0</v>
+        <v>-1774000000.0</v>
       </c>
       <c r="D25">
-        <v>-3505698240.0</v>
+        <v>-2976000000.0</v>
       </c>
       <c r="E25">
         <v>426000000.0</v>
       </c>
       <c r="F25">
         <v>-5365029000.0</v>
       </c>
       <c r="G25">
         <v>-4278000000.0</v>
       </c>
       <c r="H25">
         <v>-1799531066.0</v>
       </c>
       <c r="I25">
         <v>-1046796000.0</v>
       </c>
       <c r="J25">
         <v>-442500000.0</v>
       </c>
       <c r="K25">
         <v>-99301615.0</v>
       </c>
       <c r="L25">
         <v>-98709187.0</v>
       </c>
@@ -40969,54 +40985,54 @@
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" t="s">
         <v>257</v>
       </c>
       <c r="B28">
         <v>5524000000.0</v>
       </c>
       <c r="C28">
-        <v>5634889000.0</v>
+        <v>5524000000.0</v>
       </c>
       <c r="D28">
-        <v>2281766630.0</v>
+        <v>1937000000.0</v>
       </c>
       <c r="E28">
         <v>2658000000.0</v>
       </c>
       <c r="F28">
         <v>6551907000.0</v>
       </c>
       <c r="G28">
         <v>-4913000000.0</v>
       </c>
       <c r="H28">
         <v>-1055685814.0</v>
       </c>
       <c r="I28">
         <v>-5190889000.0</v>
       </c>
       <c r="J28">
         <v>-2351500000.0</v>
       </c>
       <c r="K28">
         <v>-2453622872.0</v>
       </c>
       <c r="L28">
         <v>-2438984705.0</v>
       </c>
@@ -41295,54 +41311,54 @@
       </c>
       <c r="CZ28">
         <v>390319929.0</v>
       </c>
       <c r="DA28">
         <v>229877865.0</v>
       </c>
       <c r="DB28">
         <v>229877865.0</v>
       </c>
       <c r="DC28">
         <v>325553182.0</v>
       </c>
       <c r="DD28">
         <v>325553182.0</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" t="s">
         <v>258</v>
       </c>
       <c r="B29">
         <v>-2718000000.0</v>
       </c>
       <c r="C29">
-        <v>-2362115000.0</v>
+        <v>-2718000000.0</v>
       </c>
       <c r="D29">
-        <v>-2694063130.0</v>
+        <v>-2287000000.0</v>
       </c>
       <c r="E29">
         <v>-2846000000.0</v>
       </c>
       <c r="F29">
         <v>-912029000.0</v>
       </c>
       <c r="G29">
         <v>3970000000.0</v>
       </c>
       <c r="H29">
         <v>3291324736.0</v>
       </c>
       <c r="I29">
         <v>10035204000.0</v>
       </c>
       <c r="J29">
         <v>4546000000.0</v>
       </c>
       <c r="K29">
         <v>7307398515.0</v>
       </c>
       <c r="L29">
         <v>7263803015.0</v>
       </c>
@@ -41621,54 +41637,54 @@
       </c>
       <c r="CZ29">
         <v>1775704923.0</v>
       </c>
       <c r="DA29">
         <v>720239166.0</v>
       </c>
       <c r="DB29">
         <v>720239166.0</v>
       </c>
       <c r="DC29">
         <v>1995306677.0</v>
       </c>
       <c r="DD29">
         <v>1995306677.0</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" t="s">
         <v>259</v>
       </c>
       <c r="B30">
         <v>-1315000000.0</v>
       </c>
       <c r="C30">
-        <v>-3749595000.0</v>
+        <v>-1315000000.0</v>
       </c>
       <c r="D30">
-        <v>-2527966540.0</v>
+        <v>-2146000000.0</v>
       </c>
       <c r="E30"/>
       <c r="F30">
         <v>-7755868000.0</v>
       </c>
       <c r="G30">
         <v>-7418577000.0</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>-10078250000.0</v>
       </c>
       <c r="J30"/>
       <c r="K30">
         <v>-5916000000.0</v>
       </c>
       <c r="L30"/>
       <c r="M30">
         <v>-2932500000.0</v>
       </c>
       <c r="N30">
         <v>-2932500000.0</v>
       </c>
       <c r="O30">
         <v>-4666000000.0</v>