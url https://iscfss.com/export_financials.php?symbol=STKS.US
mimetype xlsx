--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -1186,51 +1186,51 @@
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5">
         <v>-3029000.0</v>
       </c>
       <c r="C5">
-        <v>-3028000.0</v>
+        <v>-3027999.0</v>
       </c>
       <c r="D5">
         <v>-2930000.0</v>
       </c>
       <c r="E5">
         <v>-2869000.0</v>
       </c>
       <c r="F5">
         <v>-2645000.0</v>
       </c>
       <c r="G5">
         <v>-2646000.0</v>
       </c>
       <c r="H5">
         <v>-2651000.0</v>
       </c>
       <c r="I5">
         <v>-2310000.0</v>
       </c>
       <c r="J5">
         <v>-1582000.0</v>
       </c>
       <c r="K5">
         <v>-1543951.0</v>
       </c>
@@ -2936,51 +2936,51 @@
       </c>
       <c r="L41">
         <v>15334602.0</v>
       </c>
       <c r="M41">
         <v>15743000.0</v>
       </c>
       <c r="N41">
         <v>16483000.0</v>
       </c>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
     </row>
     <row r="42" spans="1:20">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42">
         <v>20404000.0</v>
       </c>
       <c r="C42">
-        <v>50190000.0</v>
+        <v>50189999.0</v>
       </c>
       <c r="D42">
         <v>43219000.0</v>
       </c>
       <c r="E42">
         <v>48414000.0</v>
       </c>
       <c r="F42">
         <v>53444000.0</v>
       </c>
       <c r="G42">
         <v>46538000.0</v>
       </c>
       <c r="H42">
         <v>44853000.0</v>
       </c>
       <c r="I42">
         <v>43543000.0</v>
       </c>
       <c r="J42">
         <v>41007000.0</v>
       </c>
       <c r="K42">
         <v>37383600.0</v>
       </c>
@@ -4621,96 +4621,96 @@
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
     </row>
     <row r="5" spans="1:77">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5">
         <v>-3055000.0</v>
       </c>
       <c r="C5">
         <v>-3029000.0</v>
       </c>
       <c r="D5">
         <v>-2932000.0</v>
       </c>
       <c r="E5">
         <v>-2918000.0</v>
       </c>
       <c r="F5">
         <v>-3041000.0</v>
       </c>
       <c r="G5">
-        <v>-3028000.0</v>
+        <v>-3027999.0</v>
       </c>
       <c r="H5">
         <v>-2913000.0</v>
       </c>
       <c r="I5">
         <v>-2987000.0</v>
       </c>
       <c r="J5">
         <v>-2998000.0</v>
       </c>
       <c r="K5">
         <v>-2930000.0</v>
       </c>
       <c r="L5">
         <v>-2999000.0</v>
       </c>
       <c r="M5">
         <v>-2887000.0</v>
       </c>
       <c r="N5">
         <v>-2939000.0</v>
       </c>
       <c r="O5">
         <v>-2869000.0</v>
       </c>
       <c r="P5">
         <v>-2993000.0</v>
       </c>
       <c r="Q5">
         <v>-2906000.0</v>
       </c>
       <c r="R5">
         <v>-2737000.0</v>
       </c>
       <c r="S5">
         <v>-2645000.0</v>
       </c>
       <c r="T5">
         <v>-2690000.0</v>
       </c>
       <c r="U5">
         <v>-2656000.0</v>
       </c>
       <c r="V5">
-        <v>-2664000.0</v>
+        <v>-2663999.0</v>
       </c>
       <c r="W5">
         <v>-2646000.0</v>
       </c>
       <c r="X5">
         <v>-2674000.0</v>
       </c>
       <c r="Y5">
         <v>-2693000.0</v>
       </c>
       <c r="Z5">
         <v>-2695000.0</v>
       </c>
       <c r="AA5">
         <v>-2651000.0</v>
       </c>
       <c r="AB5">
         <v>-2639000.0</v>
       </c>
       <c r="AC5">
         <v>-2590000.0</v>
       </c>
       <c r="AD5">
         <v>-2470000.0</v>
       </c>
@@ -10525,51 +10525,51 @@
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
     </row>
     <row r="40" spans="1:77">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
         <v>67081000.0</v>
       </c>
       <c r="C40">
         <v>66659000.0</v>
       </c>
       <c r="D40">
-        <v>72987000.0</v>
+        <v>69089000.0</v>
       </c>
       <c r="E40">
         <v>52285000.0</v>
       </c>
       <c r="F40">
         <v>60773000.0</v>
       </c>
       <c r="G40">
         <v>61958000.0</v>
       </c>
       <c r="H40">
         <v>59111000.0</v>
       </c>
       <c r="I40">
         <v>47553000.0</v>
       </c>
       <c r="J40">
         <v>32170000.0</v>
       </c>
       <c r="K40">
         <v>24331000.0</v>
       </c>
       <c r="L40">
         <v>20316000.0</v>
       </c>
@@ -10924,96 +10924,96 @@
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
     </row>
     <row r="42" spans="1:77">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42">
         <v>11934000.0</v>
       </c>
       <c r="C42">
         <v>20404000.0</v>
       </c>
       <c r="D42">
         <v>28301000.0</v>
       </c>
       <c r="E42">
         <v>36064000.0</v>
       </c>
       <c r="F42">
         <v>43496000.0</v>
       </c>
       <c r="G42">
-        <v>50190000.0</v>
+        <v>50189999.0</v>
       </c>
       <c r="H42">
         <v>54352000.0</v>
       </c>
       <c r="I42">
         <v>55717000.0</v>
       </c>
       <c r="J42">
         <v>44453000.0</v>
       </c>
       <c r="K42">
         <v>43219000.0</v>
       </c>
       <c r="L42">
         <v>42225000.0</v>
       </c>
       <c r="M42">
         <v>45239000.0</v>
       </c>
       <c r="N42">
         <v>47567000.0</v>
       </c>
       <c r="O42">
         <v>48414000.0</v>
       </c>
       <c r="P42">
         <v>50807000.0</v>
       </c>
       <c r="Q42">
         <v>53706000.0</v>
       </c>
       <c r="R42">
         <v>54009000.0</v>
       </c>
       <c r="S42">
         <v>53444000.0</v>
       </c>
       <c r="T42">
         <v>52482000.0</v>
       </c>
       <c r="U42">
         <v>51414000.0</v>
       </c>
       <c r="V42">
-        <v>47522000.0</v>
+        <v>47521999.0</v>
       </c>
       <c r="W42">
         <v>46538000.0</v>
       </c>
       <c r="X42">
         <v>46104000.0</v>
       </c>
       <c r="Y42">
         <v>45621000.0</v>
       </c>
       <c r="Z42">
         <v>45229000.0</v>
       </c>
       <c r="AA42">
         <v>44853000.0</v>
       </c>
       <c r="AB42">
         <v>44584000.0</v>
       </c>
       <c r="AC42">
         <v>44180000.0</v>
       </c>
       <c r="AD42">
         <v>43724000.0</v>
       </c>
@@ -14933,60 +14933,60 @@
       </c>
       <c r="K4">
         <v>-92000.0</v>
       </c>
       <c r="L4">
         <v>-2476.0</v>
       </c>
       <c r="M4">
         <v>-1492556.0</v>
       </c>
       <c r="N4">
         <v>-5379617.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>141</v>
       </c>
       <c r="B5">
-        <v>43759000.0</v>
+        <v>8001000.0</v>
       </c>
       <c r="C5">
         <v>6622000.0</v>
       </c>
       <c r="D5">
         <v>18356000.0</v>
       </c>
       <c r="E5">
-        <v>16306000.0</v>
+        <v>14193000.0</v>
       </c>
       <c r="F5">
         <v>27781000.0</v>
       </c>
       <c r="G5">
         <v>-3148000.0</v>
       </c>
       <c r="H5">
         <v>8163000.0</v>
       </c>
       <c r="I5">
         <v>5659000.0</v>
       </c>
       <c r="J5">
         <v>-2658000.0</v>
       </c>
       <c r="K5">
         <v>-5529703.0</v>
       </c>
       <c r="L5">
         <v>-5175223.0</v>
       </c>
       <c r="M5">
         <v>454458.0</v>
       </c>
@@ -14995,60 +14995,60 @@
       </c>
       <c r="O5">
         <v>-453000.0</v>
       </c>
       <c r="P5">
         <v>-291000.0</v>
       </c>
       <c r="Q5">
         <v>-26094.0</v>
       </c>
       <c r="R5">
         <v>-22331.0</v>
       </c>
       <c r="S5">
         <v>-12116000.0</v>
       </c>
       <c r="T5">
         <v>-28156000.0</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>142</v>
       </c>
       <c r="B6">
-        <v>86951000.0</v>
+        <v>51193000.0</v>
       </c>
       <c r="C6">
         <v>40718000.0</v>
       </c>
       <c r="D6">
         <v>34020000.0</v>
       </c>
       <c r="E6">
-        <v>28440000.0</v>
+        <v>26327000.0</v>
       </c>
       <c r="F6">
         <v>38571000.0</v>
       </c>
       <c r="G6">
         <v>6966000.0</v>
       </c>
       <c r="H6">
         <v>13567000.0</v>
       </c>
       <c r="I6">
         <v>8483000.0</v>
       </c>
       <c r="J6">
         <v>393000.0</v>
       </c>
       <c r="K6">
         <v>-2882370.0</v>
       </c>
       <c r="L6">
         <v>-2983723.0</v>
       </c>
       <c r="M6">
         <v>1893158.0</v>
       </c>
@@ -17058,54 +17058,54 @@
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
     </row>
     <row r="5" spans="1:77">
       <c r="A5" t="s">
         <v>141</v>
       </c>
       <c r="B5">
-        <v>17799000.0</v>
+        <v>13897000.0</v>
       </c>
       <c r="C5">
-        <v>17051000.0</v>
+        <v>4483000.0</v>
       </c>
       <c r="D5">
         <v>-7677000.0</v>
       </c>
       <c r="E5">
         <v>662000.0</v>
       </c>
       <c r="F5">
         <v>16269000.0</v>
       </c>
       <c r="G5">
         <v>27081000.0</v>
       </c>
       <c r="H5">
         <v>4104000.0</v>
       </c>
       <c r="I5">
         <v>14186000.0</v>
       </c>
       <c r="J5">
         <v>3817000.0</v>
       </c>
       <c r="K5">
         <v>13988000.0</v>
       </c>
@@ -17277,54 +17277,54 @@
       </c>
       <c r="BT5">
         <v>-5225000.0</v>
       </c>
       <c r="BU5">
         <v>-2886000.0</v>
       </c>
       <c r="BV5">
         <v>-2856000.0</v>
       </c>
       <c r="BW5">
         <v>-28656000.0</v>
       </c>
       <c r="BX5">
         <v>-11994000.0</v>
       </c>
       <c r="BY5">
         <v>-7089000.0</v>
       </c>
     </row>
     <row r="6" spans="1:77">
       <c r="A6" t="s">
         <v>142</v>
       </c>
       <c r="B6">
-        <v>28204000.0</v>
+        <v>24302000.0</v>
       </c>
       <c r="C6">
-        <v>28014000.0</v>
+        <v>15446000.0</v>
       </c>
       <c r="D6">
         <v>3193000.0</v>
       </c>
       <c r="E6">
         <v>11532000.0</v>
       </c>
       <c r="F6">
         <v>26098000.0</v>
       </c>
       <c r="G6">
         <v>38476000.0</v>
       </c>
       <c r="H6">
         <v>13520000.0</v>
       </c>
       <c r="I6">
         <v>22211000.0</v>
       </c>
       <c r="J6">
         <v>9077000.0</v>
       </c>
       <c r="K6">
         <v>18758000.0</v>
       </c>
@@ -27749,63 +27749,63 @@
       <c r="I23">
         <v>149600000.0</v>
       </c>
       <c r="J23">
         <v>-124000.0</v>
       </c>
       <c r="K23">
         <v>-811000.0</v>
       </c>
       <c r="L23">
         <v>42000.0</v>
       </c>
       <c r="M23">
         <v>-1420000.0</v>
       </c>
       <c r="N23">
         <v>-156000.0</v>
       </c>
       <c r="O23">
         <v>-1290000.0</v>
       </c>
       <c r="P23">
         <v>-397000.0</v>
       </c>
       <c r="Q23">
-        <v>-1400000.0</v>
+        <v>-1428000.0</v>
       </c>
       <c r="R23">
         <v>-128000.0</v>
       </c>
       <c r="S23">
         <v>38000.0</v>
       </c>
       <c r="T23">
         <v>-825000.0</v>
       </c>
       <c r="U23">
-        <v>3145000.0</v>
+        <v>-6000.0</v>
       </c>
       <c r="V23">
         <v>-110000.0</v>
       </c>
       <c r="W23">
         <v>-23000.0</v>
       </c>
       <c r="X23">
         <v>-13000.0</v>
       </c>
       <c r="Y23">
         <v>-92000.0</v>
       </c>
       <c r="Z23">
         <v>-10000.0</v>
       </c>
       <c r="AA23">
         <v>-1159000.0</v>
       </c>
       <c r="AB23">
         <v>-247000.0</v>
       </c>
       <c r="AC23">
         <v>-1618000.0</v>
       </c>
@@ -28074,51 +28074,51 @@
         <v>0.0</v>
       </c>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
     </row>
     <row r="25" spans="1:77">
       <c r="A25" t="s">
         <v>191</v>
       </c>
       <c r="B25">
-        <v>2182000.0</v>
+        <v>1048000.0</v>
       </c>
       <c r="C25">
         <v>10433000.0</v>
       </c>
       <c r="D25">
         <v>4169000.0</v>
       </c>
       <c r="E25">
         <v>5642000.0</v>
       </c>
       <c r="F25">
         <v>870000.0</v>
       </c>
       <c r="G25">
         <v>1283000.0</v>
       </c>
       <c r="H25">
         <v>917000.0</v>
       </c>
       <c r="I25">
         <v>2190000.0</v>
       </c>
       <c r="J25">
         <v>87000.0</v>
       </c>
@@ -28285,54 +28285,54 @@
         <v>6725000.0</v>
       </c>
       <c r="BS25">
         <v>14387000.0</v>
       </c>
       <c r="BT25">
         <v>5556000.0</v>
       </c>
       <c r="BU25">
         <v>2109000.0</v>
       </c>
       <c r="BV25">
         <v>4055000.0</v>
       </c>
       <c r="BW25">
         <v>28781000.0</v>
       </c>
       <c r="BX25"/>
       <c r="BY25"/>
     </row>
     <row r="26" spans="1:77">
       <c r="A26" t="s">
         <v>192</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-209000.0</v>
       </c>
       <c r="C26">
-        <v>-1136000.0</v>
+        <v>-34000.0</v>
       </c>
       <c r="D26">
         <v>-201000.0</v>
       </c>
       <c r="E26">
         <v>-598000.0</v>
       </c>
       <c r="F26">
         <v>-307000.0</v>
       </c>
       <c r="G26">
         <v>-332000.0</v>
       </c>
       <c r="H26">
         <v>-2263000.0</v>
       </c>
       <c r="I26">
         <v>-888000.0</v>
       </c>
       <c r="J26">
         <v>-124000.0</v>
       </c>
       <c r="K26">
         <v>-193000.0</v>
       </c>