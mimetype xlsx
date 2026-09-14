--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -265,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3985,505 +3988,511 @@
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BY62"/>
+  <dimension ref="A1:BZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
+    <row r="1" spans="1:78">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
         <v>132</v>
       </c>
       <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BU1" t="s">
         <v>134</v>
       </c>
       <c r="BV1" t="s">
         <v>135</v>
       </c>
       <c r="BW1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BY1" t="s">
         <v>137</v>
       </c>
+      <c r="BZ1" t="s">
+        <v>138</v>
+      </c>
     </row>
-    <row r="2" spans="1:77">
+    <row r="2" spans="1:78">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2">
+        <v>36635000.0</v>
+      </c>
+      <c r="C2">
         <v>33612000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>36633000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>37093000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>33468000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>32392000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>30883000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>31110000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26723000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15819000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>19089000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11751000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11767000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11430000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13055000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11557000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12278000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11771000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11094000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9849000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9826000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7997000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7404000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7722000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6544000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7397000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>8274000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4934000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6109000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5700000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5408000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5855000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5147000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5095000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>12572000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5945871.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6166044.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6146020.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>9311461.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3581691.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3189503.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2655659.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2501622.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3047000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2462662.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1813113.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3433198.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1287858.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2100203.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2194642.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>5871213.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3839068.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4097241.0</v>
       </c>
-      <c r="BB2">
-[...1 lines deleted...]
-      </c>
       <c r="BC2">
-        <v>3000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BD2">
         <v>3000.0</v>
       </c>
       <c r="BE2">
         <v>3000.0</v>
       </c>
       <c r="BF2">
+        <v>3000.0</v>
+      </c>
+      <c r="BG2">
         <v>5000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>54000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>180000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>80225.0</v>
       </c>
-      <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
-      <c r="BN2">
+      <c r="BN2"/>
+      <c r="BO2">
         <v>600000.0</v>
       </c>
-      <c r="BO2"/>
-      <c r="BP2">
+      <c r="BP2"/>
+      <c r="BQ2">
         <v>786000.0</v>
       </c>
-      <c r="BQ2"/>
       <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>854000.0</v>
       </c>
-      <c r="BT2"/>
       <c r="BU2"/>
-      <c r="BV2">
+      <c r="BV2"/>
+      <c r="BW2">
         <v>1074000.0</v>
       </c>
-      <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
+      <c r="BZ2"/>
     </row>
-    <row r="3" spans="1:77">
+    <row r="3" spans="1:78">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4519,52 +4528,53 @@
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
+      <c r="BZ3"/>
     </row>
-    <row r="4" spans="1:77">
+    <row r="4" spans="1:78">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4600,593 +4610,603 @@
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
+      <c r="BZ4"/>
     </row>
-    <row r="5" spans="1:77">
+    <row r="5" spans="1:78">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5">
+        <v>-3056000.0</v>
+      </c>
+      <c r="C5">
         <v>-3055000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3029000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2932000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2918000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3041000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3027999.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2913000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2987000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2998000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2930000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2999000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2887000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2939000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2869000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2993000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2906000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2737000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2645000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2690000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2656000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2663999.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2646000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2674000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2693000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2695000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2651000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2639000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2590000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2470000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2310000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1660000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1490000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1631000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1353631.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1460419.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1600129.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-571000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-438763.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-441788.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-420383.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-492439.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-461539.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-359516.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-230696.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>15447.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>93624.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>69934.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-12263184.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>93618.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1050837.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-12092.0</v>
       </c>
-      <c r="BD5">
-[...1 lines deleted...]
-      </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
-      <c r="BG5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG5">
+        <v>0.0</v>
+      </c>
+      <c r="BH5"/>
       <c r="BI5">
         <v>0.0</v>
       </c>
-      <c r="BJ5"/>
+      <c r="BJ5">
+        <v>0.0</v>
+      </c>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
+      <c r="BZ5"/>
     </row>
-    <row r="6" spans="1:77">
+    <row r="6" spans="1:78">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>43235000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>41675000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>41331000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>41007000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>38128154.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>37928645.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>37537582.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>37384243.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>36869681.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>36146182.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
-      <c r="BG6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG6">
+        <v>0.0</v>
+      </c>
+      <c r="BH6"/>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
+      <c r="BZ6"/>
     </row>
-    <row r="7" spans="1:77">
+    <row r="7" spans="1:78">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7">
+        <v>320268000.0</v>
+      </c>
+      <c r="C7">
         <v>308522000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>307788000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>298871000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>302583000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>304240000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>306783000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>311920000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>310694000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>120725000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>127378000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>122628000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>116695000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>113840000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>111583000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>111152000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>110378000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>111567000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>109012000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>107428000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>101043000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>102344000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>103386000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>104445000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>100852000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>101946000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>102675000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>57263000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>56840000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>57417000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
+      <c r="BZ7"/>
     </row>
-    <row r="8" spans="1:77">
+    <row r="8" spans="1:78">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8">
+        <v>210557000.0</v>
+      </c>
+      <c r="C8">
         <v>200701000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>191306000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>182351000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>173816000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>165679000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>158088000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="I8">
         <v>3000.0</v>
       </c>
       <c r="J8">
         <v>3000.0</v>
       </c>
       <c r="K8">
         <v>3000.0</v>
       </c>
       <c r="L8">
         <v>3000.0</v>
       </c>
       <c r="M8">
         <v>3000.0</v>
       </c>
       <c r="N8">
         <v>3000.0</v>
       </c>
       <c r="O8">
         <v>3000.0</v>
       </c>
       <c r="P8">
         <v>3000.0</v>
       </c>
       <c r="Q8">
         <v>3000.0</v>
       </c>
       <c r="R8">
         <v>3000.0</v>
       </c>
       <c r="S8">
         <v>3000.0</v>
       </c>
       <c r="T8">
         <v>3000.0</v>
       </c>
       <c r="U8">
         <v>3000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>3000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5198,444 +5218,449 @@
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
+      <c r="BZ8"/>
     </row>
-    <row r="9" spans="1:77">
+    <row r="9" spans="1:78">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>56561000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>55471000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>55583000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>54347000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>53743000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>54046000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>53481000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>52519000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>51414000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>47522000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>46538000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>46104000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>45621000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>45229000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>44853000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>44584000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>44180000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>43724000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>43543000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>43235000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>41675000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>41331000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>41007000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>38128154.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>37928645.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>37537582.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>37384243.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>36869681.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>36146182.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>35785221.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>31778266.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>31633461.0</v>
       </c>
-      <c r="AS9"/>
-      <c r="AT9">
+      <c r="AT9"/>
+      <c r="AU9">
         <v>31144611.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>30966611.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>30754410.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>30670025.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9">
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>30502656.0</v>
       </c>
-      <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>23000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>23325.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
+      <c r="BZ9"/>
     </row>
-    <row r="10" spans="1:77">
+    <row r="10" spans="1:78">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10">
+        <v>6363000.0</v>
+      </c>
+      <c r="C10">
         <v>6620000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4168000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5548000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4662000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>21421000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>27576000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>28185000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>32247000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>15374000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>21047000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>22137000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>38178000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>48699000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>55121000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>17477000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>24417000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>28644000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>23614000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>19078000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>41407000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>28435000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>24385000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>26565000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>23460000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8160000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>12344000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2046000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>799000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1079000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1592000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>968000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>933000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1143000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1548000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1798886.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1540936.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1787850.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1597782.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1791250.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2399000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1213665.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1841900.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1795847.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2848300.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4520794.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>7905000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>8369894.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>7119352.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>9239687.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>11681086.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1315992.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1409387.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1043731.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-1000.0</v>
       </c>
-      <c r="BD10">
-[...1 lines deleted...]
-      </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>28751000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>28750000.0</v>
       </c>
-      <c r="BH10">
-[...1 lines deleted...]
-      </c>
       <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
         <v>391.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>521.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>612.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>663.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1078.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2404000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>6559.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>6697000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>239000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>7399000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>582000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1630000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>6524000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>187000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1844000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>6479000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>18473000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:77">
+    <row r="11" spans="1:78">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5671,277 +5696,281 @@
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
+      <c r="BZ11"/>
     </row>
-    <row r="12" spans="1:77">
+    <row r="12" spans="1:78">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12">
+        <v>6363000.0</v>
+      </c>
+      <c r="C12">
         <v>6620000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4168000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5548000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4662000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>21421000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>27576000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>28185000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>32247000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15374000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>21047000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>22137000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>38178000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>48699000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>55121000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>17477000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>24417000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>28644000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>23614000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>19078000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>41407000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>28435000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>24385000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>26565000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>23460000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>8160000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>12344000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2046000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>799000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1079000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1592000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>968000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>933000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1143000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1548000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1798886.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1540936.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1787850.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1597782.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1791250.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2399000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1213665.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1841900.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1795847.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2848300.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4520794.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>7905000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>8369894.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>7119352.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>9239687.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>11681086.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1315992.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1409387.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1043730.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-1000.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
-      <c r="BF12">
+      <c r="BF12"/>
+      <c r="BG12">
         <v>28751000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>28750000.0</v>
       </c>
-      <c r="BH12"/>
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12">
         <v>391.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>521.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>612.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>663.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1078.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2404000.0</v>
       </c>
-      <c r="BO12"/>
-      <c r="BP12">
+      <c r="BP12"/>
+      <c r="BQ12">
         <v>6697000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>239000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>7399000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>582000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1630000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>6524000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>187000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1844000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>6479000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>18473000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:77">
+    <row r="13" spans="1:78">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13">
         <v>3000.0</v>
       </c>
       <c r="C13">
         <v>3000.0</v>
       </c>
       <c r="D13">
         <v>3000.0</v>
       </c>
       <c r="E13">
         <v>3000.0</v>
       </c>
       <c r="F13">
         <v>3000.0</v>
       </c>
       <c r="G13">
         <v>3000.0</v>
       </c>
       <c r="H13">
         <v>3000.0</v>
       </c>
       <c r="I13">
@@ -6004,425 +6033,429 @@
       <c r="AB13">
         <v>3000.0</v>
       </c>
       <c r="AC13">
         <v>3000.0</v>
       </c>
       <c r="AD13">
         <v>3000.0</v>
       </c>
       <c r="AE13">
         <v>3000.0</v>
       </c>
       <c r="AF13">
         <v>3000.0</v>
       </c>
       <c r="AG13">
         <v>3000.0</v>
       </c>
       <c r="AH13">
         <v>3000.0</v>
       </c>
       <c r="AI13">
         <v>3000.0</v>
       </c>
       <c r="AJ13">
-        <v>2522.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AK13">
         <v>2522.0</v>
       </c>
       <c r="AL13">
-        <v>2505.0</v>
+        <v>2522.0</v>
       </c>
       <c r="AM13">
         <v>2505.0</v>
       </c>
       <c r="AN13">
         <v>2505.0</v>
       </c>
       <c r="AO13">
-        <v>2499.0</v>
+        <v>2505.0</v>
       </c>
       <c r="AP13">
         <v>2499.0</v>
       </c>
       <c r="AQ13">
-        <v>2497.0</v>
+        <v>2499.0</v>
       </c>
       <c r="AR13">
         <v>2497.0</v>
       </c>
       <c r="AS13">
         <v>2497.0</v>
       </c>
       <c r="AT13">
-        <v>2494.0</v>
+        <v>2497.0</v>
       </c>
       <c r="AU13">
         <v>2494.0</v>
       </c>
       <c r="AV13">
         <v>2494.0</v>
       </c>
       <c r="AW13">
         <v>2494.0</v>
       </c>
       <c r="AX13">
         <v>2494.0</v>
       </c>
       <c r="AY13">
+        <v>2494.0</v>
+      </c>
+      <c r="AZ13">
         <v>2495.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="BA13">
         <v>1000.0</v>
       </c>
       <c r="BB13">
         <v>1000.0</v>
       </c>
       <c r="BC13">
         <v>1000.0</v>
       </c>
       <c r="BD13">
         <v>1000.0</v>
       </c>
       <c r="BE13">
         <v>1000.0</v>
       </c>
       <c r="BF13">
         <v>1000.0</v>
       </c>
       <c r="BG13">
         <v>1000.0</v>
       </c>
       <c r="BH13">
         <v>1000.0</v>
       </c>
       <c r="BI13">
+        <v>1000.0</v>
+      </c>
+      <c r="BJ13">
         <v>675.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206.0</v>
       </c>
       <c r="BK13">
         <v>206.0</v>
       </c>
       <c r="BL13">
         <v>206.0</v>
       </c>
       <c r="BM13">
         <v>206.0</v>
       </c>
       <c r="BN13">
+        <v>206.0</v>
+      </c>
+      <c r="BO13">
         <v>206000.0</v>
       </c>
-      <c r="BO13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BP13"/>
       <c r="BQ13">
         <v>206000.0</v>
       </c>
       <c r="BR13">
-        <v>200000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="BS13">
         <v>200000.0</v>
       </c>
       <c r="BT13">
         <v>200000.0</v>
       </c>
       <c r="BU13">
         <v>200000.0</v>
       </c>
       <c r="BV13">
         <v>200000.0</v>
       </c>
       <c r="BW13">
         <v>200000.0</v>
       </c>
       <c r="BX13">
         <v>200000.0</v>
       </c>
       <c r="BY13">
         <v>200000.0</v>
       </c>
+      <c r="BZ13">
+        <v>200000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:77">
+    <row r="14" spans="1:78">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14">
+        <v>31688000.0</v>
+      </c>
+      <c r="C14">
         <v>31282911.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>31110558.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>31008275.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>30935737.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>30850443.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>30850000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>31008000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>31424938.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>31306417.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>31689332.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>31515011.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>32673457.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>32997751.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>33195525.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>33921498.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>33959991.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>34245445.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>34322390.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>34380573.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>34028735.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>32031479.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>29066009.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>29010348.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>28907568.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>28636325.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>29836044.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>29901144.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>28432510.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>29311756.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>28763816.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>27751632.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>27659448.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>27388498.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>26182210.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>25228288.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>25144932.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25050628.0</v>
       </c>
       <c r="AM14">
         <v>25050628.0</v>
       </c>
       <c r="AN14">
+        <v>25050628.0</v>
+      </c>
+      <c r="AO14">
         <v>25022749.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>24989560.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>25250424.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>25159758.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>24972515.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>24955467.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>24940195.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25127196.0</v>
       </c>
       <c r="AV14">
         <v>25127196.0</v>
       </c>
       <c r="AW14">
+        <v>25127196.0</v>
+      </c>
+      <c r="AX14">
         <v>25159391.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25133718.0</v>
       </c>
       <c r="AY14">
         <v>25133718.0</v>
       </c>
       <c r="AZ14">
-        <v>12593725.0</v>
+        <v>25133718.0</v>
       </c>
       <c r="BA14">
         <v>12593725.0</v>
       </c>
       <c r="BB14">
         <v>12593725.0</v>
       </c>
       <c r="BC14">
         <v>12593725.0</v>
       </c>
       <c r="BD14">
         <v>12593725.0</v>
       </c>
       <c r="BE14">
         <v>12593725.0</v>
       </c>
       <c r="BF14">
         <v>12593725.0</v>
       </c>
       <c r="BG14">
         <v>12593725.0</v>
       </c>
       <c r="BH14">
+        <v>12593725.0</v>
+      </c>
+      <c r="BI14">
         <v>8761840.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>7600564.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>8763217.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>8763447.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8763676.0</v>
       </c>
       <c r="BM14">
         <v>8763676.0</v>
       </c>
       <c r="BN14">
+        <v>8763676.0</v>
+      </c>
+      <c r="BO14">
         <v>5814638.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2077315.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5814638.0</v>
       </c>
       <c r="BQ14">
         <v>5814638.0</v>
       </c>
       <c r="BR14">
         <v>5814638.0</v>
       </c>
       <c r="BS14">
         <v>5814638.0</v>
       </c>
       <c r="BT14">
         <v>5814638.0</v>
       </c>
       <c r="BU14">
         <v>5814638.0</v>
       </c>
       <c r="BV14">
+        <v>5814638.0</v>
+      </c>
+      <c r="BW14">
         <v>2865600.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>607332800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1211800000.0</v>
       </c>
       <c r="BY14">
         <v>1211800000.0</v>
       </c>
+      <c r="BZ14">
+        <v>1211800000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:77">
+    <row r="15" spans="1:78">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>3000.0</v>
       </c>
       <c r="O15">
         <v>3000.0</v>
       </c>
       <c r="P15">
         <v>3000.0</v>
       </c>
       <c r="Q15">
         <v>3000.0</v>
       </c>
       <c r="R15">
         <v>3000.0</v>
       </c>
       <c r="S15">
         <v>3000.0</v>
       </c>
       <c r="T15">
         <v>3000.0</v>
       </c>
       <c r="U15">
         <v>3000.0</v>
       </c>
       <c r="V15">
@@ -6446,612 +6479,620 @@
       <c r="AB15">
         <v>3000.0</v>
       </c>
       <c r="AC15">
         <v>3000.0</v>
       </c>
       <c r="AD15">
         <v>3000.0</v>
       </c>
       <c r="AE15">
         <v>3000.0</v>
       </c>
       <c r="AF15">
         <v>3000.0</v>
       </c>
       <c r="AG15">
         <v>3000.0</v>
       </c>
       <c r="AH15">
         <v>3000.0</v>
       </c>
       <c r="AI15">
         <v>3000.0</v>
       </c>
       <c r="AJ15">
-        <v>2522.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AK15">
         <v>2522.0</v>
       </c>
       <c r="AL15">
-        <v>2505.0</v>
+        <v>2522.0</v>
       </c>
       <c r="AM15">
         <v>2505.0</v>
       </c>
       <c r="AN15">
         <v>2505.0</v>
       </c>
       <c r="AO15">
-        <v>2499.0</v>
+        <v>2505.0</v>
       </c>
       <c r="AP15">
         <v>2499.0</v>
       </c>
       <c r="AQ15">
-        <v>2497.0</v>
+        <v>2499.0</v>
       </c>
       <c r="AR15">
         <v>2497.0</v>
       </c>
       <c r="AS15">
         <v>2497.0</v>
       </c>
       <c r="AT15">
-        <v>2494.0</v>
+        <v>2497.0</v>
       </c>
       <c r="AU15">
         <v>2494.0</v>
       </c>
       <c r="AV15">
         <v>2494.0</v>
       </c>
       <c r="AW15">
         <v>2494.0</v>
       </c>
       <c r="AX15">
-        <v>2495.0</v>
+        <v>2494.0</v>
       </c>
       <c r="AY15">
         <v>2495.0</v>
       </c>
       <c r="AZ15">
-        <v>1000.0</v>
+        <v>2495.0</v>
       </c>
       <c r="BA15">
         <v>1000.0</v>
       </c>
       <c r="BB15">
         <v>1000.0</v>
       </c>
       <c r="BC15">
         <v>1000.0</v>
       </c>
       <c r="BD15">
         <v>1000.0</v>
       </c>
       <c r="BE15">
         <v>1000.0</v>
       </c>
       <c r="BF15">
         <v>1000.0</v>
       </c>
       <c r="BG15">
         <v>1000.0</v>
       </c>
       <c r="BH15">
         <v>1000.0</v>
       </c>
       <c r="BI15">
+        <v>1000.0</v>
+      </c>
+      <c r="BJ15">
         <v>675.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206.0</v>
       </c>
       <c r="BK15">
         <v>206.0</v>
       </c>
       <c r="BL15">
         <v>206.0</v>
       </c>
       <c r="BM15">
         <v>206.0</v>
       </c>
       <c r="BN15">
         <v>206.0</v>
       </c>
       <c r="BO15">
         <v>206.0</v>
       </c>
       <c r="BP15">
-        <v>206000.0</v>
+        <v>206.0</v>
       </c>
       <c r="BQ15">
         <v>206000.0</v>
       </c>
       <c r="BR15">
-        <v>200000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="BS15">
         <v>200000.0</v>
       </c>
       <c r="BT15">
         <v>200000.0</v>
       </c>
       <c r="BU15">
         <v>200000.0</v>
       </c>
       <c r="BV15">
         <v>200000.0</v>
       </c>
       <c r="BW15">
         <v>200000.0</v>
       </c>
       <c r="BX15">
         <v>200000.0</v>
       </c>
       <c r="BY15">
         <v>200000.0</v>
       </c>
+      <c r="BZ15">
+        <v>200000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:77">
+    <row r="16" spans="1:78">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16">
+        <v>5488000.0</v>
+      </c>
+      <c r="C16">
         <v>6017000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6819000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3898000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4037000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4682000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6540000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4032000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6715000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1315000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2077000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1254000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1274000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1542000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2115000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1505000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1624000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1741000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2029000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1075000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1143000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1890000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2197000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2288000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2551000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3137000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3515000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>790000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>841000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>937000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1118000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1437000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1147000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1012000.0</v>
       </c>
-      <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>1137574.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>513178.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>864699.0</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>662184.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>457431.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>333052.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>204000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>188079.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>224700.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>170123.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>128000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>111490.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>79520.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>76130.0</v>
       </c>
-      <c r="AY16"/>
-      <c r="AZ16">
+      <c r="AZ16"/>
+      <c r="BA16">
         <v>-3839068.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-4097241.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>266000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>-466000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
+      <c r="BZ16"/>
     </row>
-    <row r="17" spans="1:77">
+    <row r="17" spans="1:78">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>28000.0</v>
       </c>
-      <c r="AE17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF17"/>
       <c r="AG17">
         <v>72000.0</v>
       </c>
       <c r="AH17">
-        <v>69000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="AI17">
         <v>69000.0</v>
       </c>
-      <c r="AJ17"/>
+      <c r="AJ17">
+        <v>69000.0</v>
+      </c>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-      <c r="BH17">
+      <c r="BH17"/>
+      <c r="BI17">
         <v>267000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>122861.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
+      <c r="BZ17"/>
     </row>
-    <row r="18" spans="1:77">
+    <row r="18" spans="1:78">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>400000.0</v>
       </c>
-      <c r="N18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O18"/>
       <c r="P18">
         <v>500000.0</v>
       </c>
       <c r="Q18">
         <v>500000.0</v>
       </c>
       <c r="R18">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="S18">
         <v>600000.0</v>
       </c>
       <c r="T18">
         <v>600000.0</v>
       </c>
-      <c r="U18"/>
+      <c r="U18">
+        <v>600000.0</v>
+      </c>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18">
         <v>999000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1081000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18">
+      <c r="AF18"/>
+      <c r="AG18">
         <v>18735000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>18563000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>18462000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>18223000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>18551789.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>18567659.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>17686398.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>17280240.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>17642391.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>16545232.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>15596291.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>15389580.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>14211118.0</v>
       </c>
-      <c r="AS18">
-[...1 lines deleted...]
-      </c>
       <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
         <v>17460559.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>15676109.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>14935372.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>13843569.0</v>
       </c>
-      <c r="AX18">
-[...1 lines deleted...]
-      </c>
       <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18">
         <v>16443097.0</v>
       </c>
-      <c r="AZ18">
-[...1 lines deleted...]
-      </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
-      <c r="BG18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18"/>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
+      <c r="BZ18"/>
     </row>
-    <row r="19" spans="1:77">
+    <row r="19" spans="1:78">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7087,106 +7128,107 @@
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
+      <c r="BZ19"/>
     </row>
-    <row r="20" spans="1:77">
+    <row r="20" spans="1:78">
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20">
         <v>155783000.0</v>
       </c>
       <c r="C20">
         <v>155783000.0</v>
       </c>
       <c r="D20">
         <v>155783000.0</v>
       </c>
       <c r="E20">
         <v>155783000.0</v>
       </c>
       <c r="F20">
         <v>155783000.0</v>
       </c>
       <c r="G20">
         <v>155783000.0</v>
       </c>
       <c r="H20">
+        <v>155783000.0</v>
+      </c>
+      <c r="I20">
         <v>155331000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>145162000.0</v>
       </c>
-      <c r="J20"/>
-[...3 lines deleted...]
-      <c r="L20"/>
+      <c r="K20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -7221,1151 +7263,1168 @@
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
-      <c r="BG20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20"/>
       <c r="BI20">
         <v>0.0</v>
       </c>
-      <c r="BJ20"/>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
+      <c r="BZ20"/>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:78">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21">
+        <v>128941000.0</v>
+      </c>
+      <c r="C21">
         <v>128939000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>128988000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>133246000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>133099000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>133094000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>133111000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>133076000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>146193000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>15305000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>15306000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>15310000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>15312000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>15314000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>15290000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>15283000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>15284000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>15286000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>15505000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>15724000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>15893000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>16110000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>16313000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>16530000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>16748000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>16965000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>17183000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>6614000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>7105000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>6264000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>7269000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>6414000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>5837000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5510000.0</v>
       </c>
-      <c r="AI21">
-[...1 lines deleted...]
-      </c>
       <c r="AJ21">
+        <v>0.0</v>
+      </c>
+      <c r="AK21">
         <v>5932795.0</v>
       </c>
-      <c r="AK21">
-[...1 lines deleted...]
-      </c>
       <c r="AL21">
+        <v>0.0</v>
+      </c>
+      <c r="AM21">
         <v>5326175.0</v>
       </c>
-      <c r="AM21">
-[...1 lines deleted...]
-      </c>
       <c r="AN21">
+        <v>0.0</v>
+      </c>
+      <c r="AO21">
         <v>6439994.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>4151675.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>4074448.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>4063516.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4285218.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>5156139.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4145072.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3720090.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3729176.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3373504.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3439165.0</v>
       </c>
-      <c r="AY21">
-[...1 lines deleted...]
-      </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
-      <c r="BG21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG21">
+        <v>0.0</v>
+      </c>
+      <c r="BH21"/>
       <c r="BI21">
         <v>0.0</v>
       </c>
-      <c r="BJ21"/>
+      <c r="BJ21">
+        <v>0.0</v>
+      </c>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
+      <c r="BZ21"/>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:78">
       <c r="A22" t="s">
         <v>40</v>
       </c>
       <c r="B22">
+        <v>9613000.0</v>
+      </c>
+      <c r="C22">
         <v>9409000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>9839000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>8588000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>9304000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9853000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11318000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9047000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9164000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5395000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>6184000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>5923000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5765000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4997000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5728000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4988000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4732000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>5015000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3915000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3006000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2671000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2490000.0</v>
       </c>
       <c r="W22">
         <v>2490000.0</v>
       </c>
       <c r="X22">
+        <v>2490000.0</v>
+      </c>
+      <c r="Y22">
         <v>2256000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2310000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2490000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3058000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1602000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1365000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1243000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1404000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1194000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1199000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1288000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1402000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1168438.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1412091.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1386965.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1308851.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1162934.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1144729.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1110210.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1152100.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1066565.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1069100.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>943403.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1139300.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>944684.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>965891.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>808376.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>978392.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>950612.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1379256.0</v>
       </c>
-      <c r="BB22">
-[...1 lines deleted...]
-      </c>
       <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
         <v>1366181.0</v>
       </c>
-      <c r="BD22">
-[...1 lines deleted...]
-      </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
-      <c r="BG22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22"/>
       <c r="BI22">
         <v>0.0</v>
       </c>
-      <c r="BJ22"/>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
+      <c r="BZ22"/>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:78">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23">
+        <v>885303000.0</v>
+      </c>
+      <c r="C23">
         <v>877208000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>884196000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>879534000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>935680000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>956022000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>959353000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>953471000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>945864000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>309315000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>317245000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>295016000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>289407000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>288659000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>291024000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>236383000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>235227000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>236574000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>229835000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>217115000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>232222000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>218323000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>215569000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>216979000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>210157000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>196181000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>206585000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>95420000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>95460000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>95591000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>55979000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>53767000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>52320000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>51623000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>53937000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>53967042.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>54182216.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>54830152.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>53592681.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>66711688.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>60753666.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>58873449.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>56046300.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>51896971.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>49626900.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>41111024.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>41362100.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>35748679.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>33583193.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>34449295.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>34889288.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>28792000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>28801000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>28808000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>28802000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>28794000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>28784000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>28773000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>28772000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>267000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>123252.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>746.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>5112.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>663.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1078.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2404000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>6559.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>6696000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>239000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>7399000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>582000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1630000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>6524000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>187000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1844000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>6479000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>18473000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:78">
       <c r="A24" t="s">
         <v>42</v>
       </c>
       <c r="B24">
+        <v>329018000.0</v>
+      </c>
+      <c r="C24">
         <v>325575000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>334013000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>334041000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>327489000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>328880000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>328110000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>329489000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>330861000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>70207000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>70410000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>70881000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>71102000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>71323000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>70544000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>27940000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>23004000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>23068000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>23132000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>23196000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>45048000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>45050000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>45064000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>63374000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>63398000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>45123000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>45226000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>12255000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>11238000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>6727000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>7118000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>7877000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>8628000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>9378000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>10115000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>10923862.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>11671400.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>12429710.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>13167867.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>12031122.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>9588207.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>9470719.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>9956647.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>9079020.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>6102000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>5606250.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>5980000.0</v>
       </c>
-      <c r="AV24">
-[...1 lines deleted...]
-      </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
-      <c r="BG24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24"/>
       <c r="BI24">
         <v>0.0</v>
       </c>
-      <c r="BJ24"/>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
+      <c r="BZ24"/>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:78">
       <c r="A25" t="s">
         <v>43</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>45123000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>45226000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>12255000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>11238000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6727000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>7118000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>7877000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>8628000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>9378000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>10115000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>10923862.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>11671400.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>12429710.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>13167867.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>12031122.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>9588207.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>9470719.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>9956647.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>9079020.0</v>
       </c>
-      <c r="AS25"/>
-      <c r="AT25">
+      <c r="AT25"/>
+      <c r="AU25">
         <v>5606250.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>5980000.0</v>
       </c>
-      <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
+      <c r="BZ25"/>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:78">
       <c r="A26" t="s">
         <v>44</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
+      <c r="AB26"/>
       <c r="AC26">
         <v>2684000.0</v>
       </c>
       <c r="AD26">
         <v>2684000.0</v>
       </c>
       <c r="AE26">
         <v>2684000.0</v>
       </c>
       <c r="AF26">
+        <v>2684000.0</v>
+      </c>
+      <c r="AG26">
         <v>2612000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2653000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2519000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2957000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>3221282.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2957278.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>3110868.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>3066000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>3133722.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>3039699.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2887547.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2910362.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2991607.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>2797085.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>2802443.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>2625515.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>2500753.0</v>
       </c>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
+      <c r="BZ26"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:78">
       <c r="A27" t="s">
         <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8401,2785 +8460,2823 @@
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
+      <c r="BZ27"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:78">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28">
+        <v>652331000.0</v>
+      </c>
+      <c r="C28">
         <v>637500000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>646935000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>636671000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>632848000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>617824000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>613442000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>618036000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>612808000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>178289000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>178241000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>172747000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>150619000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>137214000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>128506000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>122115000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>109465000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>106491000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>109030000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>112046000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>115038000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>135754000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>134710000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>141882000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>141430000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>139605000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>136306000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>68548000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>68344000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>65909000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8727000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>10105000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>10886000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>11422000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>11808000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>14204352.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>14497270.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>16015017.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>15403689.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>13794048.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10835751.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>12244768.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>11768700.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9821109.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>5218400.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3028054.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-344400.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1543283.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1553706.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-4466256.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-7092378.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-355992.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-530387.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1844731.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>735000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>680000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>590000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-28221000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-28280000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>220000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>149609.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-521.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-612.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-663.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1078.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-2404000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-6559.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-6697000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-239000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-7399000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-582000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-1630000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-6524000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-187000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-1844000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-6479000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-18473000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:78">
       <c r="A29" t="s">
         <v>47</v>
       </c>
       <c r="B29">
+        <v>246352000.0</v>
+      </c>
+      <c r="C29">
         <v>253875000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>267477000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>281876000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>357972000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>375463000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>381400000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>385743000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>402442000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>140336000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>141086000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>135727000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>141797000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>143476000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>141758000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>95344000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>92912000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>89145000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>84829000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>78352000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>97353000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>86060000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>78888000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>91198000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>91607000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>75866000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
+      <c r="BZ29"/>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:78">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30">
+        <v>22911000.0</v>
+      </c>
+      <c r="C30">
         <v>22836000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>34869000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>20675000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>20429000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>24088000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23147000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>17600000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>20642000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12548000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17640000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11854000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9862000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10946000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>15596000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8830000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8355000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8660000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>11732000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8724000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6948000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5004000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6153000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5863000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4442000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5565000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>10692000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6614000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7105000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>6264000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7269000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6414000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5837000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5510000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>5772000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>5932795.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4985785.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>5326175.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6054199.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>6439994.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4151675.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>4074448.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4063516.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4285218.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>5156139.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4145072.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3720090.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3729176.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3373504.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3439165.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3169034.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2835760.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4131745.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>3445704.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
+      <c r="BZ30"/>
     </row>
-    <row r="31" spans="1:77">
+    <row r="31" spans="1:78">
       <c r="A31" t="s">
         <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>69695000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>71403000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>69714000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>66904000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>69408000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>65577000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>45692000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>54656000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>26058000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>24215000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>6866000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>27196000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>10821000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>13082000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>17131000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>14218000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>13403000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>13389000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>12514000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>9651000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>8567000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>7901000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>7475000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>5145564.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>6005341.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>7774998.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>8079603.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>24686970.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>22618036.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>23814321.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>20285672.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>18421696.0</v>
       </c>
-      <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>11691568.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>12733008.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>11175612.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>10421978.0</v>
       </c>
-      <c r="AX31"/>
-      <c r="AY31">
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>7918993.0</v>
       </c>
-      <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31">
         <v>-129000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-104741.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
+      <c r="BZ31"/>
     </row>
-    <row r="32" spans="1:77">
+    <row r="32" spans="1:78">
       <c r="A32" t="s">
         <v>50</v>
       </c>
       <c r="B32">
+        <v>-77214000.0</v>
+      </c>
+      <c r="C32">
         <v>-83705000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-76320000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-85844000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-78357000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-64687000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-61769000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-59548000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-39040000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-21087000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-11482000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-3458000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>17134000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>28066000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>32865000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-3720000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>771000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1964000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>663000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-4356000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2429000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-12153000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-6371000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>9386000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>8824000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-5106000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
+      <c r="BZ32"/>
     </row>
-    <row r="33" spans="1:77">
+    <row r="33" spans="1:78">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33">
+        <v>838203000.0</v>
+      </c>
+      <c r="C33">
         <v>830735000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>827300000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>833026000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>892969000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>892172000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>890027000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>889999000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>878410000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>271352000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>270565000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>253009000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>233258000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>221664000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>212488000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>202814000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>195442000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>191774000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>186908000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>184020000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>179638000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>180237000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>181193000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>180949000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>178475000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>177961000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>179444000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>83551000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>84946000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>85630000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>44438000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>43849000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>43282000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>42431000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>43252000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>44195833.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>44969941.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>43302916.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>36815239.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>56182455.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>49553395.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>47450400.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>44092400.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>40762718.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>36244900.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>26739120.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>24814800.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>21848619.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>21162302.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>19749938.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>13445413.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>28792000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>28790000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>28786000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>28780000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>28772000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>28762000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>28751000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>28750000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>267000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>122861.0</v>
       </c>
-      <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
+      <c r="BZ33"/>
     </row>
-    <row r="34" spans="1:77">
+    <row r="34" spans="1:78">
       <c r="A34" t="s">
         <v>52</v>
       </c>
       <c r="B34">
+        <v>6473000.0</v>
+      </c>
+      <c r="C34">
         <v>6221000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>6319000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>4896000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4980000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>5687000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>5758000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>5256000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>5116000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>771000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>832000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>907000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>896000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>949000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>972000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-      <c r="AC34">
+      <c r="AC34"/>
+      <c r="AD34">
         <v>54639000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>55220000.0</v>
       </c>
-      <c r="AE34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF34"/>
       <c r="AG34">
         <v>1197000.0</v>
       </c>
       <c r="AH34">
         <v>1197000.0</v>
       </c>
       <c r="AI34">
         <v>1197000.0</v>
       </c>
       <c r="AJ34">
-        <v>1197375.0</v>
+        <v>1197000.0</v>
       </c>
       <c r="AK34">
         <v>1197375.0</v>
       </c>
       <c r="AL34">
         <v>1197375.0</v>
       </c>
       <c r="AM34">
         <v>1197375.0</v>
       </c>
-      <c r="AN34"/>
+      <c r="AN34">
+        <v>1197375.0</v>
+      </c>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
-      <c r="AU34">
+      <c r="AU34"/>
+      <c r="AV34">
         <v>67277.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39750.0</v>
       </c>
       <c r="AW34">
         <v>39750.0</v>
       </c>
-      <c r="AX34"/>
-      <c r="AY34">
+      <c r="AX34">
         <v>39750.0</v>
       </c>
-      <c r="AZ34"/>
+      <c r="AY34"/>
+      <c r="AZ34">
+        <v>39750.0</v>
+      </c>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
+      <c r="BZ34"/>
     </row>
-    <row r="35" spans="1:77">
+    <row r="35" spans="1:78">
       <c r="A35" t="s">
         <v>53</v>
       </c>
       <c r="B35">
+        <v>646939000.0</v>
+      </c>
+      <c r="C35">
         <v>631666000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>639504000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>630289000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>620980000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>624349000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>625653000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>630908000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>630148000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>184169000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>191723000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>187787000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>182249000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>179727000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>176763000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>133216000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>127726000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>129219000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>127046000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>125826000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>141364000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>145390000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>152843000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>164228000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>160784000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>143484000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>144540000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>67981000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>66876000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>64225000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>26097000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>27809000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>28388000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>29037000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>29535000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>30673026.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>31436434.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>31313483.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>31645482.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>29673513.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>26133439.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>25067010.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>25346200.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>23290138.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>20711700.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>23066809.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>21723300.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>14975122.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>13883319.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>16644218.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>16482847.0</v>
       </c>
-      <c r="AZ35"/>
-      <c r="BA35">
+      <c r="BA35"/>
+      <c r="BB35">
         <v>5903317.0</v>
       </c>
-      <c r="BB35"/>
-      <c r="BC35">
+      <c r="BC35"/>
+      <c r="BD35">
         <v>15000.0</v>
       </c>
-      <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
+      <c r="BZ35"/>
     </row>
-    <row r="36" spans="1:77">
+    <row r="36" spans="1:78">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36">
+        <v>10800000.0</v>
+      </c>
+      <c r="C36">
         <v>10604000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>11106000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>11184000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>10861000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>11071000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>11127000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>10414000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>10274000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>5702000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>5519000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>5605000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>4738000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>5753000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>5627000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>5041000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>4921000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>4802000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>4057000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>4087000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3392000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3496000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>2446000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>3599000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3469000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3709000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>2930000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>362000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>338000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>341000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>349000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>598000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>407000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>422000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>384000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>413469.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>2945545.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>627751.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>661936.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1008600.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>622167.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>951005.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>691500.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>789219.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>680600.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>752630.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>793000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1351465.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>2238309.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1436397.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1333432.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-13359269.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-13866972.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28780000.0</v>
       </c>
       <c r="BC36">
         <v>28780000.0</v>
       </c>
-      <c r="BD36"/>
+      <c r="BD36">
+        <v>28780000.0</v>
+      </c>
       <c r="BE36"/>
       <c r="BF36"/>
-      <c r="BG36">
+      <c r="BG36"/>
+      <c r="BH36">
         <v>28750000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>267000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>122861.0</v>
       </c>
-      <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
+      <c r="BZ36"/>
     </row>
-    <row r="37" spans="1:77">
+    <row r="37" spans="1:78">
       <c r="A37" t="s">
         <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>-1552000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>-1400000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>-1124000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>-1026000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>-921000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>-1058000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>-909000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>-818000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>-1248000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>-1521000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>-1200000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>-1089000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>-1054000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>-676000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>-402000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>-369000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>-378000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>-537000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>-452000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>-806000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>-902000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>-1035000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>-922000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>-1039598.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>-804546.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>-922118.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>-701066.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>-721463.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>-728006.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>-844660.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>-680698.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>-567717.0</v>
       </c>
-      <c r="AS37">
-[...1 lines deleted...]
-      </c>
       <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
         <v>-434915.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>-260311.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>-360484.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>-323725.0</v>
       </c>
-      <c r="AX37">
-[...1 lines deleted...]
-      </c>
       <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37">
         <v>307643.0</v>
       </c>
-      <c r="AZ37">
-[...1 lines deleted...]
-      </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
-      <c r="BG37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37"/>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
+      <c r="BZ37"/>
     </row>
-    <row r="38" spans="1:77">
+    <row r="38" spans="1:78">
       <c r="A38" t="s">
         <v>56</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>17015000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>17950000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>17137000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>16648000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>17130000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>16370000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>15809000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>16498000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>16373000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>97536000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>15622000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>15119000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>11585000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>10681000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1120000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2388000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>2408000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2407000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2761000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2571000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2574000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>5441000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>5891000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>5903000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>6001000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>5983000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>20466000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>16374000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>16038000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>16140000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>14564000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>13407000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>5942000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>100.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>4945000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>5706000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>4994000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>5090000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>-6974445.0</v>
       </c>
-      <c r="BA38">
-[...1 lines deleted...]
-      </c>
       <c r="BB38">
         <v>0.0</v>
       </c>
       <c r="BC38">
         <v>0.0</v>
       </c>
       <c r="BD38">
         <v>0.0</v>
       </c>
       <c r="BE38">
         <v>0.0</v>
       </c>
       <c r="BF38">
         <v>0.0</v>
       </c>
-      <c r="BG38"/>
-      <c r="BH38">
+      <c r="BG38">
+        <v>0.0</v>
+      </c>
+      <c r="BH38"/>
+      <c r="BI38">
         <v>267000.0</v>
       </c>
-      <c r="BI38">
-[...2 lines deleted...]
-      <c r="BJ38"/>
+      <c r="BJ38">
+        <v>0.0</v>
+      </c>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
+      <c r="BZ38"/>
     </row>
-    <row r="39" spans="1:77">
+    <row r="39" spans="1:78">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
+        <v>8213000.0</v>
+      </c>
+      <c r="C39">
         <v>7608000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>8020000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>11697000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>8316000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>8488000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7285000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>8640000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5401000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4646000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1809000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2093000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2344000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2353000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2091000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2274000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2281000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2481000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3666000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2287000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1558000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2157000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1348000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1346000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1470000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2005000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1047000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1607000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1245000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1375000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1276000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1342000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1069000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1251000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1299000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>871090.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1273463.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1847479.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>7081181.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1135055.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>3504866.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>5024726.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>4896409.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>3986623.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>4308484.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>4762635.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>3782832.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>856306.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>962144.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1212129.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>4356880.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1872081.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>11000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>22000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>44000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="BE39">
         <v>22000.0</v>
       </c>
       <c r="BF39">
         <v>22000.0</v>
       </c>
       <c r="BG39">
         <v>22000.0</v>
       </c>
-      <c r="BH39"/>
+      <c r="BH39">
+        <v>22000.0</v>
+      </c>
       <c r="BI39"/>
-      <c r="BJ39">
+      <c r="BJ39"/>
+      <c r="BK39">
         <v>225.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>4000.0</v>
       </c>
-      <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
+      <c r="BZ39"/>
     </row>
-    <row r="40" spans="1:77">
+    <row r="40" spans="1:78">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
+        <v>58776000.0</v>
+      </c>
+      <c r="C40">
         <v>67081000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>66659000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>69089000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>52285000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>60773000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>61958000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>59111000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>47553000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>32170000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>24331000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>20316000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>15041000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>14665000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>18391000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>15015000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>16242000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>20164000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>19768000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>18094000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>21242000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>16976000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>14565000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>9846000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>7434000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>6953000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>9163000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3425000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>6039000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>4476000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>6380000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>5734000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>5902000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>5325000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1114000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>5551617.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>5685475.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>3232023.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1402469.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>3976630.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>3415334.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>2589403.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>3894383.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1659291.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1941528.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>2245777.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1362030.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>467883.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1100899.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>3026797.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>284370.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>228000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>210000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>228000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>225000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1087000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>960000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>731000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>200000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>216000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>147768.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>98171.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>84406.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>72845.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>66685.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>54545000.0</v>
       </c>
-      <c r="BO40"/>
-      <c r="BP40">
+      <c r="BP40"/>
+      <c r="BQ40">
         <v>52820000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>40040000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>39411000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>24536000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>24204000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>23873000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>13576000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>13451000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>13326000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>13201000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:77">
+    <row r="41" spans="1:78">
       <c r="A41" t="s">
         <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>196000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>972000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>238000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>258000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>278000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>298000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>318000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>337000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>900000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>953000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1005000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1058000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>869000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1036000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>951000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>999000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>2278000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>18979000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>19932000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>19760000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>19659000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>19420000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>19749000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>19765000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>18884000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>18477000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>17642000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>16546000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>15596000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>15389000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>14211000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>14610000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>17461000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>15743000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>14976000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>13883000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>16644000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>16483000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>5738000.0</v>
       </c>
-      <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
+      <c r="BZ41"/>
     </row>
-    <row r="42" spans="1:77">
+    <row r="42" spans="1:78">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42">
+        <v>3115000.0</v>
+      </c>
+      <c r="C42">
         <v>11934000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>20404000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>28301000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>36064000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>43496000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>50189999.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>54352000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>55717000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>44453000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>43219000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>42225000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>45239000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>47567000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>48414000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>50807000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>53706000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>54009000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>53444000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>52482000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>51414000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>47521999.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>46538000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>46104000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>45621000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>45229000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>44853000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>44584000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>44180000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>43724000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>43543000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>43235000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>41675000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>41331000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-1556000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>38128154.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>37928645.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>37537582.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-1543951.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>36869681.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>36146182.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>35785221.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>31778237.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>31633461.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>31470996.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>31144611.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>30966603.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>30754410.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>30670025.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>30574848.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>49402.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28369000.0</v>
       </c>
       <c r="BA42">
         <v>28369000.0</v>
       </c>
       <c r="BB42">
         <v>28369000.0</v>
       </c>
       <c r="BC42">
         <v>28369000.0</v>
       </c>
       <c r="BD42">
         <v>28369000.0</v>
       </c>
       <c r="BE42">
         <v>28369000.0</v>
       </c>
       <c r="BF42">
         <v>28369000.0</v>
       </c>
       <c r="BG42">
         <v>28369000.0</v>
       </c>
       <c r="BH42">
+        <v>28369000.0</v>
+      </c>
+      <c r="BI42">
         <v>23000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>23325.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>24722.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>31016.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30722.0</v>
       </c>
       <c r="BM42">
         <v>30722.0</v>
       </c>
       <c r="BN42">
+        <v>30722.0</v>
+      </c>
+      <c r="BO42">
         <v>-52863331.0</v>
       </c>
-      <c r="BO42"/>
-      <c r="BP42">
+      <c r="BP42"/>
+      <c r="BQ42">
         <v>-47038162.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>-39936271.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-32149988.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>-24953192.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>-22721426.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>-17507393.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>-14618537.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>-11794049.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>-7010153.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>5096728.0</v>
       </c>
     </row>
-    <row r="43" spans="1:77">
+    <row r="43" spans="1:78">
       <c r="A43" t="s">
         <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11215,88 +11312,87 @@
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
+      <c r="BZ43"/>
     </row>
-    <row r="44" spans="1:77">
+    <row r="44" spans="1:78">
       <c r="A44" t="s">
         <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -11331,1754 +11427,1776 @@
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
-      <c r="BG44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44"/>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
+      <c r="BZ44"/>
     </row>
-    <row r="45" spans="1:77">
+    <row r="45" spans="1:78">
       <c r="A45" t="s">
         <v>63</v>
       </c>
       <c r="B45">
+        <v>676441000.0</v>
+      </c>
+      <c r="C45">
         <v>659479000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>648788000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>641775000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>641179000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>636078000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>624962000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>616370000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>601443000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>298730000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>295111000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>275145000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>111509000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>101464000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>94087000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>85466000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>77213000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>71691000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>69638000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>68530000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>147247000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>147754000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>67344000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>148797000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>146608000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>149411000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>151580000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>79747000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>79874000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>80538000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>39347000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>38476000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>38058000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37811000.0</v>
       </c>
       <c r="AI45">
         <v>37811000.0</v>
       </c>
       <c r="AJ45">
+        <v>37811000.0</v>
+      </c>
+      <c r="AK45">
         <v>38304639.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>39067118.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36815239.0</v>
       </c>
       <c r="AM45">
         <v>36815239.0</v>
       </c>
       <c r="AN45">
+        <v>36815239.0</v>
+      </c>
+      <c r="AO45">
         <v>35716490.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>33179801.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>31411972.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>27952327.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>26199351.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>22838966.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>20797549.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>18815625.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>16903821.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>15455687.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13445413.0</v>
       </c>
       <c r="AY45">
         <v>13445413.0</v>
       </c>
-      <c r="AZ45"/>
+      <c r="AZ45">
+        <v>13445413.0</v>
+      </c>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
+      <c r="BZ45"/>
     </row>
-    <row r="46" spans="1:77">
+    <row r="46" spans="1:78">
       <c r="A46" t="s">
         <v>64</v>
       </c>
       <c r="B46">
+        <v>542679000.0</v>
+      </c>
+      <c r="C46">
         <v>535409000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>531423000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>532813000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>539889000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>538196000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>536324000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>538054000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>531545000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>235204000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>234983000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>218774000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>200047000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>188271000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>179248000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>170394000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>163510000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>159358000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>155033000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>152487000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>147247000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>147754000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>148304000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>148797000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>146608000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>149411000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>151580000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>79747000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>79874000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>80538000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>39347000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>38476000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>38058000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>37338000.0</v>
       </c>
-      <c r="AI46"/>
-      <c r="AJ46">
+      <c r="AJ46"/>
+      <c r="AK46">
         <v>38304639.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>39067118.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>37302061.0</v>
       </c>
-      <c r="AM46"/>
-      <c r="AN46">
+      <c r="AN46"/>
+      <c r="AO46">
         <v>35716490.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>33179801.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>31411972.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>27952300.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>26199351.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>22839000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>20797549.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>18815600.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>16903821.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>15455687.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>14756214.0</v>
       </c>
-      <c r="AY46"/>
-      <c r="AZ46">
+      <c r="AZ46"/>
+      <c r="BA46">
         <v>13359269.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>13866972.0</v>
       </c>
-      <c r="BB46"/>
-      <c r="BC46">
+      <c r="BC46"/>
+      <c r="BD46">
         <v>13635482.0</v>
       </c>
-      <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
+      <c r="BZ46"/>
     </row>
-    <row r="47" spans="1:77">
+    <row r="47" spans="1:78">
       <c r="A47" t="s">
         <v>65</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>111509000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>101464000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>94087000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>85466000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>77213000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>71691000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>155033000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>68530000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>147247000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>67924000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>148304000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>66641000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>146608000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>149411000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>151580000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>79747000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>79874000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>80538000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>39347000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>38476000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>38058000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>37338000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>37811000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>38304639.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>39067118.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>37302061.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>36815239.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>35716490.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>33179801.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>31411972.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>27952327.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>26199351.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>22838000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>20797549.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>18815625.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>16903821.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>15455687.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>14756000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>13445413.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>13359000.0</v>
       </c>
-      <c r="BA47">
-[...1 lines deleted...]
-      </c>
       <c r="BB47">
         <v>0.0</v>
       </c>
       <c r="BC47">
         <v>0.0</v>
       </c>
       <c r="BD47">
         <v>0.0</v>
       </c>
       <c r="BE47">
         <v>0.0</v>
       </c>
       <c r="BF47">
         <v>0.0</v>
       </c>
-      <c r="BG47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG47">
+        <v>0.0</v>
+      </c>
+      <c r="BH47"/>
       <c r="BI47">
         <v>0.0</v>
       </c>
-      <c r="BJ47"/>
+      <c r="BJ47">
+        <v>0.0</v>
+      </c>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
+      <c r="BZ47"/>
     </row>
-    <row r="48" spans="1:77">
+    <row r="48" spans="1:78">
       <c r="A48" t="s">
         <v>66</v>
       </c>
       <c r="B48">
+        <v>-92136000.0</v>
+      </c>
+      <c r="C48">
         <v>-90014000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-93216000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-86844000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-10104000.0</v>
       </c>
-      <c r="F48">
-[...1 lines deleted...]
-      </c>
       <c r="G48">
         <v>0.0</v>
       </c>
       <c r="H48">
+        <v>0.0</v>
+      </c>
+      <c r="I48">
         <v>-150606000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>15348000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>26815000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>28884000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>24242000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>27340000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>26772000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>24166000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>19087000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>18605000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>14302000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>10632000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>4861000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-6810000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-20646000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-20716000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-16237000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-15362000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-12490000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-7891000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-27730000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-28190000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-27868000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-28722000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-31927000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-31621000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-31802000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-31979000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-31631481.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-30465407.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-28164960.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-27763194.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-11614217.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-13091882.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-11531611.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-11074708.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-12721823.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-10705854.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-19096021.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-18005401.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-19596739.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-20344165.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-23357363.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-22635560.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-1167000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-1014000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-902000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-796000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-666000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-549000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-458000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-403000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-153000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-128741.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-122353.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-110222.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-103110.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-96535.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-83669.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-79781.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-77838.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-70729.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-62012.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-54808.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-52574.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-41607.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-44463.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-12951.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-36847.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-24728.0</v>
       </c>
     </row>
-    <row r="49" spans="1:77">
+    <row r="49" spans="1:78">
       <c r="A49" t="s">
         <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>27340000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>26772000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>24166000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>19087000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>18605000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>14302000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>10632000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>4861000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-6810000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-20646000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-20716000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-16237000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-15362000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-12490000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-7891000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-27730000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-28190000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-27868000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-28722000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-31927000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-31621000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-31802000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-31979000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-31600000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-30500000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-28164960.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-27800000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-11614217.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-13091882.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-11531611.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-11074708.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-12721823.0</v>
       </c>
-      <c r="AS49">
-[...1 lines deleted...]
-      </c>
       <c r="AT49">
+        <v>0.0</v>
+      </c>
+      <c r="AU49">
         <v>-19096021.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-18005401.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-19596739.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-20344165.0</v>
       </c>
-      <c r="AX49">
-[...1 lines deleted...]
-      </c>
       <c r="AY49">
+        <v>0.0</v>
+      </c>
+      <c r="AZ49">
         <v>-22635560.0</v>
       </c>
-      <c r="AZ49">
-[...1 lines deleted...]
-      </c>
       <c r="BA49">
         <v>0.0</v>
       </c>
       <c r="BB49">
         <v>0.0</v>
       </c>
       <c r="BC49">
         <v>0.0</v>
       </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
-      <c r="BG49"/>
-      <c r="BH49">
+      <c r="BG49">
+        <v>0.0</v>
+      </c>
+      <c r="BH49"/>
+      <c r="BI49">
         <v>-153000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-128741.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
+      <c r="BZ49"/>
     </row>
-    <row r="50" spans="1:77">
+    <row r="50" spans="1:78">
       <c r="A50" t="s">
         <v>68</v>
       </c>
       <c r="B50">
+        <v>9408000.0</v>
+      </c>
+      <c r="C50">
         <v>9432000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>9302000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>9307000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>7438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6125000.0</v>
       </c>
       <c r="G50">
         <v>6125000.0</v>
       </c>
       <c r="H50">
+        <v>6125000.0</v>
+      </c>
+      <c r="I50">
         <v>4812000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>3500000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1856000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1500000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1375000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>750000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="Q50">
         <v>500000.0</v>
       </c>
       <c r="R50">
         <v>500000.0</v>
       </c>
       <c r="S50">
         <v>500000.0</v>
       </c>
       <c r="T50">
         <v>500000.0</v>
       </c>
       <c r="U50">
+        <v>500000.0</v>
+      </c>
+      <c r="V50">
         <v>10354000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>16795000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>10645000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>628000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>640000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>696000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>749000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>1076000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>1065000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>2844000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>3201000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>3196000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>3191000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>3187000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>3241000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>3516289.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>16038206.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>4057042.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>3154000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>2680116.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>1495000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
+      <c r="BZ50"/>
     </row>
-    <row r="51" spans="1:77">
+    <row r="51" spans="1:78">
       <c r="A51" t="s">
         <v>69</v>
       </c>
       <c r="B51">
+        <v>658694000.0</v>
+      </c>
+      <c r="C51">
         <v>644120000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>651103000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>642219000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>637510000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>639245000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>641018000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>646221000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>645055000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>193663000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>199288000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>194884000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>188797000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>185913000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>183627000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>139592000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>133882000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>135135000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>132644000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>131124000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>156445000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>164189000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>159095000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>168447000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>164890000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>147765000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>148650000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>70594000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>69143000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>66988000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>10319000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>11073000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>11819000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>12565000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>13356000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>16003238.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>16038206.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>17802867.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>17001471.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>15585298.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>13234752.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>13458433.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>13610600.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>11616956.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>8066700.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>7548848.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>7560600.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>6826611.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>5565646.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>4773431.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>4588708.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>960000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>879000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>801000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>734000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>680000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>590000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>530000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>470000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>220000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>150000.0</v>
       </c>
-      <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
+      <c r="BZ51"/>
     </row>
-    <row r="52" spans="1:77">
+    <row r="52" spans="1:78">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52">
+        <v>23415000.0</v>
+      </c>
+      <c r="C52">
         <v>23468000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>23105000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>22272000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>21510000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>20583000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>21123000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>20569000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>20023000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>9656000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>8397000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>8004000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>7444000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>7135000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>7836000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>6614000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>6414000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>6194000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>5896000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>5616000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>15418000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>21766000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>15462000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>5224000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>5164000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>5150000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>5146000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>6052000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>5467000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>7238000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>3201000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>3196000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>3191000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>3187000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>3241000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>5079376.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>4366806.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>5373157.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>3833604.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>3554176.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>3646545.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>3987714.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>3653900.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>2537936.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1965049.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>1942598.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>1580598.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>6826611.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>5565646.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>4773431.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>4588708.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>960000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>879000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>801000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>734000.0</v>
       </c>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
-      <c r="BG52">
+      <c r="BG52"/>
+      <c r="BH52">
         <v>466000.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
+      <c r="BZ52"/>
     </row>
-    <row r="53" spans="1:77">
+    <row r="53" spans="1:78">
       <c r="A53" t="s">
         <v>71</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>499000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
-        <v>250000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK53">
         <v>250000.0</v>
       </c>
       <c r="AL53">
         <v>250000.0</v>
       </c>
       <c r="AM53">
-        <v>0.0</v>
+        <v>250000.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
+        <v>0.0</v>
+      </c>
+      <c r="BC53">
         <v>2087461.0</v>
       </c>
-      <c r="BC53">
-[...1 lines deleted...]
-      </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
-      <c r="BG53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG53">
+        <v>0.0</v>
+      </c>
+      <c r="BH53"/>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
+      <c r="BZ53"/>
     </row>
-    <row r="54" spans="1:77">
+    <row r="54" spans="1:78">
       <c r="A54" t="s">
         <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -13113,1429 +13231,1446 @@
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
-      <c r="BG54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54"/>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
+      <c r="BZ54"/>
     </row>
-    <row r="55" spans="1:77">
+    <row r="55" spans="1:78">
       <c r="A55" t="s">
         <v>73</v>
       </c>
       <c r="B55">
+        <v>885303000.0</v>
+      </c>
+      <c r="C55">
         <v>877208000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>884196000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>879534000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>935680000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>956022000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>959353000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>953471000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>945864000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>309315000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>317245000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>295016000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>289407000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>288659000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>291024000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>236383000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>235227000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>236574000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>229835000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>217115000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>232222000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>218323000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>215569000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>216979000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>210157000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>196181000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>206585000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>95420000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>95460000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>95591000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>55979000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>53767000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>52320000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>51623000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>53015000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>53967042.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>54182216.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>54830152.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>52891615.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>66711688.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>60753666.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>58873449.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>56046300.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>51896971.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>49626900.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>41111024.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>41362100.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>35748679.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>33583193.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>34449295.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>35196931.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>28792000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>28801000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>28808000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>28802000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>28794000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>28784000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>28773000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>28772000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>267000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>123252.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>746.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>5112.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>663.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1078.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2404000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>6559.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>6697000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>239000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>7399000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>582000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1630000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>6524000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>187000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1844000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>6479000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>18473000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:77">
+    <row r="56" spans="1:78">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56">
+        <v>47100000.0</v>
+      </c>
+      <c r="C56">
         <v>46473000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>56896000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>46508000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>42711000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>63850000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>69326000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>63472000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>67454000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>37963000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>46680000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>42007000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>56149000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>66995000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>78536000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>33569000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>39785000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>44800000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>42927000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>33095000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>52584000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>38086000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>34376000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>36030000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>31682000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>18220000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>27141000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>11869000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>10514000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>9961000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>11541000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>9918000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>9038000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>9192000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>9763000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>9771209.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>9212275.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>11527236.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>10094015.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>10529233.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>11200271.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>11423049.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>11953900.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>11134253.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>13382000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>14371904.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>16547200.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>13900060.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>12420891.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>14699357.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>16661463.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>6974445.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="BC56">
         <v>22000.0</v>
       </c>
       <c r="BD56">
         <v>22000.0</v>
       </c>
       <c r="BE56">
         <v>22000.0</v>
       </c>
       <c r="BF56">
         <v>22000.0</v>
       </c>
       <c r="BG56">
         <v>22000.0</v>
       </c>
       <c r="BH56">
-        <v>0.0</v>
+        <v>22000.0</v>
       </c>
       <c r="BI56">
+        <v>0.0</v>
+      </c>
+      <c r="BJ56">
         <v>391.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>746.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>5112.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>663.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1078.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>2404000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>6559.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>6697000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>239000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>7399000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>582000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1630000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>6524000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>187000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1844000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>6479000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>18473000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:77">
+    <row r="57" spans="1:78">
       <c r="A57" t="s">
         <v>75</v>
       </c>
       <c r="B57">
+        <v>124314000.0</v>
+      </c>
+      <c r="C57">
         <v>130178000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>133216000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>132352000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>121068000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>128537000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>131095000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>123020000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>106494000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>59050000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>58162000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>45465000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>39015000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>38929000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>45671000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>37289000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>39014000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>42836000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>42264000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>37451000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>50155000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>50239000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>40747000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>26644000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>22858000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>23326000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>28133000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>13590000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>15559000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>18514000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>17820000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>17113000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>16267000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>15720000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>16927000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>19188050.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>17544987.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>16663789.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>13867596.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>13072668.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>12730197.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>10836778.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>11095100.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>10752854.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>9036900.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>6787562.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>7166100.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>9958429.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>9601621.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>10624142.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>10487448.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1589000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1445000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1340000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1228000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1090000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>963000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>861000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>805000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>396000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>227993.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>98171.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>84406.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>72845.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>66685.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>55145000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>55412.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>53606000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>40040000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>39411000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>25390000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>24204000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>23873000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>14650000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>13451000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>13326000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>13201000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:77">
+    <row r="58" spans="1:78">
       <c r="A58" t="s">
         <v>76</v>
       </c>
       <c r="B58">
+        <v>771253000.0</v>
+      </c>
+      <c r="C58">
         <v>761844000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>772720000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>762641000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>742048000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>752886000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>756748000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>753928000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>736642000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>243219000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>249885000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>233252000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>221264000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>218656000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>222434000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>170505000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>166740000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>172055000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>169310000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>163277000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>191519000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>195629000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>193590000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>190872000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>183642000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>166810000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>172673000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>81571000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>82435000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>82739000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>43917000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>44922000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>44655000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>44757000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>46462000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>49861076.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>48981421.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>47977272.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>45513078.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>42746181.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>38863636.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>35903788.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>36441300.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>34042992.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>29748600.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>29854371.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>28889400.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>24933551.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>23484940.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>27268360.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>26970295.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1589000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1445000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1340000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1228000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1090000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>963000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>861000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>805000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>396000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>227993.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>98171.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>84406.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>72845.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>66685.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>55145000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>55412.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>53606000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>40040000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>39411000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>25390000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>24204000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>23873000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>14650000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>13451000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>13326000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>13201000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:77">
+    <row r="59" spans="1:78">
       <c r="A59" t="s">
         <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
         <v>4105966.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>5200795.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>6852880.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>7378537.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>23965507.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>21890030.0</v>
       </c>
-      <c r="AP59">
-[...1 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
-      <c r="BG59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59"/>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
+      <c r="BZ59"/>
     </row>
-    <row r="60" spans="1:77">
+    <row r="60" spans="1:78">
       <c r="A60" t="s">
         <v>78</v>
       </c>
       <c r="B60">
+        <v>118480000.0</v>
+      </c>
+      <c r="C60">
         <v>119566000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>115465000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>120876000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>196858000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>206134000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>205250000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>202048000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>211562000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>68273000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>69176000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>63471000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>69695000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>71403000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>69714000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>66904000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>69408000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>65577000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>61434000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>54656000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>41951000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>24215000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>23179000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>27196000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>27569000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>30047000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>34314000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>14218000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>13403000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>13389000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>12514000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>9651000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>8567000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>7901000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>7475000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>5145564.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>6005341.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>7774998.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>8079603.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>24686970.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>22618036.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>23814321.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>20285700.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>18421696.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>20306100.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>11691568.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>12733000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>11175612.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>10421978.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>7289913.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>7918993.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>27203000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>27356000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>27468000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>27574000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>27704000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>27821000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>27912000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>27967000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>-129000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>-104741.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>-97425.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>-79294.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>-72182.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>-65607.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>-52741000.0</v>
       </c>
-      <c r="BO60"/>
-      <c r="BP60">
+      <c r="BP60"/>
+      <c r="BQ60">
         <v>-46910000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>-39801000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>-32012000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>-24808000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>-22574000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>-17349000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>-14463000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>-11607000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>-6847000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>5272000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:77">
+    <row r="61" spans="1:78">
       <c r="A61" t="s">
         <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-11322000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-7904000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-7169000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-3540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37000.0</v>
       </c>
       <c r="R61">
         <v>-37000.0</v>
       </c>
       <c r="S61">
         <v>-37000.0</v>
       </c>
       <c r="T61">
         <v>-37000.0</v>
       </c>
-      <c r="U61"/>
+      <c r="U61">
+        <v>-37000.0</v>
+      </c>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -14570,75 +14705,78 @@
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
-      <c r="BG61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61"/>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
+      <c r="BZ61"/>
     </row>
-    <row r="62" spans="1:77">
+    <row r="62" spans="1:78">
       <c r="A62" t="s">
         <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -14674,50 +14812,51 @@
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
+      <c r="BZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14790,51 +14929,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B2">
         <v>709841000.0</v>
       </c>
       <c r="C2">
         <v>550592000.0</v>
       </c>
       <c r="D2">
         <v>266977000.0</v>
       </c>
       <c r="E2">
         <v>250054000.0</v>
       </c>
       <c r="F2">
         <v>211997000.0</v>
       </c>
       <c r="G2">
         <v>121066000.0</v>
       </c>
       <c r="H2">
         <v>95888000.0</v>
       </c>
       <c r="I2">
         <v>64684000.0</v>
       </c>
@@ -14844,51 +14983,51 @@
       <c r="K2">
         <v>57128300.0</v>
       </c>
       <c r="L2">
         <v>47499600.0</v>
       </c>
       <c r="M2">
         <v>34770400.0</v>
       </c>
       <c r="N2">
         <v>34735824.0</v>
       </c>
       <c r="O2">
         <v>47209041.0</v>
       </c>
       <c r="P2">
         <v>0.0</v>
       </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B3">
         <v>43192000.0</v>
       </c>
       <c r="C3">
         <v>34096000.0</v>
       </c>
       <c r="D3">
         <v>15664000.0</v>
       </c>
       <c r="E3">
         <v>12134000.0</v>
       </c>
       <c r="F3">
         <v>10790000.0</v>
       </c>
       <c r="G3">
         <v>10114000.0</v>
       </c>
       <c r="H3">
         <v>5404000.0</v>
       </c>
       <c r="I3">
         <v>2824000.0</v>
       </c>
@@ -14896,85 +15035,85 @@
         <v>3051000.0</v>
       </c>
       <c r="K3">
         <v>2647333.0</v>
       </c>
       <c r="L3">
         <v>2191500.0</v>
       </c>
       <c r="M3">
         <v>1438700.0</v>
       </c>
       <c r="N3">
         <v>1669823.0</v>
       </c>
       <c r="O3">
         <v>30000.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4">
         <v>397000.0</v>
       </c>
       <c r="K4">
         <v>-92000.0</v>
       </c>
       <c r="L4">
         <v>-2476.0</v>
       </c>
       <c r="M4">
         <v>-1492556.0</v>
       </c>
       <c r="N4">
         <v>-5379617.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B5">
         <v>8001000.0</v>
       </c>
       <c r="C5">
         <v>6622000.0</v>
       </c>
       <c r="D5">
         <v>18356000.0</v>
       </c>
       <c r="E5">
         <v>14193000.0</v>
       </c>
       <c r="F5">
         <v>27781000.0</v>
       </c>
       <c r="G5">
         <v>-3148000.0</v>
       </c>
       <c r="H5">
         <v>8163000.0</v>
       </c>
       <c r="I5">
         <v>5659000.0</v>
       </c>
@@ -14992,51 +15131,51 @@
       </c>
       <c r="N5">
         <v>-15212814.0</v>
       </c>
       <c r="O5">
         <v>-453000.0</v>
       </c>
       <c r="P5">
         <v>-291000.0</v>
       </c>
       <c r="Q5">
         <v>-26094.0</v>
       </c>
       <c r="R5">
         <v>-22331.0</v>
       </c>
       <c r="S5">
         <v>-12116000.0</v>
       </c>
       <c r="T5">
         <v>-28156000.0</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B6">
         <v>51193000.0</v>
       </c>
       <c r="C6">
         <v>40718000.0</v>
       </c>
       <c r="D6">
         <v>34020000.0</v>
       </c>
       <c r="E6">
         <v>26327000.0</v>
       </c>
       <c r="F6">
         <v>38571000.0</v>
       </c>
       <c r="G6">
         <v>6966000.0</v>
       </c>
       <c r="H6">
         <v>13567000.0</v>
       </c>
       <c r="I6">
         <v>8483000.0</v>
       </c>
@@ -15054,105 +15193,105 @@
       </c>
       <c r="N6">
         <v>-13542991.0</v>
       </c>
       <c r="O6">
         <v>-423000.0</v>
       </c>
       <c r="P6">
         <v>-291000.0</v>
       </c>
       <c r="Q6">
         <v>-26094.0</v>
       </c>
       <c r="R6">
         <v>-22331.0</v>
       </c>
       <c r="S6">
         <v>-12116000.0</v>
       </c>
       <c r="T6">
         <v>-28156000.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-3403000.0</v>
       </c>
       <c r="K8">
         <v>-92090.0</v>
       </c>
       <c r="L8">
         <v>-2480.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B9">
         <v>95881000.0</v>
       </c>
       <c r="C9">
         <v>122752000.0</v>
       </c>
       <c r="D9">
         <v>65792000.0</v>
       </c>
       <c r="E9">
         <v>66584000.0</v>
       </c>
       <c r="F9">
         <v>65181000.0</v>
       </c>
       <c r="G9">
         <v>20877000.0</v>
       </c>
       <c r="H9">
         <v>24793000.0</v>
       </c>
       <c r="I9">
         <v>20917000.0</v>
       </c>
@@ -15162,51 +15301,51 @@
       <c r="K9">
         <v>15285700.0</v>
       </c>
       <c r="L9">
         <v>13032200.0</v>
       </c>
       <c r="M9">
         <v>14552500.0</v>
       </c>
       <c r="N9">
         <v>11248855.0</v>
       </c>
       <c r="O9">
         <v>12911681.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B10">
         <v>-32901000.0</v>
       </c>
       <c r="C10">
         <v>-24487000.0</v>
       </c>
       <c r="D10">
         <v>2266000.0</v>
       </c>
       <c r="E10">
         <v>14193000.0</v>
       </c>
       <c r="F10">
         <v>33534000.0</v>
       </c>
       <c r="G10">
         <v>-19023000.0</v>
       </c>
       <c r="H10">
         <v>9979000.0</v>
       </c>
       <c r="I10">
         <v>4620000.0</v>
       </c>
@@ -15224,51 +15363,51 @@
       </c>
       <c r="N10">
         <v>-15980963.0</v>
       </c>
       <c r="O10">
         <v>-393000.0</v>
       </c>
       <c r="P10">
         <v>-293000.0</v>
       </c>
       <c r="Q10">
         <v>-30441.0</v>
       </c>
       <c r="R10">
         <v>-24973.0</v>
       </c>
       <c r="S10">
         <v>-13201000.0</v>
       </c>
       <c r="T10">
         <v>-28656000.0</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B11">
         <v>60684000.0</v>
       </c>
       <c r="C11">
         <v>-7834000.0</v>
       </c>
       <c r="D11">
         <v>-1760000.0</v>
       </c>
       <c r="E11">
         <v>874000.0</v>
       </c>
       <c r="F11">
         <v>1586000.0</v>
       </c>
       <c r="G11">
         <v>-5400000.0</v>
       </c>
       <c r="H11">
         <v>-11154000.0</v>
       </c>
       <c r="I11">
         <v>713000.0</v>
       </c>
@@ -15278,51 +15417,51 @@
       <c r="K11">
         <v>10369900.0</v>
       </c>
       <c r="L11">
         <v>-9316500.0</v>
       </c>
       <c r="M11">
         <v>817300.0</v>
       </c>
       <c r="N11">
         <v>492895.0</v>
       </c>
       <c r="O11">
         <v>13802.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B12">
         <v>40902000.0</v>
       </c>
       <c r="C12">
         <v>31109000.0</v>
       </c>
       <c r="D12">
         <v>7028000.0</v>
       </c>
       <c r="E12">
         <v>2113000.0</v>
       </c>
       <c r="F12">
         <v>3780000.0</v>
       </c>
       <c r="G12">
         <v>5329000.0</v>
       </c>
       <c r="H12">
         <v>1954000.0</v>
       </c>
       <c r="I12">
         <v>1193000.0</v>
       </c>
@@ -15340,131 +15479,131 @@
       </c>
       <c r="N12">
         <v>768152.0</v>
       </c>
       <c r="O12">
         <v>30000.0</v>
       </c>
       <c r="P12">
         <v>2000.0</v>
       </c>
       <c r="Q12">
         <v>4347.0</v>
       </c>
       <c r="R12">
         <v>2642.0</v>
       </c>
       <c r="S12">
         <v>1085000.0</v>
       </c>
       <c r="T12">
         <v>500000.0</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>1954000.0</v>
       </c>
       <c r="I13">
         <v>1193000.0</v>
       </c>
       <c r="J13">
         <v>1167000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B14">
         <v>1344000.0</v>
       </c>
       <c r="C14">
         <v>829000.0</v>
       </c>
       <c r="D14">
         <v>681000.0</v>
       </c>
       <c r="E14">
         <v>-215000.0</v>
       </c>
       <c r="F14">
         <v>-600000.0</v>
       </c>
       <c r="G14">
         <v>-1200000.0</v>
       </c>
       <c r="H14">
         <v>-402000.0</v>
       </c>
       <c r="I14">
         <v>-452000.0</v>
       </c>
       <c r="J14">
         <v>-922000.0</v>
       </c>
       <c r="K14">
         <v>-701000.0</v>
       </c>
       <c r="L14">
         <v>-680698.0</v>
       </c>
       <c r="M14">
         <v>409913.0</v>
       </c>
       <c r="N14">
         <v>-384261.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B15">
         <v>-92241000.0</v>
       </c>
       <c r="C15">
         <v>-15824000.0</v>
       </c>
       <c r="D15">
         <v>4718000.0</v>
       </c>
       <c r="E15">
         <v>13534000.0</v>
       </c>
       <c r="F15">
         <v>31348000.0</v>
       </c>
       <c r="G15">
         <v>-12825000.0</v>
       </c>
       <c r="H15">
         <v>20831000.0</v>
       </c>
       <c r="I15">
         <v>3274000.0</v>
       </c>
@@ -15482,269 +15621,269 @@
       </c>
       <c r="N15">
         <v>-21469214.0</v>
       </c>
       <c r="O15">
         <v>-393000.0</v>
       </c>
       <c r="P15">
         <v>-293000.0</v>
       </c>
       <c r="Q15">
         <v>-30441.0</v>
       </c>
       <c r="R15">
         <v>-24973.0</v>
       </c>
       <c r="S15">
         <v>-13201000.0</v>
       </c>
       <c r="T15">
         <v>-28656000.0</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>13534000.0</v>
       </c>
       <c r="F16">
         <v>31348000.0</v>
       </c>
       <c r="G16">
         <v>-12825000.0</v>
       </c>
       <c r="H16">
         <v>20831000.0</v>
       </c>
       <c r="I16">
         <v>3274000.0</v>
       </c>
       <c r="J16">
         <v>-4216000.0</v>
       </c>
       <c r="K16">
         <v>-16688000.0</v>
       </c>
       <c r="L16">
         <v>6930690.0</v>
       </c>
       <c r="M16">
         <v>4630159.0</v>
       </c>
       <c r="N16">
         <v>-21469214.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B17">
         <v>-93585000.0</v>
       </c>
       <c r="C17">
         <v>-16653000.0</v>
       </c>
       <c r="D17">
         <v>4474000.0</v>
       </c>
       <c r="E17">
         <v>13319000.0</v>
       </c>
       <c r="F17">
         <v>31948000.0</v>
       </c>
       <c r="G17">
         <v>-13623000.0</v>
       </c>
       <c r="H17">
         <v>21133000.0</v>
       </c>
       <c r="I17">
         <v>3907000.0</v>
       </c>
       <c r="J17">
         <v>-4425000.0</v>
       </c>
       <c r="K17">
         <v>-16363779.0</v>
       </c>
       <c r="L17">
         <v>7103695.0</v>
       </c>
       <c r="M17">
         <v>6532628.0</v>
       </c>
       <c r="N17">
         <v>-16473858.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B18">
         <v>-40902000.0</v>
       </c>
       <c r="C18">
         <v>-31109000.0</v>
       </c>
       <c r="D18">
         <v>-5828000.0</v>
       </c>
       <c r="E18">
         <v>-2113000.0</v>
       </c>
       <c r="F18">
         <v>-3780000.0</v>
       </c>
       <c r="G18">
         <v>-5329000.0</v>
       </c>
       <c r="H18">
         <v>-1954000.0</v>
       </c>
       <c r="I18">
         <v>-1193000.0</v>
       </c>
       <c r="J18">
         <v>-1167000.0</v>
       </c>
       <c r="K18">
         <v>-464165.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>17929000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19">
         <v>-858000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19">
         <v>820740.0</v>
       </c>
       <c r="L19">
         <v>7692866.0</v>
       </c>
       <c r="M19">
         <v>6971257.0</v>
       </c>
       <c r="N19">
         <v>-8461915.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>5519000.0</v>
       </c>
       <c r="F20">
         <v>1037000.0</v>
       </c>
       <c r="G20">
         <v>178000.0</v>
       </c>
       <c r="H20">
         <v>3249000.0</v>
       </c>
       <c r="I20">
         <v>1365000.0</v>
       </c>
       <c r="J20">
         <v>1595000.0</v>
       </c>
       <c r="K20">
         <v>5994000.0</v>
       </c>
       <c r="L20">
         <v>8241325.0</v>
       </c>
       <c r="M20">
         <v>3971903.0</v>
       </c>
       <c r="N20">
         <v>992693.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B21">
         <v>43759000.0</v>
       </c>
       <c r="C21">
         <v>10771000.0</v>
       </c>
       <c r="D21">
         <v>9294000.0</v>
       </c>
       <c r="E21">
         <v>16306000.0</v>
       </c>
       <c r="F21">
         <v>19385000.0</v>
       </c>
       <c r="G21">
         <v>-13694000.0</v>
       </c>
       <c r="H21">
         <v>12791000.0</v>
       </c>
       <c r="I21">
         <v>5813000.0</v>
       </c>
@@ -15762,75 +15901,75 @@
       </c>
       <c r="N21">
         <v>-6750896.0</v>
       </c>
       <c r="O21">
         <v>-423000.0</v>
       </c>
       <c r="P21">
         <v>-291000.0</v>
       </c>
       <c r="Q21">
         <v>-26094.0</v>
       </c>
       <c r="R21">
         <v>-22331.0</v>
       </c>
       <c r="S21">
         <v>-12116000.0</v>
       </c>
       <c r="T21">
         <v>-28156000.0</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
         <v>761963000.0</v>
       </c>
       <c r="C23">
         <v>662573000.0</v>
       </c>
       <c r="D23">
         <v>323475000.0</v>
       </c>
       <c r="E23">
         <v>300332000.0</v>
       </c>
       <c r="F23">
         <v>257793000.0</v>
       </c>
       <c r="G23">
         <v>155637000.0</v>
       </c>
       <c r="H23">
         <v>107890000.0</v>
       </c>
       <c r="I23">
         <v>79757000.0</v>
       </c>
@@ -15848,181 +15987,181 @@
       </c>
       <c r="N23">
         <v>47453604.0</v>
       </c>
       <c r="O23">
         <v>423000.0</v>
       </c>
       <c r="P23">
         <v>291000.0</v>
       </c>
       <c r="Q23">
         <v>26094.0</v>
       </c>
       <c r="R23">
         <v>22331.0</v>
       </c>
       <c r="S23">
         <v>12116000.0</v>
       </c>
       <c r="T23">
         <v>28156000.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
         <v>43192000.0</v>
       </c>
       <c r="C25">
         <v>34096000.0</v>
       </c>
       <c r="D25">
         <v>14457000.0</v>
       </c>
       <c r="E25">
         <v>12134000.0</v>
       </c>
       <c r="F25">
         <v>10790000.0</v>
       </c>
       <c r="G25">
         <v>10114000.0</v>
       </c>
       <c r="H25">
         <v>5404000.0</v>
       </c>
       <c r="I25">
         <v>2824000.0</v>
       </c>
       <c r="J25">
         <v>3051000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26"/>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>8855000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
         <v>52540000.0</v>
       </c>
       <c r="C28">
         <v>44170000.0</v>
       </c>
       <c r="D28">
         <v>30751000.0</v>
       </c>
       <c r="E28">
         <v>29081000.0</v>
       </c>
       <c r="F28">
         <v>26610000.0</v>
       </c>
       <c r="G28">
         <v>13922000.0</v>
       </c>
       <c r="H28">
         <v>11472000.0</v>
       </c>
       <c r="I28">
         <v>12484000.0</v>
       </c>
@@ -16040,97 +16179,97 @@
       </c>
       <c r="N28">
         <v>11770498.0</v>
       </c>
       <c r="O28">
         <v>423000.0</v>
       </c>
       <c r="P28">
         <v>291000.0</v>
       </c>
       <c r="Q28">
         <v>26094.0</v>
       </c>
       <c r="R28">
         <v>22331.0</v>
       </c>
       <c r="S28">
         <v>12116000.0</v>
       </c>
       <c r="T28">
         <v>28156000.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
         <v>60684000.0</v>
       </c>
       <c r="C29">
         <v>-7834000.0</v>
       </c>
       <c r="D29">
         <v>-74000.0</v>
       </c>
       <c r="E29">
         <v>874000.0</v>
       </c>
       <c r="F29">
         <v>1586000.0</v>
       </c>
       <c r="G29">
         <v>-5400000.0</v>
       </c>
       <c r="H29">
         <v>-11154000.0</v>
       </c>
       <c r="I29">
         <v>713000.0</v>
       </c>
       <c r="J29">
         <v>600000.0</v>
       </c>
       <c r="K29">
         <v>10369912.0</v>
       </c>
       <c r="L29">
         <v>-9316490.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
         <v>52122000.0</v>
       </c>
       <c r="C30">
         <v>111981000.0</v>
       </c>
       <c r="D30">
         <v>56498000.0</v>
       </c>
       <c r="E30">
         <v>50278000.0</v>
       </c>
       <c r="F30">
         <v>45796000.0</v>
       </c>
       <c r="G30">
         <v>34571000.0</v>
       </c>
       <c r="H30">
         <v>12002000.0</v>
       </c>
       <c r="I30">
         <v>15073000.0</v>
       </c>
@@ -16148,51 +16287,51 @@
       </c>
       <c r="N30">
         <v>12717780.0</v>
       </c>
       <c r="O30">
         <v>423000.0</v>
       </c>
       <c r="P30">
         <v>291000.0</v>
       </c>
       <c r="Q30">
         <v>26094.0</v>
       </c>
       <c r="R30">
         <v>22331.0</v>
       </c>
       <c r="S30">
         <v>12116000.0</v>
       </c>
       <c r="T30">
         <v>28156000.0</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B31">
         <v>-76660000.0</v>
       </c>
       <c r="C31">
         <v>-35258000.0</v>
       </c>
       <c r="D31">
         <v>-7028000.0</v>
       </c>
       <c r="E31">
         <v>-2113000.0</v>
       </c>
       <c r="F31">
         <v>14149000.0</v>
       </c>
       <c r="G31">
         <v>-5329000.0</v>
       </c>
       <c r="H31">
         <v>-2812000.0</v>
       </c>
       <c r="I31">
         <v>-1193000.0</v>
       </c>
@@ -16210,51 +16349,51 @@
       </c>
       <c r="N31">
         <v>-21078503.0</v>
       </c>
       <c r="O31">
         <v>30000.0</v>
       </c>
       <c r="P31">
         <v>-2000.0</v>
       </c>
       <c r="Q31">
         <v>-4347.0</v>
       </c>
       <c r="R31">
         <v>-2642.0</v>
       </c>
       <c r="S31">
         <v>-1085000.0</v>
       </c>
       <c r="T31">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B32">
         <v>805722000.0</v>
       </c>
       <c r="C32">
         <v>673344000.0</v>
       </c>
       <c r="D32">
         <v>332769000.0</v>
       </c>
       <c r="E32">
         <v>316638000.0</v>
       </c>
       <c r="F32">
         <v>277178000.0</v>
       </c>
       <c r="G32">
         <v>141943000.0</v>
       </c>
       <c r="H32">
         <v>120681000.0</v>
       </c>
       <c r="I32">
         <v>85601000.0</v>
       </c>
@@ -16283,1308 +16422,1322 @@
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BY32"/>
+  <dimension ref="A1:BZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
+    <row r="1" spans="1:78">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
         <v>132</v>
       </c>
       <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BU1" t="s">
         <v>134</v>
       </c>
       <c r="BV1" t="s">
         <v>135</v>
       </c>
       <c r="BW1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BY1" t="s">
         <v>137</v>
       </c>
+      <c r="BZ1" t="s">
+        <v>138</v>
+      </c>
     </row>
-    <row r="2" spans="1:77">
+    <row r="2" spans="1:78">
       <c r="A2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B2">
+        <v>175881000.0</v>
+      </c>
+      <c r="C2">
         <v>179975000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>175721000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>157313000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>183553000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>171895000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>177657000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>165514000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>139649000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>68352000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>68694000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>64602000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>67999000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>65682000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>68005000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>60417000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>64160000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>57472000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>63190000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>56373000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>52527000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>39907000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>36697000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>31545000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>16212000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>36612000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>41770000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>17226000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>19149000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>17743000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>18225000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>15897000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>15461000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>15101000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>15886482.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>14390454.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>15561229.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>16181835.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>16037582.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>14915281.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>13288635.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>12776408.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>14518900.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>12154473.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>11319900.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>9506379.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>9626400.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>9057423.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8485710.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>7600794.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>34735824.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>8200704.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>7998645.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>7899941.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>8878098.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>11781767.0</v>
       </c>
-      <c r="BE2">
-[...1 lines deleted...]
-      </c>
       <c r="BF2">
         <v>0.0</v>
       </c>
-      <c r="BG2"/>
-[...3 lines deleted...]
-      <c r="BI2"/>
+      <c r="BG2">
+        <v>0.0</v>
+      </c>
+      <c r="BH2"/>
+      <c r="BI2">
+        <v>0.0</v>
+      </c>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
+      <c r="BZ2"/>
     </row>
-    <row r="3" spans="1:77">
+    <row r="3" spans="1:78">
       <c r="A3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B3">
+        <v>11020000.0</v>
+      </c>
+      <c r="C3">
         <v>10405000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10963000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10870000.0</v>
       </c>
       <c r="E3">
         <v>10870000.0</v>
       </c>
       <c r="F3">
+        <v>10870000.0</v>
+      </c>
+      <c r="G3">
         <v>9829000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11395000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9416000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8025000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5260000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4770000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3732000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3506000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3656000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3563000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2930000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2926000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2715000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3024000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2572000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2495000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2699000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2509000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2655000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2510000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2440000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2355000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1103000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1004000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>942000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>249000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>896000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>901000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>778000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>429937.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>950513.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>804680.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>865870.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>818974.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>758282.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>547438.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>522639.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>571500.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>630249.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>569600.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>420123.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>438300.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>370538.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>382207.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>376319.0</v>
       </c>
-      <c r="AY3"/>
-      <c r="AZ3">
+      <c r="AZ3"/>
+      <c r="BA3">
         <v>341529.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>526643.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>796899.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>30000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>545127.0</v>
       </c>
-      <c r="BE3"/>
-      <c r="BF3">
+      <c r="BF3"/>
+      <c r="BG3">
         <v>1000.0</v>
       </c>
-      <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
-      <c r="BX3">
+      <c r="BX3"/>
+      <c r="BY3">
         <v>1000.0</v>
       </c>
-      <c r="BY3"/>
+      <c r="BZ3"/>
     </row>
-    <row r="4" spans="1:77">
+    <row r="4" spans="1:78">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
         <v>502570.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>376.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-142.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-106230.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-92000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>2885.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-237.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>1835.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-2476.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>62501.0</v>
       </c>
-      <c r="AS4">
-[...1 lines deleted...]
-      </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>-3138.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-1492556.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-177050.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-346252.0</v>
       </c>
-      <c r="AX4">
-[...1 lines deleted...]
-      </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
-      <c r="BC4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4"/>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
-      <c r="BG4"/>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
+      <c r="BZ4"/>
     </row>
-    <row r="5" spans="1:77">
+    <row r="5" spans="1:78">
       <c r="A5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B5">
+        <v>10554000.0</v>
+      </c>
+      <c r="C5">
         <v>13897000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4483000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-7677000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>662000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>16269000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>27081000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4104000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>14186000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3817000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>13988000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1955000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2045000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>5577000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2731000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>491000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>5974000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>6770000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>9552000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>6965000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>16317000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2702000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1100000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1966000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5283000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1729000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>4329000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1385000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>833000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1616000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4218000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>414000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>729000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>299000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3460480.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-508915.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1761283.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-251044.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-775921.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1964089.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-967890.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-488948.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-486721.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1801205.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1293227.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1693918.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-2347600.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2345381.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1194589.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>173636.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-15609963.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-496529.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-642643.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-908899.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>255000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-672127.0</v>
       </c>
-      <c r="BE5">
-[...1 lines deleted...]
-      </c>
       <c r="BF5">
+        <v>0.0</v>
+      </c>
+      <c r="BG5">
         <v>-57000.0</v>
       </c>
-      <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>-24000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-5503.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-12131.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-      <c r="BN5">
+      <c r="BN5"/>
+      <c r="BO5">
         <v>-3888.0</v>
       </c>
-      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
-      <c r="BR5">
+      <c r="BR5"/>
+      <c r="BS5">
         <v>-7204000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-13201000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-5225000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-2886000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-2856000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-28656000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-11994000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-7089000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:77">
+    <row r="6" spans="1:78">
       <c r="A6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B6">
+        <v>21574000.0</v>
+      </c>
+      <c r="C6">
         <v>24302000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>15446000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3193000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11532000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>26098000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>38476000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>13520000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>22211000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>9077000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>18758000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1777000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>5551000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>9233000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>6294000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>3421000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>8900000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>9485000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>12576000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9537000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>18812000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>5401000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3609000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4621000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2773000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>711000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>6684000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2488000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1837000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2558000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>4467000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1310000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1630000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1077000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>3890417.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>441598.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-956603.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>614826.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>43053.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1205807.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-420452.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>33691.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>84779.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1170956.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-723627.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1273795.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-1909300.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2715919.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1576796.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>549955.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1085925.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-155000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-116000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-112000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>285000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-127000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-102000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-56000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-250000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-24000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-6000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-11000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-5833.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-6000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-11826.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-3020.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-1129.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-6285.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-8087.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-6829000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-12116000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-4894000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-2589000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-2731000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-28156000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-11993000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-6964000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:77">
+    <row r="7" spans="1:78">
       <c r="A7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -17610,116 +17763,117 @@
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
-      <c r="BC7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7"/>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
-      <c r="BG7"/>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
+      <c r="BZ7"/>
     </row>
-    <row r="8" spans="1:77">
+    <row r="8" spans="1:78">
       <c r="A8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -17745,2513 +17899,2545 @@
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
-      <c r="BC8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8"/>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
-      <c r="BG8"/>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
+      <c r="BZ8"/>
     </row>
-    <row r="9" spans="1:77">
+    <row r="9" spans="1:78">
       <c r="A9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B9">
+        <v>24596000.0</v>
+      </c>
+      <c r="C9">
         <v>32841000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>31293000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>22887000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>23826000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>39234000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>44223000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>28461000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>32845000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>16643000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>21242000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>12282000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>15394000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>16874000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>20307000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>12603000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>16965000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>16709000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>20877000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>15496000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>18233000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>10575000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>8296000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>8022000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>452000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4107000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>10430000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4880000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4450000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>5033000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>7588000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>4063000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>4850000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>4416000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>5636945.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3420918.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>4337274.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>4244863.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>4376201.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>3464319.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3938021.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3617573.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>4081500.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>3099410.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>3581000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>2270198.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>4766100.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3332761.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>3781630.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>2672126.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>11248855.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2884914.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2982874.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>3082040.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>4563655.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2234391.0</v>
       </c>
-      <c r="BE9">
-[...1 lines deleted...]
-      </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
-      <c r="BG9"/>
-[...3 lines deleted...]
-      <c r="BI9"/>
+      <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9"/>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
+      <c r="BZ9"/>
     </row>
-    <row r="10" spans="1:77">
+    <row r="10" spans="1:78">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B10">
+        <v>-3066000.0</v>
+      </c>
+      <c r="C10">
         <v>4151000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-5819000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-18356000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-9633000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>907000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2270000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-13699000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-10964000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2698000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3628000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>403000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2491000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5134000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>56000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5309000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3694000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5196000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>13645000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>15082000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-389000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-5759000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1260000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-6478000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-5526000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8747000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>545000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-178000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>865000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3952000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>42000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>483000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>143000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-499442.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-834055.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1981469.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-510034.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-2097992.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-2368542.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-897767.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-629566.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-2070000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-966345.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2628300.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1804716.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2310700.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1312816.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3606839.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>119600.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-15609963.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-153000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-112000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-106000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-338000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-117000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-91000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-55000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-280869.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-24000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-6388.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-12131.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>-3888.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>-7204000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-13201000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-5225000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-2886000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-2856000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-28656000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-12118000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-7089000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:77">
+    <row r="11" spans="1:78">
       <c r="A11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B11">
+        <v>-716000.0</v>
+      </c>
+      <c r="C11">
         <v>1162000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>559000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>59141000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>699000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>285000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>346000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-4644000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-3459000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-268000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1533000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-375000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-13000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>161000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>153000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-321000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>869000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>173000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-602000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1544000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>973000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-329000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1169000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-350000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-3228000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-653000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-11311000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>76000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-15000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>96000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>268000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>251000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>169000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>25000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>234736.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>178807.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>203203.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-16746.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>13937211.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-4046961.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>545613.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-65951.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-3697000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>922427.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-5931400.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-610495.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>3700.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>462898.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>115490.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>235192.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>376000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>78457.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>15900.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>48437.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-208000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>22846.0</v>
       </c>
-      <c r="BE11">
-[...1 lines deleted...]
-      </c>
       <c r="BF11">
         <v>0.0</v>
       </c>
       <c r="BG11">
+        <v>0.0</v>
+      </c>
+      <c r="BH11">
         <v>-30388.0</v>
       </c>
-      <c r="BH11">
-[...1 lines deleted...]
-      </c>
       <c r="BI11">
+        <v>0.0</v>
+      </c>
+      <c r="BJ11">
         <v>6388.0</v>
       </c>
-      <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>7112.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>6575.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>12866.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-15826.0</v>
       </c>
-      <c r="BO11"/>
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>7109.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>8717.0</v>
       </c>
-      <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
+      <c r="BZ11"/>
     </row>
-    <row r="12" spans="1:77">
+    <row r="12" spans="1:78">
       <c r="A12" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B12">
+        <v>9623000.0</v>
+      </c>
+      <c r="C12">
         <v>9746000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>10302000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10679000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>10295000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9822000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>10487000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10679000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7865000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2078000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1927000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1673000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1642000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1787000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>726000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>435000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>444000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>508000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>518000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>781000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1235000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1246000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1679000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1280000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1195000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1175000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1237000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>230000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>218000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>269000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>291000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>294000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>290000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>318000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>364000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>325135.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>220000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>186914.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>261000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>79768.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>99314.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>98169.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>34360.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1210.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>39.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>5229.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>23600.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>6268.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>39564.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>18923.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>153000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>6000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>8000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>10000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>11000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2339.0</v>
       </c>
-      <c r="BH12">
-[...1 lines deleted...]
-      </c>
       <c r="BI12">
+        <v>0.0</v>
+      </c>
+      <c r="BJ12">
         <v>885.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1454.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1279.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1160.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1040.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>868.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>814.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>824.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>630.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>375000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1085000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>331000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>297000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>125000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000.0</v>
       </c>
       <c r="BY12">
         <v>125000.0</v>
       </c>
+      <c r="BZ12">
+        <v>125000.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:77">
+    <row r="13" spans="1:78">
       <c r="A13" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>1175000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1237000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>230000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>218000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>269000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
+      <c r="BZ13"/>
     </row>
-    <row r="14" spans="1:77">
+    <row r="14" spans="1:78">
       <c r="A14" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B14">
+        <v>228000.0</v>
+      </c>
+      <c r="C14">
         <v>213000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>757000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>228000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>353000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>140000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>165000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>163000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>361000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>109000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>155000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-152000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-276000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-98000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-105000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>137000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-149000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-27000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>430000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-1248000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-130000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-1200000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-35000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-1054000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-676000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-402000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-369000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-378000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-537000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-452000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>96000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>133000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-113000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>117000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>153588.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>115633.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-197752.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>21000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>200443.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>116654.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-104877.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-870698.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>189698.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>134000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>-106739.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>318000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>279542.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>131899.0</v>
       </c>
-      <c r="AX14">
-[...1 lines deleted...]
-      </c>
       <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
         <v>-286000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>286000.0</v>
       </c>
-      <c r="BA14">
-[...1 lines deleted...]
-      </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
-      <c r="BC14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14"/>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
-      <c r="BG14"/>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
+      <c r="BZ14"/>
     </row>
-    <row r="15" spans="1:77">
+    <row r="15" spans="1:78">
       <c r="A15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B15">
+        <v>-2122000.0</v>
+      </c>
+      <c r="C15">
         <v>3202000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-6372000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-76740000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-10104000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>975000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2064000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-8890000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-7342000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-2069000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4642000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-3098000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>568000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2606000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>5079000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>482000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>4303000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3670000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5771000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>11671000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>13836000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>70000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-4479000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-875000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-2872000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-4599000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>19839000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>460000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-322000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>854000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3168000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-305000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>181000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>231000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-347713.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-1166074.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-2300447.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-401766.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-16148977.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1480861.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-1560271.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-456903.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1647115.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-2015969.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>8390167.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-1090620.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1591338.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>747426.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3013198.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-721803.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-21098214.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-153000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-112000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-106000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-130000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-117000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-91000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-55000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-250000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-24000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-6388.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-12131.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-7112.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-6575.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-12866.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-3888.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-1943.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-7109.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-8717.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-7204000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-13201000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-5225000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-2886000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-2856000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-28656000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-12118000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-7089000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:77">
+    <row r="16" spans="1:78">
       <c r="A16" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>568000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2606000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5079000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>482000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4303000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3670000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5773000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>11671000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>13836000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>70000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-4479000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-875000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2872000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-4599000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>19839000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>460000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-322000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>854000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3168000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-305000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>181000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>231000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-7249054.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-1166074.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-2300447.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-401766.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-18166000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1480861.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-1560271.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-456903.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1673000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-2015969.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>8425000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-1090620.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1990000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>747426.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3013198.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>203000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-52000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>52000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1045000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1981000.0</v>
       </c>
-      <c r="BC16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD16"/>
       <c r="BE16">
         <v>0.0</v>
       </c>
       <c r="BF16">
         <v>0.0</v>
       </c>
-      <c r="BG16"/>
-      <c r="BH16">
+      <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16"/>
+      <c r="BI16">
         <v>-24000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-6388.0</v>
       </c>
-      <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
+      <c r="BZ16"/>
     </row>
-    <row r="17" spans="1:77">
+    <row r="17" spans="1:78">
       <c r="A17" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B17">
+        <v>-2350000.0</v>
+      </c>
+      <c r="C17">
         <v>2989000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-6378000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-77497000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-10332000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>622000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1924000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-9055000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-7092000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-2430000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>4533000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-3253000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>416000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>2330000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>4981000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>377000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>4440000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>3521000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>5800000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>12101000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>14109000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-60000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-4590000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-910000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-3250000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-4873000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>20058000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>469000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-163000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>769000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>3685000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-209000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>314000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>118000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-7288194.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-1012862.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-2184672.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-493288.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-16363000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>1678419.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-1443380.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-563615.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>7103695.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-1888772.0</v>
       </c>
-      <c r="AS17">
-[...1 lines deleted...]
-      </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>-1194221.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>6532628.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>849918.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>3491349.0</v>
       </c>
-      <c r="AX17">
-[...1 lines deleted...]
-      </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
-      <c r="BC17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17"/>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
-      <c r="BG17"/>
-      <c r="BH17">
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17"/>
+      <c r="BI17">
         <v>-24000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-6388.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
+      <c r="BZ17"/>
     </row>
-    <row r="18" spans="1:77">
+    <row r="18" spans="1:78">
       <c r="A18" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B18">
+        <v>-9623000.0</v>
+      </c>
+      <c r="C18">
         <v>-9746000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-10302000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-10483000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-10295000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-9822000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-10487000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-10679000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7865000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2078000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1926000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1673000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1642000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1787000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-726000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-435000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-444000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-508000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-517000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-781000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1235000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1246000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1679000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1280000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1195000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1175000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1237000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-230000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-218000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-269000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
+      <c r="BZ18"/>
     </row>
-    <row r="19" spans="1:77">
+    <row r="19" spans="1:78">
       <c r="A19" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>9368000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>8561000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-      <c r="AC19">
+      <c r="AC19"/>
+      <c r="AD19">
         <v>-437000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-      <c r="AH19">
+      <c r="AH19"/>
+      <c r="AI19">
         <v>23000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>283124.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-22664.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>33363.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>180315.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>169437.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-42449.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>1216581.0</v>
       </c>
-      <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-116027.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19">
         <v>504770.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>3069530.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
+      <c r="BZ19"/>
     </row>
-    <row r="20" spans="1:77">
+    <row r="20" spans="1:78">
       <c r="A20" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>1609000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1299000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1686000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2684000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>804000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>345000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>195000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>587000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>154000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>101000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>133000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>45000.0</v>
       </c>
-      <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20">
         <v>63000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>482000.0</v>
       </c>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
       <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>449000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>671000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>-210000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>2735484.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>495884.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>931013.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>714342.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>5994000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>2035541.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1545417.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>900186.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>8241325.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1634171.0</v>
       </c>
-      <c r="AS20">
-[...1 lines deleted...]
-      </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>1099467.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>3890295.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>280691.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>661281.0</v>
       </c>
-      <c r="AX20">
-[...1 lines deleted...]
-      </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
-      <c r="BC20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20"/>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
-      <c r="BG20"/>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
+      <c r="BZ20"/>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:78">
       <c r="A21" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B21">
+        <v>10554000.0</v>
+      </c>
+      <c r="C21">
         <v>17799000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>17051000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-7873000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>11886000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10729000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>12757000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3020000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1050000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-620000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4926000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1955000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2045000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4278000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5860000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>491000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5753000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4202000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5714000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5058000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>7756000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>857000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-4080000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>20000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-5283000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-4351000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>10405000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>775000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>477000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1134000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4243000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>336000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>773000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>461000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>3460480.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-792044.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1738622.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-284407.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-775921.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-2469089.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-967890.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-488948.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-1630400.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-2181716.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-1393600.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-1693918.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-1097800.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>801778.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>576873.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>173636.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-1085925.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-155000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-116000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-112000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-138000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-127000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-102000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-56000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-250000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-24000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-5503.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-10677.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-5833.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-5415.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-11826.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-3020.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-1129.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-6285.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-8087.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-6829000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-12116000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-4894000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-2589000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-2731000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-28156000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-11994000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-6964000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:78">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -20277,316 +20463,322 @@
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
-      <c r="BC22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22"/>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
-      <c r="BG22"/>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
+      <c r="BZ22"/>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:78">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
+        <v>189923000.0</v>
+      </c>
+      <c r="C23">
         <v>195017000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>189963000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>188073000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>195493000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>200400000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>209123000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>196995000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>171444000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>85615000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>85010000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>78839000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>81348000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>78278000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>82452000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>72529000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>75372000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>69979000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>78353000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>66811000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>63004000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>49625000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>49073000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>39547000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>21947000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>45070000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>41795000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>20721000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>22829000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>21642000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>21596000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>19546000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>19582000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>19033000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>18062947.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>18584297.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>21252864.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>20694892.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>21189704.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>20341716.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>18256312.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>17107963.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>18976500.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>17157494.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>15918600.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>13141492.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>14679200.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>10360708.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>11659576.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>10200805.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>47070604.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>155000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>116000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>112000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>138000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>127000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>102000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>56000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>250000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>24000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>5503.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>10677.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>5833.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>5415.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>11826.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3020.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1129.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>6285.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>8087.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>6829000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>12116000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4894000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2589000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2731000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>28156000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>11994000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>6964000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:78">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20620,266 +20812,268 @@
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
+      <c r="BZ24"/>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:78">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
+        <v>11020000.0</v>
+      </c>
+      <c r="C25">
         <v>10405000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10963000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11530000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10870000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9829000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11395000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9416000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8025000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5260000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4770000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3732000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3506000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3656000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3563000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2930000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2926000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2715000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3024000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2572000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2495000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2699000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2509000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2655000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2510000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2440000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2355000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1103000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1004000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>942000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>249000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>896000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>901000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>429937.0</v>
       </c>
       <c r="AI25">
         <v>429937.0</v>
       </c>
       <c r="AJ25">
+        <v>429937.0</v>
+      </c>
+      <c r="AK25">
         <v>950513.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>804680.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>818974.0</v>
       </c>
       <c r="AM25">
         <v>818974.0</v>
       </c>
       <c r="AN25">
+        <v>818974.0</v>
+      </c>
+      <c r="AO25">
         <v>758282.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>547438.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>522639.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>571441.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>630249.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>569637.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>420123.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>309664.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>370538.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>382207.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>376319.0</v>
       </c>
-      <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
+      <c r="BZ25"/>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:78">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -20905,1201 +21099,1220 @@
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
-      <c r="BC26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26"/>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
-      <c r="BG26"/>
-[...3 lines deleted...]
-      <c r="BI26"/>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
+      <c r="BZ26"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:78">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>698000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>1681000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>2504000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>1000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-      <c r="BG27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>209820.0</v>
       </c>
-      <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
+      <c r="BZ27"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:78">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
+        <v>14008000.0</v>
+      </c>
+      <c r="C28">
         <v>15022000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14513000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13274000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11662000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13091000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13229000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12785000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10634000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7534000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7948000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7280000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8039000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7484000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8494000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6447000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7261000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6879000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8301000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5959000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6139000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5174000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4687000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2438000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3397000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3766000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2352000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2767000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3132000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3218000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2715000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3286000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3265000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1573107.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3262449.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5017205.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3635239.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4506599.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4670126.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4358473.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3583882.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3922200.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4245080.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4304700.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3543993.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>5425600.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2203173.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2855909.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2174684.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>11387498.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>155000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>116000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>112000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>138000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>127000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>102000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>56000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>40180.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>24000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>5503.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>10677.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>5833.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>5415.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>11826.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3020.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1129.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>6285.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>8087.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>6829000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>12116000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>4894000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2589000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2731000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>28156000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>11994000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>6964000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:78">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
+        <v>-716000.0</v>
+      </c>
+      <c r="C29">
         <v>1162000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>559000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>59141000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>699000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>285000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>346000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-4644000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3268000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-268000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1533000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-375000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-13000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>161000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>153000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-321000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>869000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>173000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-602000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1544000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>973000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-329000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1170000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-350000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-3228000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-653000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-11311000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>76000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-15000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>96000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
+      <c r="BZ29"/>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:78">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
+        <v>14042000.0</v>
+      </c>
+      <c r="C30">
         <v>15042000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>14242000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>30760000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11940000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>28505000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>31466000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>31481000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>31795000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>17263000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>16316000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>14237000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>13349000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>12596000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>14447000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>12112000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>11212000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>12507000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>15163000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>10438000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10477000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>9718000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>12376000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8002000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5735000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>8458000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>25000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3495000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3680000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3899000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3371000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3649000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4121000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3932000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2176465.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4193843.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5691635.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4513057.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5152122.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>5426435.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4967677.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>4331555.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4457600.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>5003021.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4598700.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3635113.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5052800.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1303285.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3173866.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2600011.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>12334780.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>155000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>116000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>112000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>138000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>127000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>102000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>56000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>250000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>24000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>5503.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>10677.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>5833.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>5415.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>11826.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3020.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1129.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>6285.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>8087.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>6829000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>12116000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>4894000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>2589000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2731000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>28156000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>11994000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>6964000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:77">
+    <row r="31" spans="1:78">
       <c r="A31" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B31">
+        <v>-13620000.0</v>
+      </c>
+      <c r="C31">
         <v>-13648000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-22870000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-10483000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-21519000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-9822000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-10487000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-10679000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-12014000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2078000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1926000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1673000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1642000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1787000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-726000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-435000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-444000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-508000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-518000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>8587000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>7326000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1246000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1679000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1280000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1195000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1175000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1658000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-230000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-655000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-269000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-291000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-294000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-290000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-318000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3597230.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-325055.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-220469.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-258034.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1135157.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1162735.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-477315.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-663257.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-2154755.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>204611.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>3351872.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-530921.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>2970255.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>511038.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>3029966.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-377842.0</v>
       </c>
-      <c r="AY31">
-[...1 lines deleted...]
-      </c>
       <c r="AZ31">
+        <v>0.0</v>
+      </c>
+      <c r="BA31">
         <v>2000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>4000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>6000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-623000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>10000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>11000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>1000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-30869.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-11000.0</v>
       </c>
-      <c r="BI31"/>
-      <c r="BJ31">
+      <c r="BJ31"/>
+      <c r="BK31">
         <v>-1000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>5833.0</v>
       </c>
-      <c r="BL31"/>
-      <c r="BM31">
+      <c r="BM31"/>
+      <c r="BN31">
         <v>11826.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-868.0</v>
       </c>
-      <c r="BO31"/>
-      <c r="BP31">
+      <c r="BP31"/>
+      <c r="BQ31">
         <v>6285.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>8087.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-375000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-1085000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-331000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-297000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-125000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-500000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-124000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-125000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:77">
+    <row r="32" spans="1:78">
       <c r="A32" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B32">
+        <v>200477000.0</v>
+      </c>
+      <c r="C32">
         <v>212816000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>207014000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>180200000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>207379000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>211129000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>221880000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>193975000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>172494000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>84995000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>89936000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>76884000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>83393000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>82556000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>88312000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>73020000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>81125000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>74181000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>84067000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>71869000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>70760000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>50482000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>44993000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>39567000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>16664000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>40719000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>52200000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>22106000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>23599000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>22776000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>25813000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>19960000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>20311000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>19517000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>21523427.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>17811372.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>19898503.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>20426698.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>20413783.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>18379600.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>17226656.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>16393981.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>18600400.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>15253883.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>14900900.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>11776577.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>14392500.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>12390184.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>12267340.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>10272920.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>45984679.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>11085618.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>10981519.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>10981981.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>13441753.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>14016158.0</v>
       </c>
-      <c r="BE32">
-[...1 lines deleted...]
-      </c>
       <c r="BF32">
         <v>0.0</v>
       </c>
-      <c r="BG32"/>
-[...3 lines deleted...]
-      <c r="BI32"/>
+      <c r="BG32">
+        <v>0.0</v>
+      </c>
+      <c r="BH32"/>
+      <c r="BI32">
+        <v>0.0</v>
+      </c>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
+      <c r="BZ32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22172,51 +22385,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B2">
         <v>28075000.0</v>
       </c>
       <c r="C2">
         <v>21047000.0</v>
       </c>
       <c r="D2">
         <v>55121000.0</v>
       </c>
       <c r="E2">
         <v>23614000.0</v>
       </c>
       <c r="F2">
         <v>24385000.0</v>
       </c>
       <c r="G2">
         <v>12344000.0</v>
       </c>
       <c r="H2">
         <v>1592000.0</v>
       </c>
       <c r="I2">
         <v>1548000.0</v>
       </c>
@@ -22234,51 +22447,51 @@
       </c>
       <c r="N2">
         <v>1043730.0</v>
       </c>
       <c r="O2">
         <v>1000.0</v>
       </c>
       <c r="P2">
         <v>1000.0</v>
       </c>
       <c r="Q2">
         <v>6559.0</v>
       </c>
       <c r="R2">
         <v>582.0</v>
       </c>
       <c r="S2">
         <v>1844000.0</v>
       </c>
       <c r="T2">
         <v>30000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B3">
         <v>57591000</v>
       </c>
       <c r="C3">
         <v>71555000</v>
       </c>
       <c r="D3">
         <v>53550000</v>
       </c>
       <c r="E3">
         <v>32629000</v>
       </c>
       <c r="F3">
         <v>11467000</v>
       </c>
       <c r="G3">
         <v>5787000</v>
       </c>
       <c r="H3">
         <v>4357000</v>
       </c>
       <c r="I3">
         <v>4102000</v>
       </c>
@@ -22296,139 +22509,139 @@
       </c>
       <c r="N3">
         <v>1446319</v>
       </c>
       <c r="O3">
         <v>7225640</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>31724000.0</v>
       </c>
       <c r="F4">
         <v>-771000.0</v>
       </c>
       <c r="G4">
         <v>12041000.0</v>
       </c>
       <c r="H4">
         <v>10752000.0</v>
       </c>
       <c r="I4">
         <v>44000.0</v>
       </c>
       <c r="J4">
         <v>630000.0</v>
       </c>
       <c r="K4">
         <v>-244090.0</v>
       </c>
       <c r="L4">
         <v>-6063132.0</v>
       </c>
       <c r="M4">
         <v>-3776082.0</v>
       </c>
       <c r="N4">
         <v>10637356.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>4236000.0</v>
       </c>
       <c r="F5">
         <v>-20631000.0</v>
       </c>
       <c r="G5">
         <v>-1277000.0</v>
       </c>
       <c r="H5">
         <v>2196000.0</v>
       </c>
       <c r="I5">
         <v>-1327000.0</v>
       </c>
       <c r="J5">
         <v>1071000.0</v>
       </c>
       <c r="K5">
         <v>2204509.0</v>
       </c>
       <c r="L5">
         <v>-948219.0</v>
       </c>
       <c r="M5">
         <v>3092299.0</v>
       </c>
       <c r="N5">
         <v>-17824919.0</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B6">
         <v>-23408000.0</v>
       </c>
       <c r="C6">
         <v>7028000.0</v>
       </c>
       <c r="D6">
         <v>-34074000.0</v>
       </c>
       <c r="E6">
         <v>31507000.0</v>
       </c>
       <c r="F6">
         <v>-771000.0</v>
       </c>
       <c r="G6">
         <v>12041000.0</v>
       </c>
       <c r="H6">
         <v>10752000.0</v>
       </c>
       <c r="I6">
         <v>44000.0</v>
       </c>
@@ -22446,51 +22659,51 @@
       </c>
       <c r="N6">
         <v>10637356.0</v>
       </c>
       <c r="O6">
         <v>1042730.0</v>
       </c>
       <c r="P6">
         <v>28750000.0</v>
       </c>
       <c r="Q6">
         <v>-5947.0</v>
       </c>
       <c r="R6">
         <v>5977.0</v>
       </c>
       <c r="S6">
         <v>-1262000.0</v>
       </c>
       <c r="T6">
         <v>-28156000.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B7">
         <v>-4075999.0</v>
       </c>
       <c r="C7">
         <v>24307000.0</v>
       </c>
       <c r="D7">
         <v>7748000.0</v>
       </c>
       <c r="E7">
         <v>-4550000.0</v>
       </c>
       <c r="F7">
         <v>1581000.0</v>
       </c>
       <c r="G7">
         <v>7163000.0</v>
       </c>
       <c r="H7">
         <v>-538000.0</v>
       </c>
       <c r="I7">
         <v>-1664000.0</v>
       </c>
@@ -22508,95 +22721,95 @@
       </c>
       <c r="N7">
         <v>-1110224.0</v>
       </c>
       <c r="O7">
         <v>423000.0</v>
       </c>
       <c r="P7">
         <v>292000.0</v>
       </c>
       <c r="Q7">
         <v>-1888.0</v>
       </c>
       <c r="R7">
         <v>3522.0</v>
       </c>
       <c r="S7">
         <v>-13201000.0</v>
       </c>
       <c r="T7">
         <v>-11607000.0</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-3858000.0</v>
       </c>
       <c r="F8">
         <v>-5615000.0</v>
       </c>
       <c r="G8">
         <v>4378000.0</v>
       </c>
       <c r="H8">
         <v>-2385000.0</v>
       </c>
       <c r="I8">
         <v>-1209000.0</v>
       </c>
       <c r="J8">
         <v>-22000.0</v>
       </c>
       <c r="K8">
         <v>-14624.0</v>
       </c>
       <c r="L8">
         <v>-503000.0</v>
       </c>
       <c r="M8">
         <v>-1484642.0</v>
       </c>
       <c r="N8">
         <v>470179.0</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B9">
         <v>-12099000.0</v>
       </c>
       <c r="C9">
         <v>296000.0</v>
       </c>
       <c r="D9">
         <v>-2056000.0</v>
       </c>
       <c r="E9">
         <v>-3858000.0</v>
       </c>
       <c r="F9">
         <v>-5615000.0</v>
       </c>
       <c r="G9">
         <v>4343000.0</v>
       </c>
       <c r="H9">
         <v>-2385000.0</v>
       </c>
       <c r="I9">
         <v>-1209000.0</v>
       </c>
@@ -22606,51 +22819,51 @@
       <c r="K9">
         <v>-826374.0</v>
       </c>
       <c r="L9">
         <v>-343426.0</v>
       </c>
       <c r="M9">
         <v>-1484642.0</v>
       </c>
       <c r="N9">
         <v>470179.0</v>
       </c>
       <c r="O9">
         <v>-1099712.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B10">
         <v>1636000.0</v>
       </c>
       <c r="C10">
         <v>-729000.0</v>
       </c>
       <c r="D10">
         <v>-426000.0</v>
       </c>
       <c r="E10">
         <v>-1813000.0</v>
       </c>
       <c r="F10">
         <v>-1425000.0</v>
       </c>
       <c r="G10">
         <v>568000.0</v>
       </c>
       <c r="H10">
         <v>-541000.0</v>
       </c>
       <c r="I10">
         <v>-2000.0</v>
       </c>
@@ -22660,181 +22873,181 @@
       <c r="K10">
         <v>-156732.0</v>
       </c>
       <c r="L10">
         <v>-12814.0</v>
       </c>
       <c r="M10">
         <v>-160913.0</v>
       </c>
       <c r="N10">
         <v>387789.0</v>
       </c>
       <c r="O10">
         <v>-195357.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-3115000.0</v>
       </c>
       <c r="F11">
         <v>10723000.0</v>
       </c>
       <c r="G11">
         <v>-2342000.0</v>
       </c>
       <c r="H11">
         <v>192000.0</v>
       </c>
       <c r="I11">
         <v>689000.0</v>
       </c>
       <c r="J11">
         <v>2130000.0</v>
       </c>
       <c r="K11">
         <v>1437000.0</v>
       </c>
       <c r="L11">
         <v>176799.0</v>
       </c>
       <c r="M11">
         <v>-260358.0</v>
       </c>
       <c r="N11">
         <v>-996748.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>3975000.0</v>
       </c>
       <c r="F12">
         <v>4761000.0</v>
       </c>
       <c r="G12">
         <v>-4021000.0</v>
       </c>
       <c r="H12">
         <v>-17872000.0</v>
       </c>
       <c r="I12">
         <v>1355000.0</v>
       </c>
       <c r="J12">
         <v>2633000.0</v>
       </c>
       <c r="K12">
         <v>12388000.0</v>
       </c>
       <c r="L12">
         <v>-8425279.0</v>
       </c>
       <c r="M12">
         <v>-712580.0</v>
       </c>
       <c r="N12">
         <v>10303984.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-786000.0</v>
       </c>
       <c r="F13">
         <v>5892000.0</v>
       </c>
       <c r="G13">
         <v>4559000.0</v>
       </c>
       <c r="H13">
         <v>1224000.0</v>
       </c>
       <c r="I13">
         <v>226000.0</v>
       </c>
       <c r="J13">
         <v>3167000.0</v>
       </c>
       <c r="K13">
         <v>3301000.0</v>
       </c>
       <c r="L13">
         <v>1525010.0</v>
       </c>
       <c r="M13">
         <v>-4671783.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B14">
         <v>43192000.0</v>
       </c>
       <c r="C14">
         <v>34096000.0</v>
       </c>
       <c r="D14">
         <v>15664000.0</v>
       </c>
       <c r="E14">
         <v>12134000.0</v>
       </c>
       <c r="F14">
         <v>10790000.0</v>
       </c>
       <c r="G14">
         <v>10114000.0</v>
       </c>
       <c r="H14">
         <v>5404000.0</v>
       </c>
       <c r="I14">
         <v>2824000.0</v>
       </c>
@@ -22844,99 +23057,99 @@
       <c r="K14">
         <v>2647333.0</v>
       </c>
       <c r="L14">
         <v>2191450.0</v>
       </c>
       <c r="M14">
         <v>1438728.0</v>
       </c>
       <c r="N14">
         <v>1669823.0</v>
       </c>
       <c r="O14">
         <v>2224075.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>1.0</v>
       </c>
       <c r="E15">
         <v>138000.0</v>
       </c>
       <c r="F15">
         <v>3615000.0</v>
       </c>
       <c r="G15">
         <v>88000.0</v>
       </c>
       <c r="H15">
         <v>4000.0</v>
       </c>
       <c r="I15">
         <v>163000.0</v>
       </c>
       <c r="J15">
         <v>409000.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>977867.0</v>
       </c>
       <c r="N15">
         <v>1383407.0</v>
       </c>
       <c r="O15"/>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B16">
         <v>4667000.0</v>
       </c>
       <c r="C16">
         <v>28075000.0</v>
       </c>
       <c r="D16">
         <v>21047000.0</v>
       </c>
       <c r="E16">
         <v>55121000.0</v>
       </c>
       <c r="F16">
         <v>23614000.0</v>
       </c>
       <c r="G16">
         <v>24385000.0</v>
       </c>
       <c r="H16">
         <v>12344000.0</v>
       </c>
       <c r="I16">
         <v>1592000.0</v>
       </c>
@@ -22954,93 +23167,93 @@
       </c>
       <c r="N16">
         <v>11681086.0</v>
       </c>
       <c r="O16">
         <v>1043730.0</v>
       </c>
       <c r="P16">
         <v>28751000.0</v>
       </c>
       <c r="Q16">
         <v>612.0</v>
       </c>
       <c r="R16">
         <v>6559.0</v>
       </c>
       <c r="S16">
         <v>582000.0</v>
       </c>
       <c r="T16">
         <v>1844000.0</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>5000.0</v>
       </c>
       <c r="G17">
         <v>-27000.0</v>
       </c>
       <c r="H17">
         <v>-332000.0</v>
       </c>
       <c r="I17">
         <v>-754000.0</v>
       </c>
       <c r="J17">
         <v>-85000.0</v>
       </c>
       <c r="K17">
         <v>-297259.0</v>
       </c>
       <c r="L17">
         <v>-191610.0</v>
       </c>
       <c r="M17">
         <v>-297122.0</v>
       </c>
       <c r="N17">
         <v>61494.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B18">
         <v>-27279000.0</v>
       </c>
       <c r="C18">
         <v>-27367000.0</v>
       </c>
       <c r="D18">
         <v>-22769000.0</v>
       </c>
       <c r="E18">
         <v>-7378000.0</v>
       </c>
       <c r="F18">
         <v>19499000.0</v>
       </c>
       <c r="G18">
         <v>-5356000.0</v>
       </c>
       <c r="H18">
         <v>4003000.0</v>
       </c>
       <c r="I18">
         <v>2342000.0</v>
       </c>
@@ -23058,183 +23271,183 @@
       </c>
       <c r="N18">
         <v>-7436211.0</v>
       </c>
       <c r="O18">
         <v>-7195640.0</v>
       </c>
       <c r="P18">
         <v>-1000.0</v>
       </c>
       <c r="Q18">
         <v>-32329.0</v>
       </c>
       <c r="R18">
         <v>-21451.0</v>
       </c>
       <c r="S18">
         <v>-11262000.0</v>
       </c>
       <c r="T18">
         <v>-28156000.0</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-441393000.0</v>
       </c>
       <c r="D19">
         <v>-49731000.0</v>
       </c>
       <c r="E19">
         <v>-32629000.0</v>
       </c>
       <c r="F19">
         <v>-11467000.0</v>
       </c>
       <c r="G19">
         <v>-5787000.0</v>
       </c>
       <c r="H19">
         <v>-30397000.0</v>
       </c>
       <c r="I19">
         <v>640000.0</v>
       </c>
       <c r="J19">
         <v>-4334000.0</v>
       </c>
       <c r="K19">
         <v>-10090743.0</v>
       </c>
       <c r="L19">
         <v>930936.0</v>
       </c>
       <c r="M19">
         <v>810888.0</v>
       </c>
       <c r="N19">
         <v>-5318637.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>138943000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>1223000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B21">
         <v>5577000.0</v>
       </c>
       <c r="C21">
         <v>258358000.0</v>
       </c>
       <c r="D21">
         <v>-1021000.0</v>
       </c>
       <c r="E21">
         <v>48117000.0</v>
       </c>
       <c r="F21">
         <v>-23624000.0</v>
       </c>
       <c r="G21">
         <v>17562000.0</v>
       </c>
       <c r="H21">
         <v>33369000.0</v>
       </c>
       <c r="I21">
         <v>-2828000.0</v>
       </c>
       <c r="J21">
         <v>-3100000.0</v>
       </c>
       <c r="K21">
         <v>4726000.0</v>
       </c>
       <c r="L21">
         <v>5328874.0</v>
       </c>
       <c r="M21">
         <v>2971890.0</v>
       </c>
       <c r="N21">
         <v>-3826724.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B22">
         <v>-92241000.0</v>
       </c>
       <c r="C22">
         <v>-16653000.0</v>
       </c>
       <c r="D22">
         <v>4718000.0</v>
       </c>
       <c r="E22">
         <v>13319000.0</v>
       </c>
       <c r="F22">
         <v>31948000.0</v>
       </c>
       <c r="G22">
         <v>-13623000.0</v>
       </c>
       <c r="H22">
         <v>21133000.0</v>
       </c>
       <c r="I22">
         <v>3907000.0</v>
       </c>
@@ -23252,51 +23465,51 @@
       </c>
       <c r="N22">
         <v>-21853475.0</v>
       </c>
       <c r="O22">
         <v>-393000.0</v>
       </c>
       <c r="P22">
         <v>-293000.0</v>
       </c>
       <c r="Q22">
         <v>-30441.0</v>
       </c>
       <c r="R22">
         <v>-24973.0</v>
       </c>
       <c r="S22">
         <v>-13201000.0</v>
       </c>
       <c r="T22">
         <v>-28656000.0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
         <v>-603000.0</v>
       </c>
       <c r="C23">
         <v>-827000.0</v>
       </c>
       <c r="D23">
         <v>-2345000.0</v>
       </c>
       <c r="E23">
         <v>-3215000.0</v>
       </c>
       <c r="F23">
         <v>2520000.0</v>
       </c>
       <c r="G23">
         <v>-138000.0</v>
       </c>
       <c r="H23">
         <v>-3024000.0</v>
       </c>
       <c r="I23">
         <v>-163000.0</v>
       </c>
@@ -23312,93 +23525,93 @@
       <c r="M23">
         <v>9937946.0</v>
       </c>
       <c r="N23">
         <v>15973223.0</v>
       </c>
       <c r="O23">
         <v>28750000.0</v>
       </c>
       <c r="P23">
         <v>-28750000.0</v>
       </c>
       <c r="Q23">
         <v>26382.0</v>
       </c>
       <c r="R23">
         <v>26500.0</v>
       </c>
       <c r="S23">
         <v>10000.0</v>
       </c>
       <c r="T23"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>-26040000.0</v>
       </c>
       <c r="I24">
         <v>40000.0</v>
       </c>
       <c r="J24">
         <v>276000.0</v>
       </c>
       <c r="K24">
         <v>519095.0</v>
       </c>
       <c r="L24">
         <v>930936.0</v>
       </c>
       <c r="M24">
         <v>-34337.0</v>
       </c>
       <c r="N24">
         <v>-683896.0</v>
       </c>
       <c r="O24">
         <v>516837.0</v>
       </c>
       <c r="P24">
         <v>-28750000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25">
         <v>18527999.0</v>
       </c>
       <c r="C25">
         <v>5001000.0</v>
       </c>
       <c r="D25">
         <v>53000.0</v>
       </c>
       <c r="E25">
         <v>373000.0</v>
       </c>
       <c r="F25">
         <v>-17514000.0</v>
       </c>
       <c r="G25">
         <v>479000.0</v>
       </c>
       <c r="H25">
         <v>-7188000.0</v>
       </c>
       <c r="I25">
         <v>33000.0</v>
       </c>
@@ -23410,51 +23623,51 @@
       </c>
       <c r="L25">
         <v>650791.0</v>
       </c>
       <c r="M25">
         <v>-1448810.0</v>
       </c>
       <c r="N25">
         <v>15131750.0</v>
       </c>
       <c r="O25">
         <v>7902461.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25">
         <v>15140000.0</v>
       </c>
       <c r="T25">
         <v>12107000.0</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26">
         <v>-1106000.0</v>
       </c>
       <c r="C26">
         <v>-3151000.0</v>
       </c>
       <c r="D26">
         <v>-7882000.0</v>
       </c>
       <c r="E26">
         <v>-7132000.0</v>
       </c>
       <c r="F26">
         <v>-37000.0</v>
       </c>
       <c r="G26">
         <v>-126000.0</v>
       </c>
       <c r="H26">
         <v>-88000.0</v>
       </c>
       <c r="I26">
         <v>1223000.0</v>
       </c>
@@ -23462,101 +23675,101 @@
         <v>2571000.0</v>
       </c>
       <c r="K26">
         <v>3863000.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>8819130.0</v>
       </c>
       <c r="O26"/>
       <c r="P26">
         <v>28781000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B27">
         <v>5440000.0</v>
       </c>
       <c r="C27">
         <v>6017000.0</v>
       </c>
       <c r="D27">
         <v>5032000.0</v>
       </c>
       <c r="E27">
         <v>3985000.0</v>
       </c>
       <c r="F27">
         <v>3248000.0</v>
       </c>
       <c r="G27">
         <v>1773000.0</v>
       </c>
       <c r="H27">
         <v>1306000.0</v>
       </c>
       <c r="I27">
         <v>1313000.0</v>
       </c>
       <c r="J27">
         <v>1052000.0</v>
       </c>
       <c r="K27">
         <v>837995.0</v>
       </c>
       <c r="L27">
         <v>811658.0</v>
       </c>
       <c r="M27">
         <v>538954.0</v>
       </c>
       <c r="N27">
         <v>55546.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B28">
         <v>3868000.0</v>
       </c>
       <c r="C28">
         <v>404336000.0</v>
       </c>
       <c r="D28">
         <v>-11248000.0</v>
       </c>
       <c r="E28">
         <v>39102000.0</v>
       </c>
       <c r="F28">
         <v>-20275000.0</v>
       </c>
       <c r="G28">
         <v>17424000.0</v>
       </c>
       <c r="H28">
         <v>33121000.0</v>
       </c>
       <c r="I28">
         <v>-2184000.0</v>
       </c>
@@ -23572,51 +23785,51 @@
       <c r="M28">
         <v>1994023.0</v>
       </c>
       <c r="N28">
         <v>24014606.0</v>
       </c>
       <c r="O28">
         <v>28750000.0</v>
       </c>
       <c r="P28">
         <v>28750000.0</v>
       </c>
       <c r="Q28">
         <v>26382.0</v>
       </c>
       <c r="R28">
         <v>27428.0</v>
       </c>
       <c r="S28">
         <v>10000000.0</v>
       </c>
       <c r="T28"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B29">
         <v>30312000.0</v>
       </c>
       <c r="C29">
         <v>44188000.0</v>
       </c>
       <c r="D29">
         <v>30781000.0</v>
       </c>
       <c r="E29">
         <v>25251000.0</v>
       </c>
       <c r="F29">
         <v>30966000.0</v>
       </c>
       <c r="G29">
         <v>431000.0</v>
       </c>
       <c r="H29">
         <v>8360000.0</v>
       </c>
       <c r="I29">
         <v>6444000.0</v>
       </c>
@@ -23634,51 +23847,51 @@
       </c>
       <c r="N29">
         <v>-5989892.0</v>
       </c>
       <c r="O29">
         <v>30000.0</v>
       </c>
       <c r="P29">
         <v>-1000.0</v>
       </c>
       <c r="Q29">
         <v>-32329.0</v>
       </c>
       <c r="R29">
         <v>-21451.0</v>
       </c>
       <c r="S29">
         <v>-11262000.0</v>
       </c>
       <c r="T29">
         <v>-28156000.0</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
         <v>-57591000.0</v>
       </c>
       <c r="C30">
         <v>-441393000.0</v>
       </c>
       <c r="D30">
         <v>-53550000.0</v>
       </c>
       <c r="E30">
         <v>-32629000.0</v>
       </c>
       <c r="F30">
         <v>-11467000.0</v>
       </c>
       <c r="G30">
         <v>-5787000.0</v>
       </c>
       <c r="H30">
         <v>-30397000.0</v>
       </c>
       <c r="I30">
         <v>-3462000.0</v>
       </c>
@@ -23707,697 +23920,703 @@
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BY30"/>
+  <dimension ref="A1:BZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
+    <row r="1" spans="1:78">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
         <v>132</v>
       </c>
       <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BU1" t="s">
         <v>134</v>
       </c>
       <c r="BV1" t="s">
         <v>135</v>
       </c>
       <c r="BW1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BY1" t="s">
         <v>137</v>
       </c>
+      <c r="BZ1" t="s">
+        <v>138</v>
+      </c>
     </row>
-    <row r="2" spans="1:77">
+    <row r="2" spans="1:78">
       <c r="A2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B2">
+        <v>6620000.0</v>
+      </c>
+      <c r="C2">
         <v>4667000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6047000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5161000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21920000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>28075000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>28684000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>32799000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15374000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>21047000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>22137000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>38178000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>48699000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>55121000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>17477000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>24417000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>28644000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>23614000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>19078000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>41407000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>28435000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>24385000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>26565000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>23460000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8160000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12344000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2046000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>799000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1079000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1592000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>968000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>933000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1143000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1548000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1798886.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1540936.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1787850.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1597782.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1791250.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2399000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1213665.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1841872.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1795847.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2848277.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4520794.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>7905004.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>8369894.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>7119352.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>9239687.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>11681086.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1315992.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1409387.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>927348.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>6018.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>-52330.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="BF2">
         <v>1000.0</v>
       </c>
-      <c r="BG2"/>
-      <c r="BH2">
+      <c r="BG2">
+        <v>1000.0</v>
+      </c>
+      <c r="BH2"/>
+      <c r="BI2">
         <v>391.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>521.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>612.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>663.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1078.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2404.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>6559.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>6697.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>239.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>7399000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>582000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1630000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>6524000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>187000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1844000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>6479000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>18473000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>25437000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:77">
+    <row r="3" spans="1:78">
       <c r="A3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B3">
+        <v>13086000</v>
+      </c>
+      <c r="C3">
         <v>9923000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>13419000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12024000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>17803000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>14345000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>17787000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>18827000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>19146000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>15795000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>15139000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>14515000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>12044000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11852000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>11320000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9218000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7641000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4450000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3355000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2739000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2758000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2615000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3127000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>979000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>890000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>791000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>848000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>592000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>857000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2060000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>864000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1312000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1620000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>306000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>495640</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>189451</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2571468</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1353441</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2008462</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2582780</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2315267</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3703329</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>4579119</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3990634</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2611054</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2402045</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2713783</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1810314</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1073322</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1678761</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1446000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>113838</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>264118</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1274196</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2851175</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1723769</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
@@ -24415,2875 +24634,2908 @@
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
+      <c r="BZ3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:77">
+    <row r="4" spans="1:78">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-10502000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-6422000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>37861000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-6940000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-4227000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>5030000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>4536000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-22329000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>12972000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>4050000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-2180000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>3105000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>15300000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-4184000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>10298000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>1247000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-280000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-513000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>624000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>35000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-210000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-405000.0</v>
       </c>
-      <c r="AI4"/>
-      <c r="AJ4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>257950.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-246914.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>190068.0</v>
       </c>
-      <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>-607751.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>1185336.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-628207.0</v>
       </c>
-      <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
-      <c r="AT4">
+      <c r="AT4"/>
+      <c r="AU4">
         <v>-3384210.0</v>
       </c>
-      <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
+      <c r="BZ4"/>
     </row>
-    <row r="5" spans="1:77">
+    <row r="5" spans="1:78">
       <c r="A5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>880000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-410000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1369000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1827000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>65000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>975000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-237000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-9870000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-9282000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1242000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>239000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-146000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>827000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2197000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>911000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>849000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>84000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>352000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1046000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>15000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>191000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-487000.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>350655.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>536120.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-433623.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>137248.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1066872.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-285721.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
-      <c r="AT5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>-2621373.0</v>
       </c>
-      <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
+      <c r="BZ5"/>
     </row>
-    <row r="6" spans="1:77">
+    <row r="6" spans="1:78">
       <c r="A6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B6">
+        <v>242000.0</v>
+      </c>
+      <c r="C6">
         <v>1953000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1380000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>886000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-16759000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6155000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-609000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4115000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>17425000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-5673000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1090000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-16041000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-10521000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-6422000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>37644000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-6940000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-4227000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5030000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4536000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-22329000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>12972000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4050000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2180000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3105000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>15300000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-4184000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>10298000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1247000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-280000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-513000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>624000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>35000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-210000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-405000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-250886.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>257950.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-246914.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>190068.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-193468.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-607751.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1185336.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-628207.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>46025.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1052430.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-1672517.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-3384210.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-464890.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1250542.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2120335.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-2441399.0</v>
       </c>
-      <c r="AY6"/>
-      <c r="AZ6">
+      <c r="AZ6"/>
+      <c r="BA6">
         <v>-93395.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>482039.0</v>
       </c>
-      <c r="BB6"/>
-      <c r="BC6">
+      <c r="BC6"/>
+      <c r="BD6">
         <v>28743982.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1946595.0</v>
       </c>
-      <c r="BE6"/>
       <c r="BF6"/>
-      <c r="BG6">
+      <c r="BG6"/>
+      <c r="BH6">
         <v>28719000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-779.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-130.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-91.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-51.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-415.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-1326.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-4155.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-138.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>6458.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-7160000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>6817000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-1048000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-4894000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>6337000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-1657000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-4635000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-11994000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-6964000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:77">
+    <row r="7" spans="1:78">
       <c r="A7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B7">
+        <v>593000.0</v>
+      </c>
+      <c r="C7">
         <v>5878000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2761000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7658000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-4306000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-4667000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2538000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>20961000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-5318000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>6126000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>6266000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1192000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1158000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-868000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-690000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2638000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-3852000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2630000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1195000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-4238000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>4179000.0</v>
       </c>
-      <c r="V7">
-[...1 lines deleted...]
-      </c>
       <c r="W7">
+        <v>2835000.0</v>
+      </c>
+      <c r="X7">
         <v>3810000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2260000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2084000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-991000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2150000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1098000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-2151000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>561000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1110000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>55000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>308000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-917000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>2252841.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>942450.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>3861009.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>461038.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-1230146.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>93083.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>4051658.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-850818.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-769581.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>2119030.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>1741244.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-1745124.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-663713.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-16745.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-2712523.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-460705.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>7763015.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>155000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>116000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>112000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>138000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>127000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>102000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>56000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>281000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>10524.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-4769.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>5245.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-3221.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>1160.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>440.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-267.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>46860147.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>1567.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-7789000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-7204000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-2234000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-5225000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-2886000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-2856000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-4760000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-12119000.0</v>
       </c>
-      <c r="BY7"/>
+      <c r="BZ7"/>
     </row>
-    <row r="8" spans="1:77">
+    <row r="8" spans="1:78">
       <c r="A8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>1084000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>4638000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-6829000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-465000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>350000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>3086000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-3004000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-1817000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-1942000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>1148000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-189000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-1319000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>794000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>5092000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-3293000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>437000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-676000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>1147000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-469000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-522000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-309000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>91000.0</v>
       </c>
-      <c r="AI8"/>
-      <c r="AJ8">
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>-1090019.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>1938187.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-678823.0</v>
       </c>
-      <c r="AM8"/>
-      <c r="AN8">
+      <c r="AN8"/>
+      <c r="AO8">
         <v>-434221.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>660111.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-116208.0</v>
       </c>
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-      <c r="AT8">
+      <c r="AT8"/>
+      <c r="AU8">
         <v>263324.0</v>
       </c>
-      <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
+      <c r="BZ8"/>
     </row>
-    <row r="9" spans="1:77">
+    <row r="9" spans="1:78">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B9">
+        <v>-79000.0</v>
+      </c>
+      <c r="C9">
         <v>12036000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-14196000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-245000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3659000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-941000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-5815000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3488000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2457000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>5080000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-5786000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1992000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1084000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4638000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-6829000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-465000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>350000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3086000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-3004000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1817000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1942000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1148000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-154000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1319000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>794000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>5092000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-3293000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>437000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-676000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1147000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-677000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-679000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-43000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>190000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-477996.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-649375.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>829556.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-386185.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-331366.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-406849.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-77227.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-10932.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-466604.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>870921.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-1011067.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>263324.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-679220.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-355672.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>65661.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-515411.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>470000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1085528.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-323489.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-414324.0</v>
       </c>
-      <c r="BC9"/>
-      <c r="BD9">
+      <c r="BD9"/>
+      <c r="BE9">
         <v>-699421.0</v>
       </c>
-      <c r="BE9"/>
-[...7 lines deleted...]
-      <c r="BI9"/>
+      <c r="BF9"/>
+      <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9"/>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
+      <c r="BZ9"/>
     </row>
-    <row r="10" spans="1:77">
+    <row r="10" spans="1:78">
       <c r="A10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B10">
+        <v>-202000.0</v>
+      </c>
+      <c r="C10">
         <v>420000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1251000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>716000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>511000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1465000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2271000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>117000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>671000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>789000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-231000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-158000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-768000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>731000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-740000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-256000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>283000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-909000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-335000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-181000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1567000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-234000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>54000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>180000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>568000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-343000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-237000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-122000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>161000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-211000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>6000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>88000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>115000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-234413.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>243653.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-25126.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-78114.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-145917.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-18205.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-34519.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>41909.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-85554.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2576.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-125738.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>195902.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-194621.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>21207.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-157515.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>170016.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>388000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>428644.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-104443.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>91368.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-340178.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>219000.0</v>
       </c>
-      <c r="BE10"/>
-[...7 lines deleted...]
-      <c r="BI10"/>
+      <c r="BF10"/>
+      <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10"/>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
+      <c r="BZ10"/>
     </row>
-    <row r="11" spans="1:77">
+    <row r="11" spans="1:78">
       <c r="A11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-38000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-5827000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>5510000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-3744000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-4550000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-331000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2955000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2184000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>653000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2929000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-380000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3671000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>283000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-4454000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4875000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-2147000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1437000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1099000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>616000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>556000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>338000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-821000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3258000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1480663.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1457764.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1698910.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1267000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>408261.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2359194.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-490798.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1701000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2592000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1409000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-780336.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>855121.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
+      <c r="BZ11"/>
     </row>
-    <row r="12" spans="1:77">
+    <row r="12" spans="1:78">
       <c r="A12" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1249000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1317000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>967000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>632000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1512000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>864000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>215000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2663000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-7919000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1371000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-734000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>123000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-3292000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>213000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-19311000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>339000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>909000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>191000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>156000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>284000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>588000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>327000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2633000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-97656.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1499408.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>72978.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>12388000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-2330071.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>361334.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>509596.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-8425279.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>1791876.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-302667.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
+      <c r="BZ12"/>
     </row>
-    <row r="13" spans="1:77">
+    <row r="13" spans="1:78">
       <c r="A13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>97000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-4570000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3457000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-664000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-4377000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>798000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>545000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-1957000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>5649000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1655000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4613000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2948000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2250000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-5252000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4051000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-59000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-1614000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1154000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1430000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-484000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>399000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-1119000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>3167000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>905482.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>3442347.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-480935.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>3301000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>1525010.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-4671783.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
+      <c r="BZ13"/>
     </row>
-    <row r="14" spans="1:77">
+    <row r="14" spans="1:78">
       <c r="A14" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B14">
+        <v>11020000.0</v>
+      </c>
+      <c r="C14">
         <v>10405000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10963000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>11530000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10870000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9829000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11395000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9416000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8025000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5260000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4770000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3732000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3506000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3656000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3563000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2930000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2926000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2715000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3024000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2572000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2495000.0</v>
       </c>
-      <c r="V14">
-[...1 lines deleted...]
-      </c>
       <c r="W14">
+        <v>2699000.0</v>
+      </c>
+      <c r="X14">
         <v>2509000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2655000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2510000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2440000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2355000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1103000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1004000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>942000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>249000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>896000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>901000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>778000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>429937.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>950513.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>804680.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>865870.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>818974.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>758282.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>547438.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>522639.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>571441.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>630249.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>569637.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>420123.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>309664.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>370538.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>382207.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>376319.0</v>
       </c>
-      <c r="AY14">
-[...1 lines deleted...]
-      </c>
       <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
         <v>393864.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>526643.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>796899.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>672309.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>545127.0</v>
       </c>
-      <c r="BE14"/>
-[...7 lines deleted...]
-      <c r="BI14"/>
+      <c r="BF14"/>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14"/>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
+      <c r="BZ14"/>
     </row>
-    <row r="15" spans="1:77">
+    <row r="15" spans="1:78">
       <c r="A15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>75000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>226000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>110000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>252000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>163000.0</v>
       </c>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
         <v>59085.0</v>
       </c>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
         <v>59085.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>524445.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>329630.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>126950.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>67865.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>217262.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>316301.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>346646.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>97658.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1383000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>407190.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>975078.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1139.0</v>
       </c>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-      <c r="BF15">
-[...6 lines deleted...]
-      <c r="BI15"/>
+      <c r="BF15"/>
+      <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
+      <c r="BZ15"/>
     </row>
-    <row r="16" spans="1:77">
+    <row r="16" spans="1:78">
       <c r="A16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B16">
+        <v>6862000.0</v>
+      </c>
+      <c r="C16">
         <v>6620000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4667000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6047000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5161000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>21920000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>28075000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>28684000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>32799000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>15374000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>21047000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>22137000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>38178000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>48699000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>55121000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>17477000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>24417000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>28644000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>23614000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>19078000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>41407000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>28435000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>24385000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>26565000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>23460000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>8160000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12344000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2046000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>799000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1079000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1592000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>968000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>933000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1143000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1548000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1798886.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1540936.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1787850.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1597782.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1791250.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2399000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1213665.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1841872.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1795847.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2848277.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>4520794.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>7905004.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>8369894.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>7119352.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>9239687.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>11681086.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1315992.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1409387.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>28750000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1894265.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="BF16">
         <v>1000.0</v>
       </c>
       <c r="BG16">
         <v>1000.0</v>
       </c>
       <c r="BH16">
+        <v>1000.0</v>
+      </c>
+      <c r="BI16">
         <v>-388.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>391.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>521.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>612.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>663.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1078.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2404.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>6559.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>6697.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>239000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>7399000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>582000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1630000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>6524000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>187000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1844000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>6479000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>18473000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:77">
+    <row r="17" spans="1:78">
       <c r="A17" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-      <c r="N17">
+      <c r="N17"/>
+      <c r="O17">
         <v>-71000.0</v>
       </c>
-      <c r="O17"/>
-      <c r="P17">
+      <c r="P17"/>
+      <c r="Q17">
         <v>-91000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-180000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-90000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>42000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-28000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>8000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-17000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>24000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>4000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>9000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-64000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>25000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-67000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-122000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-168000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-576000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-194000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>44000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-28000.0</v>
       </c>
-      <c r="AI17"/>
-      <c r="AJ17">
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>88857.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>106307.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-34955.0</v>
       </c>
-      <c r="AM17"/>
-      <c r="AN17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>-132951.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>3219.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-22782.0</v>
       </c>
-      <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
-      <c r="AT17">
+      <c r="AT17"/>
+      <c r="AU17">
         <v>-136649.0</v>
       </c>
-      <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
+      <c r="BZ17"/>
     </row>
-    <row r="18" spans="1:77">
+    <row r="18" spans="1:78">
       <c r="A18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B18">
+        <v>-1788000.0</v>
+      </c>
+      <c r="C18">
         <v>11744000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-329000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6135000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-15010000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5805000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>733000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>287000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-22970000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5417000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>414000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-12423000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5529000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-5231000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2405000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-7824000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2522000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>5373000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>4581000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-153000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>10100000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>4371000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2021000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>3273000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2714000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3894000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4534000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>242000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1226000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>453000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>2173000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-238000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>541000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-134000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-207862.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>635872.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1454751.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-505761.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-3242094.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-2383378.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1201546.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-4083692.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-1856675.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-4568941.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-1982274.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-3132529.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-242004.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>552975.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-3130191.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-2544426.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-7448211.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>115838.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-260118.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-1268196.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-2843175.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-1713769.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>11000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>1000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>31000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-13957.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-11157.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-6886.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-10333.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-5415.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-12426.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-4155.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-138.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-5542.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-8088000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-7683000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-1048000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-4894000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-3663000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-1657000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-4635000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-11994000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-6964000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:77">
+    <row r="19" spans="1:78">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-12024000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-17803000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-14345000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-17787000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-20060000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-387751000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-15795000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-15139000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-14515000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-12044000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-11852000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-11320000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-9218000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-7641000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-4450000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3355000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2739000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2758000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2615000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-3127000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-979000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-890000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-791000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-26888000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-592000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-857000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-2060000.0</v>
       </c>
-      <c r="AE19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF19"/>
       <c r="AG19">
         <v>40000.0</v>
       </c>
       <c r="AH19">
+        <v>40000.0</v>
+      </c>
+      <c r="AI19">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>276000.0</v>
       </c>
       <c r="AJ19">
         <v>276000.0</v>
       </c>
       <c r="AK19">
         <v>276000.0</v>
       </c>
       <c r="AL19">
         <v>276000.0</v>
       </c>
       <c r="AM19">
+        <v>276000.0</v>
+      </c>
+      <c r="AN19">
         <v>519000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>84320.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>79049.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>105401.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>930936.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>174328.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>885888.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
+      <c r="BZ19"/>
     </row>
-    <row r="20" spans="1:77">
+    <row r="20" spans="1:78">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
-[...2 lines deleted...]
-      <c r="M20"/>
+      <c r="L20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
@@ -27304,2042 +27556,2071 @@
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
+      <c r="BZ20"/>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:78">
       <c r="A21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B21">
+        <v>2555000.0</v>
+      </c>
+      <c r="C21">
         <v>-9363000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-920000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7508000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1101000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>90000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-897000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-962000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-206000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-229000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>43492000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4875000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-125000.0</v>
       </c>
       <c r="R21">
         <v>-125000.0</v>
       </c>
       <c r="S21">
         <v>-125000.0</v>
       </c>
       <c r="T21">
+        <v>-125000.0</v>
+      </c>
+      <c r="U21">
         <v>-23137000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-281000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-75000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-160000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-159000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-219000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-264000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>31816000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1099000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1161000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-707000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-720000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-707000.0</v>
       </c>
       <c r="AG21">
         <v>-707000.0</v>
       </c>
       <c r="AH21">
+        <v>-707000.0</v>
+      </c>
+      <c r="AI21">
         <v>-694000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-3100000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5252.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1727492.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>836503.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>4726000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2077239.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-52668.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-381698.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>5328874.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-11750.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2971890.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
+      <c r="BZ21"/>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:78">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B22">
+        <v>-2350000.0</v>
+      </c>
+      <c r="C22">
         <v>3202000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-6378000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-77497000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-10104000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>622000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1924000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-9055000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-6929000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2069000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4643000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3253000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>416000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2330000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4981000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>377000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4440000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3521000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5798000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>11671000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>14109000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>70000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-4590000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-910000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-3250000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-4873000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>20058000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>469000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-163000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>769000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>3685000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-210000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>314000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>118000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-347713.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-1012486.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-2184814.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-599518.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-16148977.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1678108.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-1443617.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-561780.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1600602.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-1826271.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>8524247.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-1197359.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1908773.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1026968.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3145097.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-1040766.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-21098214.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-153000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-112000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-106000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-130000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-117000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-91000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-55000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-250000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-24481.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-6388.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-12131.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-7112.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-6575.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-12866.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-3888.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-1943.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-7109.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-8717.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-7204000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-13201000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-5225000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-2886000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-2856000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-28656000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-12118000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-7089000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:78">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
+        <v>-100000.0</v>
+      </c>
+      <c r="C23">
         <v>-209000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-34000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-273000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-167000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-129000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-332000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-15000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>149600000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-124000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-811000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>42000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1420000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-156000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1290000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-397000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1428000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-128000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>38000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-825000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-6000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-110000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-23000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-13000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-92000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-10000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1159000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-247000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1618000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-798000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-163000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1223000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1620000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3219638.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1001.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>553221.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>612784.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1197375.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-193900.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>654415.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-67033.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>298517.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-329630.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-126950.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>294135.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2597491.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-316301.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-346646.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-97658.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-7436852.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>12127.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1461217.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2455441.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-1044433.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1957620.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-11000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-1000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-38000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-67542.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-65663.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>14795.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>10282.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>5000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>11100.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-15430000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>26500.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>12000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>928000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>14500000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-9990000.0</v>
       </c>
-      <c r="BT23"/>
-      <c r="BU23">
+      <c r="BU23"/>
+      <c r="BV23">
         <v>10000000.0</v>
       </c>
-      <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
+      <c r="BZ23"/>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:78">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-379434000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>1450000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-368605000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>-26040000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>600000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>40000.0</v>
       </c>
-      <c r="AG24">
-[...1 lines deleted...]
-      </c>
       <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
         <v>-843000.0</v>
       </c>
-      <c r="AI24">
-[...1 lines deleted...]
-      </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>95000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>833000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>84320.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>79049.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>105401.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>944996.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>329503.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-133818.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-209745.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>26150.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-313188.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>252956.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-75255.0</v>
       </c>
-      <c r="AY24">
-[...1 lines deleted...]
-      </c>
       <c r="AZ24">
+        <v>0.0</v>
+      </c>
+      <c r="BA24">
         <v>-706814.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-192005.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-86057.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>2442185.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-191727.0</v>
       </c>
-      <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>-1000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-28750000.0</v>
       </c>
-      <c r="BH24">
-[...2 lines deleted...]
-      <c r="BI24"/>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
+      <c r="BZ24"/>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:78">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25">
+        <v>898000.0</v>
+      </c>
+      <c r="C25">
         <v>1048000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10433000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4169000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5642000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>870000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1283000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>917000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2190000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>87000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186000.0</v>
       </c>
       <c r="M25">
         <v>186000.0</v>
       </c>
       <c r="N25">
         <v>186000.0</v>
       </c>
       <c r="O25">
+        <v>186000.0</v>
+      </c>
+      <c r="P25">
         <v>94000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="Q25">
         <v>93000.0</v>
       </c>
       <c r="R25">
         <v>93000.0</v>
       </c>
       <c r="S25">
+        <v>93000.0</v>
+      </c>
+      <c r="T25">
         <v>94000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-8803000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-8437000.0</v>
       </c>
-      <c r="V25">
-[...1 lines deleted...]
-      </c>
       <c r="W25">
+        <v>1033000.0</v>
+      </c>
+      <c r="X25">
         <v>123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124000.0</v>
       </c>
       <c r="Y25">
         <v>124000.0</v>
       </c>
       <c r="Z25">
+        <v>124000.0</v>
+      </c>
+      <c r="AA25">
         <v>108000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-7728000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>21000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>469000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>50000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-127000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-53000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>293000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-129000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-55319.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-209208.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1107600.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-35050.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-274705.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>946306.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>592738.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>24126.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2844286.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-604187.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-3204788.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1615480.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>647911.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>101803.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>74101.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>46963.0</v>
       </c>
-      <c r="AY25"/>
-      <c r="AZ25">
+      <c r="AZ25"/>
+      <c r="BA25">
         <v>4976.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>327309.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>58973.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>5458081.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-117000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-91000.0</v>
       </c>
-      <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25">
         <v>-25000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
-      <c r="BK25">
+      <c r="BK25"/>
+      <c r="BL25">
         <v>-32329.0</v>
       </c>
-      <c r="BL25"/>
       <c r="BM25"/>
-      <c r="BN25">
+      <c r="BN25"/>
+      <c r="BO25">
         <v>-6445979.0</v>
       </c>
-      <c r="BO25"/>
       <c r="BP25"/>
-      <c r="BQ25">
+      <c r="BQ25"/>
+      <c r="BR25">
         <v>-290283.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>6725000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>14387000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>5556000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2109000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>4055000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>28781000.0</v>
       </c>
-      <c r="BX25"/>
       <c r="BY25"/>
+      <c r="BZ25"/>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:78">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26">
+        <v>-100000.0</v>
+      </c>
+      <c r="C26">
         <v>-209000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-34000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-201000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-598000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-307000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-332000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-2263000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-888000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-124000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-193000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-3536000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-3418000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-735000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-3629000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-3503000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1428000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-128000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>38000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-37000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3151000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-154000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-23000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-13000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-90000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>38000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-88000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>66000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>1223000.0</v>
       </c>
       <c r="AG26">
-        <v>0.0</v>
+        <v>1223000.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
-        <v>4000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK26">
         <v>4000000.0</v>
       </c>
       <c r="AL26">
+        <v>4000000.0</v>
+      </c>
+      <c r="AM26">
         <v>6447470.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AN26">
         <v>4000000.0</v>
       </c>
       <c r="AO26">
         <v>4000000.0</v>
       </c>
       <c r="AP26">
+        <v>4000000.0</v>
+      </c>
+      <c r="AQ26">
         <v>51137.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
-      <c r="BA26"/>
-[...3 lines deleted...]
-      <c r="BC26"/>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26"/>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
       <c r="BD26"/>
       <c r="BE26"/>
-      <c r="BF26">
+      <c r="BF26"/>
+      <c r="BG26">
         <v>28781000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>7000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-72.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-928.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-6000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
+      <c r="BZ26"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:78">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B27">
+        <v>1137000.0</v>
+      </c>
+      <c r="C27">
         <v>1134000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1092000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1246000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1470000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1632000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1584000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1580000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1495000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1358000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1234000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1244000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1234000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1320000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1194000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1001000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>911000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>879000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>806000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>679000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>741000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1022000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>457000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>496000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>482000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>338000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>331000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>338000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>456000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>181000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>308000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>337000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>344000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>324000.0</v>
       </c>
-      <c r="AI27"/>
-      <c r="AJ27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>199509.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>391080.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>153339.0</v>
       </c>
-      <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>343505.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>235961.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>143967.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>144805.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>162453.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>326400.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>178000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>212201.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>159385.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>95177.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>72191.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
+      <c r="BZ27"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:78">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B28">
+        <v>2455000.0</v>
+      </c>
+      <c r="C28">
         <v>-9572000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-954000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7034000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1866000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-346000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1229000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3240000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>408997000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-192000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1567000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-3517000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-5044000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1120000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>39905000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>975000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1525000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-253000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-87000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-22748000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2864000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-304000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-183000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-172000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>18005000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-226000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>31779000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1072000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1068000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-798000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-973000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>427000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-795000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-843000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>605967.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-466779.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1807972.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>730784.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2943046.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1824258.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-98478.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3372866.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1206048.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3220562.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>390966.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-79615.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>516724.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>944665.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>445569.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>87065.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>24014606.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>7127.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>486139.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2950441.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>28750000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1957620.0</v>
       </c>
-      <c r="BE28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF28"/>
       <c r="BG28">
         <v>28719000.0</v>
       </c>
       <c r="BH28">
+        <v>28719000.0</v>
+      </c>
+      <c r="BI28">
         <v>13178.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>11027.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>6795.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>10282.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>5000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>11100.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-15430000.0</v>
       </c>
-      <c r="BO28"/>
-      <c r="BP28">
+      <c r="BP28"/>
+      <c r="BQ28">
         <v>12000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>928000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>14500000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-9990000.0</v>
       </c>
-      <c r="BT28"/>
-      <c r="BU28">
+      <c r="BU28"/>
+      <c r="BV28">
         <v>10000000.0</v>
       </c>
-      <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
+      <c r="BZ28"/>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:78">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B29">
+        <v>11298000.0</v>
+      </c>
+      <c r="C29">
         <v>21667000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>13090000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5889000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2793000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8540000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>18520000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>19114000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3824000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10378000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>15553000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2092000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6515000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6621000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8915000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1394000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5119000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>9823000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7936000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2586000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>12858000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>6986000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1106000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4252000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1824000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-3103000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5382000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>834000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-369000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2513000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>3037000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1074000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>2161000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>172000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>287778.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>825323.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>4026219.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>847680.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-1233632.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>199402.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>3516813.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-380363.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>2722444.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-578307.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>628780.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-730484.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>2471779.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>2363289.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-2056869.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-865665.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-6001892.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>2000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>4000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>6000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>8000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>10000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>11000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>1000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>31000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-13957.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-11157.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-6886.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-10333.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-5415.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-12426.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-4155.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-138.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-5542.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-8088000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-7683000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-1048000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-4894000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-3663000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-1657000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-4635000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-11994000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-6964000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:78">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
+        <v>-13510000.0</v>
+      </c>
+      <c r="C30">
         <v>-10117000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-13419000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-12024000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-17803000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-14345000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-17787000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-20060000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-387751000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-15795000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-15139000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-14515000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-12044000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-11852000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-11320000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-9218000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-7641000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-4450000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-3355000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2739000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2758000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2615000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3127000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-979000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-890000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-791000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-26888000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-592000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-857000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2060000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-864000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1272000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1620000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>294000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-4334000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-189451.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2571468.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1353441.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-10091000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-2498460.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-2236218.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-3597928.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-3955254.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-3661131.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-2598069.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2437462.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-3190386.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1979604.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-532307.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1683220.0</v>
       </c>
-      <c r="AY30">
-[...1 lines deleted...]
-      </c>
       <c r="AZ30">
+        <v>0.0</v>
+      </c>
+      <c r="BA30">
         <v>-2000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-4000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-6000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-8000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-10000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-11000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-28750000.0</v>
       </c>
-      <c r="BH30">
-[...2 lines deleted...]
-      <c r="BI30"/>
+      <c r="BI30">
+        <v>0.0</v>
+      </c>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
+      <c r="BZ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>