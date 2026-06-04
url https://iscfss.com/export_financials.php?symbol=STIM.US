--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -235,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -869,14939 +875,15788 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>10739000.0</v>
+      </c>
+      <c r="C2">
         <v>11077000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4752000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2433000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4299000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3749000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4625000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3756000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2513000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1483000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>0.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2207000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2016000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1831000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1664000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>24496000.0</v>
+      </c>
+      <c r="C7">
         <v>27477000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3191000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3791000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4209000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3715000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3178000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
+        <v>690000.0</v>
+      </c>
+      <c r="C8">
         <v>557000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>291000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>273000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>264000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>191000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>186000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>177000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>402679000.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>302842000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>297753000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>291908000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4292000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3761000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>34134000.0</v>
+      </c>
+      <c r="C10">
         <v>19459000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>59677000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>70340000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>94141000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>48957000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>75708000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>104583000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>29147000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>17040000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>34359000.0</v>
+      </c>
+      <c r="C12">
         <v>19665000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>60582000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>71878000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>96339000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>50844000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>76588000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>104583000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>29147000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>17040000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
+        <v>690000.0</v>
+      </c>
+      <c r="C13">
         <v>557000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>291000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>273000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>264000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>191000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>186000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="J13">
         <v>2000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>65951000.0</v>
+      </c>
+      <c r="C14">
         <v>31734000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>28658000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>26900000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>25479000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>18835000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>18380000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8948000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11220.0</v>
       </c>
       <c r="J14">
         <v>11220.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>11220.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>273000.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>191000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>186000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="J15">
         <v>2000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>753000.0</v>
+      </c>
+      <c r="C16">
         <v>974000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1620000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1980000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2501000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2020000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2228000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2255000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1970000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1330000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>829000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>6763000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1741000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3779000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2026000.0</v>
       </c>
-      <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20">
+        <v>23622000.0</v>
+      </c>
+      <c r="C20">
         <v>18634000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>18149000.0</v>
+      </c>
+      <c r="C21">
         <v>19606000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4200000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3600000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="G21">
         <v>1200000.0</v>
       </c>
       <c r="H21">
+        <v>1200000.0</v>
+      </c>
+      <c r="I21">
         <v>1000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>400000.0</v>
       </c>
-      <c r="J21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>4327000.0</v>
+      </c>
+      <c r="C22">
         <v>4248000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>8093000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>8899000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>6563000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3720000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2775000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2432000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2468000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1696000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>141551000.0</v>
+      </c>
+      <c r="C23">
         <v>140903000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>115831000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>116884000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>141223000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>78657000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>100168000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>117022000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>38938000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>24798000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>65807000.0</v>
+      </c>
+      <c r="C24">
         <v>55151000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>59283000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>22829000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>35335000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>34620000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>19898000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>30395000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>29556000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>15647000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>22829000.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>34620000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>19898000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>30395000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>30034000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>16106000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26">
+        <v>98000.0</v>
+      </c>
+      <c r="C26">
         <v>86000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>661000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>362000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1697000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2331000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1730000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>56169000.0</v>
+      </c>
+      <c r="C28">
         <v>63169000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2797000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-30595000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-54597000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-10622000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-41382000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-74188000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>409000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3098000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>88185000.0</v>
+      </c>
+      <c r="C29">
         <v>82857000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>93473000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>93014000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>120510000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>60113000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>79000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>101437000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-163096000.0</v>
       </c>
-      <c r="J29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>16893000.0</v>
+      </c>
+      <c r="C30">
         <v>24285000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>17838000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>13821000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7780000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7166000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6569000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5620000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4267000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3577000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>57060000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>85175000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>25493000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>46652000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>70042000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-193052000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-177124000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>31030000.0</v>
+      </c>
+      <c r="C32">
         <v>26857000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>73981000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>65570000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>99628000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>51330000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>60758000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>100914000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>25011000.0</v>
       </c>
-      <c r="J32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>80000000.0</v>
+      </c>
+      <c r="C33">
         <v>82781000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>22038000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>18115000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>25892000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>13645000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>11717000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2549000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1933000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1878000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>2967000.0</v>
       </c>
-      <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>3121000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2619000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>84790000.0</v>
+      </c>
+      <c r="C35">
         <v>77839000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>61829000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>26625000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>40345000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>39482000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>24623000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>32421000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>219596000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>188584000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>9954000.0</v>
+      </c>
+      <c r="C36">
         <v>11120000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>16595000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>11575000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>19091000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>7166000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>5084000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>171000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>574000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>250000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>9197000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>167115000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>12915000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>5614000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>171000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>174000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>250000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>5972000.0</v>
+      </c>
+      <c r="C39">
         <v>9924000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>7280000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4171000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4649000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3282000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2519000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1838000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1123000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>607000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>13468000.0</v>
+      </c>
+      <c r="C40">
         <v>13804000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>11777000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>14178000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>7569000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6593000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>8331000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>6942000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>7511000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6034000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>829000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1471000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1741000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>2106000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>2026000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>2426000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>167000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>480475000.0</v>
+      </c>
+      <c r="C42">
         <v>446938000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>409980000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>402679000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>393644000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>302842000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>297753000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>291908000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>6123000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>5425000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
+      <c r="I44"/>
+      <c r="J44">
         <v>187136000.0</v>
       </c>
-      <c r="J44">
+      <c r="K44">
         <v>172311000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:10">
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>32078000.0</v>
+      </c>
+      <c r="C45">
         <v>36579000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>7604000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5318000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5104000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4148000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4903000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1378000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1359000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1628000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:10">
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>28026000.0</v>
+      </c>
+      <c r="C46">
         <v>33335000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4782000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5318000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5104000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4148000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4903000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1378000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1359000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1628000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>1991000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>5104000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>730000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>4903000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1378000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1359000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1628000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-458787000.0</v>
+      </c>
+      <c r="C48">
         <v>-419789000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-376081000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-345892000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-308733000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-277540000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-250087000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-221043000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-196946000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-180887000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-345892000.0</v>
       </c>
-      <c r="E49"/>
-      <c r="F49">
+      <c r="F49"/>
+      <c r="G49">
         <v>-277540000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-250087000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-221043000.0</v>
       </c>
-      <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>13125000.0</v>
       </c>
-      <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>11250000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>29556000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>4491000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:10">
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>90303000.0</v>
+      </c>
+      <c r="C51">
         <v>82628000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>62474000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>39745000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>39544000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>38335000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>34326000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>30395000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>59590000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>20597000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>5561000.0</v>
+      </c>
+      <c r="C52">
         <v>4791000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>845000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>13949000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>670000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>594000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>11809000.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>29556000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4491000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:10">
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53">
+        <v>225000.0</v>
+      </c>
+      <c r="C53">
         <v>206000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>905000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1538000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2198000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1887000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>880000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-    </row>
-    <row r="54" spans="1:10">
+      <c r="K53"/>
+    </row>
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>141551000.0</v>
+      </c>
+      <c r="C55">
         <v>140903000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>115831000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>116884000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>141223000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>78657000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>100168000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>117022000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>38938000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>24798000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>61551000.0</v>
+      </c>
+      <c r="C56">
         <v>58122000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>93793000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>98769000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>115331000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>65012000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>88451000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>114473000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>37005000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>22920000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>30521000.0</v>
+      </c>
+      <c r="C57">
         <v>31265000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>19812000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>33199000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>15703000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>13682000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>27693000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>13559000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>11994000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>13338000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>115311000.0</v>
+      </c>
+      <c r="C58">
         <v>109104000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>81641000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>59824000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>56048000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>53164000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>52316000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>45980000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>231590000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>201922000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>22378000.0</v>
+      </c>
+      <c r="C60">
         <v>27706000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>34190000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>57060000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>85175000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>25493000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>47852000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>71042000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-192652000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-177124000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK62"/>
+  <dimension ref="A1:AM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI1" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>98</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>11433000.0</v>
+      </c>
+      <c r="C2">
+        <v>10739000.0</v>
+      </c>
+      <c r="D2">
         <v>11573000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>9725000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>8482000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>11077000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3295000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4102000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2979000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4752000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2822000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4143000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4970000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2433000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2350000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2350000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2757000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4299000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3306000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2425000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3241000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3749000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2368000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2324000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>3610000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4625000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4109000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>3659000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2588000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3756000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2102000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2928000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2968000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2513000.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2"/>
       <c r="AJ2"/>
-      <c r="AK2">
+      <c r="AK2"/>
+      <c r="AL2"/>
+      <c r="AM2">
         <v>1483000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
-    </row>
-    <row r="4" spans="1:37">
+      <c r="AL3"/>
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
+      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5">
         <v>0.0</v>
       </c>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5">
         <v>-2431000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-2387000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>0.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>0.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-2279000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-2240000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-2207000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2186000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-2147000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-2090000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-2016000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-1975000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1928000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>4396000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-1831000.0</v>
       </c>
-      <c r="AH5"/>
-[...1 lines deleted...]
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5">
         <v>-177124000.0</v>
       </c>
-      <c r="AK5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:37">
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6">
         <v>0.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AF6"/>
-      <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-    </row>
-    <row r="7" spans="1:37">
+      <c r="AL6"/>
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>24091000.0</v>
+      </c>
+      <c r="C7">
+        <v>24496000.0</v>
+      </c>
+      <c r="D7">
         <v>25078000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>25118000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>27197000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>27477000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2695000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2864000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>3030000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3191000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>3346000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3497000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>3646000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>3791000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>3929000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>4035000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>4124000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>4209000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>3438000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>3534000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>3626000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>3715000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>3802000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>3848000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>3930000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>3178000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>3999000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>4158000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>4249000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
+        <v>696000.0</v>
+      </c>
+      <c r="C8">
+        <v>690000.0</v>
+      </c>
+      <c r="D8">
         <v>685000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>661000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>658000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>557000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>303000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>301000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>300000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>291000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>289000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>288000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>285000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>273000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>270000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>268000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>267000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>264000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>263000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>262000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>406502000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>404472000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>402679000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>400323000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>398147000.0</v>
       </c>
-      <c r="P9"/>
-[...1 lines deleted...]
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9">
         <v>391910000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>389850000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>387134000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>302842000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>301172000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>299717000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>299024000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>297753000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>296677000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>295301000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>293811000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>291908000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>291072000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>4665000.0</v>
       </c>
-      <c r="AF9"/>
-      <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9"/>
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>13214000.0</v>
+      </c>
+      <c r="C10">
+        <v>34134000.0</v>
+      </c>
+      <c r="D10">
         <v>34471000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>17469000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>21224000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>19459000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>20867000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>42642000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>47730000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>59677000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>35847000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>45905000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>55443000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>70340000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>73698000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>70931000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>80837000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>94141000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>99434000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>115783000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>121277000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>48957000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>50719000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>53997000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>63647000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>75708000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>82370000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>89644000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>96146000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>104583000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>106760000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>14544000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>20354000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>29147000.0</v>
       </c>
-      <c r="AH10"/>
-[...1 lines deleted...]
-      <c r="AJ10">
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10">
         <v>-17040000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>17040000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11"/>
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>13214000.0</v>
+      </c>
+      <c r="C12">
+        <v>34359000.0</v>
+      </c>
+      <c r="D12">
         <v>34646000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>17645000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>21426000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>19665000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>21439000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>43327000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>48546000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>60582000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>36815000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>46977000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>56700000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>71878000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>75572000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>73027000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>82973000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>96339000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>101576000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>117817000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>123207000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>50844000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>50719000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>53997000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>63647000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>76588000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>82370000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>89884000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>96281000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>104583000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>106760000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>14544000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>20354000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>29147000.0</v>
       </c>
-      <c r="AH12"/>
-[...1 lines deleted...]
-      <c r="AJ12">
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12">
         <v>17040000.0</v>
       </c>
-      <c r="AK12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:37">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
+        <v>696000.0</v>
+      </c>
+      <c r="C13">
+        <v>690000.0</v>
+      </c>
+      <c r="D13">
         <v>685000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>661000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>658000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>557000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>303000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>301000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>300000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>291000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>289000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>288000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>285000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>273000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>270000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>268000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>267000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>264000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>263000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>262000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>258000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>191000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>189000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>188000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>187000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>186000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>186000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>184000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>182000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>177000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>176000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>3000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>112000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>2000.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13"/>
       <c r="AJ13"/>
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>69589000.0</v>
+      </c>
+      <c r="C14">
+        <v>68756000.0</v>
+      </c>
+      <c r="D14">
         <v>67309000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>66180000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>61465000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>36674000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>30267000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>30052000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>29472000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>29048000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>28876000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>28590000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>28034000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>27207000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>26965000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>26787000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>26597000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>26371000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>26301000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>25903000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>25150000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>19015000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>18890000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>18747000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>18681000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>18627000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>18508000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>18351000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>18026000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>17655000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>17382000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>245000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>16745558.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11220.0</v>
       </c>
       <c r="AI14">
         <v>11220.0</v>
       </c>
       <c r="AJ14">
         <v>11220.0</v>
       </c>
-      <c r="AK14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:37">
+      <c r="AK14">
+        <v>11220.0</v>
+      </c>
+      <c r="AL14">
+        <v>11220.0</v>
+      </c>
+      <c r="AM14"/>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>288000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>285000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>273000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>270000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>268000.0</v>
       </c>
-      <c r="P15"/>
-[...1 lines deleted...]
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15">
         <v>263000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>262000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>258000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>191000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>189000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>188000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>187000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>186000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>186000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>184000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>182000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>177000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>176000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>3000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>112000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>2000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>833000.0</v>
+      </c>
+      <c r="C16">
+        <v>753000.0</v>
+      </c>
+      <c r="D16">
         <v>754000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>894000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>785000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>974000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1311000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1452000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1623000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1620000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1637000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1674000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1891000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1980000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1732000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1748000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1912000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2501000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1870000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1937000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1912000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2020000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>2115000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2413000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2255000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>2228000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>2252000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>2206000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>2467000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>2255000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1813000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1686000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1615000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1970000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AL16"/>
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>513000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>671000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>829000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>7305000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>7163000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>6956000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>6763000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>1361000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>5454000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>1614000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>1741000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>1863000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>4340000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>4148000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>3779000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>2465000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>1342000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>456000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>2026000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>2135000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>2245000.0</v>
       </c>
-      <c r="AF18"/>
-      <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20">
+        <v>23622000.0</v>
+      </c>
+      <c r="C20">
+        <v>23622000.0</v>
+      </c>
+      <c r="D20">
         <v>22664000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>19079000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>18634000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>18634000.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
         <v>0.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AF20"/>
-      <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>17785000.0</v>
+      </c>
+      <c r="C21">
+        <v>18149000.0</v>
+      </c>
+      <c r="D21">
         <v>19113000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>18878000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>19242000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>19606000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21">
         <v>4200000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>3600000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21">
         <v>2500000.0</v>
       </c>
-      <c r="R21"/>
-[...1 lines deleted...]
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21">
         <v>1400000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="X21">
         <v>1300000.0</v>
       </c>
       <c r="Y21">
+        <v>1300000.0</v>
+      </c>
+      <c r="Z21">
+        <v>1300000.0</v>
+      </c>
+      <c r="AA21">
         <v>1200000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>900000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1100000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1200000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>700000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>0.0</v>
       </c>
-      <c r="AF21"/>
-      <c r="AG21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>400000.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-    </row>
-    <row r="22" spans="1:37">
+      <c r="AL21"/>
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>4715000.0</v>
+      </c>
+      <c r="C22">
+        <v>4327000.0</v>
+      </c>
+      <c r="D22">
         <v>4322000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>4943000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>4069000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>4248000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>4960000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>6142000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>6694000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>8093000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>9737000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>8871000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>9142000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>8899000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>8573000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>7185000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>7551000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>6563000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>5355000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>5393000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>5401000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>3720000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>3779000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>3332000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>2879000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>2775000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>2924000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>2552000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>2410000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>2432000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>2614000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>2441000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>2597000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>2468000.0</v>
       </c>
-      <c r="AH22"/>
-      <c r="AI22"/>
       <c r="AJ22"/>
-      <c r="AK22">
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22">
         <v>1696000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>125440000.0</v>
+      </c>
+      <c r="C23">
+        <v>141551000.0</v>
+      </c>
+      <c r="D23">
         <v>145465000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>134650000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>141988000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>140903000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>74117000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>96813000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>103811000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>115831000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>92988000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>100392000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>103604000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>116884000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>119235000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>122953000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>129944000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>141223000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>143068000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>148098000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>152307000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>78657000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>78339000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>79994000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>88455000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>100168000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>105481000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>109426000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>113437000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>117022000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>118979000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>28345000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>32016000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>38938000.0</v>
       </c>
-      <c r="AH23"/>
-[...1 lines deleted...]
-      <c r="AJ23">
+      <c r="AJ23"/>
+      <c r="AK23"/>
+      <c r="AL23">
         <v>-4354000.0</v>
       </c>
-      <c r="AK23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:37">
+      <c r="AM23"/>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>61297000.0</v>
+      </c>
+      <c r="C24">
+        <v>65807000.0</v>
+      </c>
+      <c r="D24">
         <v>65671000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>55539000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>55341000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>55151000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>46002000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>46146000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>59444000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>59283000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>36851000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>36713000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>36641000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>22829000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>27009000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>31210000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>35442000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>35335000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="T24"/>
+      <c r="U24">
         <v>34944000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>34791000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>34620000.0</v>
       </c>
-      <c r="V24"/>
-[...1 lines deleted...]
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24">
         <v>34210000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>19898000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>23450000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>27007000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>30572000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>30395000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>25198000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>27497000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>29803000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>29556000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24"/>
       <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24">
         <v>15647000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:37">
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>36713000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>36641000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>22829000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>27009000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>31210000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25">
         <v>34944000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>34791000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>34620000.0</v>
       </c>
-      <c r="V25"/>
-[...1 lines deleted...]
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>34210000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>19898000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>23450000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>27007000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>30572000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>30395000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>25198000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>27497000.0</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26">
+        <v>108000.0</v>
+      </c>
+      <c r="C26">
+        <v>98000.0</v>
+      </c>
+      <c r="D26">
         <v>94000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>103000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>74000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>86000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>140000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>268000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>517000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>661000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>700000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>4671000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>989000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>362000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1617000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>10089000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1369000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1697000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>10000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1854000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1958000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>2331000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>2255000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>2082000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>1861000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>1730000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1141000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>400000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>225000.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>10877000.0</v>
+      </c>
+      <c r="C28">
+        <v>56169000.0</v>
+      </c>
+      <c r="D28">
         <v>56278000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>63188000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>61314000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>63169000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>27830000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>19980000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>14744000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2797000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4350000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-5695000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-15156000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-30595000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-34010000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-31311000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-41271000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-54597000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-60892000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-77305000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-82860000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-10622000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-12375000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-15776000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-25507000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-41382000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-46892000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-54213000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-61325000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-74188000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-76562000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>15453000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>9449000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>409000.0</v>
       </c>
-      <c r="AH28"/>
-[...1 lines deleted...]
-      <c r="AJ28">
+      <c r="AJ28"/>
+      <c r="AK28"/>
+      <c r="AL28">
         <v>17040000.0</v>
       </c>
-      <c r="AK28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:37">
+      <c r="AM28"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>74562000.0</v>
+      </c>
+      <c r="C29">
+        <v>88185000.0</v>
+      </c>
+      <c r="D29">
         <v>93027000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>82686000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>90793000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>82857000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>55383000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>79144000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>87099000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>93473000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>74792000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>82190000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>84986000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>93014000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>98750000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>104007000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>112040000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>120510000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>126180000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>132110000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>136762000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>60113000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>62020000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>63813000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>70721000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>16210000.0</v>
+      </c>
+      <c r="C30">
+        <v>16893000.0</v>
+      </c>
+      <c r="D30">
         <v>19186000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>26643000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>26892000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>24285000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>19302000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>19506000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>19625000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>17838000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>16874000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>15120000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>10950000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>13821000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>12043000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>11486000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>8340999.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>7780000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>7749000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>9002000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>6964000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>7166000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>7190000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>7941000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>7368000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>6569000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>8185000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>7803000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>5801000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>5620000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>5283000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>4724000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>4282000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>4267000.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30"/>
       <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30">
         <v>3577000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>45477000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>48345000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>57060000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>62991000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>68422000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>76598000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>85175000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>91076000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>97166000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>101971000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>25493000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>27478000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>28140000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>35211000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>46652000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>53430000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>58719000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>64221000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>71042000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>76348000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-18135000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-197974000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-193052000.0</v>
       </c>
-      <c r="AH31"/>
-[...1 lines deleted...]
-      <c r="AJ31">
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31">
         <v>-177124000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-177124000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>18890000.0</v>
+      </c>
+      <c r="C32">
+        <v>31030000.0</v>
+      </c>
+      <c r="D32">
         <v>35948000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>28336000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>35827000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>26857000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>36562000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>46248000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>67367000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>73981000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>55675000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>62650000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>65977000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>65570000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>75953000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>76147000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>89931000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>99628000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>71638000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>123300000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>128039000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>51330000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>19419000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>21864000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>64046000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
-    </row>
-    <row r="33" spans="1:37">
+      <c r="AL32"/>
+      <c r="AM32"/>
+    </row>
+    <row r="33" spans="1:39">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>78265000.0</v>
+      </c>
+      <c r="C33">
+        <v>80000000.0</v>
+      </c>
+      <c r="D33">
         <v>80577000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>78511000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>81320000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>82781000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>20658000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>21307000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>21946000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>22038000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>21977000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>22716000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>22497000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>18115000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>18139000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>27869000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>26830000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>25892000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>23621000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>13220000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>13361000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>13645000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>13139000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>12782000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>12022000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>11717000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>9575000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>8129000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>7394000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>2549000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>2240000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>2344000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>2241000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1933000.0</v>
       </c>
-      <c r="AH33"/>
-[...1 lines deleted...]
-      <c r="AJ33">
+      <c r="AJ33"/>
+      <c r="AK33"/>
+      <c r="AL33">
         <v>-17040000.0</v>
       </c>
-      <c r="AK33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:37">
+      <c r="AM33"/>
+    </row>
+    <row r="34" spans="1:39">
       <c r="A34" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>43</v>
+      </c>
+      <c r="B34">
+        <v>71000.0</v>
+      </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>2663000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>2817000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>2967000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>3111000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>3255000.0</v>
       </c>
-      <c r="P34"/>
-[...1 lines deleted...]
-      <c r="R34">
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34">
         <v>2822000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>2922000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>3024000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>3121000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>3217000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>3271000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>3364000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>2619000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>3470000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>3642000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>3734000.0</v>
       </c>
-      <c r="AC34"/>
-[...1 lines deleted...]
-      <c r="AE34">
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34">
         <v>1893000.0</v>
       </c>
-      <c r="AF34"/>
-      <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
-    </row>
-    <row r="35" spans="1:37">
+      <c r="AL34"/>
+      <c r="AM34"/>
+    </row>
+    <row r="35" spans="1:39">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>80095000.0</v>
+      </c>
+      <c r="C35">
+        <v>84790000.0</v>
+      </c>
+      <c r="D35">
         <v>85165000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>75340000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>77616000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>77839000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>47839000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>48169000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>61658000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>61829000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>39711000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>39889000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>40129000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>26625000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>31101000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>35594000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>40163000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>40345000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>4183000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>39354000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>39429000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>39482000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>5080000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>5206000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>39558000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>24623000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>29149000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>33000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>36155000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>32421000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>27333000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>218771000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>32116000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>219596000.0</v>
       </c>
-      <c r="AH35"/>
-      <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
-    </row>
-    <row r="36" spans="1:37">
+      <c r="AL35"/>
+      <c r="AM35"/>
+    </row>
+    <row r="36" spans="1:39">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>9807000.0</v>
+      </c>
+      <c r="C36">
+        <v>9954000.0</v>
+      </c>
+      <c r="D36">
         <v>9629000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>10647000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>10820000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>11120000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>16551000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>16831000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>16954000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>16595000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>16295000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>16693000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>16325000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>11575000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>10954000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>20506000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>19889000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>19091000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>17835000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>7430000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>7217000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>7166000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>6582000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>6262000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>5495000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>5084000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>2648000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>1526000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>646000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>171000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>197000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>851000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>801000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>174000.0</v>
       </c>
-      <c r="AH36"/>
-[...1 lines deleted...]
-      <c r="AJ36">
+      <c r="AJ36"/>
+      <c r="AK36"/>
+      <c r="AL36">
         <v>-17040000.0</v>
       </c>
-      <c r="AK36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:37">
+      <c r="AM36"/>
+    </row>
+    <row r="37" spans="1:39">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37">
         <v>0.0</v>
       </c>
-      <c r="AE37">
+      <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AF37"/>
-      <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
-    </row>
-    <row r="38" spans="1:37">
+      <c r="AL37"/>
+      <c r="AM37"/>
+    </row>
+    <row r="38" spans="1:39">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38"/>
       <c r="K38">
-        <v>17552000.0</v>
+        <v>1.0</v>
       </c>
       <c r="L38"/>
       <c r="M38">
+        <v>17552000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>9197000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>12571000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>22188000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>21258000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>167115000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>19570000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>9284000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>9175000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>12915000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>7537000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>7044000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>1000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>5614000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>3789000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>1926000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>1846000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>171000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>197000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>851000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>801000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>574000.0</v>
       </c>
-      <c r="AH38"/>
-      <c r="AI38"/>
       <c r="AJ38"/>
-      <c r="AK38">
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38">
         <v>250000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:37">
+    <row r="39" spans="1:39">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>13036000.0</v>
+      </c>
+      <c r="C39">
+        <v>5972000.0</v>
+      </c>
+      <c r="D39">
         <v>6734000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>6908000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>8281000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>9924000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>7758000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>6531000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>7000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>7280000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>7585000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>6708000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>4315000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>4171000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>4908000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>3386000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>4249000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>4649000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>4767000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>2666000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>3374000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>3282000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>3512000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>1942000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>2538000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>2519000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>2427000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>1298000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>1686000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>1838000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>2082000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>4292000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>2542000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>1123000.0</v>
       </c>
-      <c r="AH39"/>
-      <c r="AI39"/>
       <c r="AJ39"/>
-      <c r="AK39">
+      <c r="AK39"/>
+      <c r="AL39"/>
+      <c r="AM39">
         <v>607000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:37">
+    <row r="40" spans="1:39">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>10597000.0</v>
+      </c>
+      <c r="C40">
+        <v>13468000.0</v>
+      </c>
+      <c r="D40">
         <v>11029000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>11305000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>10079000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>13804000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>10715000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>8492000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>8303000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>11777000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>9396000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>7674000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>6766000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>14178000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>10935000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>9151000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>7222000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>7569000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>6297000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>5924000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>4512000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>6593000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>5585000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>5229000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>5488000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>8331000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>6545000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>5490000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>5065000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>6942000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>6007000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>7400000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>5439000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>9159000.0</v>
       </c>
-      <c r="AH40"/>
-      <c r="AI40"/>
       <c r="AJ40"/>
-      <c r="AK40">
+      <c r="AK40"/>
+      <c r="AL40"/>
+      <c r="AM40">
         <v>7364000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:37">
+    <row r="41" spans="1:39">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>513000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>829000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>981000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>1129000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>1326000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>1471000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>1361000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>1488000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>1614000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>1741000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>1863000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>1935000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>1984000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>2106000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>2229000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>2351000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>1849000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>2026000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>2135000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>2245000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>2313000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>2904000.0</v>
       </c>
-      <c r="AH41"/>
-      <c r="AI41"/>
       <c r="AJ41"/>
-      <c r="AK41">
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41">
         <v>626000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:37">
+    <row r="42" spans="1:39">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>482146000.0</v>
+      </c>
+      <c r="C42">
+        <v>480475000.0</v>
+      </c>
+      <c r="D42">
         <v>478300000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>469070000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>467258000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>446938000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>416205000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>412871000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>411309000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>409980000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>408356000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>406502000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>404472000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>402679000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>400323000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>398147000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>395902000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>393644000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>391910000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>389850000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>387134000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>302842000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>301172000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>299717000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>299024000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>297753000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>296677000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>295301000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>293811000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>291908000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>291072000.0</v>
       </c>
-      <c r="AE42">
-[...2 lines deleted...]
-      <c r="AF42">
+      <c r="AG42">
+        <v>4700000.0</v>
+      </c>
+      <c r="AH42">
         <v>193847000.0</v>
       </c>
-      <c r="AG42">
-[...3 lines deleted...]
-      <c r="AI42"/>
+      <c r="AI42">
+        <v>-181491000.0</v>
+      </c>
       <c r="AJ42"/>
       <c r="AK42"/>
-    </row>
-    <row r="43" spans="1:37">
+      <c r="AL42"/>
+      <c r="AM42"/>
+    </row>
+    <row r="43" spans="1:39">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
-    </row>
-    <row r="44" spans="1:37">
+      <c r="AL43"/>
+      <c r="AM43"/>
+    </row>
+    <row r="44" spans="1:39">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>187136000.0</v>
       </c>
       <c r="AG44">
         <v>187136000.0</v>
       </c>
-      <c r="AH44"/>
-      <c r="AI44"/>
+      <c r="AH44">
+        <v>187136000.0</v>
+      </c>
+      <c r="AI44">
+        <v>187136000.0</v>
+      </c>
       <c r="AJ44"/>
-      <c r="AK44">
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44">
         <v>172311000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:37">
+    <row r="45" spans="1:39">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>30768000.0</v>
+      </c>
+      <c r="C45">
+        <v>32078000.0</v>
+      </c>
+      <c r="D45">
         <v>33107000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>33554000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>36120000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>36579000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>7323000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>7384000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>7482000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>7604000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>4982000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>5164000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>5183000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>5318000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>8485000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>3936000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>4186000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>4148000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>4302000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>4438000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>4666000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>4903000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>4886000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>5103000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>5323000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>1378000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>1343000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>1493000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>1440000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>1359000.0</v>
       </c>
-      <c r="AH45"/>
-      <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
-    </row>
-    <row r="46" spans="1:37">
+      <c r="AL45"/>
+      <c r="AM45"/>
+    </row>
+    <row r="46" spans="1:39">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>26943000.0</v>
+      </c>
+      <c r="C46">
+        <v>28026000.0</v>
+      </c>
+      <c r="D46">
         <v>29171000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>29804000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>32550000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>33335000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>3967000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>4208000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>4475000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>4782000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>4982000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>5164000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>5183000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>5318000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>5568000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>5681000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>5572000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>5104000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>4051000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>3936000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>4186000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>4148000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>4302000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>4438000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>4666000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>4903000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>4886000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>5103000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>5323000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>1378000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>1343000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>1493000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>1440000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1359000.0</v>
       </c>
-      <c r="AH46"/>
-      <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
-    </row>
-    <row r="47" spans="1:37">
+      <c r="AL46"/>
+      <c r="AM46"/>
+    </row>
+    <row r="47" spans="1:39">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>2108000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1990000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1991000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>5568000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>5681000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>5572000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>5104000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>920000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>3936000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>866000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>730000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>787000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>4438000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>4667000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>4903000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>4886000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>5103000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>5323000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>1378000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>1343000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>1493000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>1440000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>1359000.0</v>
       </c>
-      <c r="AH47"/>
-      <c r="AI47"/>
       <c r="AJ47"/>
-      <c r="AK47">
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47">
         <v>1628000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:37">
+    <row r="48" spans="1:39">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-469577000.0</v>
+      </c>
+      <c r="C48">
+        <v>-458787000.0</v>
+      </c>
+      <c r="D48">
         <v>-451629000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-442584000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-432464000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-419789000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-407127000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-393786000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-383954000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-376081000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-370704000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-361313000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-356412000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-345892000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-337602000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-329993000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-319571000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-308733000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-301097000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-292946000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-285421000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-277540000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-273883000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-270465000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-262700000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-250087000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-242533000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-235666000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-228572000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-221043000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-214900000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-209939000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-202443000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-196946000.0</v>
       </c>
-      <c r="AH48"/>
-      <c r="AI48"/>
       <c r="AJ48"/>
-      <c r="AK48">
+      <c r="AK48"/>
+      <c r="AL48"/>
+      <c r="AM48">
         <v>-180887000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:37">
+    <row r="49" spans="1:39">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-361313000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-356412000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-345892000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-337602000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-329993000.0</v>
       </c>
-      <c r="P49"/>
-[...1 lines deleted...]
-      <c r="R49">
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49">
         <v>-301097000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-292946000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-285421000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-277540000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-273883000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-270465000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-262700000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-250087000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-242533000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-235666000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-228572000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-221043000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-214900000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-209939000.0</v>
       </c>
-      <c r="AF49"/>
-      <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
-    </row>
-    <row r="50" spans="1:37">
+      <c r="AL49"/>
+      <c r="AM49"/>
+    </row>
+    <row r="50" spans="1:39">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50">
         <v>13612000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50">
         <v>13125000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>8750000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>4375000.0</v>
       </c>
-      <c r="P50"/>
-[...1 lines deleted...]
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50">
         <v>35104000.0</v>
       </c>
-      <c r="S50"/>
-      <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50">
         <v>34542000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>34373000.0</v>
       </c>
-      <c r="X50"/>
-      <c r="Y50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>11250000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>7500000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>3750000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>515000.0</v>
       </c>
-      <c r="AC50"/>
-      <c r="AD50">
+      <c r="AE50"/>
+      <c r="AF50">
         <v>5000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>2500000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>29803000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>29556000.0</v>
       </c>
-      <c r="AH50"/>
-[...1 lines deleted...]
-      <c r="AJ50">
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50">
         <v>20138000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>4491000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:37">
+    <row r="51" spans="1:39">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>24091000.0</v>
+      </c>
+      <c r="C51">
+        <v>90303000.0</v>
+      </c>
+      <c r="D51">
         <v>90749000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>80657000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>82538000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>82628000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>48697000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>62622000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>62474000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>62474000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>40197000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>40210000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>40287000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>39745000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>39688000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>39620000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>39566000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>39544000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>38542000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>38478000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>38417000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>38335000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>38344000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>38221000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>38140000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>34326000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>35478000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>35431000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>34821000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>30395000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>30198000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>29997000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>29803000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>29556000.0</v>
       </c>
-      <c r="AH51"/>
-      <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
-    </row>
-    <row r="52" spans="1:37">
+      <c r="AL51"/>
+      <c r="AM51"/>
+    </row>
+    <row r="52" spans="1:39">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>5422000.0</v>
+      </c>
+      <c r="C52">
+        <v>5561000.0</v>
+      </c>
+      <c r="D52">
         <v>5584000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>5317000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>4922000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>4791000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>862000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>14468000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>851000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>845000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>840000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>834000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>829000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>13949000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>9568000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>5155000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>729000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>670000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>35720000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>612000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>602000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>594000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>35127000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>34950000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>566000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>11809000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>8558000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>4782000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>1030000.0</v>
       </c>
-      <c r="AC52"/>
-      <c r="AD52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>5000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>2500000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>29803000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>29556000.0</v>
       </c>
-      <c r="AH52"/>
-[...1 lines deleted...]
-      <c r="AJ52">
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52">
         <v>20138000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>4491000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:37">
+    <row r="53" spans="1:39">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53">
+        <v>257000.0</v>
+      </c>
+      <c r="C53">
+        <v>225000.0</v>
+      </c>
+      <c r="D53">
         <v>175000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>176000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>202000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>206000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>572000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>685000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>816000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>905000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>968000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>1072000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>1257000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>1538000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>1874000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>2096000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>2136000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>2198000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>2142000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>2033999.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>1930000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>1887000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>1626000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>1305000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>1117000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>880000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>633000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>240000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>135000.0</v>
       </c>
-      <c r="AC53"/>
-      <c r="AD53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>0.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>0.0</v>
       </c>
-      <c r="AF53"/>
-      <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
-      <c r="AJ53">
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53">
         <v>34080000.0</v>
       </c>
-      <c r="AK53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:37">
+      <c r="AM53"/>
+    </row>
+    <row r="54" spans="1:39">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54">
         <v>0.0</v>
       </c>
-      <c r="AE54">
+      <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AF54"/>
-      <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
-    </row>
-    <row r="55" spans="1:37">
+      <c r="AL54"/>
+      <c r="AM54"/>
+    </row>
+    <row r="55" spans="1:39">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>125440000.0</v>
+      </c>
+      <c r="C55">
+        <v>141551000.0</v>
+      </c>
+      <c r="D55">
         <v>145465000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>134650000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>141988000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>140903000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>74117000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>96813000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>103811000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>115831000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>92988000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>100392000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>103604000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>116884000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>119235000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>122953000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>129944000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>141223000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>143068000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>148098000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>152307000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>78657000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>78339000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>79994000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>88455000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>100168000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>105481000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>109426000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>113437000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>117022000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>118979000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>28345000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>32016000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>38938000.0</v>
       </c>
-      <c r="AH55"/>
-      <c r="AI55"/>
       <c r="AJ55"/>
-      <c r="AK55">
+      <c r="AK55"/>
+      <c r="AL55"/>
+      <c r="AM55">
         <v>24798000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:37">
+    <row r="56" spans="1:39">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>47175000.0</v>
+      </c>
+      <c r="C56">
+        <v>61551000.0</v>
+      </c>
+      <c r="D56">
         <v>64888000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>56139000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>60668000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>58122000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>53459000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>75506000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>81865000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>93793000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>71011000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>77676000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>81107000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>98769000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>101096000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>95084000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>103114000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>115331000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>119447000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>134878000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>138946000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>65012000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>65200000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>67212000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>76432000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>88451000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>95906000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>101297000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>106043000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>114473000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>116739000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>26001000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>29775000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>37005000.0</v>
       </c>
-      <c r="AH56"/>
-[...1 lines deleted...]
-      <c r="AJ56">
+      <c r="AJ56"/>
+      <c r="AK56"/>
+      <c r="AL56">
         <v>17040000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>22920000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:37">
+    <row r="57" spans="1:39">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>28285000.0</v>
+      </c>
+      <c r="C57">
+        <v>30521000.0</v>
+      </c>
+      <c r="D57">
         <v>28940000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>27803000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>24841000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>31265000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>16897000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>29258000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>14498000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>19812000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>15336000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>15026000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>15130000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>33199000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>25143000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>18937000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>13183000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>15703000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>47809000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>11578000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>10907000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>13682000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>45781000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>45348000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>12386000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>27693000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>22002000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>16607000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>11861000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>13559000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>15298000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>14845000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>10253000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>11994000.0</v>
       </c>
-      <c r="AH57"/>
-      <c r="AI57"/>
       <c r="AJ57"/>
-      <c r="AK57">
+      <c r="AK57"/>
+      <c r="AL57"/>
+      <c r="AM57">
         <v>13338000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:37">
+    <row r="58" spans="1:39">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>108380000.0</v>
+      </c>
+      <c r="C58">
+        <v>115311000.0</v>
+      </c>
+      <c r="D58">
         <v>114105000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>103143000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>102457000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>109104000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>64736000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>77427000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>76156000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>81641000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>55047000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>54915000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>55259000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>59824000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>56244000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>54531000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>53346000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>56048000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>51992000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>50932000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>50336000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>53164000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>50861000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>50554000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>51944000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>52316000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>51151000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>49607000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>48016000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>45980000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>42631000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>233616000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>42369000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>231590000.0</v>
       </c>
-      <c r="AH58"/>
-      <c r="AI58"/>
       <c r="AJ58"/>
-      <c r="AK58">
+      <c r="AK58"/>
+      <c r="AL58"/>
+      <c r="AM58">
         <v>29611000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:37">
+    <row r="59" spans="1:39">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59">
         <v>0.0</v>
       </c>
-      <c r="AE59">
+      <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AF59"/>
-      <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
-    </row>
-    <row r="60" spans="1:37">
+      <c r="AL59"/>
+      <c r="AM59"/>
+    </row>
+    <row r="60" spans="1:39">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>13265000.0</v>
+      </c>
+      <c r="C60">
+        <v>22378000.0</v>
+      </c>
+      <c r="D60">
         <v>27356000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>27147000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>35452000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>27706000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>9381000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>19386000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>27655000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>34190000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>37941000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>45477000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>48345000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>57060000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>62991000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>68422000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>76598000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>85175000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>91076000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>97166000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>101971000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>25493000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>27478000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>29440000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>36511000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>47852000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>54330000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>59819000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>65421000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>71042000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>76348000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>-205271000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>-10353000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>-192652000.0</v>
       </c>
-      <c r="AH60"/>
-[...1 lines deleted...]
-      <c r="AJ60">
+      <c r="AJ60"/>
+      <c r="AK60"/>
+      <c r="AL60">
         <v>-4354000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>-177124000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:37">
+    <row r="61" spans="1:39">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61">
         <v>0.0</v>
       </c>
-      <c r="AE61">
+      <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AF61"/>
-      <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
-    </row>
-    <row r="62" spans="1:37">
+      <c r="AL61"/>
+      <c r="AM61"/>
+    </row>
+    <row r="62" spans="1:39">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
-      <c r="AE62">
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62">
         <v>187136000.0</v>
       </c>
-      <c r="AF62"/>
-      <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>76849000.0</v>
+      </c>
+      <c r="C2">
         <v>20729000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19643000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15483000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11653000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11554000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15389000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12447000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9632000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6622000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3">
+        <v>3465000.0</v>
+      </c>
+      <c r="C3">
         <v>2073000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2006000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1648000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1060000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>941000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1065000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>882000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>673000.0</v>
       </c>
       <c r="J3">
         <v>673000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3">
+        <v>673000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5">
+        <v>-31436000.0</v>
+      </c>
+      <c r="C5">
         <v>-36441000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-24765000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-33608000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-27874000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-26831000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-28259000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-20409000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-13251000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-9399000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6">
+        <v>-27971000.0</v>
+      </c>
+      <c r="C6">
         <v>-34368000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-22759000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-31960000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-26814000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-25890000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-27194000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-19527000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-12578000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-8726000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>72308000.0</v>
+      </c>
+      <c r="C9">
         <v>54161000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>51705000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>49723000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>43659000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>37690000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>47267000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>40329000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>30801000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>27606000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>-38998000.0</v>
+      </c>
+      <c r="C10">
         <v>-43741000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-30189000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-37208000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-31174000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-27453000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-29044000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-24097000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-16059000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-11234000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>109</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>-14000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-24000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2048000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4409000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4824000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5256000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-575000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3165000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1773000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>8415000.0</v>
+      </c>
+      <c r="C12">
         <v>7286000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5424000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3600000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3300000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4522000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3685000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3688000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2808000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1835000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>3685000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3688000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2808000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1835000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14">
+        <v>137000.0</v>
+      </c>
+      <c r="C14">
         <v>19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
-      <c r="E14"/>
+      <c r="E14">
+        <v>0.0</v>
+      </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>-38998000.0</v>
+      </c>
+      <c r="C15">
         <v>-43708000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-30189000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-37159000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-31193000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-27453000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-29044000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-24097000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-16059000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-11234000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-37159000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-31193000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-27453000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-29044000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-24097000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-16059000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-11234000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>-39120000.0</v>
+      </c>
+      <c r="C17">
         <v>-43741000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-30165000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-37159000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-31193000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-27453000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-29044000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-24097000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-16059000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-11234000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-8400000.0</v>
+      </c>
+      <c r="C18">
         <v>-7300000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-5400000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4251000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4019000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4522000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3685000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3688000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2808000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1835000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>2203000.0</v>
       </c>
-      <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>-622000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>1571000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-575000.0</v>
       </c>
-      <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>-31436000.0</v>
+      </c>
+      <c r="C21">
         <v>-34563000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-30554000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-35111000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-27564000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-22309000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-26930000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-19834000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-13608000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-9337000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23">
+        <v>180593000.0</v>
+      </c>
+      <c r="C23">
         <v>109453000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>101902000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>100317000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>82876000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>71553000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>89586000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>72610000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>54041000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>43565000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>3465000.0</v>
+      </c>
+      <c r="C25">
         <v>2073000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2006000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1648000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1060000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>941000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1065000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>882000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>596000.0</v>
       </c>
-      <c r="J25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26">
+        <v>6584000.0</v>
+      </c>
+      <c r="C26">
         <v>12771000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>9515000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>9336000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>7923000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>9201000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>13747000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>8232000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>7937000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>8223000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27">
+        <v>47458000.0</v>
+      </c>
+      <c r="C27">
         <v>45631000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>47318000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>49982000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>37746000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>32562000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>42993000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>38264000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>27900000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>21794000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>49702000.0</v>
+      </c>
+      <c r="C28">
         <v>30322000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>25426000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>25516000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>25554000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>18236000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17457000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13667000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8572000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6926000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>103744000.0</v>
+      </c>
+      <c r="C30">
         <v>88724000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>82259000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>84834000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>71223000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>59999000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>74197000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>60163000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>44409000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>36943000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31">
+        <v>-7562000.0</v>
+      </c>
+      <c r="C31">
         <v>-9178000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>365000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2097000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-3610000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-5144000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2114000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-4263000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2451000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1897000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>149157000.0</v>
+      </c>
+      <c r="C32">
         <v>74890000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>71348000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>65206000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>55312000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>49244000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>62656000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>52776000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>40433000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>34228000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN32"/>
+  <dimension ref="A1:AP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI1" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>98</v>
       </c>
       <c r="AL1" t="s">
-        <v>129</v>
+        <v>99</v>
       </c>
       <c r="AM1" t="s">
-        <v>130</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>131</v>
       </c>
-    </row>
-    <row r="2" spans="1:40">
+      <c r="AO1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>18300000.0</v>
+      </c>
+      <c r="C2">
+        <v>20073000.0</v>
+      </c>
+      <c r="D2">
         <v>20189000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>20350000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>16237000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>7600000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4529000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4271000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4329000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4543000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>6120000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4836000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4144000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4390000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3570000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>4039000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3485000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3538000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3144000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2750000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2221000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3763000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2657000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2323000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2811000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4219000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4192000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4171000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2807000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3711000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>3034000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>3245000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2457000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2957000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2636000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2501000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1538000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2169000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1429000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1667000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1357000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:40">
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3">
+        <v>745000.0</v>
+      </c>
+      <c r="C3">
+        <v>767000.0</v>
+      </c>
+      <c r="D3">
         <v>886000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>901000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>911000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>446000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>512000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>555000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>560000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>503000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>499000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>488000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>516000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>604000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>387000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>338000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>319000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>292000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>216000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>271000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>281000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>200000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>207000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>233000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>301000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>300000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>308000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>253000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>204000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>211000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>208000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>324000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>139000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>141000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>148000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>142000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>165000.0</v>
       </c>
-      <c r="AK3"/>
-      <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
-    </row>
-    <row r="4" spans="1:40">
+      <c r="AO3"/>
+      <c r="AP3"/>
+    </row>
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5">
+        <v>-8995000.0</v>
+      </c>
+      <c r="C5">
+        <v>-5088000.0</v>
+      </c>
+      <c r="D5">
         <v>-7321000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-8070000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-10767000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-11124000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-11616000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-7854000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-6047000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-4133000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-8207000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-3757000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-9267000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-10678000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-6548000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-9422000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-9860000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-9872000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-7158000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-6548000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-6896000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-6546000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-2416000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-6779000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-11090000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-6649000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-5937000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-6163000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-6610000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-5204000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-4033000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-6620000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-4576000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-4184000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-2946000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-2157000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-3964000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-9337000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:40">
+      <c r="AO5">
+        <v>0.0</v>
+      </c>
+      <c r="AP5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6">
+        <v>-8250000.0</v>
+      </c>
+      <c r="C6">
+        <v>-4321000.0</v>
+      </c>
+      <c r="D6">
         <v>-6435000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-7169000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-9856000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-10678000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-11104000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-7299000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-5487000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-3630000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-7708000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-3269000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-8751000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-10074000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-6161000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-9084000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-9541000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-9580000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-6942000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-6277000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-6615000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-6346000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-2209000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-6546000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-10789000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-6349000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-5629000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-5910000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-6406000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-4993000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-3825000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-6296000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-4437000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-4043000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-2798000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-2015000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-3799000.0</v>
       </c>
-      <c r="AK6"/>
-      <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
-    </row>
-    <row r="7" spans="1:40">
+      <c r="AO6"/>
+      <c r="AP6"/>
+    </row>
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:40">
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>16154000.0</v>
+      </c>
+      <c r="C9">
+        <v>21704000.0</v>
+      </c>
+      <c r="D9">
         <v>17108000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>17758000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>15738000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>14893000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>14001000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>12179000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>13088000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>15771000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>11764000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>12774000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>11396000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>13808000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>12928000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>12290000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>10696000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>11484000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>10655000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>11453000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>10067000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>11816000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>9791000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>7418000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>8665000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>13137000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>11808000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>12401000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>9921000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>11924000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>10703000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>10007000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>7695000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>9151000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>7855000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>7807000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>5988000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>27606000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:40">
+      <c r="AO9">
+        <v>0.0</v>
+      </c>
+      <c r="AP9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>-10790000.0</v>
+      </c>
+      <c r="C10">
+        <v>-7188000.0</v>
+      </c>
+      <c r="D10">
         <v>-9401000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-9870000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-12689000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-12724000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-13341000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-9832000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-7873000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-5353000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-9391000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-4901000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-10520000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-8290000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-7609000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-10422000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-10838000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-7636000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-8151000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-7525000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-7881000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-3657000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3418000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-7765000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-12613000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-7554000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-6867000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-7094000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-7529000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-6143000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-4961000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-7496000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-5497000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-4924000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-3753000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-2868000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-4514000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-11234000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:40">
+      <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>516724.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-7197000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1848000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>4736000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>613000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>562000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>155000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1036000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>703000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>726000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1017000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>993000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>998000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>825000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1010000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1066000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1723000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>895000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1321000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1375000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1365000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1185000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1227000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-460000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>950000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>789000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>671000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>1131000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>574000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AM11">
         <v>0.0</v>
       </c>
       <c r="AN11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:40">
+      <c r="AO11">
+        <v>0.0</v>
+      </c>
+      <c r="AP11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>2266000.0</v>
+      </c>
+      <c r="C12">
+        <v>2100000.0</v>
+      </c>
+      <c r="D12">
         <v>2080000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1969000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1922000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1600000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1725000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1978000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1826000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1843000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1184000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1144000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1253000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1212000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1061000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>978000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1064000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>993000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>977000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>985000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1011000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1002000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>986000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1523000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>905000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>930000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>931000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>919000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>939000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>928000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>900000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>921000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>740000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>807000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>711000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>550000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>555000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>459000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>411000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>410000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:40">
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>1523000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>905000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>930000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>931000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>919000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="AO13"/>
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14">
+        <v>-10000.0</v>
+      </c>
+      <c r="C14">
+        <v>48000.0</v>
+      </c>
+      <c r="D14">
         <v>356000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-281000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>14000.0</v>
       </c>
-      <c r="E14"/>
-[...1 lines deleted...]
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14">
         <v>0.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>0.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:40">
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>-10790000.0</v>
+      </c>
+      <c r="C15">
+        <v>-7158000.0</v>
+      </c>
+      <c r="D15">
         <v>-9045000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-10120000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-12675000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-12662000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-13341000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-9832000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-7873000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-5377000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-9391000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-4901000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-10520000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-8290000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-7609000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-10422000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-10838000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-7636000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-8151000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-7525000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-7881000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-3657000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-3418000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-7765000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-12613000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-7554000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-6867000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-7094000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-7529000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-6143000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-4961000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-7496000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-5497000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-4924000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-3753000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-2868000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-4514000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-11234000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:40">
+      <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-4901000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-10520000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-8290000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-7609000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-10422000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-10838000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-7636000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-8151000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-7525000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-7881000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-3657000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-3418000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-7765000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-12613000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-7554000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-6867000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-7094000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-7529000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-6143000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-4961000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-7496000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-5497000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-12306000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-9913000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>10674000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-4514000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-11234000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16">
+        <v>0.0</v>
+      </c>
+      <c r="AP16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>-10814000.0</v>
+      </c>
+      <c r="C17">
+        <v>-7188000.0</v>
+      </c>
+      <c r="D17">
         <v>-9395000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-9870000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-12689000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-12695000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-13341000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-9832000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-7873000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-5353000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-9391000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-4901000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-10520000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-8290000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-7609000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-10422000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-10838000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-7636000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-8151000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-7525000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-7881000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-3657000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-3418000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-7765000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-12613000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-7554000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-6867000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-7094000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-7529000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-6143000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-4961000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-7496000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-5497000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-12306000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-9913000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>10674000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-4514000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-11234000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-2300000.0</v>
+      </c>
+      <c r="C18">
+        <v>-2300000.0</v>
+      </c>
+      <c r="D18">
         <v>-2200000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-2000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1922000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-1771000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1725000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1978000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1826000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1820000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1184000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1144000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1253000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1212000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1061000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-978000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1064000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-993000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-977000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-985000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1011000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1002000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-986000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1523000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-905000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-930000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-931000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-919000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18"/>
+      <c r="AP18"/>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>3592000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>640000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="O19"/>
+      <c r="P19">
         <v>906000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>374000.0</v>
       </c>
-      <c r="P19"/>
-[...1 lines deleted...]
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19">
         <v>24000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>16000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>13000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>14000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>8000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>80000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-724000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>391000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>444000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>446000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>299000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-1360000.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>-8995000.0</v>
+      </c>
+      <c r="C21">
+        <v>-5043000.0</v>
+      </c>
+      <c r="D21">
         <v>-7321000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-8058000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-11014000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-11472000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-7728000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-8507000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-6859000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-4427000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-8871000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-7349000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-9907000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-7727000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-7454000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-9796000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-10135000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-6909000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-7182000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-6564000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-6909000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-2660000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-2424000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-6859000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-10366000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-6939000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-6328000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-6607000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-7056000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-5661000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-4332000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-5236000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-4605000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-4233000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-2810000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-2577000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-3988000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-9337000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21">
+        <v>0.0</v>
+      </c>
+      <c r="AP21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23">
+        <v>43449000.0</v>
+      </c>
+      <c r="C23">
+        <v>46820000.0</v>
+      </c>
+      <c r="D23">
         <v>44618000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>46166000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>42989000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>33965000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>26258000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>24957000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>24276000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>24741000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>26755000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>24959000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>25447000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>25925000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>23952000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>26125000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>24316000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>21931000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>20981000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>20767000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>19197000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>18239000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>14872000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>16600000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>21842000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>24295000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>22328000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>23179000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>19784000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>21296000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>18069000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>18488000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>14757000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>16341000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>13301000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>12885000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>11514000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AM23">
         <v>0.0</v>
       </c>
       <c r="AN23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:40">
+      <c r="AO23">
+        <v>0.0</v>
+      </c>
+      <c r="AP23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24"/>
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>745000.0</v>
+      </c>
+      <c r="C25">
+        <v>767000.0</v>
+      </c>
+      <c r="D25">
         <v>886000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>901000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>911000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>446000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>512000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>555000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>560000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>503000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>499000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>488000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>516000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>604000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>387000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>338000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>319000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>292000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>216000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>271000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>281000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>200000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>207000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>233000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>301000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>300000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>308000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>253000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>204000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>211000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>208000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>324000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>139000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>141000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>148000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>142000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>165000.0</v>
       </c>
-      <c r="AK25"/>
-      <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25"/>
+      <c r="AP25"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26">
+        <v>1364000.0</v>
+      </c>
+      <c r="C26">
+        <v>1666000.0</v>
+      </c>
+      <c r="D26">
         <v>1504000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>1798000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1616000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>5772000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>2416000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>2235000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>2349000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>2207000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>2155000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>2364000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>2790000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>3139000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>2348000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2045000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1803000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1744000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1575000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>2294000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>2311000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>2112000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1952000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>2116000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>3021000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>4248000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>3489000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>3224000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>2786000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>2222000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>2125000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>2330000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>1555000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>1919000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>1843000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>2147000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>2028000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>2217000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>1885000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>2163000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>1958000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:40">
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27">
+        <v>10737000.0</v>
+      </c>
+      <c r="C27">
+        <v>11743000.0</v>
+      </c>
+      <c r="D27">
         <v>11848000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>11868000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>11999000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>9811000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>11877000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>12303000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>11641000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>11716000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>12141000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>11559000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>11902000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>12005000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>11643000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>13685000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>12649000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>10315000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>9827000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>9042000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>8561000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>7636000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>6053000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>8151000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>10723000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>11516000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>10362000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>11523000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>9592000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>10648000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>9672000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>9835000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>8109000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>8628000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>6566000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>6400000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>6306000.0</v>
       </c>
-      <c r="AK27"/>
-      <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27"/>
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>13048000.0</v>
+      </c>
+      <c r="C28">
+        <v>13338000.0</v>
+      </c>
+      <c r="D28">
         <v>11077000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>12150000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>13137000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>10782000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>7436000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>6148000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>5957000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>6275000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>6339000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>6200000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>6611000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6391000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>6391000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6356000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>6379000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6334000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>6435000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6681000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>6104000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>4728000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>4210000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4010000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>5287000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>4312000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>4285000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>4261000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4599000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>4715000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>3238000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>3078000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2636000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2837000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2256000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1837000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1642000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>11241000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>8809000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>8910000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>7983000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:40">
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29"/>
+      <c r="AP29"/>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>25149000.0</v>
+      </c>
+      <c r="C30">
+        <v>26747000.0</v>
+      </c>
+      <c r="D30">
         <v>24429000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>25816000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>26752000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>26365000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>21729000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>20686000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>19947000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>20198000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>20635000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>20123000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>21303000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>21535000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>20382000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>22086000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>20831000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>18393000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>17837000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>18017000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>16976000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>14476000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>12215000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>14277000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>19031000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>20076000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>18136000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>19008000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>16977000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>17585000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>15035000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>15243000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>12300000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>13384000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>10665000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>10384000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>9976000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>43565000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:40">
+      <c r="AO30">
+        <v>0.0</v>
+      </c>
+      <c r="AP30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31">
+        <v>-1795000.0</v>
+      </c>
+      <c r="C31">
+        <v>-2145000.0</v>
+      </c>
+      <c r="D31">
         <v>-2080000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-1812000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-1675000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-1252000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-5613000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-1325000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-1014000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-926000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-520000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>2448000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-613000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-563000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-155000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-626000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-703000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-727000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-969000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-961000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-972000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-997000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-994000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-906000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-2247000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-615000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-539000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-487000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-473000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-482000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-629000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-2260000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-892000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-691000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-943000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-291000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-526000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-1897000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:40">
+      <c r="AO31">
+        <v>0.0</v>
+      </c>
+      <c r="AP31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:42">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>34454000.0</v>
+      </c>
+      <c r="C32">
+        <v>41777000.0</v>
+      </c>
+      <c r="D32">
         <v>37297000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>38108000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>31975000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>22493000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>18530000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>16450000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>17417000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>20314000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>17884000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>17610000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>15540000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>18198000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>16498000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>16329000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>14181000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>15022000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>13799000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>14203000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>12288000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>15579000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>12448000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>9741000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>11476000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>17356000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>16000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>16572000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>12728000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>15635000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>13737000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>13252000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>10152000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>12108000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>10491000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>10308000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>7526000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>9815000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>8280000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>9276000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>6857000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B2">
+        <v>19459000.0</v>
+      </c>
+      <c r="C2">
         <v>59677000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>70340000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>94141000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>48957000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>75708000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>104583000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>29147000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17040000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>21009000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B3">
+        <v>801000</v>
+      </c>
+      <c r="C3">
         <v>1466000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2369000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3269000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2353000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>730000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>813000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1011000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>594000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>324000</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-23801000.0</v>
       </c>
-      <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>-26751000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-28875000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>75436000.0</v>
       </c>
-      <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-415000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-3114000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-7282000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-71000.0</v>
       </c>
-      <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B6">
+        <v>14675000.0</v>
+      </c>
+      <c r="C6">
         <v>-40218000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-10663000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-23801000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>45184000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-26751000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-28875000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>75436000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>12107000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3969000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B7">
+        <v>6577000.0</v>
+      </c>
+      <c r="C7">
         <v>-6808000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-14103000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-5116000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-6637000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-8275000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-6913000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1583000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3156000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1345000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-6317000.0</v>
       </c>
-      <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8">
         <v>-597000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-950000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-1353000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B9">
+        <v>3541000.0</v>
+      </c>
+      <c r="C9">
         <v>-3727000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-8831000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-6658000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3054000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-597000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-950000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1353000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-690000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-123000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B10">
+        <v>-395000.0</v>
+      </c>
+      <c r="C10">
         <v>3150000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1098000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2587000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3444000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-945000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-306000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-435000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1068000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-646000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>4636000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>491000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-2818000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1848000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>505000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3703000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1097000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>8746000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8787000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4404000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3434000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3139000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1163000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>675000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>7261000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-630000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-5075000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-6094000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-352000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1211000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1017000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B14">
+        <v>3465000.0</v>
+      </c>
+      <c r="C14">
         <v>2073000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2006000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1648000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1060000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>941000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1065000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>882000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>596000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>673000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B16">
+        <v>34134000.0</v>
+      </c>
+      <c r="C16">
         <v>19459000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>59677000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>70340000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>94141000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>48957000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>75708000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>104583000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>29147000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>17040000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B18">
+        <v>-21175000.0</v>
+      </c>
+      <c r="C18">
         <v>-32463000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-34407000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-34008000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-30336000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-29120000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-31295000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-21602000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-11738000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-8865000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>151</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-2413000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1322000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>10000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-9839000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-730000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-813000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1011000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-594000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-324000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>152</v>
+      </c>
+      <c r="B20">
+        <v>29013000.0</v>
+      </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>80972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>99998000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B21">
+        <v>9789000.0</v>
+      </c>
+      <c r="C21">
         <v>-2521000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23800000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-91000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1679000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="H21">
         <v>2500000.0</v>
       </c>
       <c r="I21">
+        <v>2500000.0</v>
+      </c>
+      <c r="J21">
         <v>10000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>-39135000.0</v>
+      </c>
+      <c r="C22">
         <v>-43727000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-30189000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-37159000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-31193000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-27453000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-29044000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-24097000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-16059000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-11234000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B23">
+        <v>-594000.0</v>
+      </c>
+      <c r="C23">
         <v>-4287000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1103000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>207000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2034000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-131000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2420000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2960000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>13845000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-104000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B24">
+        <v>31000.0</v>
+      </c>
+      <c r="C24">
         <v>1606000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1047000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>10000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-7810000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1609000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2610000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-7486000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B25">
+        <v>1871000.0</v>
+      </c>
+      <c r="C25">
         <v>11863000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2929000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1142000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>918000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1993000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>976000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1068000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>938000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>406000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>157</v>
+      </c>
+      <c r="B26">
+        <v>-1731000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>298000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>690000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2420000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>97038000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>14860000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>67000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B27">
+        <v>6848000.0</v>
+      </c>
+      <c r="C27">
         <v>5602000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7319000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8746000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7869000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4404000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3434000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1743000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>496000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>161000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B28">
+        <v>35850000.0</v>
+      </c>
+      <c r="C28">
         <v>-6808000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22697000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>207000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>83006000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2369000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2420000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>97038000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>23845000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4896000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B29">
+        <v>-20374000.0</v>
+      </c>
+      <c r="C29">
         <v>-30997000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-32038000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-30739000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-27983000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-28390000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-30482000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-20591000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-11144000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-8541000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B30">
+        <v>-801000.0</v>
+      </c>
+      <c r="C30">
         <v>-2413000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1322000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6731000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-9839000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-730000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-813000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1011000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-594000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-324000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK30"/>
+  <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI1" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>98</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B2">
+        <v>34134000.0</v>
+      </c>
+      <c r="C2">
+        <v>34471000.0</v>
+      </c>
+      <c r="D2">
         <v>17469000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>21224000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>19459000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>20867000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>42642000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>47730000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>59677000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>35847000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>45905000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>55443000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>70340000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>73698000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>70931000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>80837000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>94141000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>99434000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>115783000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>121277000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>48957000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>50719000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>53997000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>63647000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>75708000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>82370000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>89644000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>96146000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>104583000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>106760000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>14544000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>20354000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>29147000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>24149000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>26233000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>14256000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>17040000.0</v>
       </c>
-      <c r="AK2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:37">
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B3">
+        <v>197000</v>
+      </c>
+      <c r="C3">
+        <v>216000</v>
+      </c>
+      <c r="D3">
         <v>114000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>252000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>219000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>89000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>386000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>616000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>375000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>879000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>552000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>704000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>234000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>503000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>726000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>966000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1074000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>801000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>444000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>433000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>675000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>115000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>131000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>218000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>266000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>359000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>56000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>124000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>274000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>361000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>137000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>216000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>297000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>275000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>167000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>68000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>84000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>324000</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-9538000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-14897000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-      <c r="R4">
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4">
         <v>-16349000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-5494000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>72320000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-1762000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-3277000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-9651000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-12061000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-6662000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-7274000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-6502000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-8437000.0</v>
       </c>
-      <c r="AC4"/>
-      <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-3420000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>244000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5">
         <v>-2081000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>567000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>406000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-801000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-2763000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-481000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>931000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-3213000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2502000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1343000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-224000.0</v>
       </c>
-      <c r="AC5"/>
-      <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-    </row>
-    <row r="6" spans="1:37">
+      <c r="AL5"/>
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B6">
+        <v>-15170000.0</v>
+      </c>
+      <c r="C6">
+        <v>-337000.0</v>
+      </c>
+      <c r="D6">
         <v>17002000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-3755000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>1765000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1408000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-21775000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-5088000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-11947000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>23830000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-10058000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-9538000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-14897000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-3358000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>2767000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-9906000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-13304000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-5293000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-16349000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-5494000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>72320000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-1762000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-3278000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-9650000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-12061000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-6662000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-7274000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-6502000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-8437000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-2177000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>92216000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-5810000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-8793000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>4998000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-2084000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>11977000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-2784000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-3969000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B7">
+        <v>-1831000.0</v>
+      </c>
+      <c r="C7">
+        <v>4589000.0</v>
+      </c>
+      <c r="D7">
         <v>5718000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>3123000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-6853000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-2206000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>499000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1737000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-6838000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>5186000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-5765000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-5992000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-1005000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2277000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-1636000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-1665000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-4079000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>820000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-2705000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-718000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-4034000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>130000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-1588000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-2809000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-4008000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-402000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-2297000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-1264000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-2950000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>2999000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-1444000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>265000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-3403000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>4593000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>1095000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-61000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-2471000.0</v>
       </c>
-      <c r="AK7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:37">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-3449000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-2007000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8">
         <v>-1262000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-2037000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>202000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-1602000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>1071000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-449000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>383000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>983000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-717000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-1169000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-47000.0</v>
       </c>
-      <c r="AC8"/>
-      <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B9">
+        <v>1008000.0</v>
+      </c>
+      <c r="C9">
+        <v>2157000.0</v>
+      </c>
+      <c r="D9">
         <v>3863000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>148000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-2627000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>107000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-630000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-537000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-2667000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-898000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-2477000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-3119000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>4139000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-2060000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-572000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-3468000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-545000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>43000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-1262000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-2037000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>202000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-1602000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1071000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-449000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>383000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>983000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-717000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-1169000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-47000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-337000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-559000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-442000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-15000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-364000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-363000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-799000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>836000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-123000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B10">
+        <v>-432000.0</v>
+      </c>
+      <c r="C10">
+        <v>-155000.0</v>
+      </c>
+      <c r="D10">
         <v>551000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-966000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>175000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>432000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>874000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>516000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1328000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1644000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-2735000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>236000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-243000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-288000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1459000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>181000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1021000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-1574000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-197000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>8000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1681000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>59000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-447000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-453000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-104000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>149000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-373000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-141000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>59000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>332000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-389000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-80000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-298000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-549000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>50000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-69000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-500000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-646000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>311000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-5196000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>327000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-108000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-390000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-2961000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1862000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>835000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-772000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-2862000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>2503000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>579000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-1374000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-4526000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1758000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1362000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1439000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-2711000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1551000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-470000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-334000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-190000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>2179000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>507000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-472000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-899000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>1935000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1767000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1805000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2309000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2351000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2471000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2416000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1961000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2200000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2196000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1516000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1046000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>646000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1196000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>976000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>935000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1022000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>501000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>657000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1279000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1807000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>464000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1163000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>579000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>-9000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>135000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>675000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-1827000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-1827000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>4298000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>503000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2012000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>448000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>489000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-1576000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2083000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-1626000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>635000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-1910000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-907000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-2893000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-1676000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-2096000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-715000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-1607000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>1453000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-26000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>1121000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-2900000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>1211000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>901000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>1279000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-1908000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>1017000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B14">
+        <v>745000.0</v>
+      </c>
+      <c r="C14">
+        <v>767000.0</v>
+      </c>
+      <c r="D14">
         <v>886000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>901000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>911000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>446000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>512000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>555000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>560000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>503000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>499000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>488000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>516000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>604000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>387000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>338000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>319000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>292000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>216000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>271000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>281000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>200000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>207000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>233000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>301000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>300000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>308000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>253000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>204000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>211000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>208000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>324000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>139000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>141000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>148000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>142000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>165000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>673000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15">
         <v>0.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B16">
+        <v>18964000.0</v>
+      </c>
+      <c r="C16">
+        <v>34134000.0</v>
+      </c>
+      <c r="D16">
         <v>34471000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>17469000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>21224000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>19459000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>20867000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>42642000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>47730000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>59677000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>35847000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>45905000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>55443000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>70340000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>73698000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>70931000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>80837000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>94141000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>99434000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>115783000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>121277000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>48957000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>50719000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>53997000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>63647000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>75708000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>82370000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>89644000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>96146000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>104583000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>106760000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>14544000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>20354000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>29147000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>24149000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>26233000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>14256000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>17040000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B18">
+        <v>-9618000.0</v>
+      </c>
+      <c r="C18">
+        <v>692000.0</v>
+      </c>
+      <c r="D18">
         <v>-899000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-3756000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-17212000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-8685000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-5803000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-5585000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-12390000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>1254000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-10676000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-9538000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-9250000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-3603000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-7233000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-9916000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-13256000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-5325000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-8963000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-6205000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-9843000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1818000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-3687000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-9699000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-13916000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-6762000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-7717000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-6972000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-9844000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-2637000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-5055000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-5316000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-8594000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-7000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-2098000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-2864000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-6769000.0</v>
       </c>
-      <c r="AK18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:37">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>151</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-114000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-252000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-219000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-2376000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>14000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-119000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>68000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-563000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>66000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>62000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-6380000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-503000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>9274000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-966000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1074000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-801000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-7486000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-433000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-675000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-115000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-131000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-218000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-266000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-359000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-56000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-124000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-274000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B20">
-        <v>8313000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>8313000.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>20700000.0</v>
       </c>
-      <c r="E20"/>
-[...1 lines deleted...]
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...4 lines deleted...]
-      </c>
+      <c r="M20"/>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-      <c r="C21"/>
+        <v>153</v>
+      </c>
+      <c r="B21">
+        <v>-5000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-211000.0</v>
+      </c>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>9395000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-11916000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-62000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>499000.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21">
         <v>-100000.0</v>
       </c>
-      <c r="V21"/>
-[...1 lines deleted...]
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21">
         <v>1779000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="AA21">
         <v>2500000.0</v>
       </c>
-      <c r="AB21"/>
-      <c r="AC21"/>
+      <c r="AB21">
+        <v>2500000.0</v>
+      </c>
+      <c r="AC21">
+        <v>2500000.0</v>
+      </c>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-      <c r="AG21">
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21">
         <v>10000000.0</v>
       </c>
-      <c r="AH21"/>
-[...1 lines deleted...]
-      <c r="AJ21">
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21">
         <v>5000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>-10790000.0</v>
+      </c>
+      <c r="C22">
+        <v>-7487000.0</v>
+      </c>
+      <c r="D22">
         <v>-9120000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-10120000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-12689000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-12681000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-13341000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-9832000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-7873000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-5377000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-9391000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-4901000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-10520000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-8290000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-7609000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-10422000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-10838000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-7636000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-8151000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-7525000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-7881000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-3657000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-3418000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-7765000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-12613000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-7554000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-6867000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-7094000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-7529000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-6143000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-4961000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-7496000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-5497000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-4924000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-3753000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-2868000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-4514000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-11234000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>154</v>
+      </c>
+      <c r="B23">
+        <v>-577000.0</v>
+      </c>
       <c r="C23">
+        <v>-594000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
         <v>1000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1723000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-436000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-4456000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-119000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>68000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-240000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>66000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-62000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1699000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>245000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>9274000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>10000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-48000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>32000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>100000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>711000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1191000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>56000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>410000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>48000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-645000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>100000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>443000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>470000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1407000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>460000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>97271000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-494000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-199000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>5000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>14000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>14841000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-1015000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-171000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B24">
+        <v>-25000.0</v>
+      </c>
+      <c r="C24">
+        <v>46000.0</v>
+      </c>
+      <c r="D24">
         <v>-10000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-12000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-2287000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>400000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>497000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>443000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>316000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>618000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>62000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-6681000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-725000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>10000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>10000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-389000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-324000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-7486000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-7486000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-330000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>1609000.0</v>
       </c>
-      <c r="V24"/>
-[...1 lines deleted...]
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24">
         <v>368000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>2610000.0</v>
       </c>
-      <c r="Z24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24">
+        <v>360000.0</v>
+      </c>
+      <c r="AE24"/>
+      <c r="AF24">
         <v>2100000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>1400000.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B25">
+        <v>2455000.0</v>
+      </c>
+      <c r="C25">
+        <v>858000.0</v>
+      </c>
+      <c r="D25">
         <v>322000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>778000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>194000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4563000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>5494000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1008000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>798000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>195000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>138000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-462000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>188000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>196000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>173000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>596000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>164000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>297000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>160000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>191000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>270000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>108000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>197000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>214000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>852000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>277000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>260000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>235000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>204000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>278000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>270000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>207000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>313000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>278000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>321000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>235000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>104000.0</v>
       </c>
-      <c r="AK25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:37">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26">
         <v>100000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>711000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>82163000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>156000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>410000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>48000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>76000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>100000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>443000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>470000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>1407000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>100501000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>0.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>0.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>31000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>35000.0</v>
       </c>
-      <c r="AH26"/>
-[...1 lines deleted...]
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26">
         <v>31000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>67000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:37">
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B27">
+        <v>1677000.0</v>
+      </c>
+      <c r="C27">
+        <v>2181000.0</v>
+      </c>
+      <c r="D27">
         <v>1409000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1814000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1444000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1282000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1419000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1563000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1338000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1626000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1855000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2033000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1805000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2113000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2178000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2203000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2252000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1703000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1961000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2009000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2196000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1516000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1046000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>646000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1196000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>976000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>935000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1022000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>501000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>379000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1028000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>192000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>144000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>201000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>97000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>156000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>42000.0</v>
       </c>
-      <c r="AK27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:37">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B28">
+        <v>-5577000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1029000.0</v>
+      </c>
+      <c r="D28">
         <v>17901000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>18977000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>9564000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-16372000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22260000.0</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
+        <v>22260000.0</v>
+      </c>
+      <c r="L28">
+        <v>0.0</v>
+      </c>
+      <c r="M28">
         <v>-62000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>499000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>245000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>245000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>10000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-48000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>32000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>100000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>711000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>82163000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>56000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>410000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>48000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1855000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>100000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>443000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>470000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1407000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>460000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>97271000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-494000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-199000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>5005000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>14000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>14841000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>3985000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>4896000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B29">
+        <v>-9421000.0</v>
+      </c>
+      <c r="C29">
+        <v>908000.0</v>
+      </c>
+      <c r="D29">
         <v>-785000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-3504000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-16993000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-8596000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-5417000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-4969000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-12015000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2133000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-10124000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-8834000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-9016000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-3100000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-6507000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-8950000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-12182000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-4524000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-8519000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-5772000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-9168000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-1703000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-3556000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-9481000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-13650000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-6403000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-7661000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-6848000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-9570000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-2276000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-4918000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-5100000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-8297000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>268000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-1931000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-2796000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-6685000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-8541000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:37">
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B30">
+        <v>-172000.0</v>
+      </c>
+      <c r="C30">
+        <v>-215000.0</v>
+      </c>
+      <c r="D30">
         <v>-114000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-252000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-219000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-2376000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>14000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-119000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>68000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-563000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>66000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-642000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-6380000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-503000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>9274000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-966000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-1074000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-801000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-7930000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-433000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-675000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-115000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-131000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-218000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-266000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-359000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-56000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-124000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-274000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-361000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-137000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-216000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-297000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-275000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-167000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-68000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-84000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-324000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>