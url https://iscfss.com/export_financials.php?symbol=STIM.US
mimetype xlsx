--- v1 (2026-06-04)
+++ v2 (2026-07-30)
@@ -4956,51 +4956,51 @@
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
     </row>
     <row r="28" spans="1:39">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
-        <v>10877000.0</v>
+        <v>72174000.0</v>
       </c>
       <c r="C28">
         <v>56169000.0</v>
       </c>
       <c r="D28">
         <v>56278000.0</v>
       </c>
       <c r="E28">
         <v>63188000.0</v>
       </c>
       <c r="F28">
         <v>61314000.0</v>
       </c>
       <c r="G28">
         <v>63169000.0</v>
       </c>
       <c r="H28">
         <v>27830000.0</v>
       </c>
       <c r="I28">
         <v>19980000.0</v>
       </c>
       <c r="J28">
         <v>14744000.0</v>
       </c>
@@ -5162,51 +5162,51 @@
       <c r="Y29">
         <v>63813000.0</v>
       </c>
       <c r="Z29">
         <v>70721000.0</v>
       </c>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
     </row>
     <row r="30" spans="1:39">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
-        <v>16210000.0</v>
+        <v>16065999.0</v>
       </c>
       <c r="C30">
         <v>16893000.0</v>
       </c>
       <c r="D30">
         <v>19186000.0</v>
       </c>
       <c r="E30">
         <v>26643000.0</v>
       </c>
       <c r="F30">
         <v>26892000.0</v>
       </c>
       <c r="G30">
         <v>24285000.0</v>
       </c>
       <c r="H30">
         <v>19302000.0</v>
       </c>
       <c r="I30">
         <v>19506000.0</v>
       </c>
       <c r="J30">
         <v>19625000.0</v>
       </c>
@@ -6015,51 +6015,51 @@
       </c>
       <c r="AF38">
         <v>197000.0</v>
       </c>
       <c r="AG38">
         <v>851000.0</v>
       </c>
       <c r="AH38">
         <v>801000.0</v>
       </c>
       <c r="AI38">
         <v>574000.0</v>
       </c>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38">
         <v>250000.0</v>
       </c>
     </row>
     <row r="39" spans="1:39">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>13036000.0</v>
+        <v>13179999.0</v>
       </c>
       <c r="C39">
         <v>5972000.0</v>
       </c>
       <c r="D39">
         <v>6734000.0</v>
       </c>
       <c r="E39">
         <v>6908000.0</v>
       </c>
       <c r="F39">
         <v>8281000.0</v>
       </c>
       <c r="G39">
         <v>9924000.0</v>
       </c>
       <c r="H39">
         <v>7758000.0</v>
       </c>
       <c r="I39">
         <v>6531000.0</v>
       </c>
       <c r="J39">
         <v>7000000.0</v>
       </c>
@@ -7113,51 +7113,51 @@
         <v>5000000.0</v>
       </c>
       <c r="AG50">
         <v>2500000.0</v>
       </c>
       <c r="AH50">
         <v>29803000.0</v>
       </c>
       <c r="AI50">
         <v>29556000.0</v>
       </c>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50">
         <v>20138000.0</v>
       </c>
       <c r="AM50">
         <v>4491000.0</v>
       </c>
     </row>
     <row r="51" spans="1:39">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
-        <v>24091000.0</v>
+        <v>85388000.0</v>
       </c>
       <c r="C51">
         <v>90303000.0</v>
       </c>
       <c r="D51">
         <v>90749000.0</v>
       </c>
       <c r="E51">
         <v>80657000.0</v>
       </c>
       <c r="F51">
         <v>82538000.0</v>
       </c>
       <c r="G51">
         <v>82628000.0</v>
       </c>
       <c r="H51">
         <v>48697000.0</v>
       </c>
       <c r="I51">
         <v>62622000.0</v>
       </c>
       <c r="J51">
         <v>62474000.0</v>
       </c>
@@ -8361,86 +8361,86 @@
       </c>
       <c r="K3">
         <v>673000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>103</v>
       </c>
       <c r="B5">
-        <v>-31436000.0</v>
+        <v>-30583000.0</v>
       </c>
       <c r="C5">
         <v>-36441000.0</v>
       </c>
       <c r="D5">
         <v>-24765000.0</v>
       </c>
       <c r="E5">
         <v>-33608000.0</v>
       </c>
       <c r="F5">
         <v>-27874000.0</v>
       </c>
       <c r="G5">
         <v>-26831000.0</v>
       </c>
       <c r="H5">
         <v>-28259000.0</v>
       </c>
       <c r="I5">
         <v>-20409000.0</v>
       </c>
       <c r="J5">
         <v>-13251000.0</v>
       </c>
       <c r="K5">
         <v>-9399000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6">
-        <v>-27971000.0</v>
+        <v>-27118000.0</v>
       </c>
       <c r="C6">
         <v>-34368000.0</v>
       </c>
       <c r="D6">
         <v>-22759000.0</v>
       </c>
       <c r="E6">
         <v>-31960000.0</v>
       </c>
       <c r="F6">
         <v>-26814000.0</v>
       </c>
       <c r="G6">
         <v>-25890000.0</v>
       </c>
       <c r="H6">
         <v>-27194000.0</v>
       </c>
       <c r="I6">
         <v>-19527000.0</v>
       </c>
       <c r="J6">
         <v>-12578000.0</v>
       </c>
@@ -9653,51 +9653,51 @@
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>103</v>
       </c>
       <c r="B5">
-        <v>-8995000.0</v>
+        <v>-8524000.0</v>
       </c>
       <c r="C5">
         <v>-5088000.0</v>
       </c>
       <c r="D5">
         <v>-7321000.0</v>
       </c>
       <c r="E5">
         <v>-8070000.0</v>
       </c>
       <c r="F5">
         <v>-10767000.0</v>
       </c>
       <c r="G5">
         <v>-11124000.0</v>
       </c>
       <c r="H5">
         <v>-11616000.0</v>
       </c>
       <c r="I5">
         <v>-7854000.0</v>
       </c>
       <c r="J5">
         <v>-6047000.0</v>
       </c>
@@ -9781,51 +9781,51 @@
       </c>
       <c r="AK5">
         <v>-2157000.0</v>
       </c>
       <c r="AL5">
         <v>-3964000.0</v>
       </c>
       <c r="AM5">
         <v>-9337000.0</v>
       </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6">
-        <v>-8250000.0</v>
+        <v>-7779000.0</v>
       </c>
       <c r="C6">
         <v>-4321000.0</v>
       </c>
       <c r="D6">
         <v>-6435000.0</v>
       </c>
       <c r="E6">
         <v>-7169000.0</v>
       </c>
       <c r="F6">
         <v>-9856000.0</v>
       </c>
       <c r="G6">
         <v>-10678000.0</v>
       </c>
       <c r="H6">
         <v>-11104000.0</v>
       </c>
       <c r="I6">
         <v>-7299000.0</v>
       </c>
       <c r="J6">
         <v>-5487000.0</v>
       </c>