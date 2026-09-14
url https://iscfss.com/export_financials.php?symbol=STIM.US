--- v2 (2026-07-30)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2663,5580 +2666,5716 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM62"/>
+  <dimension ref="A1:AN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>12419000.0</v>
+      </c>
+      <c r="C2">
         <v>11433000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10739000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11573000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9725000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8482000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11077000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3295000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4102000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2979000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4752000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2822000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4143000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4970000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2433000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2350000.0</v>
       </c>
       <c r="Q2">
         <v>2350000.0</v>
       </c>
       <c r="R2">
+        <v>2350000.0</v>
+      </c>
+      <c r="S2">
         <v>2757000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4299000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3306000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2425000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3241000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3749000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2368000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2324000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3610000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4625000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4109000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3659000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2588000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3756000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2102000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2928000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2968000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2513000.0</v>
       </c>
-      <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-      <c r="AM2">
+      <c r="AM2"/>
+      <c r="AN2">
         <v>1483000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:39">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
-    </row>
-    <row r="4" spans="1:39">
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>0.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>0.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2431000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
+        <v>0.0</v>
+      </c>
+      <c r="Z5">
         <v>-2279000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2240000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2207000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2186000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2147000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2090000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2016000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1975000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1928000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>4396000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1831000.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>-177124000.0</v>
       </c>
-      <c r="AM5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
-    </row>
-    <row r="7" spans="1:39">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
+        <v>25004000.0</v>
+      </c>
+      <c r="C7">
         <v>24091000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>24496000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>25078000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>25118000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>27197000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>27477000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2695000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2864000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3030000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3191000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3346000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3497000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3646000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3791000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3929000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4035000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4124000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>4209000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3438000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3534000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3626000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3715000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3802000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>3848000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>3930000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>3178000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>3999000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>4158000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>4249000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8">
+        <v>762000.0</v>
+      </c>
+      <c r="C8">
         <v>696000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>690000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>685000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>661000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>658000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>557000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>303000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>301000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>300000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>291000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>289000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>288000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>285000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>273000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>270000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>268000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>267000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>264000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>263000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>262000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>406502000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>404472000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>402679000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>400323000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>398147000.0</v>
       </c>
-      <c r="R9"/>
       <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>391910000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>389850000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>387134000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>302842000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>301172000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>299717000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>299024000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>297753000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>296677000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>295301000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>293811000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>291908000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>291072000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>4665000.0</v>
       </c>
-      <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
-    </row>
-    <row r="10" spans="1:39">
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>19197000.0</v>
+      </c>
+      <c r="C10">
         <v>13214000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>34134000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>34471000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>17469000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>21224000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>19459000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>20867000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>42642000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>47730000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>59677000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>35847000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>45905000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>55443000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>70340000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>73698000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>70931000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>80837000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>94141000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>99434000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>115783000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>121277000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>48957000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>50719000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>53997000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>63647000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>75708000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>82370000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>89644000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>96146000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>104583000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>106760000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>14544000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>20354000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>29147000.0</v>
       </c>
-      <c r="AJ10"/>
       <c r="AK10"/>
-      <c r="AL10">
+      <c r="AL10"/>
+      <c r="AM10">
         <v>-17040000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>17040000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
-    </row>
-    <row r="12" spans="1:39">
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>19430000.0</v>
+      </c>
+      <c r="C12">
         <v>13214000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>34359000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>34646000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17645000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>21426000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>19665000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>21439000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>43327000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>48546000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>60582000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>36815000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>46977000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>56700000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>71878000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>75572000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>73027000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>82973000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>96339000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>101576000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>117817000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>123207000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>50844000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>50719000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>53997000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>63647000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>76588000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>82370000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>89884000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>96281000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>104583000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>106760000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>14544000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>20354000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>29147000.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>17040000.0</v>
       </c>
-      <c r="AM12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:39">
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
+        <v>762000.0</v>
+      </c>
+      <c r="C13">
         <v>696000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>690000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>685000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>661000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>658000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>557000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>303000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>301000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>300000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>291000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>289000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>288000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>285000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>273000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>270000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>268000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>267000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>264000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>263000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>262000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>258000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>191000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>189000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>188000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>187000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186000.0</v>
       </c>
       <c r="AB13">
         <v>186000.0</v>
       </c>
       <c r="AC13">
+        <v>186000.0</v>
+      </c>
+      <c r="AD13">
         <v>184000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>182000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>177000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>176000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>3000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>112000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2000.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>71369000.0</v>
+      </c>
+      <c r="C14">
         <v>69589000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>68756000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>67309000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>66180000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>61465000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>36674000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>30267000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>30052000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>29472000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>29048000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>28876000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>28590000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>28034000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>27207000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>26965000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>26787000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>26597000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>26371000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>26301000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>25903000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>25150000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>19015000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>18890000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>18747000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>18681000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>18627000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>18508000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>18351000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>18026000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>17655000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>17382000.0</v>
       </c>
-      <c r="AG14">
-[...1 lines deleted...]
-      </c>
       <c r="AH14">
+        <v>17382000.0</v>
+      </c>
+      <c r="AI14">
         <v>16745558.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11220.0</v>
       </c>
       <c r="AJ14">
         <v>11220.0</v>
       </c>
       <c r="AK14">
         <v>11220.0</v>
       </c>
       <c r="AL14">
         <v>11220.0</v>
       </c>
-      <c r="AM14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:39">
+      <c r="AM14">
+        <v>11220.0</v>
+      </c>
+      <c r="AN14"/>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>288000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>285000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>273000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>270000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>268000.0</v>
       </c>
-      <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>263000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>262000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>258000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>191000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>189000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>188000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>187000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186000.0</v>
       </c>
       <c r="AB15">
         <v>186000.0</v>
       </c>
       <c r="AC15">
+        <v>186000.0</v>
+      </c>
+      <c r="AD15">
         <v>184000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>182000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>177000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>176000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>3000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>112000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2000.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-    </row>
-    <row r="16" spans="1:39">
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
+        <v>1143000.0</v>
+      </c>
+      <c r="C16">
         <v>833000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>753000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>754000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>894000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>785000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>974000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1311000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1452000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1623000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1620000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1637000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1674000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1891000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1980000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1732000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1748000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1912000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2501000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1870000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1937000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1912000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2020000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2115000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2413000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2255000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2228000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2252000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2206000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2467000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2255000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1813000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1686000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1615000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1970000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>513000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>671000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>829000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>7305000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>7163000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>6956000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>6763000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1361000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>5454000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1614000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1741000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1863000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>4340000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>4148000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3779000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2465000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1342000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>456000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>2026000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>2135000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>2245000.0</v>
       </c>
-      <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20">
         <v>23622000.0</v>
       </c>
       <c r="C20">
         <v>23622000.0</v>
       </c>
       <c r="D20">
+        <v>23622000.0</v>
+      </c>
+      <c r="E20">
         <v>22664000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>19079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18634000.0</v>
       </c>
       <c r="G20">
         <v>18634000.0</v>
       </c>
-      <c r="H20"/>
+      <c r="H20">
+        <v>18634000.0</v>
+      </c>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AH20"/>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
+        <v>17420000.0</v>
+      </c>
+      <c r="C21">
         <v>17785000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>18149000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>19113000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>18878000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>19242000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>19606000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>4200000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>3600000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>2500000.0</v>
       </c>
-      <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>1400000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="Y21">
         <v>1300000.0</v>
       </c>
       <c r="Z21">
         <v>1300000.0</v>
       </c>
       <c r="AA21">
+        <v>1300000.0</v>
+      </c>
+      <c r="AB21">
         <v>1200000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1100000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1200000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>700000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>0.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>400000.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
-    </row>
-    <row r="22" spans="1:39">
+      <c r="AN21"/>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
+        <v>5502000.0</v>
+      </c>
+      <c r="C22">
         <v>4715000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4327000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4322000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4943000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4069000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4248000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4960000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>6142000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6694000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>8093000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>9737000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>8871000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>9142000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>8899000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>8573000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7185000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>7551000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>6563000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>5355000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>5393000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5401000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3720000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3779000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3332000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2879000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2775000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2924000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2552000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2410000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2432000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2614000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>2441000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2597000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2468000.0</v>
       </c>
-      <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-      <c r="AM22">
+      <c r="AM22"/>
+      <c r="AN22">
         <v>1696000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>131529000.0</v>
+      </c>
+      <c r="C23">
         <v>125440000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>141551000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>145465000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>134650000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>141988000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>140903000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>74117000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>96813000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>103811000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>115831000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>92988000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>100392000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>103604000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>116884000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>119235000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>122953000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>129944000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>141223000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>143068000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>148098000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>152307000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>78657000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>78339000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>79994000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>88455000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>100168000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>105481000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>109426000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>113437000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>117022000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>118979000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>28345000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>32016000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>38938000.0</v>
       </c>
-      <c r="AJ23"/>
       <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>-4354000.0</v>
       </c>
-      <c r="AM23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:39">
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24">
+        <v>61519000.0</v>
+      </c>
+      <c r="C24">
         <v>61297000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>65807000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>65671000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>55539000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>55341000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>55151000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>46002000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>46146000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>59444000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>59283000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>36851000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>36713000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>36641000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>22829000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>27009000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>31210000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>35442000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>35335000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>34944000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>34791000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>34620000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>34210000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>19898000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>23450000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>27007000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>30572000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>30395000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>25198000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>27497000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>29803000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>29556000.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>15647000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:39">
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>36713000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>36641000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>22829000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>27009000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>31210000.0</v>
       </c>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>34944000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>34791000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>34620000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>34210000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>19898000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>23450000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>27007000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>30572000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>30395000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>25198000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>27497000.0</v>
       </c>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26">
+        <v>65000.0</v>
+      </c>
+      <c r="C26">
         <v>108000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>98000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>94000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>103000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>74000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>86000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>140000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>268000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>517000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>661000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>700000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>4671000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>989000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>362000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1617000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>10089000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1369000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1697000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>10000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1854000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1958000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2331000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2255000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2082000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1861000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1730000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1141000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>400000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>225000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>67326000.0</v>
+      </c>
+      <c r="C28">
         <v>72174000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>56169000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>56278000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>63188000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>61314000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>63169000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>27830000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>19980000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14744000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2797000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4350000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-5695000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-15156000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-30595000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-34010000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-31311000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-41271000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-54597000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-60892000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-77305000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-82860000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-10622000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-12375000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-15776000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-25507000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-41382000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-46892000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-54213000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-61325000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-74188000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-76562000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>15453000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>9449000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>409000.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>17040000.0</v>
       </c>
-      <c r="AM28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:39">
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29">
+        <v>79369000.0</v>
+      </c>
+      <c r="C29">
         <v>74562000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>88185000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>93027000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>82686000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>90793000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>82857000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>55383000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>79144000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>87099000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>93473000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>74792000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>82190000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>84986000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>93014000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>98750000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>104007000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>112040000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>120510000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>126180000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>132110000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>136762000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>60113000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>62020000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>63813000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>70721000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>16270000.0</v>
+      </c>
+      <c r="C30">
         <v>16065999.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>16893000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>19186000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>26643000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>26892000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>24285000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>19302000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19506000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>19625000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17838000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>16874000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>15120000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10950000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>13821000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>12043000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>11486000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8340999.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7780000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7749000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9002000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6964000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7166000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7190000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7941000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7368000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6569000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>8185000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7803000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5801000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5620000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5283000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4724000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4282000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4267000.0</v>
       </c>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>3577000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>45477000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>48345000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>57060000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>62991000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>68422000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>76598000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>85175000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>91076000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>97166000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>101971000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>25493000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>27478000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>28140000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>35211000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>46652000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>53430000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>58719000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>64221000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>71042000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>76348000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-18135000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-197974000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-193052000.0</v>
       </c>
-      <c r="AJ31"/>
       <c r="AK31"/>
-      <c r="AL31">
-[...1 lines deleted...]
-      </c>
+      <c r="AL31"/>
       <c r="AM31">
         <v>-177124000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:39">
+      <c r="AN31">
+        <v>-177124000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32">
+        <v>24921000.0</v>
+      </c>
+      <c r="C32">
         <v>18890000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>31030000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>35948000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>28336000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>35827000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>26857000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>36562000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>46248000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>67367000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>73981000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>55675000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>62650000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>65977000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>65570000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>75953000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>76147000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>89931000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>99628000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>71638000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>123300000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>128039000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>51330000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>19419000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>21864000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>64046000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
-    </row>
-    <row r="33" spans="1:39">
+      <c r="AN32"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>78299000.0</v>
+      </c>
+      <c r="C33">
         <v>78265000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>80000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>80577000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>78511000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>81320000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>82781000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>20658000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>21307000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>21946000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>22038000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>21977000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>22716000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>22497000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>18115000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>18139000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>27869000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>26830000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>25892000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>23621000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>13220000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>13361000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>13645000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>13139000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>12782000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>12022000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>11717000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>9575000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>8129000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>7394000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2549000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2240000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2344000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2241000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1933000.0</v>
       </c>
-      <c r="AJ33"/>
       <c r="AK33"/>
-      <c r="AL33">
+      <c r="AL33"/>
+      <c r="AM33">
         <v>-17040000.0</v>
       </c>
-      <c r="AM33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:39">
+      <c r="AN33"/>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34">
+        <v>142000.0</v>
+      </c>
+      <c r="C34">
         <v>71000.0</v>
       </c>
-      <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>2663000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2817000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>2967000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>3111000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>3255000.0</v>
       </c>
-      <c r="R34"/>
       <c r="S34"/>
-      <c r="T34">
+      <c r="T34"/>
+      <c r="U34">
         <v>2822000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>2922000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>3024000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>3121000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>3217000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>3271000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>3364000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>2619000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>3470000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>3642000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>3734000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
-      <c r="AG34">
+      <c r="AG34"/>
+      <c r="AH34">
         <v>1893000.0</v>
       </c>
-      <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
-    </row>
-    <row r="35" spans="1:39">
+      <c r="AN34"/>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>81580000.0</v>
+      </c>
+      <c r="C35">
         <v>80095000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>84790000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>85165000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>75340000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>77616000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>77839000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>47839000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>48169000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>61658000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>61829000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>39711000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>39889000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>40129000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>26625000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>31101000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>35594000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>40163000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>40345000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>4183000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>39354000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>39429000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>39482000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>5080000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>5206000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>39558000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>24623000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>29149000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>33000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>36155000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>32421000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>27333000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>218771000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>32116000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>219596000.0</v>
       </c>
-      <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
-    </row>
-    <row r="36" spans="1:39">
+      <c r="AN35"/>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>9815000.0</v>
+      </c>
+      <c r="C36">
         <v>9807000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>9954000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>9629000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>10647000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>10820000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>11120000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>16551000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>16831000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>16954000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>16595000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>16295000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>16693000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>16325000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>11575000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>10954000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>20506000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>19889000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>19091000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>17835000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>7430000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>7217000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>7166000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>6582000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>6262000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>5495000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>5084000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>2648000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1526000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>646000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>171000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>197000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>851000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>801000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>174000.0</v>
       </c>
-      <c r="AJ36"/>
       <c r="AK36"/>
-      <c r="AL36">
+      <c r="AL36"/>
+      <c r="AM36">
         <v>-17040000.0</v>
       </c>
-      <c r="AM36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:39">
+      <c r="AN36"/>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
-    </row>
-    <row r="38" spans="1:39">
+      <c r="AN37"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>17552000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>9197000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>12571000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>22188000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>21258000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>167115000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>19570000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>9284000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>9175000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>12915000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>7537000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>7044000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>5614000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3789000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1926000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1846000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>171000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>197000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>851000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>801000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>574000.0</v>
       </c>
-      <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
-      <c r="AM38">
+      <c r="AM38"/>
+      <c r="AN38">
         <v>250000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:39">
+    <row r="39" spans="1:40">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>12028000.0</v>
+      </c>
+      <c r="C39">
         <v>13179999.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5972000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6734000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6908000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>8281000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>9924000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>7758000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6531000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>7280000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>7585000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>6708000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4315000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>4171000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4908000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3386000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4249000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4649000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4767000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2666000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3374000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3282000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3512000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1942000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2538000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2519000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2427000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1298000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1686000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1838000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2082000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>4292000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2542000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1123000.0</v>
       </c>
-      <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
-      <c r="AM39">
+      <c r="AM39"/>
+      <c r="AN39">
         <v>607000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:39">
+    <row r="40" spans="1:40">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>9604000.0</v>
+      </c>
+      <c r="C40">
         <v>10597000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>13468000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>11029000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>11305000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>10079000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>13804000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>10715000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>8492000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>8303000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>11777000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>9396000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>7674000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>6766000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>14178000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>10935000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>9151000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>7222000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>7569000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>6297000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>5924000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4512000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>6593000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>5585000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>5229000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>5488000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>8331000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>6545000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>5490000.0</v>
       </c>
-      <c r="AD40">
-[...1 lines deleted...]
-      </c>
       <c r="AE40">
+        <v>5580000.0</v>
+      </c>
+      <c r="AF40">
         <v>6942000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>6007000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>7400000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>5439000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>9159000.0</v>
       </c>
-      <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
-      <c r="AM40">
+      <c r="AM40"/>
+      <c r="AN40">
         <v>7364000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:39">
+    <row r="41" spans="1:40">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>513000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>829000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>981000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1129000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1326000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1471000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1361000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1488000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1614000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1741000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1863000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1935000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1984000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2106000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>2229000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>2351000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1849000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>2026000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>2135000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>2245000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>2313000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>2904000.0</v>
       </c>
-      <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
-      <c r="AM41">
+      <c r="AM41"/>
+      <c r="AN41">
         <v>626000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:39">
+    <row r="42" spans="1:40">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>490239000.0</v>
+      </c>
+      <c r="C42">
         <v>482146000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>480475000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>478300000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>469070000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>467258000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>446938000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>416205000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>412871000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>411309000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>409980000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>408356000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>406502000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>404472000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>402679000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>400323000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>398147000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>395902000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>393644000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>391910000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>389850000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>387134000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>302842000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>301172000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>299717000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>299024000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>297753000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>296677000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>295301000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>293811000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>291908000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>291072000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>4700000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>193847000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-181491000.0</v>
       </c>
-      <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
       <c r="AM42"/>
-    </row>
-    <row r="43" spans="1:39">
+      <c r="AN42"/>
+    </row>
+    <row r="43" spans="1:40">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
-    </row>
-    <row r="44" spans="1:39">
+      <c r="AN43"/>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
+      <c r="AF44"/>
+      <c r="AG44">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>187136000.0</v>
       </c>
       <c r="AH44">
         <v>187136000.0</v>
       </c>
       <c r="AI44">
         <v>187136000.0</v>
       </c>
-      <c r="AJ44"/>
+      <c r="AJ44">
+        <v>187136000.0</v>
+      </c>
       <c r="AK44"/>
       <c r="AL44"/>
-      <c r="AM44">
+      <c r="AM44"/>
+      <c r="AN44">
         <v>172311000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:39">
+    <row r="45" spans="1:40">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45">
+        <v>31379000.0</v>
+      </c>
+      <c r="C45">
         <v>30768000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>32078000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>33107000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>33554000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>36120000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>36579000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>7323000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>7384000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>7482000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>7604000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4982000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>5164000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>5183000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>5318000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>8485000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>3936000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>4186000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>4148000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>4302000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>4438000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>4666000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>4903000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>4886000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>5103000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>5323000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1378000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1343000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1493000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1440000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1359000.0</v>
       </c>
-      <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
-    </row>
-    <row r="46" spans="1:39">
+      <c r="AN45"/>
+    </row>
+    <row r="46" spans="1:40">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>27377000.0</v>
+      </c>
+      <c r="C46">
         <v>26943000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>28026000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>29171000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>29804000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>32550000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>33335000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3967000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4208000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>4475000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>4782000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4982000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>5164000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>5183000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>5318000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5568000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>5681000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>5572000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>5104000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>4051000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3936000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>4186000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>4148000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>4302000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>4438000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>4666000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>4903000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>4886000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>5103000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>5323000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1378000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1343000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1493000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1440000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1359000.0</v>
       </c>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
-    </row>
-    <row r="47" spans="1:39">
+      <c r="AN46"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>2108000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1990000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1991000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>5568000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>5681000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>5572000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>5104000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>920000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3936000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>866000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>730000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>787000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>4438000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>4667000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>4903000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>4886000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>5103000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>5323000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1378000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1343000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1493000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1440000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1359000.0</v>
       </c>
-      <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
-      <c r="AM47">
+      <c r="AM47"/>
+      <c r="AN47">
         <v>1628000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:39">
+    <row r="48" spans="1:40">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>-473151000.0</v>
+      </c>
+      <c r="C48">
         <v>-469577000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-458787000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-451629000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-442584000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-432464000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-419789000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-407127000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-393786000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-383954000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-376081000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-370704000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-361313000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-356412000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-345892000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-337602000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-329993000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-319571000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-308733000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-301097000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-292946000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-285421000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-277540000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-273883000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-270465000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-262700000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-250087000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-242533000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-235666000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-228572000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-221043000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-214900000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-209939000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-202443000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-196946000.0</v>
       </c>
-      <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
-      <c r="AM48">
+      <c r="AM48"/>
+      <c r="AN48">
         <v>-180887000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:39">
+    <row r="49" spans="1:40">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-361313000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-356412000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-345892000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-337602000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-329993000.0</v>
       </c>
-      <c r="R49"/>
       <c r="S49"/>
-      <c r="T49">
+      <c r="T49"/>
+      <c r="U49">
         <v>-301097000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-292946000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-285421000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-277540000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-273883000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-270465000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-262700000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-250087000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-242533000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-235666000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-228572000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-221043000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-214900000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-209939000.0</v>
       </c>
-      <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
-    </row>
-    <row r="50" spans="1:39">
+      <c r="AN49"/>
+    </row>
+    <row r="50" spans="1:40">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>13612000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>13125000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>8750000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>4375000.0</v>
       </c>
-      <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>35104000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
-      <c r="X50">
+      <c r="X50"/>
+      <c r="Y50">
         <v>34542000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>34373000.0</v>
       </c>
-      <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>11250000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>7500000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>3750000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>515000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>5000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>2500000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>29803000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>29556000.0</v>
       </c>
-      <c r="AJ50"/>
       <c r="AK50"/>
-      <c r="AL50">
+      <c r="AL50"/>
+      <c r="AM50">
         <v>20138000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>4491000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:39">
+    <row r="51" spans="1:40">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>86523000.0</v>
+      </c>
+      <c r="C51">
         <v>85388000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>90303000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>90749000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>80657000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>82538000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>82628000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>48697000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>62622000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62474000.0</v>
       </c>
       <c r="K51">
         <v>62474000.0</v>
       </c>
       <c r="L51">
+        <v>62474000.0</v>
+      </c>
+      <c r="M51">
         <v>40197000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>40210000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>40287000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>39745000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>39688000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>39620000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>39566000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>39544000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>38542000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>38478000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>38417000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>38335000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>38344000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>38221000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>38140000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>34326000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>35478000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>35431000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>34821000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>30395000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>30198000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>29997000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>29803000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>29556000.0</v>
       </c>
-      <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
-    </row>
-    <row r="52" spans="1:39">
+      <c r="AN51"/>
+    </row>
+    <row r="52" spans="1:40">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
+        <v>5143000.0</v>
+      </c>
+      <c r="C52">
         <v>5422000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>5561000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5584000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5317000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4922000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4791000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>862000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>14468000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>851000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>845000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>840000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>834000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>829000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>13949000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>9568000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>5155000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>729000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>670000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>35720000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>612000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>602000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>594000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>35127000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>34950000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>566000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>11809000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>8558000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>4782000.0</v>
       </c>
-      <c r="AD52">
-[...3 lines deleted...]
-      <c r="AF52">
+      <c r="AE52">
+        <v>515000.0</v>
+      </c>
+      <c r="AF52"/>
+      <c r="AG52">
         <v>5000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>2500000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>29803000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>29556000.0</v>
       </c>
-      <c r="AJ52"/>
       <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>20138000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>4491000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:39">
+    <row r="53" spans="1:40">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
+        <v>233000.0</v>
+      </c>
+      <c r="C53">
         <v>257000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>225000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>175000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>176000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>202000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>206000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>572000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>685000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>816000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>905000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>968000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1072000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1257000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1538000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1874000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>2096000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>2136000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>2198000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>2142000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>2033999.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1930000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1887000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>1626000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>1305000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>1117000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>880000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>633000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>240000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>135000.0</v>
       </c>
-      <c r="AE53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
-      <c r="AH53"/>
+      <c r="AH53">
+        <v>0.0</v>
+      </c>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53">
         <v>34080000.0</v>
       </c>
-      <c r="AM53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:39">
+      <c r="AN53"/>
+    </row>
+    <row r="54" spans="1:40">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
-    </row>
-    <row r="55" spans="1:39">
+      <c r="AN54"/>
+    </row>
+    <row r="55" spans="1:40">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>131529000.0</v>
+      </c>
+      <c r="C55">
         <v>125440000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>141551000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>145465000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>134650000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>141988000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>140903000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>74117000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>96813000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>103811000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>115831000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>92988000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>100392000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>103604000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>116884000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>119235000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>122953000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>129944000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>141223000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>143068000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>148098000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>152307000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>78657000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>78339000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>79994000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>88455000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>100168000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>105481000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>109426000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>113437000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>117022000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>118979000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>28345000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>32016000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>38938000.0</v>
       </c>
-      <c r="AJ55"/>
       <c r="AK55"/>
       <c r="AL55"/>
-      <c r="AM55">
+      <c r="AM55"/>
+      <c r="AN55">
         <v>24798000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:39">
+    <row r="56" spans="1:40">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>53230000.0</v>
+      </c>
+      <c r="C56">
         <v>47175000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>61551000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>64888000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>56139000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>60668000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>58122000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>53459000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>75506000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>81865000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>93793000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>71011000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>77676000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>81107000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>98769000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>101096000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>95084000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>103114000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>115331000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>119447000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>134878000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>138946000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>65012000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>65200000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>67212000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>76432000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>88451000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>95906000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>101297000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>106043000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>114473000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>116739000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>26001000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>29775000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>37005000.0</v>
       </c>
-      <c r="AJ56"/>
       <c r="AK56"/>
-      <c r="AL56">
+      <c r="AL56"/>
+      <c r="AM56">
         <v>17040000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>22920000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:39">
+    <row r="57" spans="1:40">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>28309000.0</v>
+      </c>
+      <c r="C57">
         <v>28285000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>30521000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>28940000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>27803000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>24841000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>31265000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>16897000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>29258000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>14498000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>19812000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>15336000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>15026000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>15130000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>33199000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>25143000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>18937000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>13183000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>15703000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>47809000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>11578000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>10907000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>13682000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>45781000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>45348000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>12386000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>27693000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>22002000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>16607000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>11861000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>13559000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>15298000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>14845000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>10253000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>11994000.0</v>
       </c>
-      <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
-      <c r="AM57">
+      <c r="AM57"/>
+      <c r="AN57">
         <v>13338000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:39">
+    <row r="58" spans="1:40">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>109889000.0</v>
+      </c>
+      <c r="C58">
         <v>108380000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>115311000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>114105000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>103143000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>102457000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>109104000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>64736000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>77427000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>76156000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>81641000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>55047000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>54915000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>55259000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>59824000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>56244000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>54531000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>53346000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>56048000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>51992000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>50932000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>50336000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>53164000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>50861000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>50554000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>51944000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>52316000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>51151000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>49607000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>48016000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>45980000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>42631000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>233616000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>42369000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>231590000.0</v>
       </c>
-      <c r="AJ58"/>
       <c r="AK58"/>
       <c r="AL58"/>
-      <c r="AM58">
+      <c r="AM58"/>
+      <c r="AN58">
         <v>29611000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:39">
+    <row r="59" spans="1:40">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
-    </row>
-    <row r="60" spans="1:39">
+      <c r="AN59"/>
+    </row>
+    <row r="60" spans="1:40">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>17850000.0</v>
+      </c>
+      <c r="C60">
         <v>13265000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>22378000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>27356000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>27147000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>35452000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>27706000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>9381000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>19386000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>27655000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>34190000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>37941000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>45477000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>48345000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>57060000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>62991000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>68422000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>76598000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>85175000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>91076000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>97166000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>101971000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>25493000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>27478000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>29440000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>36511000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>47852000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>54330000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>59819000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>65421000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>71042000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>76348000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>-205271000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>-10353000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-192652000.0</v>
       </c>
-      <c r="AJ60"/>
       <c r="AK60"/>
-      <c r="AL60">
+      <c r="AL60"/>
+      <c r="AM60">
         <v>-4354000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-177124000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:39">
+    <row r="61" spans="1:40">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AH61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
-    </row>
-    <row r="62" spans="1:39">
+      <c r="AN61"/>
+    </row>
+    <row r="62" spans="1:40">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
-      <c r="AG62">
+      <c r="AG62"/>
+      <c r="AH62">
         <v>187136000.0</v>
       </c>
-      <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
+      <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8273,915 +8412,915 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>76849000.0</v>
       </c>
       <c r="C2">
         <v>20729000.0</v>
       </c>
       <c r="D2">
         <v>19643000.0</v>
       </c>
       <c r="E2">
         <v>15483000.0</v>
       </c>
       <c r="F2">
         <v>11653000.0</v>
       </c>
       <c r="G2">
         <v>11554000.0</v>
       </c>
       <c r="H2">
         <v>15389000.0</v>
       </c>
       <c r="I2">
         <v>12447000.0</v>
       </c>
       <c r="J2">
         <v>9632000.0</v>
       </c>
       <c r="K2">
         <v>6622000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
         <v>3465000.0</v>
       </c>
       <c r="C3">
         <v>2073000.0</v>
       </c>
       <c r="D3">
         <v>2006000.0</v>
       </c>
       <c r="E3">
         <v>1648000.0</v>
       </c>
       <c r="F3">
         <v>1060000.0</v>
       </c>
       <c r="G3">
         <v>941000.0</v>
       </c>
       <c r="H3">
         <v>1065000.0</v>
       </c>
       <c r="I3">
         <v>882000.0</v>
       </c>
       <c r="J3">
         <v>673000.0</v>
       </c>
       <c r="K3">
         <v>673000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5">
         <v>-30583000.0</v>
       </c>
       <c r="C5">
         <v>-36441000.0</v>
       </c>
       <c r="D5">
         <v>-24765000.0</v>
       </c>
       <c r="E5">
         <v>-33608000.0</v>
       </c>
       <c r="F5">
         <v>-27874000.0</v>
       </c>
       <c r="G5">
         <v>-26831000.0</v>
       </c>
       <c r="H5">
         <v>-28259000.0</v>
       </c>
       <c r="I5">
         <v>-20409000.0</v>
       </c>
       <c r="J5">
         <v>-13251000.0</v>
       </c>
       <c r="K5">
         <v>-9399000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
         <v>-27118000.0</v>
       </c>
       <c r="C6">
         <v>-34368000.0</v>
       </c>
       <c r="D6">
         <v>-22759000.0</v>
       </c>
       <c r="E6">
         <v>-31960000.0</v>
       </c>
       <c r="F6">
         <v>-26814000.0</v>
       </c>
       <c r="G6">
         <v>-25890000.0</v>
       </c>
       <c r="H6">
         <v>-27194000.0</v>
       </c>
       <c r="I6">
         <v>-19527000.0</v>
       </c>
       <c r="J6">
         <v>-12578000.0</v>
       </c>
       <c r="K6">
         <v>-8726000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>72308000.0</v>
       </c>
       <c r="C9">
         <v>54161000.0</v>
       </c>
       <c r="D9">
         <v>51705000.0</v>
       </c>
       <c r="E9">
         <v>49723000.0</v>
       </c>
       <c r="F9">
         <v>43659000.0</v>
       </c>
       <c r="G9">
         <v>37690000.0</v>
       </c>
       <c r="H9">
         <v>47267000.0</v>
       </c>
       <c r="I9">
         <v>40329000.0</v>
       </c>
       <c r="J9">
         <v>30801000.0</v>
       </c>
       <c r="K9">
         <v>27606000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>-38998000.0</v>
       </c>
       <c r="C10">
         <v>-43741000.0</v>
       </c>
       <c r="D10">
         <v>-30189000.0</v>
       </c>
       <c r="E10">
         <v>-37208000.0</v>
       </c>
       <c r="F10">
         <v>-31174000.0</v>
       </c>
       <c r="G10">
         <v>-27453000.0</v>
       </c>
       <c r="H10">
         <v>-29044000.0</v>
       </c>
       <c r="I10">
         <v>-24097000.0</v>
       </c>
       <c r="J10">
         <v>-16059000.0</v>
       </c>
       <c r="K10">
         <v>-11234000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-14000.0</v>
       </c>
       <c r="D11">
         <v>-24000.0</v>
       </c>
       <c r="E11">
         <v>2048000.0</v>
       </c>
       <c r="F11">
         <v>4409000.0</v>
       </c>
       <c r="G11">
         <v>4824000.0</v>
       </c>
       <c r="H11">
         <v>5256000.0</v>
       </c>
       <c r="I11">
         <v>-575000.0</v>
       </c>
       <c r="J11">
         <v>3165000.0</v>
       </c>
       <c r="K11">
         <v>1773000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>8415000.0</v>
       </c>
       <c r="C12">
         <v>7286000.0</v>
       </c>
       <c r="D12">
         <v>5424000.0</v>
       </c>
       <c r="E12">
         <v>3600000.0</v>
       </c>
       <c r="F12">
         <v>3300000.0</v>
       </c>
       <c r="G12">
         <v>4522000.0</v>
       </c>
       <c r="H12">
         <v>3685000.0</v>
       </c>
       <c r="I12">
         <v>3688000.0</v>
       </c>
       <c r="J12">
         <v>2808000.0</v>
       </c>
       <c r="K12">
         <v>1835000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>3685000.0</v>
       </c>
       <c r="I13">
         <v>3688000.0</v>
       </c>
       <c r="J13">
         <v>2808000.0</v>
       </c>
       <c r="K13">
         <v>1835000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14">
         <v>137000.0</v>
       </c>
       <c r="C14">
         <v>19000.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>-38998000.0</v>
       </c>
       <c r="C15">
         <v>-43708000.0</v>
       </c>
       <c r="D15">
         <v>-30189000.0</v>
       </c>
       <c r="E15">
         <v>-37159000.0</v>
       </c>
       <c r="F15">
         <v>-31193000.0</v>
       </c>
       <c r="G15">
         <v>-27453000.0</v>
       </c>
       <c r="H15">
         <v>-29044000.0</v>
       </c>
       <c r="I15">
         <v>-24097000.0</v>
       </c>
       <c r="J15">
         <v>-16059000.0</v>
       </c>
       <c r="K15">
         <v>-11234000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-37159000.0</v>
       </c>
       <c r="F16">
         <v>-31193000.0</v>
       </c>
       <c r="G16">
         <v>-27453000.0</v>
       </c>
       <c r="H16">
         <v>-29044000.0</v>
       </c>
       <c r="I16">
         <v>-24097000.0</v>
       </c>
       <c r="J16">
         <v>-16059000.0</v>
       </c>
       <c r="K16">
         <v>-11234000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
         <v>-39120000.0</v>
       </c>
       <c r="C17">
         <v>-43741000.0</v>
       </c>
       <c r="D17">
         <v>-30165000.0</v>
       </c>
       <c r="E17">
         <v>-37159000.0</v>
       </c>
       <c r="F17">
         <v>-31193000.0</v>
       </c>
       <c r="G17">
         <v>-27453000.0</v>
       </c>
       <c r="H17">
         <v>-29044000.0</v>
       </c>
       <c r="I17">
         <v>-24097000.0</v>
       </c>
       <c r="J17">
         <v>-16059000.0</v>
       </c>
       <c r="K17">
         <v>-11234000.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>-8400000.0</v>
       </c>
       <c r="C18">
         <v>-7300000.0</v>
       </c>
       <c r="D18">
         <v>-5400000.0</v>
       </c>
       <c r="E18">
         <v>-4251000.0</v>
       </c>
       <c r="F18">
         <v>-4019000.0</v>
       </c>
       <c r="G18">
         <v>-4522000.0</v>
       </c>
       <c r="H18">
         <v>-3685000.0</v>
       </c>
       <c r="I18">
         <v>-3688000.0</v>
       </c>
       <c r="J18">
         <v>-2808000.0</v>
       </c>
       <c r="K18">
         <v>-1835000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>2203000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19">
         <v>-622000.0</v>
       </c>
       <c r="H19">
         <v>1571000.0</v>
       </c>
       <c r="I19">
         <v>-575000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>-31436000.0</v>
       </c>
       <c r="C21">
         <v>-34563000.0</v>
       </c>
       <c r="D21">
         <v>-30554000.0</v>
       </c>
       <c r="E21">
         <v>-35111000.0</v>
       </c>
       <c r="F21">
         <v>-27564000.0</v>
       </c>
       <c r="G21">
         <v>-22309000.0</v>
       </c>
       <c r="H21">
         <v>-26930000.0</v>
       </c>
       <c r="I21">
         <v>-19834000.0</v>
       </c>
       <c r="J21">
         <v>-13608000.0</v>
       </c>
       <c r="K21">
         <v>-9337000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
         <v>180593000.0</v>
       </c>
       <c r="C23">
         <v>109453000.0</v>
       </c>
       <c r="D23">
         <v>101902000.0</v>
       </c>
       <c r="E23">
         <v>100317000.0</v>
       </c>
       <c r="F23">
         <v>82876000.0</v>
       </c>
       <c r="G23">
         <v>71553000.0</v>
       </c>
       <c r="H23">
         <v>89586000.0</v>
       </c>
       <c r="I23">
         <v>72610000.0</v>
       </c>
       <c r="J23">
         <v>54041000.0</v>
       </c>
       <c r="K23">
         <v>43565000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
         <v>3465000.0</v>
       </c>
       <c r="C25">
         <v>2073000.0</v>
       </c>
       <c r="D25">
         <v>2006000.0</v>
       </c>
       <c r="E25">
         <v>1648000.0</v>
       </c>
       <c r="F25">
         <v>1060000.0</v>
       </c>
       <c r="G25">
         <v>941000.0</v>
       </c>
       <c r="H25">
         <v>1065000.0</v>
       </c>
       <c r="I25">
         <v>882000.0</v>
       </c>
       <c r="J25">
         <v>596000.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26">
         <v>6584000.0</v>
       </c>
       <c r="C26">
         <v>12771000.0</v>
       </c>
       <c r="D26">
         <v>9515000.0</v>
       </c>
       <c r="E26">
         <v>9336000.0</v>
       </c>
       <c r="F26">
         <v>7923000.0</v>
       </c>
       <c r="G26">
         <v>9201000.0</v>
       </c>
       <c r="H26">
         <v>13747000.0</v>
       </c>
       <c r="I26">
         <v>8232000.0</v>
       </c>
       <c r="J26">
         <v>7937000.0</v>
       </c>
       <c r="K26">
         <v>8223000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27">
         <v>47458000.0</v>
       </c>
       <c r="C27">
         <v>45631000.0</v>
       </c>
       <c r="D27">
         <v>47318000.0</v>
       </c>
       <c r="E27">
         <v>49982000.0</v>
       </c>
       <c r="F27">
         <v>37746000.0</v>
       </c>
       <c r="G27">
         <v>32562000.0</v>
       </c>
       <c r="H27">
         <v>42993000.0</v>
       </c>
       <c r="I27">
         <v>38264000.0</v>
       </c>
       <c r="J27">
         <v>27900000.0</v>
       </c>
       <c r="K27">
         <v>21794000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
         <v>49702000.0</v>
       </c>
       <c r="C28">
         <v>30322000.0</v>
       </c>
       <c r="D28">
         <v>25426000.0</v>
       </c>
       <c r="E28">
         <v>25516000.0</v>
       </c>
       <c r="F28">
         <v>25554000.0</v>
       </c>
       <c r="G28">
         <v>18236000.0</v>
       </c>
       <c r="H28">
         <v>17457000.0</v>
       </c>
       <c r="I28">
         <v>13667000.0</v>
       </c>
       <c r="J28">
         <v>8572000.0</v>
       </c>
       <c r="K28">
         <v>6926000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>103744000.0</v>
       </c>
       <c r="C30">
         <v>88724000.0</v>
       </c>
       <c r="D30">
         <v>82259000.0</v>
       </c>
       <c r="E30">
         <v>84834000.0</v>
       </c>
       <c r="F30">
         <v>71223000.0</v>
       </c>
       <c r="G30">
         <v>59999000.0</v>
       </c>
       <c r="H30">
         <v>74197000.0</v>
       </c>
       <c r="I30">
         <v>60163000.0</v>
       </c>
       <c r="J30">
         <v>44409000.0</v>
       </c>
       <c r="K30">
         <v>36943000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
         <v>-7562000.0</v>
       </c>
       <c r="C31">
         <v>-9178000.0</v>
       </c>
       <c r="D31">
         <v>365000.0</v>
       </c>
       <c r="E31">
         <v>-2097000.0</v>
       </c>
       <c r="F31">
         <v>-3610000.0</v>
       </c>
       <c r="G31">
         <v>-5144000.0</v>
       </c>
       <c r="H31">
         <v>-2114000.0</v>
       </c>
       <c r="I31">
         <v>-4263000.0</v>
       </c>
       <c r="J31">
         <v>-2451000.0</v>
       </c>
       <c r="K31">
         <v>-1897000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>149157000.0</v>
       </c>
       <c r="C32">
         <v>74890000.0</v>
       </c>
       <c r="D32">
         <v>71348000.0</v>
       </c>
       <c r="E32">
         <v>65206000.0</v>
       </c>
       <c r="F32">
         <v>55312000.0</v>
       </c>
       <c r="G32">
         <v>49244000.0</v>
       </c>
       <c r="H32">
         <v>62656000.0</v>
       </c>
       <c r="I32">
         <v>52776000.0</v>
       </c>
@@ -9191,3440 +9330,3514 @@
       <c r="K32">
         <v>34228000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP32"/>
+  <dimension ref="A1:AQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AO1" t="s">
         <v>132</v>
       </c>
       <c r="AP1" t="s">
         <v>133</v>
       </c>
-    </row>
-    <row r="2" spans="1:42">
+      <c r="AQ1" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>20345000.0</v>
+      </c>
+      <c r="C2">
         <v>18300000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20073000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>20189000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20350000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16237000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7600000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4529000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4271000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4329000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4543000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6120000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4836000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4144000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4390000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3570000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4039000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3485000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3538000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3144000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2750000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2221000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3763000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2657000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2323000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2811000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4219000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4192000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4171000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2807000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3711000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3034000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3245000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2457000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2957000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2636000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2501000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1538000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2169000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1429000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1667000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1357000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:42">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
+        <v>-745000.0</v>
+      </c>
+      <c r="C3">
         <v>745000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>767000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>886000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>901000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>911000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>446000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>512000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>555000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>560000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>503000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>499000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>488000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>516000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>604000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>387000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>338000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>319000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>292000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>216000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>271000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>281000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>200000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>207000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>233000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>301000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>300000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>308000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>253000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>204000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>211000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>208000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>324000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>139000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>141000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>148000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>142000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>165000.0</v>
       </c>
-      <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
-    </row>
-    <row r="4" spans="1:42">
+      <c r="AQ3"/>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5">
+        <v>-1972000.0</v>
+      </c>
+      <c r="C5">
         <v>-8524000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-5088000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-7321000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-8070000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-10767000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-11124000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-11616000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-7854000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-6047000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4133000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-8207000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3757000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-9267000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-10678000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-6548000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-9422000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-9860000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-9872000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-7158000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-6548000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-6896000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-6546000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2416000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-6779000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-11090000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-6649000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-5937000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-6163000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6610000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-5204000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4033000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-6620000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4576000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-4184000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2946000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2157000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3964000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-9337000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:42">
+      <c r="AQ5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>-2717000.0</v>
+      </c>
+      <c r="C6">
         <v>-7779000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4321000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-6435000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-7169000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-9856000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-10678000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-11104000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-7299000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-5487000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3630000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-7708000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3269000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-8751000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-10074000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-6161000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-9084000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-9541000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-9580000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-6942000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-6277000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-6615000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-6346000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2209000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-6546000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-10789000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-6349000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-5629000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-5910000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-6406000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-4993000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-3825000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-6296000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-4437000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-4043000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-2798000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-2015000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-3799000.0</v>
       </c>
-      <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
-    </row>
-    <row r="7" spans="1:42">
+      <c r="AQ6"/>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>21223000.0</v>
+      </c>
+      <c r="C9">
         <v>16154000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>21704000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>17108000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>17758000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>15738000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>14893000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>14001000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>12179000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>13088000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>15771000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>11764000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>12774000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>11396000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>13808000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>12928000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>12290000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>10696000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>11484000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>10655000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>11453000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>10067000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>11816000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>9791000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>7418000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>8665000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>13137000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>11808000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>12401000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>9921000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>11924000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>10703000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>10007000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>7695000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>9151000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>7855000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>7807000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>5988000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>27606000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>-3439000.0</v>
+      </c>
+      <c r="C10">
         <v>-10790000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-7188000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-9401000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-9870000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-12689000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-12724000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-13341000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-9832000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-7873000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-5353000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-9391000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4901000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-10520000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-8290000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-7609000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-10422000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-10838000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-7636000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-8151000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-7525000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-7881000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3657000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3418000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-7765000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-12613000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-7554000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-6867000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-7094000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-7529000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-6143000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-4961000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-7496000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-5497000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-4924000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-3753000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2868000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-4514000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-11234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:42">
+      <c r="AQ10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>516724.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-7197000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1848000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4736000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>613000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>562000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>155000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1036000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>703000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>726000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1017000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>993000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>998000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>825000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1010000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1066000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1723000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>895000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1321000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1375000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1365000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1185000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1227000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-460000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>950000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>789000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>671000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1131000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>574000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN11">
         <v>0.0</v>
       </c>
       <c r="AO11">
         <v>0.0</v>
       </c>
       <c r="AP11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>2125000.0</v>
+      </c>
+      <c r="C12">
         <v>2266000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2100000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2080000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1969000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1922000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1600000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1725000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1978000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1826000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1843000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1184000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1144000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1253000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1212000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1061000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>978000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1064000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>993000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>977000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>985000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1011000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1002000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>986000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1523000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>905000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>930000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>931000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>919000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>939000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>928000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>900000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>921000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>740000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>807000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>711000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>550000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>555000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>459000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>411000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>410000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:42">
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>1523000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>905000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>930000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>931000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>919000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13"/>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14">
+        <v>25000.0</v>
+      </c>
+      <c r="C14">
         <v>-10000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>48000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>356000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-281000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>14000.0</v>
       </c>
-      <c r="G14"/>
       <c r="H14"/>
-      <c r="I14">
-[...1 lines deleted...]
-      </c>
+      <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:42">
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>-3439000.0</v>
+      </c>
+      <c r="C15">
         <v>-10790000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-7158000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-9045000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-10120000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-12675000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-12662000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-13341000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-9832000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-7873000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-5377000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-9391000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-4901000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-10520000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-8290000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-7609000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-10422000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-10838000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-7636000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-8151000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-7525000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-7881000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-3657000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-3418000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-7765000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-12613000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-7554000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-6867000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-7094000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-7529000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-6143000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-4961000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-7496000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-5497000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-4924000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-3753000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-2868000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-4514000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-11234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-4901000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-10520000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-8290000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-7609000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-10422000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-10838000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-7636000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-8151000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-7525000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-7881000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-3657000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-3418000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-7765000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-12613000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-7554000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-6867000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-7094000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-7529000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-6143000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-4961000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-7496000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-5497000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-12306000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-9913000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>10674000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-4514000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-11234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
       <c r="AP16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>-3439000.0</v>
+      </c>
+      <c r="C17">
         <v>-10814000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-7188000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-9395000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-9870000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-12689000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-12695000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-13341000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-9832000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-7873000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-5353000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-9391000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-4901000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-10520000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-8290000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-7609000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-10422000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-10838000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-7636000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-8151000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-7525000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-7881000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-3657000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-3418000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-7765000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-12613000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-7554000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-6867000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-7094000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-7529000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-6143000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-4961000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-7496000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-5497000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-12306000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-9913000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>10674000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-4514000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-11234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
-        <v>-2300000.0</v>
+        <v>-2100000.0</v>
       </c>
       <c r="C18">
         <v>-2300000.0</v>
       </c>
       <c r="D18">
+        <v>-2300000.0</v>
+      </c>
+      <c r="E18">
         <v>-2200000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1922000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1771000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1725000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1978000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1826000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1820000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1184000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1144000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1253000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1212000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1061000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-978000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1064000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-993000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-977000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-985000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1011000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1002000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-986000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1523000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-905000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-930000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-931000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-919000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>3592000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>640000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>906000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>374000.0</v>
       </c>
-      <c r="R19"/>
       <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>24000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>16000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>13000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>14000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>8000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>80000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-724000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>391000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>444000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>446000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>299000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-1360000.0</v>
       </c>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>-1501000.0</v>
+      </c>
+      <c r="C21">
         <v>-8995000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-5043000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-7321000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-8058000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-11014000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-11472000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-7728000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-8507000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-6859000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-4427000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-8871000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-7349000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-9907000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-7727000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-7454000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-9796000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-10135000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-6909000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-7182000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-6564000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-6909000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2660000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2424000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-6859000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-10366000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-6939000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-6328000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-6607000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-7056000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-5661000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-4332000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-5236000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-4605000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-4233000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-2810000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-2577000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-3988000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-9337000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:42">
+      <c r="AQ21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:42">
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
+        <v>43069000.0</v>
+      </c>
+      <c r="C23">
         <v>43449000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>46820000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>44618000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>46166000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>42989000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>33965000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>26258000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>24957000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>24276000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>24741000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>26755000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>24959000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>25447000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>25925000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>23952000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>26125000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>24316000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>21931000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>20981000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>20767000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>19197000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>18239000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>14872000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>16600000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>21842000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>24295000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>22328000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>23179000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>19784000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>21296000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>18069000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>18488000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>14757000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>16341000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>13301000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>12885000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>11514000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN23">
         <v>0.0</v>
       </c>
       <c r="AO23">
         <v>0.0</v>
       </c>
       <c r="AP23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:42">
+      <c r="AQ23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>729000.0</v>
+      </c>
+      <c r="C25">
         <v>745000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>767000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>886000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>901000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>911000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>446000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>512000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>555000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>560000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>503000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>499000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>488000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>516000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>604000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>387000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>338000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>319000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>292000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>216000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>271000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>281000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>200000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>207000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>233000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>301000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>300000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>308000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>253000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>204000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>211000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>208000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>324000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>139000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>141000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>148000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>142000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>165000.0</v>
       </c>
-      <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26">
+        <v>1336000.0</v>
+      </c>
+      <c r="C26">
         <v>1364000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1666000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1504000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1798000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1616000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>5772000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2416000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2235000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2349000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2207000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2155000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2364000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2790000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>3139000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2348000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2045000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1803000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1744000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1575000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2294000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2311000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2112000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1952000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2116000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>3021000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>4248000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>3489000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>3224000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2786000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2222000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2125000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2330000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1555000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1919000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1843000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2147000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2028000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2217000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1885000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>2163000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1958000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:42">
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27">
+        <v>9984000.0</v>
+      </c>
+      <c r="C27">
         <v>10737000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>11743000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11848000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>11868000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11999000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9811000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>11877000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>12303000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>11641000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>11716000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>12141000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>11559000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>11902000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>12005000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>11643000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>13685000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>12649000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>10315000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>9827000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>9042000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>8561000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>7636000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>6053000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>8151000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>10723000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>11516000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>10362000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>11523000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>9592000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>10648000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>9672000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>9835000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>8109000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>8628000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>6566000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>6400000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>6306000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>11404000.0</v>
+      </c>
+      <c r="C28">
         <v>13048000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>13338000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11077000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12150000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13137000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10782000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7436000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6148000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5957000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6275000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6339000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6200000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6391000.0</v>
       </c>
       <c r="P28">
         <v>6391000.0</v>
       </c>
       <c r="Q28">
+        <v>6391000.0</v>
+      </c>
+      <c r="R28">
         <v>6356000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6379000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6334000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6435000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6681000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6104000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4728000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4210000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4010000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5287000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4312000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4285000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4261000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4599000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4715000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3238000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3078000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2636000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2837000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2256000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1837000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1642000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>11241000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>8809000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>8910000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7983000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>22724000.0</v>
+      </c>
+      <c r="C30">
         <v>25149000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>26747000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>24429000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>25816000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>26752000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>26365000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>21729000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>20686000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>19947000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>20198000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>20635000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>20123000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>21303000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>21535000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20382000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>22086000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>20831000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>18393000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>17837000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>18017000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>16976000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>14476000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>12215000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>14277000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>19031000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>20076000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>18136000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>19008000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>16977000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>17585000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>15035000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>15243000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>12300000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>13384000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>10665000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>10384000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>9976000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>43565000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO30">
         <v>0.0</v>
       </c>
       <c r="AP30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:42">
+      <c r="AQ30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
+        <v>-1938000.0</v>
+      </c>
+      <c r="C31">
         <v>-1795000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2145000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2080000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1812000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1675000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1252000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-5613000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1325000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1014000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-926000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-520000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2448000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-613000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-563000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-155000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-626000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-703000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-727000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-969000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-961000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-972000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-997000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-994000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-906000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2247000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-615000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-539000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-487000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-473000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-482000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-629000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2260000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-892000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-691000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-943000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-291000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-526000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1897000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO31">
         <v>0.0</v>
       </c>
       <c r="AP31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:42">
+      <c r="AQ31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>41568000.0</v>
+      </c>
+      <c r="C32">
         <v>34454000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>41777000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>37297000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>38108000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>31975000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>22493000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>18530000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>16450000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>17417000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>20314000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>17884000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>17610000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>15540000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>18198000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>16498000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>16329000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>14181000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>15022000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>13799000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>14203000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>12288000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>15579000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>12448000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>9741000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>11476000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>17356000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>16000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>16572000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>12728000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>15635000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>13737000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>13252000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>10152000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>12108000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>10491000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>10308000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>7526000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>9815000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>8280000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>9276000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>6857000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -12663,925 +12876,925 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
         <v>19459000.0</v>
       </c>
       <c r="C2">
         <v>59677000.0</v>
       </c>
       <c r="D2">
         <v>70340000.0</v>
       </c>
       <c r="E2">
         <v>94141000.0</v>
       </c>
       <c r="F2">
         <v>48957000.0</v>
       </c>
       <c r="G2">
         <v>75708000.0</v>
       </c>
       <c r="H2">
         <v>104583000.0</v>
       </c>
       <c r="I2">
         <v>29147000.0</v>
       </c>
       <c r="J2">
         <v>17040000.0</v>
       </c>
       <c r="K2">
         <v>21009000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
         <v>801000</v>
       </c>
       <c r="C3">
         <v>1466000</v>
       </c>
       <c r="D3">
         <v>2369000</v>
       </c>
       <c r="E3">
         <v>3269000</v>
       </c>
       <c r="F3">
         <v>2353000</v>
       </c>
       <c r="G3">
         <v>730000</v>
       </c>
       <c r="H3">
         <v>813000</v>
       </c>
       <c r="I3">
         <v>1011000</v>
       </c>
       <c r="J3">
         <v>594000</v>
       </c>
       <c r="K3">
         <v>324000</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-23801000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4">
         <v>-26751000.0</v>
       </c>
       <c r="H4">
         <v>-28875000.0</v>
       </c>
       <c r="I4">
         <v>75436000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-415000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5">
         <v>-3114000.0</v>
       </c>
       <c r="H5">
         <v>-7282000.0</v>
       </c>
       <c r="I5">
         <v>-71000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
         <v>14675000.0</v>
       </c>
       <c r="C6">
         <v>-40218000.0</v>
       </c>
       <c r="D6">
         <v>-10663000.0</v>
       </c>
       <c r="E6">
         <v>-23801000.0</v>
       </c>
       <c r="F6">
         <v>45184000.0</v>
       </c>
       <c r="G6">
         <v>-26751000.0</v>
       </c>
       <c r="H6">
         <v>-28875000.0</v>
       </c>
       <c r="I6">
         <v>75436000.0</v>
       </c>
       <c r="J6">
         <v>12107000.0</v>
       </c>
       <c r="K6">
         <v>-3969000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7">
         <v>6577000.0</v>
       </c>
       <c r="C7">
         <v>-6808000.0</v>
       </c>
       <c r="D7">
         <v>-14103000.0</v>
       </c>
       <c r="E7">
         <v>-5116000.0</v>
       </c>
       <c r="F7">
         <v>-6637000.0</v>
       </c>
       <c r="G7">
         <v>-8275000.0</v>
       </c>
       <c r="H7">
         <v>-6913000.0</v>
       </c>
       <c r="I7">
         <v>-1583000.0</v>
       </c>
       <c r="J7">
         <v>3156000.0</v>
       </c>
       <c r="K7">
         <v>1345000.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-6317000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8">
         <v>-597000.0</v>
       </c>
       <c r="H8">
         <v>-950000.0</v>
       </c>
       <c r="I8">
         <v>-1353000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9">
         <v>3541000.0</v>
       </c>
       <c r="C9">
         <v>-3727000.0</v>
       </c>
       <c r="D9">
         <v>-8831000.0</v>
       </c>
       <c r="E9">
         <v>-6658000.0</v>
       </c>
       <c r="F9">
         <v>-3054000.0</v>
       </c>
       <c r="G9">
         <v>-597000.0</v>
       </c>
       <c r="H9">
         <v>-950000.0</v>
       </c>
       <c r="I9">
         <v>-1353000.0</v>
       </c>
       <c r="J9">
         <v>-690000.0</v>
       </c>
       <c r="K9">
         <v>-123000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10">
         <v>-395000.0</v>
       </c>
       <c r="C10">
         <v>3150000.0</v>
       </c>
       <c r="D10">
         <v>-1098000.0</v>
       </c>
       <c r="E10">
         <v>-2587000.0</v>
       </c>
       <c r="F10">
         <v>-3444000.0</v>
       </c>
       <c r="G10">
         <v>-945000.0</v>
       </c>
       <c r="H10">
         <v>-306000.0</v>
       </c>
       <c r="I10">
         <v>-435000.0</v>
       </c>
       <c r="J10">
         <v>-1068000.0</v>
       </c>
       <c r="K10">
         <v>-646000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>4636000.0</v>
       </c>
       <c r="F11">
         <v>491000.0</v>
       </c>
       <c r="G11">
         <v>-2818000.0</v>
       </c>
       <c r="H11">
         <v>1848000.0</v>
       </c>
       <c r="I11">
         <v>505000.0</v>
       </c>
       <c r="J11">
         <v>3703000.0</v>
       </c>
       <c r="K11">
         <v>1097000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>8746000.0</v>
       </c>
       <c r="F12">
         <v>8787000.0</v>
       </c>
       <c r="G12">
         <v>4404000.0</v>
       </c>
       <c r="H12">
         <v>3434000.0</v>
       </c>
       <c r="I12">
         <v>3139000.0</v>
       </c>
       <c r="J12">
         <v>1163000.0</v>
       </c>
       <c r="K12">
         <v>675000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>7261000.0</v>
       </c>
       <c r="F13">
         <v>-630000.0</v>
       </c>
       <c r="G13">
         <v>-5075000.0</v>
       </c>
       <c r="H13">
         <v>-6094000.0</v>
       </c>
       <c r="I13">
         <v>-352000.0</v>
       </c>
       <c r="J13">
         <v>1211000.0</v>
       </c>
       <c r="K13">
         <v>1017000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14">
         <v>3465000.0</v>
       </c>
       <c r="C14">
         <v>2073000.0</v>
       </c>
       <c r="D14">
         <v>2006000.0</v>
       </c>
       <c r="E14">
         <v>1648000.0</v>
       </c>
       <c r="F14">
         <v>1060000.0</v>
       </c>
       <c r="G14">
         <v>941000.0</v>
       </c>
       <c r="H14">
         <v>1065000.0</v>
       </c>
       <c r="I14">
         <v>882000.0</v>
       </c>
       <c r="J14">
         <v>596000.0</v>
       </c>
       <c r="K14">
         <v>673000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
         <v>34134000.0</v>
       </c>
       <c r="C16">
         <v>19459000.0</v>
       </c>
       <c r="D16">
         <v>59677000.0</v>
       </c>
       <c r="E16">
         <v>70340000.0</v>
       </c>
       <c r="F16">
         <v>94141000.0</v>
       </c>
       <c r="G16">
         <v>48957000.0</v>
       </c>
       <c r="H16">
         <v>75708000.0</v>
       </c>
       <c r="I16">
         <v>104583000.0</v>
       </c>
       <c r="J16">
         <v>29147000.0</v>
       </c>
       <c r="K16">
         <v>17040000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
         <v>-21175000.0</v>
       </c>
       <c r="C18">
         <v>-32463000.0</v>
       </c>
       <c r="D18">
         <v>-34407000.0</v>
       </c>
       <c r="E18">
         <v>-34008000.0</v>
       </c>
       <c r="F18">
         <v>-30336000.0</v>
       </c>
       <c r="G18">
         <v>-29120000.0</v>
       </c>
       <c r="H18">
         <v>-31295000.0</v>
       </c>
       <c r="I18">
         <v>-21602000.0</v>
       </c>
       <c r="J18">
         <v>-11738000.0</v>
       </c>
       <c r="K18">
         <v>-8865000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-2413000.0</v>
       </c>
       <c r="D19">
         <v>-1322000.0</v>
       </c>
       <c r="E19">
         <v>10000000.0</v>
       </c>
       <c r="F19">
         <v>-9839000.0</v>
       </c>
       <c r="G19">
         <v>-730000.0</v>
       </c>
       <c r="H19">
         <v>-813000.0</v>
       </c>
       <c r="I19">
         <v>-1011000.0</v>
       </c>
       <c r="J19">
         <v>-594000.0</v>
       </c>
       <c r="K19">
         <v>-324000.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20">
         <v>29013000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>80972000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>99998000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21">
         <v>9789000.0</v>
       </c>
       <c r="C21">
         <v>-2521000.0</v>
       </c>
       <c r="D21">
         <v>23800000.0</v>
       </c>
       <c r="E21">
         <v>-91000.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>1679000.0</v>
       </c>
       <c r="H21">
         <v>2500000.0</v>
       </c>
       <c r="I21">
         <v>2500000.0</v>
       </c>
       <c r="J21">
         <v>10000000.0</v>
       </c>
       <c r="K21">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
         <v>-39135000.0</v>
       </c>
       <c r="C22">
         <v>-43727000.0</v>
       </c>
       <c r="D22">
         <v>-30189000.0</v>
       </c>
       <c r="E22">
         <v>-37159000.0</v>
       </c>
       <c r="F22">
         <v>-31193000.0</v>
       </c>
       <c r="G22">
         <v>-27453000.0</v>
       </c>
       <c r="H22">
         <v>-29044000.0</v>
       </c>
       <c r="I22">
         <v>-24097000.0</v>
       </c>
       <c r="J22">
         <v>-16059000.0</v>
       </c>
       <c r="K22">
         <v>-11234000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
         <v>-594000.0</v>
       </c>
       <c r="C23">
         <v>-4287000.0</v>
       </c>
       <c r="D23">
         <v>-1103000.0</v>
       </c>
       <c r="E23">
         <v>207000.0</v>
       </c>
       <c r="F23">
         <v>2034000.0</v>
       </c>
       <c r="G23">
         <v>-131000.0</v>
       </c>
       <c r="H23">
         <v>2420000.0</v>
       </c>
       <c r="I23">
         <v>-2960000.0</v>
       </c>
       <c r="J23">
         <v>13845000.0</v>
       </c>
       <c r="K23">
         <v>-104000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24">
         <v>31000.0</v>
       </c>
       <c r="C24">
         <v>1606000.0</v>
       </c>
       <c r="D24">
         <v>1047000.0</v>
       </c>
       <c r="E24">
         <v>10000000.0</v>
       </c>
       <c r="F24">
         <v>-7810000.0</v>
       </c>
       <c r="G24">
         <v>1609000.0</v>
       </c>
       <c r="H24">
         <v>2610000.0</v>
       </c>
       <c r="I24">
         <v>-7486000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
         <v>1871000.0</v>
       </c>
       <c r="C25">
         <v>11863000.0</v>
       </c>
       <c r="D25">
         <v>2929000.0</v>
       </c>
       <c r="E25">
         <v>1142000.0</v>
       </c>
       <c r="F25">
         <v>918000.0</v>
       </c>
       <c r="G25">
         <v>1993000.0</v>
       </c>
       <c r="H25">
         <v>976000.0</v>
       </c>
       <c r="I25">
         <v>1068000.0</v>
       </c>
       <c r="J25">
         <v>938000.0</v>
       </c>
       <c r="K25">
         <v>406000.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26">
         <v>-1731000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>298000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26">
         <v>690000.0</v>
       </c>
       <c r="H26">
         <v>2420000.0</v>
       </c>
       <c r="I26">
         <v>97038000.0</v>
       </c>
       <c r="J26">
         <v>14860000.0</v>
       </c>
       <c r="K26">
         <v>67000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
         <v>6848000.0</v>
       </c>
       <c r="C27">
         <v>5602000.0</v>
       </c>
       <c r="D27">
         <v>7319000.0</v>
       </c>
       <c r="E27">
         <v>8746000.0</v>
       </c>
       <c r="F27">
         <v>7869000.0</v>
       </c>
       <c r="G27">
         <v>4404000.0</v>
       </c>
       <c r="H27">
         <v>3434000.0</v>
       </c>
       <c r="I27">
         <v>1743000.0</v>
       </c>
       <c r="J27">
         <v>496000.0</v>
       </c>
       <c r="K27">
         <v>161000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
         <v>35850000.0</v>
       </c>
       <c r="C28">
         <v>-6808000.0</v>
       </c>
       <c r="D28">
         <v>22697000.0</v>
       </c>
       <c r="E28">
         <v>207000.0</v>
       </c>
       <c r="F28">
         <v>83006000.0</v>
       </c>
       <c r="G28">
         <v>2369000.0</v>
       </c>
       <c r="H28">
         <v>2420000.0</v>
       </c>
       <c r="I28">
         <v>97038000.0</v>
       </c>
       <c r="J28">
         <v>23845000.0</v>
       </c>
       <c r="K28">
         <v>4896000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
         <v>-20374000.0</v>
       </c>
       <c r="C29">
         <v>-30997000.0</v>
       </c>
       <c r="D29">
         <v>-32038000.0</v>
       </c>
       <c r="E29">
         <v>-30739000.0</v>
       </c>
       <c r="F29">
         <v>-27983000.0</v>
       </c>
       <c r="G29">
         <v>-28390000.0</v>
       </c>
       <c r="H29">
         <v>-30482000.0</v>
       </c>
       <c r="I29">
         <v>-20591000.0</v>
       </c>
       <c r="J29">
         <v>-11144000.0</v>
       </c>
       <c r="K29">
         <v>-8541000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
         <v>-801000.0</v>
       </c>
       <c r="C30">
         <v>-2413000.0</v>
       </c>
       <c r="D30">
         <v>-1322000.0</v>
       </c>
       <c r="E30">
         <v>6731000.0</v>
       </c>
       <c r="F30">
         <v>-9839000.0</v>
       </c>
       <c r="G30">
         <v>-730000.0</v>
       </c>
       <c r="H30">
         <v>-813000.0</v>
       </c>
       <c r="I30">
         <v>-1011000.0</v>
       </c>
@@ -13591,3072 +13804,3146 @@
       <c r="K30">
         <v>-324000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM30"/>
+  <dimension ref="A1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>18964000.0</v>
+      </c>
+      <c r="C2">
         <v>34134000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>34471000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17469000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21224000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19459000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20867000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>42642000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>47730000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>59677000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>35847000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>45905000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>55443000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>70340000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>73698000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>70931000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>80837000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>94141000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>99434000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>115783000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>121277000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>48957000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>50719000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>53997000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>63647000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>75708000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>82370000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>89644000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>96146000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>104583000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>106760000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>14544000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>20354000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>29147000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>24149000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>26233000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>14256000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>17040000.0</v>
       </c>
-      <c r="AM2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:39">
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
+        <v>417000</v>
+      </c>
+      <c r="C3">
         <v>197000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>216000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>114000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>252000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>219000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>89000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>386000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>616000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>375000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>879000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>552000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>704000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>234000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>503000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>726000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>966000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1074000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>801000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>444000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>433000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>675000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>115000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>131000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>218000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>266000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>359000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>56000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>124000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>274000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>361000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>137000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>216000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>297000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>275000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>167000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>68000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>84000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>324000</v>
       </c>
     </row>
-    <row r="4" spans="1:39">
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-9538000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-14897000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-      <c r="T4">
+      <c r="T4"/>
+      <c r="U4">
         <v>-16349000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-5494000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>72320000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-1762000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-3277000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-9651000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-12061000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-6662000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-7274000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-6502000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-8437000.0</v>
       </c>
-      <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-3420000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>244000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>-2081000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>567000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>406000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-801000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2763000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-481000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>931000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3213000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2502000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1343000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-224000.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
-    </row>
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>15113000.0</v>
+      </c>
+      <c r="C6">
         <v>-15170000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-337000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>17002000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3755000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1765000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1408000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-21775000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5088000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-11947000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>23830000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-10058000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-9538000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-14897000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3358000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2767000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-9906000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-13304000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-5293000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-16349000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-5494000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>72320000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1762000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-3278000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-9650000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-12061000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-6662000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-7274000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-6502000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-8437000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-2177000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>92216000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-5810000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-8793000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>4998000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-2084000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>11977000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-2784000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-3969000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:39">
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7">
+        <v>3007000.0</v>
+      </c>
+      <c r="C7">
         <v>-1831000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4589000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5718000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3123000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-6853000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2206000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>499000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1737000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-6838000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>5186000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-5765000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-5992000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1005000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2277000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1636000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1665000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-4079000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>820000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2705000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-718000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-4034000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>130000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1588000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2809000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-4008000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-402000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-2297000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1264000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-2950000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>2999000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-1444000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>265000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-3403000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>4593000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>1095000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-61000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-2471000.0</v>
       </c>
-      <c r="AM7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-3449000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-2007000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-      <c r="T8">
+      <c r="T8"/>
+      <c r="U8">
         <v>-1262000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-2037000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>202000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-1602000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>1071000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-449000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>383000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>983000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-717000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-1169000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-47000.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9">
+        <v>-115000.0</v>
+      </c>
+      <c r="C9">
         <v>1008000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2157000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3863000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>148000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2627000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>107000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-630000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-537000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2667000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-898000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2477000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-3119000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4139000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2060000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-572000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-3468000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-545000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>43000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1262000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2037000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>202000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1602000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1071000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-449000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>383000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>983000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-717000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1169000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-47000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-337000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-559000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-442000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-15000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-364000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-363000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-799000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>836000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-123000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:39">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10">
+        <v>-857000.0</v>
+      </c>
+      <c r="C10">
         <v>-432000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-155000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>551000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-966000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>175000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>432000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>874000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>516000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1328000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1644000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2735000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>236000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-243000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-288000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1459000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>181000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1021000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1574000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-197000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>8000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1681000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>59000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-447000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-453000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-104000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>149000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-373000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-141000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>59000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>332000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-389000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-80000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-298000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-549000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>50000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-69000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-500000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-646000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>311000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-5196000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>327000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-108000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-390000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2961000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1862000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>835000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-772000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-2862000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2503000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>579000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1374000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-4526000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1758000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1362000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1439000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-2711000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1551000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-470000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-334000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-190000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2179000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>507000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-472000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-899000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1935000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1767000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1805000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2309000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2351000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2471000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2416000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1961000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2200000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2196000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1516000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1046000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>646000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1196000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>976000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>935000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1022000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>501000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>657000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1279000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1807000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>464000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1163000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>579000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-9000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>135000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>675000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-1827000.0</v>
       </c>
       <c r="O13">
+        <v>-1827000.0</v>
+      </c>
+      <c r="P13">
         <v>4298000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>503000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2012000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>448000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>489000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-1576000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2083000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-1626000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>635000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-1910000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-907000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-2893000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-1676000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-2096000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-715000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1607000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1453000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-26000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1121000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-2900000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1211000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>901000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1279000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-1908000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1017000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14">
+        <v>729000.0</v>
+      </c>
+      <c r="C14">
         <v>745000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>767000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>886000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>901000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>911000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>446000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>512000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>555000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>560000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>503000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>499000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>488000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>516000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>604000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>387000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>338000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>319000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>292000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>216000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>271000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>281000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>200000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>207000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>233000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>301000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>300000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>308000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>253000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>204000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>211000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>208000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>324000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>139000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>141000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>148000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>142000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>165000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>673000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AH15"/>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-    </row>
-    <row r="16" spans="1:39">
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>34077000.0</v>
+      </c>
+      <c r="C16">
         <v>18964000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>34134000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>34471000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>17469000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>21224000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>19459000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>20867000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>42642000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>47730000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>59677000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>35847000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>45905000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>55443000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>70340000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>73698000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>70931000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>80837000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>94141000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>99434000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>115783000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>121277000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>48957000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>50719000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>53997000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>63647000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>75708000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>82370000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>89644000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>96146000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>104583000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>106760000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>14544000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>20354000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>29147000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>24149000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>26233000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>14256000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>17040000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
+        <v>-249000.0</v>
+      </c>
+      <c r="C18">
         <v>-9618000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>692000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-899000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3756000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-17212000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8685000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5803000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5585000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-12390000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1254000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-10676000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-9538000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-9250000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-3603000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-7233000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-9916000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-13256000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-5325000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-8963000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-6205000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-9843000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1818000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-3687000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-9699000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-13916000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-6762000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-7717000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-6972000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-9844000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-2637000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-5055000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-5316000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-8594000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-7000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-2098000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-2864000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-6769000.0</v>
       </c>
-      <c r="AM18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-114000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-252000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-219000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2376000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>14000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-119000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>68000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-563000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>66000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>62000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-6380000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-503000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>9274000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-966000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1074000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-801000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-7486000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-433000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-675000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-115000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-131000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-218000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-266000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-359000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-56000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-124000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-274000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20">
-        <v>0.0</v>
+        <v>7954000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>8313000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>20700000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>-5000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-211000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21"/>
+      <c r="E21">
+        <v>10000000.0</v>
+      </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
         <v>9395000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-11916000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-62000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>499000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>-100000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>1779000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="AB21">
         <v>2500000.0</v>
       </c>
       <c r="AC21">
         <v>2500000.0</v>
       </c>
-      <c r="AD21"/>
+      <c r="AD21">
+        <v>2500000.0</v>
+      </c>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>10000000.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21">
-[...1 lines deleted...]
-      </c>
+      <c r="AL21"/>
       <c r="AM21">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:39">
+      <c r="AN21">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>-3454000.0</v>
+      </c>
+      <c r="C22">
         <v>-10790000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-7487000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-9120000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-10120000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-12689000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-12681000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-13341000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-9832000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-7873000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-5377000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-9391000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-4901000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-10520000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-8290000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-7609000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-10422000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-10838000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-7636000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-8151000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-7525000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-7881000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-3657000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-3418000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-7765000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-12613000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-7554000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-6867000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-7094000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-7529000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-6143000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-4961000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-7496000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-5497000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-4924000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-3753000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-2868000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-4514000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-11234000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
+        <v>7408000.0</v>
+      </c>
+      <c r="C23">
         <v>-577000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-594000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>1000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1723000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-436000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-4456000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-119000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>68000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-240000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>66000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-62000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1699000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>245000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>9274000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>10000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-48000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>32000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>100000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>711000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1191000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>56000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>410000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>48000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-645000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>100000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>443000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>470000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1407000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>460000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>97271000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-494000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-199000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>14000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>14841000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1015000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-171000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24">
+        <v>1000.0</v>
+      </c>
+      <c r="C24">
         <v>-25000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>46000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-10000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-12000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-2287000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>400000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>497000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>443000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>316000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>618000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>62000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-6681000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-725000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="Q24">
         <v>10000000.0</v>
       </c>
       <c r="R24">
+        <v>10000000.0</v>
+      </c>
+      <c r="S24">
         <v>-389000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-324000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7486000.0</v>
       </c>
       <c r="U24">
         <v>-7486000.0</v>
       </c>
       <c r="V24">
+        <v>-7486000.0</v>
+      </c>
+      <c r="W24">
         <v>-330000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1609000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>368000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2610000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>360000.0</v>
       </c>
-      <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>2100000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1400000.0</v>
       </c>
-      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
+        <v>-2479000.0</v>
+      </c>
+      <c r="C25">
         <v>2455000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>858000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>322000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>778000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>194000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4563000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5494000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1008000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>798000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>195000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>138000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-462000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>188000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>196000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>173000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>596000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>164000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>297000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>160000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>191000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>270000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>108000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>197000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>214000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>852000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>277000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>260000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>235000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>204000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>278000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>270000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>207000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>313000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>278000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>321000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>235000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>104000.0</v>
       </c>
-      <c r="AM25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>100000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>711000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>82163000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>156000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>410000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>48000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>76000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>100000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>443000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>470000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1407000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>100501000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>31000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>35000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>31000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>67000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:39">
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
+        <v>2365000.0</v>
+      </c>
+      <c r="C27">
         <v>1677000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2181000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1409000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1814000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1444000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1282000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1419000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1563000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1338000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1626000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1855000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2033000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1805000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2113000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2178000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2203000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2252000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1703000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1961000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2009000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2196000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1516000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1046000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>646000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1196000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>976000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>935000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1022000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>501000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>379000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1028000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>192000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>144000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>201000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>97000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>156000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>42000.0</v>
       </c>
-      <c r="AM27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
+        <v>15362000.0</v>
+      </c>
+      <c r="C28">
         <v>-5577000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1029000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>17901000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>18977000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9564000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-16372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28">
         <v>22260000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>0.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-62000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>499000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>245000.0</v>
       </c>
       <c r="P28">
         <v>245000.0</v>
       </c>
       <c r="Q28">
+        <v>245000.0</v>
+      </c>
+      <c r="R28">
         <v>10000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-48000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>32000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>100000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>711000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>82163000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>56000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>410000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>48000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1855000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>100000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>443000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>470000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1407000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>460000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>97271000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-494000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-199000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5005000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>14000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>14841000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3985000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4896000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>168000.0</v>
+      </c>
+      <c r="C29">
         <v>-9421000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>908000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-785000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3504000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-16993000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-8596000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-5417000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-4969000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-12015000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2133000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-10124000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-8834000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-9016000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-3100000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-6507000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-8950000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-12182000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-4524000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-8519000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-5772000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-9168000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1703000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-3556000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-9481000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-13650000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-6403000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-7661000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-6848000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-9570000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-2276000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-4918000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-5100000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-8297000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>268000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1931000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-2796000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-6685000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-8541000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:39">
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
+        <v>-417000.0</v>
+      </c>
+      <c r="C30">
         <v>-172000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-215000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-114000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-252000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-219000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2376000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>14000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-119000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>68000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-563000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>66000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-642000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-6380000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-503000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>9274000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-966000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1074000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-801000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-7930000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-433000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-675000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-115000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-131000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-218000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-266000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-359000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-56000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-124000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-274000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-361000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-137000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-216000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-297000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-275000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-167000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-68000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-84000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-324000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>