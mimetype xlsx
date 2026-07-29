--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1081,97 +1081,97 @@
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>610567000.0</v>
       </c>
       <c r="F9"/>
       <c r="G9">
         <v>188751000.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
-        <v>1119001000.0</v>
+        <v>1118422000.0</v>
       </c>
       <c r="C10">
         <v>289302000.0</v>
       </c>
       <c r="D10">
         <v>181594000.0</v>
       </c>
       <c r="E10">
         <v>128562000.0</v>
       </c>
       <c r="F10">
         <v>116386000.0</v>
       </c>
       <c r="G10">
         <v>179886000.0</v>
       </c>
       <c r="H10">
         <v>89939000.0</v>
       </c>
       <c r="I10">
         <v>40622000.0</v>
       </c>
       <c r="J10">
         <v>106296000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
-        <v>1119001000.0</v>
+        <v>1118422000.0</v>
       </c>
       <c r="C12">
         <v>289302000.0</v>
       </c>
       <c r="D12">
         <v>181594000.0</v>
       </c>
       <c r="E12">
         <v>128562000.0</v>
       </c>
       <c r="F12">
         <v>116386000.0</v>
       </c>
       <c r="G12">
         <v>179886000.0</v>
       </c>
       <c r="H12">
         <v>89939000.0</v>
       </c>
       <c r="I12">
         <v>40622000.0</v>
       </c>
       <c r="J12">
         <v>106296000.0</v>
       </c>
@@ -1513,51 +1513,51 @@
       </c>
       <c r="I26">
         <v>385675000.0</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
-        <v>186356000.0</v>
+        <v>186935000.0</v>
       </c>
       <c r="C28">
         <v>93485000.0</v>
       </c>
       <c r="D28">
         <v>86967000.0</v>
       </c>
       <c r="E28">
         <v>91013000.0</v>
       </c>
       <c r="F28">
         <v>17458000.0</v>
       </c>
       <c r="G28">
         <v>-179886000.0</v>
       </c>
       <c r="H28">
         <v>53205000.0</v>
       </c>
       <c r="I28">
         <v>120183000.0</v>
       </c>
       <c r="J28">
         <v>-96431000.0</v>
       </c>
@@ -1575,51 +1575,51 @@
       <c r="D29">
         <v>473298000.0</v>
       </c>
       <c r="E29">
         <v>869918000.0</v>
       </c>
       <c r="F29">
         <v>880504000.0</v>
       </c>
       <c r="G29">
         <v>249408000.0</v>
       </c>
       <c r="H29">
         <v>359373000.0</v>
       </c>
       <c r="I29">
         <v>272561000.0</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
-        <v>246437000.0</v>
+        <v>2283329000.0</v>
       </c>
       <c r="C30">
         <v>1669258000.0</v>
       </c>
       <c r="D30">
         <v>1478351000.0</v>
       </c>
       <c r="E30">
         <v>1325945000.0</v>
       </c>
       <c r="F30">
         <v>1534025000.0</v>
       </c>
       <c r="G30">
         <v>936093000.0</v>
       </c>
       <c r="H30">
         <v>495648000.0</v>
       </c>
       <c r="I30">
         <v>325599000.0</v>
       </c>
       <c r="J30">
         <v>291705000.0</v>
       </c>
@@ -1663,51 +1663,51 @@
       <c r="D32">
         <v>-32145000.0</v>
       </c>
       <c r="E32">
         <v>-101869000.0</v>
       </c>
       <c r="F32">
         <v>-601390000.0</v>
       </c>
       <c r="G32">
         <v>-403422000.0</v>
       </c>
       <c r="H32">
         <v>-152783000.0</v>
       </c>
       <c r="I32">
         <v>-120114000.0</v>
       </c>
       <c r="J32"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
-        <v>5397264000.0</v>
+        <v>3360372000.0</v>
       </c>
       <c r="C33">
         <v>2627631000.0</v>
       </c>
       <c r="D33">
         <v>2128144000.0</v>
       </c>
       <c r="E33">
         <v>2041941000.0</v>
       </c>
       <c r="F33">
         <v>2536651000.0</v>
       </c>
       <c r="G33">
         <v>200816000.0</v>
       </c>
       <c r="H33">
         <v>95242000.0</v>
       </c>
       <c r="I33">
         <v>125502000.0</v>
       </c>
       <c r="J33">
         <v>67312000.0</v>
       </c>
@@ -1719,83 +1719,83 @@
       <c r="B34">
         <v>25241000.0</v>
       </c>
       <c r="C34">
         <v>17580000.0</v>
       </c>
       <c r="D34">
         <v>1645000.0</v>
       </c>
       <c r="E34">
         <v>1384301000.0</v>
       </c>
       <c r="F34"/>
       <c r="G34">
         <v>465610000.0</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
-        <v>5876676000.0</v>
+        <v>3591368000.0</v>
       </c>
       <c r="C35">
         <v>867794000.0</v>
       </c>
       <c r="D35">
         <v>222865000.0</v>
       </c>
       <c r="E35">
         <v>188404000.0</v>
       </c>
       <c r="F35">
         <v>117362000.0</v>
       </c>
       <c r="G35">
         <v>34224000.0</v>
       </c>
       <c r="H35">
         <v>166329000.0</v>
       </c>
       <c r="I35">
         <v>158744000.0</v>
       </c>
       <c r="J35">
         <v>152908000.0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
-        <v>142875000.0</v>
+        <v>116572000.0</v>
       </c>
       <c r="C36">
         <v>50759000.0</v>
       </c>
       <c r="D36">
         <v>32798000.0</v>
       </c>
       <c r="E36">
         <v>28991000.0</v>
       </c>
       <c r="F36">
         <v>27426000.0</v>
       </c>
       <c r="G36">
         <v>14486000.0</v>
       </c>
       <c r="H36">
         <v>25502000.0</v>
       </c>
       <c r="I36">
         <v>18196000.0</v>
       </c>
       <c r="J36">
         <v>9865000.0</v>
       </c>
@@ -1828,82 +1828,84 @@
       <c r="C38"/>
       <c r="D38">
         <v>2289060000.0</v>
       </c>
       <c r="E38"/>
       <c r="F38">
         <v>1000.0</v>
       </c>
       <c r="G38">
         <v>103925000.0</v>
       </c>
       <c r="H38">
         <v>15278000.0</v>
       </c>
       <c r="I38">
         <v>11020000.0</v>
       </c>
       <c r="J38">
         <v>9865000.0</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>47</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>579000.0</v>
+      </c>
       <c r="C39">
         <v>502000.0</v>
       </c>
       <c r="D39">
         <v>718000.0</v>
       </c>
       <c r="E39">
         <v>955000.0</v>
       </c>
       <c r="F39">
         <v>1063000.0</v>
       </c>
       <c r="G39">
         <v>3977000.0</v>
       </c>
       <c r="H39">
         <v>9690000.0</v>
       </c>
       <c r="I39">
         <v>2311000.0</v>
       </c>
       <c r="J39">
         <v>2678000.0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
-        <v>-102685000.0</v>
+        <v>2082623000.0</v>
       </c>
       <c r="C40">
         <v>1585528000.0</v>
       </c>
       <c r="D40">
         <v>1416569000.0</v>
       </c>
       <c r="E40">
         <v>1467935000.0</v>
       </c>
       <c r="F40">
         <v>2103013000.0</v>
       </c>
       <c r="G40">
         <v>579132000.0</v>
       </c>
       <c r="H40">
         <v>241311000.0</v>
       </c>
       <c r="I40">
         <v>135330000.0</v>
       </c>
       <c r="J40">
         <v>156586000.0</v>
       </c>
@@ -2001,51 +2003,51 @@
       </c>
       <c r="C45">
         <v>135101000.0</v>
       </c>
       <c r="D45">
         <v>137024000.0</v>
       </c>
       <c r="E45">
         <v>101130000.0</v>
       </c>
       <c r="F45">
         <v>61065000.0</v>
       </c>
       <c r="G45">
         <v>0.0</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
-        <v>81565000.0</v>
+        <v>107868000.0</v>
       </c>
       <c r="C46">
         <v>121639000.0</v>
       </c>
       <c r="D46">
         <v>127321000.0</v>
       </c>
       <c r="E46">
         <v>116971000.0</v>
       </c>
       <c r="F46">
         <v>61065000.0</v>
       </c>
       <c r="G46">
         <v>10229000.0</v>
       </c>
       <c r="H46">
         <v>-732000.0</v>
       </c>
       <c r="I46">
         <v>7176000.0</v>
       </c>
       <c r="J46">
         <v>5355000.0</v>
       </c>
@@ -2167,51 +2169,51 @@
       </c>
       <c r="E51">
         <v>219575000.0</v>
       </c>
       <c r="F51">
         <v>133844000.0</v>
       </c>
       <c r="G51">
         <v>14486000.0</v>
       </c>
       <c r="H51">
         <v>143144000.0</v>
       </c>
       <c r="I51">
         <v>160805000.0</v>
       </c>
       <c r="J51">
         <v>9865000.0</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
-        <v>16001000.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="C52">
         <v>269268000.0</v>
       </c>
       <c r="D52">
         <v>148822000.0</v>
       </c>
       <c r="E52">
         <v>98351000.0</v>
       </c>
       <c r="F52">
         <v>62879000.0</v>
       </c>
       <c r="G52"/>
       <c r="H52">
         <v>20738000.0</v>
       </c>
       <c r="I52">
         <v>16953000.0</v>
       </c>
       <c r="J52">
         <v>144460000.0</v>
       </c>
     </row>
     <row r="53" spans="1:10">
@@ -2263,83 +2265,83 @@
       </c>
       <c r="E55">
         <v>3497403000.0</v>
       </c>
       <c r="F55">
         <v>4188125000.0</v>
       </c>
       <c r="G55">
         <v>1320772000.0</v>
       </c>
       <c r="H55">
         <v>680829000.0</v>
       </c>
       <c r="I55">
         <v>491723000.0</v>
       </c>
       <c r="J55">
         <v>465313000.0</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
-        <v>1365438000.0</v>
+        <v>3402330000.0</v>
       </c>
       <c r="C56">
         <v>1959062000.0</v>
       </c>
       <c r="D56">
         <v>1660663000.0</v>
       </c>
       <c r="E56">
         <v>1455462000.0</v>
       </c>
       <c r="F56">
         <v>1651474000.0</v>
       </c>
       <c r="G56">
         <v>1119956000.0</v>
       </c>
       <c r="H56">
         <v>585587000.0</v>
       </c>
       <c r="I56">
         <v>366221000.0</v>
       </c>
       <c r="J56">
         <v>398001000.0</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
-        <v>16001000.0</v>
+        <v>2285308000.0</v>
       </c>
       <c r="C57">
         <v>1944527000.0</v>
       </c>
       <c r="D57">
         <v>1692808000.0</v>
       </c>
       <c r="E57">
         <v>1655682000.0</v>
       </c>
       <c r="F57">
         <v>2246433000.0</v>
       </c>
       <c r="G57">
         <v>626855000.0</v>
       </c>
       <c r="H57">
         <v>277533000.0</v>
       </c>
       <c r="I57">
         <v>187317000.0</v>
       </c>
       <c r="J57">
         <v>174760000.0</v>
       </c>
@@ -2788,51 +2790,51 @@
       <c r="Q5">
         <v>586000.0</v>
       </c>
       <c r="R5">
         <v>658000.0</v>
       </c>
       <c r="S5">
         <v>250000.0</v>
       </c>
       <c r="T5">
         <v>268000.0</v>
       </c>
       <c r="U5">
         <v>215000.0</v>
       </c>
       <c r="V5">
         <v>155000.0</v>
       </c>
       <c r="W5">
         <v>53000.0</v>
       </c>
       <c r="X5">
         <v>-22000.0</v>
       </c>
       <c r="Y5">
-        <v>306000.0</v>
+        <v>305999.0</v>
       </c>
       <c r="Z5">
         <v>178000.0</v>
       </c>
       <c r="AA5">
         <v>430000.0</v>
       </c>
       <c r="AB5"/>
       <c r="AC5">
         <v>128709000.0</v>
       </c>
       <c r="AD5">
         <v>283000.0</v>
       </c>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
@@ -3050,51 +3052,51 @@
         <v>525118000.0</v>
       </c>
       <c r="U9">
         <v>205561000.0</v>
       </c>
       <c r="V9">
         <v>188751000.0</v>
       </c>
       <c r="W9">
         <v>121266000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
-        <v>1119001000.0</v>
+        <v>1118422000.0</v>
       </c>
       <c r="C10">
         <v>377452000.0</v>
       </c>
       <c r="D10">
         <v>366177000.0</v>
       </c>
       <c r="E10">
         <v>244131000.0</v>
       </c>
       <c r="F10">
         <v>289302000.0</v>
       </c>
       <c r="G10">
         <v>278784000.0</v>
       </c>
       <c r="H10">
         <v>224618000.0</v>
       </c>
       <c r="I10">
         <v>195435000.0</v>
       </c>
       <c r="J10">
         <v>181594000.0</v>
       </c>
@@ -3176,51 +3178,51 @@
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
-        <v>1119001000.0</v>
+        <v>1118422000.0</v>
       </c>
       <c r="C12">
         <v>377452000.0</v>
       </c>
       <c r="D12">
         <v>366177000.0</v>
       </c>
       <c r="E12">
         <v>244131000.0</v>
       </c>
       <c r="F12">
         <v>289302000.0</v>
       </c>
       <c r="G12">
         <v>278784000.0</v>
       </c>
       <c r="H12">
         <v>224618000.0</v>
       </c>
       <c r="I12">
         <v>195435000.0</v>
       </c>
       <c r="J12">
         <v>181594000.0</v>
       </c>
@@ -4242,51 +4244,51 @@
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
-        <v>186356000.0</v>
+        <v>186935000.0</v>
       </c>
       <c r="C28">
         <v>-709000.0</v>
       </c>
       <c r="D28">
         <v>13201000.0</v>
       </c>
       <c r="E28">
         <v>137947000.0</v>
       </c>
       <c r="F28">
         <v>93485000.0</v>
       </c>
       <c r="G28">
         <v>2333000.0</v>
       </c>
       <c r="H28">
         <v>63895000.0</v>
       </c>
       <c r="I28">
         <v>94751000.0</v>
       </c>
       <c r="J28">
         <v>86967000.0</v>
       </c>
@@ -4418,51 +4420,51 @@
         <v>249408000.0</v>
       </c>
       <c r="W29">
         <v>146202000.0</v>
       </c>
       <c r="X29">
         <v>119561000.0</v>
       </c>
       <c r="Y29">
         <v>278180000.0</v>
       </c>
       <c r="Z29">
         <v>359373000.0</v>
       </c>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
-        <v>246437000.0</v>
+        <v>2283329000.0</v>
       </c>
       <c r="C30">
         <v>2250473000.0</v>
       </c>
       <c r="D30">
         <v>1932978000.0</v>
       </c>
       <c r="E30">
         <v>1780934000.0</v>
       </c>
       <c r="F30">
         <v>1669258000.0</v>
       </c>
       <c r="G30">
         <v>1634654000.0</v>
       </c>
       <c r="H30">
         <v>1529493000.0</v>
       </c>
       <c r="I30">
         <v>1487464000.0</v>
       </c>
       <c r="J30">
         <v>1478351000.0</v>
       </c>
@@ -4655,51 +4657,51 @@
         <v>-403422000.0</v>
       </c>
       <c r="W32">
         <v>-196170000.0</v>
       </c>
       <c r="X32">
         <v>-152946000.0</v>
       </c>
       <c r="Y32">
         <v>-81538000.0</v>
       </c>
       <c r="Z32">
         <v>-152783000.0</v>
       </c>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
-        <v>5397264000.0</v>
+        <v>3360372000.0</v>
       </c>
       <c r="C33">
         <v>2612965000.0</v>
       </c>
       <c r="D33">
         <v>3032421000.0</v>
       </c>
       <c r="E33">
         <v>2756822000.0</v>
       </c>
       <c r="F33">
         <v>2627631000.0</v>
       </c>
       <c r="G33">
         <v>2435489000.0</v>
       </c>
       <c r="H33">
         <v>2285045000.0</v>
       </c>
       <c r="I33">
         <v>2150720000.0</v>
       </c>
       <c r="J33">
         <v>2128144000.0</v>
       </c>
@@ -4821,51 +4823,51 @@
         <v>1704167000.0</v>
       </c>
       <c r="U34">
         <v>638043000.0</v>
       </c>
       <c r="V34">
         <v>465610000.0</v>
       </c>
       <c r="W34">
         <v>320942000.0</v>
       </c>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
     </row>
     <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
-        <v>5876676000.0</v>
+        <v>3591368000.0</v>
       </c>
       <c r="C35">
         <v>2783276000.0</v>
       </c>
       <c r="D35">
         <v>2229655000.0</v>
       </c>
       <c r="E35">
         <v>1058001000.0</v>
       </c>
       <c r="F35">
         <v>867794000.0</v>
       </c>
       <c r="G35">
         <v>981298000.0</v>
       </c>
       <c r="H35">
         <v>467274000.0</v>
       </c>
       <c r="I35">
         <v>416916000.0</v>
       </c>
       <c r="J35">
         <v>222865000.0</v>
       </c>
@@ -4908,51 +4910,51 @@
       <c r="W35">
         <v>42497000.0</v>
       </c>
       <c r="X35">
         <v>47818000.0</v>
       </c>
       <c r="Y35">
         <v>180514000.0</v>
       </c>
       <c r="Z35">
         <v>166329000.0</v>
       </c>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35">
         <v>158744000.0</v>
       </c>
       <c r="AE35"/>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
-        <v>142875000.0</v>
+        <v>116572000.0</v>
       </c>
       <c r="C36">
         <v>62816000.0</v>
       </c>
       <c r="D36">
         <v>59996000.0</v>
       </c>
       <c r="E36">
         <v>70437000.0</v>
       </c>
       <c r="F36">
         <v>50759000.0</v>
       </c>
       <c r="G36">
         <v>68447000.0</v>
       </c>
       <c r="H36">
         <v>69846000.0</v>
       </c>
       <c r="I36">
         <v>63484000.0</v>
       </c>
       <c r="J36">
         <v>32798000.0</v>
       </c>
@@ -5134,51 +5136,53 @@
       </c>
       <c r="W38">
         <v>59350000.0</v>
       </c>
       <c r="X38">
         <v>67131000.0</v>
       </c>
       <c r="Y38">
         <v>24181000.0</v>
       </c>
       <c r="Z38"/>
       <c r="AA38">
         <v>631457000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38">
         <v>491723000.0</v>
       </c>
       <c r="AE38"/>
     </row>
     <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>47</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>579000.0</v>
+      </c>
       <c r="C39">
         <v>564000.0</v>
       </c>
       <c r="D39">
         <v>531000.0</v>
       </c>
       <c r="E39">
         <v>524000.0</v>
       </c>
       <c r="F39">
         <v>502000.0</v>
       </c>
       <c r="G39">
         <v>720000.0</v>
       </c>
       <c r="H39">
         <v>763000.0</v>
       </c>
       <c r="I39">
         <v>735000.0</v>
       </c>
       <c r="J39">
         <v>718000.0</v>
       </c>
       <c r="K39">
@@ -5222,51 +5226,51 @@
       </c>
       <c r="X39">
         <v>2919000.0</v>
       </c>
       <c r="Y39">
         <v>6116000.0</v>
       </c>
       <c r="Z39">
         <v>9690000.0</v>
       </c>
       <c r="AA39">
         <v>-158147000.0</v>
       </c>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39">
         <v>-110591000.0</v>
       </c>
       <c r="AE39"/>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
-        <v>-102685000.0</v>
+        <v>2082623000.0</v>
       </c>
       <c r="C40">
         <v>1851607000.0</v>
       </c>
       <c r="D40">
         <v>1783356000.0</v>
       </c>
       <c r="E40">
         <v>1673369000.0</v>
       </c>
       <c r="F40">
         <v>1585528000.0</v>
       </c>
       <c r="G40">
         <v>1485855000.0</v>
       </c>
       <c r="H40">
         <v>1423897000.0</v>
       </c>
       <c r="I40">
         <v>1345597000.0</v>
       </c>
       <c r="J40">
         <v>1416569000.0</v>
       </c>
@@ -5439,51 +5443,51 @@
       <c r="Q42">
         <v>593159000.0</v>
       </c>
       <c r="R42">
         <v>587243000.0</v>
       </c>
       <c r="S42">
         <v>578118000.0</v>
       </c>
       <c r="T42">
         <v>525118000.0</v>
       </c>
       <c r="U42">
         <v>205561000.0</v>
       </c>
       <c r="V42">
         <v>188751000.0</v>
       </c>
       <c r="W42">
         <v>121266000.0</v>
       </c>
       <c r="X42">
         <v>120278000.0</v>
       </c>
       <c r="Y42">
-        <v>-134907000.0</v>
+        <v>1.0</v>
       </c>
       <c r="Z42">
         <v>-216051000.0</v>
       </c>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42">
         <v>16953000.0</v>
       </c>
       <c r="AD42"/>
       <c r="AE42"/>
     </row>
     <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
@@ -5594,51 +5598,51 @@
         <v>62768000.0</v>
       </c>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45">
         <v>64707000.0</v>
       </c>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
     </row>
     <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
-        <v>81565000.0</v>
+        <v>107868000.0</v>
       </c>
       <c r="C46">
         <v>84016000.0</v>
       </c>
       <c r="D46">
         <v>86646000.0</v>
       </c>
       <c r="E46">
         <v>89092000.0</v>
       </c>
       <c r="F46">
         <v>121639000.0</v>
       </c>
       <c r="G46">
         <v>90567000.0</v>
       </c>
       <c r="H46">
         <v>92752000.0</v>
       </c>
       <c r="I46">
         <v>95374000.0</v>
       </c>
       <c r="J46">
         <v>127321000.0</v>
       </c>
@@ -6008,51 +6012,51 @@
       </c>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51">
         <v>163815000.0</v>
       </c>
       <c r="Z51">
         <v>143144000.0</v>
       </c>
       <c r="AA51">
         <v>143321000.0</v>
       </c>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51">
         <v>160805000.0</v>
       </c>
       <c r="AE51"/>
     </row>
     <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
-        <v>16001000.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="C52"/>
       <c r="D52">
         <v>8672000.0</v>
       </c>
       <c r="E52">
         <v>269594000.0</v>
       </c>
       <c r="F52">
         <v>269268000.0</v>
       </c>
       <c r="G52">
         <v>4107999.0</v>
       </c>
       <c r="H52">
         <v>16782000.0</v>
       </c>
       <c r="I52">
         <v>24788000.0</v>
       </c>
       <c r="J52">
         <v>148822000.0</v>
       </c>
       <c r="K52">
         <v>5382000.0</v>
@@ -6272,51 +6276,51 @@
       </c>
       <c r="X55">
         <v>817724000.0</v>
       </c>
       <c r="Y55">
         <v>549385000.0</v>
       </c>
       <c r="Z55">
         <v>680829000.0</v>
       </c>
       <c r="AA55">
         <v>631457000.0</v>
       </c>
       <c r="AB55"/>
       <c r="AC55"/>
       <c r="AD55">
         <v>491723000.0</v>
       </c>
       <c r="AE55"/>
     </row>
     <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
-        <v>1365438000.0</v>
+        <v>3402330000.0</v>
       </c>
       <c r="C56">
         <v>2628489000.0</v>
       </c>
       <c r="D56">
         <v>2299686000.0</v>
       </c>
       <c r="E56">
         <v>2025589000.0</v>
       </c>
       <c r="F56">
         <v>1959062000.0</v>
       </c>
       <c r="G56">
         <v>1914158000.0</v>
       </c>
       <c r="H56">
         <v>1754874000.0</v>
       </c>
       <c r="I56">
         <v>1683634000.0</v>
       </c>
       <c r="J56">
         <v>1660663000.0</v>
       </c>
@@ -6361,51 +6365,51 @@
       </c>
       <c r="X56">
         <v>678771000.0</v>
       </c>
       <c r="Y56">
         <v>459969000.0</v>
       </c>
       <c r="Z56">
         <v>585587000.0</v>
       </c>
       <c r="AA56"/>
       <c r="AB56"/>
       <c r="AC56">
         <v>84010000.0</v>
       </c>
       <c r="AD56">
         <v>366221000.0</v>
       </c>
       <c r="AE56"/>
     </row>
     <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
-        <v>16001000.0</v>
+        <v>2285308000.0</v>
       </c>
       <c r="C57">
         <v>1938725000.0</v>
       </c>
       <c r="D57">
         <v>1876666000.0</v>
       </c>
       <c r="E57">
         <v>2026998000.0</v>
       </c>
       <c r="F57">
         <v>1944527000.0</v>
       </c>
       <c r="G57">
         <v>1624923000.0</v>
       </c>
       <c r="H57">
         <v>1572306000.0</v>
       </c>
       <c r="I57">
         <v>1477977000.0</v>
       </c>
       <c r="J57">
         <v>1692808000.0</v>
       </c>
@@ -7955,51 +7959,51 @@
       <c r="D3">
         <v>11460000.0</v>
       </c>
       <c r="E3">
         <v>11424000.0</v>
       </c>
       <c r="F3">
         <v>11402000.0</v>
       </c>
       <c r="G3">
         <v>11384000.0</v>
       </c>
       <c r="H3">
         <v>11366000.0</v>
       </c>
       <c r="I3">
         <v>11337000.0</v>
       </c>
       <c r="J3">
         <v>11450000.0</v>
       </c>
       <c r="K3">
         <v>12159000.0</v>
       </c>
       <c r="L3">
-        <v>105000.0</v>
+        <v>11992000.0</v>
       </c>
       <c r="M3">
         <v>11987000.0</v>
       </c>
       <c r="N3">
         <v>12135000.0</v>
       </c>
       <c r="O3">
         <v>12063000.0</v>
       </c>
       <c r="P3">
         <v>11724000.0</v>
       </c>
       <c r="Q3">
         <v>11521000.0</v>
       </c>
       <c r="R3">
         <v>11688000.0</v>
       </c>
       <c r="S3">
         <v>11663000.0</v>
       </c>
       <c r="T3">
         <v>2446000.0</v>
       </c>
@@ -8083,51 +8087,51 @@
       <c r="D5">
         <v>-671401000.0</v>
       </c>
       <c r="E5">
         <v>-15816000.0</v>
       </c>
       <c r="F5">
         <v>-6231000.0</v>
       </c>
       <c r="G5">
         <v>-357086000.0</v>
       </c>
       <c r="H5">
         <v>61784000.0</v>
       </c>
       <c r="I5">
         <v>50014000.0</v>
       </c>
       <c r="J5">
         <v>97164000.0</v>
       </c>
       <c r="K5">
         <v>-21580000.0</v>
       </c>
       <c r="L5">
-        <v>61097000.0</v>
+        <v>69088000.0</v>
       </c>
       <c r="M5">
         <v>60055000.0</v>
       </c>
       <c r="N5">
         <v>69179000.0</v>
       </c>
       <c r="O5">
         <v>-13176000.0</v>
       </c>
       <c r="P5">
         <v>-73670000.0</v>
       </c>
       <c r="Q5">
         <v>-19598000.0</v>
       </c>
       <c r="R5">
         <v>116318000.0</v>
       </c>
       <c r="S5">
         <v>142623000.0</v>
       </c>
       <c r="T5">
         <v>113805000.0</v>
       </c>
@@ -8176,51 +8180,51 @@
       <c r="D6">
         <v>-659941000.0</v>
       </c>
       <c r="E6">
         <v>-4392000.0</v>
       </c>
       <c r="F6">
         <v>5171000.0</v>
       </c>
       <c r="G6">
         <v>-345702000.0</v>
       </c>
       <c r="H6">
         <v>73150000.0</v>
       </c>
       <c r="I6">
         <v>61351000.0</v>
       </c>
       <c r="J6">
         <v>108614000.0</v>
       </c>
       <c r="K6">
         <v>-9421000.0</v>
       </c>
       <c r="L6">
-        <v>61202000.0</v>
+        <v>81080000.0</v>
       </c>
       <c r="M6">
         <v>72042000.0</v>
       </c>
       <c r="N6">
         <v>81314000.0</v>
       </c>
       <c r="O6">
         <v>-1113000.0</v>
       </c>
       <c r="P6">
         <v>-61946000.0</v>
       </c>
       <c r="Q6">
         <v>-8077000.0</v>
       </c>
       <c r="R6">
         <v>128006000.0</v>
       </c>
       <c r="S6">
         <v>154286000.0</v>
       </c>
       <c r="T6">
         <v>116251000.0</v>
       </c>
@@ -12255,51 +12259,51 @@
       </c>
       <c r="Y14">
         <v>1374000.0</v>
       </c>
       <c r="Z14">
         <v>1599000.0</v>
       </c>
       <c r="AA14">
         <v>1907000.0</v>
       </c>
       <c r="AB14">
         <v>1910000.0</v>
       </c>
       <c r="AC14">
         <v>1662000.0</v>
       </c>
       <c r="AD14">
         <v>1574000.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>138</v>
       </c>
       <c r="B15">
-        <v>94423000.0</v>
+        <v>23341000.0</v>
       </c>
       <c r="C15">
         <v>22162000.0</v>
       </c>
       <c r="D15">
         <v>21987000.0</v>
       </c>
       <c r="E15">
         <v>50274000.0</v>
       </c>
       <c r="F15">
         <v>18261000.0</v>
       </c>
       <c r="G15">
         <v>17469000.0</v>
       </c>
       <c r="H15">
         <v>16303000.0</v>
       </c>
       <c r="I15">
         <v>23807000.0</v>
       </c>
       <c r="J15">
         <v>13488000.0</v>
       </c>
@@ -12761,51 +12765,51 @@
         <v>115000000.0</v>
       </c>
       <c r="X21">
         <v>-146625000.0</v>
       </c>
       <c r="Y21">
         <v>-375000.0</v>
       </c>
       <c r="Z21"/>
       <c r="AA21">
         <v>-375000.0</v>
       </c>
       <c r="AB21">
         <v>-375000.0</v>
       </c>
       <c r="AC21">
         <v>-375000.0</v>
       </c>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>107</v>
       </c>
       <c r="B22">
-        <v>228579000.0</v>
+        <v>6660000.0</v>
       </c>
       <c r="C22">
         <v>-162435000.0</v>
       </c>
       <c r="D22">
         <v>-575490000.0</v>
       </c>
       <c r="E22">
         <v>-12011000.0</v>
       </c>
       <c r="F22">
         <v>13153000.0</v>
       </c>
       <c r="G22">
         <v>-287163000.0</v>
       </c>
       <c r="H22">
         <v>53138000.0</v>
       </c>
       <c r="I22">
         <v>48045000.0</v>
       </c>
       <c r="J22">
         <v>30823000.0</v>
       </c>
@@ -12853,51 +12857,51 @@
       </c>
       <c r="Y22">
         <v>-52360000.0</v>
       </c>
       <c r="Z22">
         <v>50182000.0</v>
       </c>
       <c r="AA22">
         <v>17234000.0</v>
       </c>
       <c r="AB22">
         <v>46360000.0</v>
       </c>
       <c r="AC22">
         <v>31009000.0</v>
       </c>
       <c r="AD22">
         <v>16000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>145</v>
       </c>
       <c r="B23">
-        <v>-162952000.0</v>
+        <v>-36480000.0</v>
       </c>
       <c r="C23">
         <v>91442000.0</v>
       </c>
       <c r="D23">
         <v>118012000.0</v>
       </c>
       <c r="E23">
         <v>-22370000.0</v>
       </c>
       <c r="F23">
         <v>9312000.0</v>
       </c>
       <c r="G23">
         <v>-136113000.0</v>
       </c>
       <c r="H23">
         <v>2850000.0</v>
       </c>
       <c r="I23">
         <v>-31224000.0</v>
       </c>
       <c r="J23">
         <v>-5843000.0</v>
       </c>
@@ -12913,83 +12917,83 @@
       <c r="N23">
         <v>9244000.0</v>
       </c>
       <c r="O23">
         <v>11050000.0</v>
       </c>
       <c r="P23">
         <v>-29844000.0</v>
       </c>
       <c r="Q23">
         <v>-48498000.0</v>
       </c>
       <c r="R23">
         <v>-34250000.0</v>
       </c>
       <c r="S23">
         <v>-14432000.0</v>
       </c>
       <c r="T23">
         <v>83270000.0</v>
       </c>
       <c r="U23">
         <v>-29489000.0</v>
       </c>
       <c r="V23">
-        <v>-32801000.0</v>
+        <v>-30754000.0</v>
       </c>
       <c r="W23">
-        <v>-5322000.0</v>
+        <v>4326000.0</v>
       </c>
       <c r="X23">
         <v>-171727000.0</v>
       </c>
       <c r="Y23">
         <v>-1065000.0</v>
       </c>
       <c r="Z23">
         <v>-21453000.0</v>
       </c>
       <c r="AA23">
         <v>-7203000.0</v>
       </c>
       <c r="AB23">
         <v>-11866000.0</v>
       </c>
       <c r="AC23">
         <v>-2389000.0</v>
       </c>
       <c r="AD23">
         <v>-1546000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>146</v>
       </c>
       <c r="B24">
-        <v>1014243000.0</v>
+        <v>816984000.0</v>
       </c>
       <c r="C24">
         <v>3386000.0</v>
       </c>
       <c r="D24">
         <v>2901000.0</v>
       </c>
       <c r="E24">
         <v>7426000.0</v>
       </c>
       <c r="F24">
         <v>7819000.0</v>
       </c>
       <c r="G24">
         <v>19632000.0</v>
       </c>
       <c r="H24">
         <v>6193000.0</v>
       </c>
       <c r="I24">
         <v>6197000.0</v>
       </c>
       <c r="J24">
         <v>1118000.0</v>
       </c>
@@ -13035,51 +13039,51 @@
       <c r="X24">
         <v>-3735999.0</v>
       </c>
       <c r="Y24">
         <v>-1266000.0</v>
       </c>
       <c r="Z24">
         <v>713000.0</v>
       </c>
       <c r="AA24">
         <v>1162000.0</v>
       </c>
       <c r="AB24">
         <v>2586000.0</v>
       </c>
       <c r="AC24">
         <v>1039000.0</v>
       </c>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>147</v>
       </c>
       <c r="B25">
-        <v>980000000.0</v>
+        <v>-179293000.0</v>
       </c>
       <c r="C25">
         <v>-123054000.0</v>
       </c>
       <c r="D25">
         <v>-221638000.0</v>
       </c>
       <c r="E25">
         <v>-133893000.0</v>
       </c>
       <c r="F25">
         <v>-147053000.0</v>
       </c>
       <c r="G25">
         <v>-124640000.0</v>
       </c>
       <c r="H25">
         <v>-83109000.0</v>
       </c>
       <c r="I25">
         <v>-8196000.0</v>
       </c>
       <c r="J25">
         <v>-30158000.0</v>
       </c>
@@ -13181,51 +13185,51 @@
         <v>-248000.0</v>
       </c>
       <c r="T26">
         <v>-3025000.0</v>
       </c>
       <c r="U26">
         <v>-1058000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26">
         <v>-5000.0</v>
       </c>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>149</v>
       </c>
       <c r="B27">
-        <v>-1095583000.0</v>
+        <v>180023000.0</v>
       </c>
       <c r="C27">
         <v>380387000.0</v>
       </c>
       <c r="D27">
         <v>875498000.0</v>
       </c>
       <c r="E27">
         <v>181654000.0</v>
       </c>
       <c r="F27">
         <v>120344000.0</v>
       </c>
       <c r="G27">
         <v>476265000.0</v>
       </c>
       <c r="H27">
         <v>34975000.0</v>
       </c>
       <c r="I27">
         <v>18548000.0</v>
       </c>
       <c r="J27">
         <v>13761000.0</v>
       </c>
@@ -13271,51 +13275,51 @@
       <c r="X27">
         <v>952000.0</v>
       </c>
       <c r="Y27">
         <v>483000.0</v>
       </c>
       <c r="Z27">
         <v>483000.0</v>
       </c>
       <c r="AA27">
         <v>482000.0</v>
       </c>
       <c r="AB27">
         <v>475000.0</v>
       </c>
       <c r="AC27">
         <v>475000.0</v>
       </c>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>150</v>
       </c>
       <c r="B28">
-        <v>-71067000.0</v>
+        <v>-57760000.0</v>
       </c>
       <c r="C28">
         <v>51780000.0</v>
       </c>
       <c r="D28">
         <v>115641000.0</v>
       </c>
       <c r="E28">
         <v>-72222000.0</v>
       </c>
       <c r="F28">
         <v>84901000.0</v>
       </c>
       <c r="G28">
         <v>26203000.0</v>
       </c>
       <c r="H28">
         <v>-724000.0</v>
       </c>
       <c r="I28">
         <v>-22899000.0</v>
       </c>
       <c r="J28">
         <v>9259000.0</v>
       </c>
@@ -13363,51 +13367,51 @@
       </c>
       <c r="Y28">
         <v>-26629000.0</v>
       </c>
       <c r="Z28">
         <v>-21828000.0</v>
       </c>
       <c r="AA28">
         <v>-7578000.0</v>
       </c>
       <c r="AB28">
         <v>-12241000.0</v>
       </c>
       <c r="AC28">
         <v>-10523000.0</v>
       </c>
       <c r="AD28">
         <v>-10980000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>151</v>
       </c>
       <c r="B29">
-        <v>82406000.0</v>
+        <v>-23200000.0</v>
       </c>
       <c r="C29">
         <v>27158000.0</v>
       </c>
       <c r="D29">
         <v>16241000.0</v>
       </c>
       <c r="E29">
         <v>46282000.0</v>
       </c>
       <c r="F29">
         <v>-66523000.0</v>
       </c>
       <c r="G29">
         <v>27585000.0</v>
       </c>
       <c r="H29">
         <v>53696000.0</v>
       </c>
       <c r="I29">
         <v>50170000.0</v>
       </c>
       <c r="J29">
         <v>7629000.0</v>
       </c>
@@ -13455,51 +13459,51 @@
       </c>
       <c r="Y29">
         <v>28921000.0</v>
       </c>
       <c r="Z29">
         <v>-1920000.0</v>
       </c>
       <c r="AA29">
         <v>21199000.0</v>
       </c>
       <c r="AB29">
         <v>20284000.0</v>
       </c>
       <c r="AC29">
         <v>26367000.0</v>
       </c>
       <c r="AD29">
         <v>5521000.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>152</v>
       </c>
       <c r="B30">
-        <v>729422000.0</v>
+        <v>821721000.0</v>
       </c>
       <c r="C30">
         <v>-67265000.0</v>
       </c>
       <c r="D30">
         <v>-9782000.0</v>
       </c>
       <c r="E30">
         <v>-11793000.0</v>
       </c>
       <c r="F30">
         <v>-6804000.0</v>
       </c>
       <c r="G30">
         <v>-2582000.0</v>
       </c>
       <c r="H30">
         <v>-20877000.0</v>
       </c>
       <c r="I30">
         <v>-13212000.0</v>
       </c>
       <c r="J30">
         <v>-9083000.0</v>
       </c>