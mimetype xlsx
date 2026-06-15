--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1037,87 +1043,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1152,3694 +1133,3834 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>23502150000.0</v>
+      </c>
+      <c r="C2">
         <v>21325041000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>29673971000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>66674288000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>52797347738.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>89739810270.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>102564779276.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>88097020637.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>104304344677.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>93153187929.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>97524474204.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>110758216633.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>111965882580.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>91259647731.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>72760917000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>50326231000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>62297956000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>86310718000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>54744613000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>54841345000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>47268393000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>35388546000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>25664900000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>27667315000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>31176768000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>28463000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>7107774000.0</v>
+      </c>
+      <c r="C5">
         <v>6591145000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4657214000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1207886000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>840375043.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-403377241.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1740147470.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3105480325.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4778095315.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3013190326.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2387756737.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1189833731.0</v>
       </c>
-      <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="C8"/>
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>292727295250.0</v>
+      </c>
+      <c r="C8">
+        <v>292727295250.0</v>
+      </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>71627954210.0</v>
       </c>
       <c r="D9">
         <v>71627954210.0</v>
       </c>
       <c r="E9">
         <v>71627954210.0</v>
       </c>
       <c r="F9">
         <v>71627954210.0</v>
       </c>
       <c r="G9">
         <v>71627954210.0</v>
       </c>
       <c r="H9">
-        <v>70622704210.0</v>
+        <v>71627954210.0</v>
       </c>
       <c r="I9">
         <v>70622704210.0</v>
       </c>
       <c r="J9">
         <v>70622704210.0</v>
       </c>
-      <c r="K9"/>
+      <c r="K9">
+        <v>70622704210.0</v>
+      </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>3308418000.0</v>
+      </c>
+      <c r="C10">
         <v>2104557000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2377842000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1724598000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2147522414.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1779593149.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1830920129.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3324644849.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2383042772.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4040688310.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3088000559.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1446328917.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2738498972.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1233634407.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1530511000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1810753000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6144934000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>10432226000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>9315115000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2992607000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6658582000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13633448000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>16697128000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>10443515000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10902105000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6533000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>3324644850.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2383042770.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2420688310.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>3308418000.0</v>
+      </c>
+      <c r="C12">
         <v>2104557000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2377842000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1724598000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2147522414.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1779593149.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1830920129.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3324644849.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2383042772.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4040688310.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3088000559.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1446328917.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2738498972.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1233634407.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>292727295000.0</v>
       </c>
       <c r="C13">
         <v>292727295000.0</v>
       </c>
       <c r="D13">
         <v>292727295000.0</v>
       </c>
       <c r="E13">
-        <v>292727295250.0</v>
+        <v>292727295000.0</v>
       </c>
       <c r="F13">
         <v>292727295250.0</v>
       </c>
       <c r="G13">
         <v>292727295250.0</v>
       </c>
       <c r="H13">
         <v>292727295250.0</v>
       </c>
       <c r="I13">
         <v>292727295250.0</v>
       </c>
       <c r="J13">
         <v>292727295250.0</v>
       </c>
       <c r="K13">
         <v>292727295250.0</v>
       </c>
       <c r="L13">
         <v>292727295250.0</v>
       </c>
       <c r="M13">
         <v>292727295250.0</v>
       </c>
       <c r="N13">
         <v>292727295250.0</v>
       </c>
       <c r="O13">
-        <v>292727295000.0</v>
+        <v>292727295250.0</v>
       </c>
       <c r="P13">
         <v>292727295000.0</v>
       </c>
       <c r="Q13">
         <v>292727295000.0</v>
       </c>
       <c r="R13">
         <v>292727295000.0</v>
       </c>
       <c r="S13">
-        <v>209176750000.0</v>
+        <v>292727295000.0</v>
       </c>
       <c r="T13">
         <v>209176750000.0</v>
       </c>
       <c r="U13">
         <v>209176750000.0</v>
       </c>
       <c r="V13">
         <v>209176750000.0</v>
       </c>
       <c r="W13">
         <v>209176750000.0</v>
       </c>
       <c r="X13">
         <v>209176750000.0</v>
       </c>
       <c r="Y13">
         <v>209176750000.0</v>
       </c>
       <c r="Z13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="AA13">
         <v>209177000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>1170909000.0</v>
       </c>
       <c r="C14">
         <v>1170909000.0</v>
       </c>
       <c r="D14">
         <v>1170909000.0</v>
       </c>
       <c r="E14">
-        <v>1170909181.0</v>
+        <v>1170909000.0</v>
       </c>
       <c r="F14">
         <v>1170909181.0</v>
       </c>
       <c r="G14">
         <v>1170909181.0</v>
       </c>
       <c r="H14">
         <v>1170909181.0</v>
       </c>
       <c r="I14">
         <v>1170909181.0</v>
       </c>
       <c r="J14">
         <v>1170909181.0</v>
       </c>
       <c r="K14">
         <v>1170909181.0</v>
       </c>
       <c r="L14">
         <v>1170909181.0</v>
       </c>
       <c r="M14">
         <v>1170909181.0</v>
       </c>
       <c r="N14">
         <v>1170909181.0</v>
       </c>
-      <c r="O14"/>
+      <c r="O14">
+        <v>1170909181.0</v>
+      </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16">
+        <v>82107366000.0</v>
+      </c>
+      <c r="C16">
         <v>105233178000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>103910648000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>81242647000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>29256883354.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>30258551328.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1732494970.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4687959761.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4514283559.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1415489196.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>54058263.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>172268779000.0</v>
+      </c>
+      <c r="C22">
         <v>199723419000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>221972434000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>231288846681.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>243381244209.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>231219092276.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>246903617805.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>275298010853.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>293180825559.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>276951721441.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>323426229333.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>349113710318.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>344737943944.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>389371990487.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>391015379000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>251101207000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>236364781000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>239295014000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>267444087000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>278533467000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>257286901000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>248463681000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>198367501000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>182563834000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>196511052000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>177258000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>382338861000.0</v>
+      </c>
+      <c r="C23">
         <v>413912641000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>439167184000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>456577927000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>485558335944.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>498070423955.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>527971003863.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>571194278048.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>616200161006.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>655817959705.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>727650714879.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>773663346934.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>801866397034.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>74595809190.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>92281981160.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>106943481160.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>167488804300.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>164745695760.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>78087751590.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>92619648114.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>131893555000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>157147352000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>207458407000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>215883280000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>235116231000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>116239500000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>140135397000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>137116914000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>38105978000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>77359139000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>119922294000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>153539545000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>209878690000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>273790594000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>267797000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
+        <v>0.0</v>
+      </c>
+      <c r="F25">
         <v>74595809190.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>92281981160.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>106943481160.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>167488804300.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>164745695760.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>78087751590.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-3308418000.0</v>
+      </c>
+      <c r="C28">
         <v>-2104557000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2377842000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1724598000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>90618286774.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>123708409091.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>158279788780.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>190606681393.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>223565397054.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>247995351474.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>286330562328.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>300938098136.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>316904778083.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1233634407.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="C29"/>
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>201251742042.0</v>
+      </c>
+      <c r="C29">
+        <v>219810069670.0</v>
+      </c>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>5689992000.0</v>
+      </c>
+      <c r="C30">
         <v>5425891000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1518535000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>926449000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9720628137.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>13311875021.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>14774264177.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>15493537094.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>15891336432.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>49306630395.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>50717553591.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>47878615385.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>67217400706.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>37327122306.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>76185680000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>218419273000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>222636910000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>202374536000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>144207690000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>99888623000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>113537785000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>89654966000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>114282372000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>99504948000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>95745521000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>90827000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>238647541874.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>244324892193.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>186331318094.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>200348925308.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>215250324630.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>212465671723.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>237940410456.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>277222309634.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="C32"/>
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>51184708593.0</v>
+      </c>
+      <c r="C32">
+        <v>62824065976.0</v>
+      </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>200984246000.0</v>
+      </c>
+      <c r="C33">
         <v>206533192000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>213205456000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>222574084000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>228977796225.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>251690866475.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>264368204642.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>277021717831.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>304652302658.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>325421449521.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>350331177533.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>374878000649.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>386813080643.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>380894782589.0</v>
       </c>
-      <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>50917212000.0</v>
+      </c>
+      <c r="C35">
         <v>49547188000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>35123374000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>53754814000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>129306610355.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>146779196448.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>161402539516.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>224026266919.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>221312906827.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>136583611294.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>151898611209.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>183022023671.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>214347213746.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>207458406645.0</v>
       </c>
-      <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
         <v>901440000.0</v>
       </c>
       <c r="C36">
+        <v>901440000.0</v>
+      </c>
+      <c r="D36">
         <v>16207628000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>901440000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>901439999.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>901440000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>901439999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>901440000.0</v>
       </c>
       <c r="I36">
         <v>901440000.0</v>
       </c>
       <c r="J36">
         <v>901440000.0</v>
       </c>
       <c r="K36">
         <v>901440000.0</v>
       </c>
       <c r="L36">
         <v>901440000.0</v>
       </c>
       <c r="M36">
         <v>901440000.0</v>
       </c>
       <c r="N36">
+        <v>901440000.0</v>
+      </c>
+      <c r="O36">
         <v>-380894782589.0</v>
       </c>
-      <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="B38"/>
       <c r="C38">
         <v>901440000.0</v>
       </c>
       <c r="D38">
         <v>901440000.0</v>
       </c>
       <c r="E38">
+        <v>901440000.0</v>
+      </c>
+      <c r="F38">
         <v>1.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>901440000.0</v>
       </c>
       <c r="H38">
         <v>901440000.0</v>
       </c>
       <c r="I38">
         <v>901440000.0</v>
       </c>
       <c r="J38">
         <v>901440000.0</v>
       </c>
       <c r="K38">
         <v>901440000.0</v>
       </c>
       <c r="L38">
         <v>901440000.0</v>
       </c>
       <c r="M38">
         <v>901440000.0</v>
       </c>
       <c r="N38">
         <v>901440000.0</v>
       </c>
       <c r="O38">
         <v>901440000.0</v>
       </c>
       <c r="P38">
         <v>901440000.0</v>
       </c>
       <c r="Q38">
         <v>901440000.0</v>
       </c>
       <c r="R38">
         <v>901440000.0</v>
       </c>
       <c r="S38">
         <v>901440000.0</v>
       </c>
       <c r="T38">
+        <v>901440000.0</v>
+      </c>
+      <c r="U38">
         <v>926440000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2235113000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>5222963000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>6596868000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2153016000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>2093207000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1478000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>87427000.0</v>
+      </c>
+      <c r="C39">
         <v>125582000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>92917000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>63949000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1331144958.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>68997034.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>93997110.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>56367420.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>92653585.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1717470038.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1427753862.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>346691665.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>359472770.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>603779057.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>25444000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>7740546000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>26716000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>8562619000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>8831957000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1053019000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1371655000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>10528668000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>8717800000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>10121081000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>6327876000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3083000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>24560391000.0</v>
+      </c>
+      <c r="C40">
         <v>17997165000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>19291120000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>16258637000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>11702602304.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>11755526733.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>8755037043.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>12690184157.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>11229876049.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>11361483436.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>37229125306.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>51260994402.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>41347238593.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>159412976253.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>66612564000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>63827017000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>54809137000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>54787766000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>72994814000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>100001904000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>59046682000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>41352503000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>22450307000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>21229983000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>15882937000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>20127000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>39283544183.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>40280956877.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>38492085430.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>41253786384.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>47517365470.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>46010351373.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>52332235965.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>53513203801.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>10476036000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>13421288000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>21521934000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>20154300000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>18585271000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>17465259000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>16384500000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>15483184000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>14945614000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>14600538000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>12673757000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>13245748000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>12790397000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>13302228000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>14013000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>71627954000.0</v>
       </c>
       <c r="C42">
         <v>71627954000.0</v>
       </c>
       <c r="D42">
         <v>71627954000.0</v>
       </c>
       <c r="E42">
-        <v>71627954211.0</v>
+        <v>71627954000.0</v>
       </c>
       <c r="F42">
         <v>71627954211.0</v>
       </c>
       <c r="G42">
         <v>71627954211.0</v>
       </c>
       <c r="H42">
         <v>71627954211.0</v>
       </c>
       <c r="I42">
         <v>71627954211.0</v>
       </c>
       <c r="J42">
         <v>71627954211.0</v>
       </c>
       <c r="K42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="L42">
         <v>103753540984.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70622704211.0</v>
       </c>
       <c r="M42">
         <v>70622704211.0</v>
       </c>
       <c r="N42">
         <v>70622704211.0</v>
       </c>
-      <c r="O42"/>
+      <c r="O42">
+        <v>70622704211.0</v>
+      </c>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="C45"/>
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>928556925202.0</v>
+      </c>
+      <c r="C45">
+        <v>923043267202.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>184772927000.0</v>
+      </c>
+      <c r="C46">
         <v>189270925000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>196997828000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>207201374000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>213646511936.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>234784296615.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>250261492669.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>267100180681.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>293194002959.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>318356385778.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>343663190339.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>373976560649.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>385911640643.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>380894782589.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>189270924570.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>196997827890.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>207201373566.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>213646511936.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>234784296615.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>250261492669.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>267100180681.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>293194002960.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>318356385780.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>343663190339.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>373976561000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>385911641000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>380894783000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>373271702000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>391965503000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>410636610000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>439340789000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>468049505000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>494740806000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>516928738000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>539371646000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>558492138000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>496512302000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>480889324000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>461776000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>-170211282000.0</v>
+      </c>
+      <c r="C48">
         <v>-151136324000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-133150581000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-126915594000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-120870732311.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-177620554126.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-162266176683.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-145999444506.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-147111482423.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-123401648679.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-116870769863.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-106408592718.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-91639862282.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-78411726564.0</v>
       </c>
-      <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
-      <c r="V48">
+      <c r="V48"/>
+      <c r="W48">
         <v>2562774000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>51117239000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>42499360000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>22334833000.0</v>
       </c>
-      <c r="Z48"/>
+      <c r="AA48"/>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>26442521944.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>29720624837.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>136651993674.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>139810186902.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
-      <c r="E51">
+      <c r="E51"/>
+      <c r="F51">
         <v>92765809190.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>125488002242.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>160110708911.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>193931326242.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>225948439826.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>252036039784.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>289418562887.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>302384427053.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>319643277055.0</v>
       </c>
-      <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
+        <v>0.0</v>
+      </c>
+      <c r="E52">
         <v>1.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>18170000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>33206021082.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>53167227751.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>32295116188.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>65802950831.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>172532799002.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>192895639622.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>170490871753.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>162495924936.0</v>
       </c>
-      <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>1620000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1340000000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
-[...1 lines deleted...]
-      </c>
+      <c r="N53"/>
       <c r="O53">
         <v>520000000.0</v>
       </c>
       <c r="P53">
         <v>520000000.0</v>
       </c>
       <c r="Q53">
         <v>520000000.0</v>
       </c>
-      <c r="R53"/>
+      <c r="R53">
+        <v>520000000.0</v>
+      </c>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>20000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>17020000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>10580166000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>10220356000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>24799072000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>22835000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>382338861000.0</v>
+      </c>
+      <c r="C55">
         <v>413912641000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>439167184000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>456577927000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>485558335944.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>498070423955.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>527971003863.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>571194278048.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>616200161006.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>655817959705.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>727650714879.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>773663346934.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>801866397035.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>810275583968.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>843450157000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>872458721000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>877231390000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>900906624000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>898749795000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>878134961000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>898038774000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>923895372000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>913733973000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>811519052000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>817268157000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>763790000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>181354616000.0</v>
+      </c>
+      <c r="C56">
         <v>207379449000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>225961727000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>234003843000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>256580539718.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>246379557480.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>263602799221.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>294172560216.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>311547858348.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>330396510184.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>377319537345.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>398785346285.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>415053316392.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>428479361379.0</v>
       </c>
-      <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>130169907000.0</v>
+      </c>
+      <c r="C57">
         <v>144555383000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>152875739000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>164175571000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>111926833396.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>164959909413.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>166219539040.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>131917686499.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>182421582456.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>281293937955.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>331660630809.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>332510082788.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>315809046109.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>249010900037.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>256793923000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>238460976000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>377312807000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>420710314000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>468574210000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>555204854000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>523744906000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>440502963000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>329656716000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>260265492000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>239218717000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>231179000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>181087119000.0</v>
+      </c>
+      <c r="C58">
         <v>194102572000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>203305301000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>217930385000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>241233443751.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>311739105861.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>327622078556.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>355943953418.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>403734489283.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>417877549249.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>483559242018.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>515532106459.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>530156259855.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>525337311070.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>544374697000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>549285266000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>563976259000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>618786773000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>672790486000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>654240612000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>658635151000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>633074944000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>574359081000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>530594468000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>556508100000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>530765000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>201251742000.0</v>
+      </c>
+      <c r="C60">
         <v>219810070000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>235861882000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>238647542000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>244324892193.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>186331318094.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>200348925308.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>215250324630.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>212465671723.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>237940410456.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>244091472861.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>258131240475.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>271710137179.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>284938272897.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>299075460000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>323173455000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>313255131000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>282119852000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>225959310000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>223894349000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>239403623000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>290820428000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>339374892000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>280924584000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>260760057000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>233025000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ62"/>
+  <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>23</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>24</v>
       </c>
       <c r="CO1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>25</v>
       </c>
       <c r="CQ1" t="s">
-        <v>156</v>
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>32394979082.0</v>
+      </c>
+      <c r="C2">
+        <v>23502150000.0</v>
+      </c>
+      <c r="D2">
         <v>12279578000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>13444127000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>10305438000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>21325041000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>8946271000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>11030472000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>16558281000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>29673971000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>48585747569.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>56880192477.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>61258785442.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>66674287972.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>58629135025.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>60046007070.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>47737916222.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>52797347738.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>43304522740.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>44700459092.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>22032974868.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>89739810270.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>99942770170.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>75015326161.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>83426476784.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>102564779276.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>66719324782.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>78886361457.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>86178581859.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>88097020637.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>89559429005.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>87046194988.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>106682615138.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>104304344677.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>60254185165.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>64026598002.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>71138268215.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>93153187929.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>32348996495.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>51525854710.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>100611153762.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>97524474204.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>111259341800.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>110951570400.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>102394087839.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>110758216633.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>100498016857.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>110768712725.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>87983242069.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>111965882580.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>82931370406.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>89221322980.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>89265350255.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>91259647731.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>45625258250.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>77365800300.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>83294591200.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>72760916600.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>30215642700.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>32026643400.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>33702362600.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>50326231000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>34488960300.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>39928716800.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>35677216200.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>62297955700.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>62390387400.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>63416759100.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>73217048900.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>86310718200.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>71713877500.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>40256792500.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>43582758600.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>54744613000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>61569478200.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>49220646700.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>48032272500.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>54841345100.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>62337110700.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>51114643000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>48014369800.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>50025360000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>40397699000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>35671538000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>35388546000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>24874839000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>25169613000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>22063806000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>25664900000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>23347000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>27667315000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>31176768000.0</v>
       </c>
       <c r="CO2"/>
       <c r="CP2">
+        <v>31176768000.0</v>
+      </c>
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>28463000000.0</v>
       </c>
-      <c r="CQ2"/>
+      <c r="CS2"/>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4891,54 +5012,19764 @@
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
+      <c r="CS3"/>
+    </row>
+    <row r="4" spans="1:97">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+    </row>
+    <row r="5" spans="1:97">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>7107774000.0</v>
+      </c>
+      <c r="D5">
+        <v>6591145000.0</v>
+      </c>
+      <c r="E5">
+        <v>6591145000.0</v>
+      </c>
+      <c r="F5">
+        <v>6591145000.0</v>
+      </c>
+      <c r="G5">
+        <v>6591145000.0</v>
+      </c>
+      <c r="H5">
+        <v>4657214000.0</v>
+      </c>
+      <c r="I5">
+        <v>4657214000.0</v>
+      </c>
+      <c r="J5">
+        <v>4657214000.0</v>
+      </c>
+      <c r="K5">
+        <v>4657214000.0</v>
+      </c>
+      <c r="L5">
+        <v>1207886499.0</v>
+      </c>
+      <c r="M5">
+        <v>1207886499.0</v>
+      </c>
+      <c r="N5">
+        <v>1207886499.0</v>
+      </c>
+      <c r="O5">
+        <v>1207886499.0</v>
+      </c>
+      <c r="P5">
+        <v>840375043.0</v>
+      </c>
+      <c r="Q5">
+        <v>840375043.0</v>
+      </c>
+      <c r="R5">
+        <v>840375043.0</v>
+      </c>
+      <c r="S5">
+        <v>840375043.0</v>
+      </c>
+      <c r="T5">
+        <v>-403377241.0</v>
+      </c>
+      <c r="U5">
+        <v>-403377241.0</v>
+      </c>
+      <c r="V5">
+        <v>-403377241.0</v>
+      </c>
+      <c r="W5">
+        <v>-403377241.0</v>
+      </c>
+      <c r="X5">
+        <v>-1740147470.0</v>
+      </c>
+      <c r="Y5">
+        <v>-1740147470.0</v>
+      </c>
+      <c r="Z5">
+        <v>-1740147470.0</v>
+      </c>
+      <c r="AA5">
+        <v>-1740147470.0</v>
+      </c>
+      <c r="AB5">
+        <v>-2100230325.0</v>
+      </c>
+      <c r="AC5">
+        <v>-2100230325.0</v>
+      </c>
+      <c r="AD5">
+        <v>-2100230325.0</v>
+      </c>
+      <c r="AE5">
+        <v>-3105480325.0</v>
+      </c>
+      <c r="AF5">
+        <v>-3772845315.0</v>
+      </c>
+      <c r="AG5">
+        <v>-3772845315.0</v>
+      </c>
+      <c r="AH5">
+        <v>-3772845315.0</v>
+      </c>
+      <c r="AI5">
+        <v>-3772845315.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-2007940326.0</v>
+      </c>
+      <c r="AK5">
+        <v>-2007940326.0</v>
+      </c>
+      <c r="AL5">
+        <v>-2007940326.0</v>
+      </c>
+      <c r="AM5">
+        <v>-2007940326.0</v>
+      </c>
+      <c r="AN5">
+        <v>-2387756737.0</v>
+      </c>
+      <c r="AO5">
+        <v>-2387756737.0</v>
+      </c>
+      <c r="AP5">
+        <v>-2387756737.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-2387756737.0</v>
+      </c>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5">
+        <v>1189833731.0</v>
+      </c>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+    </row>
+    <row r="6" spans="1:97">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
+    </row>
+    <row r="7" spans="1:97">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+    </row>
+    <row r="8" spans="1:97">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>292727295250.0</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+    </row>
+    <row r="9" spans="1:97">
+      <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="E9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="F9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="G9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="H9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="M9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="N9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="O9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="P9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="Q9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="R9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="S9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="T9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="U9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="V9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="W9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="X9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="Y9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="Z9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="AA9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="AB9">
+        <v>70622704210.0</v>
+      </c>
+      <c r="AC9">
+        <v>70622704210.0</v>
+      </c>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+    </row>
+    <row r="10" spans="1:97">
+      <c r="A10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10">
+        <v>2974964015.0</v>
+      </c>
+      <c r="C10">
+        <v>3308418000.0</v>
+      </c>
+      <c r="D10">
+        <v>2011345000.0</v>
+      </c>
+      <c r="E10">
+        <v>2039083000.0</v>
+      </c>
+      <c r="F10">
+        <v>2855876000.0</v>
+      </c>
+      <c r="G10">
+        <v>2104557000.0</v>
+      </c>
+      <c r="H10">
+        <v>2224690000.0</v>
+      </c>
+      <c r="I10">
+        <v>2746185000.0</v>
+      </c>
+      <c r="J10">
+        <v>3145596000.0</v>
+      </c>
+      <c r="K10">
+        <v>2377842000.0</v>
+      </c>
+      <c r="L10">
+        <v>3390637684.0</v>
+      </c>
+      <c r="M10">
+        <v>2233223487.0</v>
+      </c>
+      <c r="N10">
+        <v>2295350586.0</v>
+      </c>
+      <c r="O10">
+        <v>1724598126.0</v>
+      </c>
+      <c r="P10">
+        <v>1896404062.0</v>
+      </c>
+      <c r="Q10">
+        <v>1846608123.0</v>
+      </c>
+      <c r="R10">
+        <v>1878806384.0</v>
+      </c>
+      <c r="S10">
+        <v>2147522414.0</v>
+      </c>
+      <c r="T10">
+        <v>1723433708.0</v>
+      </c>
+      <c r="U10">
+        <v>1288849526.0</v>
+      </c>
+      <c r="V10">
+        <v>1872038981.0</v>
+      </c>
+      <c r="W10">
+        <v>1779593149.0</v>
+      </c>
+      <c r="X10">
+        <v>1175669357.0</v>
+      </c>
+      <c r="Y10">
+        <v>1429531427.0</v>
+      </c>
+      <c r="Z10">
+        <v>1865520000.0</v>
+      </c>
+      <c r="AA10">
+        <v>1830920129.0</v>
+      </c>
+      <c r="AB10">
+        <v>1971199906.0</v>
+      </c>
+      <c r="AC10">
+        <v>2392633033.0</v>
+      </c>
+      <c r="AD10">
+        <v>2466597876.0</v>
+      </c>
+      <c r="AE10">
+        <v>3324644849.0</v>
+      </c>
+      <c r="AF10">
+        <v>4472234000.0</v>
+      </c>
+      <c r="AG10">
+        <v>2935412174.0</v>
+      </c>
+      <c r="AH10">
+        <v>2674308025.0</v>
+      </c>
+      <c r="AI10">
+        <v>2383042772.0</v>
+      </c>
+      <c r="AJ10">
+        <v>2308357260.0</v>
+      </c>
+      <c r="AK10">
+        <v>2598795483.0</v>
+      </c>
+      <c r="AL10">
+        <v>2017384239.0</v>
+      </c>
+      <c r="AM10">
+        <v>2420688310.0</v>
+      </c>
+      <c r="AN10">
+        <v>2515676688.0</v>
+      </c>
+      <c r="AO10">
+        <v>2319697827.0</v>
+      </c>
+      <c r="AP10">
+        <v>2747325750.0</v>
+      </c>
+      <c r="AQ10">
+        <v>1748000559.0</v>
+      </c>
+      <c r="AR10">
+        <v>1405802842.0</v>
+      </c>
+      <c r="AS10">
+        <v>1052660290.0</v>
+      </c>
+      <c r="AT10">
+        <v>1282511000.0</v>
+      </c>
+      <c r="AU10">
+        <v>1446328917.0</v>
+      </c>
+      <c r="AV10">
+        <v>2639467623.0</v>
+      </c>
+      <c r="AW10">
+        <v>2183856569.0</v>
+      </c>
+      <c r="AX10">
+        <v>2021546782.0</v>
+      </c>
+      <c r="AY10">
+        <v>2738498972.0</v>
+      </c>
+      <c r="AZ10">
+        <v>1489412365.0</v>
+      </c>
+      <c r="BA10">
+        <v>1210810204.0</v>
+      </c>
+      <c r="BB10">
+        <v>1287907556.0</v>
+      </c>
+      <c r="BC10">
+        <v>1233634407.0</v>
+      </c>
+      <c r="BD10">
+        <v>1590481631.0</v>
+      </c>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+    </row>
+    <row r="11" spans="1:97">
+      <c r="A11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+    </row>
+    <row r="12" spans="1:97">
+      <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>3308418000.0</v>
+      </c>
+      <c r="D12">
+        <v>2011345000.0</v>
+      </c>
+      <c r="E12">
+        <v>2039083000.0</v>
+      </c>
+      <c r="F12">
+        <v>2855876000.0</v>
+      </c>
+      <c r="G12">
+        <v>2104557000.0</v>
+      </c>
+      <c r="H12">
+        <v>2224690000.0</v>
+      </c>
+      <c r="I12">
+        <v>2746185000.0</v>
+      </c>
+      <c r="J12">
+        <v>3145596000.0</v>
+      </c>
+      <c r="K12">
+        <v>2377842000.0</v>
+      </c>
+      <c r="L12">
+        <v>3390637684.0</v>
+      </c>
+      <c r="M12">
+        <v>2233223487.0</v>
+      </c>
+      <c r="N12">
+        <v>2295350586.0</v>
+      </c>
+      <c r="O12">
+        <v>1724598126.0</v>
+      </c>
+      <c r="P12">
+        <v>1896404062.0</v>
+      </c>
+      <c r="Q12">
+        <v>1846608123.0</v>
+      </c>
+      <c r="R12">
+        <v>1878806384.0</v>
+      </c>
+      <c r="S12">
+        <v>2147522414.0</v>
+      </c>
+      <c r="T12">
+        <v>1723433708.0</v>
+      </c>
+      <c r="U12">
+        <v>1288849526.0</v>
+      </c>
+      <c r="V12">
+        <v>1872038981.0</v>
+      </c>
+      <c r="W12">
+        <v>1779593149.0</v>
+      </c>
+      <c r="X12">
+        <v>1175669357.0</v>
+      </c>
+      <c r="Y12">
+        <v>1429531427.0</v>
+      </c>
+      <c r="Z12">
+        <v>1865520000.0</v>
+      </c>
+      <c r="AA12">
+        <v>1830920129.0</v>
+      </c>
+      <c r="AB12">
+        <v>1971199910.0</v>
+      </c>
+      <c r="AC12">
+        <v>2392633033.0</v>
+      </c>
+      <c r="AD12">
+        <v>2466597876.0</v>
+      </c>
+      <c r="AE12">
+        <v>3324644849.0</v>
+      </c>
+      <c r="AF12">
+        <v>4472234000.0</v>
+      </c>
+      <c r="AG12">
+        <v>2935412174.0</v>
+      </c>
+      <c r="AH12">
+        <v>2674308025.0</v>
+      </c>
+      <c r="AI12">
+        <v>2383042772.0</v>
+      </c>
+      <c r="AJ12">
+        <v>2308357260.0</v>
+      </c>
+      <c r="AK12">
+        <v>2598795483.0</v>
+      </c>
+      <c r="AL12">
+        <v>2017384239.0</v>
+      </c>
+      <c r="AM12">
+        <v>2420688310.0</v>
+      </c>
+      <c r="AN12">
+        <v>2515676688.0</v>
+      </c>
+      <c r="AO12">
+        <v>2319697827.0</v>
+      </c>
+      <c r="AP12">
+        <v>2747325750.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1748000559.0</v>
+      </c>
+      <c r="AR12">
+        <v>1405802842.0</v>
+      </c>
+      <c r="AS12">
+        <v>1052660290.0</v>
+      </c>
+      <c r="AT12">
+        <v>1282511000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1446328917.0</v>
+      </c>
+      <c r="AV12">
+        <v>2639467623.0</v>
+      </c>
+      <c r="AW12">
+        <v>2183856569.0</v>
+      </c>
+      <c r="AX12">
+        <v>2021546782.0</v>
+      </c>
+      <c r="AY12">
+        <v>2738498972.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1489412365.0</v>
+      </c>
+      <c r="BA12">
+        <v>1210810204.0</v>
+      </c>
+      <c r="BB12">
+        <v>1287907556.0</v>
+      </c>
+      <c r="BC12">
+        <v>1233634407.0</v>
+      </c>
+      <c r="BD12">
+        <v>1590481631.0</v>
+      </c>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+    </row>
+    <row r="13" spans="1:97">
+      <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>292727295000.0</v>
+      </c>
+      <c r="D13">
+        <v>292727295000.0</v>
+      </c>
+      <c r="E13">
+        <v>292727295000.0</v>
+      </c>
+      <c r="F13">
+        <v>292727295000.0</v>
+      </c>
+      <c r="G13">
+        <v>292727295000.0</v>
+      </c>
+      <c r="H13">
+        <v>292727295000.0</v>
+      </c>
+      <c r="I13">
+        <v>292727295000.0</v>
+      </c>
+      <c r="J13">
+        <v>292727295000.0</v>
+      </c>
+      <c r="K13">
+        <v>292727295000.0</v>
+      </c>
+      <c r="L13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="M13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="N13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="O13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="P13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="Q13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="R13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="S13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="T13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="U13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="V13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="W13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="X13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="Y13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="Z13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AA13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AB13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AC13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AD13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AE13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AF13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AG13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AH13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AI13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AJ13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AK13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AL13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AM13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AN13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AO13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AP13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AQ13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AR13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AS13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AT13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AU13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AV13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AW13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AX13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AY13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AZ13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="BA13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="BB13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="BC13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="BD13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="BE13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BF13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BG13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BH13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BI13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BJ13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BK13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BL13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BM13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BN13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BO13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BP13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BQ13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BR13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BS13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BT13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BU13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BV13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BW13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="BX13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="BY13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CA13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CB13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CC13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CD13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CE13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CF13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CG13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CH13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CI13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CK13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CL13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CM13">
+        <v>209177000000.0</v>
+      </c>
+      <c r="CN13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CO13">
+        <v>209177000000.0</v>
+      </c>
+      <c r="CP13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CQ13">
+        <v>209177000000.0</v>
+      </c>
+      <c r="CR13">
+        <v>209177000000.0</v>
+      </c>
+      <c r="CS13">
+        <v>209177000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:97">
+      <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="C14">
+        <v>1170909000.0</v>
+      </c>
+      <c r="D14">
+        <v>1170909000.0</v>
+      </c>
+      <c r="E14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="F14">
+        <v>1170909000.0</v>
+      </c>
+      <c r="G14">
+        <v>1170909000.0</v>
+      </c>
+      <c r="H14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="I14">
+        <v>1170909000.0</v>
+      </c>
+      <c r="J14">
+        <v>1170909000.0</v>
+      </c>
+      <c r="K14">
+        <v>1170909000.0</v>
+      </c>
+      <c r="L14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="M14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="N14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="O14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="P14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="Q14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="R14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="S14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="T14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="U14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="V14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="W14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="X14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="Y14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="Z14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AA14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AB14">
+        <v>1175152700.0</v>
+      </c>
+      <c r="AC14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AD14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AE14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AF14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AG14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AH14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AI14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AJ14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AK14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AL14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AM14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AN14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AO14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AP14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AQ14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AR14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AS14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AT14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AU14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AV14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AW14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AX14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AY14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AZ14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="BA14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="BB14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="BC14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="BD14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
+    </row>
+    <row r="15" spans="1:97">
+      <c r="A15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+    </row>
+    <row r="16" spans="1:97">
+      <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>82107366000.0</v>
+      </c>
+      <c r="D16">
+        <v>81176413000.0</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
+        <v>105233178000.0</v>
+      </c>
+      <c r="H16">
+        <v>81981521000.0</v>
+      </c>
+      <c r="I16">
+        <v>88134727000.0</v>
+      </c>
+      <c r="J16">
+        <v>97013839000.0</v>
+      </c>
+      <c r="K16">
+        <v>103910648000.0</v>
+      </c>
+      <c r="L16">
+        <v>50065823822.0</v>
+      </c>
+      <c r="M16">
+        <v>62902365198.0</v>
+      </c>
+      <c r="N16">
+        <v>66117615348.0</v>
+      </c>
+      <c r="O16">
+        <v>81242646603.0</v>
+      </c>
+      <c r="P16">
+        <v>28060229750.0</v>
+      </c>
+      <c r="Q16">
+        <v>29212356250.0</v>
+      </c>
+      <c r="R16">
+        <v>25839416546.0</v>
+      </c>
+      <c r="S16">
+        <v>29256883354.0</v>
+      </c>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16">
+        <v>94966674315.0</v>
+      </c>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
+    </row>
+    <row r="17" spans="1:97">
+      <c r="A17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+    </row>
+    <row r="18" spans="1:97">
+      <c r="A18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+    </row>
+    <row r="19" spans="1:97">
+      <c r="A19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+    </row>
+    <row r="20" spans="1:97">
+      <c r="A20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+    </row>
+    <row r="21" spans="1:97">
+      <c r="A21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
+    </row>
+    <row r="22" spans="1:97">
+      <c r="A22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22">
+        <v>160709572606.0</v>
+      </c>
+      <c r="C22">
+        <v>172268779000.0</v>
+      </c>
+      <c r="D22">
+        <v>176589404000.0</v>
+      </c>
+      <c r="E22">
+        <v>179771624000.0</v>
+      </c>
+      <c r="F22">
+        <v>186287534000.0</v>
+      </c>
+      <c r="G22">
+        <v>199723419000.0</v>
+      </c>
+      <c r="H22">
+        <v>193744339000.0</v>
+      </c>
+      <c r="I22">
+        <v>201296534000.0</v>
+      </c>
+      <c r="J22">
+        <v>212589037000.0</v>
+      </c>
+      <c r="K22">
+        <v>221972434000.0</v>
+      </c>
+      <c r="L22">
+        <v>182155625942.0</v>
+      </c>
+      <c r="M22">
+        <v>202948705694.0</v>
+      </c>
+      <c r="N22">
+        <v>215182304841.0</v>
+      </c>
+      <c r="O22">
+        <v>231288846681.0</v>
+      </c>
+      <c r="P22">
+        <v>172531586586.0</v>
+      </c>
+      <c r="Q22">
+        <v>170256090321.0</v>
+      </c>
+      <c r="R22">
+        <v>241054022395.0</v>
+      </c>
+      <c r="S22">
+        <v>243381244209.0</v>
+      </c>
+      <c r="T22">
+        <v>223831513240.0</v>
+      </c>
+      <c r="U22">
+        <v>222343433388.0</v>
+      </c>
+      <c r="V22">
+        <v>221325982807.0</v>
+      </c>
+      <c r="W22">
+        <v>231219092276.0</v>
+      </c>
+      <c r="X22">
+        <v>233177220135.0</v>
+      </c>
+      <c r="Y22">
+        <v>196057230274.0</v>
+      </c>
+      <c r="Z22">
+        <v>195160770855.0</v>
+      </c>
+      <c r="AA22">
+        <v>246903617805.0</v>
+      </c>
+      <c r="AB22">
+        <v>237179762730.0</v>
+      </c>
+      <c r="AC22">
+        <v>257625419316.0</v>
+      </c>
+      <c r="AD22">
+        <v>270073260318.0</v>
+      </c>
+      <c r="AE22">
+        <v>275298010853.0</v>
+      </c>
+      <c r="AF22">
+        <v>276473888658.0</v>
+      </c>
+      <c r="AG22">
+        <v>277297438545.0</v>
+      </c>
+      <c r="AH22">
+        <v>282760445718.0</v>
+      </c>
+      <c r="AI22">
+        <v>293180825559.0</v>
+      </c>
+      <c r="AJ22">
+        <v>270423949084.0</v>
+      </c>
+      <c r="AK22">
+        <v>271127009597.0</v>
+      </c>
+      <c r="AL22">
+        <v>272035517290.0</v>
+      </c>
+      <c r="AM22">
+        <v>276951721441.0</v>
+      </c>
+      <c r="AN22">
+        <v>243133813890.0</v>
+      </c>
+      <c r="AO22">
+        <v>279745674520.0</v>
+      </c>
+      <c r="AP22">
+        <v>340785676083.0</v>
+      </c>
+      <c r="AQ22">
+        <v>323426229333.0</v>
+      </c>
+      <c r="AR22">
+        <v>327082248454.0</v>
+      </c>
+      <c r="AS22">
+        <v>329506183759.0</v>
+      </c>
+      <c r="AT22">
+        <v>339116336842.0</v>
+      </c>
+      <c r="AU22">
+        <v>349113710318.0</v>
+      </c>
+      <c r="AV22">
+        <v>299072345653.0</v>
+      </c>
+      <c r="AW22">
+        <v>300564819630.0</v>
+      </c>
+      <c r="AX22">
+        <v>320059748571.0</v>
+      </c>
+      <c r="AY22">
+        <v>344737943944.0</v>
+      </c>
+      <c r="AZ22">
+        <v>369551506946.0</v>
+      </c>
+      <c r="BA22">
+        <v>372726363545.0</v>
+      </c>
+      <c r="BB22">
+        <v>375464017579.0</v>
+      </c>
+      <c r="BC22">
+        <v>389371990487.0</v>
+      </c>
+      <c r="BD22">
+        <v>293656291058.0</v>
+      </c>
+      <c r="BE22">
+        <v>276299722000.0</v>
+      </c>
+      <c r="BF22">
+        <v>299209742900.0</v>
+      </c>
+      <c r="BG22">
+        <v>391015379300.0</v>
+      </c>
+      <c r="BH22">
+        <v>211671199600.0</v>
+      </c>
+      <c r="BI22">
+        <v>218711492300.0</v>
+      </c>
+      <c r="BJ22">
+        <v>231434218200.0</v>
+      </c>
+      <c r="BK22">
+        <v>251101206800.0</v>
+      </c>
+      <c r="BL22">
+        <v>209674323300.0</v>
+      </c>
+      <c r="BM22">
+        <v>210186103600.0</v>
+      </c>
+      <c r="BN22">
+        <v>208684784100.0</v>
+      </c>
+      <c r="BO22">
+        <v>236364780800.0</v>
+      </c>
+      <c r="BP22">
+        <v>208366746600.0</v>
+      </c>
+      <c r="BQ22">
+        <v>213546324100.0</v>
+      </c>
+      <c r="BR22">
+        <v>219920028300.0</v>
+      </c>
+      <c r="BS22">
+        <v>239295014400.0</v>
+      </c>
+      <c r="BT22">
+        <v>254597870100.0</v>
+      </c>
+      <c r="BU22">
+        <v>254071112900.0</v>
+      </c>
+      <c r="BV22">
+        <v>261546602900.0</v>
+      </c>
+      <c r="BW22">
+        <v>267444086800.0</v>
+      </c>
+      <c r="BX22">
+        <v>261933744000.0</v>
+      </c>
+      <c r="BY22">
+        <v>272728188000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>286721708000.0</v>
+      </c>
+      <c r="CA22">
+        <v>278533466800.0</v>
+      </c>
+      <c r="CB22">
+        <v>278032179500.0</v>
+      </c>
+      <c r="CC22">
+        <v>266614317400.0</v>
+      </c>
+      <c r="CD22">
+        <v>266298064900.0</v>
+      </c>
+      <c r="CE22">
+        <v>245422120000.0</v>
+      </c>
+      <c r="CF22">
+        <v>258671599000.0</v>
+      </c>
+      <c r="CG22">
+        <v>260844811000.0</v>
+      </c>
+      <c r="CH22">
+        <v>248463682000.0</v>
+      </c>
+      <c r="CI22">
+        <v>234678204000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>225315289000.0</v>
+      </c>
+      <c r="CK22">
+        <v>209364743000.0</v>
+      </c>
+      <c r="CL22">
+        <v>198367501000.0</v>
+      </c>
+      <c r="CM22">
+        <v>189720000000.0</v>
+      </c>
+      <c r="CN22">
+        <v>182563834000.0</v>
+      </c>
+      <c r="CO22">
+        <v>195384000000.0</v>
+      </c>
+      <c r="CP22">
+        <v>196511052000.0</v>
+      </c>
+      <c r="CQ22">
+        <v>194863000000.0</v>
+      </c>
+      <c r="CR22">
+        <v>177258000000.0</v>
+      </c>
+      <c r="CS22">
+        <v>183126000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:97">
+      <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>382338861000.0</v>
+      </c>
+      <c r="D23">
+        <v>384441867000.0</v>
+      </c>
+      <c r="E23">
+        <v>371445597000.0</v>
+      </c>
+      <c r="F23">
+        <v>379231509000.0</v>
+      </c>
+      <c r="G23">
+        <v>413912641000.0</v>
+      </c>
+      <c r="H23">
+        <v>403586183000.0</v>
+      </c>
+      <c r="I23">
+        <v>398490510000.0</v>
+      </c>
+      <c r="J23">
+        <v>427063956000.0</v>
+      </c>
+      <c r="K23">
+        <v>439167184000.0</v>
+      </c>
+      <c r="L23">
+        <v>400516932611.0</v>
+      </c>
+      <c r="M23">
+        <v>422019989655.0</v>
+      </c>
+      <c r="N23">
+        <v>437563714094.0</v>
+      </c>
+      <c r="O23">
+        <v>456577926987.0</v>
+      </c>
+      <c r="P23">
+        <v>401193968581.0</v>
+      </c>
+      <c r="Q23">
+        <v>403332646068.0</v>
+      </c>
+      <c r="R23">
+        <v>479040157851.0</v>
+      </c>
+      <c r="S23">
+        <v>485558335944.0</v>
+      </c>
+      <c r="T23">
+        <v>456470679291.0</v>
+      </c>
+      <c r="U23">
+        <v>460599278577.0</v>
+      </c>
+      <c r="V23">
+        <v>482633154314.0</v>
+      </c>
+      <c r="W23">
+        <v>482065294095.0</v>
+      </c>
+      <c r="X23">
+        <v>480814959914.0</v>
+      </c>
+      <c r="Y23">
+        <v>456144737741.0</v>
+      </c>
+      <c r="Z23">
+        <v>458207588578.0</v>
+      </c>
+      <c r="AA23">
+        <v>514765731890.0</v>
+      </c>
+      <c r="AB23">
+        <v>512729522157.0</v>
+      </c>
+      <c r="AC23">
+        <v>537498186842.0</v>
+      </c>
+      <c r="AD23">
+        <v>553788046242.0</v>
+      </c>
+      <c r="AE23">
+        <v>562174180897.0</v>
+      </c>
+      <c r="AF23">
+        <v>592728566642.0</v>
+      </c>
+      <c r="AG23">
+        <v>595026630987.0</v>
+      </c>
+      <c r="AH23">
+        <v>597777585552.0</v>
+      </c>
+      <c r="AI23">
+        <v>605643301307.0</v>
+      </c>
+      <c r="AJ23">
+        <v>614171017501.0</v>
+      </c>
+      <c r="AK23">
+        <v>623944434326.0</v>
+      </c>
+      <c r="AL23">
+        <v>635236234642.0</v>
+      </c>
+      <c r="AM23">
+        <v>649654335962.0</v>
+      </c>
+      <c r="AN23">
+        <v>602605446918.0</v>
+      </c>
+      <c r="AO23">
+        <v>646612218677.0</v>
+      </c>
+      <c r="AP23">
+        <v>719622094660.0</v>
+      </c>
+      <c r="AQ23">
+        <v>721863265285.0</v>
+      </c>
+      <c r="AR23">
+        <v>711675686273.0</v>
+      </c>
+      <c r="AS23"/>
+      <c r="AT23">
+        <v>753016556185.0</v>
+      </c>
+      <c r="AU23">
+        <v>773663346934.0</v>
+      </c>
+      <c r="AV23">
+        <v>754947994931.0</v>
+      </c>
+      <c r="AW23">
+        <v>768753514951.0</v>
+      </c>
+      <c r="AX23">
+        <v>766202006156.0</v>
+      </c>
+      <c r="AY23">
+        <v>801866397034.0</v>
+      </c>
+      <c r="AZ23">
+        <v>787254228520.0</v>
+      </c>
+      <c r="BA23">
+        <v>792777143448.0</v>
+      </c>
+      <c r="BB23">
+        <v>798098186186.0</v>
+      </c>
+      <c r="BC23"/>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23"/>
+      <c r="CR23"/>
+      <c r="CS23"/>
+    </row>
+    <row r="24" spans="1:97">
+      <c r="A24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24">
+        <v>0.0</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
+        <v>0.0</v>
+      </c>
+      <c r="M24">
+        <v>0.0</v>
+      </c>
+      <c r="N24"/>
+      <c r="O24">
+        <v>0.0</v>
+      </c>
+      <c r="P24">
+        <v>0.0</v>
+      </c>
+      <c r="Q24">
+        <v>0.0</v>
+      </c>
+      <c r="R24">
+        <v>74295809190.0</v>
+      </c>
+      <c r="S24">
+        <v>74595809190.0</v>
+      </c>
+      <c r="T24">
+        <v>79095809190.0</v>
+      </c>
+      <c r="U24">
+        <v>70530809190.0</v>
+      </c>
+      <c r="V24">
+        <v>73110809190.0</v>
+      </c>
+      <c r="W24">
+        <v>92281981160.0</v>
+      </c>
+      <c r="X24">
+        <v>99915981160.0</v>
+      </c>
+      <c r="Y24">
+        <v>107630981160.0</v>
+      </c>
+      <c r="Z24">
+        <v>103893481160.0</v>
+      </c>
+      <c r="AA24">
+        <v>106943481160.0</v>
+      </c>
+      <c r="AB24">
+        <v>112980981160.0</v>
+      </c>
+      <c r="AC24">
+        <v>116130981160.0</v>
+      </c>
+      <c r="AD24">
+        <v>160685115033.0</v>
+      </c>
+      <c r="AE24">
+        <v>167488804298.0</v>
+      </c>
+      <c r="AF24">
+        <v>155598188442.0</v>
+      </c>
+      <c r="AG24">
+        <v>159921942100.0</v>
+      </c>
+      <c r="AH24">
+        <v>164445695800.0</v>
+      </c>
+      <c r="AI24">
+        <v>164745695800.0</v>
+      </c>
+      <c r="AJ24">
+        <v>189188217700.0</v>
+      </c>
+      <c r="AK24">
+        <v>189188217700.0</v>
+      </c>
+      <c r="AL24">
+        <v>72707236500.0</v>
+      </c>
+      <c r="AM24">
+        <v>78087751600.0</v>
+      </c>
+      <c r="AN24">
+        <v>92619648100.0</v>
+      </c>
+      <c r="AO24">
+        <v>92619648100.0</v>
+      </c>
+      <c r="AP24">
+        <v>92619648100.0</v>
+      </c>
+      <c r="AQ24">
+        <v>92619648100.0</v>
+      </c>
+      <c r="AR24">
+        <v>104104624900.0</v>
+      </c>
+      <c r="AS24">
+        <v>128173555300.0</v>
+      </c>
+      <c r="AT24">
+        <v>128173555300.0</v>
+      </c>
+      <c r="AU24">
+        <v>131893555300.0</v>
+      </c>
+      <c r="AV24">
+        <v>138207004500.0</v>
+      </c>
+      <c r="AW24">
+        <v>145070453700.0</v>
+      </c>
+      <c r="AX24">
+        <v>150833902900.0</v>
+      </c>
+      <c r="AY24">
+        <v>157147352100.0</v>
+      </c>
+      <c r="AZ24">
+        <v>282574163700.0</v>
+      </c>
+      <c r="BA24">
+        <v>211836722800.0</v>
+      </c>
+      <c r="BB24">
+        <v>208286736700.0</v>
+      </c>
+      <c r="BC24">
+        <v>207458406600.0</v>
+      </c>
+      <c r="BD24">
+        <v>225258721600.0</v>
+      </c>
+      <c r="BE24">
+        <v>223311514500.0</v>
+      </c>
+      <c r="BF24">
+        <v>217902605800.0</v>
+      </c>
+      <c r="BG24">
+        <v>215883279900.0</v>
+      </c>
+      <c r="BH24">
+        <v>233912004500.0</v>
+      </c>
+      <c r="BI24">
+        <v>229385293200.0</v>
+      </c>
+      <c r="BJ24">
+        <v>229535628700.0</v>
+      </c>
+      <c r="BK24">
+        <v>235116231200.0</v>
+      </c>
+      <c r="BL24">
+        <v>110631030000.0</v>
+      </c>
+      <c r="BM24">
+        <v>112504447500.0</v>
+      </c>
+      <c r="BN24">
+        <v>88047562500.0</v>
+      </c>
+      <c r="BO24">
+        <v>116239500000.0</v>
+      </c>
+      <c r="BP24">
+        <v>124570689500.0</v>
+      </c>
+      <c r="BQ24">
+        <v>131243030700.0</v>
+      </c>
+      <c r="BR24">
+        <v>147801230400.0</v>
+      </c>
+      <c r="BS24">
+        <v>140135397200.0</v>
+      </c>
+      <c r="BT24">
+        <v>140694939800.0</v>
+      </c>
+      <c r="BU24">
+        <v>142844254600.0</v>
+      </c>
+      <c r="BV24">
+        <v>142729918100.0</v>
+      </c>
+      <c r="BW24">
+        <v>137116914300.0</v>
+      </c>
+      <c r="BX24">
+        <v>40040966600.0</v>
+      </c>
+      <c r="BY24">
+        <v>38249614400.0</v>
+      </c>
+      <c r="BZ24">
+        <v>38519989400.0</v>
+      </c>
+      <c r="CA24">
+        <v>38105977700.0</v>
+      </c>
+      <c r="CB24">
+        <v>72676668400.0</v>
+      </c>
+      <c r="CC24">
+        <v>73188198800.0</v>
+      </c>
+      <c r="CD24">
+        <v>71417516600.0</v>
+      </c>
+      <c r="CE24">
+        <v>103190220000.0</v>
+      </c>
+      <c r="CF24">
+        <v>125382695000.0</v>
+      </c>
+      <c r="CG24">
+        <v>122374957000.0</v>
+      </c>
+      <c r="CH24">
+        <v>119922294000.0</v>
+      </c>
+      <c r="CI24">
+        <v>166326748000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>170770592000.0</v>
+      </c>
+      <c r="CK24">
+        <v>155752212000.0</v>
+      </c>
+      <c r="CL24">
+        <v>153539545000.0</v>
+      </c>
+      <c r="CM24">
+        <v>194500000000.0</v>
+      </c>
+      <c r="CN24">
+        <v>209878690000.0</v>
+      </c>
+      <c r="CO24">
+        <v>285070000000.0</v>
+      </c>
+      <c r="CP24">
+        <v>273790594000.0</v>
+      </c>
+      <c r="CQ24"/>
+      <c r="CR24">
+        <v>267797000000.0</v>
+      </c>
+      <c r="CS24"/>
+    </row>
+    <row r="25" spans="1:97">
+      <c r="A25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>0.0</v>
+      </c>
+      <c r="E25">
+        <v>0.0</v>
+      </c>
+      <c r="F25">
+        <v>0.0</v>
+      </c>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>0.0</v>
+      </c>
+      <c r="M25">
+        <v>0.0</v>
+      </c>
+      <c r="N25">
+        <v>0.0</v>
+      </c>
+      <c r="O25">
+        <v>0.0</v>
+      </c>
+      <c r="P25">
+        <v>0.0</v>
+      </c>
+      <c r="Q25">
+        <v>0.0</v>
+      </c>
+      <c r="R25">
+        <v>74295809190.0</v>
+      </c>
+      <c r="S25">
+        <v>74595809190.0</v>
+      </c>
+      <c r="T25">
+        <v>79095809190.0</v>
+      </c>
+      <c r="U25">
+        <v>70530809190.0</v>
+      </c>
+      <c r="V25">
+        <v>73110809190.0</v>
+      </c>
+      <c r="W25">
+        <v>92281981160.0</v>
+      </c>
+      <c r="X25">
+        <v>99915981160.0</v>
+      </c>
+      <c r="Y25">
+        <v>107630981160.0</v>
+      </c>
+      <c r="Z25">
+        <v>103893481160.0</v>
+      </c>
+      <c r="AA25">
+        <v>106943481160.0</v>
+      </c>
+      <c r="AB25">
+        <v>112980981160.0</v>
+      </c>
+      <c r="AC25">
+        <v>116130981160.0</v>
+      </c>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+    </row>
+    <row r="26" spans="1:97">
+      <c r="A26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+    </row>
+    <row r="27" spans="1:97">
+      <c r="A27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+    </row>
+    <row r="28" spans="1:97">
+      <c r="A28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-3308418000.0</v>
+      </c>
+      <c r="D28">
+        <v>-2011345000.0</v>
+      </c>
+      <c r="E28">
+        <v>-2039083000.0</v>
+      </c>
+      <c r="F28">
+        <v>-2855876000.0</v>
+      </c>
+      <c r="G28">
+        <v>-2104557000.0</v>
+      </c>
+      <c r="H28">
+        <v>-2224690000.0</v>
+      </c>
+      <c r="I28">
+        <v>-2746185000.0</v>
+      </c>
+      <c r="J28">
+        <v>-3145596000.0</v>
+      </c>
+      <c r="K28">
+        <v>-2377842000.0</v>
+      </c>
+      <c r="L28">
+        <v>-3390637684.0</v>
+      </c>
+      <c r="M28">
+        <v>-2233223487.0</v>
+      </c>
+      <c r="N28">
+        <v>-2295350586.0</v>
+      </c>
+      <c r="O28">
+        <v>-1724598126.0</v>
+      </c>
+      <c r="P28">
+        <v>-1896404062.0</v>
+      </c>
+      <c r="Q28">
+        <v>-1846608123.0</v>
+      </c>
+      <c r="R28">
+        <v>90587002804.0</v>
+      </c>
+      <c r="S28">
+        <v>90618286774.0</v>
+      </c>
+      <c r="T28">
+        <v>92072375480.0</v>
+      </c>
+      <c r="U28">
+        <v>93541959662.0</v>
+      </c>
+      <c r="V28">
+        <v>101238770207.0</v>
+      </c>
+      <c r="W28">
+        <v>123708409091.0</v>
+      </c>
+      <c r="X28">
+        <v>124781125165.0</v>
+      </c>
+      <c r="Y28">
+        <v>125676700955.0</v>
+      </c>
+      <c r="Z28">
+        <v>121215461157.0</v>
+      </c>
+      <c r="AA28">
+        <v>158279788780.0</v>
+      </c>
+      <c r="AB28">
+        <v>165685755715.0</v>
+      </c>
+      <c r="AC28">
+        <v>176686816011.0</v>
+      </c>
+      <c r="AD28">
+        <v>184661039101.0</v>
+      </c>
+      <c r="AE28">
+        <v>190606681393.0</v>
+      </c>
+      <c r="AF28">
+        <v>204106599557.0</v>
+      </c>
+      <c r="AG28">
+        <v>211728051868.0</v>
+      </c>
+      <c r="AH28">
+        <v>216512301223.0</v>
+      </c>
+      <c r="AI28">
+        <v>223565397054.0</v>
+      </c>
+      <c r="AJ28">
+        <v>230432727092.0</v>
+      </c>
+      <c r="AK28">
+        <v>236939313537.0</v>
+      </c>
+      <c r="AL28">
+        <v>243392943572.0</v>
+      </c>
+      <c r="AM28">
+        <v>249615351474.0</v>
+      </c>
+      <c r="AN28">
+        <v>254888873688.0</v>
+      </c>
+      <c r="AO28">
+        <v>272855048030.0</v>
+      </c>
+      <c r="AP28">
+        <v>283252095279.0</v>
+      </c>
+      <c r="AQ28">
+        <v>287670562328.0</v>
+      </c>
+      <c r="AR28">
+        <v>302287647052.0</v>
+      </c>
+      <c r="AS28">
+        <v>-1052660290.0</v>
+      </c>
+      <c r="AT28">
+        <v>300871175122.0</v>
+      </c>
+      <c r="AU28">
+        <v>300938098136.0</v>
+      </c>
+      <c r="AV28">
+        <v>303168925558.0</v>
+      </c>
+      <c r="AW28">
+        <v>304146860619.0</v>
+      </c>
+      <c r="AX28">
+        <v>304615584159.0</v>
+      </c>
+      <c r="AY28">
+        <v>316904778083.0</v>
+      </c>
+      <c r="AZ28">
+        <v>313382054958.0</v>
+      </c>
+      <c r="BA28">
+        <v>313157279475.0</v>
+      </c>
+      <c r="BB28">
+        <v>319412317401.0</v>
+      </c>
+      <c r="BC28">
+        <v>-1233634407.0</v>
+      </c>
+      <c r="BD28">
+        <v>-1590481631.0</v>
+      </c>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28"/>
+    </row>
+    <row r="29" spans="1:97">
+      <c r="A29" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>206935098076.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+    </row>
+    <row r="30" spans="1:97">
+      <c r="A30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30">
+        <v>4392180648.0</v>
+      </c>
+      <c r="C30">
+        <v>5689992000.0</v>
+      </c>
+      <c r="D30">
+        <v>3453608000.0</v>
+      </c>
+      <c r="E30">
+        <v>1590332000.0</v>
+      </c>
+      <c r="F30">
+        <v>1617183000.0</v>
+      </c>
+      <c r="G30">
+        <v>5425891000.0</v>
+      </c>
+      <c r="H30">
+        <v>1634072000.0</v>
+      </c>
+      <c r="I30">
+        <v>1192332000.0</v>
+      </c>
+      <c r="J30">
+        <v>1052539000.0</v>
+      </c>
+      <c r="K30">
+        <v>1518535000.0</v>
+      </c>
+      <c r="L30">
+        <v>1131729312.0</v>
+      </c>
+      <c r="M30">
+        <v>1169443484.0</v>
+      </c>
+      <c r="N30">
+        <v>1050521101.0</v>
+      </c>
+      <c r="O30">
+        <v>926449352.0</v>
+      </c>
+      <c r="P30">
+        <v>3605044919.0</v>
+      </c>
+      <c r="Q30">
+        <v>4124257829.0</v>
+      </c>
+      <c r="R30">
+        <v>8361258225.0</v>
+      </c>
+      <c r="S30">
+        <v>9720628137.0</v>
+      </c>
+      <c r="T30">
+        <v>1778632813.0</v>
+      </c>
+      <c r="U30">
+        <v>4254424363.0</v>
+      </c>
+      <c r="V30">
+        <v>13250159590.0</v>
+      </c>
+      <c r="W30">
+        <v>13311875021.0</v>
+      </c>
+      <c r="X30">
+        <v>6908120221.0</v>
+      </c>
+      <c r="Y30">
+        <v>15147900682.0</v>
+      </c>
+      <c r="Z30">
+        <v>14018366587.0</v>
+      </c>
+      <c r="AA30">
+        <v>14774264177.0</v>
+      </c>
+      <c r="AB30">
+        <v>17782344600.0</v>
+      </c>
+      <c r="AC30">
+        <v>17099522114.0</v>
+      </c>
+      <c r="AD30">
+        <v>16899409241.0</v>
+      </c>
+      <c r="AE30">
+        <v>15493537094.0</v>
+      </c>
+      <c r="AF30">
+        <v>39193825563.0</v>
+      </c>
+      <c r="AG30">
+        <v>38084518426.0</v>
+      </c>
+      <c r="AH30">
+        <v>22575965683.0</v>
+      </c>
+      <c r="AI30">
+        <v>15891336432.0</v>
+      </c>
+      <c r="AJ30">
+        <v>40800382678.0</v>
+      </c>
+      <c r="AK30">
+        <v>42550773969.0</v>
+      </c>
+      <c r="AL30">
+        <v>45095362467.0</v>
+      </c>
+      <c r="AM30">
+        <v>49306630395.0</v>
+      </c>
+      <c r="AN30">
+        <v>27873187650.0</v>
+      </c>
+      <c r="AO30">
+        <v>26021213746.0</v>
+      </c>
+      <c r="AP30">
+        <v>37008627033.0</v>
+      </c>
+      <c r="AQ30">
+        <v>50696651192.0</v>
+      </c>
+      <c r="AR30">
+        <v>30453052694.0</v>
+      </c>
+      <c r="AS30">
+        <v>32584710705.0</v>
+      </c>
+      <c r="AT30">
+        <v>42334521573.0</v>
+      </c>
+      <c r="AU30">
+        <v>47878615385.0</v>
+      </c>
+      <c r="AV30">
+        <v>70804960019.0</v>
+      </c>
+      <c r="AW30">
+        <v>74849955166.0</v>
+      </c>
+      <c r="AX30">
+        <v>62655851109.0</v>
+      </c>
+      <c r="AY30">
+        <v>67217400706.0</v>
+      </c>
+      <c r="AZ30">
+        <v>56613834870.0</v>
+      </c>
+      <c r="BA30">
+        <v>52922243610.0</v>
+      </c>
+      <c r="BB30">
+        <v>47105283212.0</v>
+      </c>
+      <c r="BC30">
+        <v>37269957428.0</v>
+      </c>
+      <c r="BD30">
+        <v>82962893201.0</v>
+      </c>
+      <c r="BE30">
+        <v>145490189700.0</v>
+      </c>
+      <c r="BF30">
+        <v>169219950000.0</v>
+      </c>
+      <c r="BG30">
+        <v>76185680600.0</v>
+      </c>
+      <c r="BH30">
+        <v>203027325000.0</v>
+      </c>
+      <c r="BI30">
+        <v>197533541300.0</v>
+      </c>
+      <c r="BJ30">
+        <v>202467169500.0</v>
+      </c>
+      <c r="BK30">
+        <v>218419273100.0</v>
+      </c>
+      <c r="BL30">
+        <v>214564531400.0</v>
+      </c>
+      <c r="BM30">
+        <v>222385979100.0</v>
+      </c>
+      <c r="BN30">
+        <v>214882287500.0</v>
+      </c>
+      <c r="BO30">
+        <v>222636909600.0</v>
+      </c>
+      <c r="BP30">
+        <v>207224636000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>194506410100.0</v>
+      </c>
+      <c r="BR30">
+        <v>194343595300.0</v>
+      </c>
+      <c r="BS30">
+        <v>202374535500.0</v>
+      </c>
+      <c r="BT30">
+        <v>193002520100.0</v>
+      </c>
+      <c r="BU30">
+        <v>168035165700.0</v>
+      </c>
+      <c r="BV30">
+        <v>149937042000.0</v>
+      </c>
+      <c r="BW30">
+        <v>144207690600.0</v>
+      </c>
+      <c r="BX30">
+        <v>117924045100.0</v>
+      </c>
+      <c r="BY30">
+        <v>89735990900.0</v>
+      </c>
+      <c r="BZ30">
+        <v>77900793700.0</v>
+      </c>
+      <c r="CA30">
+        <v>99888623500.0</v>
+      </c>
+      <c r="CB30">
+        <v>103023128500.0</v>
+      </c>
+      <c r="CC30">
+        <v>98433091500.0</v>
+      </c>
+      <c r="CD30">
+        <v>100921292900.0</v>
+      </c>
+      <c r="CE30">
+        <v>98756868000.0</v>
+      </c>
+      <c r="CF30">
+        <v>95989070000.0</v>
+      </c>
+      <c r="CG30">
+        <v>84714266000.0</v>
+      </c>
+      <c r="CH30">
+        <v>89654966000.0</v>
+      </c>
+      <c r="CI30">
+        <v>107793186000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>107671319000.0</v>
+      </c>
+      <c r="CK30">
+        <v>106389283000.0</v>
+      </c>
+      <c r="CL30">
+        <v>114282372000.0</v>
+      </c>
+      <c r="CM30">
+        <v>98990000000.0</v>
+      </c>
+      <c r="CN30">
+        <v>99504948000.0</v>
+      </c>
+      <c r="CO30">
+        <v>94576000000.0</v>
+      </c>
+      <c r="CP30">
+        <v>95745521000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>89898000000.0</v>
+      </c>
+      <c r="CR30">
+        <v>90827000000.0</v>
+      </c>
+      <c r="CS30">
+        <v>67760000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:97">
+      <c r="A31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>240043827908.0</v>
+      </c>
+      <c r="N31">
+        <v>240100759691.0</v>
+      </c>
+      <c r="O31">
+        <v>238647541874.0</v>
+      </c>
+      <c r="P31">
+        <v>249296671998.0</v>
+      </c>
+      <c r="Q31">
+        <v>249139940323.0</v>
+      </c>
+      <c r="R31">
+        <v>247284708525.0</v>
+      </c>
+      <c r="S31">
+        <v>244324892193.0</v>
+      </c>
+      <c r="T31">
+        <v>253746302630.0</v>
+      </c>
+      <c r="U31">
+        <v>240469720310.0</v>
+      </c>
+      <c r="V31">
+        <v>199946041668.0</v>
+      </c>
+      <c r="W31">
+        <v>186331318094.0</v>
+      </c>
+      <c r="X31">
+        <v>196077559322.0</v>
+      </c>
+      <c r="Y31">
+        <v>203852682014.0</v>
+      </c>
+      <c r="Z31">
+        <v>203912975724.0</v>
+      </c>
+      <c r="AA31">
+        <v>200348925308.0</v>
+      </c>
+      <c r="AB31">
+        <v>217193014028.0</v>
+      </c>
+      <c r="AC31">
+        <v>217208408528.0</v>
+      </c>
+      <c r="AD31">
+        <v>217216167039.0</v>
+      </c>
+      <c r="AE31">
+        <v>215250324630.0</v>
+      </c>
+      <c r="AF31">
+        <v>227523742804.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+    </row>
+    <row r="32" spans="1:97">
+      <c r="A32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>54525129772.0</v>
+      </c>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+    </row>
+    <row r="33" spans="1:97">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>187469784177.0</v>
+      </c>
+      <c r="C33">
+        <v>200984246000.0</v>
+      </c>
+      <c r="D33">
+        <v>202374950000.0</v>
+      </c>
+      <c r="E33">
+        <v>188031473000.0</v>
+      </c>
+      <c r="F33">
+        <v>188419931000.0</v>
+      </c>
+      <c r="G33">
+        <v>206533192000.0</v>
+      </c>
+      <c r="H33">
+        <v>205787050000.0</v>
+      </c>
+      <c r="I33">
+        <v>193244358000.0</v>
+      </c>
+      <c r="J33">
+        <v>210234312000.0</v>
+      </c>
+      <c r="K33">
+        <v>213205456000.0</v>
+      </c>
+      <c r="L33">
+        <v>213727844131.0</v>
+      </c>
+      <c r="M33">
+        <v>215661346730.0</v>
+      </c>
+      <c r="N33">
+        <v>219022361699.0</v>
+      </c>
+      <c r="O33">
+        <v>222574083636.0</v>
+      </c>
+      <c r="P33">
+        <v>223038732405.0</v>
+      </c>
+      <c r="Q33">
+        <v>226923394995.0</v>
+      </c>
+      <c r="R33">
+        <v>226877517688.0</v>
+      </c>
+      <c r="S33">
+        <v>228977796225.0</v>
+      </c>
+      <c r="T33">
+        <v>229025697325.0</v>
+      </c>
+      <c r="U33">
+        <v>232539362241.0</v>
+      </c>
+      <c r="V33">
+        <v>246164585194.0</v>
+      </c>
+      <c r="W33">
+        <v>235685736615.0</v>
+      </c>
+      <c r="X33">
+        <v>239423899265.0</v>
+      </c>
+      <c r="Y33">
+        <v>243308566649.0</v>
+      </c>
+      <c r="Z33">
+        <v>247149799142.0</v>
+      </c>
+      <c r="AA33">
+        <v>251162932669.0</v>
+      </c>
+      <c r="AB33">
+        <v>255640003749.0</v>
+      </c>
+      <c r="AC33">
+        <v>260143372793.0</v>
+      </c>
+      <c r="AD33">
+        <v>264338815205.0</v>
+      </c>
+      <c r="AE33">
+        <v>268001620681.0</v>
+      </c>
+      <c r="AF33">
+        <v>272417179799.0</v>
+      </c>
+      <c r="AG33">
+        <v>276699005042.0</v>
+      </c>
+      <c r="AH33">
+        <v>289745170867.0</v>
+      </c>
+      <c r="AI33">
+        <v>294095442959.0</v>
+      </c>
+      <c r="AJ33">
+        <v>300638328478.0</v>
+      </c>
+      <c r="AK33">
+        <v>307667855278.0</v>
+      </c>
+      <c r="AL33">
+        <v>316087970646.0</v>
+      </c>
+      <c r="AM33">
+        <v>319257825778.0</v>
+      </c>
+      <c r="AN33">
+        <v>328422768690.0</v>
+      </c>
+      <c r="AO33">
+        <v>336245632584.0</v>
+      </c>
+      <c r="AP33">
+        <v>336800465794.0</v>
+      </c>
+      <c r="AQ33">
+        <v>344564630339.0</v>
+      </c>
+      <c r="AR33">
+        <v>352698323669.0</v>
+      </c>
+      <c r="AS33">
+        <v>360447410445.0</v>
+      </c>
+      <c r="AT33">
+        <v>370104606799.0</v>
+      </c>
+      <c r="AU33">
+        <v>374878000649.0</v>
+      </c>
+      <c r="AV33">
+        <v>382425137437.0</v>
+      </c>
+      <c r="AW33">
+        <v>391150383602.0</v>
+      </c>
+      <c r="AX33">
+        <v>381463023194.0</v>
+      </c>
+      <c r="AY33">
+        <v>386813080643.0</v>
+      </c>
+      <c r="AZ33">
+        <v>359533722589.0</v>
+      </c>
+      <c r="BA33">
+        <v>365266222589.0</v>
+      </c>
+      <c r="BB33">
+        <v>373523722589.0</v>
+      </c>
+      <c r="BC33">
+        <v>380894782589.0</v>
+      </c>
+      <c r="BD33">
+        <v>390478289805.0</v>
+      </c>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
+      <c r="CP33"/>
+      <c r="CQ33"/>
+      <c r="CR33"/>
+      <c r="CS33"/>
+    </row>
+    <row r="34" spans="1:97">
+      <c r="A34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+    </row>
+    <row r="35" spans="1:97">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>35059815873.0</v>
+      </c>
+      <c r="C35">
+        <v>50917212000.0</v>
+      </c>
+      <c r="D35">
+        <v>49390760000.0</v>
+      </c>
+      <c r="E35">
+        <v>49481500000.0</v>
+      </c>
+      <c r="F35">
+        <v>34140795000.0</v>
+      </c>
+      <c r="G35">
+        <v>49547188000.0</v>
+      </c>
+      <c r="H35">
+        <v>50432367000.0</v>
+      </c>
+      <c r="I35">
+        <v>50433541000.0</v>
+      </c>
+      <c r="J35">
+        <v>50431552000.0</v>
+      </c>
+      <c r="K35">
+        <v>50429563000.0</v>
+      </c>
+      <c r="L35">
+        <v>53591281595.0</v>
+      </c>
+      <c r="M35">
+        <v>53552800867.0</v>
+      </c>
+      <c r="N35">
+        <v>53784350010.0</v>
+      </c>
+      <c r="O35">
+        <v>53754814252.0</v>
+      </c>
+      <c r="P35">
+        <v>54325018674.0</v>
+      </c>
+      <c r="Q35">
+        <v>54598273528.0</v>
+      </c>
+      <c r="R35">
+        <v>128742059281.0</v>
+      </c>
+      <c r="S35">
+        <v>129306610355.0</v>
+      </c>
+      <c r="T35">
+        <v>134412705885.0</v>
+      </c>
+      <c r="U35">
+        <v>138287049712.0</v>
+      </c>
+      <c r="V35">
+        <v>127721706868.0</v>
+      </c>
+      <c r="W35">
+        <v>130774066588.0</v>
+      </c>
+      <c r="X35">
+        <v>141242019472.0</v>
+      </c>
+      <c r="Y35">
+        <v>151005358407.0</v>
+      </c>
+      <c r="Z35">
+        <v>146837937479.0</v>
+      </c>
+      <c r="AA35">
+        <v>148197267542.0</v>
+      </c>
+      <c r="AB35">
+        <v>160452105816.0</v>
+      </c>
+      <c r="AC35">
+        <v>164093942179.0</v>
+      </c>
+      <c r="AD35">
+        <v>209384823286.0</v>
+      </c>
+      <c r="AE35">
+        <v>215006169768.0</v>
+      </c>
+      <c r="AF35">
+        <v>207214895308.0</v>
+      </c>
+      <c r="AG35">
+        <v>211748530615.0</v>
+      </c>
+      <c r="AH35">
+        <v>209852572550.0</v>
+      </c>
+      <c r="AI35">
+        <v>210756047128.0</v>
+      </c>
+      <c r="AJ35">
+        <v>243297773875.0</v>
+      </c>
+      <c r="AK35">
+        <v>242786514571.0</v>
+      </c>
+      <c r="AL35">
+        <v>125205328702.0</v>
+      </c>
+      <c r="AM35">
+        <v>130419987551.0</v>
+      </c>
+      <c r="AN35">
+        <v>146815362002.0</v>
+      </c>
+      <c r="AO35">
+        <v>145233227949.0</v>
+      </c>
+      <c r="AP35">
+        <v>145002884240.0</v>
+      </c>
+      <c r="AQ35">
+        <v>146132851915.0</v>
+      </c>
+      <c r="AR35">
+        <v>145235518039.0</v>
+      </c>
+      <c r="AS35">
+        <v>128173555282.0</v>
+      </c>
+      <c r="AT35">
+        <v>176064541938.0</v>
+      </c>
+      <c r="AU35">
+        <v>183022023671.0</v>
+      </c>
+      <c r="AV35">
+        <v>192903763939.0</v>
+      </c>
+      <c r="AW35">
+        <v>199971182598.0</v>
+      </c>
+      <c r="AX35">
+        <v>207352214665.0</v>
+      </c>
+      <c r="AY35">
+        <v>214347213746.0</v>
+      </c>
+      <c r="AZ35">
+        <v>349646989648.0</v>
+      </c>
+      <c r="BA35">
+        <v>278029328531.0</v>
+      </c>
+      <c r="BB35">
+        <v>279256000022.0</v>
+      </c>
+      <c r="BC35">
+        <v>207458406645.0</v>
+      </c>
+      <c r="BD35">
+        <v>225258721605.0</v>
+      </c>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
+      <c r="CQ35"/>
+      <c r="CR35"/>
+      <c r="CS35"/>
+    </row>
+    <row r="36" spans="1:97">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
+        <v>901440000.0</v>
+      </c>
+      <c r="D36">
+        <v>901439000.0</v>
+      </c>
+      <c r="E36">
+        <v>901440000.0</v>
+      </c>
+      <c r="F36">
+        <v>901440000.0</v>
+      </c>
+      <c r="G36">
+        <v>901440000.0</v>
+      </c>
+      <c r="H36">
+        <v>901440000.0</v>
+      </c>
+      <c r="I36">
+        <v>-13449610000.0</v>
+      </c>
+      <c r="J36">
+        <v>901440000.0</v>
+      </c>
+      <c r="K36">
+        <v>901440000.0</v>
+      </c>
+      <c r="L36">
+        <v>901440000.0</v>
+      </c>
+      <c r="M36">
+        <v>901440000.0</v>
+      </c>
+      <c r="N36">
+        <v>901440000.0</v>
+      </c>
+      <c r="O36">
+        <v>901440000.0</v>
+      </c>
+      <c r="P36">
+        <v>901440000.0</v>
+      </c>
+      <c r="Q36">
+        <v>901440000.0</v>
+      </c>
+      <c r="R36">
+        <v>901440000.0</v>
+      </c>
+      <c r="S36">
+        <v>901440000.0</v>
+      </c>
+      <c r="T36">
+        <v>901440000.0</v>
+      </c>
+      <c r="U36">
+        <v>901440000.0</v>
+      </c>
+      <c r="V36">
+        <v>901440000.0</v>
+      </c>
+      <c r="W36">
+        <v>901440000.0</v>
+      </c>
+      <c r="X36">
+        <v>901440000.0</v>
+      </c>
+      <c r="Y36">
+        <v>901440000.0</v>
+      </c>
+      <c r="Z36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AA36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AB36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AC36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AD36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AE36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AF36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AG36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AH36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AI36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AK36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AL36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AM36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AN36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AO36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AP36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AR36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AS36">
+        <v>-360447410445.0</v>
+      </c>
+      <c r="AT36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AU36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AV36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AW36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AX36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AY36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>901440000.0</v>
+      </c>
+      <c r="BA36">
+        <v>901440000.0</v>
+      </c>
+      <c r="BB36">
+        <v>901440000.0</v>
+      </c>
+      <c r="BC36">
+        <v>-380894782589.0</v>
+      </c>
+      <c r="BD36">
+        <v>-390478289805.0</v>
+      </c>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36"/>
+      <c r="CR36"/>
+      <c r="CS36"/>
+    </row>
+    <row r="37" spans="1:97">
+      <c r="A37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+    </row>
+    <row r="38" spans="1:97">
+      <c r="A38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>901440000.0</v>
+      </c>
+      <c r="E38">
+        <v>901440000.0</v>
+      </c>
+      <c r="F38">
+        <v>901440000.0</v>
+      </c>
+      <c r="G38">
+        <v>901440000.0</v>
+      </c>
+      <c r="H38">
+        <v>901440000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>0.0</v>
+      </c>
+      <c r="M38">
+        <v>1.0</v>
+      </c>
+      <c r="N38">
+        <v>901440000.0</v>
+      </c>
+      <c r="O38">
+        <v>901440000.0</v>
+      </c>
+      <c r="P38">
+        <v>901440000.0</v>
+      </c>
+      <c r="Q38">
+        <v>901440000.0</v>
+      </c>
+      <c r="R38">
+        <v>901440000.0</v>
+      </c>
+      <c r="S38">
+        <v>901440000.0</v>
+      </c>
+      <c r="T38">
+        <v>901440000.0</v>
+      </c>
+      <c r="U38">
+        <v>901440000.0</v>
+      </c>
+      <c r="V38">
+        <v>901440000.0</v>
+      </c>
+      <c r="W38">
+        <v>901440000.0</v>
+      </c>
+      <c r="X38">
+        <v>901440000.0</v>
+      </c>
+      <c r="Y38">
+        <v>901440000.0</v>
+      </c>
+      <c r="Z38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AA38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AB38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AC38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AD38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AE38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AF38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AG38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AH38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AI38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AK38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AL38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AM38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AN38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AO38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AP38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AR38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AS38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AT38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AU38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AV38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AW38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AX38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AY38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BA38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BB38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BC38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BD38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BE38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BF38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BG38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BH38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BI38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BK38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BL38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BM38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BN38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BO38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BP38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BR38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BS38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BT38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BU38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BV38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BW38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BX38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BY38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>926440000.0</v>
+      </c>
+      <c r="CA38">
+        <v>926440000.0</v>
+      </c>
+      <c r="CB38">
+        <v>926440000.0</v>
+      </c>
+      <c r="CC38">
+        <v>926440000.0</v>
+      </c>
+      <c r="CD38">
+        <v>2285564300.0</v>
+      </c>
+      <c r="CE38">
+        <v>3637128000.0</v>
+      </c>
+      <c r="CF38">
+        <v>5826803000.0</v>
+      </c>
+      <c r="CG38">
+        <v>4991014000.0</v>
+      </c>
+      <c r="CH38">
+        <v>5222963000.0</v>
+      </c>
+      <c r="CI38">
+        <v>4901769000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>5807171000.0</v>
+      </c>
+      <c r="CK38">
+        <v>6120865000.0</v>
+      </c>
+      <c r="CL38">
+        <v>6596868000.0</v>
+      </c>
+      <c r="CM38">
+        <v>7131000000.0</v>
+      </c>
+      <c r="CN38">
+        <v>2153016000.0</v>
+      </c>
+      <c r="CO38">
+        <v>4974000000.0</v>
+      </c>
+      <c r="CP38">
+        <v>2093207000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>1583000000.0</v>
+      </c>
+      <c r="CR38">
+        <v>1478000000.0</v>
+      </c>
+      <c r="CS38">
+        <v>33946000000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:97">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
+        <v>87427000.0</v>
+      </c>
+      <c r="D39">
+        <v>12560000.0</v>
+      </c>
+      <c r="E39">
+        <v>13085000.0</v>
+      </c>
+      <c r="F39">
+        <v>50985000.0</v>
+      </c>
+      <c r="G39">
+        <v>125582000.0</v>
+      </c>
+      <c r="H39">
+        <v>196031000.0</v>
+      </c>
+      <c r="I39">
+        <v>11101000.0</v>
+      </c>
+      <c r="J39">
+        <v>42472000.0</v>
+      </c>
+      <c r="K39">
+        <v>92917000.0</v>
+      </c>
+      <c r="L39">
+        <v>111095542.0</v>
+      </c>
+      <c r="M39">
+        <v>7270259.0</v>
+      </c>
+      <c r="N39">
+        <v>13175867.0</v>
+      </c>
+      <c r="O39">
+        <v>63949192.0</v>
+      </c>
+      <c r="P39">
+        <v>122200609.0</v>
+      </c>
+      <c r="Q39">
+        <v>182294799.0</v>
+      </c>
+      <c r="R39">
+        <v>868553159.0</v>
+      </c>
+      <c r="S39">
+        <v>1331144958.0</v>
+      </c>
+      <c r="T39">
+        <v>111402205.0</v>
+      </c>
+      <c r="U39">
+        <v>173209059.0</v>
+      </c>
+      <c r="V39">
+        <v>20387742.0</v>
+      </c>
+      <c r="W39">
+        <v>68997034.0</v>
+      </c>
+      <c r="X39">
+        <v>130050936.0</v>
+      </c>
+      <c r="Y39">
+        <v>201508709.0</v>
+      </c>
+      <c r="Z39">
+        <v>13131993.0</v>
+      </c>
+      <c r="AA39">
+        <v>93997110.0</v>
+      </c>
+      <c r="AB39">
+        <v>156211172.0</v>
+      </c>
+      <c r="AC39">
+        <v>237239586.0</v>
+      </c>
+      <c r="AD39">
+        <v>9963602.0</v>
+      </c>
+      <c r="AE39">
+        <v>56367420.0</v>
+      </c>
+      <c r="AF39">
+        <v>171438622.0</v>
+      </c>
+      <c r="AG39">
+        <v>10256800.0</v>
+      </c>
+      <c r="AH39">
+        <v>21695259.0</v>
+      </c>
+      <c r="AI39">
+        <v>92653585.0</v>
+      </c>
+      <c r="AJ39"/>
+      <c r="AK39"/>
+      <c r="AL39"/>
+      <c r="AM39">
+        <v>1717470038.0</v>
+      </c>
+      <c r="AN39"/>
+      <c r="AO39">
+        <v>2280000000.0</v>
+      </c>
+      <c r="AP39">
+        <v>2280000000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>1427753862.0</v>
+      </c>
+      <c r="AR39">
+        <v>36258614.0</v>
+      </c>
+      <c r="AS39">
+        <v>119053314.0</v>
+      </c>
+      <c r="AT39">
+        <v>178579970.0</v>
+      </c>
+      <c r="AU39">
+        <v>346691665.0</v>
+      </c>
+      <c r="AV39">
+        <v>6084199.0</v>
+      </c>
+      <c r="AW39">
+        <v>4499984.0</v>
+      </c>
+      <c r="AX39">
+        <v>1836500.0</v>
+      </c>
+      <c r="AY39">
+        <v>359472770.0</v>
+      </c>
+      <c r="AZ39">
+        <v>65751750.0</v>
+      </c>
+      <c r="BA39">
+        <v>651503500.0</v>
+      </c>
+      <c r="BB39">
+        <v>717255250.0</v>
+      </c>
+      <c r="BC39">
+        <v>603779057.0</v>
+      </c>
+      <c r="BD39">
+        <v>8286622919.0</v>
+      </c>
+      <c r="BE39">
+        <v>115636800.0</v>
+      </c>
+      <c r="BF39">
+        <v>173455300.0</v>
+      </c>
+      <c r="BG39">
+        <v>25444000.0</v>
+      </c>
+      <c r="BH39">
+        <v>4388352800.0</v>
+      </c>
+      <c r="BI39">
+        <v>2453504200.0</v>
+      </c>
+      <c r="BJ39">
+        <v>6398455400.0</v>
+      </c>
+      <c r="BK39">
+        <v>7740545900.0</v>
+      </c>
+      <c r="BL39">
+        <v>3282219400.0</v>
+      </c>
+      <c r="BM39">
+        <v>4953909200.0</v>
+      </c>
+      <c r="BN39">
+        <v>4250776000.0</v>
+      </c>
+      <c r="BO39">
+        <v>26716000.0</v>
+      </c>
+      <c r="BP39">
+        <v>3377345700.0</v>
+      </c>
+      <c r="BQ39">
+        <v>4176865100.0</v>
+      </c>
+      <c r="BR39">
+        <v>8216118100.0</v>
+      </c>
+      <c r="BS39">
+        <v>8562619200.0</v>
+      </c>
+      <c r="BT39">
+        <v>7075665000.0</v>
+      </c>
+      <c r="BU39">
+        <v>5527846800.0</v>
+      </c>
+      <c r="BV39">
+        <v>4055956200.0</v>
+      </c>
+      <c r="BW39">
+        <v>8831957800.0</v>
+      </c>
+      <c r="BX39">
+        <v>183774500.0</v>
+      </c>
+      <c r="BY39">
+        <v>319945600.0</v>
+      </c>
+      <c r="BZ39">
+        <v>454736900.0</v>
+      </c>
+      <c r="CA39">
+        <v>1053018700.0</v>
+      </c>
+      <c r="CB39">
+        <v>229406100.0</v>
+      </c>
+      <c r="CC39">
+        <v>320066000.0</v>
+      </c>
+      <c r="CD39">
+        <v>407609200.0</v>
+      </c>
+      <c r="CE39">
+        <v>404736000.0</v>
+      </c>
+      <c r="CF39">
+        <v>3946662000.0</v>
+      </c>
+      <c r="CG39">
+        <v>7016262000.0</v>
+      </c>
+      <c r="CH39">
+        <v>10528667000.0</v>
+      </c>
+      <c r="CI39">
+        <v>11043624000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>13607540000.0</v>
+      </c>
+      <c r="CK39">
+        <v>11777694000.0</v>
+      </c>
+      <c r="CL39">
+        <v>8717800000.0</v>
+      </c>
+      <c r="CM39">
+        <v>7412000000.0</v>
+      </c>
+      <c r="CN39">
+        <v>10121081000.0</v>
+      </c>
+      <c r="CO39">
+        <v>39438000000.0</v>
+      </c>
+      <c r="CP39">
+        <v>6327876000.0</v>
+      </c>
+      <c r="CQ39"/>
+      <c r="CR39">
+        <v>3083000000.0</v>
+      </c>
+      <c r="CS39"/>
+    </row>
+    <row r="40" spans="1:97">
+      <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
+        <v>24560391000.0</v>
+      </c>
+      <c r="D40">
+        <v>17689536000.0</v>
+      </c>
+      <c r="E40">
+        <v>102854986000.0</v>
+      </c>
+      <c r="F40">
+        <v>112404688000.0</v>
+      </c>
+      <c r="G40">
+        <v>17997165000.0</v>
+      </c>
+      <c r="H40">
+        <v>14885618000.0</v>
+      </c>
+      <c r="I40">
+        <v>17865181000.0</v>
+      </c>
+      <c r="J40">
+        <v>21199766000.0</v>
+      </c>
+      <c r="K40">
+        <v>19291120000.0</v>
+      </c>
+      <c r="L40">
+        <v>8131401639.0</v>
+      </c>
+      <c r="M40">
+        <v>8640803205.0</v>
+      </c>
+      <c r="N40">
+        <v>16302203603.0</v>
+      </c>
+      <c r="O40">
+        <v>16258636285.0</v>
+      </c>
+      <c r="P40">
+        <v>10882913133.0</v>
+      </c>
+      <c r="Q40">
+        <v>10336068897.0</v>
+      </c>
+      <c r="R40">
+        <v>11266057277.0</v>
+      </c>
+      <c r="S40">
+        <v>11702602304.0</v>
+      </c>
+      <c r="T40">
+        <v>10307148035.0</v>
+      </c>
+      <c r="U40">
+        <v>12842049463.0</v>
+      </c>
+      <c r="V40">
+        <v>7965756595.0</v>
+      </c>
+      <c r="W40">
+        <v>42014078061.0</v>
+      </c>
+      <c r="X40">
+        <v>17511797586.0</v>
+      </c>
+      <c r="Y40">
+        <v>6796119935.0</v>
+      </c>
+      <c r="Z40">
+        <v>4842698591.0</v>
+      </c>
+      <c r="AA40">
+        <v>10487532013.0</v>
+      </c>
+      <c r="AB40">
+        <v>5309681384.0</v>
+      </c>
+      <c r="AC40">
+        <v>14361006792.0</v>
+      </c>
+      <c r="AD40">
+        <v>14565952114.0</v>
+      </c>
+      <c r="AE40">
+        <v>17378143918.0</v>
+      </c>
+      <c r="AF40">
+        <v>15449854410.0</v>
+      </c>
+      <c r="AG40">
+        <v>16313279852.0</v>
+      </c>
+      <c r="AH40">
+        <v>17357428650.0</v>
+      </c>
+      <c r="AI40">
+        <v>16914493708.0</v>
+      </c>
+      <c r="AJ40">
+        <v>5154046393.0</v>
+      </c>
+      <c r="AK40">
+        <v>4403346025.0</v>
+      </c>
+      <c r="AL40">
+        <v>4521821857.0</v>
+      </c>
+      <c r="AM40">
+        <v>14192461828.0</v>
+      </c>
+      <c r="AN40">
+        <v>18081630030.0</v>
+      </c>
+      <c r="AO40">
+        <v>29083425501.0</v>
+      </c>
+      <c r="AP40">
+        <v>41557206867.0</v>
+      </c>
+      <c r="AQ40">
+        <v>4184714759.0</v>
+      </c>
+      <c r="AR40">
+        <v>27310611342.0</v>
+      </c>
+      <c r="AS40">
+        <v>196714986360.0</v>
+      </c>
+      <c r="AT40">
+        <v>48933558341.0</v>
+      </c>
+      <c r="AU40">
+        <v>51260994402.0</v>
+      </c>
+      <c r="AV40">
+        <v>27659187892.0</v>
+      </c>
+      <c r="AW40">
+        <v>29270466222.0</v>
+      </c>
+      <c r="AX40">
+        <v>42812269458.0</v>
+      </c>
+      <c r="AY40">
+        <v>41347238593.0</v>
+      </c>
+      <c r="AZ40">
+        <v>33924945900.0</v>
+      </c>
+      <c r="BA40">
+        <v>34116409900.0</v>
+      </c>
+      <c r="BB40">
+        <v>29699962381.0</v>
+      </c>
+      <c r="BC40">
+        <v>157751252306.0</v>
+      </c>
+      <c r="BD40">
+        <v>129529534152.0</v>
+      </c>
+      <c r="BE40">
+        <v>36013591000.0</v>
+      </c>
+      <c r="BF40">
+        <v>57400550000.0</v>
+      </c>
+      <c r="BG40">
+        <v>66612564000.0</v>
+      </c>
+      <c r="BH40">
+        <v>28957524000.0</v>
+      </c>
+      <c r="BI40">
+        <v>38961199000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>51084096000.0</v>
+      </c>
+      <c r="BK40">
+        <v>63827017000.0</v>
+      </c>
+      <c r="BL40">
+        <v>37770337000.0</v>
+      </c>
+      <c r="BM40">
+        <v>47235449000.0</v>
+      </c>
+      <c r="BN40">
+        <v>48626248000.0</v>
+      </c>
+      <c r="BO40">
+        <v>54809137000.0</v>
+      </c>
+      <c r="BP40">
+        <v>51252408000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>55029784000.0</v>
+      </c>
+      <c r="BR40">
+        <v>49820289000.0</v>
+      </c>
+      <c r="BS40">
+        <v>54787767000.0</v>
+      </c>
+      <c r="BT40">
+        <v>40777127000.0</v>
+      </c>
+      <c r="BU40">
+        <v>39104760000.0</v>
+      </c>
+      <c r="BV40">
+        <v>40165873000.0</v>
+      </c>
+      <c r="BW40">
+        <v>72994813000.0</v>
+      </c>
+      <c r="BX40">
+        <v>110330195000.0</v>
+      </c>
+      <c r="BY40">
+        <v>81533526000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>89693259000.0</v>
+      </c>
+      <c r="CA40">
+        <v>100001904000.0</v>
+      </c>
+      <c r="CB40">
+        <v>55131025000.0</v>
+      </c>
+      <c r="CC40">
+        <v>52050131000.0</v>
+      </c>
+      <c r="CD40">
+        <v>46534977000.0</v>
+      </c>
+      <c r="CE40">
+        <v>43241051000.0</v>
+      </c>
+      <c r="CF40">
+        <v>45044101000.0</v>
+      </c>
+      <c r="CG40">
+        <v>40947075000.0</v>
+      </c>
+      <c r="CH40">
+        <v>41352504000.0</v>
+      </c>
+      <c r="CI40">
+        <v>17821153000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>14403119000.0</v>
+      </c>
+      <c r="CK40">
+        <v>13272274000.0</v>
+      </c>
+      <c r="CL40">
+        <v>22450307000.0</v>
+      </c>
+      <c r="CM40">
+        <v>10602000000.0</v>
+      </c>
+      <c r="CN40">
+        <v>20549776000.0</v>
+      </c>
+      <c r="CO40"/>
+      <c r="CP40">
+        <v>15287965000.0</v>
+      </c>
+      <c r="CQ40"/>
+      <c r="CR40">
+        <v>10255000000.0</v>
+      </c>
+      <c r="CS40"/>
+    </row>
+    <row r="41" spans="1:97">
+      <c r="A41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>40121959003.0</v>
+      </c>
+      <c r="N41">
+        <v>40000651677.0</v>
+      </c>
+      <c r="O41">
+        <v>39283544183.0</v>
+      </c>
+      <c r="P41">
+        <v>42517171285.0</v>
+      </c>
+      <c r="Q41">
+        <v>42273726977.0</v>
+      </c>
+      <c r="R41">
+        <v>41222581826.0</v>
+      </c>
+      <c r="S41">
+        <v>40280956877.0</v>
+      </c>
+      <c r="T41">
+        <v>43225695720.0</v>
+      </c>
+      <c r="U41">
+        <v>54799975442.0</v>
+      </c>
+      <c r="V41">
+        <v>42832461582.0</v>
+      </c>
+      <c r="W41">
+        <v>38492085430.0</v>
+      </c>
+      <c r="X41">
+        <v>41326038314.0</v>
+      </c>
+      <c r="Y41">
+        <v>43374377249.0</v>
+      </c>
+      <c r="Z41">
+        <v>42944456321.0</v>
+      </c>
+      <c r="AA41">
+        <v>41253786384.0</v>
+      </c>
+      <c r="AB41">
+        <v>47471124658.0</v>
+      </c>
+      <c r="AC41">
+        <v>47962961021.0</v>
+      </c>
+      <c r="AD41">
+        <v>48699708253.0</v>
+      </c>
+      <c r="AE41">
+        <v>47517365470.0</v>
+      </c>
+      <c r="AF41">
+        <v>51616706866.0</v>
+      </c>
+      <c r="AG41">
+        <v>20808486000.0</v>
+      </c>
+      <c r="AH41">
+        <v>20383486000.0</v>
+      </c>
+      <c r="AI41">
+        <v>21499140900.0</v>
+      </c>
+      <c r="AJ41">
+        <v>21957029600.0</v>
+      </c>
+      <c r="AK41">
+        <v>21532029600.0</v>
+      </c>
+      <c r="AL41">
+        <v>21007029600.0</v>
+      </c>
+      <c r="AM41">
+        <v>20482029600.0</v>
+      </c>
+      <c r="AN41">
+        <v>18562669400.0</v>
+      </c>
+      <c r="AO41">
+        <v>18137669400.0</v>
+      </c>
+      <c r="AP41">
+        <v>17712669400.0</v>
+      </c>
+      <c r="AQ41">
+        <v>17287669400.0</v>
+      </c>
+      <c r="AR41">
+        <v>11096057000.0</v>
+      </c>
+      <c r="AS41">
+        <v>10671057000.0</v>
+      </c>
+      <c r="AT41">
+        <v>10246057000.0</v>
+      </c>
+      <c r="AU41">
+        <v>10476036600.0</v>
+      </c>
+      <c r="AV41">
+        <v>11917136300.0</v>
+      </c>
+      <c r="AW41">
+        <v>11955931700.0</v>
+      </c>
+      <c r="AX41">
+        <v>11994894300.0</v>
+      </c>
+      <c r="AY41">
+        <v>13421288200.0</v>
+      </c>
+      <c r="AZ41">
+        <v>17160133700.0</v>
+      </c>
+      <c r="BA41">
+        <v>16600133700.0</v>
+      </c>
+      <c r="BB41">
+        <v>21913218600.0</v>
+      </c>
+      <c r="BC41">
+        <v>21521933500.0</v>
+      </c>
+      <c r="BD41">
+        <v>21328155300.0</v>
+      </c>
+      <c r="BE41">
+        <v>20936870200.0</v>
+      </c>
+      <c r="BF41">
+        <v>20545585100.0</v>
+      </c>
+      <c r="BG41">
+        <v>20154300000.0</v>
+      </c>
+      <c r="BH41">
+        <v>19447126800.0</v>
+      </c>
+      <c r="BI41">
+        <v>19159841700.0</v>
+      </c>
+      <c r="BJ41">
+        <v>18872556700.0</v>
+      </c>
+      <c r="BK41">
+        <v>18585271600.0</v>
+      </c>
+      <c r="BL41">
+        <v>18314113700.0</v>
+      </c>
+      <c r="BM41">
+        <v>18030828700.0</v>
+      </c>
+      <c r="BN41">
+        <v>17746543600.0</v>
+      </c>
+      <c r="BO41">
+        <v>17465258500.0</v>
+      </c>
+      <c r="BP41">
+        <v>17225755700.0</v>
+      </c>
+      <c r="BQ41">
+        <v>16944870600.0</v>
+      </c>
+      <c r="BR41">
+        <v>16664685500.0</v>
+      </c>
+      <c r="BS41">
+        <v>16384500500.0</v>
+      </c>
+      <c r="BT41">
+        <v>16323739000.0</v>
+      </c>
+      <c r="BU41">
+        <v>16043553900.0</v>
+      </c>
+      <c r="BV41">
+        <v>15763368800.0</v>
+      </c>
+      <c r="BW41">
+        <v>15483183700.0</v>
+      </c>
+      <c r="BX41">
+        <v>15327469500.0</v>
+      </c>
+      <c r="BY41">
+        <v>15200184400.0</v>
+      </c>
+      <c r="BZ41">
+        <v>15072899300.0</v>
+      </c>
+      <c r="CA41">
+        <v>14945614300.0</v>
+      </c>
+      <c r="CB41">
+        <v>15000867000.0</v>
+      </c>
+      <c r="CC41">
+        <v>14863795100.0</v>
+      </c>
+      <c r="CD41">
+        <v>14729822500.0</v>
+      </c>
+      <c r="CE41">
+        <v>12263001000.0</v>
+      </c>
+      <c r="CF41">
+        <v>12406448000.0</v>
+      </c>
+      <c r="CG41">
+        <v>12539924000.0</v>
+      </c>
+      <c r="CH41">
+        <v>12673757000.0</v>
+      </c>
+      <c r="CI41">
+        <v>12811404000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>12956609000.0</v>
+      </c>
+      <c r="CK41">
+        <v>13101861000.0</v>
+      </c>
+      <c r="CL41">
+        <v>13245748000.0</v>
+      </c>
+      <c r="CM41">
+        <v>13536000000.0</v>
+      </c>
+      <c r="CN41">
+        <v>12790397000.0</v>
+      </c>
+      <c r="CO41"/>
+      <c r="CP41">
+        <v>13302228000.0</v>
+      </c>
+      <c r="CQ41"/>
+      <c r="CR41">
+        <v>14013000000.0</v>
+      </c>
+      <c r="CS41"/>
+    </row>
+    <row r="42" spans="1:97">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
+        <v>71627954000.0</v>
+      </c>
+      <c r="D42">
+        <v>71627954000.0</v>
+      </c>
+      <c r="E42">
+        <v>71627954000.0</v>
+      </c>
+      <c r="F42">
+        <v>71627954000.0</v>
+      </c>
+      <c r="G42">
+        <v>71627954000.0</v>
+      </c>
+      <c r="H42">
+        <v>71627954000.0</v>
+      </c>
+      <c r="I42">
+        <v>71627954000.0</v>
+      </c>
+      <c r="J42">
+        <v>71627954000.0</v>
+      </c>
+      <c r="K42">
+        <v>71627954000.0</v>
+      </c>
+      <c r="L42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="M42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="N42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="O42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="P42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="Q42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="R42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="S42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="T42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="U42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="V42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="W42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="X42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="Y42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="Z42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AA42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AB42">
+        <v>-2100230330.0</v>
+      </c>
+      <c r="AC42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AD42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AE42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AF42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AG42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AH42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AI42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AJ42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AK42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AL42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AM42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AN42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AO42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AP42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AQ42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AR42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AS42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AT42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AU42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AV42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AW42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AX42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AY42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AZ42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="BA42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="BB42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="BC42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="BD42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
+      <c r="CR42"/>
+      <c r="CS42"/>
+    </row>
+    <row r="43" spans="1:97">
+      <c r="A43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+    </row>
+    <row r="44" spans="1:97">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+    </row>
+    <row r="45" spans="1:97">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>932793975994.0</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
+    </row>
+    <row r="46" spans="1:97">
+      <c r="A46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>186568344177.0</v>
+      </c>
+      <c r="C46">
+        <v>184772927000.0</v>
+      </c>
+      <c r="D46">
+        <v>187089263000.0</v>
+      </c>
+      <c r="E46">
+        <v>187130033000.0</v>
+      </c>
+      <c r="F46">
+        <v>187518491000.0</v>
+      </c>
+      <c r="G46">
+        <v>189270925000.0</v>
+      </c>
+      <c r="H46">
+        <v>190906088000.0</v>
+      </c>
+      <c r="I46">
+        <v>192342918000.0</v>
+      </c>
+      <c r="J46">
+        <v>194915373000.0</v>
+      </c>
+      <c r="K46">
+        <v>196997828000.0</v>
+      </c>
+      <c r="L46">
+        <v>199708994479.0</v>
+      </c>
+      <c r="M46">
+        <v>201329064867.0</v>
+      </c>
+      <c r="N46">
+        <v>204337223366.0</v>
+      </c>
+      <c r="O46">
+        <v>207201373566.0</v>
+      </c>
+      <c r="P46">
+        <v>210329445015.0</v>
+      </c>
+      <c r="Q46">
+        <v>213697408444.0</v>
+      </c>
+      <c r="R46">
+        <v>212752409421.0</v>
+      </c>
+      <c r="S46">
+        <v>213646511936.0</v>
+      </c>
+      <c r="T46">
+        <v>216033056347.0</v>
+      </c>
+      <c r="U46">
+        <v>218681657159.0</v>
+      </c>
+      <c r="V46">
+        <v>233484709096.0</v>
+      </c>
+      <c r="W46">
+        <v>234784296615.0</v>
+      </c>
+      <c r="X46">
+        <v>238522459265.0</v>
+      </c>
+      <c r="Y46">
+        <v>242407126649.0</v>
+      </c>
+      <c r="Z46">
+        <v>246248359142.0</v>
+      </c>
+      <c r="AA46">
+        <v>250261492669.0</v>
+      </c>
+      <c r="AB46">
+        <v>254738563749.0</v>
+      </c>
+      <c r="AC46">
+        <v>259241932793.0</v>
+      </c>
+      <c r="AD46">
+        <v>263437375205.0</v>
+      </c>
+      <c r="AE46">
+        <v>267100180681.0</v>
+      </c>
+      <c r="AF46">
+        <v>271515739798.0</v>
+      </c>
+      <c r="AG46">
+        <v>275797565042.0</v>
+      </c>
+      <c r="AH46">
+        <v>288843730867.0</v>
+      </c>
+      <c r="AI46">
+        <v>293194002959.0</v>
+      </c>
+      <c r="AJ46">
+        <v>299736888478.0</v>
+      </c>
+      <c r="AK46">
+        <v>306766415278.0</v>
+      </c>
+      <c r="AL46">
+        <v>315186530646.0</v>
+      </c>
+      <c r="AM46">
+        <v>318356385778.0</v>
+      </c>
+      <c r="AN46">
+        <v>327521328690.0</v>
+      </c>
+      <c r="AO46">
+        <v>335344192584.0</v>
+      </c>
+      <c r="AP46">
+        <v>335899025794.0</v>
+      </c>
+      <c r="AQ46">
+        <v>343663190339.0</v>
+      </c>
+      <c r="AR46">
+        <v>351796883669.0</v>
+      </c>
+      <c r="AS46">
+        <v>360447410445.0</v>
+      </c>
+      <c r="AT46">
+        <v>369203166799.0</v>
+      </c>
+      <c r="AU46">
+        <v>373976560649.0</v>
+      </c>
+      <c r="AV46">
+        <v>381523697437.0</v>
+      </c>
+      <c r="AW46">
+        <v>390248943602.0</v>
+      </c>
+      <c r="AX46">
+        <v>380561583194.0</v>
+      </c>
+      <c r="AY46">
+        <v>385911640643.0</v>
+      </c>
+      <c r="AZ46">
+        <v>358632282589.0</v>
+      </c>
+      <c r="BA46">
+        <v>364364782589.0</v>
+      </c>
+      <c r="BB46">
+        <v>372622282589.0</v>
+      </c>
+      <c r="BC46">
+        <v>380894782589.0</v>
+      </c>
+      <c r="BD46">
+        <v>390478289805.0</v>
+      </c>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
+      <c r="CP46"/>
+      <c r="CQ46"/>
+      <c r="CR46"/>
+      <c r="CS46"/>
+    </row>
+    <row r="47" spans="1:97">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>187089262670.0</v>
+      </c>
+      <c r="E47">
+        <v>187130032960.0</v>
+      </c>
+      <c r="F47">
+        <v>187518491060.0</v>
+      </c>
+      <c r="G47">
+        <v>189270924570.0</v>
+      </c>
+      <c r="H47">
+        <v>190906087900.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>199708994480.0</v>
+      </c>
+      <c r="M47">
+        <v>201329064867.0</v>
+      </c>
+      <c r="N47">
+        <v>204337223366.0</v>
+      </c>
+      <c r="O47">
+        <v>207201373566.0</v>
+      </c>
+      <c r="P47">
+        <v>210329445015.0</v>
+      </c>
+      <c r="Q47">
+        <v>213697408444.0</v>
+      </c>
+      <c r="R47">
+        <v>212752409421.0</v>
+      </c>
+      <c r="S47">
+        <v>213646511936.0</v>
+      </c>
+      <c r="T47">
+        <v>216033056347.0</v>
+      </c>
+      <c r="U47">
+        <v>218681657159.0</v>
+      </c>
+      <c r="V47">
+        <v>233484709096.0</v>
+      </c>
+      <c r="W47">
+        <v>234784296615.0</v>
+      </c>
+      <c r="X47">
+        <v>238522459265.0</v>
+      </c>
+      <c r="Y47">
+        <v>242407126649.0</v>
+      </c>
+      <c r="Z47">
+        <v>246248359142.0</v>
+      </c>
+      <c r="AA47">
+        <v>250261492669.0</v>
+      </c>
+      <c r="AB47">
+        <v>254738563750.0</v>
+      </c>
+      <c r="AC47">
+        <v>259241932790.0</v>
+      </c>
+      <c r="AD47">
+        <v>263437375205.0</v>
+      </c>
+      <c r="AE47">
+        <v>267100180681.0</v>
+      </c>
+      <c r="AF47">
+        <v>271515739799.0</v>
+      </c>
+      <c r="AG47">
+        <v>275797565000.0</v>
+      </c>
+      <c r="AH47">
+        <v>288843730900.0</v>
+      </c>
+      <c r="AI47">
+        <v>293194003000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>299736888500.0</v>
+      </c>
+      <c r="AK47">
+        <v>306766415300.0</v>
+      </c>
+      <c r="AL47">
+        <v>315186530600.0</v>
+      </c>
+      <c r="AM47">
+        <v>318356385800.0</v>
+      </c>
+      <c r="AN47">
+        <v>327521328700.0</v>
+      </c>
+      <c r="AO47">
+        <v>335344192600.0</v>
+      </c>
+      <c r="AP47">
+        <v>335899025800.0</v>
+      </c>
+      <c r="AQ47">
+        <v>343663190300.0</v>
+      </c>
+      <c r="AR47">
+        <v>351796883700.0</v>
+      </c>
+      <c r="AS47">
+        <v>360447410400.0</v>
+      </c>
+      <c r="AT47">
+        <v>369203166800.0</v>
+      </c>
+      <c r="AU47">
+        <v>373976560600.0</v>
+      </c>
+      <c r="AV47">
+        <v>381523697400.0</v>
+      </c>
+      <c r="AW47">
+        <v>390248943600.0</v>
+      </c>
+      <c r="AX47">
+        <v>380561583200.0</v>
+      </c>
+      <c r="AY47">
+        <v>385911640600.0</v>
+      </c>
+      <c r="AZ47">
+        <v>358632282600.0</v>
+      </c>
+      <c r="BA47">
+        <v>364364782600.0</v>
+      </c>
+      <c r="BB47">
+        <v>372622282600.0</v>
+      </c>
+      <c r="BC47">
+        <v>380894782600.0</v>
+      </c>
+      <c r="BD47">
+        <v>390478289800.0</v>
+      </c>
+      <c r="BE47">
+        <v>398735789800.0</v>
+      </c>
+      <c r="BF47">
+        <v>374993289800.0</v>
+      </c>
+      <c r="BG47">
+        <v>373271702200.0</v>
+      </c>
+      <c r="BH47">
+        <v>375323436000.0</v>
+      </c>
+      <c r="BI47">
+        <v>383580820300.0</v>
+      </c>
+      <c r="BJ47">
+        <v>387156495100.0</v>
+      </c>
+      <c r="BK47">
+        <v>391965502600.0</v>
+      </c>
+      <c r="BL47">
+        <v>400776819300.0</v>
+      </c>
+      <c r="BM47">
+        <v>408869214300.0</v>
+      </c>
+      <c r="BN47">
+        <v>416321658900.0</v>
+      </c>
+      <c r="BO47">
+        <v>410636609800.0</v>
+      </c>
+      <c r="BP47">
+        <v>421920654400.0</v>
+      </c>
+      <c r="BQ47">
+        <v>425996099700.0</v>
+      </c>
+      <c r="BR47">
+        <v>434156516900.0</v>
+      </c>
+      <c r="BS47">
+        <v>439340789500.0</v>
+      </c>
+      <c r="BT47">
+        <v>447725973700.0</v>
+      </c>
+      <c r="BU47">
+        <v>454535030100.0</v>
+      </c>
+      <c r="BV47">
+        <v>460842355000.0</v>
+      </c>
+      <c r="BW47">
+        <v>468049505400.0</v>
+      </c>
+      <c r="BX47">
+        <v>470801997200.0</v>
+      </c>
+      <c r="BY47">
+        <v>478916258700.0</v>
+      </c>
+      <c r="BZ47">
+        <v>486972114700.0</v>
+      </c>
+      <c r="CA47">
+        <v>494740805700.0</v>
+      </c>
+      <c r="CB47">
+        <v>502859891400.0</v>
+      </c>
+      <c r="CC47">
+        <v>505182862300.0</v>
+      </c>
+      <c r="CD47">
+        <v>513101967400.0</v>
+      </c>
+      <c r="CE47">
+        <v>521682769000.0</v>
+      </c>
+      <c r="CF47">
+        <v>524391423000.0</v>
+      </c>
+      <c r="CG47">
+        <v>531915140000.0</v>
+      </c>
+      <c r="CH47">
+        <v>539371646000.0</v>
+      </c>
+      <c r="CI47">
+        <v>541257131000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>549174815000.0</v>
+      </c>
+      <c r="CK47">
+        <v>553813721000.0</v>
+      </c>
+      <c r="CL47">
+        <v>558492138000.0</v>
+      </c>
+      <c r="CM47">
+        <v>487193000000.0</v>
+      </c>
+      <c r="CN47">
+        <v>496512302000.0</v>
+      </c>
+      <c r="CO47">
+        <v>479849000000.0</v>
+      </c>
+      <c r="CP47">
+        <v>480889324000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>479819000000.0</v>
+      </c>
+      <c r="CR47">
+        <v>461776000000.0</v>
+      </c>
+      <c r="CS47">
+        <v>422439000000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:97">
+      <c r="A48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48">
+        <v>-164527925575.0</v>
+      </c>
+      <c r="C48">
+        <v>-170211282000.0</v>
+      </c>
+      <c r="D48">
+        <v>-147040814000.0</v>
+      </c>
+      <c r="E48">
+        <v>-149811375000.0</v>
+      </c>
+      <c r="F48">
+        <v>-148565807000.0</v>
+      </c>
+      <c r="G48">
+        <v>-151136324000.0</v>
+      </c>
+      <c r="H48">
+        <v>-123129598000.0</v>
+      </c>
+      <c r="I48">
+        <v>-123634824000.0</v>
+      </c>
+      <c r="J48">
+        <v>-127151946000.0</v>
+      </c>
+      <c r="K48">
+        <v>-133150581000.0</v>
+      </c>
+      <c r="L48">
+        <v>-125420457974.0</v>
+      </c>
+      <c r="M48">
+        <v>-125519308052.0</v>
+      </c>
+      <c r="N48">
+        <v>-125462376269.0</v>
+      </c>
+      <c r="O48">
+        <v>-126915594086.0</v>
+      </c>
+      <c r="P48">
+        <v>-115898952506.0</v>
+      </c>
+      <c r="Q48">
+        <v>-116055684181.0</v>
+      </c>
+      <c r="R48">
+        <v>-117910915979.0</v>
+      </c>
+      <c r="S48">
+        <v>-120870732311.0</v>
+      </c>
+      <c r="T48">
+        <v>-110205569590.0</v>
+      </c>
+      <c r="U48">
+        <v>-123482151910.0</v>
+      </c>
+      <c r="V48">
+        <v>-164005830552.0</v>
+      </c>
+      <c r="W48">
+        <v>-177620554126.0</v>
+      </c>
+      <c r="X48">
+        <v>-166537542669.0</v>
+      </c>
+      <c r="Y48">
+        <v>-158762419977.0</v>
+      </c>
+      <c r="Z48">
+        <v>-158702126267.0</v>
+      </c>
+      <c r="AA48">
+        <v>-162266176683.0</v>
+      </c>
+      <c r="AB48">
+        <v>-144056755110.0</v>
+      </c>
+      <c r="AC48">
+        <v>-144041360608.0</v>
+      </c>
+      <c r="AD48">
+        <v>-144033602097.0</v>
+      </c>
+      <c r="AE48">
+        <v>-145999444506.0</v>
+      </c>
+      <c r="AF48">
+        <v>-132053411342.0</v>
+      </c>
+      <c r="AG48">
+        <v>-134400050557.0</v>
+      </c>
+      <c r="AH48">
+        <v>-150433098425.0</v>
+      </c>
+      <c r="AI48">
+        <v>-147111482423.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-99429913722.0</v>
+      </c>
+      <c r="AK48">
+        <v>-98963974729.0</v>
+      </c>
+      <c r="AL48">
+        <v>-99674334538.0</v>
+      </c>
+      <c r="AM48">
+        <v>-123401648679.0</v>
+      </c>
+      <c r="AN48">
+        <v>-120387686595.0</v>
+      </c>
+      <c r="AO48">
+        <v>-122747629950.0</v>
+      </c>
+      <c r="AP48">
+        <v>-121891165848.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-83739933090.0</v>
+      </c>
+      <c r="AR48">
+        <v>-135068609353.0</v>
+      </c>
+      <c r="AS48">
+        <v>-120156547314.0</v>
+      </c>
+      <c r="AT48">
+        <v>-111705762217.0</v>
+      </c>
+      <c r="AU48">
+        <v>-106408592718.0</v>
+      </c>
+      <c r="AV48">
+        <v>-97064361892.0</v>
+      </c>
+      <c r="AW48">
+        <v>-95867109531.0</v>
+      </c>
+      <c r="AX48">
+        <v>-91098947522.0</v>
+      </c>
+      <c r="AY48">
+        <v>-91639862282.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-74896380483.0</v>
+      </c>
+      <c r="BA48">
+        <v>-74471284292.0</v>
+      </c>
+      <c r="BB48">
+        <v>-75886614159.0</v>
+      </c>
+      <c r="BC48">
+        <v>-78411726564.0</v>
+      </c>
+      <c r="BD48">
+        <v>-61655198495.0</v>
+      </c>
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+      <c r="CB48"/>
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
+      <c r="CG48"/>
+      <c r="CH48">
+        <v>2562774000.0</v>
+      </c>
+      <c r="CI48">
+        <v>28726864000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>28148198000.0</v>
+      </c>
+      <c r="CK48">
+        <v>51680683000.0</v>
+      </c>
+      <c r="CL48">
+        <v>51117239000.0</v>
+      </c>
+      <c r="CM48">
+        <v>60223000000.0</v>
+      </c>
+      <c r="CN48">
+        <v>42499360000.0</v>
+      </c>
+      <c r="CO48">
+        <v>65158000000.0</v>
+      </c>
+      <c r="CP48">
+        <v>22334833000.0</v>
+      </c>
+      <c r="CQ48"/>
+      <c r="CR48"/>
+      <c r="CS48">
+        <v>11204000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:97">
+      <c r="A49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+    </row>
+    <row r="50" spans="1:97">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
+        <v>54675974463.0</v>
+      </c>
+      <c r="AC50">
+        <v>62948467886.0</v>
+      </c>
+      <c r="AD50">
+        <v>26442521944.0</v>
+      </c>
+      <c r="AE50">
+        <v>26442521944.0</v>
+      </c>
+      <c r="AF50">
+        <v>22980645115.0</v>
+      </c>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+    </row>
+    <row r="51" spans="1:97">
+      <c r="A51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51">
+        <v>1457540000.0</v>
+      </c>
+      <c r="I51"/>
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51"/>
+      <c r="M51"/>
+      <c r="N51"/>
+      <c r="O51"/>
+      <c r="P51"/>
+      <c r="Q51"/>
+      <c r="R51">
+        <v>92465809188.0</v>
+      </c>
+      <c r="S51">
+        <v>92765809188.0</v>
+      </c>
+      <c r="T51">
+        <v>93795809188.0</v>
+      </c>
+      <c r="U51">
+        <v>94830809188.0</v>
+      </c>
+      <c r="V51">
+        <v>103110809188.0</v>
+      </c>
+      <c r="W51">
+        <v>125488002240.0</v>
+      </c>
+      <c r="X51">
+        <v>125956794522.0</v>
+      </c>
+      <c r="Y51">
+        <v>127106232382.0</v>
+      </c>
+      <c r="Z51">
+        <v>123080981158.0</v>
+      </c>
+      <c r="AA51">
+        <v>160110708909.0</v>
+      </c>
+      <c r="AB51">
+        <v>167656955623.0</v>
+      </c>
+      <c r="AC51">
+        <v>179079449044.0</v>
+      </c>
+      <c r="AD51">
+        <v>187127636977.0</v>
+      </c>
+      <c r="AE51">
+        <v>193931326242.0</v>
+      </c>
+      <c r="AF51">
+        <v>208578833557.0</v>
+      </c>
+      <c r="AG51">
+        <v>214663464042.0</v>
+      </c>
+      <c r="AH51">
+        <v>219186609248.0</v>
+      </c>
+      <c r="AI51">
+        <v>225948439826.0</v>
+      </c>
+      <c r="AJ51">
+        <v>232741084352.0</v>
+      </c>
+      <c r="AK51">
+        <v>239538109020.0</v>
+      </c>
+      <c r="AL51">
+        <v>245410327811.0</v>
+      </c>
+      <c r="AM51">
+        <v>252036039784.0</v>
+      </c>
+      <c r="AN51">
+        <v>257404550376.0</v>
+      </c>
+      <c r="AO51">
+        <v>275174745857.0</v>
+      </c>
+      <c r="AP51">
+        <v>285999421029.0</v>
+      </c>
+      <c r="AQ51">
+        <v>289418562887.0</v>
+      </c>
+      <c r="AR51">
+        <v>303693449894.0</v>
+      </c>
+      <c r="AS51"/>
+      <c r="AT51">
+        <v>302153686123.0</v>
+      </c>
+      <c r="AU51">
+        <v>302384427053.0</v>
+      </c>
+      <c r="AV51">
+        <v>305808393181.0</v>
+      </c>
+      <c r="AW51">
+        <v>306330717188.0</v>
+      </c>
+      <c r="AX51">
+        <v>306637130941.0</v>
+      </c>
+      <c r="AY51">
+        <v>319643277055.0</v>
+      </c>
+      <c r="AZ51">
+        <v>314871467323.0</v>
+      </c>
+      <c r="BA51">
+        <v>314368089679.0</v>
+      </c>
+      <c r="BB51">
+        <v>320700224957.0</v>
+      </c>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
+      <c r="CR51"/>
+      <c r="CS51"/>
+    </row>
+    <row r="52" spans="1:97">
+      <c r="A52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52">
+        <v>0.0</v>
+      </c>
+      <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>1457540000.0</v>
+      </c>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52">
+        <v>0.0</v>
+      </c>
+      <c r="M52">
+        <v>0.0</v>
+      </c>
+      <c r="N52">
+        <v>1.0</v>
+      </c>
+      <c r="O52">
+        <v>1.0</v>
+      </c>
+      <c r="P52">
+        <v>1.0</v>
+      </c>
+      <c r="Q52">
+        <v>0.0</v>
+      </c>
+      <c r="R52">
+        <v>-7669416546.0</v>
+      </c>
+      <c r="S52">
+        <v>-11086883354.0</v>
+      </c>
+      <c r="T52">
+        <v>14700000000.0</v>
+      </c>
+      <c r="U52">
+        <v>24300000000.0</v>
+      </c>
+      <c r="V52">
+        <v>-58530236566.0</v>
+      </c>
+      <c r="W52">
+        <v>33206021082.0</v>
+      </c>
+      <c r="X52">
+        <v>26040813364.0</v>
+      </c>
+      <c r="Y52">
+        <v>19475251224.0</v>
+      </c>
+      <c r="Z52">
+        <v>19187500000.0</v>
+      </c>
+      <c r="AA52">
+        <v>53167227751.0</v>
+      </c>
+      <c r="AB52">
+        <v>54675974463.0</v>
+      </c>
+      <c r="AC52">
+        <v>62948467886.0</v>
+      </c>
+      <c r="AD52">
+        <v>26442521944.0</v>
+      </c>
+      <c r="AE52">
+        <v>26442521944.0</v>
+      </c>
+      <c r="AF52">
+        <v>52980645115.0</v>
+      </c>
+      <c r="AG52">
+        <v>54741521944.0</v>
+      </c>
+      <c r="AH52">
+        <v>54740913493.0</v>
+      </c>
+      <c r="AI52">
+        <v>61202744071.0</v>
+      </c>
+      <c r="AJ52">
+        <v>43552866655.0</v>
+      </c>
+      <c r="AK52">
+        <v>50349891323.0</v>
+      </c>
+      <c r="AL52">
+        <v>172703091271.0</v>
+      </c>
+      <c r="AM52">
+        <v>173948288198.0</v>
+      </c>
+      <c r="AN52">
+        <v>164784902262.0</v>
+      </c>
+      <c r="AO52">
+        <v>182555097743.0</v>
+      </c>
+      <c r="AP52">
+        <v>193379772915.0</v>
+      </c>
+      <c r="AQ52">
+        <v>196798914773.0</v>
+      </c>
+      <c r="AR52">
+        <v>199588824984.0</v>
+      </c>
+      <c r="AS52"/>
+      <c r="AT52">
+        <v>173980130823.0</v>
+      </c>
+      <c r="AU52">
+        <v>170490871753.0</v>
+      </c>
+      <c r="AV52">
+        <v>167601388674.0</v>
+      </c>
+      <c r="AW52">
+        <v>161260263476.0</v>
+      </c>
+      <c r="AX52">
+        <v>155803228025.0</v>
+      </c>
+      <c r="AY52">
+        <v>162495924936.0</v>
+      </c>
+      <c r="AZ52">
+        <v>32297303588.0</v>
+      </c>
+      <c r="BA52">
+        <v>102531366868.0</v>
+      </c>
+      <c r="BB52">
+        <v>112413488226.0</v>
+      </c>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
+    </row>
+    <row r="53" spans="1:97">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
+    </row>
+    <row r="54" spans="1:97">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+    </row>
+    <row r="55" spans="1:97">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55">
+        <v>355594105842.0</v>
+      </c>
+      <c r="C55">
+        <v>382338861000.0</v>
+      </c>
+      <c r="D55">
+        <v>384441867000.0</v>
+      </c>
+      <c r="E55">
+        <v>371445597000.0</v>
+      </c>
+      <c r="F55">
+        <v>379231509000.0</v>
+      </c>
+      <c r="G55">
+        <v>413912641000.0</v>
+      </c>
+      <c r="H55">
+        <v>403586183000.0</v>
+      </c>
+      <c r="I55">
+        <v>398490510000.0</v>
+      </c>
+      <c r="J55">
+        <v>427063956000.0</v>
+      </c>
+      <c r="K55">
+        <v>439167184000.0</v>
+      </c>
+      <c r="L55">
+        <v>400516932611.0</v>
+      </c>
+      <c r="M55">
+        <v>422019989655.0</v>
+      </c>
+      <c r="N55">
+        <v>437563714094.0</v>
+      </c>
+      <c r="O55">
+        <v>456577926987.0</v>
+      </c>
+      <c r="P55">
+        <v>401193968581.0</v>
+      </c>
+      <c r="Q55">
+        <v>403332646068.0</v>
+      </c>
+      <c r="R55">
+        <v>479040157851.0</v>
+      </c>
+      <c r="S55">
+        <v>485558335944.0</v>
+      </c>
+      <c r="T55">
+        <v>456470679291.0</v>
+      </c>
+      <c r="U55">
+        <v>460599278577.0</v>
+      </c>
+      <c r="V55">
+        <v>482633154314.0</v>
+      </c>
+      <c r="W55">
+        <v>482065294095.0</v>
+      </c>
+      <c r="X55">
+        <v>480814959914.0</v>
+      </c>
+      <c r="Y55">
+        <v>456144737741.0</v>
+      </c>
+      <c r="Z55">
+        <v>458207588578.0</v>
+      </c>
+      <c r="AA55">
+        <v>514765731890.0</v>
+      </c>
+      <c r="AB55">
+        <v>512729522160.0</v>
+      </c>
+      <c r="AC55">
+        <v>537498186842.0</v>
+      </c>
+      <c r="AD55">
+        <v>553788046242.0</v>
+      </c>
+      <c r="AE55">
+        <v>562174180897.0</v>
+      </c>
+      <c r="AF55">
+        <v>592728566642.0</v>
+      </c>
+      <c r="AG55">
+        <v>595026630987.0</v>
+      </c>
+      <c r="AH55">
+        <v>597777585552.0</v>
+      </c>
+      <c r="AI55">
+        <v>605643301307.0</v>
+      </c>
+      <c r="AJ55">
+        <v>614171017501.0</v>
+      </c>
+      <c r="AK55">
+        <v>623944434327.0</v>
+      </c>
+      <c r="AL55">
+        <v>635236234642.0</v>
+      </c>
+      <c r="AM55">
+        <v>649654335962.0</v>
+      </c>
+      <c r="AN55">
+        <v>602605446918.0</v>
+      </c>
+      <c r="AO55">
+        <v>646612218677.0</v>
+      </c>
+      <c r="AP55">
+        <v>719622094660.0</v>
+      </c>
+      <c r="AQ55">
+        <v>721863265285.0</v>
+      </c>
+      <c r="AR55">
+        <v>711675686273.0</v>
+      </c>
+      <c r="AS55">
+        <v>724611458513.0</v>
+      </c>
+      <c r="AT55">
+        <v>753016556185.0</v>
+      </c>
+      <c r="AU55">
+        <v>773663346934.0</v>
+      </c>
+      <c r="AV55">
+        <v>754947994931.0</v>
+      </c>
+      <c r="AW55">
+        <v>768753514951.0</v>
+      </c>
+      <c r="AX55">
+        <v>766202006156.0</v>
+      </c>
+      <c r="AY55">
+        <v>801866397035.0</v>
+      </c>
+      <c r="AZ55">
+        <v>787254228520.0</v>
+      </c>
+      <c r="BA55">
+        <v>792777143448.0</v>
+      </c>
+      <c r="BB55">
+        <v>798098186186.0</v>
+      </c>
+      <c r="BC55">
+        <v>810275583968.0</v>
+      </c>
+      <c r="BD55">
+        <v>777876018615.0</v>
+      </c>
+      <c r="BE55">
+        <v>823563477000.0</v>
+      </c>
+      <c r="BF55">
+        <v>846571527400.0</v>
+      </c>
+      <c r="BG55">
+        <v>843450157000.0</v>
+      </c>
+      <c r="BH55">
+        <v>797644879400.0</v>
+      </c>
+      <c r="BI55">
+        <v>806131183500.0</v>
+      </c>
+      <c r="BJ55">
+        <v>831087031100.0</v>
+      </c>
+      <c r="BK55">
+        <v>872458721400.0</v>
+      </c>
+      <c r="BL55">
+        <v>832938279300.0</v>
+      </c>
+      <c r="BM55">
+        <v>850944313800.0</v>
+      </c>
+      <c r="BN55">
+        <v>849191205000.0</v>
+      </c>
+      <c r="BO55">
+        <v>877231389900.0</v>
+      </c>
+      <c r="BP55">
+        <v>843664921500.0</v>
+      </c>
+      <c r="BQ55">
+        <v>847326215200.0</v>
+      </c>
+      <c r="BR55">
+        <v>867366804300.0</v>
+      </c>
+      <c r="BS55">
+        <v>900906624300.0</v>
+      </c>
+      <c r="BT55">
+        <v>918745741600.0</v>
+      </c>
+      <c r="BU55">
+        <v>897404813200.0</v>
+      </c>
+      <c r="BV55">
+        <v>888361542600.0</v>
+      </c>
+      <c r="BW55">
+        <v>898749795200.0</v>
+      </c>
+      <c r="BX55">
+        <v>857432153300.0</v>
+      </c>
+      <c r="BY55">
+        <v>849103821300.0</v>
+      </c>
+      <c r="BZ55">
+        <v>855690586300.0</v>
+      </c>
+      <c r="CA55">
+        <v>878134961300.0</v>
+      </c>
+      <c r="CB55">
+        <v>890345166600.0</v>
+      </c>
+      <c r="CC55">
+        <v>879545048300.0</v>
+      </c>
+      <c r="CD55">
+        <v>890273181300.0</v>
+      </c>
+      <c r="CE55">
+        <v>876303555000.0</v>
+      </c>
+      <c r="CF55">
+        <v>899103096000.0</v>
+      </c>
+      <c r="CG55">
+        <v>910788368000.0</v>
+      </c>
+      <c r="CH55">
+        <v>923895372000.0</v>
+      </c>
+      <c r="CI55">
+        <v>928966783000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>929952292000.0</v>
+      </c>
+      <c r="CK55">
+        <v>911831520000.0</v>
+      </c>
+      <c r="CL55">
+        <v>913733973000.0</v>
+      </c>
+      <c r="CM55">
+        <v>803258000000.0</v>
+      </c>
+      <c r="CN55">
+        <v>811519052000.0</v>
+      </c>
+      <c r="CO55">
+        <v>814221000000.0</v>
+      </c>
+      <c r="CP55">
+        <v>817268157000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>800922000000.0</v>
+      </c>
+      <c r="CR55">
+        <v>763790000000.0</v>
+      </c>
+      <c r="CS55">
+        <v>742756000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:97">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56">
+        <v>168124321665.0</v>
+      </c>
+      <c r="C56">
+        <v>181354616000.0</v>
+      </c>
+      <c r="D56">
+        <v>182066917000.0</v>
+      </c>
+      <c r="E56">
+        <v>183414124000.0</v>
+      </c>
+      <c r="F56">
+        <v>190811578000.0</v>
+      </c>
+      <c r="G56">
+        <v>207379449000.0</v>
+      </c>
+      <c r="H56">
+        <v>197799132000.0</v>
+      </c>
+      <c r="I56">
+        <v>205246152000.0</v>
+      </c>
+      <c r="J56">
+        <v>216829644000.0</v>
+      </c>
+      <c r="K56">
+        <v>225961727000.0</v>
+      </c>
+      <c r="L56">
+        <v>186789088480.0</v>
+      </c>
+      <c r="M56">
+        <v>206358642924.0</v>
+      </c>
+      <c r="N56">
+        <v>218541352395.0</v>
+      </c>
+      <c r="O56">
+        <v>234003843351.0</v>
+      </c>
+      <c r="P56">
+        <v>178155236176.0</v>
+      </c>
+      <c r="Q56">
+        <v>176409251073.0</v>
+      </c>
+      <c r="R56">
+        <v>252162640163.0</v>
+      </c>
+      <c r="S56">
+        <v>256580539718.0</v>
+      </c>
+      <c r="T56">
+        <v>227444981966.0</v>
+      </c>
+      <c r="U56">
+        <v>228059916336.0</v>
+      </c>
+      <c r="V56">
+        <v>236468569120.0</v>
+      </c>
+      <c r="W56">
+        <v>246379557480.0</v>
+      </c>
+      <c r="X56">
+        <v>241391060649.0</v>
+      </c>
+      <c r="Y56">
+        <v>212836171092.0</v>
+      </c>
+      <c r="Z56">
+        <v>211057789436.0</v>
+      </c>
+      <c r="AA56">
+        <v>263602799221.0</v>
+      </c>
+      <c r="AB56">
+        <v>257089518410.0</v>
+      </c>
+      <c r="AC56">
+        <v>277354814049.0</v>
+      </c>
+      <c r="AD56">
+        <v>289449231037.0</v>
+      </c>
+      <c r="AE56">
+        <v>294172560216.0</v>
+      </c>
+      <c r="AF56">
+        <v>320311386843.0</v>
+      </c>
+      <c r="AG56">
+        <v>318327625945.0</v>
+      </c>
+      <c r="AH56">
+        <v>308032414685.0</v>
+      </c>
+      <c r="AI56">
+        <v>311547858348.0</v>
+      </c>
+      <c r="AJ56">
+        <v>313532689023.0</v>
+      </c>
+      <c r="AK56">
+        <v>316276579049.0</v>
+      </c>
+      <c r="AL56">
+        <v>319148263996.0</v>
+      </c>
+      <c r="AM56">
+        <v>330396510184.0</v>
+      </c>
+      <c r="AN56">
+        <v>274182678228.0</v>
+      </c>
+      <c r="AO56">
+        <v>310366586093.0</v>
+      </c>
+      <c r="AP56">
+        <v>382821628866.0</v>
+      </c>
+      <c r="AQ56">
+        <v>377298634946.0</v>
+      </c>
+      <c r="AR56">
+        <v>358977362604.0</v>
+      </c>
+      <c r="AS56">
+        <v>363262608068.0</v>
+      </c>
+      <c r="AT56">
+        <v>382911949386.0</v>
+      </c>
+      <c r="AU56">
+        <v>398785346285.0</v>
+      </c>
+      <c r="AV56">
+        <v>372522857494.0</v>
+      </c>
+      <c r="AW56">
+        <v>377603131349.0</v>
+      </c>
+      <c r="AX56">
+        <v>384738982962.0</v>
+      </c>
+      <c r="AY56">
+        <v>415053316392.0</v>
+      </c>
+      <c r="AZ56">
+        <v>427720505931.0</v>
+      </c>
+      <c r="BA56">
+        <v>427510920859.0</v>
+      </c>
+      <c r="BB56">
+        <v>424574463597.0</v>
+      </c>
+      <c r="BC56">
+        <v>428479361379.0</v>
+      </c>
+      <c r="BD56">
+        <v>386496288810.0</v>
+      </c>
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+      <c r="CN56"/>
+      <c r="CO56"/>
+      <c r="CP56"/>
+      <c r="CQ56"/>
+      <c r="CR56"/>
+      <c r="CS56"/>
+    </row>
+    <row r="57" spans="1:97">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57">
+        <v>113599191893.0</v>
+      </c>
+      <c r="C57">
+        <v>130169907000.0</v>
+      </c>
+      <c r="D57">
+        <v>111145527000.0</v>
+      </c>
+      <c r="E57">
+        <v>116299113000.0</v>
+      </c>
+      <c r="F57">
+        <v>122710127000.0</v>
+      </c>
+      <c r="G57">
+        <v>144555383000.0</v>
+      </c>
+      <c r="H57">
+        <v>107270950000.0</v>
+      </c>
+      <c r="I57">
+        <v>117030379000.0</v>
+      </c>
+      <c r="J57">
+        <v>134771887000.0</v>
+      </c>
+      <c r="K57">
+        <v>152875739000.0</v>
+      </c>
+      <c r="L57">
+        <v>106782973030.0</v>
+      </c>
+      <c r="M57">
+        <v>128423360880.0</v>
+      </c>
+      <c r="N57">
+        <v>143678604393.0</v>
+      </c>
+      <c r="O57">
+        <v>164175570860.0</v>
+      </c>
+      <c r="P57">
+        <v>97572277908.0</v>
+      </c>
+      <c r="Q57">
+        <v>99594432217.0</v>
+      </c>
+      <c r="R57">
+        <v>103013390045.0</v>
+      </c>
+      <c r="S57">
+        <v>111926833396.0</v>
+      </c>
+      <c r="T57">
+        <v>68311670775.0</v>
+      </c>
+      <c r="U57">
+        <v>81842508555.0</v>
+      </c>
+      <c r="V57">
+        <v>154965405778.0</v>
+      </c>
+      <c r="W57">
+        <v>164959909413.0</v>
+      </c>
+      <c r="X57">
+        <v>143495381120.0</v>
+      </c>
+      <c r="Y57">
+        <v>101286697320.0</v>
+      </c>
+      <c r="Z57">
+        <v>107456675375.0</v>
+      </c>
+      <c r="AA57">
+        <v>166219539040.0</v>
+      </c>
+      <c r="AB57">
+        <v>135084402310.0</v>
+      </c>
+      <c r="AC57">
+        <v>156195836135.0</v>
+      </c>
+      <c r="AD57">
+        <v>127187055917.0</v>
+      </c>
+      <c r="AE57">
+        <v>131917686499.0</v>
+      </c>
+      <c r="AF57">
+        <v>157989928530.0</v>
+      </c>
+      <c r="AG57">
+        <v>158100996784.0</v>
+      </c>
+      <c r="AH57">
+        <v>178780957281.0</v>
+      </c>
+      <c r="AI57">
+        <v>182421582456.0</v>
+      </c>
+      <c r="AJ57">
+        <v>108961098213.0</v>
+      </c>
+      <c r="AK57">
+        <v>118779835350.0</v>
+      </c>
+      <c r="AL57">
+        <v>248363181343.0</v>
+      </c>
+      <c r="AM57">
+        <v>281293937955.0</v>
+      </c>
+      <c r="AN57">
+        <v>215215528787.0</v>
+      </c>
+      <c r="AO57">
+        <v>263164377954.0</v>
+      </c>
+      <c r="AP57">
+        <v>335548133544.0</v>
+      </c>
+      <c r="AQ57">
+        <v>298508103736.0</v>
+      </c>
+      <c r="AR57">
+        <v>338158778126.0</v>
+      </c>
+      <c r="AS57">
+        <v>307666556760.0</v>
+      </c>
+      <c r="AT57">
+        <v>325307777003.0</v>
+      </c>
+      <c r="AU57">
+        <v>332510082788.0</v>
+      </c>
+      <c r="AV57">
+        <v>295758593423.0</v>
+      </c>
+      <c r="AW57">
+        <v>301299442423.0</v>
+      </c>
+      <c r="AX57">
+        <v>286598739552.0</v>
+      </c>
+      <c r="AY57">
+        <v>315809046109.0</v>
+      </c>
+      <c r="AZ57">
+        <v>149153619894.0</v>
+      </c>
+      <c r="BA57">
+        <v>225869099748.0</v>
+      </c>
+      <c r="BB57">
+        <v>231378800862.0</v>
+      </c>
+      <c r="BC57">
+        <v>249010900037.0</v>
+      </c>
+      <c r="BD57">
+        <v>175154792402.0</v>
+      </c>
+      <c r="BE57">
+        <v>223899681100.0</v>
+      </c>
+      <c r="BF57">
+        <v>253747016100.0</v>
+      </c>
+      <c r="BG57">
+        <v>256793923100.0</v>
+      </c>
+      <c r="BH57">
+        <v>156147534000.0</v>
+      </c>
+      <c r="BI57">
+        <v>170914467500.0</v>
+      </c>
+      <c r="BJ57">
+        <v>194141952700.0</v>
+      </c>
+      <c r="BK57">
+        <v>238460976300.0</v>
+      </c>
+      <c r="BL57">
+        <v>323957697400.0</v>
+      </c>
+      <c r="BM57">
+        <v>341562107600.0</v>
+      </c>
+      <c r="BN57">
+        <v>364500367000.0</v>
+      </c>
+      <c r="BO57">
+        <v>377312806500.0</v>
+      </c>
+      <c r="BP57">
+        <v>372655251300.0</v>
+      </c>
+      <c r="BQ57">
+        <v>384147528200.0</v>
+      </c>
+      <c r="BR57">
+        <v>405805483700.0</v>
+      </c>
+      <c r="BS57">
+        <v>420710314300.0</v>
+      </c>
+      <c r="BT57">
+        <v>356091611000.0</v>
+      </c>
+      <c r="BU57">
+        <v>312446601000.0</v>
+      </c>
+      <c r="BV57">
+        <v>299215117300.0</v>
+      </c>
+      <c r="BW57">
+        <v>468574210100.0</v>
+      </c>
+      <c r="BX57">
+        <v>561280409000.0</v>
+      </c>
+      <c r="BY57">
+        <v>518061111900.0</v>
+      </c>
+      <c r="BZ57">
+        <v>535751325800.0</v>
+      </c>
+      <c r="CA57">
+        <v>555204853900.0</v>
+      </c>
+      <c r="CB57">
+        <v>509415019500.0</v>
+      </c>
+      <c r="CC57">
+        <v>498551016800.0</v>
+      </c>
+      <c r="CD57">
+        <v>487917512000.0</v>
+      </c>
+      <c r="CE57">
+        <v>469048318000.0</v>
+      </c>
+      <c r="CF57">
+        <v>445577250000.0</v>
+      </c>
+      <c r="CG57">
+        <v>439852568000.0</v>
+      </c>
+      <c r="CH57">
+        <v>440502963000.0</v>
+      </c>
+      <c r="CI57">
+        <v>362916074000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>360635900000.0</v>
+      </c>
+      <c r="CK57">
+        <v>324230118000.0</v>
+      </c>
+      <c r="CL57">
+        <v>329656716000.0</v>
+      </c>
+      <c r="CM57">
+        <v>239822000000.0</v>
+      </c>
+      <c r="CN57">
+        <v>260265492000.0</v>
+      </c>
+      <c r="CO57">
+        <v>225568000000.0</v>
+      </c>
+      <c r="CP57">
+        <v>239218717000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>249689000000.0</v>
+      </c>
+      <c r="CR57">
+        <v>231179000000.0</v>
+      </c>
+      <c r="CS57">
+        <v>155308000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:97">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58">
+        <v>148659007766.0</v>
+      </c>
+      <c r="C58">
+        <v>181087119000.0</v>
+      </c>
+      <c r="D58">
+        <v>160536287000.0</v>
+      </c>
+      <c r="E58">
+        <v>150310578000.0</v>
+      </c>
+      <c r="F58">
+        <v>156850922000.0</v>
+      </c>
+      <c r="G58">
+        <v>194102572000.0</v>
+      </c>
+      <c r="H58">
+        <v>157703317000.0</v>
+      </c>
+      <c r="I58">
+        <v>153112870000.0</v>
+      </c>
+      <c r="J58">
+        <v>185203438000.0</v>
+      </c>
+      <c r="K58">
+        <v>203305301000.0</v>
+      </c>
+      <c r="L58">
+        <v>160374254625.0</v>
+      </c>
+      <c r="M58">
+        <v>181976161747.0</v>
+      </c>
+      <c r="N58">
+        <v>197462954403.0</v>
+      </c>
+      <c r="O58">
+        <v>217930385113.0</v>
+      </c>
+      <c r="P58">
+        <v>151897296583.0</v>
+      </c>
+      <c r="Q58">
+        <v>154192705745.0</v>
+      </c>
+      <c r="R58">
+        <v>231755449326.0</v>
+      </c>
+      <c r="S58">
+        <v>241233443751.0</v>
+      </c>
+      <c r="T58">
+        <v>202724376661.0</v>
+      </c>
+      <c r="U58">
+        <v>220129558267.0</v>
+      </c>
+      <c r="V58">
+        <v>282687112646.0</v>
+      </c>
+      <c r="W58">
+        <v>295733976000.0</v>
+      </c>
+      <c r="X58">
+        <v>284737400592.0</v>
+      </c>
+      <c r="Y58">
+        <v>252292055727.0</v>
+      </c>
+      <c r="Z58">
+        <v>254294612854.0</v>
+      </c>
+      <c r="AA58">
+        <v>314416806582.0</v>
+      </c>
+      <c r="AB58">
+        <v>295536508130.0</v>
+      </c>
+      <c r="AC58">
+        <v>320289778314.0</v>
+      </c>
+      <c r="AD58">
+        <v>336571879203.0</v>
+      </c>
+      <c r="AE58">
+        <v>346923856267.0</v>
+      </c>
+      <c r="AF58">
+        <v>365204823838.0</v>
+      </c>
+      <c r="AG58">
+        <v>369849527399.0</v>
+      </c>
+      <c r="AH58">
+        <v>388633529831.0</v>
+      </c>
+      <c r="AI58">
+        <v>393177629584.0</v>
+      </c>
+      <c r="AJ58">
+        <v>352258872088.0</v>
+      </c>
+      <c r="AK58">
+        <v>361566349921.0</v>
+      </c>
+      <c r="AL58">
+        <v>373568510045.0</v>
+      </c>
+      <c r="AM58">
+        <v>411713925506.0</v>
+      </c>
+      <c r="AN58">
+        <v>362030890789.0</v>
+      </c>
+      <c r="AO58">
+        <v>408397605903.0</v>
+      </c>
+      <c r="AP58">
+        <v>480551017784.0</v>
+      </c>
+      <c r="AQ58">
+        <v>444640955651.0</v>
+      </c>
+      <c r="AR58">
+        <v>483394296165.0</v>
+      </c>
+      <c r="AS58">
+        <v>481418006366.0</v>
+      </c>
+      <c r="AT58">
+        <v>501372318941.0</v>
+      </c>
+      <c r="AU58">
+        <v>515532106459.0</v>
+      </c>
+      <c r="AV58">
+        <v>488662357362.0</v>
+      </c>
+      <c r="AW58">
+        <v>501270625021.0</v>
+      </c>
+      <c r="AX58">
+        <v>493950954217.0</v>
+      </c>
+      <c r="AY58">
+        <v>530156259855.0</v>
+      </c>
+      <c r="AZ58">
+        <v>498800609542.0</v>
+      </c>
+      <c r="BA58">
+        <v>503898428279.0</v>
+      </c>
+      <c r="BB58">
+        <v>510634800884.0</v>
+      </c>
+      <c r="BC58">
+        <v>525337311070.0</v>
+      </c>
+      <c r="BD58">
+        <v>476181217649.0</v>
+      </c>
+      <c r="BE58">
+        <v>522035900000.0</v>
+      </c>
+      <c r="BF58">
+        <v>545111127000.0</v>
+      </c>
+      <c r="BG58">
+        <v>544374697000.0</v>
+      </c>
+      <c r="BH58">
+        <v>470044753000.0</v>
+      </c>
+      <c r="BI58">
+        <v>479402653000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>502769914000.0</v>
+      </c>
+      <c r="BK58">
+        <v>549285266000.0</v>
+      </c>
+      <c r="BL58">
+        <v>509563784000.0</v>
+      </c>
+      <c r="BM58">
+        <v>528388203000.0</v>
+      </c>
+      <c r="BN58">
+        <v>526916715000.0</v>
+      </c>
+      <c r="BO58">
+        <v>563976258500.0</v>
+      </c>
+      <c r="BP58">
+        <v>557893873000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>571703275000.0</v>
+      </c>
+      <c r="BR58">
+        <v>604513642000.0</v>
+      </c>
+      <c r="BS58">
+        <v>618786772700.0</v>
+      </c>
+      <c r="BT58">
+        <v>566633047000.0</v>
+      </c>
+      <c r="BU58">
+        <v>530632573000.0</v>
+      </c>
+      <c r="BV58">
+        <v>518038526000.0</v>
+      </c>
+      <c r="BW58">
+        <v>672790485600.0</v>
+      </c>
+      <c r="BX58">
+        <v>654723932000.0</v>
+      </c>
+      <c r="BY58">
+        <v>620328017000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>634507706000.0</v>
+      </c>
+      <c r="CA58">
+        <v>654240612200.0</v>
+      </c>
+      <c r="CB58">
+        <v>644235372000.0</v>
+      </c>
+      <c r="CC58">
+        <v>633297488000.0</v>
+      </c>
+      <c r="CD58">
+        <v>627418002000.0</v>
+      </c>
+      <c r="CE58">
+        <v>627705317000.0</v>
+      </c>
+      <c r="CF58">
+        <v>633414986000.0</v>
+      </c>
+      <c r="CG58">
+        <v>630665599000.0</v>
+      </c>
+      <c r="CH58">
+        <v>633074944000.0</v>
+      </c>
+      <c r="CI58">
+        <v>611982265000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>613546441000.0</v>
+      </c>
+      <c r="CK58">
+        <v>571893183000.0</v>
+      </c>
+      <c r="CL58">
+        <v>574359081000.0</v>
+      </c>
+      <c r="CM58">
+        <v>504610000000.0</v>
+      </c>
+      <c r="CN58">
+        <v>530594468000.0</v>
+      </c>
+      <c r="CO58">
+        <v>510638000000.0</v>
+      </c>
+      <c r="CP58">
+        <v>556508100000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>570914000000.0</v>
+      </c>
+      <c r="CR58">
+        <v>530765000000.0</v>
+      </c>
+      <c r="CS58">
+        <v>491267000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:97">
+      <c r="A59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+    </row>
+    <row r="60" spans="1:97">
+      <c r="A60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60">
+        <v>206935098076.0</v>
+      </c>
+      <c r="C60">
+        <v>201251742000.0</v>
+      </c>
+      <c r="D60">
+        <v>223905580000.0</v>
+      </c>
+      <c r="E60">
+        <v>221135019000.0</v>
+      </c>
+      <c r="F60">
+        <v>222380587000.0</v>
+      </c>
+      <c r="G60">
+        <v>219810070000.0</v>
+      </c>
+      <c r="H60">
+        <v>245882865000.0</v>
+      </c>
+      <c r="I60">
+        <v>245377640000.0</v>
+      </c>
+      <c r="J60">
+        <v>241860518000.0</v>
+      </c>
+      <c r="K60">
+        <v>235861882000.0</v>
+      </c>
+      <c r="L60">
+        <v>240142677986.0</v>
+      </c>
+      <c r="M60">
+        <v>240043827908.0</v>
+      </c>
+      <c r="N60">
+        <v>240100759691.0</v>
+      </c>
+      <c r="O60">
+        <v>238647541874.0</v>
+      </c>
+      <c r="P60">
+        <v>249296671998.0</v>
+      </c>
+      <c r="Q60">
+        <v>249139940323.0</v>
+      </c>
+      <c r="R60">
+        <v>247284708525.0</v>
+      </c>
+      <c r="S60">
+        <v>244324892193.0</v>
+      </c>
+      <c r="T60">
+        <v>253746302630.0</v>
+      </c>
+      <c r="U60">
+        <v>240469720310.0</v>
+      </c>
+      <c r="V60">
+        <v>199946041668.0</v>
+      </c>
+      <c r="W60">
+        <v>186331318094.0</v>
+      </c>
+      <c r="X60">
+        <v>196077559322.0</v>
+      </c>
+      <c r="Y60">
+        <v>203852682014.0</v>
+      </c>
+      <c r="Z60">
+        <v>203912975724.0</v>
+      </c>
+      <c r="AA60">
+        <v>200348925308.0</v>
+      </c>
+      <c r="AB60">
+        <v>217193014030.0</v>
+      </c>
+      <c r="AC60">
+        <v>217208408528.0</v>
+      </c>
+      <c r="AD60">
+        <v>217216167039.0</v>
+      </c>
+      <c r="AE60">
+        <v>215250324630.0</v>
+      </c>
+      <c r="AF60">
+        <v>227523742804.0</v>
+      </c>
+      <c r="AG60">
+        <v>225177103588.0</v>
+      </c>
+      <c r="AH60">
+        <v>209144055721.0</v>
+      </c>
+      <c r="AI60">
+        <v>212465671723.0</v>
+      </c>
+      <c r="AJ60">
+        <v>261912145413.0</v>
+      </c>
+      <c r="AK60">
+        <v>262378084405.0</v>
+      </c>
+      <c r="AL60">
+        <v>261667724597.0</v>
+      </c>
+      <c r="AM60">
+        <v>237940410456.0</v>
+      </c>
+      <c r="AN60">
+        <v>240574556129.0</v>
+      </c>
+      <c r="AO60">
+        <v>238214612774.0</v>
+      </c>
+      <c r="AP60">
+        <v>239071076876.0</v>
+      </c>
+      <c r="AQ60">
+        <v>277222309634.0</v>
+      </c>
+      <c r="AR60">
+        <v>228281390108.0</v>
+      </c>
+      <c r="AS60">
+        <v>243193452147.0</v>
+      </c>
+      <c r="AT60">
+        <v>251644237244.0</v>
+      </c>
+      <c r="AU60">
+        <v>258131240475.0</v>
+      </c>
+      <c r="AV60">
+        <v>266285637569.0</v>
+      </c>
+      <c r="AW60">
+        <v>267482889930.0</v>
+      </c>
+      <c r="AX60">
+        <v>272251051939.0</v>
+      </c>
+      <c r="AY60">
+        <v>271710137179.0</v>
+      </c>
+      <c r="AZ60">
+        <v>288453618978.0</v>
+      </c>
+      <c r="BA60">
+        <v>288878715169.0</v>
+      </c>
+      <c r="BB60">
+        <v>287463385302.0</v>
+      </c>
+      <c r="BC60">
+        <v>284938272897.0</v>
+      </c>
+      <c r="BD60">
+        <v>301694800966.0</v>
+      </c>
+      <c r="BE60">
+        <v>301527576500.0</v>
+      </c>
+      <c r="BF60">
+        <v>301460400600.0</v>
+      </c>
+      <c r="BG60">
+        <v>299075459700.0</v>
+      </c>
+      <c r="BH60">
+        <v>327600126600.0</v>
+      </c>
+      <c r="BI60">
+        <v>326728530300.0</v>
+      </c>
+      <c r="BJ60">
+        <v>328317116800.0</v>
+      </c>
+      <c r="BK60">
+        <v>323173455300.0</v>
+      </c>
+      <c r="BL60">
+        <v>323374495400.0</v>
+      </c>
+      <c r="BM60">
+        <v>322556110900.0</v>
+      </c>
+      <c r="BN60">
+        <v>322274490000.0</v>
+      </c>
+      <c r="BO60">
+        <v>313255131400.0</v>
+      </c>
+      <c r="BP60">
+        <v>285771048100.0</v>
+      </c>
+      <c r="BQ60">
+        <v>275622940500.0</v>
+      </c>
+      <c r="BR60">
+        <v>262853161900.0</v>
+      </c>
+      <c r="BS60">
+        <v>282119851500.0</v>
+      </c>
+      <c r="BT60">
+        <v>352112694400.0</v>
+      </c>
+      <c r="BU60">
+        <v>366772239700.0</v>
+      </c>
+      <c r="BV60">
+        <v>370323017100.0</v>
+      </c>
+      <c r="BW60">
+        <v>225959309600.0</v>
+      </c>
+      <c r="BX60">
+        <v>202708221000.0</v>
+      </c>
+      <c r="BY60">
+        <v>228775803900.0</v>
+      </c>
+      <c r="BZ60">
+        <v>221182880600.0</v>
+      </c>
+      <c r="CA60">
+        <v>223894349100.0</v>
+      </c>
+      <c r="CB60">
+        <v>246109794400.0</v>
+      </c>
+      <c r="CC60">
+        <v>246247560300.0</v>
+      </c>
+      <c r="CD60">
+        <v>262855179600.0</v>
+      </c>
+      <c r="CE60">
+        <v>248598237000.0</v>
+      </c>
+      <c r="CF60">
+        <v>265688110000.0</v>
+      </c>
+      <c r="CG60">
+        <v>280122769000.0</v>
+      </c>
+      <c r="CH60">
+        <v>290820428000.0</v>
+      </c>
+      <c r="CI60">
+        <v>316984517000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>316405851000.0</v>
+      </c>
+      <c r="CK60">
+        <v>339938336000.0</v>
+      </c>
+      <c r="CL60">
+        <v>339374892000.0</v>
+      </c>
+      <c r="CM60">
+        <v>298648000000.0</v>
+      </c>
+      <c r="CN60">
+        <v>280924584000.0</v>
+      </c>
+      <c r="CO60">
+        <v>303583000000.0</v>
+      </c>
+      <c r="CP60">
+        <v>260760057000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>230008000000.0</v>
+      </c>
+      <c r="CR60">
+        <v>233025000000.0</v>
+      </c>
+      <c r="CS60">
+        <v>251489000000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:97">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+    </row>
+    <row r="62" spans="1:97">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2">
+        <v>263127561000.0</v>
+      </c>
+      <c r="C2">
+        <v>234350910000.0</v>
+      </c>
+      <c r="D2">
+        <v>221993579000.0</v>
+      </c>
+      <c r="E2">
+        <v>255827497000.0</v>
+      </c>
+      <c r="F2">
+        <v>222218971000.0</v>
+      </c>
+      <c r="G2">
+        <v>215855843000.0</v>
+      </c>
+      <c r="H2">
+        <v>342281003000.0</v>
+      </c>
+      <c r="I2">
+        <v>400479757626.0</v>
+      </c>
+      <c r="J2">
+        <v>342808473459.0</v>
+      </c>
+      <c r="K2">
+        <v>437915531624.0</v>
+      </c>
+      <c r="L2">
+        <v>508269189522.0</v>
+      </c>
+      <c r="M2">
+        <v>516033321493.0</v>
+      </c>
+      <c r="N2">
+        <v>550324853479.0</v>
+      </c>
+      <c r="O2">
+        <v>553365136109.0</v>
+      </c>
+      <c r="P2">
+        <v>368019809000.0</v>
+      </c>
+      <c r="Q2">
+        <v>384191848000.0</v>
+      </c>
+      <c r="R2">
+        <v>356195253000.0</v>
+      </c>
+      <c r="S2">
+        <v>497403096000.0</v>
+      </c>
+      <c r="T2">
+        <v>543678200000.0</v>
+      </c>
+      <c r="U2">
+        <v>492009210000.0</v>
+      </c>
+      <c r="V2">
+        <v>515826895000.0</v>
+      </c>
+      <c r="W2">
+        <v>497980627000.0</v>
+      </c>
+      <c r="X2">
+        <v>448034520000.0</v>
+      </c>
+      <c r="Y2">
+        <v>430847146000.0</v>
+      </c>
+      <c r="Z2">
+        <v>461155783000.0</v>
+      </c>
+      <c r="AA2">
+        <v>385300000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3">
+        <v>10011655000.0</v>
+      </c>
+      <c r="C3">
+        <v>10316903000.0</v>
+      </c>
+      <c r="D3">
+        <v>11581924000.0</v>
+      </c>
+      <c r="E3">
+        <v>13191134000.0</v>
+      </c>
+      <c r="F3">
+        <v>13811066000.0</v>
+      </c>
+      <c r="G3">
+        <v>16064696000.0</v>
+      </c>
+      <c r="H3">
+        <v>18064518000.0</v>
+      </c>
+      <c r="I3">
+        <v>19714444670.0</v>
+      </c>
+      <c r="J3">
+        <v>26080358570.0</v>
+      </c>
+      <c r="K3">
+        <v>33680461731.0</v>
+      </c>
+      <c r="L3">
+        <v>34420820310.0</v>
+      </c>
+      <c r="M3">
+        <v>35547069993.0</v>
+      </c>
+      <c r="N3">
+        <v>36618822779.0</v>
+      </c>
+      <c r="O3">
+        <v>34636169716.0</v>
+      </c>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5">
+        <v>-21735592000.0</v>
+      </c>
+      <c r="C5">
+        <v>-19612212000.0</v>
+      </c>
+      <c r="D5">
+        <v>-12638106000.0</v>
+      </c>
+      <c r="E5">
+        <v>-12610143000.0</v>
+      </c>
+      <c r="F5">
+        <v>-12978046000.0</v>
+      </c>
+      <c r="G5">
+        <v>-10652435000.0</v>
+      </c>
+      <c r="H5">
+        <v>-865948000.0</v>
+      </c>
+      <c r="I5">
+        <v>-12198354651.0</v>
+      </c>
+      <c r="J5">
+        <v>-4516439846.0</v>
+      </c>
+      <c r="K5">
+        <v>-21393443783.0</v>
+      </c>
+      <c r="L5">
+        <v>2229301560.0</v>
+      </c>
+      <c r="M5">
+        <v>17580352127.0</v>
+      </c>
+      <c r="N5">
+        <v>42837457385.0</v>
+      </c>
+      <c r="O5">
+        <v>12504316700.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6">
+        <v>-11723937000.0</v>
+      </c>
+      <c r="C6">
+        <v>-9295309000.0</v>
+      </c>
+      <c r="D6">
+        <v>-1056182000.0</v>
+      </c>
+      <c r="E6">
+        <v>580991000.0</v>
+      </c>
+      <c r="F6">
+        <v>833020000.0</v>
+      </c>
+      <c r="G6">
+        <v>5412261000.0</v>
+      </c>
+      <c r="H6">
+        <v>17198570000.0</v>
+      </c>
+      <c r="I6">
+        <v>7516090019.0</v>
+      </c>
+      <c r="J6">
+        <v>21563918724.0</v>
+      </c>
+      <c r="K6">
+        <v>12287017948.0</v>
+      </c>
+      <c r="L6">
+        <v>36650121870.0</v>
+      </c>
+      <c r="M6">
+        <v>53127422120.0</v>
+      </c>
+      <c r="N6">
+        <v>79456280164.0</v>
+      </c>
+      <c r="O6">
+        <v>47140486416.0</v>
+      </c>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>166</v>
+      </c>
+      <c r="B9">
+        <v>11355904000.0</v>
+      </c>
+      <c r="C9">
+        <v>1512478000.0</v>
+      </c>
+      <c r="D9">
+        <v>2465309000.0</v>
+      </c>
+      <c r="E9">
+        <v>4405196000.0</v>
+      </c>
+      <c r="F9">
+        <v>4619412000.0</v>
+      </c>
+      <c r="G9">
+        <v>4644012000.0</v>
+      </c>
+      <c r="H9">
+        <v>11832970000.0</v>
+      </c>
+      <c r="I9">
+        <v>9764847248.0</v>
+      </c>
+      <c r="J9">
+        <v>1034363752.0</v>
+      </c>
+      <c r="K9">
+        <v>-1224327748.0</v>
+      </c>
+      <c r="L9">
+        <v>-2088691156.0</v>
+      </c>
+      <c r="M9">
+        <v>3821340338.0</v>
+      </c>
+      <c r="N9">
+        <v>23423894246.0</v>
+      </c>
+      <c r="O9">
+        <v>1106299810.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>167</v>
+      </c>
+      <c r="B10">
+        <v>-18846808000.0</v>
+      </c>
+      <c r="C10">
+        <v>-19877649000.0</v>
+      </c>
+      <c r="D10">
+        <v>-7996274000.0</v>
+      </c>
+      <c r="E10">
+        <v>-7085263000.0</v>
+      </c>
+      <c r="F10">
+        <v>57266903000.0</v>
+      </c>
+      <c r="G10">
+        <v>-19399506000.0</v>
+      </c>
+      <c r="H10">
+        <v>-21323408000.0</v>
+      </c>
+      <c r="I10">
+        <v>1820189102.0</v>
+      </c>
+      <c r="J10">
+        <v>-31048829703.0</v>
+      </c>
+      <c r="K10">
+        <v>-18713585124.0</v>
+      </c>
+      <c r="L10">
+        <v>-13509341788.0</v>
+      </c>
+      <c r="M10">
+        <v>-18297519612.0</v>
+      </c>
+      <c r="N10">
+        <v>-16784886997.0</v>
+      </c>
+      <c r="O10">
+        <v>-18315706621.0</v>
+      </c>
+      <c r="P10"/>
+      <c r="Q10">
+        <v>14082417000.0</v>
+      </c>
+      <c r="R10">
+        <v>42537413000.0</v>
+      </c>
+      <c r="S10"/>
+      <c r="T10">
+        <v>7696972000.0</v>
+      </c>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10">
+        <v>10898267000.0</v>
+      </c>
+      <c r="Y10">
+        <v>40137974000.0</v>
+      </c>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B11">
+        <v>228150000.0</v>
+      </c>
+      <c r="C11">
+        <v>-1891906000.0</v>
+      </c>
+      <c r="D11">
+        <v>-1761287000.0</v>
+      </c>
+      <c r="E11">
+        <v>-1040401000.0</v>
+      </c>
+      <c r="F11">
+        <v>517081000.0</v>
+      </c>
+      <c r="G11">
+        <v>-4045128000.0</v>
+      </c>
+      <c r="H11">
+        <v>-5056676000.0</v>
+      </c>
+      <c r="I11">
+        <v>708151185.0</v>
+      </c>
+      <c r="J11">
+        <v>-7338995958.0</v>
+      </c>
+      <c r="K11">
+        <v>-2960626702.0</v>
+      </c>
+      <c r="L11">
+        <v>-3047164642.0</v>
+      </c>
+      <c r="M11">
+        <v>-4249340838.0</v>
+      </c>
+      <c r="N11">
+        <v>-3556751279.0</v>
+      </c>
+      <c r="O11">
+        <v>-4178519817.0</v>
+      </c>
+      <c r="P11"/>
+      <c r="Q11">
+        <v>4164093000.0</v>
+      </c>
+      <c r="R11">
+        <v>11402133000.0</v>
+      </c>
+      <c r="S11"/>
+      <c r="T11">
+        <v>5632011000.0</v>
+      </c>
+      <c r="U11">
+        <v>3053598000.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11">
+        <v>8900427000.0</v>
+      </c>
+      <c r="Y11">
+        <v>17463327000.0</v>
+      </c>
+      <c r="Z11">
+        <v>5284636000.0</v>
+      </c>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B12">
+        <v>356803000.0</v>
+      </c>
+      <c r="C12">
+        <v>265437000.0</v>
+      </c>
+      <c r="D12">
+        <v>60252000.0</v>
+      </c>
+      <c r="E12">
+        <v>861961000.0</v>
+      </c>
+      <c r="F12">
+        <v>8206355000.0</v>
+      </c>
+      <c r="G12">
+        <v>14172949000.0</v>
+      </c>
+      <c r="H12">
+        <v>20457461000.0</v>
+      </c>
+      <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>170</v>
+      </c>
+      <c r="B13">
+        <v>2263101.0</v>
+      </c>
+      <c r="C13">
+        <v>18978122190.0</v>
+      </c>
+      <c r="D13">
+        <v>1879030.0</v>
+      </c>
+      <c r="E13">
+        <v>839714950.0</v>
+      </c>
+      <c r="F13">
+        <v>8102475300.0</v>
+      </c>
+      <c r="G13">
+        <v>12874624730.0</v>
+      </c>
+      <c r="H13">
+        <v>16488447280.0</v>
+      </c>
+      <c r="I13">
+        <v>24483665580.0</v>
+      </c>
+      <c r="J13">
+        <v>9497716550.0</v>
+      </c>
+      <c r="K13">
+        <v>2679858660.0</v>
+      </c>
+      <c r="L13">
+        <v>17158398370.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15">
+        <v>-19074957000.0</v>
+      </c>
+      <c r="C15">
+        <v>-17985743000.0</v>
+      </c>
+      <c r="D15">
+        <v>-6234987000.0</v>
+      </c>
+      <c r="E15">
+        <v>-6044862000.0</v>
+      </c>
+      <c r="F15">
+        <v>56749822000.0</v>
+      </c>
+      <c r="G15">
+        <v>-15354377000.0</v>
+      </c>
+      <c r="H15">
+        <v>-16266732000.0</v>
+      </c>
+      <c r="I15">
+        <v>1112037917.0</v>
+      </c>
+      <c r="J15">
+        <v>-23709833744.0</v>
+      </c>
+      <c r="K15">
+        <v>-15752958422.0</v>
+      </c>
+      <c r="L15">
+        <v>-10462177146.0</v>
+      </c>
+      <c r="M15">
+        <v>-14048178774.0</v>
+      </c>
+      <c r="N15">
+        <v>-13228135718.0</v>
+      </c>
+      <c r="O15">
+        <v>-14137186803.0</v>
+      </c>
+      <c r="P15"/>
+      <c r="Q15">
+        <v>9918324000.0</v>
+      </c>
+      <c r="R15">
+        <v>31135280000.0</v>
+      </c>
+      <c r="S15"/>
+      <c r="T15">
+        <v>2064960000.0</v>
+      </c>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15">
+        <v>8617880000.0</v>
+      </c>
+      <c r="Y15">
+        <v>22674647000.0</v>
+      </c>
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-17985743150.0</v>
+      </c>
+      <c r="D16">
+        <v>-6234987100.0</v>
+      </c>
+      <c r="E16">
+        <v>-6044861775.0</v>
+      </c>
+      <c r="F16">
+        <v>56749821815.0</v>
+      </c>
+      <c r="G16">
+        <v>-15354377443.0</v>
+      </c>
+      <c r="H16">
+        <v>-16266732177.0</v>
+      </c>
+      <c r="I16">
+        <v>1112037917.0</v>
+      </c>
+      <c r="J16">
+        <v>-23709833744.0</v>
+      </c>
+      <c r="K16">
+        <v>-15752958422.0</v>
+      </c>
+      <c r="L16">
+        <v>-10462177150.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16">
+        <v>9918324000.0</v>
+      </c>
+      <c r="R16">
+        <v>31135280000.0</v>
+      </c>
+      <c r="S16"/>
+      <c r="T16">
+        <v>2064960000.0</v>
+      </c>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16">
+        <v>8617880000.0</v>
+      </c>
+      <c r="Y16">
+        <v>22674647000.0</v>
+      </c>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17">
+        <v>-19074957275.0</v>
+      </c>
+      <c r="C17">
+        <v>-17985743148.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17">
+        <v>1112037917.0</v>
+      </c>
+      <c r="J17">
+        <v>-23709833744.0</v>
+      </c>
+      <c r="K17">
+        <v>-15752958422.0</v>
+      </c>
+      <c r="L17">
+        <v>-10460601344.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18">
+        <v>2263101.0</v>
+      </c>
+      <c r="C18">
+        <v>2587214.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>177</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>-21735592000.0</v>
+      </c>
+      <c r="C21">
+        <v>-29645456000.0</v>
+      </c>
+      <c r="D21">
+        <v>-12638106000.0</v>
+      </c>
+      <c r="E21">
+        <v>-12610144000.0</v>
+      </c>
+      <c r="F21">
+        <v>-12978045000.0</v>
+      </c>
+      <c r="G21">
+        <v>-10652435000.0</v>
+      </c>
+      <c r="H21">
+        <v>-9882688000.0</v>
+      </c>
+      <c r="I21">
+        <v>-12198354650.0</v>
+      </c>
+      <c r="J21">
+        <v>-21551113160.0</v>
+      </c>
+      <c r="K21">
+        <v>-21393443780.0</v>
+      </c>
+      <c r="L21">
+        <v>-22270944790.0</v>
+      </c>
+      <c r="M21">
+        <v>17580352127.0</v>
+      </c>
+      <c r="N21">
+        <v>42837457385.0</v>
+      </c>
+      <c r="O21">
+        <v>21584227466.0</v>
+      </c>
+      <c r="P21">
+        <v>7761695000.0</v>
+      </c>
+      <c r="Q21">
+        <v>46325980000.0</v>
+      </c>
+      <c r="R21">
+        <v>32819414000.0</v>
+      </c>
+      <c r="S21"/>
+      <c r="T21">
+        <v>31170114000.0</v>
+      </c>
+      <c r="U21">
+        <v>10552000.0</v>
+      </c>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21">
+        <v>10362746000.0</v>
+      </c>
+      <c r="Y21">
+        <v>20841118000.0</v>
+      </c>
+      <c r="Z21">
+        <v>65705792000.0</v>
+      </c>
+      <c r="AA21">
+        <v>89604000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>179</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>180</v>
+      </c>
+      <c r="B23">
+        <v>296219057000.0</v>
+      </c>
+      <c r="C23">
+        <v>247041957000.0</v>
+      </c>
+      <c r="D23">
+        <v>237096994000.0</v>
+      </c>
+      <c r="E23">
+        <v>272842837000.0</v>
+      </c>
+      <c r="F23">
+        <v>239816429000.0</v>
+      </c>
+      <c r="G23">
+        <v>231152290000.0</v>
+      </c>
+      <c r="H23">
+        <v>363996661000.0</v>
+      </c>
+      <c r="I23">
+        <v>422442959525.0</v>
+      </c>
+      <c r="J23">
+        <v>365393950368.0</v>
+      </c>
+      <c r="K23">
+        <v>458084647659.0</v>
+      </c>
+      <c r="L23">
+        <v>528451443161.0</v>
+      </c>
+      <c r="M23">
+        <v>525808119743.0</v>
+      </c>
+      <c r="N23">
+        <v>556111481425.0</v>
+      </c>
+      <c r="O23">
+        <v>564421937718.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>181</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>182</v>
+      </c>
+      <c r="B25">
+        <v>1001165518.0</v>
+      </c>
+      <c r="C25">
+        <v>1031690334.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>184</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>2976434000.0</v>
+      </c>
+      <c r="D27">
+        <v>4445505000.0</v>
+      </c>
+      <c r="E27">
+        <v>4821535000.0</v>
+      </c>
+      <c r="F27">
+        <v>5113640000.0</v>
+      </c>
+      <c r="G27">
+        <v>5830322000.0</v>
+      </c>
+      <c r="H27">
+        <v>9887310000.0</v>
+      </c>
+      <c r="I27">
+        <v>9332114911.0</v>
+      </c>
+      <c r="J27">
+        <v>10471880624.0</v>
+      </c>
+      <c r="K27">
+        <v>9808906422.0</v>
+      </c>
+      <c r="L27">
+        <v>10916116995.0</v>
+      </c>
+      <c r="M27">
+        <v>14513896318.0</v>
+      </c>
+      <c r="N27">
+        <v>13744560752.0</v>
+      </c>
+      <c r="O27">
+        <v>14364669498.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>185</v>
+      </c>
+      <c r="B28">
+        <v>2777176307.0</v>
+      </c>
+      <c r="C28">
+        <v>10746303000.0</v>
+      </c>
+      <c r="D28">
+        <v>10657910000.0</v>
+      </c>
+      <c r="E28">
+        <v>13512918000.0</v>
+      </c>
+      <c r="F28">
+        <v>13864925000.0</v>
+      </c>
+      <c r="G28">
+        <v>11072595000.0</v>
+      </c>
+      <c r="H28">
+        <v>13634799000.0</v>
+      </c>
+      <c r="I28">
+        <v>14602531455.0</v>
+      </c>
+      <c r="J28">
+        <v>14721632142.0</v>
+      </c>
+      <c r="K28">
+        <v>13728255786.0</v>
+      </c>
+      <c r="L28">
+        <v>12789203434.0</v>
+      </c>
+      <c r="M28">
+        <v>13557405334.0</v>
+      </c>
+      <c r="N28">
+        <v>13163719374.0</v>
+      </c>
+      <c r="O28">
+        <v>12569945114.0</v>
+      </c>
+      <c r="P28">
+        <v>30627959000.0</v>
+      </c>
+      <c r="Q28">
+        <v>36024698000.0</v>
+      </c>
+      <c r="R28">
+        <v>31138729000.0</v>
+      </c>
+      <c r="S28">
+        <v>34041698000.0</v>
+      </c>
+      <c r="T28">
+        <v>33990618000.0</v>
+      </c>
+      <c r="U28">
+        <v>32226998000.0</v>
+      </c>
+      <c r="V28">
+        <v>30712887000.0</v>
+      </c>
+      <c r="W28">
+        <v>30940904000.0</v>
+      </c>
+      <c r="X28">
+        <v>37075975000.0</v>
+      </c>
+      <c r="Y28">
+        <v>26575728000.0</v>
+      </c>
+      <c r="Z28">
+        <v>34167682000.0</v>
+      </c>
+      <c r="AA28">
+        <v>34220000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>186</v>
+      </c>
+      <c r="B29">
+        <v>228149643.0</v>
+      </c>
+      <c r="C29">
+        <v>-1891906220.0</v>
+      </c>
+      <c r="D29">
+        <v>-1761286900.0</v>
+      </c>
+      <c r="E29">
+        <v>-1040401130.0</v>
+      </c>
+      <c r="F29">
+        <v>521083950.0</v>
+      </c>
+      <c r="G29">
+        <v>-4045128330.0</v>
+      </c>
+      <c r="H29">
+        <v>-5056676220.0</v>
+      </c>
+      <c r="I29">
+        <v>708151190.0</v>
+      </c>
+      <c r="J29">
+        <v>-7338995960.0</v>
+      </c>
+      <c r="K29">
+        <v>-2960626700.0</v>
+      </c>
+      <c r="L29">
+        <v>-3047164640.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B30">
+        <v>33091496000.0</v>
+      </c>
+      <c r="C30">
+        <v>-4744151000.0</v>
+      </c>
+      <c r="D30">
+        <v>15103415000.0</v>
+      </c>
+      <c r="E30">
+        <v>17015340000.0</v>
+      </c>
+      <c r="F30">
+        <v>17597458000.0</v>
+      </c>
+      <c r="G30">
+        <v>15296447000.0</v>
+      </c>
+      <c r="H30">
+        <v>21715658000.0</v>
+      </c>
+      <c r="I30">
+        <v>21963201899.0</v>
+      </c>
+      <c r="J30">
+        <v>22585476909.0</v>
+      </c>
+      <c r="K30">
+        <v>20169116035.0</v>
+      </c>
+      <c r="L30">
+        <v>20182253635.0</v>
+      </c>
+      <c r="M30">
+        <v>9774798250.0</v>
+      </c>
+      <c r="N30">
+        <v>5786627946.0</v>
+      </c>
+      <c r="O30">
+        <v>11056801609.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>188</v>
+      </c>
+      <c r="B31">
+        <v>2888785000.0</v>
+      </c>
+      <c r="C31">
+        <v>9767807000.0</v>
+      </c>
+      <c r="D31">
+        <v>4641832000.0</v>
+      </c>
+      <c r="E31">
+        <v>5524881000.0</v>
+      </c>
+      <c r="F31">
+        <v>70244949000.0</v>
+      </c>
+      <c r="G31">
+        <v>-8747071000.0</v>
+      </c>
+      <c r="H31">
+        <v>-11440721000.0</v>
+      </c>
+      <c r="I31">
+        <v>14018543753.0</v>
+      </c>
+      <c r="J31">
+        <v>-9497716542.0</v>
+      </c>
+      <c r="K31">
+        <v>2679858659.0</v>
+      </c>
+      <c r="L31">
+        <v>8761603002.0</v>
+      </c>
+      <c r="M31">
+        <v>5952441702.0</v>
+      </c>
+      <c r="N31">
+        <v>-13300501117.0</v>
+      </c>
+      <c r="O31">
+        <v>-39899934087.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>189</v>
+      </c>
+      <c r="B32">
+        <v>274483465000.0</v>
+      </c>
+      <c r="C32">
+        <v>235863388000.0</v>
+      </c>
+      <c r="D32">
+        <v>224458888000.0</v>
+      </c>
+      <c r="E32">
+        <v>260232693000.0</v>
+      </c>
+      <c r="F32">
+        <v>226838383000.0</v>
+      </c>
+      <c r="G32">
+        <v>220499855000.0</v>
+      </c>
+      <c r="H32">
+        <v>354113973000.0</v>
+      </c>
+      <c r="I32">
+        <v>410244604874.0</v>
+      </c>
+      <c r="J32">
+        <v>343842837211.0</v>
+      </c>
+      <c r="K32">
+        <v>436691203876.0</v>
+      </c>
+      <c r="L32">
+        <v>506180498366.0</v>
+      </c>
+      <c r="M32">
+        <v>519854661831.0</v>
+      </c>
+      <c r="N32">
+        <v>573748747725.0</v>
+      </c>
+      <c r="O32">
+        <v>554471435919.0</v>
+      </c>
+      <c r="P32">
+        <v>403181559000.0</v>
+      </c>
+      <c r="Q32">
+        <v>446624927000.0</v>
+      </c>
+      <c r="R32">
+        <v>427198533000.0</v>
+      </c>
+      <c r="S32">
+        <v>540163038000.0</v>
+      </c>
+      <c r="T32">
+        <v>629605637000.0</v>
+      </c>
+      <c r="U32">
+        <v>537254149000.0</v>
+      </c>
+      <c r="V32">
+        <v>567548515000.0</v>
+      </c>
+      <c r="W32">
+        <v>548069968000.0</v>
+      </c>
+      <c r="X32">
+        <v>526183926000.0</v>
+      </c>
+      <c r="Y32">
+        <v>507144197000.0</v>
+      </c>
+      <c r="Z32">
+        <v>588805151000.0</v>
+      </c>
+      <c r="AA32">
+        <v>533298000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CK32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:89">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="2" spans="1:89">
+      <c r="A2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2">
+        <v>62839284577.0</v>
+      </c>
+      <c r="C2">
+        <v>88615140000.0</v>
+      </c>
+      <c r="D2">
+        <v>56161001000.0</v>
+      </c>
+      <c r="E2">
+        <v>54702613986.0</v>
+      </c>
+      <c r="F2">
+        <v>63150747000.0</v>
+      </c>
+      <c r="G2">
+        <v>82044272000.0</v>
+      </c>
+      <c r="H2">
+        <v>52486185056.0</v>
+      </c>
+      <c r="I2">
+        <v>43055587000.0</v>
+      </c>
+      <c r="J2">
+        <v>56507621000.0</v>
+      </c>
+      <c r="K2">
+        <v>52219436000.0</v>
+      </c>
+      <c r="L2">
+        <v>65986819206.0</v>
+      </c>
+      <c r="M2">
+        <v>41487172717.0</v>
+      </c>
+      <c r="N2">
+        <v>63458343446.0</v>
+      </c>
+      <c r="O2">
+        <v>74513864957.0</v>
+      </c>
+      <c r="P2">
+        <v>52310426169.0</v>
+      </c>
+      <c r="Q2">
+        <v>59215483061.0</v>
+      </c>
+      <c r="R2">
+        <v>69787722698.0</v>
+      </c>
+      <c r="S2">
+        <v>77628111577.0</v>
+      </c>
+      <c r="T2">
+        <v>24375199339.0</v>
+      </c>
+      <c r="U2">
+        <v>47206173609.0</v>
+      </c>
+      <c r="V2">
+        <v>73009486373.0</v>
+      </c>
+      <c r="W2">
+        <v>92532071530.0</v>
+      </c>
+      <c r="X2">
+        <v>13130298682.0</v>
+      </c>
+      <c r="Y2">
+        <v>17402487074.0</v>
+      </c>
+      <c r="Z2">
+        <v>91184515934.0</v>
+      </c>
+      <c r="AA2">
+        <v>55631055207.0</v>
+      </c>
+      <c r="AB2">
+        <v>106680312630.0</v>
+      </c>
+      <c r="AC2">
+        <v>93240207951.0</v>
+      </c>
+      <c r="AD2">
+        <v>84922975836.0</v>
+      </c>
+      <c r="AE2">
+        <v>121597617591.0</v>
+      </c>
+      <c r="AF2">
+        <v>67261898650.0</v>
+      </c>
+      <c r="AG2">
+        <v>105386206985.0</v>
+      </c>
+      <c r="AH2">
+        <v>104262589933.0</v>
+      </c>
+      <c r="AI2">
+        <v>122716508378.0</v>
+      </c>
+      <c r="AJ2">
+        <v>72849518248.0</v>
+      </c>
+      <c r="AK2">
+        <v>44283659224.0</v>
+      </c>
+      <c r="AL2">
+        <v>100350751752.0</v>
+      </c>
+      <c r="AM2">
+        <v>143830479128.0</v>
+      </c>
+      <c r="AN2">
+        <v>117070905272.0</v>
+      </c>
+      <c r="AO2">
+        <v>69043384435.0</v>
+      </c>
+      <c r="AP2">
+        <v>104602716616.0</v>
+      </c>
+      <c r="AQ2">
+        <v>258528756388.0</v>
+      </c>
+      <c r="AR2">
+        <v>60248220000.0</v>
+      </c>
+      <c r="AS2">
+        <v>66366477881.0</v>
+      </c>
+      <c r="AT2">
+        <v>119683653221.0</v>
+      </c>
+      <c r="AU2">
+        <v>109907695762.0</v>
+      </c>
+      <c r="AV2">
+        <v>124115066000.0</v>
+      </c>
+      <c r="AW2">
+        <v>139029003016.0</v>
+      </c>
+      <c r="AX2">
+        <v>142981556714.0</v>
+      </c>
+      <c r="AY2">
+        <v>232999879733.0</v>
+      </c>
+      <c r="AZ2">
+        <v>102644669214.0</v>
+      </c>
+      <c r="BA2">
+        <v>95249953456.0</v>
+      </c>
+      <c r="BB2">
+        <v>119430351076.0</v>
+      </c>
+      <c r="BC2">
+        <v>239478594920.0</v>
+      </c>
+      <c r="BD2">
+        <v>102909422643.0</v>
+      </c>
+      <c r="BE2">
+        <v>90462865900.0</v>
+      </c>
+      <c r="BF2">
+        <v>103995490100.0</v>
+      </c>
+      <c r="BG2">
+        <v>73156180700.0</v>
+      </c>
+      <c r="BH2">
+        <v>107631805200.0</v>
+      </c>
+      <c r="BI2">
+        <v>87667239600.0</v>
+      </c>
+      <c r="BJ2">
+        <v>99551064700.0</v>
+      </c>
+      <c r="BK2">
+        <v>130480903700.0</v>
+      </c>
+      <c r="BL2">
+        <v>69052764700.0</v>
+      </c>
+      <c r="BM2">
+        <v>85700932300.0</v>
+      </c>
+      <c r="BN2">
+        <v>98957246900.0</v>
+      </c>
+      <c r="BO2">
+        <v>65161957700.0</v>
+      </c>
+      <c r="BP2">
+        <v>92556809800.0</v>
+      </c>
+      <c r="BQ2">
+        <v>100516083900.0</v>
+      </c>
+      <c r="BR2">
+        <v>97960401100.0</v>
+      </c>
+      <c r="BS2">
+        <v>89908462200.0</v>
+      </c>
+      <c r="BT2">
+        <v>116973705900.0</v>
+      </c>
+      <c r="BU2">
+        <v>144576477000.0</v>
+      </c>
+      <c r="BV2">
+        <v>145944451100.0</v>
+      </c>
+      <c r="BW2">
+        <v>133679477900.0</v>
+      </c>
+      <c r="BX2">
+        <v>145376278500.0</v>
+      </c>
+      <c r="BY2">
+        <v>140588551600.0</v>
+      </c>
+      <c r="BZ2">
+        <v>124033892100.0</v>
+      </c>
+      <c r="CA2">
+        <v>118700338300.0</v>
+      </c>
+      <c r="CB2">
+        <v>126355067600.0</v>
+      </c>
+      <c r="CC2">
+        <v>123269245700.0</v>
+      </c>
+      <c r="CD2">
+        <v>123794944000.0</v>
+      </c>
+      <c r="CE2">
+        <v>157276967000.0</v>
+      </c>
+      <c r="CF2">
+        <v>131746718000.0</v>
+      </c>
+      <c r="CG2">
+        <v>123640345000.0</v>
+      </c>
+      <c r="CH2">
+        <v>117213835000.0</v>
+      </c>
+      <c r="CI2">
+        <v>140105909000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>131040116000.0</v>
+      </c>
+      <c r="CK2">
+        <v>138362296000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:89">
+      <c r="A3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>2461408000.0</v>
+      </c>
+      <c r="D3">
+        <v>2569655000.0</v>
+      </c>
+      <c r="E3">
+        <v>2490295801.0</v>
+      </c>
+      <c r="F3">
+        <v>2579226000.0</v>
+      </c>
+      <c r="G3">
+        <v>2585163000.0</v>
+      </c>
+      <c r="H3">
+        <v>2586829998.0</v>
+      </c>
+      <c r="I3">
+        <v>2572455000.0</v>
+      </c>
+      <c r="J3">
+        <v>2572455000.0</v>
+      </c>
+      <c r="K3">
+        <v>2711167000.0</v>
+      </c>
+      <c r="L3">
+        <v>2998448768.0</v>
+      </c>
+      <c r="M3">
+        <v>3008158499.0</v>
+      </c>
+      <c r="N3">
+        <v>2864150200.0</v>
+      </c>
+      <c r="O3">
+        <v>3128071449.0</v>
+      </c>
+      <c r="P3">
+        <v>3367963429.0</v>
+      </c>
+      <c r="Q3">
+        <v>3366698477.0</v>
+      </c>
+      <c r="R3">
+        <v>3328400798.0</v>
+      </c>
+      <c r="S3">
+        <v>3361059553.0</v>
+      </c>
+      <c r="T3">
+        <v>2994255031.0</v>
+      </c>
+      <c r="U3">
+        <v>3913879160.0</v>
+      </c>
+      <c r="V3">
+        <v>3541872179.0</v>
+      </c>
+      <c r="W3">
+        <v>4018162650.0</v>
+      </c>
+      <c r="X3">
+        <v>4017167384.0</v>
+      </c>
+      <c r="Y3">
+        <v>4016232493.0</v>
+      </c>
+      <c r="Z3">
+        <v>4013133527.0</v>
+      </c>
+      <c r="AA3">
+        <v>4475091079.0</v>
+      </c>
+      <c r="AB3">
+        <v>12680821143.0</v>
+      </c>
+      <c r="AC3">
+        <v>4524922412.0</v>
+      </c>
+      <c r="AD3">
+        <v>4561135477.0</v>
+      </c>
+      <c r="AE3">
+        <v>4584711417.0</v>
+      </c>
+      <c r="AF3">
+        <v>6929295337.0</v>
+      </c>
+      <c r="AG3">
+        <v>3250165825.0</v>
+      </c>
+      <c r="AH3">
+        <v>4950272091.0</v>
+      </c>
+      <c r="AI3">
+        <v>822377071.0</v>
+      </c>
+      <c r="AJ3">
+        <v>8417750700.0</v>
+      </c>
+      <c r="AK3">
+        <v>8420115400.0</v>
+      </c>
+      <c r="AL3">
+        <v>8420115400.0</v>
+      </c>
+      <c r="AM3">
+        <v>10286474432.0</v>
+      </c>
+      <c r="AN3">
+        <v>7822863894.0</v>
+      </c>
+      <c r="AO3">
+        <v>7806958860.0</v>
+      </c>
+      <c r="AP3">
+        <v>7764164545.0</v>
+      </c>
+      <c r="AQ3">
+        <v>8133693329.0</v>
+      </c>
+      <c r="AR3">
+        <v>8650526777.0</v>
+      </c>
+      <c r="AS3">
+        <v>8755756353.0</v>
+      </c>
+      <c r="AT3">
+        <v>8880843850.0</v>
+      </c>
+      <c r="AU3">
+        <v>9235296788.0</v>
+      </c>
+      <c r="AV3">
+        <v>8842086165.0</v>
+      </c>
+      <c r="AW3">
+        <v>8769389592.0</v>
+      </c>
+      <c r="AX3">
+        <v>8700297448.0</v>
+      </c>
+      <c r="AY3">
+        <v>11831322779.0</v>
+      </c>
+      <c r="AZ3">
+        <v>8257500000.0</v>
+      </c>
+      <c r="BA3">
+        <v>8257500000.0</v>
+      </c>
+      <c r="BB3">
+        <v>8272500000.0</v>
+      </c>
+      <c r="BC3">
+        <v>9859907216.0</v>
+      </c>
+      <c r="BD3">
+        <v>8257500000.0</v>
+      </c>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+    </row>
+    <row r="4" spans="1:89">
+      <c r="A4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+    </row>
+    <row r="5" spans="1:89">
+      <c r="A5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>-26270033000.0</v>
+      </c>
+      <c r="D5">
+        <v>3665723000.0</v>
+      </c>
+      <c r="E5">
+        <v>-2086142213.0</v>
+      </c>
+      <c r="F5">
+        <v>3339280000.0</v>
+      </c>
+      <c r="G5">
+        <v>-30551746000.0</v>
+      </c>
+      <c r="H5">
+        <v>756628021.0</v>
+      </c>
+      <c r="I5">
+        <v>-1289239000.0</v>
+      </c>
+      <c r="J5">
+        <v>6745906000.0</v>
+      </c>
+      <c r="K5">
+        <v>-13500675000.0</v>
+      </c>
+      <c r="L5">
+        <v>-148496729.0</v>
+      </c>
+      <c r="M5">
+        <v>-573118141.0</v>
+      </c>
+      <c r="N5">
+        <v>1584183970.0</v>
+      </c>
+      <c r="O5">
+        <v>-15655279261.0</v>
+      </c>
+      <c r="P5">
+        <v>-504387404.0</v>
+      </c>
+      <c r="Q5">
+        <v>-162245966.0</v>
+      </c>
+      <c r="R5">
+        <v>3711769071.0</v>
+      </c>
+      <c r="S5">
+        <v>-13306328146.0</v>
+      </c>
+      <c r="T5">
+        <v>2187880380.0</v>
+      </c>
+      <c r="U5">
+        <v>-2458751519.0</v>
+      </c>
+      <c r="V5">
+        <v>599153783.0</v>
+      </c>
+      <c r="W5">
+        <v>-12612936053.0</v>
+      </c>
+      <c r="X5">
+        <v>-7885156677.0</v>
+      </c>
+      <c r="Y5">
+        <v>2852525189.0</v>
+      </c>
+      <c r="Z5">
+        <v>6993132654.0</v>
+      </c>
+      <c r="AA5">
+        <v>-25393159578.0</v>
+      </c>
+      <c r="AB5">
+        <v>4990515132.0</v>
+      </c>
+      <c r="AC5">
+        <v>4395994277.0</v>
+      </c>
+      <c r="AD5">
+        <v>7678174188.0</v>
+      </c>
+      <c r="AE5">
+        <v>-15466702997.0</v>
+      </c>
+      <c r="AF5">
+        <v>8435662111.0</v>
+      </c>
+      <c r="AG5">
+        <v>-4171719130.0</v>
+      </c>
+      <c r="AH5">
+        <v>-995594635.0</v>
+      </c>
+      <c r="AI5">
+        <v>-33326919325.0</v>
+      </c>
+      <c r="AJ5">
+        <v>1456179353.0</v>
+      </c>
+      <c r="AK5">
+        <v>5765332804.0</v>
+      </c>
+      <c r="AL5">
+        <v>4554294011.0</v>
+      </c>
+      <c r="AM5">
+        <v>-34828745054.0</v>
+      </c>
+      <c r="AN5">
+        <v>9803038005.0</v>
+      </c>
+      <c r="AO5">
+        <v>4871600179.0</v>
+      </c>
+      <c r="AP5">
+        <v>-1239336913.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-793452059.0</v>
+      </c>
+      <c r="AR5">
+        <v>-1621160332.0</v>
+      </c>
+      <c r="AS5">
+        <v>-344873038.0</v>
+      </c>
+      <c r="AT5">
+        <v>4988786989.0</v>
+      </c>
+      <c r="AU5">
+        <v>3974614945.0</v>
+      </c>
+      <c r="AV5">
+        <v>9622856953.0</v>
+      </c>
+      <c r="AW5">
+        <v>7538599021.0</v>
+      </c>
+      <c r="AX5">
+        <v>-3555718792.0</v>
+      </c>
+      <c r="AY5">
+        <v>8084139451.0</v>
+      </c>
+      <c r="AZ5">
+        <v>11215268250.0</v>
+      </c>
+      <c r="BA5">
+        <v>5096823744.0</v>
+      </c>
+      <c r="BB5">
+        <v>18441225940.0</v>
+      </c>
+      <c r="BC5">
+        <v>528836173.0</v>
+      </c>
+      <c r="BD5">
+        <v>5187594372.0</v>
+      </c>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+    </row>
+    <row r="6" spans="1:89">
+      <c r="A6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
+        <v>-23808625000.0</v>
+      </c>
+      <c r="D6">
+        <v>6235378000.0</v>
+      </c>
+      <c r="E6">
+        <v>404153588.0</v>
+      </c>
+      <c r="F6">
+        <v>5918506000.0</v>
+      </c>
+      <c r="G6">
+        <v>-27966583000.0</v>
+      </c>
+      <c r="H6">
+        <v>3343458019.0</v>
+      </c>
+      <c r="I6">
+        <v>1283216000.0</v>
+      </c>
+      <c r="J6">
+        <v>9318361000.0</v>
+      </c>
+      <c r="K6">
+        <v>-10789508000.0</v>
+      </c>
+      <c r="L6">
+        <v>2849952039.0</v>
+      </c>
+      <c r="M6">
+        <v>2435040358.0</v>
+      </c>
+      <c r="N6">
+        <v>4448334170.0</v>
+      </c>
+      <c r="O6">
+        <v>-12527207812.0</v>
+      </c>
+      <c r="P6">
+        <v>2863576025.0</v>
+      </c>
+      <c r="Q6">
+        <v>3204452511.0</v>
+      </c>
+      <c r="R6">
+        <v>7040169869.0</v>
+      </c>
+      <c r="S6">
+        <v>-9945268593.0</v>
+      </c>
+      <c r="T6">
+        <v>5182135411.0</v>
+      </c>
+      <c r="U6">
+        <v>1455127641.0</v>
+      </c>
+      <c r="V6">
+        <v>4141025962.0</v>
+      </c>
+      <c r="W6">
+        <v>-8594773403.0</v>
+      </c>
+      <c r="X6">
+        <v>-3867989293.0</v>
+      </c>
+      <c r="Y6">
+        <v>6868757682.0</v>
+      </c>
+      <c r="Z6">
+        <v>11006266181.0</v>
+      </c>
+      <c r="AA6">
+        <v>-20918068499.0</v>
+      </c>
+      <c r="AB6">
+        <v>17671336275.0</v>
+      </c>
+      <c r="AC6">
+        <v>8920916689.0</v>
+      </c>
+      <c r="AD6">
+        <v>12239309665.0</v>
+      </c>
+      <c r="AE6">
+        <v>-10881991580.0</v>
+      </c>
+      <c r="AF6">
+        <v>15364957448.0</v>
+      </c>
+      <c r="AG6">
+        <v>-921553305.0</v>
+      </c>
+      <c r="AH6">
+        <v>3954677456.0</v>
+      </c>
+      <c r="AI6">
+        <v>-32504542254.0</v>
+      </c>
+      <c r="AJ6">
+        <v>9873930053.0</v>
+      </c>
+      <c r="AK6">
+        <v>14185448204.0</v>
+      </c>
+      <c r="AL6">
+        <v>12974409411.0</v>
+      </c>
+      <c r="AM6">
+        <v>-24542270622.0</v>
+      </c>
+      <c r="AN6">
+        <v>17625901899.0</v>
+      </c>
+      <c r="AO6">
+        <v>12678559039.0</v>
+      </c>
+      <c r="AP6">
+        <v>6524827632.0</v>
+      </c>
+      <c r="AQ6">
+        <v>7340241270.0</v>
+      </c>
+      <c r="AR6">
+        <v>7029366445.0</v>
+      </c>
+      <c r="AS6">
+        <v>8410883315.0</v>
+      </c>
+      <c r="AT6">
+        <v>13869630839.0</v>
+      </c>
+      <c r="AU6">
+        <v>13209911733.0</v>
+      </c>
+      <c r="AV6">
+        <v>18464943118.0</v>
+      </c>
+      <c r="AW6">
+        <v>16307988613.0</v>
+      </c>
+      <c r="AX6">
+        <v>5144578656.0</v>
+      </c>
+      <c r="AY6">
+        <v>19915462230.0</v>
+      </c>
+      <c r="AZ6">
+        <v>19472768250.0</v>
+      </c>
+      <c r="BA6">
+        <v>13354323744.0</v>
+      </c>
+      <c r="BB6">
+        <v>26713725940.0</v>
+      </c>
+      <c r="BC6">
+        <v>10388743389.0</v>
+      </c>
+      <c r="BD6">
+        <v>13445094372.0</v>
+      </c>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+    </row>
+    <row r="7" spans="1:89">
+      <c r="A7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+    </row>
+    <row r="8" spans="1:89">
+      <c r="A8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+    </row>
+    <row r="9" spans="1:89">
+      <c r="A9" t="s">
+        <v>166</v>
+      </c>
+      <c r="B9">
+        <v>4951740097.0</v>
+      </c>
+      <c r="C9">
+        <v>-51780000.0</v>
+      </c>
+      <c r="D9">
+        <v>5525001000.0</v>
+      </c>
+      <c r="E9">
+        <v>227861858.0</v>
+      </c>
+      <c r="F9">
+        <v>6152880000.0</v>
+      </c>
+      <c r="G9">
+        <v>-8338110000.0</v>
+      </c>
+      <c r="H9">
+        <v>2409855708.0</v>
+      </c>
+      <c r="I9">
+        <v>2466525000.0</v>
+      </c>
+      <c r="J9">
+        <v>5231452000.0</v>
+      </c>
+      <c r="K9">
+        <v>-10567272000.0</v>
+      </c>
+      <c r="L9">
+        <v>3467182662.0</v>
+      </c>
+      <c r="M9">
+        <v>3474195820.0</v>
+      </c>
+      <c r="N9">
+        <v>4933010838.0</v>
+      </c>
+      <c r="O9">
+        <v>-9861075463.0</v>
+      </c>
+      <c r="P9">
+        <v>3057171501.0</v>
+      </c>
+      <c r="Q9">
+        <v>4601215806.0</v>
+      </c>
+      <c r="R9">
+        <v>6607884533.0</v>
+      </c>
+      <c r="S9">
+        <v>-9273122296.0</v>
+      </c>
+      <c r="T9">
+        <v>6843038629.0</v>
+      </c>
+      <c r="U9">
+        <v>2868156662.0</v>
+      </c>
+      <c r="V9">
+        <v>4181339410.0</v>
+      </c>
+      <c r="W9">
+        <v>-8053218164.0</v>
+      </c>
+      <c r="X9">
+        <v>-4271971102.0</v>
+      </c>
+      <c r="Y9">
+        <v>6380687476.0</v>
+      </c>
+      <c r="Z9">
+        <v>12194983805.0</v>
+      </c>
+      <c r="AA9">
+        <v>-19500713455.0</v>
+      </c>
+      <c r="AB9">
+        <v>8962978489.0</v>
+      </c>
+      <c r="AC9">
+        <v>11062643002.0</v>
+      </c>
+      <c r="AD9">
+        <v>13114513801.0</v>
+      </c>
+      <c r="AE9">
+        <v>-14494061423.0</v>
+      </c>
+      <c r="AF9">
+        <v>10975114595.0</v>
+      </c>
+      <c r="AG9">
+        <v>2349869070.0</v>
+      </c>
+      <c r="AH9">
+        <v>12905369473.0</v>
+      </c>
+      <c r="AI9">
+        <v>-6217386466.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-2723353179.0</v>
+      </c>
+      <c r="AK9">
+        <v>2682262506.0</v>
+      </c>
+      <c r="AL9">
+        <v>9900876748.0</v>
+      </c>
+      <c r="AM9">
+        <v>-25476764594.0</v>
+      </c>
+      <c r="AN9">
+        <v>14611116202.0</v>
+      </c>
+      <c r="AO9">
+        <v>8918366309.0</v>
+      </c>
+      <c r="AP9">
+        <v>4091000508.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-14465448375.0</v>
+      </c>
+      <c r="AR9">
+        <v>3787109323.0</v>
+      </c>
+      <c r="AS9">
+        <v>5065260245.0</v>
+      </c>
+      <c r="AT9">
+        <v>6966469682.0</v>
+      </c>
+      <c r="AU9">
+        <v>-26086816965.0</v>
+      </c>
+      <c r="AV9">
+        <v>15579822670.0</v>
+      </c>
+      <c r="AW9">
+        <v>12546591264.0</v>
+      </c>
+      <c r="AX9">
+        <v>1781743369.0</v>
+      </c>
+      <c r="AY9">
+        <v>-20586091117.0</v>
+      </c>
+      <c r="AZ9">
+        <v>16306462295.0</v>
+      </c>
+      <c r="BA9">
+        <v>9211947515.0</v>
+      </c>
+      <c r="BB9">
+        <v>18491575553.0</v>
+      </c>
+      <c r="BC9">
+        <v>-21043600920.0</v>
+      </c>
+      <c r="BD9">
+        <v>6890618405.0</v>
+      </c>
+      <c r="BE9">
+        <v>16137881000.0</v>
+      </c>
+      <c r="BF9">
+        <v>28673526000.0</v>
+      </c>
+      <c r="BG9">
+        <v>927826000.0</v>
+      </c>
+      <c r="BH9">
+        <v>24755231000.0</v>
+      </c>
+      <c r="BI9">
+        <v>16951382000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>29699463000.0</v>
+      </c>
+      <c r="BK9">
+        <v>40481982000.0</v>
+      </c>
+      <c r="BL9">
+        <v>19913611000.0</v>
+      </c>
+      <c r="BM9">
+        <v>19147224000.0</v>
+      </c>
+      <c r="BN9">
+        <v>36280460000.0</v>
+      </c>
+      <c r="BO9">
+        <v>40650458000.0</v>
+      </c>
+      <c r="BP9">
+        <v>22426749000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>16937414000.0</v>
+      </c>
+      <c r="BR9">
+        <v>16989080000.0</v>
+      </c>
+      <c r="BS9">
+        <v>805418000.0</v>
+      </c>
+      <c r="BT9">
+        <v>9772900000.0</v>
+      </c>
+      <c r="BU9">
+        <v>21535112000.0</v>
+      </c>
+      <c r="BV9">
+        <v>20449271000.0</v>
+      </c>
+      <c r="BW9">
+        <v>36784669000.0</v>
+      </c>
+      <c r="BX9">
+        <v>16058513000.0</v>
+      </c>
+      <c r="BY9">
+        <v>25534325000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>19466288000.0</v>
+      </c>
+      <c r="CA9">
+        <v>2468592000.0</v>
+      </c>
+      <c r="CB9">
+        <v>18077721000.0</v>
+      </c>
+      <c r="CC9">
+        <v>20810493000.0</v>
+      </c>
+      <c r="CD9">
+        <v>22899459000.0</v>
+      </c>
+      <c r="CE9">
+        <v>8618360000.0</v>
+      </c>
+      <c r="CF9">
+        <v>8427657000.0</v>
+      </c>
+      <c r="CG9">
+        <v>5789754000.0</v>
+      </c>
+      <c r="CH9"/>
+      <c r="CI9">
+        <v>111801000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>13742308000.0</v>
+      </c>
+      <c r="CK9">
+        <v>16510015000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:89">
+      <c r="A10" t="s">
+        <v>167</v>
+      </c>
+      <c r="B10">
+        <v>6205978157.0</v>
+      </c>
+      <c r="C10">
+        <v>-24162470000.0</v>
+      </c>
+      <c r="D10">
+        <v>3565609000.0</v>
+      </c>
+      <c r="E10">
+        <v>-1574898246.0</v>
+      </c>
+      <c r="F10">
+        <v>3324952000.0</v>
+      </c>
+      <c r="G10">
+        <v>-30628102000.0</v>
+      </c>
+      <c r="H10">
+        <v>675578856.0</v>
+      </c>
+      <c r="I10">
+        <v>3385560000.0</v>
+      </c>
+      <c r="J10">
+        <v>6689314000.0</v>
+      </c>
+      <c r="K10">
+        <v>-10181738000.0</v>
+      </c>
+      <c r="L10">
+        <v>200763018.0</v>
+      </c>
+      <c r="M10">
+        <v>64375542.0</v>
+      </c>
+      <c r="N10">
+        <v>1920325311.0</v>
+      </c>
+      <c r="O10">
+        <v>-13868257121.0</v>
+      </c>
+      <c r="P10">
+        <v>400175983.0</v>
+      </c>
+      <c r="Q10">
+        <v>2481376949.0</v>
+      </c>
+      <c r="R10">
+        <v>3901441281.0</v>
+      </c>
+      <c r="S10">
+        <v>-13606691738.0</v>
+      </c>
+      <c r="T10">
+        <v>1277302598.0</v>
+      </c>
+      <c r="U10">
+        <v>52066192502.0</v>
+      </c>
+      <c r="V10">
+        <v>17530099726.0</v>
+      </c>
+      <c r="W10">
+        <v>-13925391712.0</v>
+      </c>
+      <c r="X10">
+        <v>-10248461627.0</v>
+      </c>
+      <c r="Y10">
+        <v>-55372782.0</v>
+      </c>
+      <c r="Z10">
+        <v>4829720353.0</v>
+      </c>
+      <c r="AA10">
+        <v>-24944663717.0</v>
+      </c>
+      <c r="AB10">
+        <v>-120507202.0</v>
+      </c>
+      <c r="AC10">
+        <v>1018577334.0</v>
+      </c>
+      <c r="AD10">
+        <v>2723185192.0</v>
+      </c>
+      <c r="AE10">
+        <v>-29787810609.0</v>
+      </c>
+      <c r="AF10">
+        <v>6470150630.0</v>
+      </c>
+      <c r="AG10">
+        <v>27800731305.0</v>
+      </c>
+      <c r="AH10">
+        <v>-2662882224.0</v>
+      </c>
+      <c r="AI10">
+        <v>-31457056505.0</v>
+      </c>
+      <c r="AJ10">
+        <v>87799590.0</v>
+      </c>
+      <c r="AK10">
+        <v>1992029375.0</v>
+      </c>
+      <c r="AL10">
+        <v>-1671602162.0</v>
+      </c>
+      <c r="AM10">
+        <v>-15421047895.0</v>
+      </c>
+      <c r="AN10">
+        <v>4333158924.0</v>
+      </c>
+      <c r="AO10">
+        <v>-1051120394.0</v>
+      </c>
+      <c r="AP10">
+        <v>-6574575759.0</v>
+      </c>
+      <c r="AQ10">
+        <v>26970269224.0</v>
+      </c>
+      <c r="AR10">
+        <v>-19784063234.0</v>
+      </c>
+      <c r="AS10">
+        <v>-11188877411.0</v>
+      </c>
+      <c r="AT10">
+        <v>-9503518764.0</v>
+      </c>
+      <c r="AU10">
+        <v>-13342523499.0</v>
+      </c>
+      <c r="AV10">
+        <v>-965418387.0</v>
+      </c>
+      <c r="AW10">
+        <v>-6583698157.0</v>
+      </c>
+      <c r="AX10">
+        <v>2594120431.0</v>
+      </c>
+      <c r="AY10">
+        <v>-25937693266.0</v>
+      </c>
+      <c r="AZ10">
+        <v>885650048.0</v>
+      </c>
+      <c r="BA10">
+        <v>1690219049.0</v>
+      </c>
+      <c r="BB10">
+        <v>6576937172.0</v>
+      </c>
+      <c r="BC10">
+        <v>-28613078086.0</v>
+      </c>
+      <c r="BD10">
+        <v>1898778941.0</v>
+      </c>
+      <c r="BE10">
+        <v>2389132900.0</v>
+      </c>
+      <c r="BF10">
+        <v>6009459600.0</v>
+      </c>
+      <c r="BG10"/>
+      <c r="BH10">
+        <v>1822837300.0</v>
+      </c>
+      <c r="BI10"/>
+      <c r="BJ10">
+        <v>12144269000.0</v>
+      </c>
+      <c r="BK10">
+        <v>260804000.0</v>
+      </c>
+      <c r="BL10">
+        <v>1188508100.0</v>
+      </c>
+      <c r="BM10"/>
+      <c r="BN10">
+        <v>12682907000.0</v>
+      </c>
+      <c r="BO10">
+        <v>37000600000.0</v>
+      </c>
+      <c r="BP10">
+        <v>14222439300.0</v>
+      </c>
+      <c r="BQ10">
+        <v>17895381000.0</v>
+      </c>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10">
+        <v>28152875800.0</v>
+      </c>
+      <c r="BW10">
+        <v>36792178900.0</v>
+      </c>
+      <c r="BX10"/>
+      <c r="BY10">
+        <v>11246538800.0</v>
+      </c>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10">
+        <v>310574000.0</v>
+      </c>
+      <c r="CC10"/>
+      <c r="CD10">
+        <v>33874138000.0</v>
+      </c>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10">
+        <v>1323366000.0</v>
+      </c>
+      <c r="CJ10"/>
+      <c r="CK10">
+        <v>1455364000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:89">
+      <c r="A11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>-992002000.0</v>
+      </c>
+      <c r="D11">
+        <v>795047000.0</v>
+      </c>
+      <c r="E11">
+        <v>329329712.0</v>
+      </c>
+      <c r="F11">
+        <v>754434000.0</v>
+      </c>
+      <c r="G11">
+        <v>-2621376000.0</v>
+      </c>
+      <c r="H11">
+        <v>170353499.0</v>
+      </c>
+      <c r="I11">
+        <v>-131562000.0</v>
+      </c>
+      <c r="J11">
+        <v>690679000.0</v>
+      </c>
+      <c r="K11">
+        <v>-2451615000.0</v>
+      </c>
+      <c r="L11">
+        <v>101912940.0</v>
+      </c>
+      <c r="M11">
+        <v>121307326.0</v>
+      </c>
+      <c r="N11">
+        <v>467107494.0</v>
+      </c>
+      <c r="O11">
+        <v>-2851615541.0</v>
+      </c>
+      <c r="P11">
+        <v>243444308.0</v>
+      </c>
+      <c r="Q11">
+        <v>626145151.0</v>
+      </c>
+      <c r="R11">
+        <v>941624949.0</v>
+      </c>
+      <c r="S11">
+        <v>-2941529017.0</v>
+      </c>
+      <c r="T11">
+        <v>-11999279722.0</v>
+      </c>
+      <c r="U11">
+        <v>11542513860.0</v>
+      </c>
+      <c r="V11">
+        <v>3915376152.0</v>
+      </c>
+      <c r="W11">
+        <v>-2842380255.0</v>
+      </c>
+      <c r="X11">
+        <v>-2473338935.0</v>
+      </c>
+      <c r="Y11">
+        <v>4920928.0</v>
+      </c>
+      <c r="Z11">
+        <v>1265669937.0</v>
+      </c>
+      <c r="AA11">
+        <v>-6735242142.0</v>
+      </c>
+      <c r="AB11">
+        <v>-105112702.0</v>
+      </c>
+      <c r="AC11">
+        <v>1026335845.0</v>
+      </c>
+      <c r="AD11">
+        <v>757342783.0</v>
+      </c>
+      <c r="AE11">
+        <v>-15841777445.0</v>
+      </c>
+      <c r="AF11">
+        <v>4123511413.0</v>
+      </c>
+      <c r="AG11">
+        <v>11767683438.0</v>
+      </c>
+      <c r="AH11">
+        <v>658733778.0</v>
+      </c>
+      <c r="AI11">
+        <v>-8854579070.0</v>
+      </c>
+      <c r="AJ11">
+        <v>553738583.0</v>
+      </c>
+      <c r="AK11">
+        <v>1281669566.0</v>
+      </c>
+      <c r="AL11">
+        <v>-319825037.0</v>
+      </c>
+      <c r="AM11">
+        <v>-3185006205.0</v>
+      </c>
+      <c r="AN11">
+        <v>1973215569.0</v>
+      </c>
+      <c r="AO11">
+        <v>-194656292.0</v>
+      </c>
+      <c r="AP11">
+        <v>-1554179774.0</v>
+      </c>
+      <c r="AQ11">
+        <v>6842421325.0</v>
+      </c>
+      <c r="AR11">
+        <v>-4872001195.0</v>
+      </c>
+      <c r="AS11">
+        <v>-2738092314.0</v>
+      </c>
+      <c r="AT11">
+        <v>-2277916657.0</v>
+      </c>
+      <c r="AU11">
+        <v>-4718844335.0</v>
+      </c>
+      <c r="AV11">
+        <v>231833974.0</v>
+      </c>
+      <c r="AW11">
+        <v>-1815536148.0</v>
+      </c>
+      <c r="AX11">
+        <v>2053205671.0</v>
+      </c>
+      <c r="AY11">
+        <v>-9194211467.0</v>
+      </c>
+      <c r="AZ11">
+        <v>1310746239.0</v>
+      </c>
+      <c r="BA11">
+        <v>274889182.0</v>
+      </c>
+      <c r="BB11">
+        <v>4051824767.0</v>
+      </c>
+      <c r="BC11">
+        <v>-11856550017.0</v>
+      </c>
+      <c r="BD11">
+        <v>1731554483.0</v>
+      </c>
+      <c r="BE11">
+        <v>2321957100.0</v>
+      </c>
+      <c r="BF11">
+        <v>3624518700.0</v>
+      </c>
+      <c r="BG11"/>
+      <c r="BH11">
+        <v>951241000.0</v>
+      </c>
+      <c r="BI11"/>
+      <c r="BJ11">
+        <v>7000607500.0</v>
+      </c>
+      <c r="BK11">
+        <v>461844100.0</v>
+      </c>
+      <c r="BL11">
+        <v>370123700.0</v>
+      </c>
+      <c r="BM11"/>
+      <c r="BN11">
+        <v>3663548400.0</v>
+      </c>
+      <c r="BO11">
+        <v>9516516700.0</v>
+      </c>
+      <c r="BP11">
+        <v>4074331700.0</v>
+      </c>
+      <c r="BQ11">
+        <v>5125602400.0</v>
+      </c>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11">
+        <v>8713943700.0</v>
+      </c>
+      <c r="BW11">
+        <v>13541090400.0</v>
+      </c>
+      <c r="BX11"/>
+      <c r="BY11">
+        <v>3653615600.0</v>
+      </c>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11">
+        <v>448339900.0</v>
+      </c>
+      <c r="CC11"/>
+      <c r="CD11">
+        <v>10422582600.0</v>
+      </c>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11">
+        <v>744700000.0</v>
+      </c>
+      <c r="CJ11"/>
+      <c r="CK11">
+        <v>891921000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:89">
+      <c r="A12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>98837000.0</v>
+      </c>
+      <c r="D12">
+        <v>100114000.0</v>
+      </c>
+      <c r="E12">
+        <v>83193829.0</v>
+      </c>
+      <c r="F12">
+        <v>74659000.0</v>
+      </c>
+      <c r="G12">
+        <v>76356000.0</v>
+      </c>
+      <c r="H12">
+        <v>81049161.0</v>
+      </c>
+      <c r="I12">
+        <v>51440000.0</v>
+      </c>
+      <c r="J12">
+        <v>56592000.0</v>
+      </c>
+      <c r="K12">
+        <v>15176000.0</v>
+      </c>
+      <c r="L12">
+        <v>13627116.0</v>
+      </c>
+      <c r="M12">
+        <v>16191782.0</v>
+      </c>
+      <c r="N12">
+        <v>17521635.0</v>
+      </c>
+      <c r="O12">
+        <v>15901245.0</v>
+      </c>
+      <c r="P12">
+        <v>18571036.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12">
+        <v>5094082069.0</v>
+      </c>
+      <c r="AC12">
+        <v>4980948089.0</v>
+      </c>
+      <c r="AD12">
+        <v>5540524232.0</v>
+      </c>
+      <c r="AE12">
+        <v>8314089041.0</v>
+      </c>
+      <c r="AF12">
+        <v>5323193729.0</v>
+      </c>
+      <c r="AG12">
+        <v>4239364700.0</v>
+      </c>
+      <c r="AH12">
+        <v>6484865500.0</v>
+      </c>
+      <c r="AI12">
+        <v>6143659400.0</v>
+      </c>
+      <c r="AJ12">
+        <v>6473871100.0</v>
+      </c>
+      <c r="AK12">
+        <v>6113753000.0</v>
+      </c>
+      <c r="AL12">
+        <v>7103456000.0</v>
+      </c>
+      <c r="AM12">
+        <v>4422312000.0</v>
+      </c>
+      <c r="AN12">
+        <v>8452929500.0</v>
+      </c>
+      <c r="AO12">
+        <v>6705510400.0</v>
+      </c>
+      <c r="AP12">
+        <v>9616797900.0</v>
+      </c>
+      <c r="AQ12">
+        <v>7396558700.0</v>
+      </c>
+      <c r="AR12">
+        <v>7017807500.0</v>
+      </c>
+      <c r="AS12">
+        <v>6811851900.0</v>
+      </c>
+      <c r="AT12">
+        <v>8157014600.0</v>
+      </c>
+      <c r="AU12">
+        <v>8087837700.0</v>
+      </c>
+      <c r="AV12">
+        <v>8038274000.0</v>
+      </c>
+      <c r="AW12">
+        <v>7973054400.0</v>
+      </c>
+      <c r="AX12">
+        <v>7797895300.0</v>
+      </c>
+      <c r="AY12">
+        <v>11735759900.0</v>
+      </c>
+      <c r="AZ12">
+        <v>7936611000.0</v>
+      </c>
+      <c r="BA12">
+        <v>8205711200.0</v>
+      </c>
+      <c r="BB12">
+        <v>6550339400.0</v>
+      </c>
+      <c r="BC12">
+        <v>20671469000.0</v>
+      </c>
+      <c r="BD12">
+        <v>2263460000.0</v>
+      </c>
+      <c r="BE12">
+        <v>1171927800.0</v>
+      </c>
+      <c r="BF12">
+        <v>6394141800.0</v>
+      </c>
+      <c r="BG12">
+        <v>5308941800.0</v>
+      </c>
+      <c r="BH12">
+        <v>4782411100.0</v>
+      </c>
+      <c r="BI12">
+        <v>10036944800.0</v>
+      </c>
+      <c r="BJ12">
+        <v>13614315100.0</v>
+      </c>
+      <c r="BK12">
+        <v>16901220000.0</v>
+      </c>
+      <c r="BL12">
+        <v>7137272200.0</v>
+      </c>
+      <c r="BM12">
+        <v>10583063600.0</v>
+      </c>
+      <c r="BN12">
+        <v>14301982200.0</v>
+      </c>
+      <c r="BO12">
+        <v>8990142500.0</v>
+      </c>
+      <c r="BP12">
+        <v>5083073500.0</v>
+      </c>
+      <c r="BQ12">
+        <v>12151154200.0</v>
+      </c>
+      <c r="BR12">
+        <v>10469774700.0</v>
+      </c>
+      <c r="BS12">
+        <v>12154409500.0</v>
+      </c>
+      <c r="BT12">
+        <v>9691853300.0</v>
+      </c>
+      <c r="BU12">
+        <v>9101087300.0</v>
+      </c>
+      <c r="BV12">
+        <v>8193112600.0</v>
+      </c>
+      <c r="BW12">
+        <v>7790323100.0</v>
+      </c>
+      <c r="BX12">
+        <v>31721115000.0</v>
+      </c>
+      <c r="BY12">
+        <v>2219007600.0</v>
+      </c>
+      <c r="BZ12">
+        <v>2658635600.0</v>
+      </c>
+      <c r="CA12">
+        <v>28308944100.0</v>
+      </c>
+      <c r="CB12">
+        <v>7218527500.0</v>
+      </c>
+      <c r="CC12">
+        <v>16902540000.0</v>
+      </c>
+      <c r="CD12">
+        <v>4327184300.0</v>
+      </c>
+      <c r="CE12">
+        <v>9162230000.0</v>
+      </c>
+      <c r="CF12">
+        <v>14820248000.0</v>
+      </c>
+      <c r="CG12">
+        <v>8230990000.0</v>
+      </c>
+      <c r="CH12">
+        <v>16635226000.0</v>
+      </c>
+      <c r="CI12">
+        <v>6381568000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>9065026000.0</v>
+      </c>
+      <c r="CK12">
+        <v>6834076000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:89">
+      <c r="A13" t="s">
+        <v>170</v>
+      </c>
+      <c r="B13">
+        <v>5226406.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
+        <v>62000660.0</v>
+      </c>
+      <c r="E13">
+        <v>17381080.0</v>
+      </c>
+      <c r="F13">
+        <v>818200.0</v>
+      </c>
+      <c r="G13">
+        <v>18979040990.0</v>
+      </c>
+      <c r="H13">
+        <v>1368510.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>685890.0</v>
+      </c>
+      <c r="M13">
+        <v>492500.0</v>
+      </c>
+      <c r="N13">
+        <v>1248870.0</v>
+      </c>
+      <c r="O13">
+        <v>88702340.0</v>
+      </c>
+      <c r="P13">
+        <v>387220.0</v>
+      </c>
+      <c r="Q13">
+        <v>239095070.0</v>
+      </c>
+      <c r="R13">
+        <v>512304760.0</v>
+      </c>
+      <c r="S13">
+        <v>1205018510.0</v>
+      </c>
+      <c r="T13">
+        <v>1600358720.0</v>
+      </c>
+      <c r="U13">
+        <v>3479365230.0</v>
+      </c>
+      <c r="V13">
+        <v>1817732820.0</v>
+      </c>
+      <c r="W13">
+        <v>3123251360.0</v>
+      </c>
+      <c r="X13">
+        <v>2859912880.0</v>
+      </c>
+      <c r="Y13">
+        <v>4643041690.0</v>
+      </c>
+      <c r="Z13">
+        <v>2248418810.0</v>
+      </c>
+      <c r="AA13">
+        <v>537166630.0</v>
+      </c>
+      <c r="AB13">
+        <v>5190856130.0</v>
+      </c>
+      <c r="AC13">
+        <v>5050269570.0</v>
+      </c>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+    </row>
+    <row r="14" spans="1:89">
+      <c r="A14" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+    </row>
+    <row r="15" spans="1:89">
+      <c r="A15" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15">
+        <v>5683356034.0</v>
+      </c>
+      <c r="C15">
+        <v>-23170468000.0</v>
+      </c>
+      <c r="D15">
+        <v>2770562000.0</v>
+      </c>
+      <c r="E15">
+        <v>-1245568534.0</v>
+      </c>
+      <c r="F15">
+        <v>2570518000.0</v>
+      </c>
+      <c r="G15">
+        <v>-28006726000.0</v>
+      </c>
+      <c r="H15">
+        <v>505225357.0</v>
+      </c>
+      <c r="I15">
+        <v>3517122000.0</v>
+      </c>
+      <c r="J15">
+        <v>5998636000.0</v>
+      </c>
+      <c r="K15">
+        <v>-7730123000.0</v>
+      </c>
+      <c r="L15">
+        <v>98850078.0</v>
+      </c>
+      <c r="M15">
+        <v>-56931783.0</v>
+      </c>
+      <c r="N15">
+        <v>1453217817.0</v>
+      </c>
+      <c r="O15">
+        <v>-11016641580.0</v>
+      </c>
+      <c r="P15">
+        <v>156731675.0</v>
+      </c>
+      <c r="Q15">
+        <v>1855231798.0</v>
+      </c>
+      <c r="R15">
+        <v>2959816332.0</v>
+      </c>
+      <c r="S15">
+        <v>-10665162721.0</v>
+      </c>
+      <c r="T15">
+        <v>13276582320.0</v>
+      </c>
+      <c r="U15">
+        <v>40523678642.0</v>
+      </c>
+      <c r="V15">
+        <v>13614723574.0</v>
+      </c>
+      <c r="W15">
+        <v>-11083011457.0</v>
+      </c>
+      <c r="X15">
+        <v>-7775122692.0</v>
+      </c>
+      <c r="Y15">
+        <v>-60293710.0</v>
+      </c>
+      <c r="Z15">
+        <v>3564050416.0</v>
+      </c>
+      <c r="AA15">
+        <v>-18209421575.0</v>
+      </c>
+      <c r="AB15">
+        <v>-15394500.0</v>
+      </c>
+      <c r="AC15">
+        <v>-7758511.0</v>
+      </c>
+      <c r="AD15">
+        <v>1965842409.0</v>
+      </c>
+      <c r="AE15">
+        <v>-13946033164.0</v>
+      </c>
+      <c r="AF15">
+        <v>2346639216.0</v>
+      </c>
+      <c r="AG15">
+        <v>16033047867.0</v>
+      </c>
+      <c r="AH15">
+        <v>-3321616002.0</v>
+      </c>
+      <c r="AI15">
+        <v>-22602477435.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-465938993.0</v>
+      </c>
+      <c r="AK15">
+        <v>710359809.0</v>
+      </c>
+      <c r="AL15">
+        <v>-1351777125.0</v>
+      </c>
+      <c r="AM15">
+        <v>-12236041690.0</v>
+      </c>
+      <c r="AN15">
+        <v>2359943355.0</v>
+      </c>
+      <c r="AO15">
+        <v>-856464102.0</v>
+      </c>
+      <c r="AP15">
+        <v>-5020395985.0</v>
+      </c>
+      <c r="AQ15">
+        <v>20127847899.0</v>
+      </c>
+      <c r="AR15">
+        <v>-14912062039.0</v>
+      </c>
+      <c r="AS15">
+        <v>-8450785097.0</v>
+      </c>
+      <c r="AT15">
+        <v>-7225602107.0</v>
+      </c>
+      <c r="AU15">
+        <v>-8623679164.0</v>
+      </c>
+      <c r="AV15">
+        <v>-1197252361.0</v>
+      </c>
+      <c r="AW15">
+        <v>-4768162009.0</v>
+      </c>
+      <c r="AX15">
+        <v>540914760.0</v>
+      </c>
+      <c r="AY15">
+        <v>-16743481799.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-425096191.0</v>
+      </c>
+      <c r="BA15">
+        <v>1415329867.0</v>
+      </c>
+      <c r="BB15">
+        <v>2525112405.0</v>
+      </c>
+      <c r="BC15">
+        <v>-16756528069.0</v>
+      </c>
+      <c r="BD15">
+        <v>167224458.0</v>
+      </c>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+    </row>
+    <row r="16" spans="1:89">
+      <c r="A16" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>2770561580.0</v>
+      </c>
+      <c r="E16">
+        <v>-1245568530.0</v>
+      </c>
+      <c r="F16">
+        <v>2570517540.0</v>
+      </c>
+      <c r="G16">
+        <v>-28006726140.0</v>
+      </c>
+      <c r="H16">
+        <v>505225360.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>98850080.0</v>
+      </c>
+      <c r="M16">
+        <v>-56931780.0</v>
+      </c>
+      <c r="N16">
+        <v>1453217817.0</v>
+      </c>
+      <c r="O16">
+        <v>-11016641580.0</v>
+      </c>
+      <c r="P16">
+        <v>156731675.0</v>
+      </c>
+      <c r="Q16">
+        <v>1855231798.0</v>
+      </c>
+      <c r="R16">
+        <v>2959816332.0</v>
+      </c>
+      <c r="S16">
+        <v>-10665162721.0</v>
+      </c>
+      <c r="T16">
+        <v>13276582320.0</v>
+      </c>
+      <c r="U16">
+        <v>40523678642.0</v>
+      </c>
+      <c r="V16">
+        <v>13614723574.0</v>
+      </c>
+      <c r="W16">
+        <v>-11083011457.0</v>
+      </c>
+      <c r="X16">
+        <v>-7775122692.0</v>
+      </c>
+      <c r="Y16">
+        <v>-60293710.0</v>
+      </c>
+      <c r="Z16">
+        <v>3564050416.0</v>
+      </c>
+      <c r="AA16">
+        <v>-18209421575.0</v>
+      </c>
+      <c r="AB16">
+        <v>-15394500.0</v>
+      </c>
+      <c r="AC16">
+        <v>-7758510.0</v>
+      </c>
+      <c r="AD16">
+        <v>1965842409.0</v>
+      </c>
+      <c r="AE16">
+        <v>-13946033164.0</v>
+      </c>
+      <c r="AF16">
+        <v>2346639216.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+    </row>
+    <row r="17" spans="1:89">
+      <c r="A17" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17">
+        <v>5683356034.0</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17">
+        <v>2570517535.0</v>
+      </c>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17">
+        <v>-15394500.0</v>
+      </c>
+      <c r="AC17">
+        <v>-7758511.0</v>
+      </c>
+      <c r="AD17">
+        <v>1965842409.0</v>
+      </c>
+      <c r="AE17">
+        <v>-13946033164.0</v>
+      </c>
+      <c r="AF17">
+        <v>2346639216.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+    </row>
+    <row r="18" spans="1:89">
+      <c r="A18" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18">
+        <v>5226406.0</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18">
+        <v>607844.0</v>
+      </c>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+    </row>
+    <row r="19" spans="1:89">
+      <c r="A19" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+    </row>
+    <row r="20" spans="1:89">
+      <c r="A20" t="s">
+        <v>177</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+    </row>
+    <row r="21" spans="1:89">
+      <c r="A21" t="s">
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>1413550939.0</v>
+      </c>
+      <c r="C21">
+        <v>-26270034000.0</v>
+      </c>
+      <c r="D21">
+        <v>3281304000.0</v>
+      </c>
+      <c r="E21">
+        <v>-2086142213.0</v>
+      </c>
+      <c r="F21">
+        <v>3339280000.0</v>
+      </c>
+      <c r="G21">
+        <v>-30328708000.0</v>
+      </c>
+      <c r="H21">
+        <v>-205432742.0</v>
+      </c>
+      <c r="I21">
+        <v>-1289239000.0</v>
+      </c>
+      <c r="J21">
+        <v>2177924000.0</v>
+      </c>
+      <c r="K21">
+        <v>-13500675000.0</v>
+      </c>
+      <c r="L21">
+        <v>-148496730.0</v>
+      </c>
+      <c r="M21">
+        <v>-573118140.0</v>
+      </c>
+      <c r="N21">
+        <v>1584183970.0</v>
+      </c>
+      <c r="O21">
+        <v>-15655279260.0</v>
+      </c>
+      <c r="P21">
+        <v>-504387400.0</v>
+      </c>
+      <c r="Q21">
+        <v>-162245970.0</v>
+      </c>
+      <c r="R21">
+        <v>3711769070.0</v>
+      </c>
+      <c r="S21">
+        <v>-13306328150.0</v>
+      </c>
+      <c r="T21">
+        <v>2187880380.0</v>
+      </c>
+      <c r="U21">
+        <v>-2458751520.0</v>
+      </c>
+      <c r="V21">
+        <v>599153780.0</v>
+      </c>
+      <c r="W21">
+        <v>-12612936053.0</v>
+      </c>
+      <c r="X21">
+        <v>-7885156677.0</v>
+      </c>
+      <c r="Y21">
+        <v>2852525189.0</v>
+      </c>
+      <c r="Z21">
+        <v>6993132654.0</v>
+      </c>
+      <c r="AA21">
+        <v>-25393159578.0</v>
+      </c>
+      <c r="AB21">
+        <v>3436303541.0</v>
+      </c>
+      <c r="AC21">
+        <v>4395994277.0</v>
+      </c>
+      <c r="AD21">
+        <v>7678174188.0</v>
+      </c>
+      <c r="AE21">
+        <v>-15466702997.0</v>
+      </c>
+      <c r="AF21">
+        <v>8435662111.0</v>
+      </c>
+      <c r="AG21">
+        <v>-4171719130.0</v>
+      </c>
+      <c r="AH21">
+        <v>-995594635.0</v>
+      </c>
+      <c r="AI21">
+        <v>-33326919325.0</v>
+      </c>
+      <c r="AJ21">
+        <v>1456179353.0</v>
+      </c>
+      <c r="AK21">
+        <v>5765332804.0</v>
+      </c>
+      <c r="AL21">
+        <v>4554294011.0</v>
+      </c>
+      <c r="AM21">
+        <v>-34828745054.0</v>
+      </c>
+      <c r="AN21">
+        <v>9803038005.0</v>
+      </c>
+      <c r="AO21">
+        <v>4871600179.0</v>
+      </c>
+      <c r="AP21">
+        <v>-1239336913.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-793452059.0</v>
+      </c>
+      <c r="AR21">
+        <v>-1621160332.0</v>
+      </c>
+      <c r="AS21">
+        <v>-344873038.0</v>
+      </c>
+      <c r="AT21">
+        <v>4988786989.0</v>
+      </c>
+      <c r="AU21">
+        <v>3974614945.0</v>
+      </c>
+      <c r="AV21">
+        <v>9622856953.0</v>
+      </c>
+      <c r="AW21">
+        <v>7538599021.0</v>
+      </c>
+      <c r="AX21">
+        <v>-3555718792.0</v>
+      </c>
+      <c r="AY21">
+        <v>8084139451.0</v>
+      </c>
+      <c r="AZ21">
+        <v>11215268250.0</v>
+      </c>
+      <c r="BA21">
+        <v>5096823744.0</v>
+      </c>
+      <c r="BB21">
+        <v>18441225940.0</v>
+      </c>
+      <c r="BC21">
+        <v>528836173.0</v>
+      </c>
+      <c r="BD21">
+        <v>5187594372.0</v>
+      </c>
+      <c r="BE21">
+        <v>2399468000.0</v>
+      </c>
+      <c r="BF21">
+        <v>13468328000.0</v>
+      </c>
+      <c r="BG21"/>
+      <c r="BH21">
+        <v>8448913000.0</v>
+      </c>
+      <c r="BI21">
+        <v>1784251000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>13600998000.0</v>
+      </c>
+      <c r="BK21">
+        <v>19681019000.0</v>
+      </c>
+      <c r="BL21">
+        <v>3819153000.0</v>
+      </c>
+      <c r="BM21">
+        <v>3512242000.0</v>
+      </c>
+      <c r="BN21">
+        <v>19313565000.0</v>
+      </c>
+      <c r="BO21">
+        <v>23595898000.0</v>
+      </c>
+      <c r="BP21">
+        <v>6151929000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>1085898000.0</v>
+      </c>
+      <c r="BR21">
+        <v>1985690000.0</v>
+      </c>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21">
+        <v>4333906000.0</v>
+      </c>
+      <c r="BV21">
+        <v>3319061000.0</v>
+      </c>
+      <c r="BW21">
+        <v>18303092000.0</v>
+      </c>
+      <c r="BX21"/>
+      <c r="BY21">
+        <v>10719723000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>3714341000.0</v>
+      </c>
+      <c r="CA21"/>
+      <c r="CB21">
+        <v>5175187000.0</v>
+      </c>
+      <c r="CC21">
+        <v>4419550000.0</v>
+      </c>
+      <c r="CD21">
+        <v>6697945000.0</v>
+      </c>
+      <c r="CE21">
+        <v>271662000.0</v>
+      </c>
+      <c r="CF21">
+        <v>686769000.0</v>
+      </c>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21">
+        <v>5057098000.0</v>
+      </c>
+      <c r="CK21">
+        <v>7489509000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:89">
+      <c r="A22" t="s">
+        <v>179</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+    </row>
+    <row r="23" spans="1:89">
+      <c r="A23" t="s">
+        <v>180</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>114833394000.0</v>
+      </c>
+      <c r="D23">
+        <v>58404698000.0</v>
+      </c>
+      <c r="E23">
+        <v>57016618057.0</v>
+      </c>
+      <c r="F23">
+        <v>65964348000.0</v>
+      </c>
+      <c r="G23">
+        <v>104034870000.0</v>
+      </c>
+      <c r="H23">
+        <v>55101473506.0</v>
+      </c>
+      <c r="I23">
+        <v>46811351000.0</v>
+      </c>
+      <c r="J23">
+        <v>59561149000.0</v>
+      </c>
+      <c r="K23">
+        <v>55152838000.0</v>
+      </c>
+      <c r="L23">
+        <v>69602498597.0</v>
+      </c>
+      <c r="M23">
+        <v>45534486678.0</v>
+      </c>
+      <c r="N23">
+        <v>66807170314.0</v>
+      </c>
+      <c r="O23">
+        <v>80308068755.0</v>
+      </c>
+      <c r="P23">
+        <v>55871985074.0</v>
+      </c>
+      <c r="Q23">
+        <v>63978944833.0</v>
+      </c>
+      <c r="R23">
+        <v>72683838160.0</v>
+      </c>
+      <c r="S23">
+        <v>81661317428.0</v>
+      </c>
+      <c r="T23">
+        <v>29030357588.0</v>
+      </c>
+      <c r="U23">
+        <v>52533081790.0</v>
+      </c>
+      <c r="V23">
+        <v>76591672000.0</v>
+      </c>
+      <c r="W23">
+        <v>95693512878.0</v>
+      </c>
+      <c r="X23">
+        <v>16377246148.0</v>
+      </c>
+      <c r="Y23">
+        <v>18359256034.0</v>
+      </c>
+      <c r="Z23">
+        <v>96388474488.0</v>
+      </c>
+      <c r="AA23">
+        <v>56298231917.0</v>
+      </c>
+      <c r="AB23">
+        <v>110671478922.0</v>
+      </c>
+      <c r="AC23">
+        <v>98304215087.0</v>
+      </c>
+      <c r="AD23">
+        <v>89774486476.0</v>
+      </c>
+      <c r="AE23">
+        <v>128578877035.0</v>
+      </c>
+      <c r="AF23">
+        <v>68023780241.0</v>
+      </c>
+      <c r="AG23">
+        <v>135065081347.0</v>
+      </c>
+      <c r="AH23">
+        <v>113347705888.0</v>
+      </c>
+      <c r="AI23">
+        <v>141814486509.0</v>
+      </c>
+      <c r="AJ23">
+        <v>82131627111.0</v>
+      </c>
+      <c r="AK23">
+        <v>49704224027.0</v>
+      </c>
+      <c r="AL23">
+        <v>104852818180.0</v>
+      </c>
+      <c r="AM23">
+        <v>158213309876.0</v>
+      </c>
+      <c r="AN23">
+        <v>118897976000.0</v>
+      </c>
+      <c r="AO23">
+        <v>72310181623.0</v>
+      </c>
+      <c r="AP23">
+        <v>105658457883.0</v>
+      </c>
+      <c r="AQ23">
+        <v>307358662936.0</v>
+      </c>
+      <c r="AR23">
+        <v>76801948363.0</v>
+      </c>
+      <c r="AS23">
+        <v>75809211386.0</v>
+      </c>
+      <c r="AT23">
+        <v>127997151315.0</v>
+      </c>
+      <c r="AU23">
+        <v>130738640447.0</v>
+      </c>
+      <c r="AV23">
+        <v>132622834668.0</v>
+      </c>
+      <c r="AW23">
+        <v>150186709695.0</v>
+      </c>
+      <c r="AX23">
+        <v>151590885626.0</v>
+      </c>
+      <c r="AY23">
+        <v>239383367273.0</v>
+      </c>
+      <c r="AZ23">
+        <v>110129251036.0</v>
+      </c>
+      <c r="BA23">
+        <v>95933405347.0</v>
+      </c>
+      <c r="BB23">
+        <v>124799336632.0</v>
+      </c>
+      <c r="BC23">
+        <v>252575615468.0</v>
+      </c>
+      <c r="BD23">
+        <v>105644210577.0</v>
+      </c>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+    </row>
+    <row r="24" spans="1:89">
+      <c r="A24" t="s">
+        <v>181</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+    </row>
+    <row r="25" spans="1:89">
+      <c r="A25" t="s">
+        <v>182</v>
+      </c>
+      <c r="B25">
+        <v>244163402.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25">
+        <v>247243350.0</v>
+      </c>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+    </row>
+    <row r="26" spans="1:89">
+      <c r="A26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+    </row>
+    <row r="27" spans="1:89">
+      <c r="A27" t="s">
+        <v>184</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>637236287.0</v>
+      </c>
+      <c r="F27">
+        <v>786050000.0</v>
+      </c>
+      <c r="G27">
+        <v>454973000.0</v>
+      </c>
+      <c r="H27">
+        <v>795059393.0</v>
+      </c>
+      <c r="I27">
+        <v>931821000.0</v>
+      </c>
+      <c r="J27">
+        <v>794581000.0</v>
+      </c>
+      <c r="K27">
+        <v>549102000.0</v>
+      </c>
+      <c r="L27">
+        <v>1299176014.0</v>
+      </c>
+      <c r="M27">
+        <v>1343103088.0</v>
+      </c>
+      <c r="N27">
+        <v>1254123511.0</v>
+      </c>
+      <c r="O27">
+        <v>1144039156.0</v>
+      </c>
+      <c r="P27">
+        <v>1259551230.0</v>
+      </c>
+      <c r="Q27">
+        <v>1427376525.0</v>
+      </c>
+      <c r="R27">
+        <v>990568074.0</v>
+      </c>
+      <c r="S27">
+        <v>1267833282.0</v>
+      </c>
+      <c r="T27">
+        <v>1149106645.0</v>
+      </c>
+      <c r="U27">
+        <v>1409049274.0</v>
+      </c>
+      <c r="V27">
+        <v>1287650488.0</v>
+      </c>
+      <c r="W27">
+        <v>852476080.0</v>
+      </c>
+      <c r="X27">
+        <v>1582720600.0</v>
+      </c>
+      <c r="Y27">
+        <v>1218147874.0</v>
+      </c>
+      <c r="Z27">
+        <v>2176977350.0</v>
+      </c>
+      <c r="AA27">
+        <v>1825295775.0</v>
+      </c>
+      <c r="AB27">
+        <v>2549885210.0</v>
+      </c>
+      <c r="AC27">
+        <v>3013724823.0</v>
+      </c>
+      <c r="AD27">
+        <v>2498404516.0</v>
+      </c>
+      <c r="AE27">
+        <v>2807698300.0</v>
+      </c>
+      <c r="AF27">
+        <v>1332809817.0</v>
+      </c>
+      <c r="AG27">
+        <v>2632282862.0</v>
+      </c>
+      <c r="AH27">
+        <v>2559323932.0</v>
+      </c>
+      <c r="AI27">
+        <v>5576072296.0</v>
+      </c>
+      <c r="AJ27">
+        <v>1919815355.0</v>
+      </c>
+      <c r="AK27">
+        <v>851045834.0</v>
+      </c>
+      <c r="AL27">
+        <v>2124947138.0</v>
+      </c>
+      <c r="AM27">
+        <v>2728225436.0</v>
+      </c>
+      <c r="AN27">
+        <v>2421217695.0</v>
+      </c>
+      <c r="AO27">
+        <v>2300351909.0</v>
+      </c>
+      <c r="AP27">
+        <v>2359111382.0</v>
+      </c>
+      <c r="AQ27">
+        <v>1921248835.0</v>
+      </c>
+      <c r="AR27">
+        <v>2467327859.0</v>
+      </c>
+      <c r="AS27">
+        <v>2811578489.0</v>
+      </c>
+      <c r="AT27">
+        <v>3715961812.0</v>
+      </c>
+      <c r="AU27">
+        <v>4066046841.0</v>
+      </c>
+      <c r="AV27">
+        <v>3636254613.0</v>
+      </c>
+      <c r="AW27">
+        <v>3570559083.0</v>
+      </c>
+      <c r="AX27">
+        <v>3241035781.0</v>
+      </c>
+      <c r="AY27">
+        <v>4956620654.0</v>
+      </c>
+      <c r="AZ27">
+        <v>2788439695.0</v>
+      </c>
+      <c r="BA27">
+        <v>2529982227.0</v>
+      </c>
+      <c r="BB27">
+        <v>3469518176.0</v>
+      </c>
+      <c r="BC27">
+        <v>5221477546.0</v>
+      </c>
+      <c r="BD27">
+        <v>2779890009.0</v>
+      </c>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+    </row>
+    <row r="28" spans="1:89">
+      <c r="A28" t="s">
+        <v>185</v>
+      </c>
+      <c r="B28">
+        <v>1786502010.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
+        <v>2243697540.0</v>
+      </c>
+      <c r="E28">
+        <v>1676767784.0</v>
+      </c>
+      <c r="F28">
+        <v>2027551000.0</v>
+      </c>
+      <c r="G28">
+        <v>3327254000.0</v>
+      </c>
+      <c r="H28">
+        <v>2078912057.0</v>
+      </c>
+      <c r="I28">
+        <v>2823944000.0</v>
+      </c>
+      <c r="J28">
+        <v>2516193000.0</v>
+      </c>
+      <c r="K28">
+        <v>2655417000.0</v>
+      </c>
+      <c r="L28">
+        <v>2616348253.0</v>
+      </c>
+      <c r="M28">
+        <v>3005026723.0</v>
+      </c>
+      <c r="N28">
+        <v>2381118377.0</v>
+      </c>
+      <c r="O28">
+        <v>4962971787.0</v>
+      </c>
+      <c r="P28">
+        <v>2638804018.0</v>
+      </c>
+      <c r="Q28">
+        <v>3672755095.0</v>
+      </c>
+      <c r="R28">
+        <v>2238387467.0</v>
+      </c>
+      <c r="S28">
+        <v>3101478524.0</v>
+      </c>
+      <c r="T28">
+        <v>3805477107.0</v>
+      </c>
+      <c r="U28">
+        <v>4309246823.0</v>
+      </c>
+      <c r="V28">
+        <v>2648722356.0</v>
+      </c>
+      <c r="W28">
+        <v>3707241809.0</v>
+      </c>
+      <c r="X28">
+        <v>2030464975.0</v>
+      </c>
+      <c r="Y28">
+        <v>2310014413.0</v>
+      </c>
+      <c r="Z28">
+        <v>3024873801.0</v>
+      </c>
+      <c r="AA28">
+        <v>4067150348.0</v>
+      </c>
+      <c r="AB28">
+        <v>2976789738.0</v>
+      </c>
+      <c r="AC28">
+        <v>3652923902.0</v>
+      </c>
+      <c r="AD28">
+        <v>2937935097.0</v>
+      </c>
+      <c r="AE28">
+        <v>1835056726.0</v>
+      </c>
+      <c r="AF28">
+        <v>1206642667.0</v>
+      </c>
+      <c r="AG28">
+        <v>3889305338.0</v>
+      </c>
+      <c r="AH28">
+        <v>11341640176.0</v>
+      </c>
+      <c r="AI28">
+        <v>5462242381.0</v>
+      </c>
+      <c r="AJ28">
+        <v>4153302112.0</v>
+      </c>
+      <c r="AK28">
+        <v>1871201150.0</v>
+      </c>
+      <c r="AL28">
+        <v>3234886498.0</v>
+      </c>
+      <c r="AM28">
+        <v>5242420138.0</v>
+      </c>
+      <c r="AN28">
+        <v>2854018651.0</v>
+      </c>
+      <c r="AO28">
+        <v>2660590958.0</v>
+      </c>
+      <c r="AP28">
+        <v>2971226039.0</v>
+      </c>
+      <c r="AQ28">
+        <v>4291133799.0</v>
+      </c>
+      <c r="AR28">
+        <v>2940941796.0</v>
+      </c>
+      <c r="AS28">
+        <v>2598554794.0</v>
+      </c>
+      <c r="AT28">
+        <v>2958573044.0</v>
+      </c>
+      <c r="AU28">
+        <v>4763348592.0</v>
+      </c>
+      <c r="AV28">
+        <v>3011695879.0</v>
+      </c>
+      <c r="AW28">
+        <v>2814422507.0</v>
+      </c>
+      <c r="AX28">
+        <v>2967938356.0</v>
+      </c>
+      <c r="AY28">
+        <v>4333321385.0</v>
+      </c>
+      <c r="AZ28">
+        <v>3130566943.0</v>
+      </c>
+      <c r="BA28">
+        <v>2935984370.0</v>
+      </c>
+      <c r="BB28">
+        <v>2763846676.0</v>
+      </c>
+      <c r="BC28">
+        <v>3389172184.0</v>
+      </c>
+      <c r="BD28">
+        <v>3119227344.0</v>
+      </c>
+      <c r="BE28">
+        <v>5480912900.0</v>
+      </c>
+      <c r="BF28">
+        <v>6943934700.0</v>
+      </c>
+      <c r="BG28">
+        <v>8236630200.0</v>
+      </c>
+      <c r="BH28">
+        <v>8048933300.0</v>
+      </c>
+      <c r="BI28">
+        <v>6591456300.0</v>
+      </c>
+      <c r="BJ28">
+        <v>7764457600.0</v>
+      </c>
+      <c r="BK28">
+        <v>12193985800.0</v>
+      </c>
+      <c r="BL28">
+        <v>7822063400.0</v>
+      </c>
+      <c r="BM28">
+        <v>7356704300.0</v>
+      </c>
+      <c r="BN28">
+        <v>8651944500.0</v>
+      </c>
+      <c r="BO28">
+        <v>8778787400.0</v>
+      </c>
+      <c r="BP28">
+        <v>8020850200.0</v>
+      </c>
+      <c r="BQ28">
+        <v>7593098900.0</v>
+      </c>
+      <c r="BR28">
+        <v>6745992200.0</v>
+      </c>
+      <c r="BS28">
+        <v>6239924100.0</v>
+      </c>
+      <c r="BT28">
+        <v>9153301200.0</v>
+      </c>
+      <c r="BU28">
+        <v>9147577000.0</v>
+      </c>
+      <c r="BV28">
+        <v>8730686300.0</v>
+      </c>
+      <c r="BW28">
+        <v>10309159700.0</v>
+      </c>
+      <c r="BX28">
+        <v>9460381300.0</v>
+      </c>
+      <c r="BY28">
+        <v>6640746500.0</v>
+      </c>
+      <c r="BZ28">
+        <v>7580330100.0</v>
+      </c>
+      <c r="CA28">
+        <v>10571932500.0</v>
+      </c>
+      <c r="CB28">
+        <v>4736948200.0</v>
+      </c>
+      <c r="CC28">
+        <v>8249545700.0</v>
+      </c>
+      <c r="CD28">
+        <v>8084247600.0</v>
+      </c>
+      <c r="CE28">
+        <v>8352695000.0</v>
+      </c>
+      <c r="CF28">
+        <v>7745763000.0</v>
+      </c>
+      <c r="CG28">
+        <v>6736344000.0</v>
+      </c>
+      <c r="CH28">
+        <v>8545271000.0</v>
+      </c>
+      <c r="CI28">
+        <v>7753586000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>8706665000.0</v>
+      </c>
+      <c r="CK28">
+        <v>9108401000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:89">
+      <c r="A29" t="s">
+        <v>186</v>
+      </c>
+      <c r="B29">
+        <v>522622123.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
+        <v>795047260.0</v>
+      </c>
+      <c r="E29">
+        <v>-329329710.0</v>
+      </c>
+      <c r="F29">
+        <v>754434110.0</v>
+      </c>
+      <c r="G29">
+        <v>-2621376270.0</v>
+      </c>
+      <c r="H29">
+        <v>170353500.0</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29">
+        <v>101912940.0</v>
+      </c>
+      <c r="M29">
+        <v>121307330.0</v>
+      </c>
+      <c r="N29">
+        <v>467107490.0</v>
+      </c>
+      <c r="O29">
+        <v>-2851615540.0</v>
+      </c>
+      <c r="P29">
+        <v>243444310.0</v>
+      </c>
+      <c r="Q29">
+        <v>626145150.0</v>
+      </c>
+      <c r="R29">
+        <v>941624950.0</v>
+      </c>
+      <c r="S29">
+        <v>-2937526340.0</v>
+      </c>
+      <c r="T29">
+        <v>-11999279720.0</v>
+      </c>
+      <c r="U29">
+        <v>11542513860.0</v>
+      </c>
+      <c r="V29">
+        <v>3915376150.0</v>
+      </c>
+      <c r="W29">
+        <v>-2842380260.0</v>
+      </c>
+      <c r="X29">
+        <v>-2473338940.0</v>
+      </c>
+      <c r="Y29">
+        <v>4920930.0</v>
+      </c>
+      <c r="Z29">
+        <v>1265669940.0</v>
+      </c>
+      <c r="AA29">
+        <v>-6735242140.0</v>
+      </c>
+      <c r="AB29">
+        <v>-105112700.0</v>
+      </c>
+      <c r="AC29">
+        <v>1026335850.0</v>
+      </c>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+    </row>
+    <row r="30" spans="1:89">
+      <c r="A30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B30">
+        <v>66377473735.0</v>
+      </c>
+      <c r="C30">
+        <v>26218253000.0</v>
+      </c>
+      <c r="D30">
+        <v>2243698000.0</v>
+      </c>
+      <c r="E30">
+        <v>2314004071.0</v>
+      </c>
+      <c r="F30">
+        <v>2813600000.0</v>
+      </c>
+      <c r="G30">
+        <v>-14684660000.0</v>
+      </c>
+      <c r="H30">
+        <v>2615288450.0</v>
+      </c>
+      <c r="I30">
+        <v>3755764000.0</v>
+      </c>
+      <c r="J30">
+        <v>3053528000.0</v>
+      </c>
+      <c r="K30">
+        <v>2933402000.0</v>
+      </c>
+      <c r="L30">
+        <v>3615679391.0</v>
+      </c>
+      <c r="M30">
+        <v>4047313961.0</v>
+      </c>
+      <c r="N30">
+        <v>3348826869.0</v>
+      </c>
+      <c r="O30">
+        <v>5794203798.0</v>
+      </c>
+      <c r="P30">
+        <v>3561558905.0</v>
+      </c>
+      <c r="Q30">
+        <v>4763461772.0</v>
+      </c>
+      <c r="R30">
+        <v>2896115462.0</v>
+      </c>
+      <c r="S30">
+        <v>4033205851.0</v>
+      </c>
+      <c r="T30">
+        <v>4655158249.0</v>
+      </c>
+      <c r="U30">
+        <v>5326908181.0</v>
+      </c>
+      <c r="V30">
+        <v>3582185627.0</v>
+      </c>
+      <c r="W30">
+        <v>3161441348.0</v>
+      </c>
+      <c r="X30">
+        <v>3246947466.0</v>
+      </c>
+      <c r="Y30">
+        <v>956768960.0</v>
+      </c>
+      <c r="Z30">
+        <v>5203958554.0</v>
+      </c>
+      <c r="AA30">
+        <v>667176710.0</v>
+      </c>
+      <c r="AB30">
+        <v>3991166292.0</v>
+      </c>
+      <c r="AC30">
+        <v>5064007136.0</v>
+      </c>
+      <c r="AD30">
+        <v>4851510640.0</v>
+      </c>
+      <c r="AE30">
+        <v>6981259444.0</v>
+      </c>
+      <c r="AF30">
+        <v>761881591.0</v>
+      </c>
+      <c r="AG30">
+        <v>29678874362.0</v>
+      </c>
+      <c r="AH30">
+        <v>9085115955.0</v>
+      </c>
+      <c r="AI30">
+        <v>19097978131.0</v>
+      </c>
+      <c r="AJ30">
+        <v>9282108863.0</v>
+      </c>
+      <c r="AK30">
+        <v>5420564803.0</v>
+      </c>
+      <c r="AL30">
+        <v>4502066428.0</v>
+      </c>
+      <c r="AM30">
+        <v>14382830748.0</v>
+      </c>
+      <c r="AN30">
+        <v>1827070729.0</v>
+      </c>
+      <c r="AO30">
+        <v>3266797188.0</v>
+      </c>
+      <c r="AP30">
+        <v>1055741267.0</v>
+      </c>
+      <c r="AQ30">
+        <v>48829906548.0</v>
+      </c>
+      <c r="AR30">
+        <v>16553728362.0</v>
+      </c>
+      <c r="AS30">
+        <v>9442733505.0</v>
+      </c>
+      <c r="AT30">
+        <v>8313498094.0</v>
+      </c>
+      <c r="AU30">
+        <v>20830944685.0</v>
+      </c>
+      <c r="AV30">
+        <v>8507768667.0</v>
+      </c>
+      <c r="AW30">
+        <v>11157706679.0</v>
+      </c>
+      <c r="AX30">
+        <v>8609328912.0</v>
+      </c>
+      <c r="AY30">
+        <v>6383487540.0</v>
+      </c>
+      <c r="AZ30">
+        <v>7484581822.0</v>
+      </c>
+      <c r="BA30">
+        <v>683451891.0</v>
+      </c>
+      <c r="BB30">
+        <v>5368985556.0</v>
+      </c>
+      <c r="BC30">
+        <v>13097020548.0</v>
+      </c>
+      <c r="BD30">
+        <v>2734787934.0</v>
+      </c>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+    </row>
+    <row r="31" spans="1:89">
+      <c r="A31" t="s">
+        <v>188</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
+        <v>2107564000.0</v>
+      </c>
+      <c r="D31">
+        <v>284305000.0</v>
+      </c>
+      <c r="E31">
+        <v>511243967.0</v>
+      </c>
+      <c r="F31">
+        <v>-14328000.0</v>
+      </c>
+      <c r="G31">
+        <v>-299394000.0</v>
+      </c>
+      <c r="H31">
+        <v>881011598.0</v>
+      </c>
+      <c r="I31">
+        <v>4674799000.0</v>
+      </c>
+      <c r="J31">
+        <v>4511390000.0</v>
+      </c>
+      <c r="K31">
+        <v>3318937000.0</v>
+      </c>
+      <c r="L31">
+        <v>349259747.0</v>
+      </c>
+      <c r="M31">
+        <v>637493683.0</v>
+      </c>
+      <c r="N31">
+        <v>336141341.0</v>
+      </c>
+      <c r="O31">
+        <v>1787022140.0</v>
+      </c>
+      <c r="P31">
+        <v>904563387.0</v>
+      </c>
+      <c r="Q31">
+        <v>2643622915.0</v>
+      </c>
+      <c r="R31">
+        <v>189672210.0</v>
+      </c>
+      <c r="S31">
+        <v>-300363592.0</v>
+      </c>
+      <c r="T31">
+        <v>-910577782.0</v>
+      </c>
+      <c r="U31">
+        <v>54524944021.0</v>
+      </c>
+      <c r="V31">
+        <v>16930945943.0</v>
+      </c>
+      <c r="W31">
+        <v>-1312455659.0</v>
+      </c>
+      <c r="X31">
+        <v>-2363304950.0</v>
+      </c>
+      <c r="Y31">
+        <v>-2907897971.0</v>
+      </c>
+      <c r="Z31">
+        <v>-2163412301.0</v>
+      </c>
+      <c r="AA31">
+        <v>448495861.0</v>
+      </c>
+      <c r="AB31">
+        <v>-3556810743.0</v>
+      </c>
+      <c r="AC31">
+        <v>-3377416943.0</v>
+      </c>
+      <c r="AD31">
+        <v>-4954988996.0</v>
+      </c>
+      <c r="AE31">
+        <v>-14321107612.0</v>
+      </c>
+      <c r="AF31">
+        <v>-1965511481.0</v>
+      </c>
+      <c r="AG31">
+        <v>31972450435.0</v>
+      </c>
+      <c r="AH31">
+        <v>-1667287589.0</v>
+      </c>
+      <c r="AI31">
+        <v>-14201355362.0</v>
+      </c>
+      <c r="AJ31">
+        <v>8884270237.0</v>
+      </c>
+      <c r="AK31">
+        <v>2032013853.0</v>
+      </c>
+      <c r="AL31">
+        <v>-6212645273.0</v>
+      </c>
+      <c r="AM31">
+        <v>18026362273.0</v>
+      </c>
+      <c r="AN31">
+        <v>-5002720932.0</v>
+      </c>
+      <c r="AO31">
+        <v>-3769206923.0</v>
+      </c>
+      <c r="AP31">
+        <v>-5335238846.0</v>
+      </c>
+      <c r="AQ31">
+        <v>47648100234.0</v>
+      </c>
+      <c r="AR31">
+        <v>-18162902902.0</v>
+      </c>
+      <c r="AS31">
+        <v>-10844004373.0</v>
+      </c>
+      <c r="AT31">
+        <v>-9795453590.0</v>
+      </c>
+      <c r="AU31">
+        <v>21573688899.0</v>
+      </c>
+      <c r="AV31">
+        <v>-10588275340.0</v>
+      </c>
+      <c r="AW31">
+        <v>-12745307831.0</v>
+      </c>
+      <c r="AX31">
+        <v>7021351199.0</v>
+      </c>
+      <c r="AY31">
+        <v>3938339890.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-9501805609.0</v>
+      </c>
+      <c r="BA31">
+        <v>-3406604695.0</v>
+      </c>
+      <c r="BB31">
+        <v>-11864288768.0</v>
+      </c>
+      <c r="BC31">
+        <v>-29141914259.0</v>
+      </c>
+      <c r="BD31">
+        <v>-3288815431.0</v>
+      </c>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+    </row>
+    <row r="32" spans="1:89">
+      <c r="A32" t="s">
+        <v>189</v>
+      </c>
+      <c r="B32">
+        <v>67791024674.0</v>
+      </c>
+      <c r="C32">
+        <v>88563360000.0</v>
+      </c>
+      <c r="D32">
+        <v>61686002000.0</v>
+      </c>
+      <c r="E32">
+        <v>54930475844.0</v>
+      </c>
+      <c r="F32">
+        <v>69303627000.0</v>
+      </c>
+      <c r="G32">
+        <v>73706162000.0</v>
+      </c>
+      <c r="H32">
+        <v>54896040764.0</v>
+      </c>
+      <c r="I32">
+        <v>45522112000.0</v>
+      </c>
+      <c r="J32">
+        <v>61739073000.0</v>
+      </c>
+      <c r="K32">
+        <v>41652163000.0</v>
+      </c>
+      <c r="L32">
+        <v>69454001868.0</v>
+      </c>
+      <c r="M32">
+        <v>44961368537.0</v>
+      </c>
+      <c r="N32">
+        <v>68391354284.0</v>
+      </c>
+      <c r="O32">
+        <v>64652789494.0</v>
+      </c>
+      <c r="P32">
+        <v>55367597670.0</v>
+      </c>
+      <c r="Q32">
+        <v>63816698867.0</v>
+      </c>
+      <c r="R32">
+        <v>76395607231.0</v>
+      </c>
+      <c r="S32">
+        <v>68354989281.0</v>
+      </c>
+      <c r="T32">
+        <v>31218237968.0</v>
+      </c>
+      <c r="U32">
+        <v>50074330271.0</v>
+      </c>
+      <c r="V32">
+        <v>77190825783.0</v>
+      </c>
+      <c r="W32">
+        <v>84478853366.0</v>
+      </c>
+      <c r="X32">
+        <v>8858327580.0</v>
+      </c>
+      <c r="Y32">
+        <v>23783174550.0</v>
+      </c>
+      <c r="Z32">
+        <v>103379499739.0</v>
+      </c>
+      <c r="AA32">
+        <v>36130341752.0</v>
+      </c>
+      <c r="AB32">
+        <v>115643291119.0</v>
+      </c>
+      <c r="AC32">
+        <v>104302850953.0</v>
+      </c>
+      <c r="AD32">
+        <v>98037489637.0</v>
+      </c>
+      <c r="AE32">
+        <v>107103556168.0</v>
+      </c>
+      <c r="AF32">
+        <v>78237013245.0</v>
+      </c>
+      <c r="AG32">
+        <v>107736076055.0</v>
+      </c>
+      <c r="AH32">
+        <v>117167959406.0</v>
+      </c>
+      <c r="AI32">
+        <v>116499121912.0</v>
+      </c>
+      <c r="AJ32">
+        <v>70126165069.0</v>
+      </c>
+      <c r="AK32">
+        <v>46965921730.0</v>
+      </c>
+      <c r="AL32">
+        <v>110251628500.0</v>
+      </c>
+      <c r="AM32">
+        <v>118353714534.0</v>
+      </c>
+      <c r="AN32">
+        <v>131682021474.0</v>
+      </c>
+      <c r="AO32">
+        <v>77961750744.0</v>
+      </c>
+      <c r="AP32">
+        <v>108693717124.0</v>
+      </c>
+      <c r="AQ32">
+        <v>244063308013.0</v>
+      </c>
+      <c r="AR32">
+        <v>64035329324.0</v>
+      </c>
+      <c r="AS32">
+        <v>71431738126.0</v>
+      </c>
+      <c r="AT32">
+        <v>126650122903.0</v>
+      </c>
+      <c r="AU32">
+        <v>83820878797.0</v>
+      </c>
+      <c r="AV32">
+        <v>139694888671.0</v>
+      </c>
+      <c r="AW32">
+        <v>151575594280.0</v>
+      </c>
+      <c r="AX32">
+        <v>144763300083.0</v>
+      </c>
+      <c r="AY32">
+        <v>212413788616.0</v>
+      </c>
+      <c r="AZ32">
+        <v>118951131509.0</v>
+      </c>
+      <c r="BA32">
+        <v>104461900971.0</v>
+      </c>
+      <c r="BB32">
+        <v>137921926629.0</v>
+      </c>
+      <c r="BC32">
+        <v>218434994000.0</v>
+      </c>
+      <c r="BD32">
+        <v>109800041048.0</v>
+      </c>
+      <c r="BE32">
+        <v>106600746700.0</v>
+      </c>
+      <c r="BF32">
+        <v>132669016300.0</v>
+      </c>
+      <c r="BG32">
+        <v>74084007400.0</v>
+      </c>
+      <c r="BH32">
+        <v>132387036000.0</v>
+      </c>
+      <c r="BI32">
+        <v>104618621500.0</v>
+      </c>
+      <c r="BJ32">
+        <v>129250527600.0</v>
+      </c>
+      <c r="BK32">
+        <v>170962886400.0</v>
+      </c>
+      <c r="BL32">
+        <v>88966376000.0</v>
+      </c>
+      <c r="BM32">
+        <v>104848156000.0</v>
+      </c>
+      <c r="BN32">
+        <v>135237707100.0</v>
+      </c>
+      <c r="BO32">
+        <v>105812415600.0</v>
+      </c>
+      <c r="BP32">
+        <v>114983559000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>117453498100.0</v>
+      </c>
+      <c r="BR32">
+        <v>114949480700.0</v>
+      </c>
+      <c r="BS32">
+        <v>90713879700.0</v>
+      </c>
+      <c r="BT32">
+        <v>126746605700.0</v>
+      </c>
+      <c r="BU32">
+        <v>166111588600.0</v>
+      </c>
+      <c r="BV32">
+        <v>166393722300.0</v>
+      </c>
+      <c r="BW32">
+        <v>170464146600.0</v>
+      </c>
+      <c r="BX32">
+        <v>161434791900.0</v>
+      </c>
+      <c r="BY32">
+        <v>166122876800.0</v>
+      </c>
+      <c r="BZ32">
+        <v>143500180500.0</v>
+      </c>
+      <c r="CA32">
+        <v>121168929900.0</v>
+      </c>
+      <c r="CB32">
+        <v>144432788800.0</v>
+      </c>
+      <c r="CC32">
+        <v>144079739400.0</v>
+      </c>
+      <c r="CD32">
+        <v>146694403200.0</v>
+      </c>
+      <c r="CE32">
+        <v>165895327000.0</v>
+      </c>
+      <c r="CF32">
+        <v>140174375000.0</v>
+      </c>
+      <c r="CG32">
+        <v>129430099000.0</v>
+      </c>
+      <c r="CH32">
+        <v>108197522000.0</v>
+      </c>
+      <c r="CI32">
+        <v>140217710000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>144782424000.0</v>
+      </c>
+      <c r="CK32">
+        <v>154872311000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2">
+        <v>2377841687.0</v>
+      </c>
+      <c r="C2">
+        <v>2377842000.0</v>
+      </c>
+      <c r="D2">
+        <v>1724598000.0</v>
+      </c>
+      <c r="E2">
+        <v>2147522000.0</v>
+      </c>
+      <c r="F2">
+        <v>1779593000.0</v>
+      </c>
+      <c r="G2">
+        <v>1830920000.0</v>
+      </c>
+      <c r="H2">
+        <v>3324645000.0</v>
+      </c>
+      <c r="I2">
+        <v>2383042772.0</v>
+      </c>
+      <c r="J2">
+        <v>4040688310.0</v>
+      </c>
+      <c r="K2">
+        <v>1748000559.0</v>
+      </c>
+      <c r="L2">
+        <v>1446328917.0</v>
+      </c>
+      <c r="M2">
+        <v>2738498972.0</v>
+      </c>
+      <c r="N2">
+        <v>1233634407.0</v>
+      </c>
+      <c r="O2">
+        <v>1530510889.0</v>
+      </c>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B3">
+        <v>2590000000</v>
+      </c>
+      <c r="C3">
+        <v>2590000000</v>
+      </c>
+      <c r="D3">
+        <v>1378378000</v>
+      </c>
+      <c r="E3">
+        <v>5474627000</v>
+      </c>
+      <c r="F3">
+        <v>3618966000</v>
+      </c>
+      <c r="G3">
+        <v>587500000</v>
+      </c>
+      <c r="H3">
+        <v>1225830000</v>
+      </c>
+      <c r="I3">
+        <v>1646540000</v>
+      </c>
+      <c r="J3">
+        <v>917975752</v>
+      </c>
+      <c r="K3">
+        <v>7368407170</v>
+      </c>
+      <c r="L3">
+        <v>4107450000</v>
+      </c>
+      <c r="M3">
+        <v>23611990000</v>
+      </c>
+      <c r="N3">
+        <v>41683260000</v>
+      </c>
+      <c r="O3">
+        <v>42259250152</v>
+      </c>
+      <c r="P3">
+        <v>15236928000</v>
+      </c>
+      <c r="Q3">
+        <v>14083886000</v>
+      </c>
+      <c r="R3">
+        <v>4341379000</v>
+      </c>
+      <c r="S3">
+        <v>4239532000</v>
+      </c>
+      <c r="T3">
+        <v>6109064000</v>
+      </c>
+      <c r="U3">
+        <v>10415108000</v>
+      </c>
+      <c r="V3">
+        <v>9812937000</v>
+      </c>
+      <c r="W3">
+        <v>12913273000</v>
+      </c>
+      <c r="X3">
+        <v>32700706000</v>
+      </c>
+      <c r="Y3">
+        <v>36368065000</v>
+      </c>
+      <c r="Z3">
+        <v>22302264000</v>
+      </c>
+      <c r="AA3">
+        <v>54036000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>192</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>193</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>194</v>
+      </c>
+      <c r="B6">
+        <v>-273284709.0</v>
+      </c>
+      <c r="C6">
+        <v>-273285000.0</v>
+      </c>
+      <c r="D6">
+        <v>653244000.0</v>
+      </c>
+      <c r="E6">
+        <v>-422924000.0</v>
+      </c>
+      <c r="F6">
+        <v>367929000.0</v>
+      </c>
+      <c r="G6">
+        <v>-51327000.0</v>
+      </c>
+      <c r="H6">
+        <v>-1493725000.0</v>
+      </c>
+      <c r="I6">
+        <v>941602077.0</v>
+      </c>
+      <c r="J6">
+        <v>-1657645538.0</v>
+      </c>
+      <c r="K6">
+        <v>2292687751.0</v>
+      </c>
+      <c r="L6">
+        <v>1641671642.0</v>
+      </c>
+      <c r="M6">
+        <v>-1292170055.0</v>
+      </c>
+      <c r="N6">
+        <v>1504864565.0</v>
+      </c>
+      <c r="O6">
+        <v>-296876482.0</v>
+      </c>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>195</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-54592831480.0</v>
+      </c>
+      <c r="D7">
+        <v>-52726614210.0</v>
+      </c>
+      <c r="E7">
+        <v>-56544715670.0</v>
+      </c>
+      <c r="F7">
+        <v>-63839990890.0</v>
+      </c>
+      <c r="G7">
+        <v>-58031911580.0</v>
+      </c>
+      <c r="H7">
+        <v>-85780047030.0</v>
+      </c>
+      <c r="I7">
+        <v>-68337717400.0</v>
+      </c>
+      <c r="J7">
+        <v>-73716939640.0</v>
+      </c>
+      <c r="K7">
+        <v>-33149878960.0</v>
+      </c>
+      <c r="L7">
+        <v>-52675561890.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>196</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>197</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>198</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>199</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>200</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>90671239959.0</v>
+      </c>
+      <c r="F12">
+        <v>-101089152814.0</v>
+      </c>
+      <c r="G12">
+        <v>34462521588.0</v>
+      </c>
+      <c r="H12">
+        <v>31754936778.0</v>
+      </c>
+      <c r="I12">
+        <v>-5945714199.0</v>
+      </c>
+      <c r="J12">
+        <v>23179266153.0</v>
+      </c>
+      <c r="K12">
+        <v>23167587388.0</v>
+      </c>
+      <c r="L12">
+        <v>5334966906.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>201</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>202</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>10316903000.0</v>
+      </c>
+      <c r="D14">
+        <v>11581924000.0</v>
+      </c>
+      <c r="E14">
+        <v>13191134000.0</v>
+      </c>
+      <c r="F14">
+        <v>13811066000.0</v>
+      </c>
+      <c r="G14">
+        <v>16064696000.0</v>
+      </c>
+      <c r="H14">
+        <v>18064518000.0</v>
+      </c>
+      <c r="I14">
+        <v>19714444670.0</v>
+      </c>
+      <c r="J14">
+        <v>26080358570.0</v>
+      </c>
+      <c r="K14">
+        <v>33680461731.0</v>
+      </c>
+      <c r="L14">
+        <v>34420820310.0</v>
+      </c>
+      <c r="M14">
+        <v>35547069993.0</v>
+      </c>
+      <c r="N14">
+        <v>36618822779.0</v>
+      </c>
+      <c r="O14">
+        <v>34636169716.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>203</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15">
+        <v>377695000.0</v>
+      </c>
+      <c r="Y15">
+        <v>2302449000.0</v>
+      </c>
+      <c r="Z15">
+        <v>4434000.0</v>
+      </c>
+      <c r="AA15">
+        <v>4157000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>204</v>
+      </c>
+      <c r="B16">
+        <v>2104556978.0</v>
+      </c>
+      <c r="C16">
+        <v>2104557000.0</v>
+      </c>
+      <c r="D16">
+        <v>2377842000.0</v>
+      </c>
+      <c r="E16">
+        <v>1724598000.0</v>
+      </c>
+      <c r="F16">
+        <v>2147522000.0</v>
+      </c>
+      <c r="G16">
+        <v>1779593000.0</v>
+      </c>
+      <c r="H16">
+        <v>1830920000.0</v>
+      </c>
+      <c r="I16">
+        <v>3324644849.0</v>
+      </c>
+      <c r="J16">
+        <v>2383042772.0</v>
+      </c>
+      <c r="K16">
+        <v>4040688310.0</v>
+      </c>
+      <c r="L16">
+        <v>3088000559.0</v>
+      </c>
+      <c r="M16">
+        <v>1446328917.0</v>
+      </c>
+      <c r="N16">
+        <v>2738498972.0</v>
+      </c>
+      <c r="O16">
+        <v>1233634407.0</v>
+      </c>
+      <c r="P16">
+        <v>1530510889.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>205</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B18">
+        <v>-273284709.0</v>
+      </c>
+      <c r="C18">
+        <v>-273285000.0</v>
+      </c>
+      <c r="D18">
+        <v>653244000.0</v>
+      </c>
+      <c r="E18">
+        <v>92342885000.0</v>
+      </c>
+      <c r="F18">
+        <v>-35418600000.0</v>
+      </c>
+      <c r="G18">
+        <v>34585340000.0</v>
+      </c>
+      <c r="H18">
+        <v>32326893000.0</v>
+      </c>
+      <c r="I18">
+        <v>13234228388.0</v>
+      </c>
+      <c r="J18">
+        <v>24631815228.0</v>
+      </c>
+      <c r="K18">
+        <v>34897017626.0</v>
+      </c>
+      <c r="L18">
+        <v>25187735873.0</v>
+      </c>
+      <c r="M18">
+        <v>15944179947.0</v>
+      </c>
+      <c r="N18">
+        <v>41815006987.0</v>
+      </c>
+      <c r="O18">
+        <v>12034291996.0</v>
+      </c>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>207</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>208</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>209</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
+        <v>-92765809188.0</v>
+      </c>
+      <c r="F21">
+        <v>-32759470860.0</v>
+      </c>
+      <c r="G21">
+        <v>-34636667179.0</v>
+      </c>
+      <c r="H21">
+        <v>-33820617333.0</v>
+      </c>
+      <c r="I21">
+        <v>-32017113584.0</v>
+      </c>
+      <c r="J21">
+        <v>-24669460766.0</v>
+      </c>
+      <c r="K21">
+        <v>-34224329875.0</v>
+      </c>
+      <c r="L21">
+        <v>-24886064231.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>172</v>
+      </c>
+      <c r="B22">
+        <v>-19074957275.0</v>
+      </c>
+      <c r="C22">
+        <v>-17985743000.0</v>
+      </c>
+      <c r="D22">
+        <v>-6234987000.0</v>
+      </c>
+      <c r="E22">
+        <v>-6044862000.0</v>
+      </c>
+      <c r="F22">
+        <v>56749822000.0</v>
+      </c>
+      <c r="G22">
+        <v>-15354377000.0</v>
+      </c>
+      <c r="H22">
+        <v>-16266732000.0</v>
+      </c>
+      <c r="I22">
+        <v>1112037917.0</v>
+      </c>
+      <c r="J22">
+        <v>-23709833744.0</v>
+      </c>
+      <c r="K22">
+        <v>-15752958422.0</v>
+      </c>
+      <c r="L22">
+        <v>-10462177146.0</v>
+      </c>
+      <c r="M22">
+        <v>-14048178774.0</v>
+      </c>
+      <c r="N22">
+        <v>-13228135718.0</v>
+      </c>
+      <c r="O22">
+        <v>-14137186803.0</v>
+      </c>
+      <c r="P22"/>
+      <c r="Q22">
+        <v>9918324000.0</v>
+      </c>
+      <c r="R22">
+        <v>31135280000.0</v>
+      </c>
+      <c r="S22"/>
+      <c r="T22">
+        <v>2064960000.0</v>
+      </c>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22">
+        <v>8617880000.0</v>
+      </c>
+      <c r="Y22">
+        <v>22674647000.0</v>
+      </c>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23">
+        <v>-1378378380.0</v>
+      </c>
+      <c r="E23">
+        <v>-92765809188.0</v>
+      </c>
+      <c r="F23">
+        <v>-32759470860.0</v>
+      </c>
+      <c r="G23">
+        <v>-34636667179.0</v>
+      </c>
+      <c r="H23">
+        <v>-33820617333.0</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23">
+        <v>1000000.0</v>
+      </c>
+      <c r="K23">
+        <v>1855566653.0</v>
+      </c>
+      <c r="L23">
+        <v>707215654.0</v>
+      </c>
+      <c r="M23">
+        <v>3571795533.0</v>
+      </c>
+      <c r="N23">
+        <v>20993492359.0</v>
+      </c>
+      <c r="O23">
+        <v>-12406168478.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>211</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
+        <v>0.0</v>
+      </c>
+      <c r="F24">
+        <v>68546000000.0</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24">
+        <v>0.0</v>
+      </c>
+      <c r="I24">
+        <v>19724487273.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
+        <v>22500000.0</v>
+      </c>
+      <c r="N24">
+        <v>174100000.0</v>
+      </c>
+      <c r="O24">
+        <v>75000000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24">
+        <v>2987850000.0</v>
+      </c>
+      <c r="W24">
+        <v>1877146000.0</v>
+      </c>
+      <c r="X24">
+        <v>6106808000.0</v>
+      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>212</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>9985555000.0</v>
+      </c>
+      <c r="D25">
+        <v>-3315315000.0</v>
+      </c>
+      <c r="E25">
+        <v>90671240000.0</v>
+      </c>
+      <c r="F25">
+        <v>-102360521000.0</v>
+      </c>
+      <c r="G25">
+        <v>34462522000.0</v>
+      </c>
+      <c r="H25">
+        <v>31754937000.0</v>
+      </c>
+      <c r="I25">
+        <v>33483175141.0</v>
+      </c>
+      <c r="J25">
+        <v>75339983294.0</v>
+      </c>
+      <c r="K25">
+        <v>91698844949.0</v>
+      </c>
+      <c r="L25">
+        <v>74178183329.0</v>
+      </c>
+      <c r="M25">
+        <v>18057278728.0</v>
+      </c>
+      <c r="N25">
+        <v>60107579926.0</v>
+      </c>
+      <c r="O25">
+        <v>33794559235.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>213</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>214</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>215</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>0.0</v>
+      </c>
+      <c r="D28">
+        <v>0.0</v>
+      </c>
+      <c r="E28">
+        <v>-92765809000.0</v>
+      </c>
+      <c r="F28">
+        <v>-32759471000.0</v>
+      </c>
+      <c r="G28">
+        <v>-34636667000.0</v>
+      </c>
+      <c r="H28">
+        <v>-33820617000.0</v>
+      </c>
+      <c r="I28">
+        <v>-32017113584.0</v>
+      </c>
+      <c r="J28">
+        <v>-24669460766.0</v>
+      </c>
+      <c r="K28">
+        <v>-34224329875.0</v>
+      </c>
+      <c r="L28">
+        <v>-24886064231.0</v>
+      </c>
+      <c r="M28">
+        <v>-17258850002.0</v>
+      </c>
+      <c r="N28">
+        <v>-40484242422.0</v>
+      </c>
+      <c r="O28">
+        <v>-12406168478.0</v>
+      </c>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28">
+        <v>29248355000.0</v>
+      </c>
+      <c r="T28">
+        <v>31196805000.0</v>
+      </c>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28">
+        <v>26082467000.0</v>
+      </c>
+      <c r="X28">
+        <v>33090427000.0</v>
+      </c>
+      <c r="Y28"/>
+      <c r="Z28">
+        <v>10780128000.0</v>
+      </c>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>216</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>2316715000.0</v>
+      </c>
+      <c r="D29">
+        <v>2031622000.0</v>
+      </c>
+      <c r="E29">
+        <v>97817512000.0</v>
+      </c>
+      <c r="F29">
+        <v>-31799633000.0</v>
+      </c>
+      <c r="G29">
+        <v>35172840000.0</v>
+      </c>
+      <c r="H29">
+        <v>33552723000.0</v>
+      </c>
+      <c r="I29">
+        <v>14880768388.0</v>
+      </c>
+      <c r="J29">
+        <v>25549790980.0</v>
+      </c>
+      <c r="K29">
+        <v>42265424796.0</v>
+      </c>
+      <c r="L29">
+        <v>29295185873.0</v>
+      </c>
+      <c r="M29">
+        <v>39556169947.0</v>
+      </c>
+      <c r="N29">
+        <v>83498266987.0</v>
+      </c>
+      <c r="O29">
+        <v>54293542148.0</v>
+      </c>
+      <c r="P29">
+        <v>42939506000.0</v>
+      </c>
+      <c r="Q29">
+        <v>16726584000.0</v>
+      </c>
+      <c r="R29">
+        <v>6194192000.0</v>
+      </c>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29">
+        <v>16743008000.0</v>
+      </c>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29">
+        <v>34690535000.0</v>
+      </c>
+      <c r="Z29">
+        <v>14911050000.0</v>
+      </c>
+      <c r="AA29">
+        <v>48838000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>217</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-2590000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-1378378000.0</v>
+      </c>
+      <c r="E30">
+        <v>-5474627000.0</v>
+      </c>
+      <c r="F30">
+        <v>64927034000.0</v>
+      </c>
+      <c r="G30">
+        <v>-587500000.0</v>
+      </c>
+      <c r="H30">
+        <v>-1225830000.0</v>
+      </c>
+      <c r="I30">
+        <v>18077947273.0</v>
+      </c>
+      <c r="J30">
+        <v>-917975752.0</v>
+      </c>
+      <c r="K30">
+        <v>-7368407170.0</v>
+      </c>
+      <c r="L30">
+        <v>-4107450000.0</v>
+      </c>
+      <c r="M30">
+        <v>-23589490000.0</v>
+      </c>
+      <c r="N30">
+        <v>-41509160000.0</v>
+      </c>
+      <c r="O30">
+        <v>-42184250152.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CQ30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:95">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E1" t="s">
+        <v>91</v>
+      </c>
+      <c r="F1" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1" t="s">
+        <v>94</v>
+      </c>
+      <c r="J1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>96</v>
+      </c>
+      <c r="M1" t="s">
+        <v>97</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>100</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>102</v>
+      </c>
+      <c r="U1" t="s">
+        <v>103</v>
+      </c>
+      <c r="V1" t="s">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:95">
+      <c r="A2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2">
+        <v>3308417592.0</v>
+      </c>
+      <c r="C2">
+        <v>2039083000.0</v>
+      </c>
+      <c r="D2">
+        <v>2855876000.0</v>
+      </c>
+      <c r="E2">
+        <v>2104556978.0</v>
+      </c>
+      <c r="F2">
+        <v>2224690183.0</v>
+      </c>
+      <c r="G2">
+        <v>2746185275.0</v>
+      </c>
+      <c r="H2">
+        <v>3145596184.0</v>
+      </c>
+      <c r="I2">
+        <v>2377841687.0</v>
+      </c>
+      <c r="J2">
+        <v>3390638000.0</v>
+      </c>
+      <c r="K2">
+        <v>2233223487.0</v>
+      </c>
+      <c r="L2">
+        <v>2295350586.0</v>
+      </c>
+      <c r="M2">
+        <v>1724598126.0</v>
+      </c>
+      <c r="N2">
+        <v>1896404062.0</v>
+      </c>
+      <c r="O2">
+        <v>1846608123.0</v>
+      </c>
+      <c r="P2">
+        <v>1878806384.0</v>
+      </c>
+      <c r="Q2">
+        <v>2147522414.0</v>
+      </c>
+      <c r="R2">
+        <v>1723433708.0</v>
+      </c>
+      <c r="S2">
+        <v>1288849526.0</v>
+      </c>
+      <c r="T2">
+        <v>1872038981.0</v>
+      </c>
+      <c r="U2">
+        <v>1779593149.0</v>
+      </c>
+      <c r="V2">
+        <v>1175669357.0</v>
+      </c>
+      <c r="W2">
+        <v>1429531427.0</v>
+      </c>
+      <c r="X2">
+        <v>1865520000.0</v>
+      </c>
+      <c r="Y2">
+        <v>1830920129.0</v>
+      </c>
+      <c r="Z2">
+        <v>1971199906.0</v>
+      </c>
+      <c r="AA2">
+        <v>2392633033.0</v>
+      </c>
+      <c r="AB2">
+        <v>2466597876.0</v>
+      </c>
+      <c r="AC2">
+        <v>3324644849.0</v>
+      </c>
+      <c r="AD2">
+        <v>4472234000.0</v>
+      </c>
+      <c r="AE2">
+        <v>2935412174.0</v>
+      </c>
+      <c r="AF2">
+        <v>2674308025.0</v>
+      </c>
+      <c r="AG2">
+        <v>2383042772.0</v>
+      </c>
+      <c r="AH2">
+        <v>2308357260.0</v>
+      </c>
+      <c r="AI2">
+        <v>2598795483.0</v>
+      </c>
+      <c r="AJ2">
+        <v>2017384239.0</v>
+      </c>
+      <c r="AK2">
+        <v>2420688310.0</v>
+      </c>
+      <c r="AL2">
+        <v>2515676688.0</v>
+      </c>
+      <c r="AM2">
+        <v>2319697827.0</v>
+      </c>
+      <c r="AN2">
+        <v>2747325750.0</v>
+      </c>
+      <c r="AO2">
+        <v>1748000559.0</v>
+      </c>
+      <c r="AP2">
+        <v>1405802842.0</v>
+      </c>
+      <c r="AQ2">
+        <v>1052660290.0</v>
+      </c>
+      <c r="AR2">
+        <v>1282511000.0</v>
+      </c>
+      <c r="AS2">
+        <v>1446328917.0</v>
+      </c>
+      <c r="AT2">
+        <v>2639467623.0</v>
+      </c>
+      <c r="AU2">
+        <v>2183856569.0</v>
+      </c>
+      <c r="AV2">
+        <v>2021546782.0</v>
+      </c>
+      <c r="AW2">
+        <v>2738498972.0</v>
+      </c>
+      <c r="AX2">
+        <v>1489412365.0</v>
+      </c>
+      <c r="AY2">
+        <v>1210810204.0</v>
+      </c>
+      <c r="AZ2">
+        <v>1287907556.0</v>
+      </c>
+      <c r="BA2">
+        <v>1233634407.0</v>
+      </c>
+      <c r="BB2">
+        <v>1590481631.0</v>
+      </c>
+      <c r="BC2">
+        <v>1500698599.0</v>
+      </c>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2"/>
+    </row>
+    <row r="3" spans="1:95">
+      <c r="A3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B3">
+        <v>4237050792</v>
+      </c>
+      <c r="C3">
+        <v>5368585000</v>
+      </c>
+      <c r="D3">
+        <v>2119700000</v>
+      </c>
+      <c r="E3">
+        <v>720000000</v>
+      </c>
+      <c r="F3">
+        <v>950000000</v>
+      </c>
+      <c r="G3">
+        <v>1150000000</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>490000000</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>1378378380</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>1271368346</v>
+      </c>
+      <c r="O3">
+        <v>1271368346</v>
+      </c>
+      <c r="P3">
+        <v>4311697500</v>
+      </c>
+      <c r="Q3">
+        <v>2434298283</v>
+      </c>
+      <c r="R3">
+        <v>981027574</v>
+      </c>
+      <c r="S3">
+        <v>345654219</v>
+      </c>
+      <c r="T3">
+        <v>50000000</v>
+      </c>
+      <c r="U3">
+        <v>2242284660</v>
+      </c>
+      <c r="V3">
+        <v>280000000</v>
+      </c>
+      <c r="W3">
+        <v>132500000</v>
+      </c>
+      <c r="X3">
+        <v>175000000</v>
+      </c>
+      <c r="Y3">
+        <v>175000000</v>
+      </c>
+      <c r="Z3">
+        <v>1980000</v>
+      </c>
+      <c r="AA3">
+        <v>1227810000</v>
+      </c>
+      <c r="AB3">
+        <v>329480000</v>
+      </c>
+      <c r="AC3">
+        <v>898330000</v>
+      </c>
+      <c r="AD3">
+        <v>351540000</v>
+      </c>
+      <c r="AE3">
+        <v>695000000</v>
+      </c>
+      <c r="AF3">
+        <v>600000000</v>
+      </c>
+      <c r="AG3">
+        <v>600000000</v>
+      </c>
+      <c r="AH3">
+        <v>5720508448</v>
+      </c>
+      <c r="AI3">
+        <v>1388223900</v>
+      </c>
+      <c r="AJ3">
+        <v>5250260300</v>
+      </c>
+      <c r="AK3">
+        <v>5250260300</v>
+      </c>
+      <c r="AL3">
+        <v>116281520</v>
+      </c>
+      <c r="AM3">
+        <v>7252125700</v>
+      </c>
+      <c r="AN3">
+        <v>7252125650</v>
+      </c>
+      <c r="AO3">
+        <v>0</v>
+      </c>
+      <c r="AP3">
+        <v>4107450000</v>
+      </c>
+      <c r="AQ3">
+        <v>4107450000</v>
+      </c>
+      <c r="AR3">
+        <v>4107450000</v>
+      </c>
+      <c r="AS3">
+        <v>4107450000</v>
+      </c>
+      <c r="AT3">
+        <v>1688160000</v>
+      </c>
+      <c r="AU3">
+        <v>116840000</v>
+      </c>
+      <c r="AV3">
+        <v>18456750000</v>
+      </c>
+      <c r="AW3">
+        <v>3350240000</v>
+      </c>
+      <c r="AX3">
+        <v>39158260000</v>
+      </c>
+      <c r="AY3">
+        <v>2525000000</v>
+      </c>
+      <c r="AZ3">
+        <v>0</v>
+      </c>
+      <c r="BA3">
+        <v>0</v>
+      </c>
+      <c r="BB3">
+        <v>276400000</v>
+      </c>
+      <c r="BC3">
+        <v>41982850200</v>
+      </c>
+      <c r="BD3">
+        <v>41982850200</v>
+      </c>
+      <c r="BE3">
+        <v>9982850200</v>
+      </c>
+      <c r="BF3">
+        <v>15236928200</v>
+      </c>
+      <c r="BG3">
+        <v>8525000000</v>
+      </c>
+      <c r="BH3">
+        <v>8525000000</v>
+      </c>
+      <c r="BI3">
+        <v>3525000000</v>
+      </c>
+      <c r="BJ3">
+        <v>14083885800</v>
+      </c>
+      <c r="BK3">
+        <v>15005832200</v>
+      </c>
+      <c r="BL3">
+        <v>14825832200</v>
+      </c>
+      <c r="BM3">
+        <v>14000000000</v>
+      </c>
+      <c r="BN3">
+        <v>4341378700</v>
+      </c>
+      <c r="BO3">
+        <v>7349650000</v>
+      </c>
+      <c r="BP3">
+        <v>3171125700</v>
+      </c>
+      <c r="BQ3">
+        <v>3073125700</v>
+      </c>
+      <c r="BR3">
+        <v>4239531900</v>
+      </c>
+      <c r="BS3">
+        <v>4289905400</v>
+      </c>
+      <c r="BT3">
+        <v>2938676800</v>
+      </c>
+      <c r="BU3">
+        <v>1023658200</v>
+      </c>
+      <c r="BV3">
+        <v>6109063900</v>
+      </c>
+      <c r="BW3">
+        <v>133000000</v>
+      </c>
+      <c r="BX3">
+        <v>130500000</v>
+      </c>
+      <c r="BY3">
+        <v>118000000</v>
+      </c>
+      <c r="BZ3">
+        <v>10415107700</v>
+      </c>
+      <c r="CA3">
+        <v>9024886800</v>
+      </c>
+      <c r="CB3">
+        <v>4011708300</v>
+      </c>
+      <c r="CC3">
+        <v>4011708300</v>
+      </c>
+      <c r="CD3">
+        <v>5237018000</v>
+      </c>
+      <c r="CE3">
+        <v>21610000</v>
+      </c>
+      <c r="CF3">
+        <v>0</v>
+      </c>
+      <c r="CG3">
+        <v>12913273000</v>
+      </c>
+      <c r="CH3">
+        <v>3312653000</v>
+      </c>
+      <c r="CI3">
+        <v>3307403000</v>
+      </c>
+      <c r="CJ3">
+        <v>301178000</v>
+      </c>
+      <c r="CK3">
+        <v>32700706000</v>
+      </c>
+      <c r="CL3">
+        <v>11031000000</v>
+      </c>
+      <c r="CM3">
+        <v>36368065000</v>
+      </c>
+      <c r="CN3">
+        <v>0</v>
+      </c>
+      <c r="CO3">
+        <v>22302264000</v>
+      </c>
+      <c r="CP3">
+        <v>0</v>
+      </c>
+      <c r="CQ3">
+        <v>54036000000</v>
+      </c>
     </row>
     <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4993,178 +24824,96 @@
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
     </row>
     <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>29</v>
-[...120 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
-      <c r="AS5">
-[...1 lines deleted...]
-      </c>
+      <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
@@ -5174,177 +24923,327 @@
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
     </row>
     <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>30</v>
-[...54 lines deleted...]
-      <c r="BC6"/>
+        <v>194</v>
+      </c>
+      <c r="B6">
+        <v>-333453577.0</v>
+      </c>
+      <c r="C6">
+        <v>-93212220.0</v>
+      </c>
+      <c r="D6">
+        <v>-816793000.0</v>
+      </c>
+      <c r="E6">
+        <v>751318644.0</v>
+      </c>
+      <c r="F6">
+        <v>-120133205.0</v>
+      </c>
+      <c r="G6">
+        <v>-521495092.0</v>
+      </c>
+      <c r="H6">
+        <v>-399410909.0</v>
+      </c>
+      <c r="I6">
+        <v>767754497.0</v>
+      </c>
+      <c r="J6">
+        <v>-1012796000.0</v>
+      </c>
+      <c r="K6">
+        <v>1157414197.0</v>
+      </c>
+      <c r="L6">
+        <v>-62127099.0</v>
+      </c>
+      <c r="M6">
+        <v>570752460.0</v>
+      </c>
+      <c r="N6">
+        <v>-171805936.0</v>
+      </c>
+      <c r="O6">
+        <v>49795939.0</v>
+      </c>
+      <c r="P6">
+        <v>-32198261.0</v>
+      </c>
+      <c r="Q6">
+        <v>-268716030.0</v>
+      </c>
+      <c r="R6">
+        <v>424088706.0</v>
+      </c>
+      <c r="S6">
+        <v>434584182.0</v>
+      </c>
+      <c r="T6">
+        <v>-583189455.0</v>
+      </c>
+      <c r="U6">
+        <v>92445832.0</v>
+      </c>
+      <c r="V6">
+        <v>603923792.0</v>
+      </c>
+      <c r="W6">
+        <v>-253862070.0</v>
+      </c>
+      <c r="X6">
+        <v>-435988574.0</v>
+      </c>
+      <c r="Y6">
+        <v>34599872.0</v>
+      </c>
+      <c r="Z6">
+        <v>-140279777.0</v>
+      </c>
+      <c r="AA6">
+        <v>-421433127.0</v>
+      </c>
+      <c r="AB6">
+        <v>-73964843.0</v>
+      </c>
+      <c r="AC6">
+        <v>-858046973.0</v>
+      </c>
+      <c r="AD6">
+        <v>-1147589151.0</v>
+      </c>
+      <c r="AE6">
+        <v>1536821826.0</v>
+      </c>
+      <c r="AF6">
+        <v>261104149.0</v>
+      </c>
+      <c r="AG6">
+        <v>291265253.0</v>
+      </c>
+      <c r="AH6">
+        <v>74685512.0</v>
+      </c>
+      <c r="AI6">
+        <v>-290438223.0</v>
+      </c>
+      <c r="AJ6">
+        <v>581411244.0</v>
+      </c>
+      <c r="AK6">
+        <v>-403304071.0</v>
+      </c>
+      <c r="AL6">
+        <v>-94988378.0</v>
+      </c>
+      <c r="AM6">
+        <v>195978861.0</v>
+      </c>
+      <c r="AN6">
+        <v>-427627923.0</v>
+      </c>
+      <c r="AO6">
+        <v>999325191.0</v>
+      </c>
+      <c r="AP6">
+        <v>342197717.0</v>
+      </c>
+      <c r="AQ6">
+        <v>353142552.0</v>
+      </c>
+      <c r="AR6">
+        <v>-229850711.0</v>
+      </c>
+      <c r="AS6">
+        <v>-163817916.0</v>
+      </c>
+      <c r="AT6">
+        <v>-1193138706.0</v>
+      </c>
+      <c r="AU6">
+        <v>455611054.0</v>
+      </c>
+      <c r="AV6">
+        <v>162309787.0</v>
+      </c>
+      <c r="AW6">
+        <v>-716952190.0</v>
+      </c>
+      <c r="AX6">
+        <v>1249086607.0</v>
+      </c>
+      <c r="AY6">
+        <v>278602161.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-77097352.0</v>
+      </c>
+      <c r="BA6">
+        <v>54273149.0</v>
+      </c>
+      <c r="BB6">
+        <v>-356847224.0</v>
+      </c>
+      <c r="BC6">
+        <v>89783032.0</v>
+      </c>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
     </row>
     <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>195</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
-[...3 lines deleted...]
-      <c r="G7"/>
+      <c r="C7">
+        <v>-43443463690.0</v>
+      </c>
+      <c r="D7">
+        <v>-27230290140.0</v>
+      </c>
+      <c r="E7">
+        <v>-13814522240.0</v>
+      </c>
+      <c r="F7">
+        <v>-54592831480.0</v>
+      </c>
+      <c r="G7">
+        <v>-41865593420.0</v>
+      </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7"/>
-[...14 lines deleted...]
-      <c r="AA7"/>
+      <c r="L7">
+        <v>-33006851490.0</v>
+      </c>
+      <c r="M7">
+        <v>-12549087110.0</v>
+      </c>
+      <c r="N7">
+        <v>-56544715670.0</v>
+      </c>
+      <c r="O7">
+        <v>-44854774760.0</v>
+      </c>
+      <c r="P7">
+        <v>-29681464650.0</v>
+      </c>
+      <c r="Q7">
+        <v>-13100596350.0</v>
+      </c>
+      <c r="R7">
+        <v>-63839990890.0</v>
+      </c>
+      <c r="S7">
+        <v>-55004660610.0</v>
+      </c>
+      <c r="T7">
+        <v>-38652558740.0</v>
+      </c>
+      <c r="U7">
+        <v>-19037584340.0</v>
+      </c>
+      <c r="V7">
+        <v>-58031911580.0</v>
+      </c>
+      <c r="W7">
+        <v>-50045487560.0</v>
+      </c>
+      <c r="X7">
+        <v>-34960437500.0</v>
+      </c>
+      <c r="Y7">
+        <v>-22928585400.0</v>
+      </c>
+      <c r="Z7">
+        <v>-85780047030.0</v>
+      </c>
+      <c r="AA7">
+        <v>-65620775950.0</v>
+      </c>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -5372,51 +25271,51 @@
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
     </row>
     <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -5471,124 +25370,78 @@
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
     </row>
     <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>33</v>
-[...15 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
-[...52 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
@@ -5616,287 +25469,221 @@
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
     </row>
     <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>34</v>
-[...159 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
     </row>
     <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11"/>
-[...18 lines deleted...]
-      <c r="AE11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
@@ -5920,748 +25707,488 @@
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
     </row>
     <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>36</v>
-[...33 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
-        <v>1724598126.0</v>
+        <v>-882465357.0</v>
       </c>
       <c r="N12">
-        <v>1896404062.0</v>
+        <v>6445395849.0</v>
       </c>
       <c r="O12">
-        <v>1846608123.0</v>
+        <v>-3474899165.0</v>
       </c>
       <c r="P12">
-        <v>1878806384.0</v>
+        <v>91523378152.0</v>
       </c>
       <c r="Q12">
-        <v>2147522414.0</v>
+        <v>-3822634877.0</v>
       </c>
       <c r="R12">
-        <v>1723433708.0</v>
+        <v>19730582170.0</v>
       </c>
       <c r="S12">
-        <v>1288849526.0</v>
+        <v>-14498556905.0</v>
       </c>
       <c r="T12">
-        <v>1872038981.0</v>
+        <v>-105254021812.0</v>
       </c>
       <c r="U12">
-        <v>1779593149.0</v>
+        <v>7661475387.0</v>
       </c>
       <c r="V12">
-        <v>1175669357.0</v>
+        <v>8431525391.0</v>
       </c>
       <c r="W12">
-        <v>1429531427.0</v>
+        <v>4786031098.0</v>
       </c>
       <c r="X12">
-        <v>1865520000.0</v>
+        <v>-8242178581.0</v>
       </c>
       <c r="Y12">
-        <v>1830920129.0</v>
+        <v>29487143680.0</v>
       </c>
       <c r="Z12">
-        <v>1971199910.0</v>
+        <v>21138317431.0</v>
       </c>
       <c r="AA12">
-        <v>2392633033.0</v>
+        <v>6513085752.0</v>
       </c>
       <c r="AB12">
-        <v>2466597876.0</v>
+        <v>3786539189.0</v>
       </c>
       <c r="AC12">
-        <v>3324644849.0</v>
+        <v>316994406.0</v>
       </c>
       <c r="AD12">
-        <v>4472234000.0</v>
+        <v>28992998929.0</v>
       </c>
       <c r="AE12">
-        <v>2935412174.0</v>
-[...69 lines deleted...]
-      </c>
+        <v>-2011287686.0</v>
+      </c>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
     </row>
     <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>37</v>
-[...282 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
     </row>
     <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
       <c r="D14">
-        <v>1170909000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>4980592000.0</v>
+      </c>
+      <c r="E14"/>
       <c r="F14">
-        <v>1170909181.0</v>
+        <v>2585163330.0</v>
       </c>
       <c r="G14">
-        <v>1170909000.0</v>
+        <v>2586829998.0</v>
       </c>
       <c r="H14">
-        <v>1170909000.0</v>
+        <v>5144909995.0</v>
       </c>
       <c r="I14">
-        <v>1170909000.0</v>
+        <v>2572454998.0</v>
       </c>
       <c r="J14">
-        <v>1170909181.0</v>
+        <v>2711167000.0</v>
       </c>
       <c r="K14">
-        <v>1170909181.0</v>
+        <v>2998448768.0</v>
       </c>
       <c r="L14">
-        <v>1170909181.0</v>
+        <v>5872308699.0</v>
       </c>
       <c r="M14">
-        <v>1170909181.0</v>
+        <v>2864150200.0</v>
       </c>
       <c r="N14">
-        <v>1170909181.0</v>
+        <v>3128071449.0</v>
       </c>
       <c r="O14">
-        <v>1170909181.0</v>
+        <v>3367963429.0</v>
       </c>
       <c r="P14">
-        <v>1170909181.0</v>
+        <v>3366698477.0</v>
       </c>
       <c r="Q14">
-        <v>1170909181.0</v>
+        <v>3328400798.0</v>
       </c>
       <c r="R14">
-        <v>1170909181.0</v>
+        <v>3361059553.0</v>
       </c>
       <c r="S14">
-        <v>1170909181.0</v>
+        <v>2994255031.0</v>
       </c>
       <c r="T14">
-        <v>1170909181.0</v>
+        <v>3913879160.0</v>
       </c>
       <c r="U14">
-        <v>1170909181.0</v>
+        <v>3541872179.0</v>
       </c>
       <c r="V14">
-        <v>1170909181.0</v>
+        <v>4018162650.0</v>
       </c>
       <c r="W14">
-        <v>1170909181.0</v>
+        <v>4017167384.0</v>
       </c>
       <c r="X14">
-        <v>1170909181.0</v>
+        <v>4016232493.0</v>
       </c>
       <c r="Y14">
-        <v>1170909181.0</v>
+        <v>4013133527.0</v>
       </c>
       <c r="Z14">
-        <v>1175152700.0</v>
+        <v>4475091079.0</v>
       </c>
       <c r="AA14">
-        <v>1170909181.0</v>
+        <v>12680821143.0</v>
       </c>
       <c r="AB14">
-        <v>1170909181.0</v>
+        <v>-3652529687.0</v>
       </c>
       <c r="AC14">
-        <v>1170909181.0</v>
+        <v>4561135477.0</v>
       </c>
       <c r="AD14">
-        <v>1170909181.0</v>
+        <v>4584711417.0</v>
       </c>
       <c r="AE14">
-        <v>1170909181.0</v>
+        <v>6929295337.0</v>
       </c>
       <c r="AF14">
-        <v>1170909181.0</v>
+        <v>3250165825.0</v>
       </c>
       <c r="AG14">
-        <v>1170909181.0</v>
+        <v>4950272091.0</v>
       </c>
       <c r="AH14">
-        <v>1170909181.0</v>
+        <v>822377071.0</v>
       </c>
       <c r="AI14">
-        <v>1170909181.0</v>
+        <v>8417750700.0</v>
       </c>
       <c r="AJ14">
-        <v>1170909181.0</v>
+        <v>8420115400.0</v>
       </c>
       <c r="AK14">
-        <v>1170909181.0</v>
+        <v>8420115400.0</v>
       </c>
       <c r="AL14">
-        <v>1170909181.0</v>
+        <v>10286474432.0</v>
       </c>
       <c r="AM14">
-        <v>1170909181.0</v>
+        <v>7822863894.0</v>
       </c>
       <c r="AN14">
-        <v>1170909181.0</v>
+        <v>7806958860.0</v>
       </c>
       <c r="AO14">
-        <v>1170909181.0</v>
+        <v>7764164545.0</v>
       </c>
       <c r="AP14">
-        <v>1170909181.0</v>
+        <v>8133693329.0</v>
       </c>
       <c r="AQ14">
-        <v>1170909181.0</v>
+        <v>8650526777.0</v>
       </c>
       <c r="AR14">
-        <v>1170909181.0</v>
+        <v>8755756354.0</v>
       </c>
       <c r="AS14">
-        <v>1170909181.0</v>
+        <v>8880843850.0</v>
       </c>
       <c r="AT14">
-        <v>1170909181.0</v>
+        <v>9235296788.0</v>
       </c>
       <c r="AU14">
-        <v>1170909181.0</v>
+        <v>8842086165.0</v>
       </c>
       <c r="AV14">
-        <v>1170909181.0</v>
+        <v>8769389592.0</v>
       </c>
       <c r="AW14">
-        <v>1170909181.0</v>
+        <v>8700297448.0</v>
       </c>
       <c r="AX14">
-        <v>1170909181.0</v>
+        <v>11831322779.0</v>
       </c>
       <c r="AY14">
-        <v>1170909181.0</v>
+        <v>8257500000.0</v>
       </c>
       <c r="AZ14">
-        <v>1170909181.0</v>
+        <v>8257500000.0</v>
       </c>
       <c r="BA14">
-        <v>1170909181.0</v>
+        <v>8272500000.0</v>
       </c>
       <c r="BB14">
-        <v>1170909181.0</v>
-[...1 lines deleted...]
-      <c r="BC14"/>
+        <v>9859907216.0</v>
+      </c>
+      <c r="BC14">
+        <v>8257500000.0</v>
+      </c>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
     </row>
     <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -6706,190 +26233,280 @@
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
-      <c r="CK15"/>
-[...1 lines deleted...]
-      <c r="CM15"/>
+      <c r="CK15">
+        <v>377695000.0</v>
+      </c>
+      <c r="CL15">
+        <v>33000000.0</v>
+      </c>
+      <c r="CM15">
+        <v>2302449000.0</v>
+      </c>
       <c r="CN15"/>
-      <c r="CO15"/>
+      <c r="CO15">
+        <v>4434000.0</v>
+      </c>
       <c r="CP15"/>
-      <c r="CQ15"/>
+      <c r="CQ15">
+        <v>4157000000.0</v>
+      </c>
     </row>
     <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>204</v>
       </c>
       <c r="B16">
-        <v>81176413000.0</v>
-[...2 lines deleted...]
-      <c r="D16"/>
+        <v>2974964015.0</v>
+      </c>
+      <c r="C16">
+        <v>3308417592.0</v>
+      </c>
+      <c r="D16">
+        <v>2039083000.0</v>
+      </c>
       <c r="E16">
-        <v>105233178000.0</v>
+        <v>2855875622.0</v>
       </c>
       <c r="F16">
-        <v>81981521000.0</v>
+        <v>2104556978.0</v>
       </c>
       <c r="G16">
-        <v>88134727000.0</v>
+        <v>2224690183.0</v>
       </c>
       <c r="H16">
-        <v>97013839000.0</v>
+        <v>2746185275.0</v>
       </c>
       <c r="I16">
-        <v>103910648000.0</v>
+        <v>3145596184.0</v>
       </c>
       <c r="J16">
-        <v>50065823822.0</v>
+        <v>2377842000.0</v>
       </c>
       <c r="K16">
-        <v>62902365198.0</v>
+        <v>3390637684.0</v>
       </c>
       <c r="L16">
-        <v>66117615348.0</v>
+        <v>2233223487.0</v>
       </c>
       <c r="M16">
-        <v>81242646603.0</v>
+        <v>2295350586.0</v>
       </c>
       <c r="N16">
-        <v>28060229750.0</v>
+        <v>1724598126.0</v>
       </c>
       <c r="O16">
-        <v>29212356250.0</v>
+        <v>1896404062.0</v>
       </c>
       <c r="P16">
-        <v>25839416546.0</v>
+        <v>1846608123.0</v>
       </c>
       <c r="Q16">
-        <v>29256883354.0</v>
-[...2 lines deleted...]
-      <c r="S16"/>
+        <v>1878806384.0</v>
+      </c>
+      <c r="R16">
+        <v>2147522414.0</v>
+      </c>
+      <c r="S16">
+        <v>1723433708.0</v>
+      </c>
       <c r="T16">
-        <v>94966674315.0</v>
-[...36 lines deleted...]
-      <c r="BD16"/>
+        <v>1288849526.0</v>
+      </c>
+      <c r="U16">
+        <v>1872038981.0</v>
+      </c>
+      <c r="V16">
+        <v>1779593149.0</v>
+      </c>
+      <c r="W16">
+        <v>1175669357.0</v>
+      </c>
+      <c r="X16">
+        <v>1429531427.0</v>
+      </c>
+      <c r="Y16">
+        <v>1865520000.0</v>
+      </c>
+      <c r="Z16">
+        <v>1830920129.0</v>
+      </c>
+      <c r="AA16">
+        <v>1971199906.0</v>
+      </c>
+      <c r="AB16">
+        <v>2392633033.0</v>
+      </c>
+      <c r="AC16">
+        <v>2466597876.0</v>
+      </c>
+      <c r="AD16">
+        <v>3324644849.0</v>
+      </c>
+      <c r="AE16">
+        <v>4472234000.0</v>
+      </c>
+      <c r="AF16">
+        <v>2935412174.0</v>
+      </c>
+      <c r="AG16">
+        <v>2674308025.0</v>
+      </c>
+      <c r="AH16">
+        <v>2383042772.0</v>
+      </c>
+      <c r="AI16">
+        <v>2308357260.0</v>
+      </c>
+      <c r="AJ16">
+        <v>2598795483.0</v>
+      </c>
+      <c r="AK16">
+        <v>2017384239.0</v>
+      </c>
+      <c r="AL16">
+        <v>2420688310.0</v>
+      </c>
+      <c r="AM16">
+        <v>2515676688.0</v>
+      </c>
+      <c r="AN16">
+        <v>2319697827.0</v>
+      </c>
+      <c r="AO16">
+        <v>2747325750.0</v>
+      </c>
+      <c r="AP16">
+        <v>1748000559.0</v>
+      </c>
+      <c r="AQ16">
+        <v>1405802842.0</v>
+      </c>
+      <c r="AR16">
+        <v>1052660290.0</v>
+      </c>
+      <c r="AS16">
+        <v>1282511000.0</v>
+      </c>
+      <c r="AT16">
+        <v>1446328917.0</v>
+      </c>
+      <c r="AU16">
+        <v>2639467623.0</v>
+      </c>
+      <c r="AV16">
+        <v>2183856569.0</v>
+      </c>
+      <c r="AW16">
+        <v>2021546782.0</v>
+      </c>
+      <c r="AX16">
+        <v>2738498972.0</v>
+      </c>
+      <c r="AY16">
+        <v>1489412365.0</v>
+      </c>
+      <c r="AZ16">
+        <v>1210810204.0</v>
+      </c>
+      <c r="BA16">
+        <v>1287907556.0</v>
+      </c>
+      <c r="BB16">
+        <v>1233634407.0</v>
+      </c>
+      <c r="BC16">
+        <v>1590481631.0</v>
+      </c>
+      <c r="BD16">
+        <v>1500698599.0</v>
+      </c>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
     </row>
     <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6944,150 +26561,256 @@
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
     </row>
     <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>206</v>
+      </c>
+      <c r="B18">
+        <v>-333453577.0</v>
+      </c>
       <c r="C18"/>
-      <c r="D18"/>
-[...50 lines deleted...]
-      <c r="BC18"/>
+      <c r="D18">
+        <v>-816793000.0</v>
+      </c>
+      <c r="E18">
+        <v>751318644.0</v>
+      </c>
+      <c r="F18">
+        <v>-120133204.0</v>
+      </c>
+      <c r="G18">
+        <v>-521495092.0</v>
+      </c>
+      <c r="H18">
+        <v>-399410909.0</v>
+      </c>
+      <c r="I18">
+        <v>767754497.0</v>
+      </c>
+      <c r="J18">
+        <v>-1012796000.0</v>
+      </c>
+      <c r="K18">
+        <v>1157414197.0</v>
+      </c>
+      <c r="L18">
+        <v>-62127099.0</v>
+      </c>
+      <c r="M18">
+        <v>570752460.0</v>
+      </c>
+      <c r="N18">
+        <v>-171805936.0</v>
+      </c>
+      <c r="O18">
+        <v>49795939.0</v>
+      </c>
+      <c r="P18">
+        <v>92433610927.0</v>
+      </c>
+      <c r="Q18">
+        <v>31283970.0</v>
+      </c>
+      <c r="R18">
+        <v>1445451428.0</v>
+      </c>
+      <c r="S18">
+        <v>1426626227.0</v>
+      </c>
+      <c r="T18">
+        <v>-60866464010.0</v>
+      </c>
+      <c r="U18">
+        <v>22575786480.0</v>
+      </c>
+      <c r="V18">
+        <v>1086676584.0</v>
+      </c>
+      <c r="W18">
+        <v>895575790.0</v>
+      </c>
+      <c r="X18">
+        <v>-4461239797.0</v>
+      </c>
+      <c r="Y18">
+        <v>37064327623.0</v>
+      </c>
+      <c r="Z18">
+        <v>7405966935.0</v>
+      </c>
+      <c r="AA18">
+        <v>11001060296.0</v>
+      </c>
+      <c r="AB18">
+        <v>7974223090.0</v>
+      </c>
+      <c r="AC18">
+        <v>5945642292.0</v>
+      </c>
+      <c r="AD18">
+        <v>19280137182.0</v>
+      </c>
+      <c r="AE18">
+        <v>6569646867.0</v>
+      </c>
+      <c r="AF18">
+        <v>-19674795645.0</v>
+      </c>
+      <c r="AG18">
+        <v>7059239984.0</v>
+      </c>
+      <c r="AH18">
+        <v>6267330038.0</v>
+      </c>
+      <c r="AI18">
+        <v>6506586445.0</v>
+      </c>
+      <c r="AJ18">
+        <v>6453630035.0</v>
+      </c>
+      <c r="AK18">
+        <v>5404268710.0</v>
+      </c>
+      <c r="AL18">
+        <v>9726693894.0</v>
+      </c>
+      <c r="AM18">
+        <v>16365084740.0</v>
+      </c>
+      <c r="AN18">
+        <v>2207766470.0</v>
+      </c>
+      <c r="AO18">
+        <v>6597472522.0</v>
+      </c>
+      <c r="AP18">
+        <v>7033902099.0</v>
+      </c>
+      <c r="AQ18">
+        <v>4981481615.0</v>
+      </c>
+      <c r="AR18">
+        <v>7440035165.0</v>
+      </c>
+      <c r="AS18">
+        <v>5732316993.0</v>
+      </c>
+      <c r="AT18">
+        <v>-14834271032.0</v>
+      </c>
+      <c r="AU18">
+        <v>19978416551.0</v>
+      </c>
+      <c r="AV18">
+        <v>5439139066.0</v>
+      </c>
+      <c r="AW18">
+        <v>5360895362.0</v>
+      </c>
+      <c r="AX18">
+        <v>-8575580699.0</v>
+      </c>
+      <c r="AY18">
+        <v>34726066012.0</v>
+      </c>
+      <c r="AZ18">
+        <v>10613515785.0</v>
+      </c>
+      <c r="BA18">
+        <v>5051005889.0</v>
+      </c>
+      <c r="BB18">
+        <v>-1135561708.0</v>
+      </c>
+      <c r="BC18">
+        <v>4500573418.0</v>
+      </c>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
     </row>
     <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>207</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7142,51 +26865,51 @@
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
     </row>
     <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7241,82 +26964,118 @@
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
     </row>
     <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>209</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21"/>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21"/>
-[...14 lines deleted...]
-      <c r="AE21"/>
+      <c r="P21">
+        <v>-92465809188.0</v>
+      </c>
+      <c r="Q21">
+        <v>-300000000.0</v>
+      </c>
+      <c r="R21">
+        <v>-1021362722.0</v>
+      </c>
+      <c r="S21">
+        <v>-992042045.0</v>
+      </c>
+      <c r="T21">
+        <v>-8262725445.0</v>
+      </c>
+      <c r="U21">
+        <v>-22483340648.0</v>
+      </c>
+      <c r="V21">
+        <v>-482752792.0</v>
+      </c>
+      <c r="W21">
+        <v>-1149437860.0</v>
+      </c>
+      <c r="X21">
+        <v>4025251224.0</v>
+      </c>
+      <c r="Y21">
+        <v>-37029727751.0</v>
+      </c>
+      <c r="Z21">
+        <v>-7546246712.0</v>
+      </c>
+      <c r="AA21">
+        <v>-11422493423.0</v>
+      </c>
+      <c r="AB21">
+        <v>-8048187933.0</v>
+      </c>
+      <c r="AC21">
+        <v>-6803689265.0</v>
+      </c>
+      <c r="AD21">
+        <v>-12885630486.0</v>
+      </c>
+      <c r="AE21">
+        <v>-7846507314.0</v>
+      </c>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
@@ -7340,949 +27099,771 @@
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
     </row>
     <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>172</v>
       </c>
       <c r="B22">
-        <v>176589404000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>5683356034.0</v>
+      </c>
+      <c r="C22"/>
       <c r="D22">
-        <v>186287534000.0</v>
+        <v>-1245569000.0</v>
       </c>
       <c r="E22">
-        <v>199723419000.0</v>
+        <v>2570517535.0</v>
       </c>
       <c r="F22">
-        <v>193744339000.0</v>
+        <v>-28006726141.0</v>
       </c>
       <c r="G22">
-        <v>201296534000.0</v>
+        <v>505225357.0</v>
       </c>
       <c r="H22">
-        <v>212589037000.0</v>
+        <v>3517122091.0</v>
       </c>
       <c r="I22">
-        <v>221972434000.0</v>
+        <v>5998635545.0</v>
       </c>
       <c r="J22">
-        <v>182155625942.0</v>
+        <v>-7730123000.0</v>
       </c>
       <c r="K22">
-        <v>202948705694.0</v>
+        <v>98850078.0</v>
       </c>
       <c r="L22">
-        <v>215182304841.0</v>
+        <v>-56931783.0</v>
       </c>
       <c r="M22">
-        <v>231288846681.0</v>
+        <v>1453217817.0</v>
       </c>
       <c r="N22">
-        <v>172531586586.0</v>
+        <v>-11016641580.0</v>
       </c>
       <c r="O22">
-        <v>170256090321.0</v>
+        <v>156731675.0</v>
       </c>
       <c r="P22">
-        <v>241054022395.0</v>
+        <v>1855231798.0</v>
       </c>
       <c r="Q22">
-        <v>243381244209.0</v>
+        <v>2959816332.0</v>
       </c>
       <c r="R22">
-        <v>223831513240.0</v>
+        <v>-10665162721.0</v>
       </c>
       <c r="S22">
-        <v>222343433388.0</v>
+        <v>13276582320.0</v>
       </c>
       <c r="T22">
-        <v>221325982807.0</v>
+        <v>40523678642.0</v>
       </c>
       <c r="U22">
-        <v>231219092276.0</v>
+        <v>13614723574.0</v>
       </c>
       <c r="V22">
-        <v>233177220135.0</v>
+        <v>-11083011457.0</v>
       </c>
       <c r="W22">
-        <v>196057230274.0</v>
+        <v>-7775122692.0</v>
       </c>
       <c r="X22">
-        <v>195160770855.0</v>
+        <v>-60293710.0</v>
       </c>
       <c r="Y22">
-        <v>246903617805.0</v>
+        <v>3564050416.0</v>
       </c>
       <c r="Z22">
-        <v>237179762730.0</v>
+        <v>-18209421575.0</v>
       </c>
       <c r="AA22">
-        <v>257625419316.0</v>
+        <v>-15394500.0</v>
       </c>
       <c r="AB22">
-        <v>270073260318.0</v>
+        <v>-7758511.0</v>
       </c>
       <c r="AC22">
-        <v>275298010853.0</v>
+        <v>1965842409.0</v>
       </c>
       <c r="AD22">
-        <v>276473888658.0</v>
+        <v>-13946033164.0</v>
       </c>
       <c r="AE22">
-        <v>277297438545.0</v>
+        <v>2346639216.0</v>
       </c>
       <c r="AF22">
-        <v>282760445718.0</v>
+        <v>16033047867.0</v>
       </c>
       <c r="AG22">
-        <v>293180825559.0</v>
+        <v>-3321616002.0</v>
       </c>
       <c r="AH22">
-        <v>270423949084.0</v>
+        <v>-22602477435.0</v>
       </c>
       <c r="AI22">
-        <v>271127009597.0</v>
+        <v>-465938993.0</v>
       </c>
       <c r="AJ22">
-        <v>272035517290.0</v>
+        <v>710359809.0</v>
       </c>
       <c r="AK22">
-        <v>276951721441.0</v>
+        <v>-1351777125.0</v>
       </c>
       <c r="AL22">
-        <v>243133813890.0</v>
+        <v>-12236041690.0</v>
       </c>
       <c r="AM22">
-        <v>279745674520.0</v>
+        <v>2359943355.0</v>
       </c>
       <c r="AN22">
-        <v>340785676083.0</v>
+        <v>-856464102.0</v>
       </c>
       <c r="AO22">
-        <v>323426229333.0</v>
+        <v>-5020395985.0</v>
       </c>
       <c r="AP22">
-        <v>327082248454.0</v>
+        <v>20127847899.0</v>
       </c>
       <c r="AQ22">
-        <v>329506183759.0</v>
+        <v>-14912062039.0</v>
       </c>
       <c r="AR22">
-        <v>339116336842.0</v>
+        <v>-8450785097.0</v>
       </c>
       <c r="AS22">
-        <v>349113710318.0</v>
+        <v>-7225602107.0</v>
       </c>
       <c r="AT22">
-        <v>299072345653.0</v>
+        <v>-8623679164.0</v>
       </c>
       <c r="AU22">
-        <v>300564819630.0</v>
+        <v>-1197252361.0</v>
       </c>
       <c r="AV22">
-        <v>320059748571.0</v>
+        <v>-4768162009.0</v>
       </c>
       <c r="AW22">
-        <v>344737943944.0</v>
+        <v>540914760.0</v>
       </c>
       <c r="AX22">
-        <v>369551506946.0</v>
+        <v>-16743481799.0</v>
       </c>
       <c r="AY22">
-        <v>372726363545.0</v>
+        <v>-425096191.0</v>
       </c>
       <c r="AZ22">
-        <v>375464017579.0</v>
+        <v>1415329867.0</v>
       </c>
       <c r="BA22">
-        <v>389371990487.0</v>
+        <v>2525112405.0</v>
       </c>
       <c r="BB22">
-        <v>293656291058.0</v>
+        <v>-16756528069.0</v>
       </c>
       <c r="BC22">
-        <v>276299722000.0</v>
+        <v>167224458.0</v>
       </c>
       <c r="BD22">
-        <v>299209742900.0</v>
+        <v>67175900.0</v>
       </c>
       <c r="BE22">
-        <v>391015379300.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2384940900.0</v>
+      </c>
+      <c r="BF22"/>
       <c r="BG22">
-        <v>218711492300.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>871596300.0</v>
+      </c>
+      <c r="BH22"/>
       <c r="BI22">
-        <v>251101206800.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>5143661500.0</v>
+      </c>
+      <c r="BJ22"/>
       <c r="BK22">
-        <v>210186103600.0</v>
+        <v>818384400.0</v>
       </c>
       <c r="BL22">
-        <v>208684784100.0</v>
+        <v>281620900.0</v>
       </c>
       <c r="BM22">
-        <v>236364780800.0</v>
+        <v>9019358600.0</v>
       </c>
       <c r="BN22">
-        <v>208366746600.0</v>
+        <v>27484083300.0</v>
       </c>
       <c r="BO22">
-        <v>213546324100.0</v>
+        <v>10148107600.0</v>
       </c>
       <c r="BP22">
-        <v>219920028300.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>12769778600.0</v>
+      </c>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
       <c r="BU22">
-        <v>267444086800.0</v>
+        <v>19438932100.0</v>
       </c>
       <c r="BV22">
-        <v>261933744000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>23251088500.0</v>
+      </c>
+      <c r="BW22"/>
       <c r="BX22">
-        <v>286721708000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>7592923300.0</v>
+      </c>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
       <c r="CC22">
-        <v>245422120000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>23451555400.0</v>
+      </c>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
       <c r="CH22">
-        <v>225315289000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>578666000.0</v>
+      </c>
+      <c r="CI22"/>
       <c r="CJ22">
-        <v>198367501000.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>563443000.0</v>
+      </c>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
     </row>
     <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>210</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
       <c r="D23">
-        <v>379231509000.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
       <c r="K23">
-        <v>422019989655.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-1378378380.0</v>
+      </c>
+      <c r="L23"/>
+      <c r="M23"/>
       <c r="N23">
-        <v>401193968581.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1271368346.0</v>
+      </c>
+      <c r="O23"/>
       <c r="P23">
-        <v>479040157851.0</v>
-[...51 lines deleted...]
-      </c>
+        <v>-92465809188.0</v>
+      </c>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23"/>
+      <c r="AF23"/>
+      <c r="AG23"/>
       <c r="AH23">
-        <v>614171017501.0</v>
+        <v>-746366344.0</v>
       </c>
       <c r="AI23">
-        <v>623944434326.0</v>
+        <v>-1518921774.0</v>
       </c>
       <c r="AJ23">
-        <v>635236234642.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2266288118.0</v>
+      </c>
+      <c r="AK23"/>
       <c r="AL23">
-        <v>602605446918.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>1855566653.0</v>
+      </c>
+      <c r="AM23"/>
+      <c r="AN23"/>
+      <c r="AO23"/>
       <c r="AP23">
-        <v>711675686273.0</v>
-[...1 lines deleted...]
-      <c r="AQ23"/>
+        <v>-6691704383.0</v>
+      </c>
+      <c r="AQ23">
+        <v>-4628339063.0</v>
+      </c>
       <c r="AR23">
-        <v>753016556185.0</v>
+        <v>-217314295.0</v>
       </c>
       <c r="AS23">
-        <v>773663346934.0</v>
+        <v>217314295.0</v>
       </c>
       <c r="AT23">
-        <v>754947994931.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>3571795533.0</v>
+      </c>
+      <c r="AU23"/>
+      <c r="AV23"/>
+      <c r="AW23"/>
       <c r="AX23">
-        <v>787254228520.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>20993492359.0</v>
+      </c>
+      <c r="AY23"/>
       <c r="AZ23">
-        <v>798098186186.0</v>
-[...3 lines deleted...]
-      <c r="BC23"/>
+        <v>-10690613137.0</v>
+      </c>
+      <c r="BA23">
+        <v>-4996732740.0</v>
+      </c>
+      <c r="BB23">
+        <v>703714484.0</v>
+      </c>
+      <c r="BC23">
+        <v>-4410790386.0</v>
+      </c>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
     </row>
     <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>211</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
-[...1 lines deleted...]
-      </c>
+      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="K24">
-[...2 lines deleted...]
-      <c r="L24"/>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
       <c r="P24">
-        <v>74295809190.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q24">
-        <v>74595809190.0</v>
+        <v>0.0</v>
       </c>
       <c r="R24">
-        <v>79095809190.0</v>
+        <v>68546000000.0</v>
       </c>
       <c r="S24">
-        <v>70530809190.0</v>
+        <v>68546000000.0</v>
       </c>
       <c r="T24">
-        <v>73110809190.0</v>
-[...27 lines deleted...]
-      </c>
+        <v>68546000000.0</v>
+      </c>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
       <c r="AD24">
-        <v>155598188442.0</v>
+        <v>-7548240000.0</v>
       </c>
       <c r="AE24">
-        <v>159921942100.0</v>
+        <v>2813682273.0</v>
       </c>
       <c r="AF24">
-        <v>164445695800.0</v>
-[...48 lines deleted...]
-      </c>
+        <v>24459045000.0</v>
+      </c>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
       <c r="AW24">
-        <v>157147352100.0</v>
+        <v>22500000.0</v>
       </c>
       <c r="AX24">
-        <v>282574163700.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>174100000.0</v>
+      </c>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
       <c r="BB24">
-        <v>225258721600.0</v>
-[...84 lines deleted...]
-      </c>
+        <v>75000000.0</v>
+      </c>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
       <c r="CE24">
-        <v>122374957000.0</v>
+        <v>563823000.0</v>
       </c>
       <c r="CF24">
-        <v>119922294000.0</v>
+        <v>231950000.0</v>
       </c>
       <c r="CG24">
-        <v>166326748000.0</v>
+        <v>1877145000.0</v>
       </c>
       <c r="CH24">
-        <v>170770592000.0</v>
+        <v>3779500000.0</v>
       </c>
       <c r="CI24">
-        <v>155752212000.0</v>
+        <v>923995000.0</v>
       </c>
       <c r="CJ24">
-        <v>153539545000.0</v>
+        <v>664995000.0</v>
       </c>
       <c r="CK24">
-        <v>194500000000.0</v>
+        <v>6106808000.0</v>
       </c>
       <c r="CL24">
-        <v>209878690000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>7939000000.0</v>
+      </c>
+      <c r="CM24"/>
+      <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
-[...1 lines deleted...]
-      </c>
+      <c r="CP24"/>
       <c r="CQ24"/>
     </row>
     <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
       <c r="D25">
-        <v>0.0</v>
+        <v>-2432116000.0</v>
       </c>
       <c r="E25">
-        <v>0.0</v>
+        <v>-1099198891.0</v>
       </c>
       <c r="F25">
-        <v>0.0</v>
-[...3 lines deleted...]
-      <c r="I25"/>
+        <v>26251429606.0</v>
+      </c>
+      <c r="G25">
+        <v>-2463550447.0</v>
+      </c>
+      <c r="H25">
+        <v>-9061442995.0</v>
+      </c>
+      <c r="I25">
+        <v>-7313336046.0</v>
+      </c>
       <c r="J25">
-        <v>0.0</v>
+        <v>4006161000.0</v>
       </c>
       <c r="K25">
-        <v>0.0</v>
+        <v>5435391267.0</v>
       </c>
       <c r="L25">
-        <v>0.0</v>
+        <v>-5877504015.0</v>
       </c>
       <c r="M25">
-        <v>0.0</v>
+        <v>-882465357.0</v>
       </c>
       <c r="N25">
-        <v>0.0</v>
+        <v>12701538747.0</v>
       </c>
       <c r="O25">
-        <v>0.0</v>
+        <v>-3474899165.0</v>
       </c>
       <c r="P25">
-        <v>74295809190.0</v>
+        <v>98256775106.0</v>
       </c>
       <c r="Q25">
-        <v>74595809190.0</v>
+        <v>2834166719.0</v>
       </c>
       <c r="R25">
-        <v>79095809190.0</v>
+        <v>16452701276.0</v>
       </c>
       <c r="S25">
-        <v>70530809190.0</v>
+        <v>-8510046843.0</v>
       </c>
       <c r="T25">
-        <v>73110809190.0</v>
+        <v>-97426263492.0</v>
       </c>
       <c r="U25">
-        <v>92281981160.0</v>
+        <v>14745219745.0</v>
       </c>
       <c r="V25">
-        <v>99915981160.0</v>
+        <v>8431525391.0</v>
       </c>
       <c r="W25">
-        <v>107630981160.0</v>
+        <v>4786031098.0</v>
       </c>
       <c r="X25">
-        <v>103893481160.0</v>
+        <v>-8242178580.0</v>
       </c>
       <c r="Y25">
-        <v>106943481160.0</v>
+        <v>29487143680.0</v>
       </c>
       <c r="Z25">
-        <v>112980981160.0</v>
+        <v>21138317431.0</v>
       </c>
       <c r="AA25">
-        <v>116130981160.0</v>
-[...28 lines deleted...]
-      <c r="BC25"/>
+        <v>-1664366347.0</v>
+      </c>
+      <c r="AB25">
+        <v>11963991288.0</v>
+      </c>
+      <c r="AC25">
+        <v>316994406.0</v>
+      </c>
+      <c r="AD25">
+        <v>28992998929.0</v>
+      </c>
+      <c r="AE25">
+        <v>-2011287686.0</v>
+      </c>
+      <c r="AF25">
+        <v>-38958009337.0</v>
+      </c>
+      <c r="AG25">
+        <v>6030583895.0</v>
+      </c>
+      <c r="AH25">
+        <v>22326921954.0</v>
+      </c>
+      <c r="AI25">
+        <v>-57001362.0</v>
+      </c>
+      <c r="AJ25">
+        <v>-2676845174.0</v>
+      </c>
+      <c r="AK25">
+        <v>3586190735.0</v>
+      </c>
+      <c r="AL25">
+        <v>11792542672.0</v>
+      </c>
+      <c r="AM25">
+        <v>6182277491.0</v>
+      </c>
+      <c r="AN25">
+        <v>2509397362.0</v>
+      </c>
+      <c r="AO25">
+        <v>3853703962.0</v>
+      </c>
+      <c r="AP25">
+        <v>-21227639129.0</v>
+      </c>
+      <c r="AQ25">
+        <v>11243016877.0</v>
+      </c>
+      <c r="AR25">
+        <v>7135063908.0</v>
+      </c>
+      <c r="AS25">
+        <v>8184525250.0</v>
+      </c>
+      <c r="AT25">
+        <v>-13757728656.0</v>
+      </c>
+      <c r="AU25">
+        <v>12450422747.0</v>
+      </c>
+      <c r="AV25">
+        <v>19894661483.0</v>
+      </c>
+      <c r="AW25">
+        <v>-530076846.0</v>
+      </c>
+      <c r="AX25">
+        <v>35494838321.0</v>
+      </c>
+      <c r="AY25">
+        <v>29418662203.0</v>
+      </c>
+      <c r="AZ25">
+        <v>940685918.0</v>
+      </c>
+      <c r="BA25">
+        <v>-5746606516.0</v>
+      </c>
+      <c r="BB25">
+        <v>6037459145.0</v>
+      </c>
+      <c r="BC25">
+        <v>-3924151040.0</v>
+      </c>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
     </row>
     <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -8337,51 +27918,51 @@
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
     </row>
     <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8436,19720 +28017,716 @@
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
     </row>
     <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>215</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
       <c r="D28">
-        <v>-2855876000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E28">
-        <v>-2104557000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F28">
-        <v>-2224690000.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
       <c r="L28">
-        <v>-2295350586.0</v>
+        <v>0.0</v>
       </c>
       <c r="M28">
-        <v>-1724598126.0</v>
+        <v>0.0</v>
       </c>
       <c r="N28">
-        <v>-1896404062.0</v>
+        <v>-92765809190.0</v>
       </c>
       <c r="O28">
-        <v>-1846608123.0</v>
+        <v>-92765809190.0</v>
       </c>
       <c r="P28">
-        <v>90587002804.0</v>
+        <v>-92465809188.0</v>
       </c>
       <c r="Q28">
-        <v>90618286774.0</v>
+        <v>-300000000.0</v>
       </c>
       <c r="R28">
-        <v>92072375480.0</v>
+        <v>-1021362722.0</v>
       </c>
       <c r="S28">
-        <v>93541959662.0</v>
+        <v>-992042045.0</v>
       </c>
       <c r="T28">
-        <v>101238770207.0</v>
+        <v>-8262725445.0</v>
       </c>
       <c r="U28">
-        <v>123708409091.0</v>
+        <v>-22483340648.0</v>
       </c>
       <c r="V28">
-        <v>124781125165.0</v>
+        <v>-482752792.0</v>
       </c>
       <c r="W28">
-        <v>125676700955.0</v>
+        <v>-1149437860.0</v>
       </c>
       <c r="X28">
-        <v>121215461157.0</v>
+        <v>4025251224.0</v>
       </c>
       <c r="Y28">
-        <v>158279788780.0</v>
+        <v>-37029727751.0</v>
       </c>
       <c r="Z28">
-        <v>165685755715.0</v>
+        <v>-7546246712.0</v>
       </c>
       <c r="AA28">
-        <v>176686816011.0</v>
+        <v>-11422493423.0</v>
       </c>
       <c r="AB28">
-        <v>184661039101.0</v>
+        <v>-8048187933.0</v>
       </c>
       <c r="AC28">
-        <v>190606681393.0</v>
+        <v>-6803689265.0</v>
       </c>
       <c r="AD28">
-        <v>204106599557.0</v>
+        <v>-12885630486.0</v>
       </c>
       <c r="AE28">
-        <v>211728051868.0</v>
+        <v>-7846507314.0</v>
       </c>
       <c r="AF28">
-        <v>216512301223.0</v>
+        <v>-4523145206.0</v>
       </c>
       <c r="AG28">
-        <v>223565397054.0</v>
+        <v>-6761830578.0</v>
       </c>
       <c r="AH28">
-        <v>230432727092.0</v>
+        <v>-6192644526.0</v>
       </c>
       <c r="AI28">
-        <v>236939313537.0</v>
+        <v>-6797024668.0</v>
       </c>
       <c r="AJ28">
-        <v>243392943572.0</v>
+        <v>-5872218791.0</v>
       </c>
       <c r="AK28">
-        <v>249615351474.0</v>
+        <v>-5807572781.0</v>
       </c>
       <c r="AL28">
-        <v>254888873688.0</v>
+        <v>-9821682272.0</v>
       </c>
       <c r="AM28">
-        <v>272855048030.0</v>
+        <v>-16169105879.0</v>
       </c>
       <c r="AN28">
-        <v>283252095279.0</v>
+        <v>-2635394393.0</v>
       </c>
       <c r="AO28">
-        <v>287670562328.0</v>
+        <v>-5598147331.0</v>
       </c>
       <c r="AP28">
-        <v>302287647052.0</v>
+        <v>-6691704383.0</v>
       </c>
       <c r="AQ28">
-        <v>-1052660290.0</v>
+        <v>-4628339063.0</v>
       </c>
       <c r="AR28">
-        <v>300871175122.0</v>
+        <v>-7669885876.0</v>
       </c>
       <c r="AS28">
-        <v>300938098136.0</v>
+        <v>-5896134909.0</v>
       </c>
       <c r="AT28">
-        <v>303168925558.0</v>
+        <v>13641132326.0</v>
       </c>
       <c r="AU28">
-        <v>304146860619.0</v>
+        <v>-19522805497.0</v>
       </c>
       <c r="AV28">
-        <v>304615584159.0</v>
+        <v>-5276829279.0</v>
       </c>
       <c r="AW28">
-        <v>316904778083.0</v>
+        <v>-6100347552.0</v>
       </c>
       <c r="AX28">
-        <v>313382054958.0</v>
+        <v>9650567306.0</v>
       </c>
       <c r="AY28">
-        <v>313157279475.0</v>
+        <v>-34447463851.0</v>
       </c>
       <c r="AZ28">
-        <v>319412317401.0</v>
+        <v>-10690613137.0</v>
       </c>
       <c r="BA28">
-        <v>-1233634407.0</v>
+        <v>-4996732740.0</v>
       </c>
       <c r="BB28">
-        <v>-1590481631.0</v>
-[...1 lines deleted...]
-      <c r="BC28"/>
+        <v>703714484.0</v>
+      </c>
+      <c r="BC28">
+        <v>-4410790386.0</v>
+      </c>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
-      <c r="BR28"/>
-[...3 lines deleted...]
-      <c r="BV28"/>
+      <c r="BR28">
+        <v>29248355500.0</v>
+      </c>
+      <c r="BS28">
+        <v>31832268400.0</v>
+      </c>
+      <c r="BT28">
+        <v>27295253400.0</v>
+      </c>
+      <c r="BU28">
+        <v>9762576300.0</v>
+      </c>
+      <c r="BV28">
+        <v>31196805500.0</v>
+      </c>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
-      <c r="CG28"/>
-[...4 lines deleted...]
-      <c r="CL28"/>
+      <c r="CG28">
+        <v>26082468000.0</v>
+      </c>
+      <c r="CH28">
+        <v>22927164000.0</v>
+      </c>
+      <c r="CI28">
+        <v>18308654000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>4626090000.0</v>
+      </c>
+      <c r="CK28">
+        <v>33090427000.0</v>
+      </c>
+      <c r="CL28">
+        <v>2211000000.0</v>
+      </c>
       <c r="CM28"/>
-      <c r="CN28"/>
-      <c r="CO28"/>
+      <c r="CN28">
+        <v>4561000000.0</v>
+      </c>
+      <c r="CO28">
+        <v>10780128000.0</v>
+      </c>
       <c r="CP28"/>
       <c r="CQ28"/>
     </row>
     <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>216</v>
       </c>
       <c r="B29"/>
-      <c r="C29"/>
-[...65 lines deleted...]
-      <c r="BQ29"/>
+      <c r="C29">
+        <v>5275372790.0</v>
+      </c>
+      <c r="D29">
+        <v>1302907000.0</v>
+      </c>
+      <c r="E29">
+        <v>1471318644.0</v>
+      </c>
+      <c r="F29">
+        <v>829866795.0</v>
+      </c>
+      <c r="G29">
+        <v>628504908.0</v>
+      </c>
+      <c r="H29">
+        <v>-399410909.0</v>
+      </c>
+      <c r="I29">
+        <v>1257754497.0</v>
+      </c>
+      <c r="J29">
+        <v>-1012796000.0</v>
+      </c>
+      <c r="K29">
+        <v>2535792577.0</v>
+      </c>
+      <c r="L29">
+        <v>-62127099.0</v>
+      </c>
+      <c r="M29">
+        <v>570752460.0</v>
+      </c>
+      <c r="N29">
+        <v>-1443174282.0</v>
+      </c>
+      <c r="O29">
+        <v>49795939.0</v>
+      </c>
+      <c r="P29">
+        <v>96745308427.0</v>
+      </c>
+      <c r="Q29">
+        <v>2465582253.0</v>
+      </c>
+      <c r="R29">
+        <v>2426479002.0</v>
+      </c>
+      <c r="S29">
+        <v>1772280446.0</v>
+      </c>
+      <c r="T29">
+        <v>-60816464010.0</v>
+      </c>
+      <c r="U29">
+        <v>24818071140.0</v>
+      </c>
+      <c r="V29">
+        <v>1366676584.0</v>
+      </c>
+      <c r="W29">
+        <v>1028075790.0</v>
+      </c>
+      <c r="X29">
+        <v>-4286239797.0</v>
+      </c>
+      <c r="Y29">
+        <v>37064327623.0</v>
+      </c>
+      <c r="Z29">
+        <v>7403986935.0</v>
+      </c>
+      <c r="AA29">
+        <v>11001060296.0</v>
+      </c>
+      <c r="AB29">
+        <v>8303703090.0</v>
+      </c>
+      <c r="AC29">
+        <v>6843972292.0</v>
+      </c>
+      <c r="AD29">
+        <v>19631677182.0</v>
+      </c>
+      <c r="AE29">
+        <v>7264646867.0</v>
+      </c>
+      <c r="AF29">
+        <v>-19674795645.0</v>
+      </c>
+      <c r="AG29">
+        <v>7659239984.0</v>
+      </c>
+      <c r="AH29">
+        <v>546821590.0</v>
+      </c>
+      <c r="AI29">
+        <v>7894810345.0</v>
+      </c>
+      <c r="AJ29">
+        <v>6453630035.0</v>
+      </c>
+      <c r="AK29">
+        <v>10654529010.0</v>
+      </c>
+      <c r="AL29">
+        <v>9842975414.0</v>
+      </c>
+      <c r="AM29">
+        <v>16365084740.0</v>
+      </c>
+      <c r="AN29">
+        <v>9459892120.0</v>
+      </c>
+      <c r="AO29">
+        <v>6597472522.0</v>
+      </c>
+      <c r="AP29">
+        <v>7033902099.0</v>
+      </c>
+      <c r="AQ29">
+        <v>4981481615.0</v>
+      </c>
+      <c r="AR29">
+        <v>7440035165.0</v>
+      </c>
+      <c r="AS29">
+        <v>9839766993.0</v>
+      </c>
+      <c r="AT29">
+        <v>-13146111032.0</v>
+      </c>
+      <c r="AU29">
+        <v>20095256551.0</v>
+      </c>
+      <c r="AV29">
+        <v>23895889066.0</v>
+      </c>
+      <c r="AW29">
+        <v>8711135362.0</v>
+      </c>
+      <c r="AX29">
+        <v>30582679301.0</v>
+      </c>
+      <c r="AY29">
+        <v>37251066012.0</v>
+      </c>
+      <c r="AZ29">
+        <v>10613515785.0</v>
+      </c>
+      <c r="BA29">
+        <v>5051005889.0</v>
+      </c>
+      <c r="BB29">
+        <v>-859161708.0</v>
+      </c>
+      <c r="BC29">
+        <v>4500573418.0</v>
+      </c>
+      <c r="BD29">
+        <v>50652130400.0</v>
+      </c>
+      <c r="BE29">
+        <v>14863588300.0</v>
+      </c>
+      <c r="BF29">
+        <v>42939506400.0</v>
+      </c>
+      <c r="BG29">
+        <v>33001144700.0</v>
+      </c>
+      <c r="BH29">
+        <v>29726056500.0</v>
+      </c>
+      <c r="BI29">
+        <v>17634930800.0</v>
+      </c>
+      <c r="BJ29">
+        <v>16726584400.0</v>
+      </c>
+      <c r="BK29">
+        <v>14505841800.0</v>
+      </c>
+      <c r="BL29">
+        <v>13566385900.0</v>
+      </c>
+      <c r="BM29">
+        <v>12686937500.0</v>
+      </c>
+      <c r="BN29">
+        <v>6194191500.0</v>
+      </c>
+      <c r="BO29">
+        <v>3438995700.0</v>
+      </c>
+      <c r="BP29">
+        <v>5629454200.0</v>
+      </c>
+      <c r="BQ29">
+        <v>5968147100.0</v>
+      </c>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
-      <c r="BW29"/>
-[...6 lines deleted...]
-      <c r="CD29"/>
+      <c r="BW29">
+        <v>16135231700.0</v>
+      </c>
+      <c r="BX29">
+        <v>17730868800.0</v>
+      </c>
+      <c r="BY29">
+        <v>5368305200.0</v>
+      </c>
+      <c r="BZ29">
+        <v>16743008300.0</v>
+      </c>
+      <c r="CA29">
+        <v>14190348800.0</v>
+      </c>
+      <c r="CB29">
+        <v>10598090800.0</v>
+      </c>
+      <c r="CC29">
+        <v>4654550500.0</v>
+      </c>
+      <c r="CD29">
+        <v>33226307000.0</v>
+      </c>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
-      <c r="CM29"/>
-[...3 lines deleted...]
-      <c r="CQ29"/>
+      <c r="CM29">
+        <v>34690535000.0</v>
+      </c>
+      <c r="CN29">
+        <v>4944000000.0</v>
+      </c>
+      <c r="CO29">
+        <v>14911050000.0</v>
+      </c>
+      <c r="CP29">
+        <v>30501000000.0</v>
+      </c>
+      <c r="CQ29">
+        <v>48838000000.0</v>
+      </c>
     </row>
     <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="B30"/>
       <c r="C30">
-        <v>1590332000.0</v>
+        <v>-5368585000.0</v>
       </c>
       <c r="D30">
-        <v>1617183000.0</v>
+        <v>-2119700000.0</v>
       </c>
       <c r="E30">
-        <v>5425891000.0</v>
+        <v>-720000000.0</v>
       </c>
       <c r="F30">
-        <v>1634072000.0</v>
+        <v>-950000000.0</v>
       </c>
       <c r="G30">
-        <v>1192332000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1150000000.0</v>
+      </c>
+      <c r="H30"/>
       <c r="I30">
-        <v>1518535000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-490000000.0</v>
+      </c>
+      <c r="J30"/>
       <c r="K30">
-        <v>1169443484.0</v>
+        <v>-1378378380.0</v>
       </c>
       <c r="L30">
-        <v>1050521101.0</v>
+        <v>0.0</v>
       </c>
       <c r="M30">
-        <v>926449352.0</v>
+        <v>0.0</v>
       </c>
       <c r="N30">
-        <v>3605044919.0</v>
+        <v>1271368346.0</v>
       </c>
       <c r="O30">
-        <v>4124257829.0</v>
+        <v>1271368346.0</v>
       </c>
       <c r="P30">
-        <v>8361258225.0</v>
+        <v>-4311697500.0</v>
       </c>
       <c r="Q30">
-        <v>9720628137.0</v>
+        <v>-2434298283.0</v>
       </c>
       <c r="R30">
-        <v>1778632813.0</v>
+        <v>-981027574.0</v>
       </c>
       <c r="S30">
-        <v>4254424363.0</v>
+        <v>-345654219.0</v>
       </c>
       <c r="T30">
-        <v>13250159590.0</v>
+        <v>68496000000.0</v>
       </c>
       <c r="U30">
-        <v>13311875021.0</v>
+        <v>-2242284660.0</v>
       </c>
       <c r="V30">
-        <v>6908120221.0</v>
+        <v>-280000000.0</v>
       </c>
       <c r="W30">
-        <v>15147900682.0</v>
+        <v>-132500000.0</v>
       </c>
       <c r="X30">
-        <v>14018366587.0</v>
+        <v>-175000000.0</v>
       </c>
       <c r="Y30">
-        <v>14774264177.0</v>
+        <v>-175000000.0</v>
       </c>
       <c r="Z30">
-        <v>17782344600.0</v>
+        <v>1980000.0</v>
       </c>
       <c r="AA30">
-        <v>17099522114.0</v>
+        <v>-1227810000.0</v>
       </c>
       <c r="AB30">
-        <v>16899409241.0</v>
+        <v>-329480000.0</v>
       </c>
       <c r="AC30">
-        <v>15493537094.0</v>
+        <v>-898330000.0</v>
       </c>
       <c r="AD30">
-        <v>39193825563.0</v>
+        <v>-7899780000.0</v>
       </c>
       <c r="AE30">
-        <v>38084518426.0</v>
+        <v>2118682273.0</v>
       </c>
       <c r="AF30">
-        <v>22575965683.0</v>
+        <v>24459045000.0</v>
       </c>
       <c r="AG30">
-        <v>15891336432.0</v>
+        <v>-600000000.0</v>
       </c>
       <c r="AH30">
-        <v>40800382678.0</v>
+        <v>5720508448.0</v>
       </c>
       <c r="AI30">
-        <v>42550773969.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1388223900.0</v>
+      </c>
+      <c r="AJ30"/>
       <c r="AK30">
-        <v>49306630395.0</v>
+        <v>-5250260300.0</v>
       </c>
       <c r="AL30">
-        <v>27873187650.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-116281520.0</v>
+      </c>
+      <c r="AM30"/>
       <c r="AN30">
-        <v>37008627033.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>-7252125650.0</v>
+      </c>
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30"/>
       <c r="AS30">
-        <v>47878615385.0</v>
+        <v>-4107450000.0</v>
       </c>
       <c r="AT30">
-        <v>70804960019.0</v>
+        <v>-1688160000.0</v>
       </c>
       <c r="AU30">
-        <v>74849955166.0</v>
+        <v>-116840000.0</v>
       </c>
       <c r="AV30">
-        <v>62655851109.0</v>
+        <v>-18456750000.0</v>
       </c>
       <c r="AW30">
-        <v>67217400706.0</v>
+        <v>-3327740000.0</v>
       </c>
       <c r="AX30">
-        <v>56613834870.0</v>
+        <v>-38984160000.0</v>
       </c>
       <c r="AY30">
-        <v>52922243610.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-2525000000.0</v>
+      </c>
+      <c r="AZ30"/>
+      <c r="BA30"/>
       <c r="BB30">
-        <v>82962893201.0</v>
-[...12514 lines deleted...]
-        <v>2734787934.0</v>
+        <v>-201400000.0</v>
       </c>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
-      <c r="CE30"/>
-      <c r="CF30"/>
+      <c r="CE30">
+        <v>542213000.0</v>
+      </c>
+      <c r="CF30">
+        <v>231950000.0</v>
+      </c>
       <c r="CG30"/>
-      <c r="CH30"/>
+      <c r="CH30">
+        <v>641847000.0</v>
+      </c>
       <c r="CI30"/>
-    </row>
-[...6646 lines deleted...]
-      <c r="CI30">
+      <c r="CJ30">
         <v>538817000.0</v>
       </c>
-      <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
+      <c r="CQ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>