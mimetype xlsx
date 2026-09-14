--- v1 (2026-06-15)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1409,52 +1412,56 @@
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>292727295250.0</v>
       </c>
       <c r="C8">
         <v>292727295250.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8"/>
+      <c r="D8">
+        <v>292727295250.0</v>
+      </c>
+      <c r="E8">
+        <v>292727295250.0</v>
+      </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
@@ -2440,52 +2447,56 @@
         <v>-1233634407.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
         <v>201251742042.0</v>
       </c>
       <c r="C29">
         <v>219810069670.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29"/>
+      <c r="D29">
+        <v>235861882324.0</v>
+      </c>
+      <c r="E29">
+        <v>238647541874.0</v>
+      </c>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
@@ -2605,52 +2616,56 @@
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
         <v>51184708593.0</v>
       </c>
       <c r="C32">
         <v>62824065976.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32"/>
+      <c r="D32">
+        <v>73085988722.0</v>
+      </c>
+      <c r="E32">
+        <v>69828272491.0</v>
+      </c>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" t="s">
@@ -3324,52 +3339,56 @@
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
         <v>928556925202.0</v>
       </c>
       <c r="C45">
         <v>923043267202.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45"/>
+      <c r="D45">
+        <v>920453267202.0</v>
+      </c>
+      <c r="E45">
+        <v>919074888822.0</v>
+      </c>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" t="s">
@@ -3594,51 +3613,53 @@
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50"/>
+      <c r="E50">
+        <v>0.0</v>
+      </c>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50">
         <v>26442521944.0</v>
       </c>
       <c r="J50">
         <v>29720624837.0</v>
       </c>
       <c r="K50">
         <v>136651993674.0</v>
       </c>
       <c r="L50">
         <v>139810186902.0</v>
       </c>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
@@ -4321,644 +4342,650 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CS62"/>
+  <dimension ref="A1:CT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
-      <c r="CO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>25</v>
       </c>
-      <c r="CQ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CR1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CS1" t="s">
         <v>26</v>
       </c>
-      <c r="CS1" t="s">
-        <v>158</v>
+      <c r="CT1" t="s">
+        <v>159</v>
       </c>
     </row>
-    <row r="2" spans="1:97">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
-        <v>32394979082.0</v>
+        <v>24466139000.0</v>
       </c>
       <c r="C2">
+        <v>32394979000.0</v>
+      </c>
+      <c r="D2">
         <v>23502150000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12279578000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13444127000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10305438000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21325041000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8946271000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11030472000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>16558281000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>29673971000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>48585747569.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>56880192477.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>61258785442.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>66674287972.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>58629135025.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>60046007070.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>47737916222.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>52797347738.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>43304522740.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>44700459092.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>22032974868.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>89739810270.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>99942770170.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>75015326161.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>83426476784.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>102564779276.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>66719324782.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>78886361457.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>86178581859.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>88097020637.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>89559429005.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>87046194988.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>106682615138.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>104304344677.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>60254185165.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>64026598002.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>71138268215.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>93153187929.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>32348996495.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>51525854710.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>100611153762.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>97524474204.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>111259341800.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>110951570400.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>102394087839.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>110758216633.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>100498016857.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>110768712725.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>87983242069.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>111965882580.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>82931370406.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>89221322980.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>89265350255.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>91259647731.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>45625258250.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>77365800300.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>83294591200.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>72760916600.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>30215642700.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>32026643400.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>33702362600.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>50326231000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>34488960300.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>39928716800.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>35677216200.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>62297955700.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>62390387400.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>63416759100.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>73217048900.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>86310718200.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>71713877500.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>40256792500.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>43582758600.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>54744613000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>61569478200.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>49220646700.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>48032272500.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>54841345100.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>62337110700.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>51114643000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>48014369800.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>50025360000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>40397699000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>35671538000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>35388546000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>24874839000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>25169613000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>22063806000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>25664900000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>23347000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>27667315000.0</v>
       </c>
-      <c r="CO2"/>
-      <c r="CP2">
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>31176768000.0</v>
       </c>
-      <c r="CQ2"/>
-      <c r="CR2">
+      <c r="CR2"/>
+      <c r="CS2">
         <v>28463000000.0</v>
       </c>
-      <c r="CS2"/>
+      <c r="CT2"/>
     </row>
-    <row r="3" spans="1:97">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5014,54 +5041,20102 @@
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
+      <c r="CT3"/>
+    </row>
+    <row r="4" spans="1:98">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+    </row>
+    <row r="5" spans="1:98">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5">
+        <v>7107774000.0</v>
+      </c>
+      <c r="C5">
+        <v>7107774000.0</v>
+      </c>
+      <c r="D5">
+        <v>7107774000.0</v>
+      </c>
+      <c r="E5">
+        <v>6591145000.0</v>
+      </c>
+      <c r="F5">
+        <v>6591145000.0</v>
+      </c>
+      <c r="G5">
+        <v>6591145000.0</v>
+      </c>
+      <c r="H5">
+        <v>6591145000.0</v>
+      </c>
+      <c r="I5">
+        <v>4657214000.0</v>
+      </c>
+      <c r="J5">
+        <v>4657214000.0</v>
+      </c>
+      <c r="K5">
+        <v>4657214000.0</v>
+      </c>
+      <c r="L5">
+        <v>4657214000.0</v>
+      </c>
+      <c r="M5">
+        <v>1207886499.0</v>
+      </c>
+      <c r="N5">
+        <v>1207886499.0</v>
+      </c>
+      <c r="O5">
+        <v>1207886499.0</v>
+      </c>
+      <c r="P5">
+        <v>1207886499.0</v>
+      </c>
+      <c r="Q5">
+        <v>840375043.0</v>
+      </c>
+      <c r="R5">
+        <v>840375043.0</v>
+      </c>
+      <c r="S5">
+        <v>840375043.0</v>
+      </c>
+      <c r="T5">
+        <v>840375043.0</v>
+      </c>
+      <c r="U5">
+        <v>-403377241.0</v>
+      </c>
+      <c r="V5">
+        <v>-403377241.0</v>
+      </c>
+      <c r="W5">
+        <v>-403377241.0</v>
+      </c>
+      <c r="X5">
+        <v>-403377241.0</v>
+      </c>
+      <c r="Y5">
+        <v>-1740147470.0</v>
+      </c>
+      <c r="Z5">
+        <v>-1740147470.0</v>
+      </c>
+      <c r="AA5">
+        <v>-1740147470.0</v>
+      </c>
+      <c r="AB5">
+        <v>-1740147470.0</v>
+      </c>
+      <c r="AC5">
+        <v>-2100230325.0</v>
+      </c>
+      <c r="AD5">
+        <v>-2100230325.0</v>
+      </c>
+      <c r="AE5">
+        <v>-2100230325.0</v>
+      </c>
+      <c r="AF5">
+        <v>-3105480325.0</v>
+      </c>
+      <c r="AG5">
+        <v>-3772845315.0</v>
+      </c>
+      <c r="AH5">
+        <v>-3772845315.0</v>
+      </c>
+      <c r="AI5">
+        <v>-3772845315.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-3772845315.0</v>
+      </c>
+      <c r="AK5">
+        <v>-2007940326.0</v>
+      </c>
+      <c r="AL5">
+        <v>-2007940326.0</v>
+      </c>
+      <c r="AM5">
+        <v>-2007940326.0</v>
+      </c>
+      <c r="AN5">
+        <v>-2007940326.0</v>
+      </c>
+      <c r="AO5">
+        <v>-2387756737.0</v>
+      </c>
+      <c r="AP5">
+        <v>-2387756737.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-2387756737.0</v>
+      </c>
+      <c r="AR5">
+        <v>-2387756737.0</v>
+      </c>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5">
+        <v>1189833731.0</v>
+      </c>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+    </row>
+    <row r="6" spans="1:98">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
+      <c r="CT6"/>
+    </row>
+    <row r="7" spans="1:98">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
+    </row>
+    <row r="8" spans="1:98">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>292727295250.0</v>
+      </c>
+      <c r="C8">
+        <v>292727295250.0</v>
+      </c>
+      <c r="D8">
+        <v>292727295250.0</v>
+      </c>
+      <c r="E8">
+        <v>292727295250.0</v>
+      </c>
+      <c r="F8">
+        <v>292727295250.0</v>
+      </c>
+      <c r="G8">
+        <v>292727295250.0</v>
+      </c>
+      <c r="H8">
+        <v>292727295250.0</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+    </row>
+    <row r="9" spans="1:98">
+      <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="F9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="G9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="H9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="I9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="N9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="O9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="P9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="Q9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="R9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="S9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="T9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="U9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="V9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="W9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="X9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="Y9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="Z9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="AA9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="AB9">
+        <v>71627954210.0</v>
+      </c>
+      <c r="AC9">
+        <v>70622704210.0</v>
+      </c>
+      <c r="AD9">
+        <v>70622704210.0</v>
+      </c>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+    </row>
+    <row r="10" spans="1:98">
+      <c r="A10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10">
+        <v>4448479000.0</v>
+      </c>
+      <c r="C10">
+        <v>2974964000.0</v>
+      </c>
+      <c r="D10">
+        <v>3308418000.0</v>
+      </c>
+      <c r="E10">
+        <v>2011345000.0</v>
+      </c>
+      <c r="F10">
+        <v>2039083000.0</v>
+      </c>
+      <c r="G10">
+        <v>2855876000.0</v>
+      </c>
+      <c r="H10">
+        <v>2104557000.0</v>
+      </c>
+      <c r="I10">
+        <v>2224690000.0</v>
+      </c>
+      <c r="J10">
+        <v>2746185000.0</v>
+      </c>
+      <c r="K10">
+        <v>3145596000.0</v>
+      </c>
+      <c r="L10">
+        <v>2377842000.0</v>
+      </c>
+      <c r="M10">
+        <v>3390637684.0</v>
+      </c>
+      <c r="N10">
+        <v>2233223487.0</v>
+      </c>
+      <c r="O10">
+        <v>2295350586.0</v>
+      </c>
+      <c r="P10">
+        <v>1724598126.0</v>
+      </c>
+      <c r="Q10">
+        <v>1896404062.0</v>
+      </c>
+      <c r="R10">
+        <v>1846608123.0</v>
+      </c>
+      <c r="S10">
+        <v>1878806384.0</v>
+      </c>
+      <c r="T10">
+        <v>2147522414.0</v>
+      </c>
+      <c r="U10">
+        <v>1723433708.0</v>
+      </c>
+      <c r="V10">
+        <v>1288849526.0</v>
+      </c>
+      <c r="W10">
+        <v>1872038981.0</v>
+      </c>
+      <c r="X10">
+        <v>1779593149.0</v>
+      </c>
+      <c r="Y10">
+        <v>1175669357.0</v>
+      </c>
+      <c r="Z10">
+        <v>1429531427.0</v>
+      </c>
+      <c r="AA10">
+        <v>1865520000.0</v>
+      </c>
+      <c r="AB10">
+        <v>1830920129.0</v>
+      </c>
+      <c r="AC10">
+        <v>1971199906.0</v>
+      </c>
+      <c r="AD10">
+        <v>2392633033.0</v>
+      </c>
+      <c r="AE10">
+        <v>2466597876.0</v>
+      </c>
+      <c r="AF10">
+        <v>3324644849.0</v>
+      </c>
+      <c r="AG10">
+        <v>4472234000.0</v>
+      </c>
+      <c r="AH10">
+        <v>2935412174.0</v>
+      </c>
+      <c r="AI10">
+        <v>2674308025.0</v>
+      </c>
+      <c r="AJ10">
+        <v>2383042772.0</v>
+      </c>
+      <c r="AK10">
+        <v>2308357260.0</v>
+      </c>
+      <c r="AL10">
+        <v>2598795483.0</v>
+      </c>
+      <c r="AM10">
+        <v>2017384239.0</v>
+      </c>
+      <c r="AN10">
+        <v>2420688310.0</v>
+      </c>
+      <c r="AO10">
+        <v>2515676688.0</v>
+      </c>
+      <c r="AP10">
+        <v>2319697827.0</v>
+      </c>
+      <c r="AQ10">
+        <v>2747325750.0</v>
+      </c>
+      <c r="AR10">
+        <v>1748000559.0</v>
+      </c>
+      <c r="AS10">
+        <v>1405802842.0</v>
+      </c>
+      <c r="AT10">
+        <v>1052660290.0</v>
+      </c>
+      <c r="AU10">
+        <v>1282511000.0</v>
+      </c>
+      <c r="AV10">
+        <v>1446328917.0</v>
+      </c>
+      <c r="AW10">
+        <v>2639467623.0</v>
+      </c>
+      <c r="AX10">
+        <v>2183856569.0</v>
+      </c>
+      <c r="AY10">
+        <v>2021546782.0</v>
+      </c>
+      <c r="AZ10">
+        <v>2738498972.0</v>
+      </c>
+      <c r="BA10">
+        <v>1489412365.0</v>
+      </c>
+      <c r="BB10">
+        <v>1210810204.0</v>
+      </c>
+      <c r="BC10">
+        <v>1287907556.0</v>
+      </c>
+      <c r="BD10">
+        <v>1233634407.0</v>
+      </c>
+      <c r="BE10">
+        <v>1590481631.0</v>
+      </c>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+    </row>
+    <row r="11" spans="1:98">
+      <c r="A11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+    </row>
+    <row r="12" spans="1:98">
+      <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12">
+        <v>4448479000.0</v>
+      </c>
+      <c r="C12">
+        <v>2974964000.0</v>
+      </c>
+      <c r="D12">
+        <v>3308418000.0</v>
+      </c>
+      <c r="E12">
+        <v>2011345000.0</v>
+      </c>
+      <c r="F12">
+        <v>2039083000.0</v>
+      </c>
+      <c r="G12">
+        <v>2855876000.0</v>
+      </c>
+      <c r="H12">
+        <v>2104557000.0</v>
+      </c>
+      <c r="I12">
+        <v>2224690000.0</v>
+      </c>
+      <c r="J12">
+        <v>2746185000.0</v>
+      </c>
+      <c r="K12">
+        <v>3145596000.0</v>
+      </c>
+      <c r="L12">
+        <v>2377842000.0</v>
+      </c>
+      <c r="M12">
+        <v>3390637684.0</v>
+      </c>
+      <c r="N12">
+        <v>2233223487.0</v>
+      </c>
+      <c r="O12">
+        <v>2295350586.0</v>
+      </c>
+      <c r="P12">
+        <v>1724598126.0</v>
+      </c>
+      <c r="Q12">
+        <v>1896404062.0</v>
+      </c>
+      <c r="R12">
+        <v>1846608123.0</v>
+      </c>
+      <c r="S12">
+        <v>1878806384.0</v>
+      </c>
+      <c r="T12">
+        <v>2147522414.0</v>
+      </c>
+      <c r="U12">
+        <v>1723433708.0</v>
+      </c>
+      <c r="V12">
+        <v>1288849526.0</v>
+      </c>
+      <c r="W12">
+        <v>1872038981.0</v>
+      </c>
+      <c r="X12">
+        <v>1779593149.0</v>
+      </c>
+      <c r="Y12">
+        <v>1175669357.0</v>
+      </c>
+      <c r="Z12">
+        <v>1429531427.0</v>
+      </c>
+      <c r="AA12">
+        <v>1865520000.0</v>
+      </c>
+      <c r="AB12">
+        <v>1830920129.0</v>
+      </c>
+      <c r="AC12">
+        <v>1971199910.0</v>
+      </c>
+      <c r="AD12">
+        <v>2392633033.0</v>
+      </c>
+      <c r="AE12">
+        <v>2466597876.0</v>
+      </c>
+      <c r="AF12">
+        <v>3324644849.0</v>
+      </c>
+      <c r="AG12">
+        <v>4472234000.0</v>
+      </c>
+      <c r="AH12">
+        <v>2935412174.0</v>
+      </c>
+      <c r="AI12">
+        <v>2674308025.0</v>
+      </c>
+      <c r="AJ12">
+        <v>2383042772.0</v>
+      </c>
+      <c r="AK12">
+        <v>2308357260.0</v>
+      </c>
+      <c r="AL12">
+        <v>2598795483.0</v>
+      </c>
+      <c r="AM12">
+        <v>2017384239.0</v>
+      </c>
+      <c r="AN12">
+        <v>2420688310.0</v>
+      </c>
+      <c r="AO12">
+        <v>2515676688.0</v>
+      </c>
+      <c r="AP12">
+        <v>2319697827.0</v>
+      </c>
+      <c r="AQ12">
+        <v>2747325750.0</v>
+      </c>
+      <c r="AR12">
+        <v>1748000559.0</v>
+      </c>
+      <c r="AS12">
+        <v>1405802842.0</v>
+      </c>
+      <c r="AT12">
+        <v>1052660290.0</v>
+      </c>
+      <c r="AU12">
+        <v>1282511000.0</v>
+      </c>
+      <c r="AV12">
+        <v>1446328917.0</v>
+      </c>
+      <c r="AW12">
+        <v>2639467623.0</v>
+      </c>
+      <c r="AX12">
+        <v>2183856569.0</v>
+      </c>
+      <c r="AY12">
+        <v>2021546782.0</v>
+      </c>
+      <c r="AZ12">
+        <v>2738498972.0</v>
+      </c>
+      <c r="BA12">
+        <v>1489412365.0</v>
+      </c>
+      <c r="BB12">
+        <v>1210810204.0</v>
+      </c>
+      <c r="BC12">
+        <v>1287907556.0</v>
+      </c>
+      <c r="BD12">
+        <v>1233634407.0</v>
+      </c>
+      <c r="BE12">
+        <v>1590481631.0</v>
+      </c>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+    </row>
+    <row r="13" spans="1:98">
+      <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13">
+        <v>292727295000.0</v>
+      </c>
+      <c r="C13">
+        <v>292727295000.0</v>
+      </c>
+      <c r="D13">
+        <v>292727295000.0</v>
+      </c>
+      <c r="E13">
+        <v>292727295000.0</v>
+      </c>
+      <c r="F13">
+        <v>292727295000.0</v>
+      </c>
+      <c r="G13">
+        <v>292727295000.0</v>
+      </c>
+      <c r="H13">
+        <v>292727295000.0</v>
+      </c>
+      <c r="I13">
+        <v>292727295000.0</v>
+      </c>
+      <c r="J13">
+        <v>292727295000.0</v>
+      </c>
+      <c r="K13">
+        <v>292727295000.0</v>
+      </c>
+      <c r="L13">
+        <v>292727295000.0</v>
+      </c>
+      <c r="M13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="N13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="O13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="P13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="Q13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="R13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="S13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="T13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="U13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="V13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="W13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="X13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="Y13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="Z13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AA13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AB13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AC13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AD13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AE13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AF13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AG13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AH13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AI13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AJ13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AK13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AL13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AM13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AN13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AO13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AP13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AQ13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AR13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AS13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AT13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AU13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AV13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AW13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AX13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AY13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="AZ13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="BA13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="BB13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="BC13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="BD13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="BE13">
+        <v>292727295250.0</v>
+      </c>
+      <c r="BF13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BG13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BH13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BI13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BJ13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BK13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BL13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BM13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BN13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BO13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BP13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BQ13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BR13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BS13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BT13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BU13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BV13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BW13">
+        <v>292727295300.0</v>
+      </c>
+      <c r="BX13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="BY13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CA13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CB13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CC13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CD13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CE13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CF13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CG13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CH13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CI13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CK13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CL13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CM13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CN13">
+        <v>209177000000.0</v>
+      </c>
+      <c r="CO13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CP13">
+        <v>209177000000.0</v>
+      </c>
+      <c r="CQ13">
+        <v>209176750000.0</v>
+      </c>
+      <c r="CR13">
+        <v>209177000000.0</v>
+      </c>
+      <c r="CS13">
+        <v>209177000000.0</v>
+      </c>
+      <c r="CT13">
+        <v>209177000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:98">
+      <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14">
+        <v>1170909000.0</v>
+      </c>
+      <c r="C14">
+        <v>1170909000.0</v>
+      </c>
+      <c r="D14">
+        <v>1170909000.0</v>
+      </c>
+      <c r="E14">
+        <v>1170909000.0</v>
+      </c>
+      <c r="F14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="G14">
+        <v>1170909000.0</v>
+      </c>
+      <c r="H14">
+        <v>1170909000.0</v>
+      </c>
+      <c r="I14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="J14">
+        <v>1170909000.0</v>
+      </c>
+      <c r="K14">
+        <v>1170909000.0</v>
+      </c>
+      <c r="L14">
+        <v>1170909000.0</v>
+      </c>
+      <c r="M14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="N14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="O14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="P14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="Q14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="R14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="S14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="T14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="U14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="V14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="W14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="X14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="Y14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="Z14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AA14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AB14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AC14">
+        <v>1175152700.0</v>
+      </c>
+      <c r="AD14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AE14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AF14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AG14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AH14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AI14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AJ14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AK14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AL14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AM14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AN14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AO14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AP14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AQ14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AR14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AS14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AT14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AU14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AV14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AW14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AX14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AY14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="AZ14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="BA14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="BB14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="BC14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="BD14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="BE14">
+        <v>1170909181.0</v>
+      </c>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
+      <c r="CT14"/>
+    </row>
+    <row r="15" spans="1:98">
+      <c r="A15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
+    </row>
+    <row r="16" spans="1:98">
+      <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>82107366000.0</v>
+      </c>
+      <c r="E16">
+        <v>81176413000.0</v>
+      </c>
+      <c r="F16">
+        <v>84457485951.0</v>
+      </c>
+      <c r="G16">
+        <v>94334229846.0</v>
+      </c>
+      <c r="H16">
+        <v>105233178000.0</v>
+      </c>
+      <c r="I16">
+        <v>81981521000.0</v>
+      </c>
+      <c r="J16">
+        <v>88134727000.0</v>
+      </c>
+      <c r="K16">
+        <v>97013839000.0</v>
+      </c>
+      <c r="L16">
+        <v>103910648000.0</v>
+      </c>
+      <c r="M16">
+        <v>50065823822.0</v>
+      </c>
+      <c r="N16">
+        <v>62902365198.0</v>
+      </c>
+      <c r="O16">
+        <v>66117615348.0</v>
+      </c>
+      <c r="P16">
+        <v>81242646603.0</v>
+      </c>
+      <c r="Q16">
+        <v>28060229750.0</v>
+      </c>
+      <c r="R16">
+        <v>29212356250.0</v>
+      </c>
+      <c r="S16">
+        <v>25839416546.0</v>
+      </c>
+      <c r="T16">
+        <v>29256883354.0</v>
+      </c>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16">
+        <v>94966674315.0</v>
+      </c>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
+    </row>
+    <row r="17" spans="1:98">
+      <c r="A17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+    </row>
+    <row r="18" spans="1:98">
+      <c r="A18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+    </row>
+    <row r="19" spans="1:98">
+      <c r="A19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+    </row>
+    <row r="20" spans="1:98">
+      <c r="A20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+    </row>
+    <row r="21" spans="1:98">
+      <c r="A21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
+    </row>
+    <row r="22" spans="1:98">
+      <c r="A22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22">
+        <v>143508136000.0</v>
+      </c>
+      <c r="C22">
+        <v>160709573000.0</v>
+      </c>
+      <c r="D22">
+        <v>172268779000.0</v>
+      </c>
+      <c r="E22">
+        <v>176589404000.0</v>
+      </c>
+      <c r="F22">
+        <v>179771624000.0</v>
+      </c>
+      <c r="G22">
+        <v>186287534000.0</v>
+      </c>
+      <c r="H22">
+        <v>199723419000.0</v>
+      </c>
+      <c r="I22">
+        <v>193744339000.0</v>
+      </c>
+      <c r="J22">
+        <v>201296534000.0</v>
+      </c>
+      <c r="K22">
+        <v>212589037000.0</v>
+      </c>
+      <c r="L22">
+        <v>221972434000.0</v>
+      </c>
+      <c r="M22">
+        <v>182155625942.0</v>
+      </c>
+      <c r="N22">
+        <v>202948705694.0</v>
+      </c>
+      <c r="O22">
+        <v>215182304841.0</v>
+      </c>
+      <c r="P22">
+        <v>231288846681.0</v>
+      </c>
+      <c r="Q22">
+        <v>172531586586.0</v>
+      </c>
+      <c r="R22">
+        <v>170256090321.0</v>
+      </c>
+      <c r="S22">
+        <v>241054022395.0</v>
+      </c>
+      <c r="T22">
+        <v>243381244209.0</v>
+      </c>
+      <c r="U22">
+        <v>223831513240.0</v>
+      </c>
+      <c r="V22">
+        <v>222343433388.0</v>
+      </c>
+      <c r="W22">
+        <v>221325982807.0</v>
+      </c>
+      <c r="X22">
+        <v>231219092276.0</v>
+      </c>
+      <c r="Y22">
+        <v>233177220135.0</v>
+      </c>
+      <c r="Z22">
+        <v>196057230274.0</v>
+      </c>
+      <c r="AA22">
+        <v>195160770855.0</v>
+      </c>
+      <c r="AB22">
+        <v>246903617805.0</v>
+      </c>
+      <c r="AC22">
+        <v>237179762730.0</v>
+      </c>
+      <c r="AD22">
+        <v>257625419316.0</v>
+      </c>
+      <c r="AE22">
+        <v>270073260318.0</v>
+      </c>
+      <c r="AF22">
+        <v>275298010853.0</v>
+      </c>
+      <c r="AG22">
+        <v>276473888658.0</v>
+      </c>
+      <c r="AH22">
+        <v>277297438545.0</v>
+      </c>
+      <c r="AI22">
+        <v>282760445718.0</v>
+      </c>
+      <c r="AJ22">
+        <v>293180825559.0</v>
+      </c>
+      <c r="AK22">
+        <v>270423949084.0</v>
+      </c>
+      <c r="AL22">
+        <v>271127009597.0</v>
+      </c>
+      <c r="AM22">
+        <v>272035517290.0</v>
+      </c>
+      <c r="AN22">
+        <v>276951721441.0</v>
+      </c>
+      <c r="AO22">
+        <v>243133813890.0</v>
+      </c>
+      <c r="AP22">
+        <v>279745674520.0</v>
+      </c>
+      <c r="AQ22">
+        <v>340785676083.0</v>
+      </c>
+      <c r="AR22">
+        <v>323426229333.0</v>
+      </c>
+      <c r="AS22">
+        <v>327082248454.0</v>
+      </c>
+      <c r="AT22">
+        <v>329506183759.0</v>
+      </c>
+      <c r="AU22">
+        <v>339116336842.0</v>
+      </c>
+      <c r="AV22">
+        <v>349113710318.0</v>
+      </c>
+      <c r="AW22">
+        <v>299072345653.0</v>
+      </c>
+      <c r="AX22">
+        <v>300564819630.0</v>
+      </c>
+      <c r="AY22">
+        <v>320059748571.0</v>
+      </c>
+      <c r="AZ22">
+        <v>344737943944.0</v>
+      </c>
+      <c r="BA22">
+        <v>369551506946.0</v>
+      </c>
+      <c r="BB22">
+        <v>372726363545.0</v>
+      </c>
+      <c r="BC22">
+        <v>375464017579.0</v>
+      </c>
+      <c r="BD22">
+        <v>389371990487.0</v>
+      </c>
+      <c r="BE22">
+        <v>293656291058.0</v>
+      </c>
+      <c r="BF22">
+        <v>276299722000.0</v>
+      </c>
+      <c r="BG22">
+        <v>299209742900.0</v>
+      </c>
+      <c r="BH22">
+        <v>391015379300.0</v>
+      </c>
+      <c r="BI22">
+        <v>211671199600.0</v>
+      </c>
+      <c r="BJ22">
+        <v>218711492300.0</v>
+      </c>
+      <c r="BK22">
+        <v>231434218200.0</v>
+      </c>
+      <c r="BL22">
+        <v>251101206800.0</v>
+      </c>
+      <c r="BM22">
+        <v>209674323300.0</v>
+      </c>
+      <c r="BN22">
+        <v>210186103600.0</v>
+      </c>
+      <c r="BO22">
+        <v>208684784100.0</v>
+      </c>
+      <c r="BP22">
+        <v>236364780800.0</v>
+      </c>
+      <c r="BQ22">
+        <v>208366746600.0</v>
+      </c>
+      <c r="BR22">
+        <v>213546324100.0</v>
+      </c>
+      <c r="BS22">
+        <v>219920028300.0</v>
+      </c>
+      <c r="BT22">
+        <v>239295014400.0</v>
+      </c>
+      <c r="BU22">
+        <v>254597870100.0</v>
+      </c>
+      <c r="BV22">
+        <v>254071112900.0</v>
+      </c>
+      <c r="BW22">
+        <v>261546602900.0</v>
+      </c>
+      <c r="BX22">
+        <v>267444086800.0</v>
+      </c>
+      <c r="BY22">
+        <v>261933744000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>272728188000.0</v>
+      </c>
+      <c r="CA22">
+        <v>286721708000.0</v>
+      </c>
+      <c r="CB22">
+        <v>278533466800.0</v>
+      </c>
+      <c r="CC22">
+        <v>278032179500.0</v>
+      </c>
+      <c r="CD22">
+        <v>266614317400.0</v>
+      </c>
+      <c r="CE22">
+        <v>266298064900.0</v>
+      </c>
+      <c r="CF22">
+        <v>245422120000.0</v>
+      </c>
+      <c r="CG22">
+        <v>258671599000.0</v>
+      </c>
+      <c r="CH22">
+        <v>260844811000.0</v>
+      </c>
+      <c r="CI22">
+        <v>248463682000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>234678204000.0</v>
+      </c>
+      <c r="CK22">
+        <v>225315289000.0</v>
+      </c>
+      <c r="CL22">
+        <v>209364743000.0</v>
+      </c>
+      <c r="CM22">
+        <v>198367501000.0</v>
+      </c>
+      <c r="CN22">
+        <v>189720000000.0</v>
+      </c>
+      <c r="CO22">
+        <v>182563834000.0</v>
+      </c>
+      <c r="CP22">
+        <v>195384000000.0</v>
+      </c>
+      <c r="CQ22">
+        <v>196511052000.0</v>
+      </c>
+      <c r="CR22">
+        <v>194863000000.0</v>
+      </c>
+      <c r="CS22">
+        <v>177258000000.0</v>
+      </c>
+      <c r="CT22">
+        <v>183126000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:98">
+      <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23">
+        <v>340652741000.0</v>
+      </c>
+      <c r="C23">
+        <v>355594106000.0</v>
+      </c>
+      <c r="D23">
+        <v>382338861000.0</v>
+      </c>
+      <c r="E23">
+        <v>384441867000.0</v>
+      </c>
+      <c r="F23">
+        <v>371445597000.0</v>
+      </c>
+      <c r="G23">
+        <v>379231509000.0</v>
+      </c>
+      <c r="H23">
+        <v>413912641000.0</v>
+      </c>
+      <c r="I23">
+        <v>403586183000.0</v>
+      </c>
+      <c r="J23">
+        <v>398490510000.0</v>
+      </c>
+      <c r="K23">
+        <v>427063956000.0</v>
+      </c>
+      <c r="L23">
+        <v>439167184000.0</v>
+      </c>
+      <c r="M23">
+        <v>400516932611.0</v>
+      </c>
+      <c r="N23">
+        <v>422019989655.0</v>
+      </c>
+      <c r="O23">
+        <v>437563714094.0</v>
+      </c>
+      <c r="P23">
+        <v>456577926987.0</v>
+      </c>
+      <c r="Q23">
+        <v>401193968581.0</v>
+      </c>
+      <c r="R23">
+        <v>403332646068.0</v>
+      </c>
+      <c r="S23">
+        <v>479040157851.0</v>
+      </c>
+      <c r="T23">
+        <v>485558335944.0</v>
+      </c>
+      <c r="U23">
+        <v>456470679291.0</v>
+      </c>
+      <c r="V23">
+        <v>460599278577.0</v>
+      </c>
+      <c r="W23">
+        <v>482633154314.0</v>
+      </c>
+      <c r="X23">
+        <v>482065294095.0</v>
+      </c>
+      <c r="Y23">
+        <v>480814959914.0</v>
+      </c>
+      <c r="Z23">
+        <v>456144737741.0</v>
+      </c>
+      <c r="AA23">
+        <v>458207588578.0</v>
+      </c>
+      <c r="AB23">
+        <v>514765731890.0</v>
+      </c>
+      <c r="AC23">
+        <v>512729522157.0</v>
+      </c>
+      <c r="AD23">
+        <v>537498186842.0</v>
+      </c>
+      <c r="AE23">
+        <v>553788046242.0</v>
+      </c>
+      <c r="AF23">
+        <v>562174180897.0</v>
+      </c>
+      <c r="AG23">
+        <v>592728566642.0</v>
+      </c>
+      <c r="AH23">
+        <v>595026630987.0</v>
+      </c>
+      <c r="AI23">
+        <v>597777585552.0</v>
+      </c>
+      <c r="AJ23">
+        <v>605643301307.0</v>
+      </c>
+      <c r="AK23">
+        <v>614171017501.0</v>
+      </c>
+      <c r="AL23">
+        <v>623944434326.0</v>
+      </c>
+      <c r="AM23">
+        <v>635236234642.0</v>
+      </c>
+      <c r="AN23">
+        <v>649654335962.0</v>
+      </c>
+      <c r="AO23">
+        <v>602605446918.0</v>
+      </c>
+      <c r="AP23">
+        <v>646612218677.0</v>
+      </c>
+      <c r="AQ23">
+        <v>719622094660.0</v>
+      </c>
+      <c r="AR23">
+        <v>721863265285.0</v>
+      </c>
+      <c r="AS23">
+        <v>711675686273.0</v>
+      </c>
+      <c r="AT23"/>
+      <c r="AU23">
+        <v>753016556185.0</v>
+      </c>
+      <c r="AV23">
+        <v>773663346934.0</v>
+      </c>
+      <c r="AW23">
+        <v>754947994931.0</v>
+      </c>
+      <c r="AX23">
+        <v>768753514951.0</v>
+      </c>
+      <c r="AY23">
+        <v>766202006156.0</v>
+      </c>
+      <c r="AZ23">
+        <v>801866397034.0</v>
+      </c>
+      <c r="BA23">
+        <v>787254228520.0</v>
+      </c>
+      <c r="BB23">
+        <v>792777143448.0</v>
+      </c>
+      <c r="BC23">
+        <v>798098186186.0</v>
+      </c>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23"/>
+      <c r="CR23"/>
+      <c r="CS23"/>
+      <c r="CT23"/>
+    </row>
+    <row r="24" spans="1:98">
+      <c r="A24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24">
+        <v>0.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
+        <v>0.0</v>
+      </c>
+      <c r="N24">
+        <v>0.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24">
+        <v>0.0</v>
+      </c>
+      <c r="Q24">
+        <v>0.0</v>
+      </c>
+      <c r="R24">
+        <v>0.0</v>
+      </c>
+      <c r="S24">
+        <v>74295809190.0</v>
+      </c>
+      <c r="T24">
+        <v>74595809190.0</v>
+      </c>
+      <c r="U24">
+        <v>79095809190.0</v>
+      </c>
+      <c r="V24">
+        <v>70530809190.0</v>
+      </c>
+      <c r="W24">
+        <v>73110809190.0</v>
+      </c>
+      <c r="X24">
+        <v>92281981160.0</v>
+      </c>
+      <c r="Y24">
+        <v>99915981160.0</v>
+      </c>
+      <c r="Z24">
+        <v>107630981160.0</v>
+      </c>
+      <c r="AA24">
+        <v>103893481160.0</v>
+      </c>
+      <c r="AB24">
+        <v>106943481160.0</v>
+      </c>
+      <c r="AC24">
+        <v>112980981160.0</v>
+      </c>
+      <c r="AD24">
+        <v>116130981160.0</v>
+      </c>
+      <c r="AE24">
+        <v>160685115033.0</v>
+      </c>
+      <c r="AF24">
+        <v>167488804298.0</v>
+      </c>
+      <c r="AG24">
+        <v>155598188442.0</v>
+      </c>
+      <c r="AH24">
+        <v>159921942100.0</v>
+      </c>
+      <c r="AI24">
+        <v>164445695800.0</v>
+      </c>
+      <c r="AJ24">
+        <v>164745695800.0</v>
+      </c>
+      <c r="AK24">
+        <v>189188217700.0</v>
+      </c>
+      <c r="AL24">
+        <v>189188217700.0</v>
+      </c>
+      <c r="AM24">
+        <v>72707236500.0</v>
+      </c>
+      <c r="AN24">
+        <v>78087751600.0</v>
+      </c>
+      <c r="AO24">
+        <v>92619648100.0</v>
+      </c>
+      <c r="AP24">
+        <v>92619648100.0</v>
+      </c>
+      <c r="AQ24">
+        <v>92619648100.0</v>
+      </c>
+      <c r="AR24">
+        <v>92619648100.0</v>
+      </c>
+      <c r="AS24">
+        <v>104104624900.0</v>
+      </c>
+      <c r="AT24">
+        <v>128173555300.0</v>
+      </c>
+      <c r="AU24">
+        <v>128173555300.0</v>
+      </c>
+      <c r="AV24">
+        <v>131893555300.0</v>
+      </c>
+      <c r="AW24">
+        <v>138207004500.0</v>
+      </c>
+      <c r="AX24">
+        <v>145070453700.0</v>
+      </c>
+      <c r="AY24">
+        <v>150833902900.0</v>
+      </c>
+      <c r="AZ24">
+        <v>157147352100.0</v>
+      </c>
+      <c r="BA24">
+        <v>282574163700.0</v>
+      </c>
+      <c r="BB24">
+        <v>211836722800.0</v>
+      </c>
+      <c r="BC24">
+        <v>208286736700.0</v>
+      </c>
+      <c r="BD24">
+        <v>207458406600.0</v>
+      </c>
+      <c r="BE24">
+        <v>225258721600.0</v>
+      </c>
+      <c r="BF24">
+        <v>223311514500.0</v>
+      </c>
+      <c r="BG24">
+        <v>217902605800.0</v>
+      </c>
+      <c r="BH24">
+        <v>215883279900.0</v>
+      </c>
+      <c r="BI24">
+        <v>233912004500.0</v>
+      </c>
+      <c r="BJ24">
+        <v>229385293200.0</v>
+      </c>
+      <c r="BK24">
+        <v>229535628700.0</v>
+      </c>
+      <c r="BL24">
+        <v>235116231200.0</v>
+      </c>
+      <c r="BM24">
+        <v>110631030000.0</v>
+      </c>
+      <c r="BN24">
+        <v>112504447500.0</v>
+      </c>
+      <c r="BO24">
+        <v>88047562500.0</v>
+      </c>
+      <c r="BP24">
+        <v>116239500000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>124570689500.0</v>
+      </c>
+      <c r="BR24">
+        <v>131243030700.0</v>
+      </c>
+      <c r="BS24">
+        <v>147801230400.0</v>
+      </c>
+      <c r="BT24">
+        <v>140135397200.0</v>
+      </c>
+      <c r="BU24">
+        <v>140694939800.0</v>
+      </c>
+      <c r="BV24">
+        <v>142844254600.0</v>
+      </c>
+      <c r="BW24">
+        <v>142729918100.0</v>
+      </c>
+      <c r="BX24">
+        <v>137116914300.0</v>
+      </c>
+      <c r="BY24">
+        <v>40040966600.0</v>
+      </c>
+      <c r="BZ24">
+        <v>38249614400.0</v>
+      </c>
+      <c r="CA24">
+        <v>38519989400.0</v>
+      </c>
+      <c r="CB24">
+        <v>38105977700.0</v>
+      </c>
+      <c r="CC24">
+        <v>72676668400.0</v>
+      </c>
+      <c r="CD24">
+        <v>73188198800.0</v>
+      </c>
+      <c r="CE24">
+        <v>71417516600.0</v>
+      </c>
+      <c r="CF24">
+        <v>103190220000.0</v>
+      </c>
+      <c r="CG24">
+        <v>125382695000.0</v>
+      </c>
+      <c r="CH24">
+        <v>122374957000.0</v>
+      </c>
+      <c r="CI24">
+        <v>119922294000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>166326748000.0</v>
+      </c>
+      <c r="CK24">
+        <v>170770592000.0</v>
+      </c>
+      <c r="CL24">
+        <v>155752212000.0</v>
+      </c>
+      <c r="CM24">
+        <v>153539545000.0</v>
+      </c>
+      <c r="CN24">
+        <v>194500000000.0</v>
+      </c>
+      <c r="CO24">
+        <v>209878690000.0</v>
+      </c>
+      <c r="CP24">
+        <v>285070000000.0</v>
+      </c>
+      <c r="CQ24">
+        <v>273790594000.0</v>
+      </c>
+      <c r="CR24"/>
+      <c r="CS24">
+        <v>267797000000.0</v>
+      </c>
+      <c r="CT24"/>
+    </row>
+    <row r="25" spans="1:98">
+      <c r="A25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
+        <v>0.0</v>
+      </c>
+      <c r="F25">
+        <v>0.0</v>
+      </c>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>0.0</v>
+      </c>
+      <c r="N25">
+        <v>0.0</v>
+      </c>
+      <c r="O25">
+        <v>0.0</v>
+      </c>
+      <c r="P25">
+        <v>0.0</v>
+      </c>
+      <c r="Q25">
+        <v>0.0</v>
+      </c>
+      <c r="R25">
+        <v>0.0</v>
+      </c>
+      <c r="S25">
+        <v>74295809190.0</v>
+      </c>
+      <c r="T25">
+        <v>74595809190.0</v>
+      </c>
+      <c r="U25">
+        <v>79095809190.0</v>
+      </c>
+      <c r="V25">
+        <v>70530809190.0</v>
+      </c>
+      <c r="W25">
+        <v>73110809190.0</v>
+      </c>
+      <c r="X25">
+        <v>92281981160.0</v>
+      </c>
+      <c r="Y25">
+        <v>99915981160.0</v>
+      </c>
+      <c r="Z25">
+        <v>107630981160.0</v>
+      </c>
+      <c r="AA25">
+        <v>103893481160.0</v>
+      </c>
+      <c r="AB25">
+        <v>106943481160.0</v>
+      </c>
+      <c r="AC25">
+        <v>112980981160.0</v>
+      </c>
+      <c r="AD25">
+        <v>116130981160.0</v>
+      </c>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+    </row>
+    <row r="26" spans="1:98">
+      <c r="A26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+    </row>
+    <row r="27" spans="1:98">
+      <c r="A27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+    </row>
+    <row r="28" spans="1:98">
+      <c r="A28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28">
+        <v>-4448479000.0</v>
+      </c>
+      <c r="C28">
+        <v>-2974964000.0</v>
+      </c>
+      <c r="D28">
+        <v>-3308418000.0</v>
+      </c>
+      <c r="E28">
+        <v>-2011345000.0</v>
+      </c>
+      <c r="F28">
+        <v>-2039083000.0</v>
+      </c>
+      <c r="G28">
+        <v>-2855876000.0</v>
+      </c>
+      <c r="H28">
+        <v>-2104557000.0</v>
+      </c>
+      <c r="I28">
+        <v>-2224690000.0</v>
+      </c>
+      <c r="J28">
+        <v>-2746185000.0</v>
+      </c>
+      <c r="K28">
+        <v>-3145596000.0</v>
+      </c>
+      <c r="L28">
+        <v>-2377842000.0</v>
+      </c>
+      <c r="M28">
+        <v>-3390637684.0</v>
+      </c>
+      <c r="N28">
+        <v>-2233223487.0</v>
+      </c>
+      <c r="O28">
+        <v>-2295350586.0</v>
+      </c>
+      <c r="P28">
+        <v>-1724598126.0</v>
+      </c>
+      <c r="Q28">
+        <v>-1896404062.0</v>
+      </c>
+      <c r="R28">
+        <v>-1846608123.0</v>
+      </c>
+      <c r="S28">
+        <v>90587002804.0</v>
+      </c>
+      <c r="T28">
+        <v>90618286774.0</v>
+      </c>
+      <c r="U28">
+        <v>92072375480.0</v>
+      </c>
+      <c r="V28">
+        <v>93541959662.0</v>
+      </c>
+      <c r="W28">
+        <v>101238770207.0</v>
+      </c>
+      <c r="X28">
+        <v>123708409091.0</v>
+      </c>
+      <c r="Y28">
+        <v>124781125165.0</v>
+      </c>
+      <c r="Z28">
+        <v>125676700955.0</v>
+      </c>
+      <c r="AA28">
+        <v>121215461157.0</v>
+      </c>
+      <c r="AB28">
+        <v>158279788780.0</v>
+      </c>
+      <c r="AC28">
+        <v>165685755715.0</v>
+      </c>
+      <c r="AD28">
+        <v>176686816011.0</v>
+      </c>
+      <c r="AE28">
+        <v>184661039101.0</v>
+      </c>
+      <c r="AF28">
+        <v>190606681393.0</v>
+      </c>
+      <c r="AG28">
+        <v>204106599557.0</v>
+      </c>
+      <c r="AH28">
+        <v>211728051868.0</v>
+      </c>
+      <c r="AI28">
+        <v>216512301223.0</v>
+      </c>
+      <c r="AJ28">
+        <v>223565397054.0</v>
+      </c>
+      <c r="AK28">
+        <v>230432727092.0</v>
+      </c>
+      <c r="AL28">
+        <v>236939313537.0</v>
+      </c>
+      <c r="AM28">
+        <v>243392943572.0</v>
+      </c>
+      <c r="AN28">
+        <v>249615351474.0</v>
+      </c>
+      <c r="AO28">
+        <v>254888873688.0</v>
+      </c>
+      <c r="AP28">
+        <v>272855048030.0</v>
+      </c>
+      <c r="AQ28">
+        <v>283252095279.0</v>
+      </c>
+      <c r="AR28">
+        <v>287670562328.0</v>
+      </c>
+      <c r="AS28">
+        <v>302287647052.0</v>
+      </c>
+      <c r="AT28">
+        <v>-1052660290.0</v>
+      </c>
+      <c r="AU28">
+        <v>300871175122.0</v>
+      </c>
+      <c r="AV28">
+        <v>300938098136.0</v>
+      </c>
+      <c r="AW28">
+        <v>303168925558.0</v>
+      </c>
+      <c r="AX28">
+        <v>304146860619.0</v>
+      </c>
+      <c r="AY28">
+        <v>304615584159.0</v>
+      </c>
+      <c r="AZ28">
+        <v>316904778083.0</v>
+      </c>
+      <c r="BA28">
+        <v>313382054958.0</v>
+      </c>
+      <c r="BB28">
+        <v>313157279475.0</v>
+      </c>
+      <c r="BC28">
+        <v>319412317401.0</v>
+      </c>
+      <c r="BD28">
+        <v>-1233634407.0</v>
+      </c>
+      <c r="BE28">
+        <v>-1590481631.0</v>
+      </c>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28"/>
+      <c r="CT28"/>
+    </row>
+    <row r="29" spans="1:98">
+      <c r="A29" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>211535359951.0</v>
+      </c>
+      <c r="C29">
+        <v>206935098076.0</v>
+      </c>
+      <c r="D29">
+        <v>201251742042.0</v>
+      </c>
+      <c r="E29">
+        <v>223905580246.0</v>
+      </c>
+      <c r="F29">
+        <v>221135018671.0</v>
+      </c>
+      <c r="G29">
+        <v>222380587205.0</v>
+      </c>
+      <c r="H29">
+        <v>219810069670.0</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+    </row>
+    <row r="30" spans="1:98">
+      <c r="A30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30">
+        <v>5041698000.0</v>
+      </c>
+      <c r="C30">
+        <v>4392181000.0</v>
+      </c>
+      <c r="D30">
+        <v>5689992000.0</v>
+      </c>
+      <c r="E30">
+        <v>3453608000.0</v>
+      </c>
+      <c r="F30">
+        <v>1590332000.0</v>
+      </c>
+      <c r="G30">
+        <v>1617183000.0</v>
+      </c>
+      <c r="H30">
+        <v>5425891000.0</v>
+      </c>
+      <c r="I30">
+        <v>1634072000.0</v>
+      </c>
+      <c r="J30">
+        <v>1192332000.0</v>
+      </c>
+      <c r="K30">
+        <v>1052539000.0</v>
+      </c>
+      <c r="L30">
+        <v>1518535000.0</v>
+      </c>
+      <c r="M30">
+        <v>1131729312.0</v>
+      </c>
+      <c r="N30">
+        <v>1169443484.0</v>
+      </c>
+      <c r="O30">
+        <v>1050521101.0</v>
+      </c>
+      <c r="P30">
+        <v>926449352.0</v>
+      </c>
+      <c r="Q30">
+        <v>3605044919.0</v>
+      </c>
+      <c r="R30">
+        <v>4124257829.0</v>
+      </c>
+      <c r="S30">
+        <v>8361258225.0</v>
+      </c>
+      <c r="T30">
+        <v>9720628137.0</v>
+      </c>
+      <c r="U30">
+        <v>1778632813.0</v>
+      </c>
+      <c r="V30">
+        <v>4254424363.0</v>
+      </c>
+      <c r="W30">
+        <v>13250159590.0</v>
+      </c>
+      <c r="X30">
+        <v>13311875021.0</v>
+      </c>
+      <c r="Y30">
+        <v>6908120221.0</v>
+      </c>
+      <c r="Z30">
+        <v>15147900682.0</v>
+      </c>
+      <c r="AA30">
+        <v>14018366587.0</v>
+      </c>
+      <c r="AB30">
+        <v>14774264177.0</v>
+      </c>
+      <c r="AC30">
+        <v>17782344600.0</v>
+      </c>
+      <c r="AD30">
+        <v>17099522114.0</v>
+      </c>
+      <c r="AE30">
+        <v>16899409241.0</v>
+      </c>
+      <c r="AF30">
+        <v>15493537094.0</v>
+      </c>
+      <c r="AG30">
+        <v>39193825563.0</v>
+      </c>
+      <c r="AH30">
+        <v>38084518426.0</v>
+      </c>
+      <c r="AI30">
+        <v>22575965683.0</v>
+      </c>
+      <c r="AJ30">
+        <v>15891336432.0</v>
+      </c>
+      <c r="AK30">
+        <v>40800382678.0</v>
+      </c>
+      <c r="AL30">
+        <v>42550773969.0</v>
+      </c>
+      <c r="AM30">
+        <v>45095362467.0</v>
+      </c>
+      <c r="AN30">
+        <v>49306630395.0</v>
+      </c>
+      <c r="AO30">
+        <v>27873187650.0</v>
+      </c>
+      <c r="AP30">
+        <v>26021213746.0</v>
+      </c>
+      <c r="AQ30">
+        <v>37008627033.0</v>
+      </c>
+      <c r="AR30">
+        <v>50696651192.0</v>
+      </c>
+      <c r="AS30">
+        <v>30453052694.0</v>
+      </c>
+      <c r="AT30">
+        <v>32584710705.0</v>
+      </c>
+      <c r="AU30">
+        <v>42334521573.0</v>
+      </c>
+      <c r="AV30">
+        <v>47878615385.0</v>
+      </c>
+      <c r="AW30">
+        <v>70804960019.0</v>
+      </c>
+      <c r="AX30">
+        <v>74849955166.0</v>
+      </c>
+      <c r="AY30">
+        <v>62655851109.0</v>
+      </c>
+      <c r="AZ30">
+        <v>67217400706.0</v>
+      </c>
+      <c r="BA30">
+        <v>56613834870.0</v>
+      </c>
+      <c r="BB30">
+        <v>52922243610.0</v>
+      </c>
+      <c r="BC30">
+        <v>47105283212.0</v>
+      </c>
+      <c r="BD30">
+        <v>37269957428.0</v>
+      </c>
+      <c r="BE30">
+        <v>82962893201.0</v>
+      </c>
+      <c r="BF30">
+        <v>145490189700.0</v>
+      </c>
+      <c r="BG30">
+        <v>169219950000.0</v>
+      </c>
+      <c r="BH30">
+        <v>76185680600.0</v>
+      </c>
+      <c r="BI30">
+        <v>203027325000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>197533541300.0</v>
+      </c>
+      <c r="BK30">
+        <v>202467169500.0</v>
+      </c>
+      <c r="BL30">
+        <v>218419273100.0</v>
+      </c>
+      <c r="BM30">
+        <v>214564531400.0</v>
+      </c>
+      <c r="BN30">
+        <v>222385979100.0</v>
+      </c>
+      <c r="BO30">
+        <v>214882287500.0</v>
+      </c>
+      <c r="BP30">
+        <v>222636909600.0</v>
+      </c>
+      <c r="BQ30">
+        <v>207224636000.0</v>
+      </c>
+      <c r="BR30">
+        <v>194506410100.0</v>
+      </c>
+      <c r="BS30">
+        <v>194343595300.0</v>
+      </c>
+      <c r="BT30">
+        <v>202374535500.0</v>
+      </c>
+      <c r="BU30">
+        <v>193002520100.0</v>
+      </c>
+      <c r="BV30">
+        <v>168035165700.0</v>
+      </c>
+      <c r="BW30">
+        <v>149937042000.0</v>
+      </c>
+      <c r="BX30">
+        <v>144207690600.0</v>
+      </c>
+      <c r="BY30">
+        <v>117924045100.0</v>
+      </c>
+      <c r="BZ30">
+        <v>89735990900.0</v>
+      </c>
+      <c r="CA30">
+        <v>77900793700.0</v>
+      </c>
+      <c r="CB30">
+        <v>99888623500.0</v>
+      </c>
+      <c r="CC30">
+        <v>103023128500.0</v>
+      </c>
+      <c r="CD30">
+        <v>98433091500.0</v>
+      </c>
+      <c r="CE30">
+        <v>100921292900.0</v>
+      </c>
+      <c r="CF30">
+        <v>98756868000.0</v>
+      </c>
+      <c r="CG30">
+        <v>95989070000.0</v>
+      </c>
+      <c r="CH30">
+        <v>84714266000.0</v>
+      </c>
+      <c r="CI30">
+        <v>89654966000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>107793186000.0</v>
+      </c>
+      <c r="CK30">
+        <v>107671319000.0</v>
+      </c>
+      <c r="CL30">
+        <v>106389283000.0</v>
+      </c>
+      <c r="CM30">
+        <v>114282372000.0</v>
+      </c>
+      <c r="CN30">
+        <v>98990000000.0</v>
+      </c>
+      <c r="CO30">
+        <v>99504948000.0</v>
+      </c>
+      <c r="CP30">
+        <v>94576000000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>95745521000.0</v>
+      </c>
+      <c r="CR30">
+        <v>89898000000.0</v>
+      </c>
+      <c r="CS30">
+        <v>90827000000.0</v>
+      </c>
+      <c r="CT30">
+        <v>67760000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:98">
+      <c r="A31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
+        <v>240043827908.0</v>
+      </c>
+      <c r="O31">
+        <v>240100759691.0</v>
+      </c>
+      <c r="P31">
+        <v>238647541874.0</v>
+      </c>
+      <c r="Q31">
+        <v>249296671998.0</v>
+      </c>
+      <c r="R31">
+        <v>249139940323.0</v>
+      </c>
+      <c r="S31">
+        <v>247284708525.0</v>
+      </c>
+      <c r="T31">
+        <v>244324892193.0</v>
+      </c>
+      <c r="U31">
+        <v>253746302630.0</v>
+      </c>
+      <c r="V31">
+        <v>240469720310.0</v>
+      </c>
+      <c r="W31">
+        <v>199946041668.0</v>
+      </c>
+      <c r="X31">
+        <v>186331318094.0</v>
+      </c>
+      <c r="Y31">
+        <v>196077559322.0</v>
+      </c>
+      <c r="Z31">
+        <v>203852682014.0</v>
+      </c>
+      <c r="AA31">
+        <v>203912975724.0</v>
+      </c>
+      <c r="AB31">
+        <v>200348925308.0</v>
+      </c>
+      <c r="AC31">
+        <v>217193014028.0</v>
+      </c>
+      <c r="AD31">
+        <v>217208408528.0</v>
+      </c>
+      <c r="AE31">
+        <v>217216167039.0</v>
+      </c>
+      <c r="AF31">
+        <v>215250324630.0</v>
+      </c>
+      <c r="AG31">
+        <v>227523742804.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+    </row>
+    <row r="32" spans="1:98">
+      <c r="A32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>58750711953.0</v>
+      </c>
+      <c r="C32">
+        <v>54525129772.0</v>
+      </c>
+      <c r="D32">
+        <v>51184708593.0</v>
+      </c>
+      <c r="E32">
+        <v>70921390101.0</v>
+      </c>
+      <c r="F32">
+        <v>67115010976.0</v>
+      </c>
+      <c r="G32">
+        <v>68101451129.0</v>
+      </c>
+      <c r="H32">
+        <v>62824065976.0</v>
+      </c>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+    </row>
+    <row r="33" spans="1:98">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>187484351000.0</v>
+      </c>
+      <c r="C33">
+        <v>187469784000.0</v>
+      </c>
+      <c r="D33">
+        <v>200984246000.0</v>
+      </c>
+      <c r="E33">
+        <v>202374950000.0</v>
+      </c>
+      <c r="F33">
+        <v>188031473000.0</v>
+      </c>
+      <c r="G33">
+        <v>188419931000.0</v>
+      </c>
+      <c r="H33">
+        <v>206533192000.0</v>
+      </c>
+      <c r="I33">
+        <v>205787050000.0</v>
+      </c>
+      <c r="J33">
+        <v>193244358000.0</v>
+      </c>
+      <c r="K33">
+        <v>210234312000.0</v>
+      </c>
+      <c r="L33">
+        <v>213205456000.0</v>
+      </c>
+      <c r="M33">
+        <v>213727844131.0</v>
+      </c>
+      <c r="N33">
+        <v>215661346730.0</v>
+      </c>
+      <c r="O33">
+        <v>219022361699.0</v>
+      </c>
+      <c r="P33">
+        <v>222574083636.0</v>
+      </c>
+      <c r="Q33">
+        <v>223038732405.0</v>
+      </c>
+      <c r="R33">
+        <v>226923394995.0</v>
+      </c>
+      <c r="S33">
+        <v>226877517688.0</v>
+      </c>
+      <c r="T33">
+        <v>228977796225.0</v>
+      </c>
+      <c r="U33">
+        <v>229025697325.0</v>
+      </c>
+      <c r="V33">
+        <v>232539362241.0</v>
+      </c>
+      <c r="W33">
+        <v>246164585194.0</v>
+      </c>
+      <c r="X33">
+        <v>235685736615.0</v>
+      </c>
+      <c r="Y33">
+        <v>239423899265.0</v>
+      </c>
+      <c r="Z33">
+        <v>243308566649.0</v>
+      </c>
+      <c r="AA33">
+        <v>247149799142.0</v>
+      </c>
+      <c r="AB33">
+        <v>251162932669.0</v>
+      </c>
+      <c r="AC33">
+        <v>255640003749.0</v>
+      </c>
+      <c r="AD33">
+        <v>260143372793.0</v>
+      </c>
+      <c r="AE33">
+        <v>264338815205.0</v>
+      </c>
+      <c r="AF33">
+        <v>268001620681.0</v>
+      </c>
+      <c r="AG33">
+        <v>272417179799.0</v>
+      </c>
+      <c r="AH33">
+        <v>276699005042.0</v>
+      </c>
+      <c r="AI33">
+        <v>289745170867.0</v>
+      </c>
+      <c r="AJ33">
+        <v>294095442959.0</v>
+      </c>
+      <c r="AK33">
+        <v>300638328478.0</v>
+      </c>
+      <c r="AL33">
+        <v>307667855278.0</v>
+      </c>
+      <c r="AM33">
+        <v>316087970646.0</v>
+      </c>
+      <c r="AN33">
+        <v>319257825778.0</v>
+      </c>
+      <c r="AO33">
+        <v>328422768690.0</v>
+      </c>
+      <c r="AP33">
+        <v>336245632584.0</v>
+      </c>
+      <c r="AQ33">
+        <v>336800465794.0</v>
+      </c>
+      <c r="AR33">
+        <v>344564630339.0</v>
+      </c>
+      <c r="AS33">
+        <v>352698323669.0</v>
+      </c>
+      <c r="AT33">
+        <v>360447410445.0</v>
+      </c>
+      <c r="AU33">
+        <v>370104606799.0</v>
+      </c>
+      <c r="AV33">
+        <v>374878000649.0</v>
+      </c>
+      <c r="AW33">
+        <v>382425137437.0</v>
+      </c>
+      <c r="AX33">
+        <v>391150383602.0</v>
+      </c>
+      <c r="AY33">
+        <v>381463023194.0</v>
+      </c>
+      <c r="AZ33">
+        <v>386813080643.0</v>
+      </c>
+      <c r="BA33">
+        <v>359533722589.0</v>
+      </c>
+      <c r="BB33">
+        <v>365266222589.0</v>
+      </c>
+      <c r="BC33">
+        <v>373523722589.0</v>
+      </c>
+      <c r="BD33">
+        <v>380894782589.0</v>
+      </c>
+      <c r="BE33">
+        <v>390478289805.0</v>
+      </c>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
+      <c r="CP33"/>
+      <c r="CQ33"/>
+      <c r="CR33"/>
+      <c r="CS33"/>
+      <c r="CT33"/>
+    </row>
+    <row r="34" spans="1:98">
+      <c r="A34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+    </row>
+    <row r="35" spans="1:98">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>34699703000.0</v>
+      </c>
+      <c r="C35">
+        <v>35059816000.0</v>
+      </c>
+      <c r="D35">
+        <v>50917212000.0</v>
+      </c>
+      <c r="E35">
+        <v>49390760000.0</v>
+      </c>
+      <c r="F35">
+        <v>49481500000.0</v>
+      </c>
+      <c r="G35">
+        <v>34140795000.0</v>
+      </c>
+      <c r="H35">
+        <v>49547188000.0</v>
+      </c>
+      <c r="I35">
+        <v>50432367000.0</v>
+      </c>
+      <c r="J35">
+        <v>50433541000.0</v>
+      </c>
+      <c r="K35">
+        <v>50431552000.0</v>
+      </c>
+      <c r="L35">
+        <v>50429563000.0</v>
+      </c>
+      <c r="M35">
+        <v>53591281595.0</v>
+      </c>
+      <c r="N35">
+        <v>53552800867.0</v>
+      </c>
+      <c r="O35">
+        <v>53784350010.0</v>
+      </c>
+      <c r="P35">
+        <v>53754814252.0</v>
+      </c>
+      <c r="Q35">
+        <v>54325018674.0</v>
+      </c>
+      <c r="R35">
+        <v>54598273528.0</v>
+      </c>
+      <c r="S35">
+        <v>128742059281.0</v>
+      </c>
+      <c r="T35">
+        <v>129306610355.0</v>
+      </c>
+      <c r="U35">
+        <v>134412705885.0</v>
+      </c>
+      <c r="V35">
+        <v>138287049712.0</v>
+      </c>
+      <c r="W35">
+        <v>127721706868.0</v>
+      </c>
+      <c r="X35">
+        <v>130774066588.0</v>
+      </c>
+      <c r="Y35">
+        <v>141242019472.0</v>
+      </c>
+      <c r="Z35">
+        <v>151005358407.0</v>
+      </c>
+      <c r="AA35">
+        <v>146837937479.0</v>
+      </c>
+      <c r="AB35">
+        <v>148197267542.0</v>
+      </c>
+      <c r="AC35">
+        <v>160452105816.0</v>
+      </c>
+      <c r="AD35">
+        <v>164093942179.0</v>
+      </c>
+      <c r="AE35">
+        <v>209384823286.0</v>
+      </c>
+      <c r="AF35">
+        <v>215006169768.0</v>
+      </c>
+      <c r="AG35">
+        <v>207214895308.0</v>
+      </c>
+      <c r="AH35">
+        <v>211748530615.0</v>
+      </c>
+      <c r="AI35">
+        <v>209852572550.0</v>
+      </c>
+      <c r="AJ35">
+        <v>210756047128.0</v>
+      </c>
+      <c r="AK35">
+        <v>243297773875.0</v>
+      </c>
+      <c r="AL35">
+        <v>242786514571.0</v>
+      </c>
+      <c r="AM35">
+        <v>125205328702.0</v>
+      </c>
+      <c r="AN35">
+        <v>130419987551.0</v>
+      </c>
+      <c r="AO35">
+        <v>146815362002.0</v>
+      </c>
+      <c r="AP35">
+        <v>145233227949.0</v>
+      </c>
+      <c r="AQ35">
+        <v>145002884240.0</v>
+      </c>
+      <c r="AR35">
+        <v>146132851915.0</v>
+      </c>
+      <c r="AS35">
+        <v>145235518039.0</v>
+      </c>
+      <c r="AT35">
+        <v>128173555282.0</v>
+      </c>
+      <c r="AU35">
+        <v>176064541938.0</v>
+      </c>
+      <c r="AV35">
+        <v>183022023671.0</v>
+      </c>
+      <c r="AW35">
+        <v>192903763939.0</v>
+      </c>
+      <c r="AX35">
+        <v>199971182598.0</v>
+      </c>
+      <c r="AY35">
+        <v>207352214665.0</v>
+      </c>
+      <c r="AZ35">
+        <v>214347213746.0</v>
+      </c>
+      <c r="BA35">
+        <v>349646989648.0</v>
+      </c>
+      <c r="BB35">
+        <v>278029328531.0</v>
+      </c>
+      <c r="BC35">
+        <v>279256000022.0</v>
+      </c>
+      <c r="BD35">
+        <v>207458406645.0</v>
+      </c>
+      <c r="BE35">
+        <v>225258721605.0</v>
+      </c>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
+      <c r="CQ35"/>
+      <c r="CR35"/>
+      <c r="CS35"/>
+      <c r="CT35"/>
+    </row>
+    <row r="36" spans="1:98">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>901440000.0</v>
+      </c>
+      <c r="C36">
+        <v>901440000.0</v>
+      </c>
+      <c r="D36">
+        <v>901440000.0</v>
+      </c>
+      <c r="E36">
+        <v>901439000.0</v>
+      </c>
+      <c r="F36">
+        <v>901440000.0</v>
+      </c>
+      <c r="G36">
+        <v>901440000.0</v>
+      </c>
+      <c r="H36">
+        <v>901440000.0</v>
+      </c>
+      <c r="I36">
+        <v>901440000.0</v>
+      </c>
+      <c r="J36">
+        <v>-13449610000.0</v>
+      </c>
+      <c r="K36">
+        <v>901440000.0</v>
+      </c>
+      <c r="L36">
+        <v>901440000.0</v>
+      </c>
+      <c r="M36">
+        <v>901440000.0</v>
+      </c>
+      <c r="N36">
+        <v>901440000.0</v>
+      </c>
+      <c r="O36">
+        <v>901440000.0</v>
+      </c>
+      <c r="P36">
+        <v>901440000.0</v>
+      </c>
+      <c r="Q36">
+        <v>901440000.0</v>
+      </c>
+      <c r="R36">
+        <v>901440000.0</v>
+      </c>
+      <c r="S36">
+        <v>901440000.0</v>
+      </c>
+      <c r="T36">
+        <v>901440000.0</v>
+      </c>
+      <c r="U36">
+        <v>901440000.0</v>
+      </c>
+      <c r="V36">
+        <v>901440000.0</v>
+      </c>
+      <c r="W36">
+        <v>901440000.0</v>
+      </c>
+      <c r="X36">
+        <v>901440000.0</v>
+      </c>
+      <c r="Y36">
+        <v>901440000.0</v>
+      </c>
+      <c r="Z36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AA36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AB36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AC36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AD36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AE36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AF36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AG36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AH36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AI36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AK36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AL36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AM36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AN36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AO36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AP36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AR36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AS36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AT36">
+        <v>-360447410445.0</v>
+      </c>
+      <c r="AU36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AV36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AW36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AX36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AY36">
+        <v>901440000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>901440000.0</v>
+      </c>
+      <c r="BA36">
+        <v>901440000.0</v>
+      </c>
+      <c r="BB36">
+        <v>901440000.0</v>
+      </c>
+      <c r="BC36">
+        <v>901440000.0</v>
+      </c>
+      <c r="BD36">
+        <v>-380894782589.0</v>
+      </c>
+      <c r="BE36">
+        <v>-390478289805.0</v>
+      </c>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36"/>
+      <c r="CR36"/>
+      <c r="CS36"/>
+      <c r="CT36"/>
+    </row>
+    <row r="37" spans="1:98">
+      <c r="A37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+    </row>
+    <row r="38" spans="1:98">
+      <c r="A38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
+        <v>901440000.0</v>
+      </c>
+      <c r="F38">
+        <v>901440000.0</v>
+      </c>
+      <c r="G38">
+        <v>901440000.0</v>
+      </c>
+      <c r="H38">
+        <v>901440000.0</v>
+      </c>
+      <c r="I38">
+        <v>901440000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>0.0</v>
+      </c>
+      <c r="N38">
+        <v>1.0</v>
+      </c>
+      <c r="O38">
+        <v>901440000.0</v>
+      </c>
+      <c r="P38">
+        <v>901440000.0</v>
+      </c>
+      <c r="Q38">
+        <v>901440000.0</v>
+      </c>
+      <c r="R38">
+        <v>901440000.0</v>
+      </c>
+      <c r="S38">
+        <v>901440000.0</v>
+      </c>
+      <c r="T38">
+        <v>901440000.0</v>
+      </c>
+      <c r="U38">
+        <v>901440000.0</v>
+      </c>
+      <c r="V38">
+        <v>901440000.0</v>
+      </c>
+      <c r="W38">
+        <v>901440000.0</v>
+      </c>
+      <c r="X38">
+        <v>901440000.0</v>
+      </c>
+      <c r="Y38">
+        <v>901440000.0</v>
+      </c>
+      <c r="Z38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AA38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AB38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AC38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AD38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AE38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AF38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AG38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AH38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AI38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AK38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AL38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AM38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AN38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AO38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AP38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AR38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AS38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AT38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AU38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AV38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AW38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AX38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AY38">
+        <v>901440000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BA38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BB38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BC38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BD38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BE38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BF38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BG38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BH38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BI38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BK38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BL38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BM38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BN38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BO38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BP38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BR38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BS38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BT38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BU38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BV38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BW38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BX38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BY38">
+        <v>901440000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>901440000.0</v>
+      </c>
+      <c r="CA38">
+        <v>926440000.0</v>
+      </c>
+      <c r="CB38">
+        <v>926440000.0</v>
+      </c>
+      <c r="CC38">
+        <v>926440000.0</v>
+      </c>
+      <c r="CD38">
+        <v>926440000.0</v>
+      </c>
+      <c r="CE38">
+        <v>2285564300.0</v>
+      </c>
+      <c r="CF38">
+        <v>3637128000.0</v>
+      </c>
+      <c r="CG38">
+        <v>5826803000.0</v>
+      </c>
+      <c r="CH38">
+        <v>4991014000.0</v>
+      </c>
+      <c r="CI38">
+        <v>5222963000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>4901769000.0</v>
+      </c>
+      <c r="CK38">
+        <v>5807171000.0</v>
+      </c>
+      <c r="CL38">
+        <v>6120865000.0</v>
+      </c>
+      <c r="CM38">
+        <v>6596868000.0</v>
+      </c>
+      <c r="CN38">
+        <v>7131000000.0</v>
+      </c>
+      <c r="CO38">
+        <v>2153016000.0</v>
+      </c>
+      <c r="CP38">
+        <v>4974000000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>2093207000.0</v>
+      </c>
+      <c r="CR38">
+        <v>1583000000.0</v>
+      </c>
+      <c r="CS38">
+        <v>1478000000.0</v>
+      </c>
+      <c r="CT38">
+        <v>33946000000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:98">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39">
+        <v>170077000.0</v>
+      </c>
+      <c r="C39">
+        <v>47604000.0</v>
+      </c>
+      <c r="D39">
+        <v>87427000.0</v>
+      </c>
+      <c r="E39">
+        <v>12560000.0</v>
+      </c>
+      <c r="F39">
+        <v>13085000.0</v>
+      </c>
+      <c r="G39">
+        <v>50985000.0</v>
+      </c>
+      <c r="H39">
+        <v>125582000.0</v>
+      </c>
+      <c r="I39">
+        <v>196031000.0</v>
+      </c>
+      <c r="J39">
+        <v>11101000.0</v>
+      </c>
+      <c r="K39">
+        <v>42472000.0</v>
+      </c>
+      <c r="L39">
+        <v>92917000.0</v>
+      </c>
+      <c r="M39">
+        <v>111095542.0</v>
+      </c>
+      <c r="N39">
+        <v>7270259.0</v>
+      </c>
+      <c r="O39">
+        <v>13175867.0</v>
+      </c>
+      <c r="P39">
+        <v>63949192.0</v>
+      </c>
+      <c r="Q39">
+        <v>122200609.0</v>
+      </c>
+      <c r="R39">
+        <v>182294799.0</v>
+      </c>
+      <c r="S39">
+        <v>868553159.0</v>
+      </c>
+      <c r="T39">
+        <v>1331144958.0</v>
+      </c>
+      <c r="U39">
+        <v>111402205.0</v>
+      </c>
+      <c r="V39">
+        <v>173209059.0</v>
+      </c>
+      <c r="W39">
+        <v>20387742.0</v>
+      </c>
+      <c r="X39">
+        <v>68997034.0</v>
+      </c>
+      <c r="Y39">
+        <v>130050936.0</v>
+      </c>
+      <c r="Z39">
+        <v>201508709.0</v>
+      </c>
+      <c r="AA39">
+        <v>13131993.0</v>
+      </c>
+      <c r="AB39">
+        <v>93997110.0</v>
+      </c>
+      <c r="AC39">
+        <v>156211172.0</v>
+      </c>
+      <c r="AD39">
+        <v>237239586.0</v>
+      </c>
+      <c r="AE39">
+        <v>9963602.0</v>
+      </c>
+      <c r="AF39">
+        <v>56367420.0</v>
+      </c>
+      <c r="AG39">
+        <v>171438622.0</v>
+      </c>
+      <c r="AH39">
+        <v>10256800.0</v>
+      </c>
+      <c r="AI39">
+        <v>21695259.0</v>
+      </c>
+      <c r="AJ39">
+        <v>92653585.0</v>
+      </c>
+      <c r="AK39"/>
+      <c r="AL39"/>
+      <c r="AM39"/>
+      <c r="AN39">
+        <v>1717470038.0</v>
+      </c>
+      <c r="AO39"/>
+      <c r="AP39">
+        <v>2280000000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>2280000000.0</v>
+      </c>
+      <c r="AR39">
+        <v>1427753862.0</v>
+      </c>
+      <c r="AS39">
+        <v>36258614.0</v>
+      </c>
+      <c r="AT39">
+        <v>119053314.0</v>
+      </c>
+      <c r="AU39">
+        <v>178579970.0</v>
+      </c>
+      <c r="AV39">
+        <v>346691665.0</v>
+      </c>
+      <c r="AW39">
+        <v>6084199.0</v>
+      </c>
+      <c r="AX39">
+        <v>4499984.0</v>
+      </c>
+      <c r="AY39">
+        <v>1836500.0</v>
+      </c>
+      <c r="AZ39">
+        <v>359472770.0</v>
+      </c>
+      <c r="BA39">
+        <v>65751750.0</v>
+      </c>
+      <c r="BB39">
+        <v>651503500.0</v>
+      </c>
+      <c r="BC39">
+        <v>717255250.0</v>
+      </c>
+      <c r="BD39">
+        <v>603779057.0</v>
+      </c>
+      <c r="BE39">
+        <v>8286622919.0</v>
+      </c>
+      <c r="BF39">
+        <v>115636800.0</v>
+      </c>
+      <c r="BG39">
+        <v>173455300.0</v>
+      </c>
+      <c r="BH39">
+        <v>25444000.0</v>
+      </c>
+      <c r="BI39">
+        <v>4388352800.0</v>
+      </c>
+      <c r="BJ39">
+        <v>2453504200.0</v>
+      </c>
+      <c r="BK39">
+        <v>6398455400.0</v>
+      </c>
+      <c r="BL39">
+        <v>7740545900.0</v>
+      </c>
+      <c r="BM39">
+        <v>3282219400.0</v>
+      </c>
+      <c r="BN39">
+        <v>4953909200.0</v>
+      </c>
+      <c r="BO39">
+        <v>4250776000.0</v>
+      </c>
+      <c r="BP39">
+        <v>26716000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>3377345700.0</v>
+      </c>
+      <c r="BR39">
+        <v>4176865100.0</v>
+      </c>
+      <c r="BS39">
+        <v>8216118100.0</v>
+      </c>
+      <c r="BT39">
+        <v>8562619200.0</v>
+      </c>
+      <c r="BU39">
+        <v>7075665000.0</v>
+      </c>
+      <c r="BV39">
+        <v>5527846800.0</v>
+      </c>
+      <c r="BW39">
+        <v>4055956200.0</v>
+      </c>
+      <c r="BX39">
+        <v>8831957800.0</v>
+      </c>
+      <c r="BY39">
+        <v>183774500.0</v>
+      </c>
+      <c r="BZ39">
+        <v>319945600.0</v>
+      </c>
+      <c r="CA39">
+        <v>454736900.0</v>
+      </c>
+      <c r="CB39">
+        <v>1053018700.0</v>
+      </c>
+      <c r="CC39">
+        <v>229406100.0</v>
+      </c>
+      <c r="CD39">
+        <v>320066000.0</v>
+      </c>
+      <c r="CE39">
+        <v>407609200.0</v>
+      </c>
+      <c r="CF39">
+        <v>404736000.0</v>
+      </c>
+      <c r="CG39">
+        <v>3946662000.0</v>
+      </c>
+      <c r="CH39">
+        <v>7016262000.0</v>
+      </c>
+      <c r="CI39">
+        <v>10528667000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>11043624000.0</v>
+      </c>
+      <c r="CK39">
+        <v>13607540000.0</v>
+      </c>
+      <c r="CL39">
+        <v>11777694000.0</v>
+      </c>
+      <c r="CM39">
+        <v>8717800000.0</v>
+      </c>
+      <c r="CN39">
+        <v>7412000000.0</v>
+      </c>
+      <c r="CO39">
+        <v>10121081000.0</v>
+      </c>
+      <c r="CP39">
+        <v>39438000000.0</v>
+      </c>
+      <c r="CQ39">
+        <v>6327876000.0</v>
+      </c>
+      <c r="CR39"/>
+      <c r="CS39">
+        <v>3083000000.0</v>
+      </c>
+      <c r="CT39"/>
+    </row>
+    <row r="40" spans="1:98">
+      <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40">
+        <v>69951539000.0</v>
+      </c>
+      <c r="C40">
+        <v>81204213000.0</v>
+      </c>
+      <c r="D40">
+        <v>24560391000.0</v>
+      </c>
+      <c r="E40">
+        <v>17689536000.0</v>
+      </c>
+      <c r="F40">
+        <v>102854986000.0</v>
+      </c>
+      <c r="G40">
+        <v>112404688000.0</v>
+      </c>
+      <c r="H40">
+        <v>17997165000.0</v>
+      </c>
+      <c r="I40">
+        <v>16343158000.0</v>
+      </c>
+      <c r="J40">
+        <v>17865181000.0</v>
+      </c>
+      <c r="K40">
+        <v>21199766000.0</v>
+      </c>
+      <c r="L40">
+        <v>19291120000.0</v>
+      </c>
+      <c r="M40">
+        <v>8131401639.0</v>
+      </c>
+      <c r="N40">
+        <v>8640803205.0</v>
+      </c>
+      <c r="O40">
+        <v>16302203603.0</v>
+      </c>
+      <c r="P40">
+        <v>16258636285.0</v>
+      </c>
+      <c r="Q40">
+        <v>10882913133.0</v>
+      </c>
+      <c r="R40">
+        <v>10336068897.0</v>
+      </c>
+      <c r="S40">
+        <v>11266057277.0</v>
+      </c>
+      <c r="T40">
+        <v>11702602304.0</v>
+      </c>
+      <c r="U40">
+        <v>10307148035.0</v>
+      </c>
+      <c r="V40">
+        <v>12842049463.0</v>
+      </c>
+      <c r="W40">
+        <v>7965756595.0</v>
+      </c>
+      <c r="X40">
+        <v>42014078061.0</v>
+      </c>
+      <c r="Y40">
+        <v>17511797586.0</v>
+      </c>
+      <c r="Z40">
+        <v>6796119935.0</v>
+      </c>
+      <c r="AA40">
+        <v>4842698591.0</v>
+      </c>
+      <c r="AB40">
+        <v>10487532013.0</v>
+      </c>
+      <c r="AC40">
+        <v>5309681384.0</v>
+      </c>
+      <c r="AD40">
+        <v>14361006792.0</v>
+      </c>
+      <c r="AE40">
+        <v>14565952114.0</v>
+      </c>
+      <c r="AF40">
+        <v>17378143918.0</v>
+      </c>
+      <c r="AG40">
+        <v>15449854410.0</v>
+      </c>
+      <c r="AH40">
+        <v>16313279852.0</v>
+      </c>
+      <c r="AI40">
+        <v>17357428650.0</v>
+      </c>
+      <c r="AJ40">
+        <v>16914493708.0</v>
+      </c>
+      <c r="AK40">
+        <v>5154046393.0</v>
+      </c>
+      <c r="AL40">
+        <v>4403346025.0</v>
+      </c>
+      <c r="AM40">
+        <v>4521821857.0</v>
+      </c>
+      <c r="AN40">
+        <v>14192461828.0</v>
+      </c>
+      <c r="AO40">
+        <v>18081630030.0</v>
+      </c>
+      <c r="AP40">
+        <v>29083425501.0</v>
+      </c>
+      <c r="AQ40">
+        <v>41557206867.0</v>
+      </c>
+      <c r="AR40">
+        <v>4184714759.0</v>
+      </c>
+      <c r="AS40">
+        <v>27310611342.0</v>
+      </c>
+      <c r="AT40">
+        <v>196714986360.0</v>
+      </c>
+      <c r="AU40">
+        <v>48933558341.0</v>
+      </c>
+      <c r="AV40">
+        <v>51260994402.0</v>
+      </c>
+      <c r="AW40">
+        <v>27659187892.0</v>
+      </c>
+      <c r="AX40">
+        <v>29270466222.0</v>
+      </c>
+      <c r="AY40">
+        <v>42812269458.0</v>
+      </c>
+      <c r="AZ40">
+        <v>41347238593.0</v>
+      </c>
+      <c r="BA40">
+        <v>33924945900.0</v>
+      </c>
+      <c r="BB40">
+        <v>34116409900.0</v>
+      </c>
+      <c r="BC40">
+        <v>29699962381.0</v>
+      </c>
+      <c r="BD40">
+        <v>157751252306.0</v>
+      </c>
+      <c r="BE40">
+        <v>129529534152.0</v>
+      </c>
+      <c r="BF40">
+        <v>36013591000.0</v>
+      </c>
+      <c r="BG40">
+        <v>57400550000.0</v>
+      </c>
+      <c r="BH40">
+        <v>66612564000.0</v>
+      </c>
+      <c r="BI40">
+        <v>28957524000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>38961199000.0</v>
+      </c>
+      <c r="BK40">
+        <v>51084096000.0</v>
+      </c>
+      <c r="BL40">
+        <v>63827017000.0</v>
+      </c>
+      <c r="BM40">
+        <v>37770337000.0</v>
+      </c>
+      <c r="BN40">
+        <v>47235449000.0</v>
+      </c>
+      <c r="BO40">
+        <v>48626248000.0</v>
+      </c>
+      <c r="BP40">
+        <v>54809137000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>51252408000.0</v>
+      </c>
+      <c r="BR40">
+        <v>55029784000.0</v>
+      </c>
+      <c r="BS40">
+        <v>49820289000.0</v>
+      </c>
+      <c r="BT40">
+        <v>54787767000.0</v>
+      </c>
+      <c r="BU40">
+        <v>40777127000.0</v>
+      </c>
+      <c r="BV40">
+        <v>39104760000.0</v>
+      </c>
+      <c r="BW40">
+        <v>40165873000.0</v>
+      </c>
+      <c r="BX40">
+        <v>72994813000.0</v>
+      </c>
+      <c r="BY40">
+        <v>110330195000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>81533526000.0</v>
+      </c>
+      <c r="CA40">
+        <v>89693259000.0</v>
+      </c>
+      <c r="CB40">
+        <v>100001904000.0</v>
+      </c>
+      <c r="CC40">
+        <v>55131025000.0</v>
+      </c>
+      <c r="CD40">
+        <v>52050131000.0</v>
+      </c>
+      <c r="CE40">
+        <v>46534977000.0</v>
+      </c>
+      <c r="CF40">
+        <v>43241051000.0</v>
+      </c>
+      <c r="CG40">
+        <v>45044101000.0</v>
+      </c>
+      <c r="CH40">
+        <v>40947075000.0</v>
+      </c>
+      <c r="CI40">
+        <v>41352504000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>17821153000.0</v>
+      </c>
+      <c r="CK40">
+        <v>14403119000.0</v>
+      </c>
+      <c r="CL40">
+        <v>13272274000.0</v>
+      </c>
+      <c r="CM40">
+        <v>22450307000.0</v>
+      </c>
+      <c r="CN40">
+        <v>10602000000.0</v>
+      </c>
+      <c r="CO40">
+        <v>20549776000.0</v>
+      </c>
+      <c r="CP40"/>
+      <c r="CQ40">
+        <v>15287965000.0</v>
+      </c>
+      <c r="CR40"/>
+      <c r="CS40">
+        <v>10255000000.0</v>
+      </c>
+      <c r="CT40"/>
+    </row>
+    <row r="41" spans="1:98">
+      <c r="A41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>40121959003.0</v>
+      </c>
+      <c r="O41">
+        <v>40000651677.0</v>
+      </c>
+      <c r="P41">
+        <v>39283544183.0</v>
+      </c>
+      <c r="Q41">
+        <v>42517171285.0</v>
+      </c>
+      <c r="R41">
+        <v>42273726977.0</v>
+      </c>
+      <c r="S41">
+        <v>41222581826.0</v>
+      </c>
+      <c r="T41">
+        <v>40280956877.0</v>
+      </c>
+      <c r="U41">
+        <v>43225695720.0</v>
+      </c>
+      <c r="V41">
+        <v>54799975442.0</v>
+      </c>
+      <c r="W41">
+        <v>42832461582.0</v>
+      </c>
+      <c r="X41">
+        <v>38492085430.0</v>
+      </c>
+      <c r="Y41">
+        <v>41326038314.0</v>
+      </c>
+      <c r="Z41">
+        <v>43374377249.0</v>
+      </c>
+      <c r="AA41">
+        <v>42944456321.0</v>
+      </c>
+      <c r="AB41">
+        <v>41253786384.0</v>
+      </c>
+      <c r="AC41">
+        <v>47471124658.0</v>
+      </c>
+      <c r="AD41">
+        <v>47962961021.0</v>
+      </c>
+      <c r="AE41">
+        <v>48699708253.0</v>
+      </c>
+      <c r="AF41">
+        <v>47517365470.0</v>
+      </c>
+      <c r="AG41">
+        <v>51616706866.0</v>
+      </c>
+      <c r="AH41">
+        <v>20808486000.0</v>
+      </c>
+      <c r="AI41">
+        <v>20383486000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>21499140900.0</v>
+      </c>
+      <c r="AK41">
+        <v>21957029600.0</v>
+      </c>
+      <c r="AL41">
+        <v>21532029600.0</v>
+      </c>
+      <c r="AM41">
+        <v>21007029600.0</v>
+      </c>
+      <c r="AN41">
+        <v>20482029600.0</v>
+      </c>
+      <c r="AO41">
+        <v>18562669400.0</v>
+      </c>
+      <c r="AP41">
+        <v>18137669400.0</v>
+      </c>
+      <c r="AQ41">
+        <v>17712669400.0</v>
+      </c>
+      <c r="AR41">
+        <v>17287669400.0</v>
+      </c>
+      <c r="AS41">
+        <v>11096057000.0</v>
+      </c>
+      <c r="AT41">
+        <v>10671057000.0</v>
+      </c>
+      <c r="AU41">
+        <v>10246057000.0</v>
+      </c>
+      <c r="AV41">
+        <v>10476036600.0</v>
+      </c>
+      <c r="AW41">
+        <v>11917136300.0</v>
+      </c>
+      <c r="AX41">
+        <v>11955931700.0</v>
+      </c>
+      <c r="AY41">
+        <v>11994894300.0</v>
+      </c>
+      <c r="AZ41">
+        <v>13421288200.0</v>
+      </c>
+      <c r="BA41">
+        <v>17160133700.0</v>
+      </c>
+      <c r="BB41">
+        <v>16600133700.0</v>
+      </c>
+      <c r="BC41">
+        <v>21913218600.0</v>
+      </c>
+      <c r="BD41">
+        <v>21521933500.0</v>
+      </c>
+      <c r="BE41">
+        <v>21328155300.0</v>
+      </c>
+      <c r="BF41">
+        <v>20936870200.0</v>
+      </c>
+      <c r="BG41">
+        <v>20545585100.0</v>
+      </c>
+      <c r="BH41">
+        <v>20154300000.0</v>
+      </c>
+      <c r="BI41">
+        <v>19447126800.0</v>
+      </c>
+      <c r="BJ41">
+        <v>19159841700.0</v>
+      </c>
+      <c r="BK41">
+        <v>18872556700.0</v>
+      </c>
+      <c r="BL41">
+        <v>18585271600.0</v>
+      </c>
+      <c r="BM41">
+        <v>18314113700.0</v>
+      </c>
+      <c r="BN41">
+        <v>18030828700.0</v>
+      </c>
+      <c r="BO41">
+        <v>17746543600.0</v>
+      </c>
+      <c r="BP41">
+        <v>17465258500.0</v>
+      </c>
+      <c r="BQ41">
+        <v>17225755700.0</v>
+      </c>
+      <c r="BR41">
+        <v>16944870600.0</v>
+      </c>
+      <c r="BS41">
+        <v>16664685500.0</v>
+      </c>
+      <c r="BT41">
+        <v>16384500500.0</v>
+      </c>
+      <c r="BU41">
+        <v>16323739000.0</v>
+      </c>
+      <c r="BV41">
+        <v>16043553900.0</v>
+      </c>
+      <c r="BW41">
+        <v>15763368800.0</v>
+      </c>
+      <c r="BX41">
+        <v>15483183700.0</v>
+      </c>
+      <c r="BY41">
+        <v>15327469500.0</v>
+      </c>
+      <c r="BZ41">
+        <v>15200184400.0</v>
+      </c>
+      <c r="CA41">
+        <v>15072899300.0</v>
+      </c>
+      <c r="CB41">
+        <v>14945614300.0</v>
+      </c>
+      <c r="CC41">
+        <v>15000867000.0</v>
+      </c>
+      <c r="CD41">
+        <v>14863795100.0</v>
+      </c>
+      <c r="CE41">
+        <v>14729822500.0</v>
+      </c>
+      <c r="CF41">
+        <v>12263001000.0</v>
+      </c>
+      <c r="CG41">
+        <v>12406448000.0</v>
+      </c>
+      <c r="CH41">
+        <v>12539924000.0</v>
+      </c>
+      <c r="CI41">
+        <v>12673757000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>12811404000.0</v>
+      </c>
+      <c r="CK41">
+        <v>12956609000.0</v>
+      </c>
+      <c r="CL41">
+        <v>13101861000.0</v>
+      </c>
+      <c r="CM41">
+        <v>13245748000.0</v>
+      </c>
+      <c r="CN41">
+        <v>13536000000.0</v>
+      </c>
+      <c r="CO41">
+        <v>12790397000.0</v>
+      </c>
+      <c r="CP41"/>
+      <c r="CQ41">
+        <v>13302228000.0</v>
+      </c>
+      <c r="CR41"/>
+      <c r="CS41">
+        <v>14013000000.0</v>
+      </c>
+      <c r="CT41"/>
+    </row>
+    <row r="42" spans="1:98">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>71627954000.0</v>
+      </c>
+      <c r="C42">
+        <v>71627954000.0</v>
+      </c>
+      <c r="D42">
+        <v>71627954000.0</v>
+      </c>
+      <c r="E42">
+        <v>71627954000.0</v>
+      </c>
+      <c r="F42">
+        <v>71627954000.0</v>
+      </c>
+      <c r="G42">
+        <v>71627954000.0</v>
+      </c>
+      <c r="H42">
+        <v>71627954000.0</v>
+      </c>
+      <c r="I42">
+        <v>71627954000.0</v>
+      </c>
+      <c r="J42">
+        <v>71627954000.0</v>
+      </c>
+      <c r="K42">
+        <v>71627954000.0</v>
+      </c>
+      <c r="L42">
+        <v>71627954000.0</v>
+      </c>
+      <c r="M42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="N42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="O42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="P42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="Q42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="R42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="S42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="T42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="U42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="V42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="W42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="X42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="Y42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="Z42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AA42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AB42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AC42">
+        <v>-2100230330.0</v>
+      </c>
+      <c r="AD42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AE42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AF42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AG42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AH42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AI42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AJ42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AK42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AL42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AM42">
+        <v>71627954211.0</v>
+      </c>
+      <c r="AN42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AO42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AP42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AQ42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AR42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AS42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AT42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AU42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AV42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AW42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AX42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AY42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="AZ42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="BA42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="BB42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="BC42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="BD42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="BE42">
+        <v>70622704211.0</v>
+      </c>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
+      <c r="CR42"/>
+      <c r="CS42"/>
+      <c r="CT42"/>
+    </row>
+    <row r="43" spans="1:98">
+      <c r="A43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+    </row>
+    <row r="44" spans="1:98">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+    </row>
+    <row r="45" spans="1:98">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>935299740994.0</v>
+      </c>
+      <c r="C45">
+        <v>932793975994.0</v>
+      </c>
+      <c r="D45">
+        <v>928556925202.0</v>
+      </c>
+      <c r="E45">
+        <v>928411852202.0</v>
+      </c>
+      <c r="F45">
+        <v>925882967202.0</v>
+      </c>
+      <c r="G45">
+        <v>923763267202.0</v>
+      </c>
+      <c r="H45">
+        <v>923043267202.0</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
+      <c r="CT45"/>
+    </row>
+    <row r="46" spans="1:98">
+      <c r="A46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>186582911000.0</v>
+      </c>
+      <c r="C46">
+        <v>186568344000.0</v>
+      </c>
+      <c r="D46">
+        <v>184772927000.0</v>
+      </c>
+      <c r="E46">
+        <v>187089263000.0</v>
+      </c>
+      <c r="F46">
+        <v>187130033000.0</v>
+      </c>
+      <c r="G46">
+        <v>187518491000.0</v>
+      </c>
+      <c r="H46">
+        <v>189270925000.0</v>
+      </c>
+      <c r="I46">
+        <v>190906088000.0</v>
+      </c>
+      <c r="J46">
+        <v>192342918000.0</v>
+      </c>
+      <c r="K46">
+        <v>194915373000.0</v>
+      </c>
+      <c r="L46">
+        <v>196997828000.0</v>
+      </c>
+      <c r="M46">
+        <v>199708994479.0</v>
+      </c>
+      <c r="N46">
+        <v>201329064867.0</v>
+      </c>
+      <c r="O46">
+        <v>204337223366.0</v>
+      </c>
+      <c r="P46">
+        <v>207201373566.0</v>
+      </c>
+      <c r="Q46">
+        <v>210329445015.0</v>
+      </c>
+      <c r="R46">
+        <v>213697408444.0</v>
+      </c>
+      <c r="S46">
+        <v>212752409421.0</v>
+      </c>
+      <c r="T46">
+        <v>213646511936.0</v>
+      </c>
+      <c r="U46">
+        <v>216033056347.0</v>
+      </c>
+      <c r="V46">
+        <v>218681657159.0</v>
+      </c>
+      <c r="W46">
+        <v>233484709096.0</v>
+      </c>
+      <c r="X46">
+        <v>234784296615.0</v>
+      </c>
+      <c r="Y46">
+        <v>238522459265.0</v>
+      </c>
+      <c r="Z46">
+        <v>242407126649.0</v>
+      </c>
+      <c r="AA46">
+        <v>246248359142.0</v>
+      </c>
+      <c r="AB46">
+        <v>250261492669.0</v>
+      </c>
+      <c r="AC46">
+        <v>254738563749.0</v>
+      </c>
+      <c r="AD46">
+        <v>259241932793.0</v>
+      </c>
+      <c r="AE46">
+        <v>263437375205.0</v>
+      </c>
+      <c r="AF46">
+        <v>267100180681.0</v>
+      </c>
+      <c r="AG46">
+        <v>271515739798.0</v>
+      </c>
+      <c r="AH46">
+        <v>275797565042.0</v>
+      </c>
+      <c r="AI46">
+        <v>288843730867.0</v>
+      </c>
+      <c r="AJ46">
+        <v>293194002959.0</v>
+      </c>
+      <c r="AK46">
+        <v>299736888478.0</v>
+      </c>
+      <c r="AL46">
+        <v>306766415278.0</v>
+      </c>
+      <c r="AM46">
+        <v>315186530646.0</v>
+      </c>
+      <c r="AN46">
+        <v>318356385778.0</v>
+      </c>
+      <c r="AO46">
+        <v>327521328690.0</v>
+      </c>
+      <c r="AP46">
+        <v>335344192584.0</v>
+      </c>
+      <c r="AQ46">
+        <v>335899025794.0</v>
+      </c>
+      <c r="AR46">
+        <v>343663190339.0</v>
+      </c>
+      <c r="AS46">
+        <v>351796883669.0</v>
+      </c>
+      <c r="AT46">
+        <v>360447410445.0</v>
+      </c>
+      <c r="AU46">
+        <v>369203166799.0</v>
+      </c>
+      <c r="AV46">
+        <v>373976560649.0</v>
+      </c>
+      <c r="AW46">
+        <v>381523697437.0</v>
+      </c>
+      <c r="AX46">
+        <v>390248943602.0</v>
+      </c>
+      <c r="AY46">
+        <v>380561583194.0</v>
+      </c>
+      <c r="AZ46">
+        <v>385911640643.0</v>
+      </c>
+      <c r="BA46">
+        <v>358632282589.0</v>
+      </c>
+      <c r="BB46">
+        <v>364364782589.0</v>
+      </c>
+      <c r="BC46">
+        <v>372622282589.0</v>
+      </c>
+      <c r="BD46">
+        <v>380894782589.0</v>
+      </c>
+      <c r="BE46">
+        <v>390478289805.0</v>
+      </c>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
+      <c r="CP46"/>
+      <c r="CQ46"/>
+      <c r="CR46"/>
+      <c r="CS46"/>
+      <c r="CT46"/>
+    </row>
+    <row r="47" spans="1:98">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
+        <v>187089262670.0</v>
+      </c>
+      <c r="F47">
+        <v>187130032960.0</v>
+      </c>
+      <c r="G47">
+        <v>187518491060.0</v>
+      </c>
+      <c r="H47">
+        <v>189270924570.0</v>
+      </c>
+      <c r="I47">
+        <v>190906087900.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>199708994480.0</v>
+      </c>
+      <c r="N47">
+        <v>201329064867.0</v>
+      </c>
+      <c r="O47">
+        <v>204337223366.0</v>
+      </c>
+      <c r="P47">
+        <v>207201373566.0</v>
+      </c>
+      <c r="Q47">
+        <v>210329445015.0</v>
+      </c>
+      <c r="R47">
+        <v>213697408444.0</v>
+      </c>
+      <c r="S47">
+        <v>212752409421.0</v>
+      </c>
+      <c r="T47">
+        <v>213646511936.0</v>
+      </c>
+      <c r="U47">
+        <v>216033056347.0</v>
+      </c>
+      <c r="V47">
+        <v>218681657159.0</v>
+      </c>
+      <c r="W47">
+        <v>233484709096.0</v>
+      </c>
+      <c r="X47">
+        <v>234784296615.0</v>
+      </c>
+      <c r="Y47">
+        <v>238522459265.0</v>
+      </c>
+      <c r="Z47">
+        <v>242407126649.0</v>
+      </c>
+      <c r="AA47">
+        <v>246248359142.0</v>
+      </c>
+      <c r="AB47">
+        <v>250261492669.0</v>
+      </c>
+      <c r="AC47">
+        <v>254738563750.0</v>
+      </c>
+      <c r="AD47">
+        <v>259241932790.0</v>
+      </c>
+      <c r="AE47">
+        <v>263437375205.0</v>
+      </c>
+      <c r="AF47">
+        <v>267100180681.0</v>
+      </c>
+      <c r="AG47">
+        <v>271515739799.0</v>
+      </c>
+      <c r="AH47">
+        <v>275797565000.0</v>
+      </c>
+      <c r="AI47">
+        <v>288843730900.0</v>
+      </c>
+      <c r="AJ47">
+        <v>293194003000.0</v>
+      </c>
+      <c r="AK47">
+        <v>299736888500.0</v>
+      </c>
+      <c r="AL47">
+        <v>306766415300.0</v>
+      </c>
+      <c r="AM47">
+        <v>315186530600.0</v>
+      </c>
+      <c r="AN47">
+        <v>318356385800.0</v>
+      </c>
+      <c r="AO47">
+        <v>327521328700.0</v>
+      </c>
+      <c r="AP47">
+        <v>335344192600.0</v>
+      </c>
+      <c r="AQ47">
+        <v>335899025800.0</v>
+      </c>
+      <c r="AR47">
+        <v>343663190300.0</v>
+      </c>
+      <c r="AS47">
+        <v>351796883700.0</v>
+      </c>
+      <c r="AT47">
+        <v>360447410400.0</v>
+      </c>
+      <c r="AU47">
+        <v>369203166800.0</v>
+      </c>
+      <c r="AV47">
+        <v>373976560600.0</v>
+      </c>
+      <c r="AW47">
+        <v>381523697400.0</v>
+      </c>
+      <c r="AX47">
+        <v>390248943600.0</v>
+      </c>
+      <c r="AY47">
+        <v>380561583200.0</v>
+      </c>
+      <c r="AZ47">
+        <v>385911640600.0</v>
+      </c>
+      <c r="BA47">
+        <v>358632282600.0</v>
+      </c>
+      <c r="BB47">
+        <v>364364782600.0</v>
+      </c>
+      <c r="BC47">
+        <v>372622282600.0</v>
+      </c>
+      <c r="BD47">
+        <v>380894782600.0</v>
+      </c>
+      <c r="BE47">
+        <v>390478289800.0</v>
+      </c>
+      <c r="BF47">
+        <v>398735789800.0</v>
+      </c>
+      <c r="BG47">
+        <v>374993289800.0</v>
+      </c>
+      <c r="BH47">
+        <v>373271702200.0</v>
+      </c>
+      <c r="BI47">
+        <v>375323436000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>383580820300.0</v>
+      </c>
+      <c r="BK47">
+        <v>387156495100.0</v>
+      </c>
+      <c r="BL47">
+        <v>391965502600.0</v>
+      </c>
+      <c r="BM47">
+        <v>400776819300.0</v>
+      </c>
+      <c r="BN47">
+        <v>408869214300.0</v>
+      </c>
+      <c r="BO47">
+        <v>416321658900.0</v>
+      </c>
+      <c r="BP47">
+        <v>410636609800.0</v>
+      </c>
+      <c r="BQ47">
+        <v>421920654400.0</v>
+      </c>
+      <c r="BR47">
+        <v>425996099700.0</v>
+      </c>
+      <c r="BS47">
+        <v>434156516900.0</v>
+      </c>
+      <c r="BT47">
+        <v>439340789500.0</v>
+      </c>
+      <c r="BU47">
+        <v>447725973700.0</v>
+      </c>
+      <c r="BV47">
+        <v>454535030100.0</v>
+      </c>
+      <c r="BW47">
+        <v>460842355000.0</v>
+      </c>
+      <c r="BX47">
+        <v>468049505400.0</v>
+      </c>
+      <c r="BY47">
+        <v>470801997200.0</v>
+      </c>
+      <c r="BZ47">
+        <v>478916258700.0</v>
+      </c>
+      <c r="CA47">
+        <v>486972114700.0</v>
+      </c>
+      <c r="CB47">
+        <v>494740805700.0</v>
+      </c>
+      <c r="CC47">
+        <v>502859891400.0</v>
+      </c>
+      <c r="CD47">
+        <v>505182862300.0</v>
+      </c>
+      <c r="CE47">
+        <v>513101967400.0</v>
+      </c>
+      <c r="CF47">
+        <v>521682769000.0</v>
+      </c>
+      <c r="CG47">
+        <v>524391423000.0</v>
+      </c>
+      <c r="CH47">
+        <v>531915140000.0</v>
+      </c>
+      <c r="CI47">
+        <v>539371646000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>541257131000.0</v>
+      </c>
+      <c r="CK47">
+        <v>549174815000.0</v>
+      </c>
+      <c r="CL47">
+        <v>553813721000.0</v>
+      </c>
+      <c r="CM47">
+        <v>558492138000.0</v>
+      </c>
+      <c r="CN47">
+        <v>487193000000.0</v>
+      </c>
+      <c r="CO47">
+        <v>496512302000.0</v>
+      </c>
+      <c r="CP47">
+        <v>479849000000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>480889324000.0</v>
+      </c>
+      <c r="CR47">
+        <v>479819000000.0</v>
+      </c>
+      <c r="CS47">
+        <v>461776000000.0</v>
+      </c>
+      <c r="CT47">
+        <v>422439000000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:98">
+      <c r="A48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48">
+        <v>-159927664000.0</v>
+      </c>
+      <c r="C48">
+        <v>-164527926000.0</v>
+      </c>
+      <c r="D48">
+        <v>-170211282000.0</v>
+      </c>
+      <c r="E48">
+        <v>-147040814000.0</v>
+      </c>
+      <c r="F48">
+        <v>-149811375000.0</v>
+      </c>
+      <c r="G48">
+        <v>-148565807000.0</v>
+      </c>
+      <c r="H48">
+        <v>-151136324000.0</v>
+      </c>
+      <c r="I48">
+        <v>-123129598000.0</v>
+      </c>
+      <c r="J48">
+        <v>-123634824000.0</v>
+      </c>
+      <c r="K48">
+        <v>-127151946000.0</v>
+      </c>
+      <c r="L48">
+        <v>-133150581000.0</v>
+      </c>
+      <c r="M48">
+        <v>-125420457974.0</v>
+      </c>
+      <c r="N48">
+        <v>-125519308052.0</v>
+      </c>
+      <c r="O48">
+        <v>-125462376269.0</v>
+      </c>
+      <c r="P48">
+        <v>-126915594086.0</v>
+      </c>
+      <c r="Q48">
+        <v>-115898952506.0</v>
+      </c>
+      <c r="R48">
+        <v>-116055684181.0</v>
+      </c>
+      <c r="S48">
+        <v>-117910915979.0</v>
+      </c>
+      <c r="T48">
+        <v>-120870732311.0</v>
+      </c>
+      <c r="U48">
+        <v>-110205569590.0</v>
+      </c>
+      <c r="V48">
+        <v>-123482151910.0</v>
+      </c>
+      <c r="W48">
+        <v>-164005830552.0</v>
+      </c>
+      <c r="X48">
+        <v>-177620554126.0</v>
+      </c>
+      <c r="Y48">
+        <v>-166537542669.0</v>
+      </c>
+      <c r="Z48">
+        <v>-158762419977.0</v>
+      </c>
+      <c r="AA48">
+        <v>-158702126267.0</v>
+      </c>
+      <c r="AB48">
+        <v>-162266176683.0</v>
+      </c>
+      <c r="AC48">
+        <v>-144056755110.0</v>
+      </c>
+      <c r="AD48">
+        <v>-144041360608.0</v>
+      </c>
+      <c r="AE48">
+        <v>-144033602097.0</v>
+      </c>
+      <c r="AF48">
+        <v>-145999444506.0</v>
+      </c>
+      <c r="AG48">
+        <v>-132053411342.0</v>
+      </c>
+      <c r="AH48">
+        <v>-134400050557.0</v>
+      </c>
+      <c r="AI48">
+        <v>-150433098425.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-147111482423.0</v>
+      </c>
+      <c r="AK48">
+        <v>-99429913722.0</v>
+      </c>
+      <c r="AL48">
+        <v>-98963974729.0</v>
+      </c>
+      <c r="AM48">
+        <v>-99674334538.0</v>
+      </c>
+      <c r="AN48">
+        <v>-123401648679.0</v>
+      </c>
+      <c r="AO48">
+        <v>-120387686595.0</v>
+      </c>
+      <c r="AP48">
+        <v>-122747629950.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-121891165848.0</v>
+      </c>
+      <c r="AR48">
+        <v>-83739933090.0</v>
+      </c>
+      <c r="AS48">
+        <v>-135068609353.0</v>
+      </c>
+      <c r="AT48">
+        <v>-120156547314.0</v>
+      </c>
+      <c r="AU48">
+        <v>-111705762217.0</v>
+      </c>
+      <c r="AV48">
+        <v>-106408592718.0</v>
+      </c>
+      <c r="AW48">
+        <v>-97064361892.0</v>
+      </c>
+      <c r="AX48">
+        <v>-95867109531.0</v>
+      </c>
+      <c r="AY48">
+        <v>-91098947522.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-91639862282.0</v>
+      </c>
+      <c r="BA48">
+        <v>-74896380483.0</v>
+      </c>
+      <c r="BB48">
+        <v>-74471284292.0</v>
+      </c>
+      <c r="BC48">
+        <v>-75886614159.0</v>
+      </c>
+      <c r="BD48">
+        <v>-78411726564.0</v>
+      </c>
+      <c r="BE48">
+        <v>-61655198495.0</v>
+      </c>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+      <c r="CB48"/>
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
+      <c r="CG48"/>
+      <c r="CH48"/>
+      <c r="CI48">
+        <v>2562774000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>28726864000.0</v>
+      </c>
+      <c r="CK48">
+        <v>28148198000.0</v>
+      </c>
+      <c r="CL48">
+        <v>51680683000.0</v>
+      </c>
+      <c r="CM48">
+        <v>51117239000.0</v>
+      </c>
+      <c r="CN48">
+        <v>60223000000.0</v>
+      </c>
+      <c r="CO48">
+        <v>42499360000.0</v>
+      </c>
+      <c r="CP48">
+        <v>65158000000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>22334833000.0</v>
+      </c>
+      <c r="CR48"/>
+      <c r="CS48"/>
+      <c r="CT48">
+        <v>11204000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:98">
+      <c r="A49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+    </row>
+    <row r="50" spans="1:98">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50">
+        <v>54675974463.0</v>
+      </c>
+      <c r="AD50">
+        <v>62948467886.0</v>
+      </c>
+      <c r="AE50">
+        <v>26442521944.0</v>
+      </c>
+      <c r="AF50">
+        <v>26442521944.0</v>
+      </c>
+      <c r="AG50">
+        <v>22980645115.0</v>
+      </c>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+    </row>
+    <row r="51" spans="1:98">
+      <c r="A51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51">
+        <v>1457540000.0</v>
+      </c>
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51"/>
+      <c r="M51"/>
+      <c r="N51"/>
+      <c r="O51"/>
+      <c r="P51"/>
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51">
+        <v>92465809188.0</v>
+      </c>
+      <c r="T51">
+        <v>92765809188.0</v>
+      </c>
+      <c r="U51">
+        <v>93795809188.0</v>
+      </c>
+      <c r="V51">
+        <v>94830809188.0</v>
+      </c>
+      <c r="W51">
+        <v>103110809188.0</v>
+      </c>
+      <c r="X51">
+        <v>125488002240.0</v>
+      </c>
+      <c r="Y51">
+        <v>125956794522.0</v>
+      </c>
+      <c r="Z51">
+        <v>127106232382.0</v>
+      </c>
+      <c r="AA51">
+        <v>123080981158.0</v>
+      </c>
+      <c r="AB51">
+        <v>160110708909.0</v>
+      </c>
+      <c r="AC51">
+        <v>167656955623.0</v>
+      </c>
+      <c r="AD51">
+        <v>179079449044.0</v>
+      </c>
+      <c r="AE51">
+        <v>187127636977.0</v>
+      </c>
+      <c r="AF51">
+        <v>193931326242.0</v>
+      </c>
+      <c r="AG51">
+        <v>208578833557.0</v>
+      </c>
+      <c r="AH51">
+        <v>214663464042.0</v>
+      </c>
+      <c r="AI51">
+        <v>219186609248.0</v>
+      </c>
+      <c r="AJ51">
+        <v>225948439826.0</v>
+      </c>
+      <c r="AK51">
+        <v>232741084352.0</v>
+      </c>
+      <c r="AL51">
+        <v>239538109020.0</v>
+      </c>
+      <c r="AM51">
+        <v>245410327811.0</v>
+      </c>
+      <c r="AN51">
+        <v>252036039784.0</v>
+      </c>
+      <c r="AO51">
+        <v>257404550376.0</v>
+      </c>
+      <c r="AP51">
+        <v>275174745857.0</v>
+      </c>
+      <c r="AQ51">
+        <v>285999421029.0</v>
+      </c>
+      <c r="AR51">
+        <v>289418562887.0</v>
+      </c>
+      <c r="AS51">
+        <v>303693449894.0</v>
+      </c>
+      <c r="AT51"/>
+      <c r="AU51">
+        <v>302153686123.0</v>
+      </c>
+      <c r="AV51">
+        <v>302384427053.0</v>
+      </c>
+      <c r="AW51">
+        <v>305808393181.0</v>
+      </c>
+      <c r="AX51">
+        <v>306330717188.0</v>
+      </c>
+      <c r="AY51">
+        <v>306637130941.0</v>
+      </c>
+      <c r="AZ51">
+        <v>319643277055.0</v>
+      </c>
+      <c r="BA51">
+        <v>314871467323.0</v>
+      </c>
+      <c r="BB51">
+        <v>314368089679.0</v>
+      </c>
+      <c r="BC51">
+        <v>320700224957.0</v>
+      </c>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
+      <c r="CR51"/>
+      <c r="CS51"/>
+      <c r="CT51"/>
+    </row>
+    <row r="52" spans="1:98">
+      <c r="A52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
+        <v>1457540000.0</v>
+      </c>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
+        <v>0.0</v>
+      </c>
+      <c r="N52">
+        <v>0.0</v>
+      </c>
+      <c r="O52">
+        <v>1.0</v>
+      </c>
+      <c r="P52">
+        <v>1.0</v>
+      </c>
+      <c r="Q52">
+        <v>1.0</v>
+      </c>
+      <c r="R52">
+        <v>0.0</v>
+      </c>
+      <c r="S52">
+        <v>-7669416546.0</v>
+      </c>
+      <c r="T52">
+        <v>-11086883354.0</v>
+      </c>
+      <c r="U52">
+        <v>14700000000.0</v>
+      </c>
+      <c r="V52">
+        <v>24300000000.0</v>
+      </c>
+      <c r="W52">
+        <v>-58530236566.0</v>
+      </c>
+      <c r="X52">
+        <v>33206021082.0</v>
+      </c>
+      <c r="Y52">
+        <v>26040813364.0</v>
+      </c>
+      <c r="Z52">
+        <v>19475251224.0</v>
+      </c>
+      <c r="AA52">
+        <v>19187500000.0</v>
+      </c>
+      <c r="AB52">
+        <v>53167227751.0</v>
+      </c>
+      <c r="AC52">
+        <v>54675974463.0</v>
+      </c>
+      <c r="AD52">
+        <v>62948467886.0</v>
+      </c>
+      <c r="AE52">
+        <v>26442521944.0</v>
+      </c>
+      <c r="AF52">
+        <v>26442521944.0</v>
+      </c>
+      <c r="AG52">
+        <v>52980645115.0</v>
+      </c>
+      <c r="AH52">
+        <v>54741521944.0</v>
+      </c>
+      <c r="AI52">
+        <v>54740913493.0</v>
+      </c>
+      <c r="AJ52">
+        <v>61202744071.0</v>
+      </c>
+      <c r="AK52">
+        <v>43552866655.0</v>
+      </c>
+      <c r="AL52">
+        <v>50349891323.0</v>
+      </c>
+      <c r="AM52">
+        <v>172703091271.0</v>
+      </c>
+      <c r="AN52">
+        <v>173948288198.0</v>
+      </c>
+      <c r="AO52">
+        <v>164784902262.0</v>
+      </c>
+      <c r="AP52">
+        <v>182555097743.0</v>
+      </c>
+      <c r="AQ52">
+        <v>193379772915.0</v>
+      </c>
+      <c r="AR52">
+        <v>196798914773.0</v>
+      </c>
+      <c r="AS52">
+        <v>199588824984.0</v>
+      </c>
+      <c r="AT52"/>
+      <c r="AU52">
+        <v>173980130823.0</v>
+      </c>
+      <c r="AV52">
+        <v>170490871753.0</v>
+      </c>
+      <c r="AW52">
+        <v>167601388674.0</v>
+      </c>
+      <c r="AX52">
+        <v>161260263476.0</v>
+      </c>
+      <c r="AY52">
+        <v>155803228025.0</v>
+      </c>
+      <c r="AZ52">
+        <v>162495924936.0</v>
+      </c>
+      <c r="BA52">
+        <v>32297303588.0</v>
+      </c>
+      <c r="BB52">
+        <v>102531366868.0</v>
+      </c>
+      <c r="BC52">
+        <v>112413488226.0</v>
+      </c>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
+      <c r="CT52"/>
+    </row>
+    <row r="53" spans="1:98">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53"/>
+    </row>
+    <row r="54" spans="1:98">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+    </row>
+    <row r="55" spans="1:98">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55">
+        <v>340652741000.0</v>
+      </c>
+      <c r="C55">
+        <v>355594106000.0</v>
+      </c>
+      <c r="D55">
+        <v>382338861000.0</v>
+      </c>
+      <c r="E55">
+        <v>384441867000.0</v>
+      </c>
+      <c r="F55">
+        <v>371445597000.0</v>
+      </c>
+      <c r="G55">
+        <v>379231509000.0</v>
+      </c>
+      <c r="H55">
+        <v>413912641000.0</v>
+      </c>
+      <c r="I55">
+        <v>403586183000.0</v>
+      </c>
+      <c r="J55">
+        <v>398490510000.0</v>
+      </c>
+      <c r="K55">
+        <v>427063956000.0</v>
+      </c>
+      <c r="L55">
+        <v>439167184000.0</v>
+      </c>
+      <c r="M55">
+        <v>400516932611.0</v>
+      </c>
+      <c r="N55">
+        <v>422019989655.0</v>
+      </c>
+      <c r="O55">
+        <v>437563714094.0</v>
+      </c>
+      <c r="P55">
+        <v>456577926987.0</v>
+      </c>
+      <c r="Q55">
+        <v>401193968581.0</v>
+      </c>
+      <c r="R55">
+        <v>403332646068.0</v>
+      </c>
+      <c r="S55">
+        <v>479040157851.0</v>
+      </c>
+      <c r="T55">
+        <v>485558335944.0</v>
+      </c>
+      <c r="U55">
+        <v>456470679291.0</v>
+      </c>
+      <c r="V55">
+        <v>460599278577.0</v>
+      </c>
+      <c r="W55">
+        <v>482633154314.0</v>
+      </c>
+      <c r="X55">
+        <v>482065294095.0</v>
+      </c>
+      <c r="Y55">
+        <v>480814959914.0</v>
+      </c>
+      <c r="Z55">
+        <v>456144737741.0</v>
+      </c>
+      <c r="AA55">
+        <v>458207588578.0</v>
+      </c>
+      <c r="AB55">
+        <v>514765731890.0</v>
+      </c>
+      <c r="AC55">
+        <v>512729522160.0</v>
+      </c>
+      <c r="AD55">
+        <v>537498186842.0</v>
+      </c>
+      <c r="AE55">
+        <v>553788046242.0</v>
+      </c>
+      <c r="AF55">
+        <v>562174180897.0</v>
+      </c>
+      <c r="AG55">
+        <v>592728566642.0</v>
+      </c>
+      <c r="AH55">
+        <v>595026630987.0</v>
+      </c>
+      <c r="AI55">
+        <v>597777585552.0</v>
+      </c>
+      <c r="AJ55">
+        <v>605643301307.0</v>
+      </c>
+      <c r="AK55">
+        <v>614171017501.0</v>
+      </c>
+      <c r="AL55">
+        <v>623944434327.0</v>
+      </c>
+      <c r="AM55">
+        <v>635236234642.0</v>
+      </c>
+      <c r="AN55">
+        <v>649654335962.0</v>
+      </c>
+      <c r="AO55">
+        <v>602605446918.0</v>
+      </c>
+      <c r="AP55">
+        <v>646612218677.0</v>
+      </c>
+      <c r="AQ55">
+        <v>719622094660.0</v>
+      </c>
+      <c r="AR55">
+        <v>721863265285.0</v>
+      </c>
+      <c r="AS55">
+        <v>711675686273.0</v>
+      </c>
+      <c r="AT55">
+        <v>724611458513.0</v>
+      </c>
+      <c r="AU55">
+        <v>753016556185.0</v>
+      </c>
+      <c r="AV55">
+        <v>773663346934.0</v>
+      </c>
+      <c r="AW55">
+        <v>754947994931.0</v>
+      </c>
+      <c r="AX55">
+        <v>768753514951.0</v>
+      </c>
+      <c r="AY55">
+        <v>766202006156.0</v>
+      </c>
+      <c r="AZ55">
+        <v>801866397035.0</v>
+      </c>
+      <c r="BA55">
+        <v>787254228520.0</v>
+      </c>
+      <c r="BB55">
+        <v>792777143448.0</v>
+      </c>
+      <c r="BC55">
+        <v>798098186186.0</v>
+      </c>
+      <c r="BD55">
+        <v>810275583968.0</v>
+      </c>
+      <c r="BE55">
+        <v>777876018615.0</v>
+      </c>
+      <c r="BF55">
+        <v>823563477000.0</v>
+      </c>
+      <c r="BG55">
+        <v>846571527400.0</v>
+      </c>
+      <c r="BH55">
+        <v>843450157000.0</v>
+      </c>
+      <c r="BI55">
+        <v>797644879400.0</v>
+      </c>
+      <c r="BJ55">
+        <v>806131183500.0</v>
+      </c>
+      <c r="BK55">
+        <v>831087031100.0</v>
+      </c>
+      <c r="BL55">
+        <v>872458721400.0</v>
+      </c>
+      <c r="BM55">
+        <v>832938279300.0</v>
+      </c>
+      <c r="BN55">
+        <v>850944313800.0</v>
+      </c>
+      <c r="BO55">
+        <v>849191205000.0</v>
+      </c>
+      <c r="BP55">
+        <v>877231389900.0</v>
+      </c>
+      <c r="BQ55">
+        <v>843664921500.0</v>
+      </c>
+      <c r="BR55">
+        <v>847326215200.0</v>
+      </c>
+      <c r="BS55">
+        <v>867366804300.0</v>
+      </c>
+      <c r="BT55">
+        <v>900906624300.0</v>
+      </c>
+      <c r="BU55">
+        <v>918745741600.0</v>
+      </c>
+      <c r="BV55">
+        <v>897404813200.0</v>
+      </c>
+      <c r="BW55">
+        <v>888361542600.0</v>
+      </c>
+      <c r="BX55">
+        <v>898749795200.0</v>
+      </c>
+      <c r="BY55">
+        <v>857432153300.0</v>
+      </c>
+      <c r="BZ55">
+        <v>849103821300.0</v>
+      </c>
+      <c r="CA55">
+        <v>855690586300.0</v>
+      </c>
+      <c r="CB55">
+        <v>878134961300.0</v>
+      </c>
+      <c r="CC55">
+        <v>890345166600.0</v>
+      </c>
+      <c r="CD55">
+        <v>879545048300.0</v>
+      </c>
+      <c r="CE55">
+        <v>890273181300.0</v>
+      </c>
+      <c r="CF55">
+        <v>876303555000.0</v>
+      </c>
+      <c r="CG55">
+        <v>899103096000.0</v>
+      </c>
+      <c r="CH55">
+        <v>910788368000.0</v>
+      </c>
+      <c r="CI55">
+        <v>923895372000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>928966783000.0</v>
+      </c>
+      <c r="CK55">
+        <v>929952292000.0</v>
+      </c>
+      <c r="CL55">
+        <v>911831520000.0</v>
+      </c>
+      <c r="CM55">
+        <v>913733973000.0</v>
+      </c>
+      <c r="CN55">
+        <v>803258000000.0</v>
+      </c>
+      <c r="CO55">
+        <v>811519052000.0</v>
+      </c>
+      <c r="CP55">
+        <v>814221000000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>817268157000.0</v>
+      </c>
+      <c r="CR55">
+        <v>800922000000.0</v>
+      </c>
+      <c r="CS55">
+        <v>763790000000.0</v>
+      </c>
+      <c r="CT55">
+        <v>742756000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:98">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56">
+        <v>153168389000.0</v>
+      </c>
+      <c r="C56">
+        <v>168124322000.0</v>
+      </c>
+      <c r="D56">
+        <v>181354616000.0</v>
+      </c>
+      <c r="E56">
+        <v>182066917000.0</v>
+      </c>
+      <c r="F56">
+        <v>183414124000.0</v>
+      </c>
+      <c r="G56">
+        <v>190811578000.0</v>
+      </c>
+      <c r="H56">
+        <v>207379449000.0</v>
+      </c>
+      <c r="I56">
+        <v>197799132000.0</v>
+      </c>
+      <c r="J56">
+        <v>205246152000.0</v>
+      </c>
+      <c r="K56">
+        <v>216829644000.0</v>
+      </c>
+      <c r="L56">
+        <v>225961727000.0</v>
+      </c>
+      <c r="M56">
+        <v>186789088480.0</v>
+      </c>
+      <c r="N56">
+        <v>206358642924.0</v>
+      </c>
+      <c r="O56">
+        <v>218541352395.0</v>
+      </c>
+      <c r="P56">
+        <v>234003843351.0</v>
+      </c>
+      <c r="Q56">
+        <v>178155236176.0</v>
+      </c>
+      <c r="R56">
+        <v>176409251073.0</v>
+      </c>
+      <c r="S56">
+        <v>252162640163.0</v>
+      </c>
+      <c r="T56">
+        <v>256580539718.0</v>
+      </c>
+      <c r="U56">
+        <v>227444981966.0</v>
+      </c>
+      <c r="V56">
+        <v>228059916336.0</v>
+      </c>
+      <c r="W56">
+        <v>236468569120.0</v>
+      </c>
+      <c r="X56">
+        <v>246379557480.0</v>
+      </c>
+      <c r="Y56">
+        <v>241391060649.0</v>
+      </c>
+      <c r="Z56">
+        <v>212836171092.0</v>
+      </c>
+      <c r="AA56">
+        <v>211057789436.0</v>
+      </c>
+      <c r="AB56">
+        <v>263602799221.0</v>
+      </c>
+      <c r="AC56">
+        <v>257089518410.0</v>
+      </c>
+      <c r="AD56">
+        <v>277354814049.0</v>
+      </c>
+      <c r="AE56">
+        <v>289449231037.0</v>
+      </c>
+      <c r="AF56">
+        <v>294172560216.0</v>
+      </c>
+      <c r="AG56">
+        <v>320311386843.0</v>
+      </c>
+      <c r="AH56">
+        <v>318327625945.0</v>
+      </c>
+      <c r="AI56">
+        <v>308032414685.0</v>
+      </c>
+      <c r="AJ56">
+        <v>311547858348.0</v>
+      </c>
+      <c r="AK56">
+        <v>313532689023.0</v>
+      </c>
+      <c r="AL56">
+        <v>316276579049.0</v>
+      </c>
+      <c r="AM56">
+        <v>319148263996.0</v>
+      </c>
+      <c r="AN56">
+        <v>330396510184.0</v>
+      </c>
+      <c r="AO56">
+        <v>274182678228.0</v>
+      </c>
+      <c r="AP56">
+        <v>310366586093.0</v>
+      </c>
+      <c r="AQ56">
+        <v>382821628866.0</v>
+      </c>
+      <c r="AR56">
+        <v>377298634946.0</v>
+      </c>
+      <c r="AS56">
+        <v>358977362604.0</v>
+      </c>
+      <c r="AT56">
+        <v>363262608068.0</v>
+      </c>
+      <c r="AU56">
+        <v>382911949386.0</v>
+      </c>
+      <c r="AV56">
+        <v>398785346285.0</v>
+      </c>
+      <c r="AW56">
+        <v>372522857494.0</v>
+      </c>
+      <c r="AX56">
+        <v>377603131349.0</v>
+      </c>
+      <c r="AY56">
+        <v>384738982962.0</v>
+      </c>
+      <c r="AZ56">
+        <v>415053316392.0</v>
+      </c>
+      <c r="BA56">
+        <v>427720505931.0</v>
+      </c>
+      <c r="BB56">
+        <v>427510920859.0</v>
+      </c>
+      <c r="BC56">
+        <v>424574463597.0</v>
+      </c>
+      <c r="BD56">
+        <v>428479361379.0</v>
+      </c>
+      <c r="BE56">
+        <v>386496288810.0</v>
+      </c>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+      <c r="CN56"/>
+      <c r="CO56"/>
+      <c r="CP56"/>
+      <c r="CQ56"/>
+      <c r="CR56"/>
+      <c r="CS56"/>
+      <c r="CT56"/>
+    </row>
+    <row r="57" spans="1:98">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57">
+        <v>94417677000.0</v>
+      </c>
+      <c r="C57">
+        <v>113599192000.0</v>
+      </c>
+      <c r="D57">
+        <v>130169907000.0</v>
+      </c>
+      <c r="E57">
+        <v>111145527000.0</v>
+      </c>
+      <c r="F57">
+        <v>116299113000.0</v>
+      </c>
+      <c r="G57">
+        <v>122710127000.0</v>
+      </c>
+      <c r="H57">
+        <v>144555383000.0</v>
+      </c>
+      <c r="I57">
+        <v>107270950000.0</v>
+      </c>
+      <c r="J57">
+        <v>117030379000.0</v>
+      </c>
+      <c r="K57">
+        <v>134771887000.0</v>
+      </c>
+      <c r="L57">
+        <v>152875739000.0</v>
+      </c>
+      <c r="M57">
+        <v>106782973030.0</v>
+      </c>
+      <c r="N57">
+        <v>128423360880.0</v>
+      </c>
+      <c r="O57">
+        <v>143678604393.0</v>
+      </c>
+      <c r="P57">
+        <v>164175570860.0</v>
+      </c>
+      <c r="Q57">
+        <v>97572277908.0</v>
+      </c>
+      <c r="R57">
+        <v>99594432217.0</v>
+      </c>
+      <c r="S57">
+        <v>103013390045.0</v>
+      </c>
+      <c r="T57">
+        <v>111926833396.0</v>
+      </c>
+      <c r="U57">
+        <v>68311670775.0</v>
+      </c>
+      <c r="V57">
+        <v>81842508555.0</v>
+      </c>
+      <c r="W57">
+        <v>154965405778.0</v>
+      </c>
+      <c r="X57">
+        <v>164959909413.0</v>
+      </c>
+      <c r="Y57">
+        <v>143495381120.0</v>
+      </c>
+      <c r="Z57">
+        <v>101286697320.0</v>
+      </c>
+      <c r="AA57">
+        <v>107456675375.0</v>
+      </c>
+      <c r="AB57">
+        <v>166219539040.0</v>
+      </c>
+      <c r="AC57">
+        <v>135084402310.0</v>
+      </c>
+      <c r="AD57">
+        <v>156195836135.0</v>
+      </c>
+      <c r="AE57">
+        <v>127187055917.0</v>
+      </c>
+      <c r="AF57">
+        <v>131917686499.0</v>
+      </c>
+      <c r="AG57">
+        <v>157989928530.0</v>
+      </c>
+      <c r="AH57">
+        <v>158100996784.0</v>
+      </c>
+      <c r="AI57">
+        <v>178780957281.0</v>
+      </c>
+      <c r="AJ57">
+        <v>182421582456.0</v>
+      </c>
+      <c r="AK57">
+        <v>108961098213.0</v>
+      </c>
+      <c r="AL57">
+        <v>118779835350.0</v>
+      </c>
+      <c r="AM57">
+        <v>248363181343.0</v>
+      </c>
+      <c r="AN57">
+        <v>281293937955.0</v>
+      </c>
+      <c r="AO57">
+        <v>215215528787.0</v>
+      </c>
+      <c r="AP57">
+        <v>263164377954.0</v>
+      </c>
+      <c r="AQ57">
+        <v>335548133544.0</v>
+      </c>
+      <c r="AR57">
+        <v>298508103736.0</v>
+      </c>
+      <c r="AS57">
+        <v>338158778126.0</v>
+      </c>
+      <c r="AT57">
+        <v>307666556760.0</v>
+      </c>
+      <c r="AU57">
+        <v>325307777003.0</v>
+      </c>
+      <c r="AV57">
+        <v>332510082788.0</v>
+      </c>
+      <c r="AW57">
+        <v>295758593423.0</v>
+      </c>
+      <c r="AX57">
+        <v>301299442423.0</v>
+      </c>
+      <c r="AY57">
+        <v>286598739552.0</v>
+      </c>
+      <c r="AZ57">
+        <v>315809046109.0</v>
+      </c>
+      <c r="BA57">
+        <v>149153619894.0</v>
+      </c>
+      <c r="BB57">
+        <v>225869099748.0</v>
+      </c>
+      <c r="BC57">
+        <v>231378800862.0</v>
+      </c>
+      <c r="BD57">
+        <v>249010900037.0</v>
+      </c>
+      <c r="BE57">
+        <v>175154792402.0</v>
+      </c>
+      <c r="BF57">
+        <v>223899681100.0</v>
+      </c>
+      <c r="BG57">
+        <v>253747016100.0</v>
+      </c>
+      <c r="BH57">
+        <v>256793923100.0</v>
+      </c>
+      <c r="BI57">
+        <v>156147534000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>170914467500.0</v>
+      </c>
+      <c r="BK57">
+        <v>194141952700.0</v>
+      </c>
+      <c r="BL57">
+        <v>238460976300.0</v>
+      </c>
+      <c r="BM57">
+        <v>323957697400.0</v>
+      </c>
+      <c r="BN57">
+        <v>341562107600.0</v>
+      </c>
+      <c r="BO57">
+        <v>364500367000.0</v>
+      </c>
+      <c r="BP57">
+        <v>377312806500.0</v>
+      </c>
+      <c r="BQ57">
+        <v>372655251300.0</v>
+      </c>
+      <c r="BR57">
+        <v>384147528200.0</v>
+      </c>
+      <c r="BS57">
+        <v>405805483700.0</v>
+      </c>
+      <c r="BT57">
+        <v>420710314300.0</v>
+      </c>
+      <c r="BU57">
+        <v>356091611000.0</v>
+      </c>
+      <c r="BV57">
+        <v>312446601000.0</v>
+      </c>
+      <c r="BW57">
+        <v>299215117300.0</v>
+      </c>
+      <c r="BX57">
+        <v>468574210100.0</v>
+      </c>
+      <c r="BY57">
+        <v>561280409000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>518061111900.0</v>
+      </c>
+      <c r="CA57">
+        <v>535751325800.0</v>
+      </c>
+      <c r="CB57">
+        <v>555204853900.0</v>
+      </c>
+      <c r="CC57">
+        <v>509415019500.0</v>
+      </c>
+      <c r="CD57">
+        <v>498551016800.0</v>
+      </c>
+      <c r="CE57">
+        <v>487917512000.0</v>
+      </c>
+      <c r="CF57">
+        <v>469048318000.0</v>
+      </c>
+      <c r="CG57">
+        <v>445577250000.0</v>
+      </c>
+      <c r="CH57">
+        <v>439852568000.0</v>
+      </c>
+      <c r="CI57">
+        <v>440502963000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>362916074000.0</v>
+      </c>
+      <c r="CK57">
+        <v>360635900000.0</v>
+      </c>
+      <c r="CL57">
+        <v>324230118000.0</v>
+      </c>
+      <c r="CM57">
+        <v>329656716000.0</v>
+      </c>
+      <c r="CN57">
+        <v>239822000000.0</v>
+      </c>
+      <c r="CO57">
+        <v>260265492000.0</v>
+      </c>
+      <c r="CP57">
+        <v>225568000000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>239218717000.0</v>
+      </c>
+      <c r="CR57">
+        <v>249689000000.0</v>
+      </c>
+      <c r="CS57">
+        <v>231179000000.0</v>
+      </c>
+      <c r="CT57">
+        <v>155308000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:98">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58">
+        <v>129117381000.0</v>
+      </c>
+      <c r="C58">
+        <v>148659008000.0</v>
+      </c>
+      <c r="D58">
+        <v>181087119000.0</v>
+      </c>
+      <c r="E58">
+        <v>160536287000.0</v>
+      </c>
+      <c r="F58">
+        <v>150310578000.0</v>
+      </c>
+      <c r="G58">
+        <v>156850922000.0</v>
+      </c>
+      <c r="H58">
+        <v>194102572000.0</v>
+      </c>
+      <c r="I58">
+        <v>157703317000.0</v>
+      </c>
+      <c r="J58">
+        <v>153112870000.0</v>
+      </c>
+      <c r="K58">
+        <v>185203438000.0</v>
+      </c>
+      <c r="L58">
+        <v>203305301000.0</v>
+      </c>
+      <c r="M58">
+        <v>160374254625.0</v>
+      </c>
+      <c r="N58">
+        <v>181976161747.0</v>
+      </c>
+      <c r="O58">
+        <v>197462954403.0</v>
+      </c>
+      <c r="P58">
+        <v>217930385113.0</v>
+      </c>
+      <c r="Q58">
+        <v>151897296583.0</v>
+      </c>
+      <c r="R58">
+        <v>154192705745.0</v>
+      </c>
+      <c r="S58">
+        <v>231755449326.0</v>
+      </c>
+      <c r="T58">
+        <v>241233443751.0</v>
+      </c>
+      <c r="U58">
+        <v>202724376661.0</v>
+      </c>
+      <c r="V58">
+        <v>220129558267.0</v>
+      </c>
+      <c r="W58">
+        <v>282687112646.0</v>
+      </c>
+      <c r="X58">
+        <v>295733976000.0</v>
+      </c>
+      <c r="Y58">
+        <v>284737400592.0</v>
+      </c>
+      <c r="Z58">
+        <v>252292055727.0</v>
+      </c>
+      <c r="AA58">
+        <v>254294612854.0</v>
+      </c>
+      <c r="AB58">
+        <v>314416806582.0</v>
+      </c>
+      <c r="AC58">
+        <v>295536508130.0</v>
+      </c>
+      <c r="AD58">
+        <v>320289778314.0</v>
+      </c>
+      <c r="AE58">
+        <v>336571879203.0</v>
+      </c>
+      <c r="AF58">
+        <v>346923856267.0</v>
+      </c>
+      <c r="AG58">
+        <v>365204823838.0</v>
+      </c>
+      <c r="AH58">
+        <v>369849527399.0</v>
+      </c>
+      <c r="AI58">
+        <v>388633529831.0</v>
+      </c>
+      <c r="AJ58">
+        <v>393177629584.0</v>
+      </c>
+      <c r="AK58">
+        <v>352258872088.0</v>
+      </c>
+      <c r="AL58">
+        <v>361566349921.0</v>
+      </c>
+      <c r="AM58">
+        <v>373568510045.0</v>
+      </c>
+      <c r="AN58">
+        <v>411713925506.0</v>
+      </c>
+      <c r="AO58">
+        <v>362030890789.0</v>
+      </c>
+      <c r="AP58">
+        <v>408397605903.0</v>
+      </c>
+      <c r="AQ58">
+        <v>480551017784.0</v>
+      </c>
+      <c r="AR58">
+        <v>444640955651.0</v>
+      </c>
+      <c r="AS58">
+        <v>483394296165.0</v>
+      </c>
+      <c r="AT58">
+        <v>481418006366.0</v>
+      </c>
+      <c r="AU58">
+        <v>501372318941.0</v>
+      </c>
+      <c r="AV58">
+        <v>515532106459.0</v>
+      </c>
+      <c r="AW58">
+        <v>488662357362.0</v>
+      </c>
+      <c r="AX58">
+        <v>501270625021.0</v>
+      </c>
+      <c r="AY58">
+        <v>493950954217.0</v>
+      </c>
+      <c r="AZ58">
+        <v>530156259855.0</v>
+      </c>
+      <c r="BA58">
+        <v>498800609542.0</v>
+      </c>
+      <c r="BB58">
+        <v>503898428279.0</v>
+      </c>
+      <c r="BC58">
+        <v>510634800884.0</v>
+      </c>
+      <c r="BD58">
+        <v>525337311070.0</v>
+      </c>
+      <c r="BE58">
+        <v>476181217649.0</v>
+      </c>
+      <c r="BF58">
+        <v>522035900000.0</v>
+      </c>
+      <c r="BG58">
+        <v>545111127000.0</v>
+      </c>
+      <c r="BH58">
+        <v>544374697000.0</v>
+      </c>
+      <c r="BI58">
+        <v>470044753000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>479402653000.0</v>
+      </c>
+      <c r="BK58">
+        <v>502769914000.0</v>
+      </c>
+      <c r="BL58">
+        <v>549285266000.0</v>
+      </c>
+      <c r="BM58">
+        <v>509563784000.0</v>
+      </c>
+      <c r="BN58">
+        <v>528388203000.0</v>
+      </c>
+      <c r="BO58">
+        <v>526916715000.0</v>
+      </c>
+      <c r="BP58">
+        <v>563976258500.0</v>
+      </c>
+      <c r="BQ58">
+        <v>557893873000.0</v>
+      </c>
+      <c r="BR58">
+        <v>571703275000.0</v>
+      </c>
+      <c r="BS58">
+        <v>604513642000.0</v>
+      </c>
+      <c r="BT58">
+        <v>618786772700.0</v>
+      </c>
+      <c r="BU58">
+        <v>566633047000.0</v>
+      </c>
+      <c r="BV58">
+        <v>530632573000.0</v>
+      </c>
+      <c r="BW58">
+        <v>518038526000.0</v>
+      </c>
+      <c r="BX58">
+        <v>672790485600.0</v>
+      </c>
+      <c r="BY58">
+        <v>654723932000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>620328017000.0</v>
+      </c>
+      <c r="CA58">
+        <v>634507706000.0</v>
+      </c>
+      <c r="CB58">
+        <v>654240612200.0</v>
+      </c>
+      <c r="CC58">
+        <v>644235372000.0</v>
+      </c>
+      <c r="CD58">
+        <v>633297488000.0</v>
+      </c>
+      <c r="CE58">
+        <v>627418002000.0</v>
+      </c>
+      <c r="CF58">
+        <v>627705317000.0</v>
+      </c>
+      <c r="CG58">
+        <v>633414986000.0</v>
+      </c>
+      <c r="CH58">
+        <v>630665599000.0</v>
+      </c>
+      <c r="CI58">
+        <v>633074944000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>611982265000.0</v>
+      </c>
+      <c r="CK58">
+        <v>613546441000.0</v>
+      </c>
+      <c r="CL58">
+        <v>571893183000.0</v>
+      </c>
+      <c r="CM58">
+        <v>574359081000.0</v>
+      </c>
+      <c r="CN58">
+        <v>504610000000.0</v>
+      </c>
+      <c r="CO58">
+        <v>530594468000.0</v>
+      </c>
+      <c r="CP58">
+        <v>510638000000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>556508100000.0</v>
+      </c>
+      <c r="CR58">
+        <v>570914000000.0</v>
+      </c>
+      <c r="CS58">
+        <v>530765000000.0</v>
+      </c>
+      <c r="CT58">
+        <v>491267000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:98">
+      <c r="A59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+    </row>
+    <row r="60" spans="1:98">
+      <c r="A60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60">
+        <v>211535360000.0</v>
+      </c>
+      <c r="C60">
+        <v>206935098000.0</v>
+      </c>
+      <c r="D60">
+        <v>201251742000.0</v>
+      </c>
+      <c r="E60">
+        <v>223905580000.0</v>
+      </c>
+      <c r="F60">
+        <v>221135019000.0</v>
+      </c>
+      <c r="G60">
+        <v>222380587000.0</v>
+      </c>
+      <c r="H60">
+        <v>219810070000.0</v>
+      </c>
+      <c r="I60">
+        <v>245882865000.0</v>
+      </c>
+      <c r="J60">
+        <v>245377640000.0</v>
+      </c>
+      <c r="K60">
+        <v>241860518000.0</v>
+      </c>
+      <c r="L60">
+        <v>235861882000.0</v>
+      </c>
+      <c r="M60">
+        <v>240142677986.0</v>
+      </c>
+      <c r="N60">
+        <v>240043827908.0</v>
+      </c>
+      <c r="O60">
+        <v>240100759691.0</v>
+      </c>
+      <c r="P60">
+        <v>238647541874.0</v>
+      </c>
+      <c r="Q60">
+        <v>249296671998.0</v>
+      </c>
+      <c r="R60">
+        <v>249139940323.0</v>
+      </c>
+      <c r="S60">
+        <v>247284708525.0</v>
+      </c>
+      <c r="T60">
+        <v>244324892193.0</v>
+      </c>
+      <c r="U60">
+        <v>253746302630.0</v>
+      </c>
+      <c r="V60">
+        <v>240469720310.0</v>
+      </c>
+      <c r="W60">
+        <v>199946041668.0</v>
+      </c>
+      <c r="X60">
+        <v>186331318094.0</v>
+      </c>
+      <c r="Y60">
+        <v>196077559322.0</v>
+      </c>
+      <c r="Z60">
+        <v>203852682014.0</v>
+      </c>
+      <c r="AA60">
+        <v>203912975724.0</v>
+      </c>
+      <c r="AB60">
+        <v>200348925308.0</v>
+      </c>
+      <c r="AC60">
+        <v>217193014030.0</v>
+      </c>
+      <c r="AD60">
+        <v>217208408528.0</v>
+      </c>
+      <c r="AE60">
+        <v>217216167039.0</v>
+      </c>
+      <c r="AF60">
+        <v>215250324630.0</v>
+      </c>
+      <c r="AG60">
+        <v>227523742804.0</v>
+      </c>
+      <c r="AH60">
+        <v>225177103588.0</v>
+      </c>
+      <c r="AI60">
+        <v>209144055721.0</v>
+      </c>
+      <c r="AJ60">
+        <v>212465671723.0</v>
+      </c>
+      <c r="AK60">
+        <v>261912145413.0</v>
+      </c>
+      <c r="AL60">
+        <v>262378084405.0</v>
+      </c>
+      <c r="AM60">
+        <v>261667724597.0</v>
+      </c>
+      <c r="AN60">
+        <v>237940410456.0</v>
+      </c>
+      <c r="AO60">
+        <v>240574556129.0</v>
+      </c>
+      <c r="AP60">
+        <v>238214612774.0</v>
+      </c>
+      <c r="AQ60">
+        <v>239071076876.0</v>
+      </c>
+      <c r="AR60">
+        <v>277222309634.0</v>
+      </c>
+      <c r="AS60">
+        <v>228281390108.0</v>
+      </c>
+      <c r="AT60">
+        <v>243193452147.0</v>
+      </c>
+      <c r="AU60">
+        <v>251644237244.0</v>
+      </c>
+      <c r="AV60">
+        <v>258131240475.0</v>
+      </c>
+      <c r="AW60">
+        <v>266285637569.0</v>
+      </c>
+      <c r="AX60">
+        <v>267482889930.0</v>
+      </c>
+      <c r="AY60">
+        <v>272251051939.0</v>
+      </c>
+      <c r="AZ60">
+        <v>271710137179.0</v>
+      </c>
+      <c r="BA60">
+        <v>288453618978.0</v>
+      </c>
+      <c r="BB60">
+        <v>288878715169.0</v>
+      </c>
+      <c r="BC60">
+        <v>287463385302.0</v>
+      </c>
+      <c r="BD60">
+        <v>284938272897.0</v>
+      </c>
+      <c r="BE60">
+        <v>301694800966.0</v>
+      </c>
+      <c r="BF60">
+        <v>301527576500.0</v>
+      </c>
+      <c r="BG60">
+        <v>301460400600.0</v>
+      </c>
+      <c r="BH60">
+        <v>299075459700.0</v>
+      </c>
+      <c r="BI60">
+        <v>327600126600.0</v>
+      </c>
+      <c r="BJ60">
+        <v>326728530300.0</v>
+      </c>
+      <c r="BK60">
+        <v>328317116800.0</v>
+      </c>
+      <c r="BL60">
+        <v>323173455300.0</v>
+      </c>
+      <c r="BM60">
+        <v>323374495400.0</v>
+      </c>
+      <c r="BN60">
+        <v>322556110900.0</v>
+      </c>
+      <c r="BO60">
+        <v>322274490000.0</v>
+      </c>
+      <c r="BP60">
+        <v>313255131400.0</v>
+      </c>
+      <c r="BQ60">
+        <v>285771048100.0</v>
+      </c>
+      <c r="BR60">
+        <v>275622940500.0</v>
+      </c>
+      <c r="BS60">
+        <v>262853161900.0</v>
+      </c>
+      <c r="BT60">
+        <v>282119851500.0</v>
+      </c>
+      <c r="BU60">
+        <v>352112694400.0</v>
+      </c>
+      <c r="BV60">
+        <v>366772239700.0</v>
+      </c>
+      <c r="BW60">
+        <v>370323017100.0</v>
+      </c>
+      <c r="BX60">
+        <v>225959309600.0</v>
+      </c>
+      <c r="BY60">
+        <v>202708221000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>228775803900.0</v>
+      </c>
+      <c r="CA60">
+        <v>221182880600.0</v>
+      </c>
+      <c r="CB60">
+        <v>223894349100.0</v>
+      </c>
+      <c r="CC60">
+        <v>246109794400.0</v>
+      </c>
+      <c r="CD60">
+        <v>246247560300.0</v>
+      </c>
+      <c r="CE60">
+        <v>262855179600.0</v>
+      </c>
+      <c r="CF60">
+        <v>248598237000.0</v>
+      </c>
+      <c r="CG60">
+        <v>265688110000.0</v>
+      </c>
+      <c r="CH60">
+        <v>280122769000.0</v>
+      </c>
+      <c r="CI60">
+        <v>290820428000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>316984517000.0</v>
+      </c>
+      <c r="CK60">
+        <v>316405851000.0</v>
+      </c>
+      <c r="CL60">
+        <v>339938336000.0</v>
+      </c>
+      <c r="CM60">
+        <v>339374892000.0</v>
+      </c>
+      <c r="CN60">
+        <v>298648000000.0</v>
+      </c>
+      <c r="CO60">
+        <v>280924584000.0</v>
+      </c>
+      <c r="CP60">
+        <v>303583000000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>260760057000.0</v>
+      </c>
+      <c r="CR60">
+        <v>230008000000.0</v>
+      </c>
+      <c r="CS60">
+        <v>233025000000.0</v>
+      </c>
+      <c r="CT60">
+        <v>251489000000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:98">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+    </row>
+    <row r="62" spans="1:98">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B2">
+        <v>263127561000.0</v>
+      </c>
+      <c r="C2">
+        <v>234350910000.0</v>
+      </c>
+      <c r="D2">
+        <v>221993579000.0</v>
+      </c>
+      <c r="E2">
+        <v>255827497000.0</v>
+      </c>
+      <c r="F2">
+        <v>222218971000.0</v>
+      </c>
+      <c r="G2">
+        <v>215855843000.0</v>
+      </c>
+      <c r="H2">
+        <v>342281003000.0</v>
+      </c>
+      <c r="I2">
+        <v>400479757626.0</v>
+      </c>
+      <c r="J2">
+        <v>342808473459.0</v>
+      </c>
+      <c r="K2">
+        <v>437915531624.0</v>
+      </c>
+      <c r="L2">
+        <v>508269189522.0</v>
+      </c>
+      <c r="M2">
+        <v>516033321493.0</v>
+      </c>
+      <c r="N2">
+        <v>550324853479.0</v>
+      </c>
+      <c r="O2">
+        <v>553365136109.0</v>
+      </c>
+      <c r="P2">
+        <v>368019809000.0</v>
+      </c>
+      <c r="Q2">
+        <v>384191848000.0</v>
+      </c>
+      <c r="R2">
+        <v>356195253000.0</v>
+      </c>
+      <c r="S2">
+        <v>497403096000.0</v>
+      </c>
+      <c r="T2">
+        <v>543678200000.0</v>
+      </c>
+      <c r="U2">
+        <v>492009210000.0</v>
+      </c>
+      <c r="V2">
+        <v>515826895000.0</v>
+      </c>
+      <c r="W2">
+        <v>497980627000.0</v>
+      </c>
+      <c r="X2">
+        <v>448034520000.0</v>
+      </c>
+      <c r="Y2">
+        <v>430847146000.0</v>
+      </c>
+      <c r="Z2">
+        <v>461155783000.0</v>
+      </c>
+      <c r="AA2">
+        <v>385300000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B3">
+        <v>10011655000.0</v>
+      </c>
+      <c r="C3">
+        <v>10316903000.0</v>
+      </c>
+      <c r="D3">
+        <v>11581924000.0</v>
+      </c>
+      <c r="E3">
+        <v>13191134000.0</v>
+      </c>
+      <c r="F3">
+        <v>13811066000.0</v>
+      </c>
+      <c r="G3">
+        <v>16064696000.0</v>
+      </c>
+      <c r="H3">
+        <v>18064518000.0</v>
+      </c>
+      <c r="I3">
+        <v>19714444670.0</v>
+      </c>
+      <c r="J3">
+        <v>26080358570.0</v>
+      </c>
+      <c r="K3">
+        <v>33680461731.0</v>
+      </c>
+      <c r="L3">
+        <v>34420820310.0</v>
+      </c>
+      <c r="M3">
+        <v>35547069993.0</v>
+      </c>
+      <c r="N3">
+        <v>36618822779.0</v>
+      </c>
+      <c r="O3">
+        <v>34636169716.0</v>
+      </c>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>162</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>163</v>
+      </c>
+      <c r="B5">
+        <v>-21735592000.0</v>
+      </c>
+      <c r="C5">
+        <v>-19612212000.0</v>
+      </c>
+      <c r="D5">
+        <v>-12638106000.0</v>
+      </c>
+      <c r="E5">
+        <v>-12610143000.0</v>
+      </c>
+      <c r="F5">
+        <v>-12978046000.0</v>
+      </c>
+      <c r="G5">
+        <v>-10652435000.0</v>
+      </c>
+      <c r="H5">
+        <v>-865948000.0</v>
+      </c>
+      <c r="I5">
+        <v>-12198354651.0</v>
+      </c>
+      <c r="J5">
+        <v>-4516439846.0</v>
+      </c>
+      <c r="K5">
+        <v>-21393443783.0</v>
+      </c>
+      <c r="L5">
+        <v>2229301560.0</v>
+      </c>
+      <c r="M5">
+        <v>17580352127.0</v>
+      </c>
+      <c r="N5">
+        <v>42837457385.0</v>
+      </c>
+      <c r="O5">
+        <v>12504316700.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>164</v>
+      </c>
+      <c r="B6">
+        <v>-11723937000.0</v>
+      </c>
+      <c r="C6">
+        <v>-9295309000.0</v>
+      </c>
+      <c r="D6">
+        <v>-1056182000.0</v>
+      </c>
+      <c r="E6">
+        <v>580991000.0</v>
+      </c>
+      <c r="F6">
+        <v>833020000.0</v>
+      </c>
+      <c r="G6">
+        <v>5412261000.0</v>
+      </c>
+      <c r="H6">
+        <v>17198570000.0</v>
+      </c>
+      <c r="I6">
+        <v>7516090019.0</v>
+      </c>
+      <c r="J6">
+        <v>21563918724.0</v>
+      </c>
+      <c r="K6">
+        <v>12287017948.0</v>
+      </c>
+      <c r="L6">
+        <v>36650121870.0</v>
+      </c>
+      <c r="M6">
+        <v>53127422120.0</v>
+      </c>
+      <c r="N6">
+        <v>79456280164.0</v>
+      </c>
+      <c r="O6">
+        <v>47140486416.0</v>
+      </c>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>165</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>166</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>167</v>
+      </c>
+      <c r="B9">
+        <v>11355904000.0</v>
+      </c>
+      <c r="C9">
+        <v>1512478000.0</v>
+      </c>
+      <c r="D9">
+        <v>2465309000.0</v>
+      </c>
+      <c r="E9">
+        <v>4405196000.0</v>
+      </c>
+      <c r="F9">
+        <v>4619412000.0</v>
+      </c>
+      <c r="G9">
+        <v>4644012000.0</v>
+      </c>
+      <c r="H9">
+        <v>11832970000.0</v>
+      </c>
+      <c r="I9">
+        <v>9764847248.0</v>
+      </c>
+      <c r="J9">
+        <v>1034363752.0</v>
+      </c>
+      <c r="K9">
+        <v>-1224327748.0</v>
+      </c>
+      <c r="L9">
+        <v>-2088691156.0</v>
+      </c>
+      <c r="M9">
+        <v>3821340338.0</v>
+      </c>
+      <c r="N9">
+        <v>23423894246.0</v>
+      </c>
+      <c r="O9">
+        <v>1106299810.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>168</v>
+      </c>
+      <c r="B10">
+        <v>-18846808000.0</v>
+      </c>
+      <c r="C10">
+        <v>-19877649000.0</v>
+      </c>
+      <c r="D10">
+        <v>-7996274000.0</v>
+      </c>
+      <c r="E10">
+        <v>-7085263000.0</v>
+      </c>
+      <c r="F10">
+        <v>57266903000.0</v>
+      </c>
+      <c r="G10">
+        <v>-19399506000.0</v>
+      </c>
+      <c r="H10">
+        <v>-21323408000.0</v>
+      </c>
+      <c r="I10">
+        <v>1820189102.0</v>
+      </c>
+      <c r="J10">
+        <v>-31048829703.0</v>
+      </c>
+      <c r="K10">
+        <v>-18713585124.0</v>
+      </c>
+      <c r="L10">
+        <v>-13509341788.0</v>
+      </c>
+      <c r="M10">
+        <v>-18297519612.0</v>
+      </c>
+      <c r="N10">
+        <v>-16784886997.0</v>
+      </c>
+      <c r="O10">
+        <v>-18315706621.0</v>
+      </c>
+      <c r="P10"/>
+      <c r="Q10">
+        <v>14082417000.0</v>
+      </c>
+      <c r="R10">
+        <v>42537413000.0</v>
+      </c>
+      <c r="S10"/>
+      <c r="T10">
+        <v>7696972000.0</v>
+      </c>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10">
+        <v>10898267000.0</v>
+      </c>
+      <c r="Y10">
+        <v>40137974000.0</v>
+      </c>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>169</v>
+      </c>
+      <c r="B11">
+        <v>228150000.0</v>
+      </c>
+      <c r="C11">
+        <v>-1891906000.0</v>
+      </c>
+      <c r="D11">
+        <v>-1761287000.0</v>
+      </c>
+      <c r="E11">
+        <v>-1040401000.0</v>
+      </c>
+      <c r="F11">
+        <v>517081000.0</v>
+      </c>
+      <c r="G11">
+        <v>-4045128000.0</v>
+      </c>
+      <c r="H11">
+        <v>-5056676000.0</v>
+      </c>
+      <c r="I11">
+        <v>708151185.0</v>
+      </c>
+      <c r="J11">
+        <v>-7338995958.0</v>
+      </c>
+      <c r="K11">
+        <v>-2960626702.0</v>
+      </c>
+      <c r="L11">
+        <v>-3047164642.0</v>
+      </c>
+      <c r="M11">
+        <v>-4249340838.0</v>
+      </c>
+      <c r="N11">
+        <v>-3556751279.0</v>
+      </c>
+      <c r="O11">
+        <v>-4178519817.0</v>
+      </c>
+      <c r="P11"/>
+      <c r="Q11">
+        <v>4164093000.0</v>
+      </c>
+      <c r="R11">
+        <v>11402133000.0</v>
+      </c>
+      <c r="S11"/>
+      <c r="T11">
+        <v>5632011000.0</v>
+      </c>
+      <c r="U11">
+        <v>3053598000.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11">
+        <v>8900427000.0</v>
+      </c>
+      <c r="Y11">
+        <v>17463327000.0</v>
+      </c>
+      <c r="Z11">
+        <v>5284636000.0</v>
+      </c>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>170</v>
+      </c>
+      <c r="B12">
+        <v>356803000.0</v>
+      </c>
+      <c r="C12">
+        <v>265437000.0</v>
+      </c>
+      <c r="D12">
+        <v>60252000.0</v>
+      </c>
+      <c r="E12">
+        <v>861961000.0</v>
+      </c>
+      <c r="F12">
+        <v>8206355000.0</v>
+      </c>
+      <c r="G12">
+        <v>14172949000.0</v>
+      </c>
+      <c r="H12">
+        <v>20457461000.0</v>
+      </c>
+      <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>171</v>
+      </c>
+      <c r="B13">
+        <v>2263101.0</v>
+      </c>
+      <c r="C13">
+        <v>18978122190.0</v>
+      </c>
+      <c r="D13">
+        <v>1879030.0</v>
+      </c>
+      <c r="E13">
+        <v>839714950.0</v>
+      </c>
+      <c r="F13">
+        <v>8102475300.0</v>
+      </c>
+      <c r="G13">
+        <v>12874624730.0</v>
+      </c>
+      <c r="H13">
+        <v>16488447280.0</v>
+      </c>
+      <c r="I13">
+        <v>24483665580.0</v>
+      </c>
+      <c r="J13">
+        <v>9497716550.0</v>
+      </c>
+      <c r="K13">
+        <v>2679858660.0</v>
+      </c>
+      <c r="L13">
+        <v>17158398370.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>172</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>173</v>
+      </c>
+      <c r="B15">
+        <v>-19074957000.0</v>
+      </c>
+      <c r="C15">
+        <v>-17985743000.0</v>
+      </c>
+      <c r="D15">
+        <v>-6234987000.0</v>
+      </c>
+      <c r="E15">
+        <v>-6044862000.0</v>
+      </c>
+      <c r="F15">
+        <v>56749822000.0</v>
+      </c>
+      <c r="G15">
+        <v>-15354377000.0</v>
+      </c>
+      <c r="H15">
+        <v>-16266732000.0</v>
+      </c>
+      <c r="I15">
+        <v>1112037917.0</v>
+      </c>
+      <c r="J15">
+        <v>-23709833744.0</v>
+      </c>
+      <c r="K15">
+        <v>-15752958422.0</v>
+      </c>
+      <c r="L15">
+        <v>-10462177146.0</v>
+      </c>
+      <c r="M15">
+        <v>-14048178774.0</v>
+      </c>
+      <c r="N15">
+        <v>-13228135718.0</v>
+      </c>
+      <c r="O15">
+        <v>-14137186803.0</v>
+      </c>
+      <c r="P15"/>
+      <c r="Q15">
+        <v>9918324000.0</v>
+      </c>
+      <c r="R15">
+        <v>31135280000.0</v>
+      </c>
+      <c r="S15"/>
+      <c r="T15">
+        <v>2064960000.0</v>
+      </c>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15">
+        <v>8617880000.0</v>
+      </c>
+      <c r="Y15">
+        <v>22674647000.0</v>
+      </c>
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>174</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-17985743150.0</v>
+      </c>
+      <c r="D16">
+        <v>-6234987100.0</v>
+      </c>
+      <c r="E16">
+        <v>-6044861775.0</v>
+      </c>
+      <c r="F16">
+        <v>56749821815.0</v>
+      </c>
+      <c r="G16">
+        <v>-15354377443.0</v>
+      </c>
+      <c r="H16">
+        <v>-16266732177.0</v>
+      </c>
+      <c r="I16">
+        <v>1112037917.0</v>
+      </c>
+      <c r="J16">
+        <v>-23709833744.0</v>
+      </c>
+      <c r="K16">
+        <v>-15752958422.0</v>
+      </c>
+      <c r="L16">
+        <v>-10462177150.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16">
+        <v>9918324000.0</v>
+      </c>
+      <c r="R16">
+        <v>31135280000.0</v>
+      </c>
+      <c r="S16"/>
+      <c r="T16">
+        <v>2064960000.0</v>
+      </c>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16">
+        <v>8617880000.0</v>
+      </c>
+      <c r="Y16">
+        <v>22674647000.0</v>
+      </c>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>175</v>
+      </c>
+      <c r="B17">
+        <v>-19074957275.0</v>
+      </c>
+      <c r="C17">
+        <v>-17985743148.0</v>
+      </c>
+      <c r="D17">
+        <v>-6234987100.0</v>
+      </c>
+      <c r="E17">
+        <v>-6044861775.0</v>
+      </c>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17">
+        <v>1112037917.0</v>
+      </c>
+      <c r="J17">
+        <v>-23709833744.0</v>
+      </c>
+      <c r="K17">
+        <v>-15752958422.0</v>
+      </c>
+      <c r="L17">
+        <v>-10460601344.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>176</v>
+      </c>
+      <c r="B18">
+        <v>2263101.0</v>
+      </c>
+      <c r="C18">
+        <v>2587214.0</v>
+      </c>
+      <c r="D18">
+        <v>-58956411.0</v>
+      </c>
+      <c r="E18">
+        <v>-861006186.0</v>
+      </c>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>177</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>178</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>179</v>
+      </c>
+      <c r="B21">
+        <v>-21735592000.0</v>
+      </c>
+      <c r="C21">
+        <v>-29645456000.0</v>
+      </c>
+      <c r="D21">
+        <v>-12638106000.0</v>
+      </c>
+      <c r="E21">
+        <v>-12610144000.0</v>
+      </c>
+      <c r="F21">
+        <v>-12978045000.0</v>
+      </c>
+      <c r="G21">
+        <v>-10652435000.0</v>
+      </c>
+      <c r="H21">
+        <v>-9882688000.0</v>
+      </c>
+      <c r="I21">
+        <v>-12198354650.0</v>
+      </c>
+      <c r="J21">
+        <v>-21551113160.0</v>
+      </c>
+      <c r="K21">
+        <v>-21393443780.0</v>
+      </c>
+      <c r="L21">
+        <v>-22270944790.0</v>
+      </c>
+      <c r="M21">
+        <v>17580352127.0</v>
+      </c>
+      <c r="N21">
+        <v>42837457385.0</v>
+      </c>
+      <c r="O21">
+        <v>21584227466.0</v>
+      </c>
+      <c r="P21">
+        <v>7761695000.0</v>
+      </c>
+      <c r="Q21">
+        <v>46325980000.0</v>
+      </c>
+      <c r="R21">
+        <v>32819414000.0</v>
+      </c>
+      <c r="S21"/>
+      <c r="T21">
+        <v>31170114000.0</v>
+      </c>
+      <c r="U21">
+        <v>10552000.0</v>
+      </c>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21">
+        <v>10362746000.0</v>
+      </c>
+      <c r="Y21">
+        <v>20841118000.0</v>
+      </c>
+      <c r="Z21">
+        <v>65705792000.0</v>
+      </c>
+      <c r="AA21">
+        <v>89604000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>180</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>181</v>
+      </c>
+      <c r="B23">
+        <v>296219057000.0</v>
+      </c>
+      <c r="C23">
+        <v>247041957000.0</v>
+      </c>
+      <c r="D23">
+        <v>237096994000.0</v>
+      </c>
+      <c r="E23">
+        <v>272842837000.0</v>
+      </c>
+      <c r="F23">
+        <v>239816429000.0</v>
+      </c>
+      <c r="G23">
+        <v>231152290000.0</v>
+      </c>
+      <c r="H23">
+        <v>363996661000.0</v>
+      </c>
+      <c r="I23">
+        <v>422442959525.0</v>
+      </c>
+      <c r="J23">
+        <v>365393950368.0</v>
+      </c>
+      <c r="K23">
+        <v>458084647659.0</v>
+      </c>
+      <c r="L23">
+        <v>528451443161.0</v>
+      </c>
+      <c r="M23">
+        <v>525808119743.0</v>
+      </c>
+      <c r="N23">
+        <v>556111481425.0</v>
+      </c>
+      <c r="O23">
+        <v>564421937718.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>182</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>183</v>
+      </c>
+      <c r="B25">
+        <v>1001165518.0</v>
+      </c>
+      <c r="C25">
+        <v>1031690334.0</v>
+      </c>
+      <c r="D25">
+        <v>1158192405.0</v>
+      </c>
+      <c r="E25">
+        <v>1319113415.0</v>
+      </c>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>184</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>185</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>2976434000.0</v>
+      </c>
+      <c r="D27">
+        <v>4445505000.0</v>
+      </c>
+      <c r="E27">
+        <v>4821535000.0</v>
+      </c>
+      <c r="F27">
+        <v>5113640000.0</v>
+      </c>
+      <c r="G27">
+        <v>5830322000.0</v>
+      </c>
+      <c r="H27">
+        <v>9887310000.0</v>
+      </c>
+      <c r="I27">
+        <v>9332114911.0</v>
+      </c>
+      <c r="J27">
+        <v>10471880624.0</v>
+      </c>
+      <c r="K27">
+        <v>9808906422.0</v>
+      </c>
+      <c r="L27">
+        <v>10916116995.0</v>
+      </c>
+      <c r="M27">
+        <v>14513896318.0</v>
+      </c>
+      <c r="N27">
+        <v>13744560752.0</v>
+      </c>
+      <c r="O27">
+        <v>14364669498.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>186</v>
+      </c>
+      <c r="B28">
+        <v>2777176307.0</v>
+      </c>
+      <c r="C28">
+        <v>10746303000.0</v>
+      </c>
+      <c r="D28">
+        <v>10657910000.0</v>
+      </c>
+      <c r="E28">
+        <v>13512918000.0</v>
+      </c>
+      <c r="F28">
+        <v>13864925000.0</v>
+      </c>
+      <c r="G28">
+        <v>11072595000.0</v>
+      </c>
+      <c r="H28">
+        <v>13634799000.0</v>
+      </c>
+      <c r="I28">
+        <v>14602531455.0</v>
+      </c>
+      <c r="J28">
+        <v>14721632142.0</v>
+      </c>
+      <c r="K28">
+        <v>13728255786.0</v>
+      </c>
+      <c r="L28">
+        <v>12789203434.0</v>
+      </c>
+      <c r="M28">
+        <v>13557405334.0</v>
+      </c>
+      <c r="N28">
+        <v>13163719374.0</v>
+      </c>
+      <c r="O28">
+        <v>12569945114.0</v>
+      </c>
+      <c r="P28">
+        <v>30627959000.0</v>
+      </c>
+      <c r="Q28">
+        <v>36024698000.0</v>
+      </c>
+      <c r="R28">
+        <v>31138729000.0</v>
+      </c>
+      <c r="S28">
+        <v>34041698000.0</v>
+      </c>
+      <c r="T28">
+        <v>33990618000.0</v>
+      </c>
+      <c r="U28">
+        <v>32226998000.0</v>
+      </c>
+      <c r="V28">
+        <v>30712887000.0</v>
+      </c>
+      <c r="W28">
+        <v>30940904000.0</v>
+      </c>
+      <c r="X28">
+        <v>37075975000.0</v>
+      </c>
+      <c r="Y28">
+        <v>26575728000.0</v>
+      </c>
+      <c r="Z28">
+        <v>34167682000.0</v>
+      </c>
+      <c r="AA28">
+        <v>34220000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>187</v>
+      </c>
+      <c r="B29">
+        <v>228149643.0</v>
+      </c>
+      <c r="C29">
+        <v>-1891906220.0</v>
+      </c>
+      <c r="D29">
+        <v>-1761286900.0</v>
+      </c>
+      <c r="E29">
+        <v>-1040401130.0</v>
+      </c>
+      <c r="F29">
+        <v>521083950.0</v>
+      </c>
+      <c r="G29">
+        <v>-4045128330.0</v>
+      </c>
+      <c r="H29">
+        <v>-5056676220.0</v>
+      </c>
+      <c r="I29">
+        <v>708151190.0</v>
+      </c>
+      <c r="J29">
+        <v>-7338995960.0</v>
+      </c>
+      <c r="K29">
+        <v>-2960626700.0</v>
+      </c>
+      <c r="L29">
+        <v>-3047164640.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>188</v>
+      </c>
+      <c r="B30">
+        <v>33091496000.0</v>
+      </c>
+      <c r="C30">
+        <v>-4744151000.0</v>
+      </c>
+      <c r="D30">
+        <v>15103415000.0</v>
+      </c>
+      <c r="E30">
+        <v>17015340000.0</v>
+      </c>
+      <c r="F30">
+        <v>17597458000.0</v>
+      </c>
+      <c r="G30">
+        <v>15296447000.0</v>
+      </c>
+      <c r="H30">
+        <v>21715658000.0</v>
+      </c>
+      <c r="I30">
+        <v>21963201899.0</v>
+      </c>
+      <c r="J30">
+        <v>22585476909.0</v>
+      </c>
+      <c r="K30">
+        <v>20169116035.0</v>
+      </c>
+      <c r="L30">
+        <v>20182253635.0</v>
+      </c>
+      <c r="M30">
+        <v>9774798250.0</v>
+      </c>
+      <c r="N30">
+        <v>5786627946.0</v>
+      </c>
+      <c r="O30">
+        <v>11056801609.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>189</v>
+      </c>
+      <c r="B31">
+        <v>2888785000.0</v>
+      </c>
+      <c r="C31">
+        <v>9767807000.0</v>
+      </c>
+      <c r="D31">
+        <v>4641832000.0</v>
+      </c>
+      <c r="E31">
+        <v>5524881000.0</v>
+      </c>
+      <c r="F31">
+        <v>70244949000.0</v>
+      </c>
+      <c r="G31">
+        <v>-8747071000.0</v>
+      </c>
+      <c r="H31">
+        <v>-11440721000.0</v>
+      </c>
+      <c r="I31">
+        <v>14018543753.0</v>
+      </c>
+      <c r="J31">
+        <v>-9497716542.0</v>
+      </c>
+      <c r="K31">
+        <v>2679858659.0</v>
+      </c>
+      <c r="L31">
+        <v>8761603002.0</v>
+      </c>
+      <c r="M31">
+        <v>5952441702.0</v>
+      </c>
+      <c r="N31">
+        <v>-13300501117.0</v>
+      </c>
+      <c r="O31">
+        <v>-39899934087.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>190</v>
+      </c>
+      <c r="B32">
+        <v>274483465000.0</v>
+      </c>
+      <c r="C32">
+        <v>235863388000.0</v>
+      </c>
+      <c r="D32">
+        <v>224458888000.0</v>
+      </c>
+      <c r="E32">
+        <v>260232693000.0</v>
+      </c>
+      <c r="F32">
+        <v>226838383000.0</v>
+      </c>
+      <c r="G32">
+        <v>220499855000.0</v>
+      </c>
+      <c r="H32">
+        <v>354113973000.0</v>
+      </c>
+      <c r="I32">
+        <v>410244604874.0</v>
+      </c>
+      <c r="J32">
+        <v>343842837211.0</v>
+      </c>
+      <c r="K32">
+        <v>436691203876.0</v>
+      </c>
+      <c r="L32">
+        <v>506180498366.0</v>
+      </c>
+      <c r="M32">
+        <v>519854661831.0</v>
+      </c>
+      <c r="N32">
+        <v>573748747725.0</v>
+      </c>
+      <c r="O32">
+        <v>554471435919.0</v>
+      </c>
+      <c r="P32">
+        <v>403181559000.0</v>
+      </c>
+      <c r="Q32">
+        <v>446624927000.0</v>
+      </c>
+      <c r="R32">
+        <v>427198533000.0</v>
+      </c>
+      <c r="S32">
+        <v>540163038000.0</v>
+      </c>
+      <c r="T32">
+        <v>629605637000.0</v>
+      </c>
+      <c r="U32">
+        <v>537254149000.0</v>
+      </c>
+      <c r="V32">
+        <v>567548515000.0</v>
+      </c>
+      <c r="W32">
+        <v>548069968000.0</v>
+      </c>
+      <c r="X32">
+        <v>526183926000.0</v>
+      </c>
+      <c r="Y32">
+        <v>507144197000.0</v>
+      </c>
+      <c r="Z32">
+        <v>588805151000.0</v>
+      </c>
+      <c r="AA32">
+        <v>533298000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CL32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:90">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="2" spans="1:90">
+      <c r="A2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B2">
+        <v>68430651000.0</v>
+      </c>
+      <c r="C2">
+        <v>62839285000.0</v>
+      </c>
+      <c r="D2">
+        <v>88615140000.0</v>
+      </c>
+      <c r="E2">
+        <v>56161001000.0</v>
+      </c>
+      <c r="F2">
+        <v>54702613986.0</v>
+      </c>
+      <c r="G2">
+        <v>63150747000.0</v>
+      </c>
+      <c r="H2">
+        <v>82044272000.0</v>
+      </c>
+      <c r="I2">
+        <v>52486185056.0</v>
+      </c>
+      <c r="J2">
+        <v>43055587000.0</v>
+      </c>
+      <c r="K2">
+        <v>56507621000.0</v>
+      </c>
+      <c r="L2">
+        <v>52219436000.0</v>
+      </c>
+      <c r="M2">
+        <v>65986819206.0</v>
+      </c>
+      <c r="N2">
+        <v>41487172717.0</v>
+      </c>
+      <c r="O2">
+        <v>63458343446.0</v>
+      </c>
+      <c r="P2">
+        <v>74513864957.0</v>
+      </c>
+      <c r="Q2">
+        <v>52310426169.0</v>
+      </c>
+      <c r="R2">
+        <v>59215483061.0</v>
+      </c>
+      <c r="S2">
+        <v>69787722698.0</v>
+      </c>
+      <c r="T2">
+        <v>77628111577.0</v>
+      </c>
+      <c r="U2">
+        <v>24375199339.0</v>
+      </c>
+      <c r="V2">
+        <v>47206173609.0</v>
+      </c>
+      <c r="W2">
+        <v>73009486373.0</v>
+      </c>
+      <c r="X2">
+        <v>92532071530.0</v>
+      </c>
+      <c r="Y2">
+        <v>13130298682.0</v>
+      </c>
+      <c r="Z2">
+        <v>17402487074.0</v>
+      </c>
+      <c r="AA2">
+        <v>91184515934.0</v>
+      </c>
+      <c r="AB2">
+        <v>55631055207.0</v>
+      </c>
+      <c r="AC2">
+        <v>106680312630.0</v>
+      </c>
+      <c r="AD2">
+        <v>93240207951.0</v>
+      </c>
+      <c r="AE2">
+        <v>84922975836.0</v>
+      </c>
+      <c r="AF2">
+        <v>121597617591.0</v>
+      </c>
+      <c r="AG2">
+        <v>67261898650.0</v>
+      </c>
+      <c r="AH2">
+        <v>105386206985.0</v>
+      </c>
+      <c r="AI2">
+        <v>104262589933.0</v>
+      </c>
+      <c r="AJ2">
+        <v>122716508378.0</v>
+      </c>
+      <c r="AK2">
+        <v>72849518248.0</v>
+      </c>
+      <c r="AL2">
+        <v>44283659224.0</v>
+      </c>
+      <c r="AM2">
+        <v>100350751752.0</v>
+      </c>
+      <c r="AN2">
+        <v>143830479128.0</v>
+      </c>
+      <c r="AO2">
+        <v>117070905272.0</v>
+      </c>
+      <c r="AP2">
+        <v>69043384435.0</v>
+      </c>
+      <c r="AQ2">
+        <v>104602716616.0</v>
+      </c>
+      <c r="AR2">
+        <v>258528756388.0</v>
+      </c>
+      <c r="AS2">
+        <v>60248220000.0</v>
+      </c>
+      <c r="AT2">
+        <v>66366477881.0</v>
+      </c>
+      <c r="AU2">
+        <v>119683653221.0</v>
+      </c>
+      <c r="AV2">
+        <v>109907695762.0</v>
+      </c>
+      <c r="AW2">
+        <v>124115066000.0</v>
+      </c>
+      <c r="AX2">
+        <v>139029003016.0</v>
+      </c>
+      <c r="AY2">
+        <v>142981556714.0</v>
+      </c>
+      <c r="AZ2">
+        <v>232999879733.0</v>
+      </c>
+      <c r="BA2">
+        <v>102644669214.0</v>
+      </c>
+      <c r="BB2">
+        <v>95249953456.0</v>
+      </c>
+      <c r="BC2">
+        <v>119430351076.0</v>
+      </c>
+      <c r="BD2">
+        <v>239478594920.0</v>
+      </c>
+      <c r="BE2">
+        <v>102909422643.0</v>
+      </c>
+      <c r="BF2">
+        <v>90462865900.0</v>
+      </c>
+      <c r="BG2">
+        <v>103995490100.0</v>
+      </c>
+      <c r="BH2">
+        <v>73156180700.0</v>
+      </c>
+      <c r="BI2">
+        <v>107631805200.0</v>
+      </c>
+      <c r="BJ2">
+        <v>87667239600.0</v>
+      </c>
+      <c r="BK2">
+        <v>99551064700.0</v>
+      </c>
+      <c r="BL2">
+        <v>130480903700.0</v>
+      </c>
+      <c r="BM2">
+        <v>69052764700.0</v>
+      </c>
+      <c r="BN2">
+        <v>85700932300.0</v>
+      </c>
+      <c r="BO2">
+        <v>98957246900.0</v>
+      </c>
+      <c r="BP2">
+        <v>65161957700.0</v>
+      </c>
+      <c r="BQ2">
+        <v>92556809800.0</v>
+      </c>
+      <c r="BR2">
+        <v>100516083900.0</v>
+      </c>
+      <c r="BS2">
+        <v>97960401100.0</v>
+      </c>
+      <c r="BT2">
+        <v>89908462200.0</v>
+      </c>
+      <c r="BU2">
+        <v>116973705900.0</v>
+      </c>
+      <c r="BV2">
+        <v>144576477000.0</v>
+      </c>
+      <c r="BW2">
+        <v>145944451100.0</v>
+      </c>
+      <c r="BX2">
+        <v>133679477900.0</v>
+      </c>
+      <c r="BY2">
+        <v>145376278500.0</v>
+      </c>
+      <c r="BZ2">
+        <v>140588551600.0</v>
+      </c>
+      <c r="CA2">
+        <v>124033892100.0</v>
+      </c>
+      <c r="CB2">
+        <v>118700338300.0</v>
+      </c>
+      <c r="CC2">
+        <v>126355067600.0</v>
+      </c>
+      <c r="CD2">
+        <v>123269245700.0</v>
+      </c>
+      <c r="CE2">
+        <v>123794944000.0</v>
+      </c>
+      <c r="CF2">
+        <v>157276967000.0</v>
+      </c>
+      <c r="CG2">
+        <v>131746718000.0</v>
+      </c>
+      <c r="CH2">
+        <v>123640345000.0</v>
+      </c>
+      <c r="CI2">
+        <v>117213835000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>140105909000.0</v>
+      </c>
+      <c r="CK2">
+        <v>131040116000.0</v>
+      </c>
+      <c r="CL2">
+        <v>138362296000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:90">
+      <c r="A3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B3">
+        <v>2491198000.0</v>
+      </c>
+      <c r="C3">
+        <v>2441634000.0</v>
+      </c>
+      <c r="D3">
+        <v>2461408000.0</v>
+      </c>
+      <c r="E3">
+        <v>2569655000.0</v>
+      </c>
+      <c r="F3">
+        <v>2490295801.0</v>
+      </c>
+      <c r="G3">
+        <v>2579226000.0</v>
+      </c>
+      <c r="H3">
+        <v>2585163000.0</v>
+      </c>
+      <c r="I3">
+        <v>2586829998.0</v>
+      </c>
+      <c r="J3">
+        <v>2572455000.0</v>
+      </c>
+      <c r="K3">
+        <v>2572455000.0</v>
+      </c>
+      <c r="L3">
+        <v>2711167000.0</v>
+      </c>
+      <c r="M3">
+        <v>2998448768.0</v>
+      </c>
+      <c r="N3">
+        <v>3008158499.0</v>
+      </c>
+      <c r="O3">
+        <v>2864150200.0</v>
+      </c>
+      <c r="P3">
+        <v>3128071449.0</v>
+      </c>
+      <c r="Q3">
+        <v>3367963429.0</v>
+      </c>
+      <c r="R3">
+        <v>3366698477.0</v>
+      </c>
+      <c r="S3">
+        <v>3328400798.0</v>
+      </c>
+      <c r="T3">
+        <v>3361059553.0</v>
+      </c>
+      <c r="U3">
+        <v>2994255031.0</v>
+      </c>
+      <c r="V3">
+        <v>3913879160.0</v>
+      </c>
+      <c r="W3">
+        <v>3541872179.0</v>
+      </c>
+      <c r="X3">
+        <v>4018162650.0</v>
+      </c>
+      <c r="Y3">
+        <v>4017167384.0</v>
+      </c>
+      <c r="Z3">
+        <v>4016232493.0</v>
+      </c>
+      <c r="AA3">
+        <v>4013133527.0</v>
+      </c>
+      <c r="AB3">
+        <v>4475091079.0</v>
+      </c>
+      <c r="AC3">
+        <v>12680821143.0</v>
+      </c>
+      <c r="AD3">
+        <v>4524922412.0</v>
+      </c>
+      <c r="AE3">
+        <v>4561135477.0</v>
+      </c>
+      <c r="AF3">
+        <v>4584711417.0</v>
+      </c>
+      <c r="AG3">
+        <v>6929295337.0</v>
+      </c>
+      <c r="AH3">
+        <v>3250165825.0</v>
+      </c>
+      <c r="AI3">
+        <v>4950272091.0</v>
+      </c>
+      <c r="AJ3">
+        <v>822377071.0</v>
+      </c>
+      <c r="AK3">
+        <v>8417750700.0</v>
+      </c>
+      <c r="AL3">
+        <v>8420115400.0</v>
+      </c>
+      <c r="AM3">
+        <v>8420115400.0</v>
+      </c>
+      <c r="AN3">
+        <v>10286474432.0</v>
+      </c>
+      <c r="AO3">
+        <v>7822863894.0</v>
+      </c>
+      <c r="AP3">
+        <v>7806958860.0</v>
+      </c>
+      <c r="AQ3">
+        <v>7764164545.0</v>
+      </c>
+      <c r="AR3">
+        <v>8133693329.0</v>
+      </c>
+      <c r="AS3">
+        <v>8650526777.0</v>
+      </c>
+      <c r="AT3">
+        <v>8755756353.0</v>
+      </c>
+      <c r="AU3">
+        <v>8880843850.0</v>
+      </c>
+      <c r="AV3">
+        <v>9235296788.0</v>
+      </c>
+      <c r="AW3">
+        <v>8842086165.0</v>
+      </c>
+      <c r="AX3">
+        <v>8769389592.0</v>
+      </c>
+      <c r="AY3">
+        <v>8700297448.0</v>
+      </c>
+      <c r="AZ3">
+        <v>11831322779.0</v>
+      </c>
+      <c r="BA3">
+        <v>8257500000.0</v>
+      </c>
+      <c r="BB3">
+        <v>8257500000.0</v>
+      </c>
+      <c r="BC3">
+        <v>8272500000.0</v>
+      </c>
+      <c r="BD3">
+        <v>9859907216.0</v>
+      </c>
+      <c r="BE3">
+        <v>8257500000.0</v>
+      </c>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+    </row>
+    <row r="4" spans="1:90">
+      <c r="A4" t="s">
+        <v>162</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+    </row>
+    <row r="5" spans="1:90">
+      <c r="A5" t="s">
+        <v>163</v>
+      </c>
+      <c r="B5">
+        <v>-2110599000.0</v>
+      </c>
+      <c r="C5">
+        <v>1105747000.0</v>
+      </c>
+      <c r="D5">
+        <v>-26270033000.0</v>
+      </c>
+      <c r="E5">
+        <v>3665723000.0</v>
+      </c>
+      <c r="F5">
+        <v>-2086142213.0</v>
+      </c>
+      <c r="G5">
+        <v>3339280000.0</v>
+      </c>
+      <c r="H5">
+        <v>-30551746000.0</v>
+      </c>
+      <c r="I5">
+        <v>756628021.0</v>
+      </c>
+      <c r="J5">
+        <v>-1289239000.0</v>
+      </c>
+      <c r="K5">
+        <v>6745906000.0</v>
+      </c>
+      <c r="L5">
+        <v>-13500675000.0</v>
+      </c>
+      <c r="M5">
+        <v>-148496729.0</v>
+      </c>
+      <c r="N5">
+        <v>-573118141.0</v>
+      </c>
+      <c r="O5">
+        <v>1584183970.0</v>
+      </c>
+      <c r="P5">
+        <v>-15655279261.0</v>
+      </c>
+      <c r="Q5">
+        <v>-504387404.0</v>
+      </c>
+      <c r="R5">
+        <v>-162245966.0</v>
+      </c>
+      <c r="S5">
+        <v>3711769071.0</v>
+      </c>
+      <c r="T5">
+        <v>-13306328146.0</v>
+      </c>
+      <c r="U5">
+        <v>2187880380.0</v>
+      </c>
+      <c r="V5">
+        <v>-2458751519.0</v>
+      </c>
+      <c r="W5">
+        <v>599153783.0</v>
+      </c>
+      <c r="X5">
+        <v>-12612936053.0</v>
+      </c>
+      <c r="Y5">
+        <v>-7885156677.0</v>
+      </c>
+      <c r="Z5">
+        <v>2852525189.0</v>
+      </c>
+      <c r="AA5">
+        <v>6993132654.0</v>
+      </c>
+      <c r="AB5">
+        <v>-25393159578.0</v>
+      </c>
+      <c r="AC5">
+        <v>4990515132.0</v>
+      </c>
+      <c r="AD5">
+        <v>4395994277.0</v>
+      </c>
+      <c r="AE5">
+        <v>7678174188.0</v>
+      </c>
+      <c r="AF5">
+        <v>-15466702997.0</v>
+      </c>
+      <c r="AG5">
+        <v>8435662111.0</v>
+      </c>
+      <c r="AH5">
+        <v>-4171719130.0</v>
+      </c>
+      <c r="AI5">
+        <v>-995594635.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-33326919325.0</v>
+      </c>
+      <c r="AK5">
+        <v>1456179353.0</v>
+      </c>
+      <c r="AL5">
+        <v>5765332804.0</v>
+      </c>
+      <c r="AM5">
+        <v>4554294011.0</v>
+      </c>
+      <c r="AN5">
+        <v>-34828745054.0</v>
+      </c>
+      <c r="AO5">
+        <v>9803038005.0</v>
+      </c>
+      <c r="AP5">
+        <v>4871600179.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-1239336913.0</v>
+      </c>
+      <c r="AR5">
+        <v>-793452059.0</v>
+      </c>
+      <c r="AS5">
+        <v>-1621160332.0</v>
+      </c>
+      <c r="AT5">
+        <v>-344873038.0</v>
+      </c>
+      <c r="AU5">
+        <v>4988786989.0</v>
+      </c>
+      <c r="AV5">
+        <v>3974614945.0</v>
+      </c>
+      <c r="AW5">
+        <v>9622856953.0</v>
+      </c>
+      <c r="AX5">
+        <v>7538599021.0</v>
+      </c>
+      <c r="AY5">
+        <v>-3555718792.0</v>
+      </c>
+      <c r="AZ5">
+        <v>8084139451.0</v>
+      </c>
+      <c r="BA5">
+        <v>11215268250.0</v>
+      </c>
+      <c r="BB5">
+        <v>5096823744.0</v>
+      </c>
+      <c r="BC5">
+        <v>18441225940.0</v>
+      </c>
+      <c r="BD5">
+        <v>528836173.0</v>
+      </c>
+      <c r="BE5">
+        <v>5187594372.0</v>
+      </c>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+    </row>
+    <row r="6" spans="1:90">
+      <c r="A6" t="s">
+        <v>164</v>
+      </c>
+      <c r="B6">
+        <v>380599000.0</v>
+      </c>
+      <c r="C6">
+        <v>3547381000.0</v>
+      </c>
+      <c r="D6">
+        <v>-23808625000.0</v>
+      </c>
+      <c r="E6">
+        <v>6235378000.0</v>
+      </c>
+      <c r="F6">
+        <v>404153588.0</v>
+      </c>
+      <c r="G6">
+        <v>5918506000.0</v>
+      </c>
+      <c r="H6">
+        <v>-27966583000.0</v>
+      </c>
+      <c r="I6">
+        <v>3343458019.0</v>
+      </c>
+      <c r="J6">
+        <v>1283216000.0</v>
+      </c>
+      <c r="K6">
+        <v>9318361000.0</v>
+      </c>
+      <c r="L6">
+        <v>-10789508000.0</v>
+      </c>
+      <c r="M6">
+        <v>2849952039.0</v>
+      </c>
+      <c r="N6">
+        <v>2435040358.0</v>
+      </c>
+      <c r="O6">
+        <v>4448334170.0</v>
+      </c>
+      <c r="P6">
+        <v>-12527207812.0</v>
+      </c>
+      <c r="Q6">
+        <v>2863576025.0</v>
+      </c>
+      <c r="R6">
+        <v>3204452511.0</v>
+      </c>
+      <c r="S6">
+        <v>7040169869.0</v>
+      </c>
+      <c r="T6">
+        <v>-9945268593.0</v>
+      </c>
+      <c r="U6">
+        <v>5182135411.0</v>
+      </c>
+      <c r="V6">
+        <v>1455127641.0</v>
+      </c>
+      <c r="W6">
+        <v>4141025962.0</v>
+      </c>
+      <c r="X6">
+        <v>-8594773403.0</v>
+      </c>
+      <c r="Y6">
+        <v>-3867989293.0</v>
+      </c>
+      <c r="Z6">
+        <v>6868757682.0</v>
+      </c>
+      <c r="AA6">
+        <v>11006266181.0</v>
+      </c>
+      <c r="AB6">
+        <v>-20918068499.0</v>
+      </c>
+      <c r="AC6">
+        <v>17671336275.0</v>
+      </c>
+      <c r="AD6">
+        <v>8920916689.0</v>
+      </c>
+      <c r="AE6">
+        <v>12239309665.0</v>
+      </c>
+      <c r="AF6">
+        <v>-10881991580.0</v>
+      </c>
+      <c r="AG6">
+        <v>15364957448.0</v>
+      </c>
+      <c r="AH6">
+        <v>-921553305.0</v>
+      </c>
+      <c r="AI6">
+        <v>3954677456.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-32504542254.0</v>
+      </c>
+      <c r="AK6">
+        <v>9873930053.0</v>
+      </c>
+      <c r="AL6">
+        <v>14185448204.0</v>
+      </c>
+      <c r="AM6">
+        <v>12974409411.0</v>
+      </c>
+      <c r="AN6">
+        <v>-24542270622.0</v>
+      </c>
+      <c r="AO6">
+        <v>17625901899.0</v>
+      </c>
+      <c r="AP6">
+        <v>12678559039.0</v>
+      </c>
+      <c r="AQ6">
+        <v>6524827632.0</v>
+      </c>
+      <c r="AR6">
+        <v>7340241270.0</v>
+      </c>
+      <c r="AS6">
+        <v>7029366445.0</v>
+      </c>
+      <c r="AT6">
+        <v>8410883315.0</v>
+      </c>
+      <c r="AU6">
+        <v>13869630839.0</v>
+      </c>
+      <c r="AV6">
+        <v>13209911733.0</v>
+      </c>
+      <c r="AW6">
+        <v>18464943118.0</v>
+      </c>
+      <c r="AX6">
+        <v>16307988613.0</v>
+      </c>
+      <c r="AY6">
+        <v>5144578656.0</v>
+      </c>
+      <c r="AZ6">
+        <v>19915462230.0</v>
+      </c>
+      <c r="BA6">
+        <v>19472768250.0</v>
+      </c>
+      <c r="BB6">
+        <v>13354323744.0</v>
+      </c>
+      <c r="BC6">
+        <v>26713725940.0</v>
+      </c>
+      <c r="BD6">
+        <v>10388743389.0</v>
+      </c>
+      <c r="BE6">
+        <v>13445094372.0</v>
+      </c>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+    </row>
+    <row r="7" spans="1:90">
+      <c r="A7" t="s">
+        <v>165</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+    </row>
+    <row r="8" spans="1:90">
+      <c r="A8" t="s">
+        <v>166</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+    </row>
+    <row r="9" spans="1:90">
+      <c r="A9" t="s">
+        <v>167</v>
+      </c>
+      <c r="B9">
+        <v>2601544000.0</v>
+      </c>
+      <c r="C9">
+        <v>4951740000.0</v>
+      </c>
+      <c r="D9">
+        <v>-51780000.0</v>
+      </c>
+      <c r="E9">
+        <v>5525001000.0</v>
+      </c>
+      <c r="F9">
+        <v>227861858.0</v>
+      </c>
+      <c r="G9">
+        <v>6152880000.0</v>
+      </c>
+      <c r="H9">
+        <v>-8338110000.0</v>
+      </c>
+      <c r="I9">
+        <v>2409855708.0</v>
+      </c>
+      <c r="J9">
+        <v>2466525000.0</v>
+      </c>
+      <c r="K9">
+        <v>5231452000.0</v>
+      </c>
+      <c r="L9">
+        <v>-10567272000.0</v>
+      </c>
+      <c r="M9">
+        <v>3467182662.0</v>
+      </c>
+      <c r="N9">
+        <v>3474195820.0</v>
+      </c>
+      <c r="O9">
+        <v>4933010838.0</v>
+      </c>
+      <c r="P9">
+        <v>-9861075463.0</v>
+      </c>
+      <c r="Q9">
+        <v>3057171501.0</v>
+      </c>
+      <c r="R9">
+        <v>4601215806.0</v>
+      </c>
+      <c r="S9">
+        <v>6607884533.0</v>
+      </c>
+      <c r="T9">
+        <v>-9273122296.0</v>
+      </c>
+      <c r="U9">
+        <v>6843038629.0</v>
+      </c>
+      <c r="V9">
+        <v>2868156662.0</v>
+      </c>
+      <c r="W9">
+        <v>4181339410.0</v>
+      </c>
+      <c r="X9">
+        <v>-8053218164.0</v>
+      </c>
+      <c r="Y9">
+        <v>-4271971102.0</v>
+      </c>
+      <c r="Z9">
+        <v>6380687476.0</v>
+      </c>
+      <c r="AA9">
+        <v>12194983805.0</v>
+      </c>
+      <c r="AB9">
+        <v>-19500713455.0</v>
+      </c>
+      <c r="AC9">
+        <v>8962978489.0</v>
+      </c>
+      <c r="AD9">
+        <v>11062643002.0</v>
+      </c>
+      <c r="AE9">
+        <v>13114513801.0</v>
+      </c>
+      <c r="AF9">
+        <v>-14494061423.0</v>
+      </c>
+      <c r="AG9">
+        <v>10975114595.0</v>
+      </c>
+      <c r="AH9">
+        <v>2349869070.0</v>
+      </c>
+      <c r="AI9">
+        <v>12905369473.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-6217386466.0</v>
+      </c>
+      <c r="AK9">
+        <v>-2723353179.0</v>
+      </c>
+      <c r="AL9">
+        <v>2682262506.0</v>
+      </c>
+      <c r="AM9">
+        <v>9900876748.0</v>
+      </c>
+      <c r="AN9">
+        <v>-25476764594.0</v>
+      </c>
+      <c r="AO9">
+        <v>14611116202.0</v>
+      </c>
+      <c r="AP9">
+        <v>8918366309.0</v>
+      </c>
+      <c r="AQ9">
+        <v>4091000508.0</v>
+      </c>
+      <c r="AR9">
+        <v>-14465448375.0</v>
+      </c>
+      <c r="AS9">
+        <v>3787109323.0</v>
+      </c>
+      <c r="AT9">
+        <v>5065260245.0</v>
+      </c>
+      <c r="AU9">
+        <v>6966469682.0</v>
+      </c>
+      <c r="AV9">
+        <v>-26086816965.0</v>
+      </c>
+      <c r="AW9">
+        <v>15579822670.0</v>
+      </c>
+      <c r="AX9">
+        <v>12546591264.0</v>
+      </c>
+      <c r="AY9">
+        <v>1781743369.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-20586091117.0</v>
+      </c>
+      <c r="BA9">
+        <v>16306462295.0</v>
+      </c>
+      <c r="BB9">
+        <v>9211947515.0</v>
+      </c>
+      <c r="BC9">
+        <v>18491575553.0</v>
+      </c>
+      <c r="BD9">
+        <v>-21043600920.0</v>
+      </c>
+      <c r="BE9">
+        <v>6890618405.0</v>
+      </c>
+      <c r="BF9">
+        <v>16137881000.0</v>
+      </c>
+      <c r="BG9">
+        <v>28673526000.0</v>
+      </c>
+      <c r="BH9">
+        <v>927826000.0</v>
+      </c>
+      <c r="BI9">
+        <v>24755231000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>16951382000.0</v>
+      </c>
+      <c r="BK9">
+        <v>29699463000.0</v>
+      </c>
+      <c r="BL9">
+        <v>40481982000.0</v>
+      </c>
+      <c r="BM9">
+        <v>19913611000.0</v>
+      </c>
+      <c r="BN9">
+        <v>19147224000.0</v>
+      </c>
+      <c r="BO9">
+        <v>36280460000.0</v>
+      </c>
+      <c r="BP9">
+        <v>40650458000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>22426749000.0</v>
+      </c>
+      <c r="BR9">
+        <v>16937414000.0</v>
+      </c>
+      <c r="BS9">
+        <v>16989080000.0</v>
+      </c>
+      <c r="BT9">
+        <v>805418000.0</v>
+      </c>
+      <c r="BU9">
+        <v>9772900000.0</v>
+      </c>
+      <c r="BV9">
+        <v>21535112000.0</v>
+      </c>
+      <c r="BW9">
+        <v>20449271000.0</v>
+      </c>
+      <c r="BX9">
+        <v>36784669000.0</v>
+      </c>
+      <c r="BY9">
+        <v>16058513000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>25534325000.0</v>
+      </c>
+      <c r="CA9">
+        <v>19466288000.0</v>
+      </c>
+      <c r="CB9">
+        <v>2468592000.0</v>
+      </c>
+      <c r="CC9">
+        <v>18077721000.0</v>
+      </c>
+      <c r="CD9">
+        <v>20810493000.0</v>
+      </c>
+      <c r="CE9">
+        <v>22899459000.0</v>
+      </c>
+      <c r="CF9">
+        <v>8618360000.0</v>
+      </c>
+      <c r="CG9">
+        <v>8427657000.0</v>
+      </c>
+      <c r="CH9">
+        <v>5789754000.0</v>
+      </c>
+      <c r="CI9"/>
+      <c r="CJ9">
+        <v>111801000.0</v>
+      </c>
+      <c r="CK9">
+        <v>13742308000.0</v>
+      </c>
+      <c r="CL9">
+        <v>16510015000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:90">
+      <c r="A10" t="s">
+        <v>168</v>
+      </c>
+      <c r="B10">
+        <v>4804286000.0</v>
+      </c>
+      <c r="C10">
+        <v>6205978000.0</v>
+      </c>
+      <c r="D10">
+        <v>-24162470000.0</v>
+      </c>
+      <c r="E10">
+        <v>3565609000.0</v>
+      </c>
+      <c r="F10">
+        <v>-1574898246.0</v>
+      </c>
+      <c r="G10">
+        <v>3324952000.0</v>
+      </c>
+      <c r="H10">
+        <v>-30628102000.0</v>
+      </c>
+      <c r="I10">
+        <v>675578856.0</v>
+      </c>
+      <c r="J10">
+        <v>3385560000.0</v>
+      </c>
+      <c r="K10">
+        <v>6689314000.0</v>
+      </c>
+      <c r="L10">
+        <v>-10181738000.0</v>
+      </c>
+      <c r="M10">
+        <v>200763018.0</v>
+      </c>
+      <c r="N10">
+        <v>64375542.0</v>
+      </c>
+      <c r="O10">
+        <v>1920325311.0</v>
+      </c>
+      <c r="P10">
+        <v>-13868257121.0</v>
+      </c>
+      <c r="Q10">
+        <v>400175983.0</v>
+      </c>
+      <c r="R10">
+        <v>2481376949.0</v>
+      </c>
+      <c r="S10">
+        <v>3901441281.0</v>
+      </c>
+      <c r="T10">
+        <v>-13606691738.0</v>
+      </c>
+      <c r="U10">
+        <v>1277302598.0</v>
+      </c>
+      <c r="V10">
+        <v>52066192502.0</v>
+      </c>
+      <c r="W10">
+        <v>17530099726.0</v>
+      </c>
+      <c r="X10">
+        <v>-13925391712.0</v>
+      </c>
+      <c r="Y10">
+        <v>-10248461627.0</v>
+      </c>
+      <c r="Z10">
+        <v>-55372782.0</v>
+      </c>
+      <c r="AA10">
+        <v>4829720353.0</v>
+      </c>
+      <c r="AB10">
+        <v>-24944663717.0</v>
+      </c>
+      <c r="AC10">
+        <v>-120507202.0</v>
+      </c>
+      <c r="AD10">
+        <v>1018577334.0</v>
+      </c>
+      <c r="AE10">
+        <v>2723185192.0</v>
+      </c>
+      <c r="AF10">
+        <v>-29787810609.0</v>
+      </c>
+      <c r="AG10">
+        <v>6470150630.0</v>
+      </c>
+      <c r="AH10">
+        <v>27800731305.0</v>
+      </c>
+      <c r="AI10">
+        <v>-2662882224.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-31457056505.0</v>
+      </c>
+      <c r="AK10">
+        <v>87799590.0</v>
+      </c>
+      <c r="AL10">
+        <v>1992029375.0</v>
+      </c>
+      <c r="AM10">
+        <v>-1671602162.0</v>
+      </c>
+      <c r="AN10">
+        <v>-15421047895.0</v>
+      </c>
+      <c r="AO10">
+        <v>4333158924.0</v>
+      </c>
+      <c r="AP10">
+        <v>-1051120394.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-6574575759.0</v>
+      </c>
+      <c r="AR10">
+        <v>26970269224.0</v>
+      </c>
+      <c r="AS10">
+        <v>-19784063234.0</v>
+      </c>
+      <c r="AT10">
+        <v>-11188877411.0</v>
+      </c>
+      <c r="AU10">
+        <v>-9503518764.0</v>
+      </c>
+      <c r="AV10">
+        <v>-13342523499.0</v>
+      </c>
+      <c r="AW10">
+        <v>-965418387.0</v>
+      </c>
+      <c r="AX10">
+        <v>-6583698157.0</v>
+      </c>
+      <c r="AY10">
+        <v>2594120431.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-25937693266.0</v>
+      </c>
+      <c r="BA10">
+        <v>885650048.0</v>
+      </c>
+      <c r="BB10">
+        <v>1690219049.0</v>
+      </c>
+      <c r="BC10">
+        <v>6576937172.0</v>
+      </c>
+      <c r="BD10">
+        <v>-28613078086.0</v>
+      </c>
+      <c r="BE10">
+        <v>1898778941.0</v>
+      </c>
+      <c r="BF10">
+        <v>2389132900.0</v>
+      </c>
+      <c r="BG10">
+        <v>6009459600.0</v>
+      </c>
+      <c r="BH10"/>
+      <c r="BI10">
+        <v>1822837300.0</v>
+      </c>
+      <c r="BJ10"/>
+      <c r="BK10">
+        <v>12144269000.0</v>
+      </c>
+      <c r="BL10">
+        <v>260804000.0</v>
+      </c>
+      <c r="BM10">
+        <v>1188508100.0</v>
+      </c>
+      <c r="BN10"/>
+      <c r="BO10">
+        <v>12682907000.0</v>
+      </c>
+      <c r="BP10">
+        <v>37000600000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>14222439300.0</v>
+      </c>
+      <c r="BR10">
+        <v>17895381000.0</v>
+      </c>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10">
+        <v>28152875800.0</v>
+      </c>
+      <c r="BX10">
+        <v>36792178900.0</v>
+      </c>
+      <c r="BY10"/>
+      <c r="BZ10">
+        <v>11246538800.0</v>
+      </c>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10">
+        <v>310574000.0</v>
+      </c>
+      <c r="CD10"/>
+      <c r="CE10">
+        <v>33874138000.0</v>
+      </c>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10">
+        <v>1323366000.0</v>
+      </c>
+      <c r="CK10"/>
+      <c r="CL10">
+        <v>1455364000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:90">
+      <c r="A11" t="s">
+        <v>169</v>
+      </c>
+      <c r="B11">
+        <v>204024000.0</v>
+      </c>
+      <c r="C11">
+        <v>522622000.0</v>
+      </c>
+      <c r="D11">
+        <v>-992002000.0</v>
+      </c>
+      <c r="E11">
+        <v>795047000.0</v>
+      </c>
+      <c r="F11">
+        <v>329329712.0</v>
+      </c>
+      <c r="G11">
+        <v>754434000.0</v>
+      </c>
+      <c r="H11">
+        <v>-2621376000.0</v>
+      </c>
+      <c r="I11">
+        <v>170353499.0</v>
+      </c>
+      <c r="J11">
+        <v>-131562000.0</v>
+      </c>
+      <c r="K11">
+        <v>690679000.0</v>
+      </c>
+      <c r="L11">
+        <v>-2451615000.0</v>
+      </c>
+      <c r="M11">
+        <v>101912940.0</v>
+      </c>
+      <c r="N11">
+        <v>121307326.0</v>
+      </c>
+      <c r="O11">
+        <v>467107494.0</v>
+      </c>
+      <c r="P11">
+        <v>-2851615541.0</v>
+      </c>
+      <c r="Q11">
+        <v>243444308.0</v>
+      </c>
+      <c r="R11">
+        <v>626145151.0</v>
+      </c>
+      <c r="S11">
+        <v>941624949.0</v>
+      </c>
+      <c r="T11">
+        <v>-2941529017.0</v>
+      </c>
+      <c r="U11">
+        <v>-11999279722.0</v>
+      </c>
+      <c r="V11">
+        <v>11542513860.0</v>
+      </c>
+      <c r="W11">
+        <v>3915376152.0</v>
+      </c>
+      <c r="X11">
+        <v>-2842380255.0</v>
+      </c>
+      <c r="Y11">
+        <v>-2473338935.0</v>
+      </c>
+      <c r="Z11">
+        <v>4920928.0</v>
+      </c>
+      <c r="AA11">
+        <v>1265669937.0</v>
+      </c>
+      <c r="AB11">
+        <v>-6735242142.0</v>
+      </c>
+      <c r="AC11">
+        <v>-105112702.0</v>
+      </c>
+      <c r="AD11">
+        <v>1026335845.0</v>
+      </c>
+      <c r="AE11">
+        <v>757342783.0</v>
+      </c>
+      <c r="AF11">
+        <v>-15841777445.0</v>
+      </c>
+      <c r="AG11">
+        <v>4123511413.0</v>
+      </c>
+      <c r="AH11">
+        <v>11767683438.0</v>
+      </c>
+      <c r="AI11">
+        <v>658733778.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-8854579070.0</v>
+      </c>
+      <c r="AK11">
+        <v>553738583.0</v>
+      </c>
+      <c r="AL11">
+        <v>1281669566.0</v>
+      </c>
+      <c r="AM11">
+        <v>-319825037.0</v>
+      </c>
+      <c r="AN11">
+        <v>-3185006205.0</v>
+      </c>
+      <c r="AO11">
+        <v>1973215569.0</v>
+      </c>
+      <c r="AP11">
+        <v>-194656292.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-1554179774.0</v>
+      </c>
+      <c r="AR11">
+        <v>6842421325.0</v>
+      </c>
+      <c r="AS11">
+        <v>-4872001195.0</v>
+      </c>
+      <c r="AT11">
+        <v>-2738092314.0</v>
+      </c>
+      <c r="AU11">
+        <v>-2277916657.0</v>
+      </c>
+      <c r="AV11">
+        <v>-4718844335.0</v>
+      </c>
+      <c r="AW11">
+        <v>231833974.0</v>
+      </c>
+      <c r="AX11">
+        <v>-1815536148.0</v>
+      </c>
+      <c r="AY11">
+        <v>2053205671.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-9194211467.0</v>
+      </c>
+      <c r="BA11">
+        <v>1310746239.0</v>
+      </c>
+      <c r="BB11">
+        <v>274889182.0</v>
+      </c>
+      <c r="BC11">
+        <v>4051824767.0</v>
+      </c>
+      <c r="BD11">
+        <v>-11856550017.0</v>
+      </c>
+      <c r="BE11">
+        <v>1731554483.0</v>
+      </c>
+      <c r="BF11">
+        <v>2321957100.0</v>
+      </c>
+      <c r="BG11">
+        <v>3624518700.0</v>
+      </c>
+      <c r="BH11"/>
+      <c r="BI11">
+        <v>951241000.0</v>
+      </c>
+      <c r="BJ11"/>
+      <c r="BK11">
+        <v>7000607500.0</v>
+      </c>
+      <c r="BL11">
+        <v>461844100.0</v>
+      </c>
+      <c r="BM11">
+        <v>370123700.0</v>
+      </c>
+      <c r="BN11"/>
+      <c r="BO11">
+        <v>3663548400.0</v>
+      </c>
+      <c r="BP11">
+        <v>9516516700.0</v>
+      </c>
+      <c r="BQ11">
+        <v>4074331700.0</v>
+      </c>
+      <c r="BR11">
+        <v>5125602400.0</v>
+      </c>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11">
+        <v>8713943700.0</v>
+      </c>
+      <c r="BX11">
+        <v>13541090400.0</v>
+      </c>
+      <c r="BY11"/>
+      <c r="BZ11">
+        <v>3653615600.0</v>
+      </c>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11">
+        <v>448339900.0</v>
+      </c>
+      <c r="CD11"/>
+      <c r="CE11">
+        <v>10422582600.0</v>
+      </c>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11">
+        <v>744700000.0</v>
+      </c>
+      <c r="CK11"/>
+      <c r="CL11">
+        <v>891921000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:90">
+      <c r="A12" t="s">
+        <v>170</v>
+      </c>
+      <c r="B12">
+        <v>107715000.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
+        <v>98837000.0</v>
+      </c>
+      <c r="E12">
+        <v>100114000.0</v>
+      </c>
+      <c r="F12">
+        <v>83193829.0</v>
+      </c>
+      <c r="G12">
+        <v>74659000.0</v>
+      </c>
+      <c r="H12">
+        <v>76356000.0</v>
+      </c>
+      <c r="I12">
+        <v>81049161.0</v>
+      </c>
+      <c r="J12">
+        <v>51440000.0</v>
+      </c>
+      <c r="K12">
+        <v>56592000.0</v>
+      </c>
+      <c r="L12">
+        <v>15176000.0</v>
+      </c>
+      <c r="M12">
+        <v>13627116.0</v>
+      </c>
+      <c r="N12">
+        <v>16191782.0</v>
+      </c>
+      <c r="O12">
+        <v>17521635.0</v>
+      </c>
+      <c r="P12">
+        <v>15901245.0</v>
+      </c>
+      <c r="Q12">
+        <v>18571036.0</v>
+      </c>
+      <c r="R12">
+        <v>287520065.0</v>
+      </c>
+      <c r="S12">
+        <v>539968847.0</v>
+      </c>
+      <c r="T12">
+        <v>1078145709.0</v>
+      </c>
+      <c r="U12">
+        <v>1615392893.0</v>
+      </c>
+      <c r="V12">
+        <v>3506104032.0</v>
+      </c>
+      <c r="W12">
+        <v>2006712639.0</v>
+      </c>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12">
+        <v>5094082069.0</v>
+      </c>
+      <c r="AD12">
+        <v>4980948089.0</v>
+      </c>
+      <c r="AE12">
+        <v>5540524232.0</v>
+      </c>
+      <c r="AF12">
+        <v>8314089041.0</v>
+      </c>
+      <c r="AG12">
+        <v>5323193729.0</v>
+      </c>
+      <c r="AH12">
+        <v>4239364700.0</v>
+      </c>
+      <c r="AI12">
+        <v>6484865500.0</v>
+      </c>
+      <c r="AJ12">
+        <v>6143659400.0</v>
+      </c>
+      <c r="AK12">
+        <v>6473871100.0</v>
+      </c>
+      <c r="AL12">
+        <v>6113753000.0</v>
+      </c>
+      <c r="AM12">
+        <v>7103456000.0</v>
+      </c>
+      <c r="AN12">
+        <v>4422312000.0</v>
+      </c>
+      <c r="AO12">
+        <v>8452929500.0</v>
+      </c>
+      <c r="AP12">
+        <v>6705510400.0</v>
+      </c>
+      <c r="AQ12">
+        <v>9616797900.0</v>
+      </c>
+      <c r="AR12">
+        <v>7396558700.0</v>
+      </c>
+      <c r="AS12">
+        <v>7017807500.0</v>
+      </c>
+      <c r="AT12">
+        <v>6811851900.0</v>
+      </c>
+      <c r="AU12">
+        <v>8157014600.0</v>
+      </c>
+      <c r="AV12">
+        <v>8087837700.0</v>
+      </c>
+      <c r="AW12">
+        <v>8038274000.0</v>
+      </c>
+      <c r="AX12">
+        <v>7973054400.0</v>
+      </c>
+      <c r="AY12">
+        <v>7797895300.0</v>
+      </c>
+      <c r="AZ12">
+        <v>11735759900.0</v>
+      </c>
+      <c r="BA12">
+        <v>7936611000.0</v>
+      </c>
+      <c r="BB12">
+        <v>8205711200.0</v>
+      </c>
+      <c r="BC12">
+        <v>6550339400.0</v>
+      </c>
+      <c r="BD12">
+        <v>20671469000.0</v>
+      </c>
+      <c r="BE12">
+        <v>2263460000.0</v>
+      </c>
+      <c r="BF12">
+        <v>1171927800.0</v>
+      </c>
+      <c r="BG12">
+        <v>6394141800.0</v>
+      </c>
+      <c r="BH12">
+        <v>5308941800.0</v>
+      </c>
+      <c r="BI12">
+        <v>4782411100.0</v>
+      </c>
+      <c r="BJ12">
+        <v>10036944800.0</v>
+      </c>
+      <c r="BK12">
+        <v>13614315100.0</v>
+      </c>
+      <c r="BL12">
+        <v>16901220000.0</v>
+      </c>
+      <c r="BM12">
+        <v>7137272200.0</v>
+      </c>
+      <c r="BN12">
+        <v>10583063600.0</v>
+      </c>
+      <c r="BO12">
+        <v>14301982200.0</v>
+      </c>
+      <c r="BP12">
+        <v>8990142500.0</v>
+      </c>
+      <c r="BQ12">
+        <v>5083073500.0</v>
+      </c>
+      <c r="BR12">
+        <v>12151154200.0</v>
+      </c>
+      <c r="BS12">
+        <v>10469774700.0</v>
+      </c>
+      <c r="BT12">
+        <v>12154409500.0</v>
+      </c>
+      <c r="BU12">
+        <v>9691853300.0</v>
+      </c>
+      <c r="BV12">
+        <v>9101087300.0</v>
+      </c>
+      <c r="BW12">
+        <v>8193112600.0</v>
+      </c>
+      <c r="BX12">
+        <v>7790323100.0</v>
+      </c>
+      <c r="BY12">
+        <v>31721115000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>2219007600.0</v>
+      </c>
+      <c r="CA12">
+        <v>2658635600.0</v>
+      </c>
+      <c r="CB12">
+        <v>28308944100.0</v>
+      </c>
+      <c r="CC12">
+        <v>7218527500.0</v>
+      </c>
+      <c r="CD12">
+        <v>16902540000.0</v>
+      </c>
+      <c r="CE12">
+        <v>4327184300.0</v>
+      </c>
+      <c r="CF12">
+        <v>9162230000.0</v>
+      </c>
+      <c r="CG12">
+        <v>14820248000.0</v>
+      </c>
+      <c r="CH12">
+        <v>8230990000.0</v>
+      </c>
+      <c r="CI12">
+        <v>16635226000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>6381568000.0</v>
+      </c>
+      <c r="CK12">
+        <v>9065026000.0</v>
+      </c>
+      <c r="CL12">
+        <v>6834076000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:90">
+      <c r="A13" t="s">
+        <v>171</v>
+      </c>
+      <c r="B13">
+        <v>2716791.0</v>
+      </c>
+      <c r="C13">
+        <v>5226406.0</v>
+      </c>
+      <c r="D13">
+        <v>709314.0</v>
+      </c>
+      <c r="E13">
+        <v>62000660.0</v>
+      </c>
+      <c r="F13">
+        <v>17381080.0</v>
+      </c>
+      <c r="G13">
+        <v>818200.0</v>
+      </c>
+      <c r="H13">
+        <v>18979040990.0</v>
+      </c>
+      <c r="I13">
+        <v>1368510.0</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>685890.0</v>
+      </c>
+      <c r="N13">
+        <v>492500.0</v>
+      </c>
+      <c r="O13">
+        <v>1248870.0</v>
+      </c>
+      <c r="P13">
+        <v>88702340.0</v>
+      </c>
+      <c r="Q13">
+        <v>387220.0</v>
+      </c>
+      <c r="R13">
+        <v>239095070.0</v>
+      </c>
+      <c r="S13">
+        <v>512304760.0</v>
+      </c>
+      <c r="T13">
+        <v>1205018510.0</v>
+      </c>
+      <c r="U13">
+        <v>1600358720.0</v>
+      </c>
+      <c r="V13">
+        <v>3479365230.0</v>
+      </c>
+      <c r="W13">
+        <v>1817732820.0</v>
+      </c>
+      <c r="X13">
+        <v>3123251360.0</v>
+      </c>
+      <c r="Y13">
+        <v>2859912880.0</v>
+      </c>
+      <c r="Z13">
+        <v>4643041690.0</v>
+      </c>
+      <c r="AA13">
+        <v>2248418810.0</v>
+      </c>
+      <c r="AB13">
+        <v>537166630.0</v>
+      </c>
+      <c r="AC13">
+        <v>5190856130.0</v>
+      </c>
+      <c r="AD13">
+        <v>5050269570.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+    </row>
+    <row r="14" spans="1:90">
+      <c r="A14" t="s">
+        <v>172</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+    </row>
+    <row r="15" spans="1:90">
+      <c r="A15" t="s">
+        <v>173</v>
+      </c>
+      <c r="B15">
+        <v>4600262000.0</v>
+      </c>
+      <c r="C15">
+        <v>5683356000.0</v>
+      </c>
+      <c r="D15">
+        <v>-23170468000.0</v>
+      </c>
+      <c r="E15">
+        <v>2770562000.0</v>
+      </c>
+      <c r="F15">
+        <v>-1245568534.0</v>
+      </c>
+      <c r="G15">
+        <v>2570518000.0</v>
+      </c>
+      <c r="H15">
+        <v>-28006726000.0</v>
+      </c>
+      <c r="I15">
+        <v>505225357.0</v>
+      </c>
+      <c r="J15">
+        <v>3517122000.0</v>
+      </c>
+      <c r="K15">
+        <v>5998636000.0</v>
+      </c>
+      <c r="L15">
+        <v>-7730123000.0</v>
+      </c>
+      <c r="M15">
+        <v>98850078.0</v>
+      </c>
+      <c r="N15">
+        <v>-56931783.0</v>
+      </c>
+      <c r="O15">
+        <v>1453217817.0</v>
+      </c>
+      <c r="P15">
+        <v>-11016641580.0</v>
+      </c>
+      <c r="Q15">
+        <v>156731675.0</v>
+      </c>
+      <c r="R15">
+        <v>1855231798.0</v>
+      </c>
+      <c r="S15">
+        <v>2959816332.0</v>
+      </c>
+      <c r="T15">
+        <v>-10665162721.0</v>
+      </c>
+      <c r="U15">
+        <v>13276582320.0</v>
+      </c>
+      <c r="V15">
+        <v>40523678642.0</v>
+      </c>
+      <c r="W15">
+        <v>13614723574.0</v>
+      </c>
+      <c r="X15">
+        <v>-11083011457.0</v>
+      </c>
+      <c r="Y15">
+        <v>-7775122692.0</v>
+      </c>
+      <c r="Z15">
+        <v>-60293710.0</v>
+      </c>
+      <c r="AA15">
+        <v>3564050416.0</v>
+      </c>
+      <c r="AB15">
+        <v>-18209421575.0</v>
+      </c>
+      <c r="AC15">
+        <v>-15394500.0</v>
+      </c>
+      <c r="AD15">
+        <v>-7758511.0</v>
+      </c>
+      <c r="AE15">
+        <v>1965842409.0</v>
+      </c>
+      <c r="AF15">
+        <v>-13946033164.0</v>
+      </c>
+      <c r="AG15">
+        <v>2346639216.0</v>
+      </c>
+      <c r="AH15">
+        <v>16033047867.0</v>
+      </c>
+      <c r="AI15">
+        <v>-3321616002.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-22602477435.0</v>
+      </c>
+      <c r="AK15">
+        <v>-465938993.0</v>
+      </c>
+      <c r="AL15">
+        <v>710359809.0</v>
+      </c>
+      <c r="AM15">
+        <v>-1351777125.0</v>
+      </c>
+      <c r="AN15">
+        <v>-12236041690.0</v>
+      </c>
+      <c r="AO15">
+        <v>2359943355.0</v>
+      </c>
+      <c r="AP15">
+        <v>-856464102.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-5020395985.0</v>
+      </c>
+      <c r="AR15">
+        <v>20127847899.0</v>
+      </c>
+      <c r="AS15">
+        <v>-14912062039.0</v>
+      </c>
+      <c r="AT15">
+        <v>-8450785097.0</v>
+      </c>
+      <c r="AU15">
+        <v>-7225602107.0</v>
+      </c>
+      <c r="AV15">
+        <v>-8623679164.0</v>
+      </c>
+      <c r="AW15">
+        <v>-1197252361.0</v>
+      </c>
+      <c r="AX15">
+        <v>-4768162009.0</v>
+      </c>
+      <c r="AY15">
+        <v>540914760.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-16743481799.0</v>
+      </c>
+      <c r="BA15">
+        <v>-425096191.0</v>
+      </c>
+      <c r="BB15">
+        <v>1415329867.0</v>
+      </c>
+      <c r="BC15">
+        <v>2525112405.0</v>
+      </c>
+      <c r="BD15">
+        <v>-16756528069.0</v>
+      </c>
+      <c r="BE15">
+        <v>167224458.0</v>
+      </c>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+    </row>
+    <row r="16" spans="1:90">
+      <c r="A16" t="s">
+        <v>174</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>2770561580.0</v>
+      </c>
+      <c r="F16">
+        <v>-1245568530.0</v>
+      </c>
+      <c r="G16">
+        <v>2570517540.0</v>
+      </c>
+      <c r="H16">
+        <v>-28006726140.0</v>
+      </c>
+      <c r="I16">
+        <v>505225360.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>98850080.0</v>
+      </c>
+      <c r="N16">
+        <v>-56931780.0</v>
+      </c>
+      <c r="O16">
+        <v>1453217817.0</v>
+      </c>
+      <c r="P16">
+        <v>-11016641580.0</v>
+      </c>
+      <c r="Q16">
+        <v>156731675.0</v>
+      </c>
+      <c r="R16">
+        <v>1855231798.0</v>
+      </c>
+      <c r="S16">
+        <v>2959816332.0</v>
+      </c>
+      <c r="T16">
+        <v>-10665162721.0</v>
+      </c>
+      <c r="U16">
+        <v>13276582320.0</v>
+      </c>
+      <c r="V16">
+        <v>40523678642.0</v>
+      </c>
+      <c r="W16">
+        <v>13614723574.0</v>
+      </c>
+      <c r="X16">
+        <v>-11083011457.0</v>
+      </c>
+      <c r="Y16">
+        <v>-7775122692.0</v>
+      </c>
+      <c r="Z16">
+        <v>-60293710.0</v>
+      </c>
+      <c r="AA16">
+        <v>3564050416.0</v>
+      </c>
+      <c r="AB16">
+        <v>-18209421575.0</v>
+      </c>
+      <c r="AC16">
+        <v>-15394500.0</v>
+      </c>
+      <c r="AD16">
+        <v>-7758510.0</v>
+      </c>
+      <c r="AE16">
+        <v>1965842409.0</v>
+      </c>
+      <c r="AF16">
+        <v>-13946033164.0</v>
+      </c>
+      <c r="AG16">
+        <v>2346639216.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+    </row>
+    <row r="17" spans="1:90">
+      <c r="A17" t="s">
+        <v>175</v>
+      </c>
+      <c r="B17">
+        <v>4600261875.0</v>
+      </c>
+      <c r="C17">
+        <v>5683356034.0</v>
+      </c>
+      <c r="D17">
+        <v>-24495416852.0</v>
+      </c>
+      <c r="E17">
+        <v>4095510576.0</v>
+      </c>
+      <c r="F17">
+        <v>-1245568534.0</v>
+      </c>
+      <c r="G17">
+        <v>2570517535.0</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17">
+        <v>-15394500.0</v>
+      </c>
+      <c r="AD17">
+        <v>-7758511.0</v>
+      </c>
+      <c r="AE17">
+        <v>1965842409.0</v>
+      </c>
+      <c r="AF17">
+        <v>-13946033164.0</v>
+      </c>
+      <c r="AG17">
+        <v>2346639216.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+    </row>
+    <row r="18" spans="1:90">
+      <c r="A18" t="s">
+        <v>176</v>
+      </c>
+      <c r="B18">
+        <v>-104997949.0</v>
+      </c>
+      <c r="C18">
+        <v>5226406.0</v>
+      </c>
+      <c r="D18">
+        <v>-709314.0</v>
+      </c>
+      <c r="E18">
+        <v>2015182.0</v>
+      </c>
+      <c r="F18">
+        <v>349389.0</v>
+      </c>
+      <c r="G18">
+        <v>607844.0</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+    </row>
+    <row r="19" spans="1:90">
+      <c r="A19" t="s">
+        <v>177</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+    </row>
+    <row r="20" spans="1:90">
+      <c r="A20" t="s">
+        <v>178</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+    </row>
+    <row r="21" spans="1:90">
+      <c r="A21" t="s">
+        <v>179</v>
+      </c>
+      <c r="B21">
+        <v>-2110599000.0</v>
+      </c>
+      <c r="C21">
+        <v>1105746000.0</v>
+      </c>
+      <c r="D21">
+        <v>-26270034000.0</v>
+      </c>
+      <c r="E21">
+        <v>3281304000.0</v>
+      </c>
+      <c r="F21">
+        <v>-2086142213.0</v>
+      </c>
+      <c r="G21">
+        <v>3339280000.0</v>
+      </c>
+      <c r="H21">
+        <v>-30328708000.0</v>
+      </c>
+      <c r="I21">
+        <v>-205432742.0</v>
+      </c>
+      <c r="J21">
+        <v>-1289239000.0</v>
+      </c>
+      <c r="K21">
+        <v>2177924000.0</v>
+      </c>
+      <c r="L21">
+        <v>-13500675000.0</v>
+      </c>
+      <c r="M21">
+        <v>-148496730.0</v>
+      </c>
+      <c r="N21">
+        <v>-573118140.0</v>
+      </c>
+      <c r="O21">
+        <v>1584183970.0</v>
+      </c>
+      <c r="P21">
+        <v>-15655279260.0</v>
+      </c>
+      <c r="Q21">
+        <v>-504387400.0</v>
+      </c>
+      <c r="R21">
+        <v>-162245970.0</v>
+      </c>
+      <c r="S21">
+        <v>3711769070.0</v>
+      </c>
+      <c r="T21">
+        <v>-13306328150.0</v>
+      </c>
+      <c r="U21">
+        <v>2187880380.0</v>
+      </c>
+      <c r="V21">
+        <v>-2458751520.0</v>
+      </c>
+      <c r="W21">
+        <v>599153780.0</v>
+      </c>
+      <c r="X21">
+        <v>-12612936053.0</v>
+      </c>
+      <c r="Y21">
+        <v>-7885156677.0</v>
+      </c>
+      <c r="Z21">
+        <v>2852525189.0</v>
+      </c>
+      <c r="AA21">
+        <v>6993132654.0</v>
+      </c>
+      <c r="AB21">
+        <v>-25393159578.0</v>
+      </c>
+      <c r="AC21">
+        <v>3436303541.0</v>
+      </c>
+      <c r="AD21">
+        <v>4395994277.0</v>
+      </c>
+      <c r="AE21">
+        <v>7678174188.0</v>
+      </c>
+      <c r="AF21">
+        <v>-15466702997.0</v>
+      </c>
+      <c r="AG21">
+        <v>8435662111.0</v>
+      </c>
+      <c r="AH21">
+        <v>-4171719130.0</v>
+      </c>
+      <c r="AI21">
+        <v>-995594635.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-33326919325.0</v>
+      </c>
+      <c r="AK21">
+        <v>1456179353.0</v>
+      </c>
+      <c r="AL21">
+        <v>5765332804.0</v>
+      </c>
+      <c r="AM21">
+        <v>4554294011.0</v>
+      </c>
+      <c r="AN21">
+        <v>-34828745054.0</v>
+      </c>
+      <c r="AO21">
+        <v>9803038005.0</v>
+      </c>
+      <c r="AP21">
+        <v>4871600179.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-1239336913.0</v>
+      </c>
+      <c r="AR21">
+        <v>-793452059.0</v>
+      </c>
+      <c r="AS21">
+        <v>-1621160332.0</v>
+      </c>
+      <c r="AT21">
+        <v>-344873038.0</v>
+      </c>
+      <c r="AU21">
+        <v>4988786989.0</v>
+      </c>
+      <c r="AV21">
+        <v>3974614945.0</v>
+      </c>
+      <c r="AW21">
+        <v>9622856953.0</v>
+      </c>
+      <c r="AX21">
+        <v>7538599021.0</v>
+      </c>
+      <c r="AY21">
+        <v>-3555718792.0</v>
+      </c>
+      <c r="AZ21">
+        <v>8084139451.0</v>
+      </c>
+      <c r="BA21">
+        <v>11215268250.0</v>
+      </c>
+      <c r="BB21">
+        <v>5096823744.0</v>
+      </c>
+      <c r="BC21">
+        <v>18441225940.0</v>
+      </c>
+      <c r="BD21">
+        <v>528836173.0</v>
+      </c>
+      <c r="BE21">
+        <v>5187594372.0</v>
+      </c>
+      <c r="BF21">
+        <v>2399468000.0</v>
+      </c>
+      <c r="BG21">
+        <v>13468328000.0</v>
+      </c>
+      <c r="BH21"/>
+      <c r="BI21">
+        <v>8448913000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>1784251000.0</v>
+      </c>
+      <c r="BK21">
+        <v>13600998000.0</v>
+      </c>
+      <c r="BL21">
+        <v>19681019000.0</v>
+      </c>
+      <c r="BM21">
+        <v>3819153000.0</v>
+      </c>
+      <c r="BN21">
+        <v>3512242000.0</v>
+      </c>
+      <c r="BO21">
+        <v>19313565000.0</v>
+      </c>
+      <c r="BP21">
+        <v>23595898000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>6151929000.0</v>
+      </c>
+      <c r="BR21">
+        <v>1085898000.0</v>
+      </c>
+      <c r="BS21">
+        <v>1985690000.0</v>
+      </c>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21">
+        <v>4333906000.0</v>
+      </c>
+      <c r="BW21">
+        <v>3319061000.0</v>
+      </c>
+      <c r="BX21">
+        <v>18303092000.0</v>
+      </c>
+      <c r="BY21"/>
+      <c r="BZ21">
+        <v>10719723000.0</v>
+      </c>
+      <c r="CA21">
+        <v>3714341000.0</v>
+      </c>
+      <c r="CB21"/>
+      <c r="CC21">
+        <v>5175187000.0</v>
+      </c>
+      <c r="CD21">
+        <v>4419550000.0</v>
+      </c>
+      <c r="CE21">
+        <v>6697945000.0</v>
+      </c>
+      <c r="CF21">
+        <v>271662000.0</v>
+      </c>
+      <c r="CG21">
+        <v>686769000.0</v>
+      </c>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21">
+        <v>5057098000.0</v>
+      </c>
+      <c r="CL21">
+        <v>7489509000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:90">
+      <c r="A22" t="s">
+        <v>180</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+    </row>
+    <row r="23" spans="1:90">
+      <c r="A23" t="s">
+        <v>181</v>
+      </c>
+      <c r="B23">
+        <v>73142795000.0</v>
+      </c>
+      <c r="C23">
+        <v>66685278000.0</v>
+      </c>
+      <c r="D23">
+        <v>114833394000.0</v>
+      </c>
+      <c r="E23">
+        <v>58404698000.0</v>
+      </c>
+      <c r="F23">
+        <v>57016618057.0</v>
+      </c>
+      <c r="G23">
+        <v>65964348000.0</v>
+      </c>
+      <c r="H23">
+        <v>104034870000.0</v>
+      </c>
+      <c r="I23">
+        <v>55101473506.0</v>
+      </c>
+      <c r="J23">
+        <v>46811351000.0</v>
+      </c>
+      <c r="K23">
+        <v>59561149000.0</v>
+      </c>
+      <c r="L23">
+        <v>55152838000.0</v>
+      </c>
+      <c r="M23">
+        <v>69602498597.0</v>
+      </c>
+      <c r="N23">
+        <v>45534486678.0</v>
+      </c>
+      <c r="O23">
+        <v>66807170314.0</v>
+      </c>
+      <c r="P23">
+        <v>80308068755.0</v>
+      </c>
+      <c r="Q23">
+        <v>55871985074.0</v>
+      </c>
+      <c r="R23">
+        <v>63978944833.0</v>
+      </c>
+      <c r="S23">
+        <v>72683838160.0</v>
+      </c>
+      <c r="T23">
+        <v>81661317428.0</v>
+      </c>
+      <c r="U23">
+        <v>29030357588.0</v>
+      </c>
+      <c r="V23">
+        <v>52533081790.0</v>
+      </c>
+      <c r="W23">
+        <v>76591672000.0</v>
+      </c>
+      <c r="X23">
+        <v>95693512878.0</v>
+      </c>
+      <c r="Y23">
+        <v>16377246148.0</v>
+      </c>
+      <c r="Z23">
+        <v>18359256034.0</v>
+      </c>
+      <c r="AA23">
+        <v>96388474488.0</v>
+      </c>
+      <c r="AB23">
+        <v>56298231917.0</v>
+      </c>
+      <c r="AC23">
+        <v>110671478922.0</v>
+      </c>
+      <c r="AD23">
+        <v>98304215087.0</v>
+      </c>
+      <c r="AE23">
+        <v>89774486476.0</v>
+      </c>
+      <c r="AF23">
+        <v>128578877035.0</v>
+      </c>
+      <c r="AG23">
+        <v>68023780241.0</v>
+      </c>
+      <c r="AH23">
+        <v>135065081347.0</v>
+      </c>
+      <c r="AI23">
+        <v>113347705888.0</v>
+      </c>
+      <c r="AJ23">
+        <v>141814486509.0</v>
+      </c>
+      <c r="AK23">
+        <v>82131627111.0</v>
+      </c>
+      <c r="AL23">
+        <v>49704224027.0</v>
+      </c>
+      <c r="AM23">
+        <v>104852818180.0</v>
+      </c>
+      <c r="AN23">
+        <v>158213309876.0</v>
+      </c>
+      <c r="AO23">
+        <v>118897976000.0</v>
+      </c>
+      <c r="AP23">
+        <v>72310181623.0</v>
+      </c>
+      <c r="AQ23">
+        <v>105658457883.0</v>
+      </c>
+      <c r="AR23">
+        <v>307358662936.0</v>
+      </c>
+      <c r="AS23">
+        <v>76801948363.0</v>
+      </c>
+      <c r="AT23">
+        <v>75809211386.0</v>
+      </c>
+      <c r="AU23">
+        <v>127997151315.0</v>
+      </c>
+      <c r="AV23">
+        <v>130738640447.0</v>
+      </c>
+      <c r="AW23">
+        <v>132622834668.0</v>
+      </c>
+      <c r="AX23">
+        <v>150186709695.0</v>
+      </c>
+      <c r="AY23">
+        <v>151590885626.0</v>
+      </c>
+      <c r="AZ23">
+        <v>239383367273.0</v>
+      </c>
+      <c r="BA23">
+        <v>110129251036.0</v>
+      </c>
+      <c r="BB23">
+        <v>95933405347.0</v>
+      </c>
+      <c r="BC23">
+        <v>124799336632.0</v>
+      </c>
+      <c r="BD23">
+        <v>252575615468.0</v>
+      </c>
+      <c r="BE23">
+        <v>105644210577.0</v>
+      </c>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+    </row>
+    <row r="24" spans="1:90">
+      <c r="A24" t="s">
+        <v>182</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+    </row>
+    <row r="25" spans="1:90">
+      <c r="A25" t="s">
+        <v>183</v>
+      </c>
+      <c r="B25">
+        <v>249119798.0</v>
+      </c>
+      <c r="C25">
+        <v>244163402.0</v>
+      </c>
+      <c r="D25">
+        <v>-251918332.0</v>
+      </c>
+      <c r="E25">
+        <v>755024690.0</v>
+      </c>
+      <c r="F25">
+        <v>250815810.0</v>
+      </c>
+      <c r="G25">
+        <v>247243350.0</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+    </row>
+    <row r="26" spans="1:90">
+      <c r="A26" t="s">
+        <v>184</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+    </row>
+    <row r="27" spans="1:90">
+      <c r="A27" t="s">
+        <v>185</v>
+      </c>
+      <c r="B27">
+        <v>729561000.0</v>
+      </c>
+      <c r="C27">
+        <v>776645000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
+        <v>637236287.0</v>
+      </c>
+      <c r="G27">
+        <v>786050000.0</v>
+      </c>
+      <c r="H27">
+        <v>454973000.0</v>
+      </c>
+      <c r="I27">
+        <v>795059393.0</v>
+      </c>
+      <c r="J27">
+        <v>931821000.0</v>
+      </c>
+      <c r="K27">
+        <v>794581000.0</v>
+      </c>
+      <c r="L27">
+        <v>549102000.0</v>
+      </c>
+      <c r="M27">
+        <v>1299176014.0</v>
+      </c>
+      <c r="N27">
+        <v>1343103088.0</v>
+      </c>
+      <c r="O27">
+        <v>1254123511.0</v>
+      </c>
+      <c r="P27">
+        <v>1144039156.0</v>
+      </c>
+      <c r="Q27">
+        <v>1259551230.0</v>
+      </c>
+      <c r="R27">
+        <v>1427376525.0</v>
+      </c>
+      <c r="S27">
+        <v>990568074.0</v>
+      </c>
+      <c r="T27">
+        <v>1267833282.0</v>
+      </c>
+      <c r="U27">
+        <v>1149106645.0</v>
+      </c>
+      <c r="V27">
+        <v>1409049274.0</v>
+      </c>
+      <c r="W27">
+        <v>1287650488.0</v>
+      </c>
+      <c r="X27">
+        <v>852476080.0</v>
+      </c>
+      <c r="Y27">
+        <v>1582720600.0</v>
+      </c>
+      <c r="Z27">
+        <v>1218147874.0</v>
+      </c>
+      <c r="AA27">
+        <v>2176977350.0</v>
+      </c>
+      <c r="AB27">
+        <v>1825295775.0</v>
+      </c>
+      <c r="AC27">
+        <v>2549885210.0</v>
+      </c>
+      <c r="AD27">
+        <v>3013724823.0</v>
+      </c>
+      <c r="AE27">
+        <v>2498404516.0</v>
+      </c>
+      <c r="AF27">
+        <v>2807698300.0</v>
+      </c>
+      <c r="AG27">
+        <v>1332809817.0</v>
+      </c>
+      <c r="AH27">
+        <v>2632282862.0</v>
+      </c>
+      <c r="AI27">
+        <v>2559323932.0</v>
+      </c>
+      <c r="AJ27">
+        <v>5576072296.0</v>
+      </c>
+      <c r="AK27">
+        <v>1919815355.0</v>
+      </c>
+      <c r="AL27">
+        <v>851045834.0</v>
+      </c>
+      <c r="AM27">
+        <v>2124947138.0</v>
+      </c>
+      <c r="AN27">
+        <v>2728225436.0</v>
+      </c>
+      <c r="AO27">
+        <v>2421217695.0</v>
+      </c>
+      <c r="AP27">
+        <v>2300351909.0</v>
+      </c>
+      <c r="AQ27">
+        <v>2359111382.0</v>
+      </c>
+      <c r="AR27">
+        <v>1921248835.0</v>
+      </c>
+      <c r="AS27">
+        <v>2467327859.0</v>
+      </c>
+      <c r="AT27">
+        <v>2811578489.0</v>
+      </c>
+      <c r="AU27">
+        <v>3715961812.0</v>
+      </c>
+      <c r="AV27">
+        <v>4066046841.0</v>
+      </c>
+      <c r="AW27">
+        <v>3636254613.0</v>
+      </c>
+      <c r="AX27">
+        <v>3570559083.0</v>
+      </c>
+      <c r="AY27">
+        <v>3241035781.0</v>
+      </c>
+      <c r="AZ27">
+        <v>4956620654.0</v>
+      </c>
+      <c r="BA27">
+        <v>2788439695.0</v>
+      </c>
+      <c r="BB27">
+        <v>2529982227.0</v>
+      </c>
+      <c r="BC27">
+        <v>3469518176.0</v>
+      </c>
+      <c r="BD27">
+        <v>5221477546.0</v>
+      </c>
+      <c r="BE27">
+        <v>2779890009.0</v>
+      </c>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+    </row>
+    <row r="28" spans="1:90">
+      <c r="A28" t="s">
+        <v>186</v>
+      </c>
+      <c r="B28">
+        <v>3982582000.0</v>
+      </c>
+      <c r="C28">
+        <v>3069349000.0</v>
+      </c>
+      <c r="D28">
+        <v>421363359.0</v>
+      </c>
+      <c r="E28">
+        <v>2243697540.0</v>
+      </c>
+      <c r="F28">
+        <v>1676767784.0</v>
+      </c>
+      <c r="G28">
+        <v>2027551000.0</v>
+      </c>
+      <c r="H28">
+        <v>3327254000.0</v>
+      </c>
+      <c r="I28">
+        <v>2078912057.0</v>
+      </c>
+      <c r="J28">
+        <v>2823944000.0</v>
+      </c>
+      <c r="K28">
+        <v>2516193000.0</v>
+      </c>
+      <c r="L28">
+        <v>2655417000.0</v>
+      </c>
+      <c r="M28">
+        <v>2616348253.0</v>
+      </c>
+      <c r="N28">
+        <v>3005026723.0</v>
+      </c>
+      <c r="O28">
+        <v>2381118377.0</v>
+      </c>
+      <c r="P28">
+        <v>4962971787.0</v>
+      </c>
+      <c r="Q28">
+        <v>2638804018.0</v>
+      </c>
+      <c r="R28">
+        <v>3672755095.0</v>
+      </c>
+      <c r="S28">
+        <v>2238387467.0</v>
+      </c>
+      <c r="T28">
+        <v>3101478524.0</v>
+      </c>
+      <c r="U28">
+        <v>3805477107.0</v>
+      </c>
+      <c r="V28">
+        <v>4309246823.0</v>
+      </c>
+      <c r="W28">
+        <v>2648722356.0</v>
+      </c>
+      <c r="X28">
+        <v>3707241809.0</v>
+      </c>
+      <c r="Y28">
+        <v>2030464975.0</v>
+      </c>
+      <c r="Z28">
+        <v>2310014413.0</v>
+      </c>
+      <c r="AA28">
+        <v>3024873801.0</v>
+      </c>
+      <c r="AB28">
+        <v>4067150348.0</v>
+      </c>
+      <c r="AC28">
+        <v>2976789738.0</v>
+      </c>
+      <c r="AD28">
+        <v>3652923902.0</v>
+      </c>
+      <c r="AE28">
+        <v>2937935097.0</v>
+      </c>
+      <c r="AF28">
+        <v>1835056726.0</v>
+      </c>
+      <c r="AG28">
+        <v>1206642667.0</v>
+      </c>
+      <c r="AH28">
+        <v>3889305338.0</v>
+      </c>
+      <c r="AI28">
+        <v>11341640176.0</v>
+      </c>
+      <c r="AJ28">
+        <v>5462242381.0</v>
+      </c>
+      <c r="AK28">
+        <v>4153302112.0</v>
+      </c>
+      <c r="AL28">
+        <v>1871201150.0</v>
+      </c>
+      <c r="AM28">
+        <v>3234886498.0</v>
+      </c>
+      <c r="AN28">
+        <v>5242420138.0</v>
+      </c>
+      <c r="AO28">
+        <v>2854018651.0</v>
+      </c>
+      <c r="AP28">
+        <v>2660590958.0</v>
+      </c>
+      <c r="AQ28">
+        <v>2971226039.0</v>
+      </c>
+      <c r="AR28">
+        <v>4291133799.0</v>
+      </c>
+      <c r="AS28">
+        <v>2940941796.0</v>
+      </c>
+      <c r="AT28">
+        <v>2598554794.0</v>
+      </c>
+      <c r="AU28">
+        <v>2958573044.0</v>
+      </c>
+      <c r="AV28">
+        <v>4763348592.0</v>
+      </c>
+      <c r="AW28">
+        <v>3011695879.0</v>
+      </c>
+      <c r="AX28">
+        <v>2814422507.0</v>
+      </c>
+      <c r="AY28">
+        <v>2967938356.0</v>
+      </c>
+      <c r="AZ28">
+        <v>4333321385.0</v>
+      </c>
+      <c r="BA28">
+        <v>3130566943.0</v>
+      </c>
+      <c r="BB28">
+        <v>2935984370.0</v>
+      </c>
+      <c r="BC28">
+        <v>2763846676.0</v>
+      </c>
+      <c r="BD28">
+        <v>3389172184.0</v>
+      </c>
+      <c r="BE28">
+        <v>3119227344.0</v>
+      </c>
+      <c r="BF28">
+        <v>5480912900.0</v>
+      </c>
+      <c r="BG28">
+        <v>6943934700.0</v>
+      </c>
+      <c r="BH28">
+        <v>8236630200.0</v>
+      </c>
+      <c r="BI28">
+        <v>8048933300.0</v>
+      </c>
+      <c r="BJ28">
+        <v>6591456300.0</v>
+      </c>
+      <c r="BK28">
+        <v>7764457600.0</v>
+      </c>
+      <c r="BL28">
+        <v>12193985800.0</v>
+      </c>
+      <c r="BM28">
+        <v>7822063400.0</v>
+      </c>
+      <c r="BN28">
+        <v>7356704300.0</v>
+      </c>
+      <c r="BO28">
+        <v>8651944500.0</v>
+      </c>
+      <c r="BP28">
+        <v>8778787400.0</v>
+      </c>
+      <c r="BQ28">
+        <v>8020850200.0</v>
+      </c>
+      <c r="BR28">
+        <v>7593098900.0</v>
+      </c>
+      <c r="BS28">
+        <v>6745992200.0</v>
+      </c>
+      <c r="BT28">
+        <v>6239924100.0</v>
+      </c>
+      <c r="BU28">
+        <v>9153301200.0</v>
+      </c>
+      <c r="BV28">
+        <v>9147577000.0</v>
+      </c>
+      <c r="BW28">
+        <v>8730686300.0</v>
+      </c>
+      <c r="BX28">
+        <v>10309159700.0</v>
+      </c>
+      <c r="BY28">
+        <v>9460381300.0</v>
+      </c>
+      <c r="BZ28">
+        <v>6640746500.0</v>
+      </c>
+      <c r="CA28">
+        <v>7580330100.0</v>
+      </c>
+      <c r="CB28">
+        <v>10571932500.0</v>
+      </c>
+      <c r="CC28">
+        <v>4736948200.0</v>
+      </c>
+      <c r="CD28">
+        <v>8249545700.0</v>
+      </c>
+      <c r="CE28">
+        <v>8084247600.0</v>
+      </c>
+      <c r="CF28">
+        <v>8352695000.0</v>
+      </c>
+      <c r="CG28">
+        <v>7745763000.0</v>
+      </c>
+      <c r="CH28">
+        <v>6736344000.0</v>
+      </c>
+      <c r="CI28">
+        <v>8545271000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>7753586000.0</v>
+      </c>
+      <c r="CK28">
+        <v>8706665000.0</v>
+      </c>
+      <c r="CL28">
+        <v>9108401000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:90">
+      <c r="A29" t="s">
+        <v>187</v>
+      </c>
+      <c r="B29">
+        <v>204024154.0</v>
+      </c>
+      <c r="C29">
+        <v>522622123.0</v>
+      </c>
+      <c r="D29">
+        <v>-1417106406.0</v>
+      </c>
+      <c r="E29">
+        <v>795047260.0</v>
+      </c>
+      <c r="F29">
+        <v>-329329710.0</v>
+      </c>
+      <c r="G29">
+        <v>754434110.0</v>
+      </c>
+      <c r="H29">
+        <v>-2621376270.0</v>
+      </c>
+      <c r="I29">
+        <v>170353500.0</v>
+      </c>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29">
+        <v>101912940.0</v>
+      </c>
+      <c r="N29">
+        <v>121307330.0</v>
+      </c>
+      <c r="O29">
+        <v>467107490.0</v>
+      </c>
+      <c r="P29">
+        <v>-2851615540.0</v>
+      </c>
+      <c r="Q29">
+        <v>243444310.0</v>
+      </c>
+      <c r="R29">
+        <v>626145150.0</v>
+      </c>
+      <c r="S29">
+        <v>941624950.0</v>
+      </c>
+      <c r="T29">
+        <v>-2937526340.0</v>
+      </c>
+      <c r="U29">
+        <v>-11999279720.0</v>
+      </c>
+      <c r="V29">
+        <v>11542513860.0</v>
+      </c>
+      <c r="W29">
+        <v>3915376150.0</v>
+      </c>
+      <c r="X29">
+        <v>-2842380260.0</v>
+      </c>
+      <c r="Y29">
+        <v>-2473338940.0</v>
+      </c>
+      <c r="Z29">
+        <v>4920930.0</v>
+      </c>
+      <c r="AA29">
+        <v>1265669940.0</v>
+      </c>
+      <c r="AB29">
+        <v>-6735242140.0</v>
+      </c>
+      <c r="AC29">
+        <v>-105112700.0</v>
+      </c>
+      <c r="AD29">
+        <v>1026335850.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+    </row>
+    <row r="30" spans="1:90">
+      <c r="A30" t="s">
+        <v>188</v>
+      </c>
+      <c r="B30">
+        <v>4712144000.0</v>
+      </c>
+      <c r="C30">
+        <v>3845994000.0</v>
+      </c>
+      <c r="D30">
+        <v>26218253000.0</v>
+      </c>
+      <c r="E30">
+        <v>2243698000.0</v>
+      </c>
+      <c r="F30">
+        <v>2314004071.0</v>
+      </c>
+      <c r="G30">
+        <v>2813600000.0</v>
+      </c>
+      <c r="H30">
+        <v>-14684660000.0</v>
+      </c>
+      <c r="I30">
+        <v>2615288450.0</v>
+      </c>
+      <c r="J30">
+        <v>3755764000.0</v>
+      </c>
+      <c r="K30">
+        <v>3053528000.0</v>
+      </c>
+      <c r="L30">
+        <v>2933402000.0</v>
+      </c>
+      <c r="M30">
+        <v>3615679391.0</v>
+      </c>
+      <c r="N30">
+        <v>4047313961.0</v>
+      </c>
+      <c r="O30">
+        <v>3348826869.0</v>
+      </c>
+      <c r="P30">
+        <v>5794203798.0</v>
+      </c>
+      <c r="Q30">
+        <v>3561558905.0</v>
+      </c>
+      <c r="R30">
+        <v>4763461772.0</v>
+      </c>
+      <c r="S30">
+        <v>2896115462.0</v>
+      </c>
+      <c r="T30">
+        <v>4033205851.0</v>
+      </c>
+      <c r="U30">
+        <v>4655158249.0</v>
+      </c>
+      <c r="V30">
+        <v>5326908181.0</v>
+      </c>
+      <c r="W30">
+        <v>3582185627.0</v>
+      </c>
+      <c r="X30">
+        <v>3161441348.0</v>
+      </c>
+      <c r="Y30">
+        <v>3246947466.0</v>
+      </c>
+      <c r="Z30">
+        <v>956768960.0</v>
+      </c>
+      <c r="AA30">
+        <v>5203958554.0</v>
+      </c>
+      <c r="AB30">
+        <v>667176710.0</v>
+      </c>
+      <c r="AC30">
+        <v>3991166292.0</v>
+      </c>
+      <c r="AD30">
+        <v>5064007136.0</v>
+      </c>
+      <c r="AE30">
+        <v>4851510640.0</v>
+      </c>
+      <c r="AF30">
+        <v>6981259444.0</v>
+      </c>
+      <c r="AG30">
+        <v>761881591.0</v>
+      </c>
+      <c r="AH30">
+        <v>29678874362.0</v>
+      </c>
+      <c r="AI30">
+        <v>9085115955.0</v>
+      </c>
+      <c r="AJ30">
+        <v>19097978131.0</v>
+      </c>
+      <c r="AK30">
+        <v>9282108863.0</v>
+      </c>
+      <c r="AL30">
+        <v>5420564803.0</v>
+      </c>
+      <c r="AM30">
+        <v>4502066428.0</v>
+      </c>
+      <c r="AN30">
+        <v>14382830748.0</v>
+      </c>
+      <c r="AO30">
+        <v>1827070729.0</v>
+      </c>
+      <c r="AP30">
+        <v>3266797188.0</v>
+      </c>
+      <c r="AQ30">
+        <v>1055741267.0</v>
+      </c>
+      <c r="AR30">
+        <v>48829906548.0</v>
+      </c>
+      <c r="AS30">
+        <v>16553728362.0</v>
+      </c>
+      <c r="AT30">
+        <v>9442733505.0</v>
+      </c>
+      <c r="AU30">
+        <v>8313498094.0</v>
+      </c>
+      <c r="AV30">
+        <v>20830944685.0</v>
+      </c>
+      <c r="AW30">
+        <v>8507768667.0</v>
+      </c>
+      <c r="AX30">
+        <v>11157706679.0</v>
+      </c>
+      <c r="AY30">
+        <v>8609328912.0</v>
+      </c>
+      <c r="AZ30">
+        <v>6383487540.0</v>
+      </c>
+      <c r="BA30">
+        <v>7484581822.0</v>
+      </c>
+      <c r="BB30">
+        <v>683451891.0</v>
+      </c>
+      <c r="BC30">
+        <v>5368985556.0</v>
+      </c>
+      <c r="BD30">
+        <v>13097020548.0</v>
+      </c>
+      <c r="BE30">
+        <v>2734787934.0</v>
+      </c>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+    </row>
+    <row r="31" spans="1:90">
+      <c r="A31" t="s">
+        <v>189</v>
+      </c>
+      <c r="B31">
+        <v>6914885000.0</v>
+      </c>
+      <c r="C31">
+        <v>5100232000.0</v>
+      </c>
+      <c r="D31">
+        <v>2107564000.0</v>
+      </c>
+      <c r="E31">
+        <v>284305000.0</v>
+      </c>
+      <c r="F31">
+        <v>511243967.0</v>
+      </c>
+      <c r="G31">
+        <v>-14328000.0</v>
+      </c>
+      <c r="H31">
+        <v>-299394000.0</v>
+      </c>
+      <c r="I31">
+        <v>881011598.0</v>
+      </c>
+      <c r="J31">
+        <v>4674799000.0</v>
+      </c>
+      <c r="K31">
+        <v>4511390000.0</v>
+      </c>
+      <c r="L31">
+        <v>3318937000.0</v>
+      </c>
+      <c r="M31">
+        <v>349259747.0</v>
+      </c>
+      <c r="N31">
+        <v>637493683.0</v>
+      </c>
+      <c r="O31">
+        <v>336141341.0</v>
+      </c>
+      <c r="P31">
+        <v>1787022140.0</v>
+      </c>
+      <c r="Q31">
+        <v>904563387.0</v>
+      </c>
+      <c r="R31">
+        <v>2643622915.0</v>
+      </c>
+      <c r="S31">
+        <v>189672210.0</v>
+      </c>
+      <c r="T31">
+        <v>-300363592.0</v>
+      </c>
+      <c r="U31">
+        <v>-910577782.0</v>
+      </c>
+      <c r="V31">
+        <v>54524944021.0</v>
+      </c>
+      <c r="W31">
+        <v>16930945943.0</v>
+      </c>
+      <c r="X31">
+        <v>-1312455659.0</v>
+      </c>
+      <c r="Y31">
+        <v>-2363304950.0</v>
+      </c>
+      <c r="Z31">
+        <v>-2907897971.0</v>
+      </c>
+      <c r="AA31">
+        <v>-2163412301.0</v>
+      </c>
+      <c r="AB31">
+        <v>448495861.0</v>
+      </c>
+      <c r="AC31">
+        <v>-3556810743.0</v>
+      </c>
+      <c r="AD31">
+        <v>-3377416943.0</v>
+      </c>
+      <c r="AE31">
+        <v>-4954988996.0</v>
+      </c>
+      <c r="AF31">
+        <v>-14321107612.0</v>
+      </c>
+      <c r="AG31">
+        <v>-1965511481.0</v>
+      </c>
+      <c r="AH31">
+        <v>31972450435.0</v>
+      </c>
+      <c r="AI31">
+        <v>-1667287589.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-14201355362.0</v>
+      </c>
+      <c r="AK31">
+        <v>8884270237.0</v>
+      </c>
+      <c r="AL31">
+        <v>2032013853.0</v>
+      </c>
+      <c r="AM31">
+        <v>-6212645273.0</v>
+      </c>
+      <c r="AN31">
+        <v>18026362273.0</v>
+      </c>
+      <c r="AO31">
+        <v>-5002720932.0</v>
+      </c>
+      <c r="AP31">
+        <v>-3769206923.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-5335238846.0</v>
+      </c>
+      <c r="AR31">
+        <v>47648100234.0</v>
+      </c>
+      <c r="AS31">
+        <v>-18162902902.0</v>
+      </c>
+      <c r="AT31">
+        <v>-10844004373.0</v>
+      </c>
+      <c r="AU31">
+        <v>-9795453590.0</v>
+      </c>
+      <c r="AV31">
+        <v>21573688899.0</v>
+      </c>
+      <c r="AW31">
+        <v>-10588275340.0</v>
+      </c>
+      <c r="AX31">
+        <v>-12745307831.0</v>
+      </c>
+      <c r="AY31">
+        <v>7021351199.0</v>
+      </c>
+      <c r="AZ31">
+        <v>3938339890.0</v>
+      </c>
+      <c r="BA31">
+        <v>-9501805609.0</v>
+      </c>
+      <c r="BB31">
+        <v>-3406604695.0</v>
+      </c>
+      <c r="BC31">
+        <v>-11864288768.0</v>
+      </c>
+      <c r="BD31">
+        <v>-29141914259.0</v>
+      </c>
+      <c r="BE31">
+        <v>-3288815431.0</v>
+      </c>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+    </row>
+    <row r="32" spans="1:90">
+      <c r="A32" t="s">
+        <v>190</v>
+      </c>
+      <c r="B32">
+        <v>71032196000.0</v>
+      </c>
+      <c r="C32">
+        <v>67791025000.0</v>
+      </c>
+      <c r="D32">
+        <v>88563360000.0</v>
+      </c>
+      <c r="E32">
+        <v>61686002000.0</v>
+      </c>
+      <c r="F32">
+        <v>54930475844.0</v>
+      </c>
+      <c r="G32">
+        <v>69303627000.0</v>
+      </c>
+      <c r="H32">
+        <v>73706162000.0</v>
+      </c>
+      <c r="I32">
+        <v>54896040764.0</v>
+      </c>
+      <c r="J32">
+        <v>45522112000.0</v>
+      </c>
+      <c r="K32">
+        <v>61739073000.0</v>
+      </c>
+      <c r="L32">
+        <v>41652163000.0</v>
+      </c>
+      <c r="M32">
+        <v>69454001868.0</v>
+      </c>
+      <c r="N32">
+        <v>44961368537.0</v>
+      </c>
+      <c r="O32">
+        <v>68391354284.0</v>
+      </c>
+      <c r="P32">
+        <v>64652789494.0</v>
+      </c>
+      <c r="Q32">
+        <v>55367597670.0</v>
+      </c>
+      <c r="R32">
+        <v>63816698867.0</v>
+      </c>
+      <c r="S32">
+        <v>76395607231.0</v>
+      </c>
+      <c r="T32">
+        <v>68354989281.0</v>
+      </c>
+      <c r="U32">
+        <v>31218237968.0</v>
+      </c>
+      <c r="V32">
+        <v>50074330271.0</v>
+      </c>
+      <c r="W32">
+        <v>77190825783.0</v>
+      </c>
+      <c r="X32">
+        <v>84478853366.0</v>
+      </c>
+      <c r="Y32">
+        <v>8858327580.0</v>
+      </c>
+      <c r="Z32">
+        <v>23783174550.0</v>
+      </c>
+      <c r="AA32">
+        <v>103379499739.0</v>
+      </c>
+      <c r="AB32">
+        <v>36130341752.0</v>
+      </c>
+      <c r="AC32">
+        <v>115643291119.0</v>
+      </c>
+      <c r="AD32">
+        <v>104302850953.0</v>
+      </c>
+      <c r="AE32">
+        <v>98037489637.0</v>
+      </c>
+      <c r="AF32">
+        <v>107103556168.0</v>
+      </c>
+      <c r="AG32">
+        <v>78237013245.0</v>
+      </c>
+      <c r="AH32">
+        <v>107736076055.0</v>
+      </c>
+      <c r="AI32">
+        <v>117167959406.0</v>
+      </c>
+      <c r="AJ32">
+        <v>116499121912.0</v>
+      </c>
+      <c r="AK32">
+        <v>70126165069.0</v>
+      </c>
+      <c r="AL32">
+        <v>46965921730.0</v>
+      </c>
+      <c r="AM32">
+        <v>110251628500.0</v>
+      </c>
+      <c r="AN32">
+        <v>118353714534.0</v>
+      </c>
+      <c r="AO32">
+        <v>131682021474.0</v>
+      </c>
+      <c r="AP32">
+        <v>77961750744.0</v>
+      </c>
+      <c r="AQ32">
+        <v>108693717124.0</v>
+      </c>
+      <c r="AR32">
+        <v>244063308013.0</v>
+      </c>
+      <c r="AS32">
+        <v>64035329324.0</v>
+      </c>
+      <c r="AT32">
+        <v>71431738126.0</v>
+      </c>
+      <c r="AU32">
+        <v>126650122903.0</v>
+      </c>
+      <c r="AV32">
+        <v>83820878797.0</v>
+      </c>
+      <c r="AW32">
+        <v>139694888671.0</v>
+      </c>
+      <c r="AX32">
+        <v>151575594280.0</v>
+      </c>
+      <c r="AY32">
+        <v>144763300083.0</v>
+      </c>
+      <c r="AZ32">
+        <v>212413788616.0</v>
+      </c>
+      <c r="BA32">
+        <v>118951131509.0</v>
+      </c>
+      <c r="BB32">
+        <v>104461900971.0</v>
+      </c>
+      <c r="BC32">
+        <v>137921926629.0</v>
+      </c>
+      <c r="BD32">
+        <v>218434994000.0</v>
+      </c>
+      <c r="BE32">
+        <v>109800041048.0</v>
+      </c>
+      <c r="BF32">
+        <v>106600746700.0</v>
+      </c>
+      <c r="BG32">
+        <v>132669016300.0</v>
+      </c>
+      <c r="BH32">
+        <v>74084007400.0</v>
+      </c>
+      <c r="BI32">
+        <v>132387036000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>104618621500.0</v>
+      </c>
+      <c r="BK32">
+        <v>129250527600.0</v>
+      </c>
+      <c r="BL32">
+        <v>170962886400.0</v>
+      </c>
+      <c r="BM32">
+        <v>88966376000.0</v>
+      </c>
+      <c r="BN32">
+        <v>104848156000.0</v>
+      </c>
+      <c r="BO32">
+        <v>135237707100.0</v>
+      </c>
+      <c r="BP32">
+        <v>105812415600.0</v>
+      </c>
+      <c r="BQ32">
+        <v>114983559000.0</v>
+      </c>
+      <c r="BR32">
+        <v>117453498100.0</v>
+      </c>
+      <c r="BS32">
+        <v>114949480700.0</v>
+      </c>
+      <c r="BT32">
+        <v>90713879700.0</v>
+      </c>
+      <c r="BU32">
+        <v>126746605700.0</v>
+      </c>
+      <c r="BV32">
+        <v>166111588600.0</v>
+      </c>
+      <c r="BW32">
+        <v>166393722300.0</v>
+      </c>
+      <c r="BX32">
+        <v>170464146600.0</v>
+      </c>
+      <c r="BY32">
+        <v>161434791900.0</v>
+      </c>
+      <c r="BZ32">
+        <v>166122876800.0</v>
+      </c>
+      <c r="CA32">
+        <v>143500180500.0</v>
+      </c>
+      <c r="CB32">
+        <v>121168929900.0</v>
+      </c>
+      <c r="CC32">
+        <v>144432788800.0</v>
+      </c>
+      <c r="CD32">
+        <v>144079739400.0</v>
+      </c>
+      <c r="CE32">
+        <v>146694403200.0</v>
+      </c>
+      <c r="CF32">
+        <v>165895327000.0</v>
+      </c>
+      <c r="CG32">
+        <v>140174375000.0</v>
+      </c>
+      <c r="CH32">
+        <v>129430099000.0</v>
+      </c>
+      <c r="CI32">
+        <v>108197522000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>140217710000.0</v>
+      </c>
+      <c r="CK32">
+        <v>144782424000.0</v>
+      </c>
+      <c r="CL32">
+        <v>154872311000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B2">
+        <v>2104557000.0</v>
+      </c>
+      <c r="C2">
+        <v>2377842000.0</v>
+      </c>
+      <c r="D2">
+        <v>1724598000.0</v>
+      </c>
+      <c r="E2">
+        <v>2147522000.0</v>
+      </c>
+      <c r="F2">
+        <v>1779593000.0</v>
+      </c>
+      <c r="G2">
+        <v>1830920000.0</v>
+      </c>
+      <c r="H2">
+        <v>3324645000.0</v>
+      </c>
+      <c r="I2">
+        <v>2383042772.0</v>
+      </c>
+      <c r="J2">
+        <v>4040688310.0</v>
+      </c>
+      <c r="K2">
+        <v>1748000559.0</v>
+      </c>
+      <c r="L2">
+        <v>1446328917.0</v>
+      </c>
+      <c r="M2">
+        <v>2738498972.0</v>
+      </c>
+      <c r="N2">
+        <v>1233634407.0</v>
+      </c>
+      <c r="O2">
+        <v>1530510889.0</v>
+      </c>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>192</v>
+      </c>
+      <c r="B3">
+        <v>5513658000</v>
+      </c>
+      <c r="C3">
+        <v>2590000000</v>
+      </c>
+      <c r="D3">
+        <v>1378378000</v>
+      </c>
+      <c r="E3">
+        <v>5474627000</v>
+      </c>
+      <c r="F3">
+        <v>3618966000</v>
+      </c>
+      <c r="G3">
+        <v>587500000</v>
+      </c>
+      <c r="H3">
+        <v>1225830000</v>
+      </c>
+      <c r="I3">
+        <v>1646540000</v>
+      </c>
+      <c r="J3">
+        <v>917975752</v>
+      </c>
+      <c r="K3">
+        <v>7368407170</v>
+      </c>
+      <c r="L3">
+        <v>4107450000</v>
+      </c>
+      <c r="M3">
+        <v>23611990000</v>
+      </c>
+      <c r="N3">
+        <v>41683260000</v>
+      </c>
+      <c r="O3">
+        <v>42259250152</v>
+      </c>
+      <c r="P3">
+        <v>15236928000</v>
+      </c>
+      <c r="Q3">
+        <v>14083886000</v>
+      </c>
+      <c r="R3">
+        <v>4341379000</v>
+      </c>
+      <c r="S3">
+        <v>4239532000</v>
+      </c>
+      <c r="T3">
+        <v>6109064000</v>
+      </c>
+      <c r="U3">
+        <v>10415108000</v>
+      </c>
+      <c r="V3">
+        <v>9812937000</v>
+      </c>
+      <c r="W3">
+        <v>12913273000</v>
+      </c>
+      <c r="X3">
+        <v>32700706000</v>
+      </c>
+      <c r="Y3">
+        <v>36368065000</v>
+      </c>
+      <c r="Z3">
+        <v>22302264000</v>
+      </c>
+      <c r="AA3">
+        <v>54036000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>193</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>194</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>195</v>
+      </c>
+      <c r="B6">
+        <v>1203861000.0</v>
+      </c>
+      <c r="C6">
+        <v>-273285000.0</v>
+      </c>
+      <c r="D6">
+        <v>653244000.0</v>
+      </c>
+      <c r="E6">
+        <v>-422924000.0</v>
+      </c>
+      <c r="F6">
+        <v>367929000.0</v>
+      </c>
+      <c r="G6">
+        <v>-51327000.0</v>
+      </c>
+      <c r="H6">
+        <v>-1493725000.0</v>
+      </c>
+      <c r="I6">
+        <v>941602077.0</v>
+      </c>
+      <c r="J6">
+        <v>-1657645538.0</v>
+      </c>
+      <c r="K6">
+        <v>2292687751.0</v>
+      </c>
+      <c r="L6">
+        <v>1641671642.0</v>
+      </c>
+      <c r="M6">
+        <v>-1292170055.0</v>
+      </c>
+      <c r="N6">
+        <v>1504864565.0</v>
+      </c>
+      <c r="O6">
+        <v>-296876482.0</v>
+      </c>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>196</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-54592831480.0</v>
+      </c>
+      <c r="D7">
+        <v>-52726614210.0</v>
+      </c>
+      <c r="E7">
+        <v>-56544715670.0</v>
+      </c>
+      <c r="F7">
+        <v>-63839990890.0</v>
+      </c>
+      <c r="G7">
+        <v>-58031911580.0</v>
+      </c>
+      <c r="H7">
+        <v>-85780047030.0</v>
+      </c>
+      <c r="I7">
+        <v>-68337717400.0</v>
+      </c>
+      <c r="J7">
+        <v>-73716939640.0</v>
+      </c>
+      <c r="K7">
+        <v>-33149878960.0</v>
+      </c>
+      <c r="L7">
+        <v>-52675561890.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>197</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>198</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>199</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>200</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>201</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>90671239959.0</v>
+      </c>
+      <c r="F12">
+        <v>-101089152814.0</v>
+      </c>
+      <c r="G12">
+        <v>34462521588.0</v>
+      </c>
+      <c r="H12">
+        <v>31754936778.0</v>
+      </c>
+      <c r="I12">
+        <v>-5945714199.0</v>
+      </c>
+      <c r="J12">
+        <v>23179266153.0</v>
+      </c>
+      <c r="K12">
+        <v>23167587388.0</v>
+      </c>
+      <c r="L12">
+        <v>5334966906.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>202</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>203</v>
+      </c>
+      <c r="B14">
+        <v>10011655000.0</v>
+      </c>
+      <c r="C14">
+        <v>10316903000.0</v>
+      </c>
+      <c r="D14">
+        <v>11581924000.0</v>
+      </c>
+      <c r="E14">
+        <v>13191134000.0</v>
+      </c>
+      <c r="F14">
+        <v>13811066000.0</v>
+      </c>
+      <c r="G14">
+        <v>16064696000.0</v>
+      </c>
+      <c r="H14">
+        <v>18064518000.0</v>
+      </c>
+      <c r="I14">
+        <v>19714444670.0</v>
+      </c>
+      <c r="J14">
+        <v>26080358570.0</v>
+      </c>
+      <c r="K14">
+        <v>33680461731.0</v>
+      </c>
+      <c r="L14">
+        <v>34420820310.0</v>
+      </c>
+      <c r="M14">
+        <v>35547069993.0</v>
+      </c>
+      <c r="N14">
+        <v>36618822779.0</v>
+      </c>
+      <c r="O14">
+        <v>34636169716.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>204</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15">
+        <v>377695000.0</v>
+      </c>
+      <c r="Y15">
+        <v>2302449000.0</v>
+      </c>
+      <c r="Z15">
+        <v>4434000.0</v>
+      </c>
+      <c r="AA15">
+        <v>4157000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>205</v>
+      </c>
+      <c r="B16">
+        <v>3308418000.0</v>
+      </c>
+      <c r="C16">
+        <v>2104557000.0</v>
+      </c>
+      <c r="D16">
+        <v>2377842000.0</v>
+      </c>
+      <c r="E16">
+        <v>1724598000.0</v>
+      </c>
+      <c r="F16">
+        <v>2147522000.0</v>
+      </c>
+      <c r="G16">
+        <v>1779593000.0</v>
+      </c>
+      <c r="H16">
+        <v>1830920000.0</v>
+      </c>
+      <c r="I16">
+        <v>3324644849.0</v>
+      </c>
+      <c r="J16">
+        <v>2383042772.0</v>
+      </c>
+      <c r="K16">
+        <v>4040688310.0</v>
+      </c>
+      <c r="L16">
+        <v>3088000559.0</v>
+      </c>
+      <c r="M16">
+        <v>1446328917.0</v>
+      </c>
+      <c r="N16">
+        <v>2738498972.0</v>
+      </c>
+      <c r="O16">
+        <v>1233634407.0</v>
+      </c>
+      <c r="P16">
+        <v>1530510889.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>206</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>207</v>
+      </c>
+      <c r="B18">
+        <v>1203861000.0</v>
+      </c>
+      <c r="C18">
+        <v>-273285000.0</v>
+      </c>
+      <c r="D18">
+        <v>653244000.0</v>
+      </c>
+      <c r="E18">
+        <v>92342885000.0</v>
+      </c>
+      <c r="F18">
+        <v>-35418600000.0</v>
+      </c>
+      <c r="G18">
+        <v>34585340000.0</v>
+      </c>
+      <c r="H18">
+        <v>32326893000.0</v>
+      </c>
+      <c r="I18">
+        <v>13234228388.0</v>
+      </c>
+      <c r="J18">
+        <v>24631815228.0</v>
+      </c>
+      <c r="K18">
+        <v>34897017626.0</v>
+      </c>
+      <c r="L18">
+        <v>25187735873.0</v>
+      </c>
+      <c r="M18">
+        <v>15944179947.0</v>
+      </c>
+      <c r="N18">
+        <v>41815006987.0</v>
+      </c>
+      <c r="O18">
+        <v>12034291996.0</v>
+      </c>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>208</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>209</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>210</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
+        <v>-92765809188.0</v>
+      </c>
+      <c r="F21">
+        <v>-32759470860.0</v>
+      </c>
+      <c r="G21">
+        <v>-34636667179.0</v>
+      </c>
+      <c r="H21">
+        <v>-33820617333.0</v>
+      </c>
+      <c r="I21">
+        <v>-32017113584.0</v>
+      </c>
+      <c r="J21">
+        <v>-24669460766.0</v>
+      </c>
+      <c r="K21">
+        <v>-34224329875.0</v>
+      </c>
+      <c r="L21">
+        <v>-24886064231.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>173</v>
+      </c>
+      <c r="B22">
+        <v>-19074957000.0</v>
+      </c>
+      <c r="C22">
+        <v>-17985743000.0</v>
+      </c>
+      <c r="D22">
+        <v>-6234987000.0</v>
+      </c>
+      <c r="E22">
+        <v>-6044862000.0</v>
+      </c>
+      <c r="F22">
+        <v>56749822000.0</v>
+      </c>
+      <c r="G22">
+        <v>-15354377000.0</v>
+      </c>
+      <c r="H22">
+        <v>-16266732000.0</v>
+      </c>
+      <c r="I22">
+        <v>1112037917.0</v>
+      </c>
+      <c r="J22">
+        <v>-23709833744.0</v>
+      </c>
+      <c r="K22">
+        <v>-15752958422.0</v>
+      </c>
+      <c r="L22">
+        <v>-10462177146.0</v>
+      </c>
+      <c r="M22">
+        <v>-14048178774.0</v>
+      </c>
+      <c r="N22">
+        <v>-13228135718.0</v>
+      </c>
+      <c r="O22">
+        <v>-14137186803.0</v>
+      </c>
+      <c r="P22"/>
+      <c r="Q22">
+        <v>9918324000.0</v>
+      </c>
+      <c r="R22">
+        <v>31135280000.0</v>
+      </c>
+      <c r="S22"/>
+      <c r="T22">
+        <v>2064960000.0</v>
+      </c>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22">
+        <v>8617880000.0</v>
+      </c>
+      <c r="Y22">
+        <v>22674647000.0</v>
+      </c>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23">
+        <v>-1378378380.0</v>
+      </c>
+      <c r="E23">
+        <v>-92765809188.0</v>
+      </c>
+      <c r="F23">
+        <v>-32759470860.0</v>
+      </c>
+      <c r="G23">
+        <v>-34636667179.0</v>
+      </c>
+      <c r="H23">
+        <v>-33820617333.0</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23">
+        <v>1000000.0</v>
+      </c>
+      <c r="K23">
+        <v>1855566653.0</v>
+      </c>
+      <c r="L23">
+        <v>707215654.0</v>
+      </c>
+      <c r="M23">
+        <v>3571795533.0</v>
+      </c>
+      <c r="N23">
+        <v>20993492359.0</v>
+      </c>
+      <c r="O23">
+        <v>-12406168478.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>212</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
+        <v>0.0</v>
+      </c>
+      <c r="F24">
+        <v>68546000000.0</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24">
+        <v>0.0</v>
+      </c>
+      <c r="I24">
+        <v>19724487273.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
+        <v>22500000.0</v>
+      </c>
+      <c r="N24">
+        <v>174100000.0</v>
+      </c>
+      <c r="O24">
+        <v>75000000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24">
+        <v>2987850000.0</v>
+      </c>
+      <c r="W24">
+        <v>1877146000.0</v>
+      </c>
+      <c r="X24">
+        <v>6106808000.0</v>
+      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>213</v>
+      </c>
+      <c r="B25">
+        <v>15780821000.0</v>
+      </c>
+      <c r="C25">
+        <v>9985555000.0</v>
+      </c>
+      <c r="D25">
+        <v>-3315315000.0</v>
+      </c>
+      <c r="E25">
+        <v>90671240000.0</v>
+      </c>
+      <c r="F25">
+        <v>-102360521000.0</v>
+      </c>
+      <c r="G25">
+        <v>34462522000.0</v>
+      </c>
+      <c r="H25">
+        <v>31754937000.0</v>
+      </c>
+      <c r="I25">
+        <v>33483175141.0</v>
+      </c>
+      <c r="J25">
+        <v>75339983294.0</v>
+      </c>
+      <c r="K25">
+        <v>91698844949.0</v>
+      </c>
+      <c r="L25">
+        <v>74178183329.0</v>
+      </c>
+      <c r="M25">
+        <v>18057278728.0</v>
+      </c>
+      <c r="N25">
+        <v>60107579926.0</v>
+      </c>
+      <c r="O25">
+        <v>33794559235.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>214</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>216</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>0.0</v>
+      </c>
+      <c r="D28">
+        <v>0.0</v>
+      </c>
+      <c r="E28">
+        <v>-92765809000.0</v>
+      </c>
+      <c r="F28">
+        <v>-32759471000.0</v>
+      </c>
+      <c r="G28">
+        <v>-34636667000.0</v>
+      </c>
+      <c r="H28">
+        <v>-33820617000.0</v>
+      </c>
+      <c r="I28">
+        <v>-32017113584.0</v>
+      </c>
+      <c r="J28">
+        <v>-24669460766.0</v>
+      </c>
+      <c r="K28">
+        <v>-34224329875.0</v>
+      </c>
+      <c r="L28">
+        <v>-24886064231.0</v>
+      </c>
+      <c r="M28">
+        <v>-17258850002.0</v>
+      </c>
+      <c r="N28">
+        <v>-40484242422.0</v>
+      </c>
+      <c r="O28">
+        <v>-12406168478.0</v>
+      </c>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28">
+        <v>29248355000.0</v>
+      </c>
+      <c r="T28">
+        <v>31196805000.0</v>
+      </c>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28">
+        <v>26082467000.0</v>
+      </c>
+      <c r="X28">
+        <v>33090427000.0</v>
+      </c>
+      <c r="Y28"/>
+      <c r="Z28">
+        <v>10780128000.0</v>
+      </c>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>217</v>
+      </c>
+      <c r="B29">
+        <v>6717519000.0</v>
+      </c>
+      <c r="C29">
+        <v>2316715000.0</v>
+      </c>
+      <c r="D29">
+        <v>2031622000.0</v>
+      </c>
+      <c r="E29">
+        <v>97817512000.0</v>
+      </c>
+      <c r="F29">
+        <v>-31799633000.0</v>
+      </c>
+      <c r="G29">
+        <v>35172840000.0</v>
+      </c>
+      <c r="H29">
+        <v>33552723000.0</v>
+      </c>
+      <c r="I29">
+        <v>14880768388.0</v>
+      </c>
+      <c r="J29">
+        <v>25549790980.0</v>
+      </c>
+      <c r="K29">
+        <v>42265424796.0</v>
+      </c>
+      <c r="L29">
+        <v>29295185873.0</v>
+      </c>
+      <c r="M29">
+        <v>39556169947.0</v>
+      </c>
+      <c r="N29">
+        <v>83498266987.0</v>
+      </c>
+      <c r="O29">
+        <v>54293542148.0</v>
+      </c>
+      <c r="P29">
+        <v>42939506000.0</v>
+      </c>
+      <c r="Q29">
+        <v>16726584000.0</v>
+      </c>
+      <c r="R29">
+        <v>6194192000.0</v>
+      </c>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29">
+        <v>16743008000.0</v>
+      </c>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29">
+        <v>34690535000.0</v>
+      </c>
+      <c r="Z29">
+        <v>14911050000.0</v>
+      </c>
+      <c r="AA29">
+        <v>48838000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>218</v>
+      </c>
+      <c r="B30">
+        <v>-5513658000.0</v>
+      </c>
+      <c r="C30">
+        <v>-2590000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-1378378000.0</v>
+      </c>
+      <c r="E30">
+        <v>-5474627000.0</v>
+      </c>
+      <c r="F30">
+        <v>64927034000.0</v>
+      </c>
+      <c r="G30">
+        <v>-587500000.0</v>
+      </c>
+      <c r="H30">
+        <v>-1225830000.0</v>
+      </c>
+      <c r="I30">
+        <v>18077947273.0</v>
+      </c>
+      <c r="J30">
+        <v>-917975752.0</v>
+      </c>
+      <c r="K30">
+        <v>-7368407170.0</v>
+      </c>
+      <c r="L30">
+        <v>-4107450000.0</v>
+      </c>
+      <c r="M30">
+        <v>-23589490000.0</v>
+      </c>
+      <c r="N30">
+        <v>-41509160000.0</v>
+      </c>
+      <c r="O30">
+        <v>-42184250152.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CS30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:97">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:97">
+      <c r="A2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B2">
+        <v>2974964000.0</v>
+      </c>
+      <c r="C2">
+        <v>3308418000.0</v>
+      </c>
+      <c r="D2">
+        <v>2011344763.0</v>
+      </c>
+      <c r="E2">
+        <v>2039083000.0</v>
+      </c>
+      <c r="F2">
+        <v>2855876000.0</v>
+      </c>
+      <c r="G2">
+        <v>2104556978.0</v>
+      </c>
+      <c r="H2">
+        <v>2224690183.0</v>
+      </c>
+      <c r="I2">
+        <v>2746185275.0</v>
+      </c>
+      <c r="J2">
+        <v>3145596184.0</v>
+      </c>
+      <c r="K2">
+        <v>2377841687.0</v>
+      </c>
+      <c r="L2">
+        <v>3390638000.0</v>
+      </c>
+      <c r="M2">
+        <v>2233223487.0</v>
+      </c>
+      <c r="N2">
+        <v>2295350586.0</v>
+      </c>
+      <c r="O2">
+        <v>1724598126.0</v>
+      </c>
+      <c r="P2">
+        <v>1896404062.0</v>
+      </c>
+      <c r="Q2">
+        <v>1846608123.0</v>
+      </c>
+      <c r="R2">
+        <v>1878806384.0</v>
+      </c>
+      <c r="S2">
+        <v>2147522414.0</v>
+      </c>
+      <c r="T2">
+        <v>1723433708.0</v>
+      </c>
+      <c r="U2">
+        <v>1288849526.0</v>
+      </c>
+      <c r="V2">
+        <v>1872038981.0</v>
+      </c>
+      <c r="W2">
+        <v>1779593149.0</v>
+      </c>
+      <c r="X2">
+        <v>1175669357.0</v>
+      </c>
+      <c r="Y2">
+        <v>1429531427.0</v>
+      </c>
+      <c r="Z2">
+        <v>1865520000.0</v>
+      </c>
+      <c r="AA2">
+        <v>1830920129.0</v>
+      </c>
+      <c r="AB2">
+        <v>1971199906.0</v>
+      </c>
+      <c r="AC2">
+        <v>2392633033.0</v>
+      </c>
+      <c r="AD2">
+        <v>2466597876.0</v>
+      </c>
+      <c r="AE2">
+        <v>3324644849.0</v>
+      </c>
+      <c r="AF2">
+        <v>4472234000.0</v>
+      </c>
+      <c r="AG2">
+        <v>2935412174.0</v>
+      </c>
+      <c r="AH2">
+        <v>2674308025.0</v>
+      </c>
+      <c r="AI2">
+        <v>2383042772.0</v>
+      </c>
+      <c r="AJ2">
+        <v>2308357260.0</v>
+      </c>
+      <c r="AK2">
+        <v>2598795483.0</v>
+      </c>
+      <c r="AL2">
+        <v>2017384239.0</v>
+      </c>
+      <c r="AM2">
+        <v>2420688310.0</v>
+      </c>
+      <c r="AN2">
+        <v>2515676688.0</v>
+      </c>
+      <c r="AO2">
+        <v>2319697827.0</v>
+      </c>
+      <c r="AP2">
+        <v>2747325750.0</v>
+      </c>
+      <c r="AQ2">
+        <v>1748000559.0</v>
+      </c>
+      <c r="AR2">
+        <v>1405802842.0</v>
+      </c>
+      <c r="AS2">
+        <v>1052660290.0</v>
+      </c>
+      <c r="AT2">
+        <v>1282511000.0</v>
+      </c>
+      <c r="AU2">
+        <v>1446328917.0</v>
+      </c>
+      <c r="AV2">
+        <v>2639467623.0</v>
+      </c>
+      <c r="AW2">
+        <v>2183856569.0</v>
+      </c>
+      <c r="AX2">
+        <v>2021546782.0</v>
+      </c>
+      <c r="AY2">
+        <v>2738498972.0</v>
+      </c>
+      <c r="AZ2">
+        <v>1489412365.0</v>
+      </c>
+      <c r="BA2">
+        <v>1210810204.0</v>
+      </c>
+      <c r="BB2">
+        <v>1287907556.0</v>
+      </c>
+      <c r="BC2">
+        <v>1233634407.0</v>
+      </c>
+      <c r="BD2">
+        <v>1590481631.0</v>
+      </c>
+      <c r="BE2">
+        <v>1500698599.0</v>
+      </c>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2"/>
+      <c r="CR2"/>
+      <c r="CS2"/>
+    </row>
+    <row r="3" spans="1:97">
+      <c r="A3" t="s">
+        <v>192</v>
+      </c>
+      <c r="B3">
+        <v>2505765000</v>
+      </c>
+      <c r="C3">
+        <v>4237051000</v>
+      </c>
+      <c r="D3">
+        <v>145073000</v>
+      </c>
+      <c r="E3">
+        <v>2528885000</v>
+      </c>
+      <c r="F3">
+        <v>2119700000</v>
+      </c>
+      <c r="G3">
+        <v>720000000</v>
+      </c>
+      <c r="H3">
+        <v>950000000</v>
+      </c>
+      <c r="I3">
+        <v>1150000000</v>
+      </c>
+      <c r="J3">
+        <v>1</v>
+      </c>
+      <c r="K3">
+        <v>490000000</v>
+      </c>
+      <c r="L3">
+        <v>3</v>
+      </c>
+      <c r="M3">
+        <v>1378378380</v>
+      </c>
+      <c r="N3">
+        <v>1</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>1271368346</v>
+      </c>
+      <c r="Q3">
+        <v>1</v>
+      </c>
+      <c r="R3">
+        <v>4311697500</v>
+      </c>
+      <c r="S3">
+        <v>2434298283</v>
+      </c>
+      <c r="T3">
+        <v>981027574</v>
+      </c>
+      <c r="U3">
+        <v>345654219</v>
+      </c>
+      <c r="V3">
+        <v>50000000</v>
+      </c>
+      <c r="W3">
+        <v>2242284660</v>
+      </c>
+      <c r="X3">
+        <v>280000000</v>
+      </c>
+      <c r="Y3">
+        <v>132500000</v>
+      </c>
+      <c r="Z3">
+        <v>175000000</v>
+      </c>
+      <c r="AA3">
+        <v>175000000</v>
+      </c>
+      <c r="AB3">
+        <v>1980000</v>
+      </c>
+      <c r="AC3">
+        <v>1227810000</v>
+      </c>
+      <c r="AD3">
+        <v>329480000</v>
+      </c>
+      <c r="AE3">
+        <v>898330000</v>
+      </c>
+      <c r="AF3">
+        <v>351540000</v>
+      </c>
+      <c r="AG3">
+        <v>695000000</v>
+      </c>
+      <c r="AH3">
+        <v>600000000</v>
+      </c>
+      <c r="AI3">
+        <v>600000000</v>
+      </c>
+      <c r="AJ3">
+        <v>5720508448</v>
+      </c>
+      <c r="AK3">
+        <v>1388223900</v>
+      </c>
+      <c r="AL3">
+        <v>5250260300</v>
+      </c>
+      <c r="AM3">
+        <v>5250260300</v>
+      </c>
+      <c r="AN3">
+        <v>116281520</v>
+      </c>
+      <c r="AO3">
+        <v>7252125700</v>
+      </c>
+      <c r="AP3">
+        <v>7252125650</v>
+      </c>
+      <c r="AQ3">
+        <v>0</v>
+      </c>
+      <c r="AR3">
+        <v>4107450000</v>
+      </c>
+      <c r="AS3">
+        <v>4107450000</v>
+      </c>
+      <c r="AT3">
+        <v>4107450000</v>
+      </c>
+      <c r="AU3">
+        <v>4107450000</v>
+      </c>
+      <c r="AV3">
+        <v>1688160000</v>
+      </c>
+      <c r="AW3">
+        <v>116840000</v>
+      </c>
+      <c r="AX3">
+        <v>18456750000</v>
+      </c>
+      <c r="AY3">
+        <v>3350240000</v>
+      </c>
+      <c r="AZ3">
+        <v>39158260000</v>
+      </c>
+      <c r="BA3">
+        <v>2525000000</v>
+      </c>
+      <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
+        <v>276400000</v>
+      </c>
+      <c r="BE3">
+        <v>41982850200</v>
+      </c>
+      <c r="BF3">
+        <v>41982850200</v>
+      </c>
+      <c r="BG3">
+        <v>9982850200</v>
+      </c>
+      <c r="BH3">
+        <v>15236928200</v>
+      </c>
+      <c r="BI3">
+        <v>8525000000</v>
+      </c>
+      <c r="BJ3">
+        <v>8525000000</v>
+      </c>
+      <c r="BK3">
+        <v>3525000000</v>
+      </c>
+      <c r="BL3">
+        <v>14083885800</v>
+      </c>
+      <c r="BM3">
+        <v>15005832200</v>
+      </c>
+      <c r="BN3">
+        <v>14825832200</v>
+      </c>
+      <c r="BO3">
+        <v>14000000000</v>
+      </c>
+      <c r="BP3">
+        <v>4341378700</v>
+      </c>
+      <c r="BQ3">
+        <v>7349650000</v>
+      </c>
+      <c r="BR3">
+        <v>3171125700</v>
+      </c>
+      <c r="BS3">
+        <v>3073125700</v>
+      </c>
+      <c r="BT3">
+        <v>4239531900</v>
+      </c>
+      <c r="BU3">
+        <v>4289905400</v>
+      </c>
+      <c r="BV3">
+        <v>2938676800</v>
+      </c>
+      <c r="BW3">
+        <v>1023658200</v>
+      </c>
+      <c r="BX3">
+        <v>6109063900</v>
+      </c>
+      <c r="BY3">
+        <v>133000000</v>
+      </c>
+      <c r="BZ3">
+        <v>130500000</v>
+      </c>
+      <c r="CA3">
+        <v>118000000</v>
+      </c>
+      <c r="CB3">
+        <v>10415107700</v>
+      </c>
+      <c r="CC3">
+        <v>9024886800</v>
+      </c>
+      <c r="CD3">
+        <v>4011708300</v>
+      </c>
+      <c r="CE3">
+        <v>4011708300</v>
+      </c>
+      <c r="CF3">
+        <v>5237018000</v>
+      </c>
+      <c r="CG3">
+        <v>21610000</v>
+      </c>
+      <c r="CH3">
+        <v>0</v>
+      </c>
+      <c r="CI3">
+        <v>12913273000</v>
+      </c>
+      <c r="CJ3">
+        <v>3312653000</v>
+      </c>
+      <c r="CK3">
+        <v>3307403000</v>
+      </c>
+      <c r="CL3">
+        <v>301178000</v>
+      </c>
+      <c r="CM3">
+        <v>32700706000</v>
+      </c>
+      <c r="CN3">
+        <v>11031000000</v>
+      </c>
+      <c r="CO3">
+        <v>36368065000</v>
+      </c>
+      <c r="CP3">
+        <v>0</v>
+      </c>
+      <c r="CQ3">
+        <v>22302264000</v>
+      </c>
+      <c r="CR3">
+        <v>0</v>
+      </c>
+      <c r="CS3">
+        <v>54036000000</v>
+      </c>
     </row>
     <row r="4" spans="1:97">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5118,182 +25193,98 @@
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
     </row>
     <row r="5" spans="1:97">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>194</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...121 lines deleted...]
-      </c>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-      <c r="AU5">
-[...1 lines deleted...]
-      </c>
+      <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
@@ -5303,181 +25294,335 @@
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
     </row>
     <row r="6" spans="1:97">
       <c r="A6" t="s">
-        <v>31</v>
-[...56 lines deleted...]
-      <c r="BE6"/>
+        <v>195</v>
+      </c>
+      <c r="B6">
+        <v>1473515000.0</v>
+      </c>
+      <c r="C6">
+        <v>-333454000.0</v>
+      </c>
+      <c r="D6">
+        <v>1297072829.0</v>
+      </c>
+      <c r="E6">
+        <v>-27738000.0</v>
+      </c>
+      <c r="F6">
+        <v>-816793000.0</v>
+      </c>
+      <c r="G6">
+        <v>751318644.0</v>
+      </c>
+      <c r="H6">
+        <v>-120133205.0</v>
+      </c>
+      <c r="I6">
+        <v>-521495092.0</v>
+      </c>
+      <c r="J6">
+        <v>-399410909.0</v>
+      </c>
+      <c r="K6">
+        <v>767754497.0</v>
+      </c>
+      <c r="L6">
+        <v>-1012796000.0</v>
+      </c>
+      <c r="M6">
+        <v>1157414197.0</v>
+      </c>
+      <c r="N6">
+        <v>-62127099.0</v>
+      </c>
+      <c r="O6">
+        <v>570752460.0</v>
+      </c>
+      <c r="P6">
+        <v>-171805936.0</v>
+      </c>
+      <c r="Q6">
+        <v>49795939.0</v>
+      </c>
+      <c r="R6">
+        <v>-32198261.0</v>
+      </c>
+      <c r="S6">
+        <v>-268716030.0</v>
+      </c>
+      <c r="T6">
+        <v>424088706.0</v>
+      </c>
+      <c r="U6">
+        <v>434584182.0</v>
+      </c>
+      <c r="V6">
+        <v>-583189455.0</v>
+      </c>
+      <c r="W6">
+        <v>92445832.0</v>
+      </c>
+      <c r="X6">
+        <v>603923792.0</v>
+      </c>
+      <c r="Y6">
+        <v>-253862070.0</v>
+      </c>
+      <c r="Z6">
+        <v>-435988574.0</v>
+      </c>
+      <c r="AA6">
+        <v>34599872.0</v>
+      </c>
+      <c r="AB6">
+        <v>-140279777.0</v>
+      </c>
+      <c r="AC6">
+        <v>-421433127.0</v>
+      </c>
+      <c r="AD6">
+        <v>-73964843.0</v>
+      </c>
+      <c r="AE6">
+        <v>-858046973.0</v>
+      </c>
+      <c r="AF6">
+        <v>-1147589151.0</v>
+      </c>
+      <c r="AG6">
+        <v>1536821826.0</v>
+      </c>
+      <c r="AH6">
+        <v>261104149.0</v>
+      </c>
+      <c r="AI6">
+        <v>291265253.0</v>
+      </c>
+      <c r="AJ6">
+        <v>74685512.0</v>
+      </c>
+      <c r="AK6">
+        <v>-290438223.0</v>
+      </c>
+      <c r="AL6">
+        <v>581411244.0</v>
+      </c>
+      <c r="AM6">
+        <v>-403304071.0</v>
+      </c>
+      <c r="AN6">
+        <v>-94988378.0</v>
+      </c>
+      <c r="AO6">
+        <v>195978861.0</v>
+      </c>
+      <c r="AP6">
+        <v>-427627923.0</v>
+      </c>
+      <c r="AQ6">
+        <v>999325191.0</v>
+      </c>
+      <c r="AR6">
+        <v>342197717.0</v>
+      </c>
+      <c r="AS6">
+        <v>353142552.0</v>
+      </c>
+      <c r="AT6">
+        <v>-229850711.0</v>
+      </c>
+      <c r="AU6">
+        <v>-163817916.0</v>
+      </c>
+      <c r="AV6">
+        <v>-1193138706.0</v>
+      </c>
+      <c r="AW6">
+        <v>455611054.0</v>
+      </c>
+      <c r="AX6">
+        <v>162309787.0</v>
+      </c>
+      <c r="AY6">
+        <v>-716952190.0</v>
+      </c>
+      <c r="AZ6">
+        <v>1249086607.0</v>
+      </c>
+      <c r="BA6">
+        <v>278602161.0</v>
+      </c>
+      <c r="BB6">
+        <v>-77097352.0</v>
+      </c>
+      <c r="BC6">
+        <v>54273149.0</v>
+      </c>
+      <c r="BD6">
+        <v>-356847224.0</v>
+      </c>
+      <c r="BE6">
+        <v>89783032.0</v>
+      </c>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>196</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
-      <c r="E7"/>
-[...3 lines deleted...]
-      <c r="I7"/>
+      <c r="E7">
+        <v>-43443463690.0</v>
+      </c>
+      <c r="F7">
+        <v>-27230290140.0</v>
+      </c>
+      <c r="G7">
+        <v>-13814522240.0</v>
+      </c>
+      <c r="H7">
+        <v>-54592831480.0</v>
+      </c>
+      <c r="I7">
+        <v>-41865593420.0</v>
+      </c>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7"/>
-[...14 lines deleted...]
-      <c r="AC7"/>
+      <c r="N7">
+        <v>-33006851490.0</v>
+      </c>
+      <c r="O7">
+        <v>-12549087110.0</v>
+      </c>
+      <c r="P7">
+        <v>-56544715670.0</v>
+      </c>
+      <c r="Q7">
+        <v>-44854774760.0</v>
+      </c>
+      <c r="R7">
+        <v>-29681464650.0</v>
+      </c>
+      <c r="S7">
+        <v>-13100596350.0</v>
+      </c>
+      <c r="T7">
+        <v>-63839990890.0</v>
+      </c>
+      <c r="U7">
+        <v>-55004660610.0</v>
+      </c>
+      <c r="V7">
+        <v>-38652558740.0</v>
+      </c>
+      <c r="W7">
+        <v>-19037584340.0</v>
+      </c>
+      <c r="X7">
+        <v>-58031911580.0</v>
+      </c>
+      <c r="Y7">
+        <v>-50045487560.0</v>
+      </c>
+      <c r="Z7">
+        <v>-34960437500.0</v>
+      </c>
+      <c r="AA7">
+        <v>-22928585400.0</v>
+      </c>
+      <c r="AB7">
+        <v>-85780047030.0</v>
+      </c>
+      <c r="AC7">
+        <v>-65620775950.0</v>
+      </c>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -5505,55 +25650,53 @@
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
@@ -5608,126 +25751,80 @@
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>198</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
-[...13 lines deleted...]
-      </c>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...52 lines deleted...]
-      </c>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
@@ -5755,295 +25852,225 @@
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" t="s">
-        <v>35</v>
-[...165 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>200</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11"/>
-[...18 lines deleted...]
-      <c r="AG11"/>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -6067,762 +26094,504 @@
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
     </row>
     <row r="12" spans="1:97">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>201</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
-[...34 lines deleted...]
-      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
       <c r="O12">
-        <v>1724598126.0</v>
+        <v>-882465357.0</v>
       </c>
       <c r="P12">
-        <v>1896404062.0</v>
+        <v>6445395849.0</v>
       </c>
       <c r="Q12">
-        <v>1846608123.0</v>
+        <v>-3474899165.0</v>
       </c>
       <c r="R12">
-        <v>1878806384.0</v>
+        <v>91523378152.0</v>
       </c>
       <c r="S12">
-        <v>2147522414.0</v>
+        <v>-3822634877.0</v>
       </c>
       <c r="T12">
-        <v>1723433708.0</v>
+        <v>19730582170.0</v>
       </c>
       <c r="U12">
-        <v>1288849526.0</v>
+        <v>-14498556905.0</v>
       </c>
       <c r="V12">
-        <v>1872038981.0</v>
+        <v>-105254021812.0</v>
       </c>
       <c r="W12">
-        <v>1779593149.0</v>
+        <v>7661475387.0</v>
       </c>
       <c r="X12">
-        <v>1175669357.0</v>
+        <v>8431525391.0</v>
       </c>
       <c r="Y12">
-        <v>1429531427.0</v>
+        <v>4786031098.0</v>
       </c>
       <c r="Z12">
-        <v>1865520000.0</v>
+        <v>-8242178581.0</v>
       </c>
       <c r="AA12">
-        <v>1830920129.0</v>
+        <v>29487143680.0</v>
       </c>
       <c r="AB12">
-        <v>1971199910.0</v>
+        <v>21138317431.0</v>
       </c>
       <c r="AC12">
-        <v>2392633033.0</v>
+        <v>6513085752.0</v>
       </c>
       <c r="AD12">
-        <v>2466597876.0</v>
+        <v>3786539189.0</v>
       </c>
       <c r="AE12">
-        <v>3324644849.0</v>
+        <v>316994406.0</v>
       </c>
       <c r="AF12">
-        <v>4472234000.0</v>
+        <v>28992998929.0</v>
       </c>
       <c r="AG12">
-        <v>2935412174.0</v>
-[...69 lines deleted...]
-      </c>
+        <v>-2011287686.0</v>
+      </c>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
     </row>
     <row r="13" spans="1:97">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...283 lines deleted...]
-      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>203</v>
       </c>
       <c r="B14">
-        <v>1170909181.0</v>
+        <v>2491198000.0</v>
       </c>
       <c r="C14">
-        <v>1170909000.0</v>
+        <v>2441634000.0</v>
       </c>
       <c r="D14">
-        <v>1170909000.0</v>
+        <v>2461408270.0</v>
       </c>
       <c r="E14">
-        <v>1170909181.0</v>
+        <v>2569655000.0</v>
       </c>
       <c r="F14">
-        <v>1170909000.0</v>
+        <v>4980592000.0</v>
       </c>
       <c r="G14">
-        <v>1170909000.0</v>
+        <v>2472433509.0</v>
       </c>
       <c r="H14">
-        <v>1170909181.0</v>
+        <v>2585163330.0</v>
       </c>
       <c r="I14">
-        <v>1170909000.0</v>
+        <v>2586829998.0</v>
       </c>
       <c r="J14">
-        <v>1170909000.0</v>
+        <v>5144909995.0</v>
       </c>
       <c r="K14">
-        <v>1170909000.0</v>
+        <v>2572454998.0</v>
       </c>
       <c r="L14">
-        <v>1170909181.0</v>
+        <v>2711167000.0</v>
       </c>
       <c r="M14">
-        <v>1170909181.0</v>
+        <v>2998448768.0</v>
       </c>
       <c r="N14">
-        <v>1170909181.0</v>
+        <v>5872308699.0</v>
       </c>
       <c r="O14">
-        <v>1170909181.0</v>
+        <v>2864150200.0</v>
       </c>
       <c r="P14">
-        <v>1170909181.0</v>
+        <v>3128071449.0</v>
       </c>
       <c r="Q14">
-        <v>1170909181.0</v>
+        <v>3367963429.0</v>
       </c>
       <c r="R14">
-        <v>1170909181.0</v>
+        <v>3366698477.0</v>
       </c>
       <c r="S14">
-        <v>1170909181.0</v>
+        <v>3328400798.0</v>
       </c>
       <c r="T14">
-        <v>1170909181.0</v>
+        <v>3361059553.0</v>
       </c>
       <c r="U14">
-        <v>1170909181.0</v>
+        <v>2994255031.0</v>
       </c>
       <c r="V14">
-        <v>1170909181.0</v>
+        <v>3913879160.0</v>
       </c>
       <c r="W14">
-        <v>1170909181.0</v>
+        <v>3541872179.0</v>
       </c>
       <c r="X14">
-        <v>1170909181.0</v>
+        <v>4018162650.0</v>
       </c>
       <c r="Y14">
-        <v>1170909181.0</v>
+        <v>4017167384.0</v>
       </c>
       <c r="Z14">
-        <v>1170909181.0</v>
+        <v>4016232493.0</v>
       </c>
       <c r="AA14">
-        <v>1170909181.0</v>
+        <v>4013133527.0</v>
       </c>
       <c r="AB14">
-        <v>1175152700.0</v>
+        <v>4475091079.0</v>
       </c>
       <c r="AC14">
-        <v>1170909181.0</v>
+        <v>12680821143.0</v>
       </c>
       <c r="AD14">
-        <v>1170909181.0</v>
+        <v>-3652529687.0</v>
       </c>
       <c r="AE14">
-        <v>1170909181.0</v>
+        <v>4561135477.0</v>
       </c>
       <c r="AF14">
-        <v>1170909181.0</v>
+        <v>4584711417.0</v>
       </c>
       <c r="AG14">
-        <v>1170909181.0</v>
+        <v>6929295337.0</v>
       </c>
       <c r="AH14">
-        <v>1170909181.0</v>
+        <v>3250165825.0</v>
       </c>
       <c r="AI14">
-        <v>1170909181.0</v>
+        <v>4950272091.0</v>
       </c>
       <c r="AJ14">
-        <v>1170909181.0</v>
+        <v>822377071.0</v>
       </c>
       <c r="AK14">
-        <v>1170909181.0</v>
+        <v>8417750700.0</v>
       </c>
       <c r="AL14">
-        <v>1170909181.0</v>
+        <v>8420115400.0</v>
       </c>
       <c r="AM14">
-        <v>1170909181.0</v>
+        <v>8420115400.0</v>
       </c>
       <c r="AN14">
-        <v>1170909181.0</v>
+        <v>10286474432.0</v>
       </c>
       <c r="AO14">
-        <v>1170909181.0</v>
+        <v>7822863894.0</v>
       </c>
       <c r="AP14">
-        <v>1170909181.0</v>
+        <v>7806958860.0</v>
       </c>
       <c r="AQ14">
-        <v>1170909181.0</v>
+        <v>7764164545.0</v>
       </c>
       <c r="AR14">
-        <v>1170909181.0</v>
+        <v>8133693329.0</v>
       </c>
       <c r="AS14">
-        <v>1170909181.0</v>
+        <v>8650526777.0</v>
       </c>
       <c r="AT14">
-        <v>1170909181.0</v>
+        <v>8755756354.0</v>
       </c>
       <c r="AU14">
-        <v>1170909181.0</v>
+        <v>8880843850.0</v>
       </c>
       <c r="AV14">
-        <v>1170909181.0</v>
+        <v>9235296788.0</v>
       </c>
       <c r="AW14">
-        <v>1170909181.0</v>
+        <v>8842086165.0</v>
       </c>
       <c r="AX14">
-        <v>1170909181.0</v>
+        <v>8769389592.0</v>
       </c>
       <c r="AY14">
-        <v>1170909181.0</v>
+        <v>8700297448.0</v>
       </c>
       <c r="AZ14">
-        <v>1170909181.0</v>
+        <v>11831322779.0</v>
       </c>
       <c r="BA14">
-        <v>1170909181.0</v>
+        <v>8257500000.0</v>
       </c>
       <c r="BB14">
-        <v>1170909181.0</v>
+        <v>8257500000.0</v>
       </c>
       <c r="BC14">
-        <v>1170909181.0</v>
+        <v>8272500000.0</v>
       </c>
       <c r="BD14">
-        <v>1170909181.0</v>
-[...1 lines deleted...]
-      <c r="BE14"/>
+        <v>9859907216.0</v>
+      </c>
+      <c r="BE14">
+        <v>8257500000.0</v>
+      </c>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
     </row>
     <row r="15" spans="1:97">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>204</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -6869,194 +26638,286 @@
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
-      <c r="CM15"/>
-[...1 lines deleted...]
-      <c r="CO15"/>
+      <c r="CM15">
+        <v>377695000.0</v>
+      </c>
+      <c r="CN15">
+        <v>33000000.0</v>
+      </c>
+      <c r="CO15">
+        <v>2302449000.0</v>
+      </c>
       <c r="CP15"/>
-      <c r="CQ15"/>
+      <c r="CQ15">
+        <v>4434000.0</v>
+      </c>
       <c r="CR15"/>
-      <c r="CS15"/>
+      <c r="CS15">
+        <v>4157000000.0</v>
+      </c>
     </row>
     <row r="16" spans="1:97">
       <c r="A16" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>205</v>
+      </c>
+      <c r="B16">
+        <v>4448479000.0</v>
+      </c>
       <c r="C16">
-        <v>82107366000.0</v>
+        <v>2974964000.0</v>
       </c>
       <c r="D16">
-        <v>81176413000.0</v>
-[...2 lines deleted...]
-      <c r="F16"/>
+        <v>3308417592.0</v>
+      </c>
+      <c r="E16">
+        <v>2011345000.0</v>
+      </c>
+      <c r="F16">
+        <v>2039083000.0</v>
+      </c>
       <c r="G16">
-        <v>105233178000.0</v>
+        <v>2855875622.0</v>
       </c>
       <c r="H16">
-        <v>81981521000.0</v>
+        <v>2104556978.0</v>
       </c>
       <c r="I16">
-        <v>88134727000.0</v>
+        <v>2224690183.0</v>
       </c>
       <c r="J16">
-        <v>97013839000.0</v>
+        <v>2746185275.0</v>
       </c>
       <c r="K16">
-        <v>103910648000.0</v>
+        <v>3145596184.0</v>
       </c>
       <c r="L16">
-        <v>50065823822.0</v>
+        <v>2377842000.0</v>
       </c>
       <c r="M16">
-        <v>62902365198.0</v>
+        <v>3390637684.0</v>
       </c>
       <c r="N16">
-        <v>66117615348.0</v>
+        <v>2233223487.0</v>
       </c>
       <c r="O16">
-        <v>81242646603.0</v>
+        <v>2295350586.0</v>
       </c>
       <c r="P16">
-        <v>28060229750.0</v>
+        <v>1724598126.0</v>
       </c>
       <c r="Q16">
-        <v>29212356250.0</v>
+        <v>1896404062.0</v>
       </c>
       <c r="R16">
-        <v>25839416546.0</v>
+        <v>1846608123.0</v>
       </c>
       <c r="S16">
-        <v>29256883354.0</v>
-[...2 lines deleted...]
-      <c r="U16"/>
+        <v>1878806384.0</v>
+      </c>
+      <c r="T16">
+        <v>2147522414.0</v>
+      </c>
+      <c r="U16">
+        <v>1723433708.0</v>
+      </c>
       <c r="V16">
-        <v>94966674315.0</v>
-[...36 lines deleted...]
-      <c r="BF16"/>
+        <v>1288849526.0</v>
+      </c>
+      <c r="W16">
+        <v>1872038981.0</v>
+      </c>
+      <c r="X16">
+        <v>1779593149.0</v>
+      </c>
+      <c r="Y16">
+        <v>1175669357.0</v>
+      </c>
+      <c r="Z16">
+        <v>1429531427.0</v>
+      </c>
+      <c r="AA16">
+        <v>1865520000.0</v>
+      </c>
+      <c r="AB16">
+        <v>1830920129.0</v>
+      </c>
+      <c r="AC16">
+        <v>1971199906.0</v>
+      </c>
+      <c r="AD16">
+        <v>2392633033.0</v>
+      </c>
+      <c r="AE16">
+        <v>2466597876.0</v>
+      </c>
+      <c r="AF16">
+        <v>3324644849.0</v>
+      </c>
+      <c r="AG16">
+        <v>4472234000.0</v>
+      </c>
+      <c r="AH16">
+        <v>2935412174.0</v>
+      </c>
+      <c r="AI16">
+        <v>2674308025.0</v>
+      </c>
+      <c r="AJ16">
+        <v>2383042772.0</v>
+      </c>
+      <c r="AK16">
+        <v>2308357260.0</v>
+      </c>
+      <c r="AL16">
+        <v>2598795483.0</v>
+      </c>
+      <c r="AM16">
+        <v>2017384239.0</v>
+      </c>
+      <c r="AN16">
+        <v>2420688310.0</v>
+      </c>
+      <c r="AO16">
+        <v>2515676688.0</v>
+      </c>
+      <c r="AP16">
+        <v>2319697827.0</v>
+      </c>
+      <c r="AQ16">
+        <v>2747325750.0</v>
+      </c>
+      <c r="AR16">
+        <v>1748000559.0</v>
+      </c>
+      <c r="AS16">
+        <v>1405802842.0</v>
+      </c>
+      <c r="AT16">
+        <v>1052660290.0</v>
+      </c>
+      <c r="AU16">
+        <v>1282511000.0</v>
+      </c>
+      <c r="AV16">
+        <v>1446328917.0</v>
+      </c>
+      <c r="AW16">
+        <v>2639467623.0</v>
+      </c>
+      <c r="AX16">
+        <v>2183856569.0</v>
+      </c>
+      <c r="AY16">
+        <v>2021546782.0</v>
+      </c>
+      <c r="AZ16">
+        <v>2738498972.0</v>
+      </c>
+      <c r="BA16">
+        <v>1489412365.0</v>
+      </c>
+      <c r="BB16">
+        <v>1210810204.0</v>
+      </c>
+      <c r="BC16">
+        <v>1287907556.0</v>
+      </c>
+      <c r="BD16">
+        <v>1233634407.0</v>
+      </c>
+      <c r="BE16">
+        <v>1590481631.0</v>
+      </c>
+      <c r="BF16">
+        <v>1500698599.0</v>
+      </c>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
     </row>
     <row r="17" spans="1:97">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>206</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7113,152 +26974,264 @@
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
     </row>
     <row r="18" spans="1:97">
       <c r="A18" t="s">
-        <v>43</v>
-[...56 lines deleted...]
-      <c r="BE18"/>
+        <v>207</v>
+      </c>
+      <c r="B18">
+        <v>1473515000.0</v>
+      </c>
+      <c r="C18">
+        <v>-333454000.0</v>
+      </c>
+      <c r="D18">
+        <v>1297072829.0</v>
+      </c>
+      <c r="E18">
+        <v>-27738000.0</v>
+      </c>
+      <c r="F18">
+        <v>-816793000.0</v>
+      </c>
+      <c r="G18">
+        <v>751318644.0</v>
+      </c>
+      <c r="H18">
+        <v>-120133204.0</v>
+      </c>
+      <c r="I18">
+        <v>-521495092.0</v>
+      </c>
+      <c r="J18">
+        <v>-399410909.0</v>
+      </c>
+      <c r="K18">
+        <v>767754497.0</v>
+      </c>
+      <c r="L18">
+        <v>-1012796000.0</v>
+      </c>
+      <c r="M18">
+        <v>1157414197.0</v>
+      </c>
+      <c r="N18">
+        <v>-62127099.0</v>
+      </c>
+      <c r="O18">
+        <v>570752460.0</v>
+      </c>
+      <c r="P18">
+        <v>-171805936.0</v>
+      </c>
+      <c r="Q18">
+        <v>49795939.0</v>
+      </c>
+      <c r="R18">
+        <v>92433610927.0</v>
+      </c>
+      <c r="S18">
+        <v>31283970.0</v>
+      </c>
+      <c r="T18">
+        <v>1445451428.0</v>
+      </c>
+      <c r="U18">
+        <v>1426626227.0</v>
+      </c>
+      <c r="V18">
+        <v>-60866464010.0</v>
+      </c>
+      <c r="W18">
+        <v>22575786480.0</v>
+      </c>
+      <c r="X18">
+        <v>1086676584.0</v>
+      </c>
+      <c r="Y18">
+        <v>895575790.0</v>
+      </c>
+      <c r="Z18">
+        <v>-4461239797.0</v>
+      </c>
+      <c r="AA18">
+        <v>37064327623.0</v>
+      </c>
+      <c r="AB18">
+        <v>7405966935.0</v>
+      </c>
+      <c r="AC18">
+        <v>11001060296.0</v>
+      </c>
+      <c r="AD18">
+        <v>7974223090.0</v>
+      </c>
+      <c r="AE18">
+        <v>5945642292.0</v>
+      </c>
+      <c r="AF18">
+        <v>19280137182.0</v>
+      </c>
+      <c r="AG18">
+        <v>6569646867.0</v>
+      </c>
+      <c r="AH18">
+        <v>-19674795645.0</v>
+      </c>
+      <c r="AI18">
+        <v>7059239984.0</v>
+      </c>
+      <c r="AJ18">
+        <v>6267330038.0</v>
+      </c>
+      <c r="AK18">
+        <v>6506586445.0</v>
+      </c>
+      <c r="AL18">
+        <v>6453630035.0</v>
+      </c>
+      <c r="AM18">
+        <v>5404268710.0</v>
+      </c>
+      <c r="AN18">
+        <v>9726693894.0</v>
+      </c>
+      <c r="AO18">
+        <v>16365084740.0</v>
+      </c>
+      <c r="AP18">
+        <v>2207766470.0</v>
+      </c>
+      <c r="AQ18">
+        <v>6597472522.0</v>
+      </c>
+      <c r="AR18">
+        <v>7033902099.0</v>
+      </c>
+      <c r="AS18">
+        <v>4981481615.0</v>
+      </c>
+      <c r="AT18">
+        <v>7440035165.0</v>
+      </c>
+      <c r="AU18">
+        <v>5732316993.0</v>
+      </c>
+      <c r="AV18">
+        <v>-14834271032.0</v>
+      </c>
+      <c r="AW18">
+        <v>19978416551.0</v>
+      </c>
+      <c r="AX18">
+        <v>5439139066.0</v>
+      </c>
+      <c r="AY18">
+        <v>5360895362.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-8575580699.0</v>
+      </c>
+      <c r="BA18">
+        <v>34726066012.0</v>
+      </c>
+      <c r="BB18">
+        <v>10613515785.0</v>
+      </c>
+      <c r="BC18">
+        <v>5051005889.0</v>
+      </c>
+      <c r="BD18">
+        <v>-1135561708.0</v>
+      </c>
+      <c r="BE18">
+        <v>4500573418.0</v>
+      </c>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
     </row>
     <row r="19" spans="1:97">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>208</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7315,51 +27288,51 @@
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
     </row>
     <row r="20" spans="1:97">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7416,84 +27389,128 @@
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
     </row>
     <row r="21" spans="1:97">
       <c r="A21" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      <c r="G21"/>
+        <v>210</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
+        <v>0.0</v>
+      </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21"/>
-[...14 lines deleted...]
-      <c r="AG21"/>
+      <c r="R21">
+        <v>-92465809188.0</v>
+      </c>
+      <c r="S21">
+        <v>-300000000.0</v>
+      </c>
+      <c r="T21">
+        <v>-1021362722.0</v>
+      </c>
+      <c r="U21">
+        <v>-992042045.0</v>
+      </c>
+      <c r="V21">
+        <v>-8262725445.0</v>
+      </c>
+      <c r="W21">
+        <v>-22483340648.0</v>
+      </c>
+      <c r="X21">
+        <v>-482752792.0</v>
+      </c>
+      <c r="Y21">
+        <v>-1149437860.0</v>
+      </c>
+      <c r="Z21">
+        <v>4025251224.0</v>
+      </c>
+      <c r="AA21">
+        <v>-37029727751.0</v>
+      </c>
+      <c r="AB21">
+        <v>-7546246712.0</v>
+      </c>
+      <c r="AC21">
+        <v>-11422493423.0</v>
+      </c>
+      <c r="AD21">
+        <v>-8048187933.0</v>
+      </c>
+      <c r="AE21">
+        <v>-6803689265.0</v>
+      </c>
+      <c r="AF21">
+        <v>-12885630486.0</v>
+      </c>
+      <c r="AG21">
+        <v>-7846507314.0</v>
+      </c>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -7517,963 +27534,793 @@
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
     </row>
     <row r="22" spans="1:97">
       <c r="A22" t="s">
-        <v>47</v>
+        <v>173</v>
       </c>
       <c r="B22">
-        <v>160709572606.0</v>
+        <v>4600262000.0</v>
       </c>
       <c r="C22">
-        <v>172268779000.0</v>
+        <v>5683356000.0</v>
       </c>
       <c r="D22">
-        <v>176589404000.0</v>
+        <v>-23170467851.0</v>
       </c>
       <c r="E22">
-        <v>179771624000.0</v>
+        <v>2770562000.0</v>
       </c>
       <c r="F22">
-        <v>186287534000.0</v>
+        <v>-1245569000.0</v>
       </c>
       <c r="G22">
-        <v>199723419000.0</v>
+        <v>2570517535.0</v>
       </c>
       <c r="H22">
-        <v>193744339000.0</v>
+        <v>-28006726141.0</v>
       </c>
       <c r="I22">
-        <v>201296534000.0</v>
+        <v>505225357.0</v>
       </c>
       <c r="J22">
-        <v>212589037000.0</v>
+        <v>3517122091.0</v>
       </c>
       <c r="K22">
-        <v>221972434000.0</v>
+        <v>5998635545.0</v>
       </c>
       <c r="L22">
-        <v>182155625942.0</v>
+        <v>-7730123000.0</v>
       </c>
       <c r="M22">
-        <v>202948705694.0</v>
+        <v>98850078.0</v>
       </c>
       <c r="N22">
-        <v>215182304841.0</v>
+        <v>-56931783.0</v>
       </c>
       <c r="O22">
-        <v>231288846681.0</v>
+        <v>1453217817.0</v>
       </c>
       <c r="P22">
-        <v>172531586586.0</v>
+        <v>-11016641580.0</v>
       </c>
       <c r="Q22">
-        <v>170256090321.0</v>
+        <v>156731675.0</v>
       </c>
       <c r="R22">
-        <v>241054022395.0</v>
+        <v>1855231798.0</v>
       </c>
       <c r="S22">
-        <v>243381244209.0</v>
+        <v>2959816332.0</v>
       </c>
       <c r="T22">
-        <v>223831513240.0</v>
+        <v>-10665162721.0</v>
       </c>
       <c r="U22">
-        <v>222343433388.0</v>
+        <v>13276582320.0</v>
       </c>
       <c r="V22">
-        <v>221325982807.0</v>
+        <v>40523678642.0</v>
       </c>
       <c r="W22">
-        <v>231219092276.0</v>
+        <v>13614723574.0</v>
       </c>
       <c r="X22">
-        <v>233177220135.0</v>
+        <v>-11083011457.0</v>
       </c>
       <c r="Y22">
-        <v>196057230274.0</v>
+        <v>-7775122692.0</v>
       </c>
       <c r="Z22">
-        <v>195160770855.0</v>
+        <v>-60293710.0</v>
       </c>
       <c r="AA22">
-        <v>246903617805.0</v>
+        <v>3564050416.0</v>
       </c>
       <c r="AB22">
-        <v>237179762730.0</v>
+        <v>-18209421575.0</v>
       </c>
       <c r="AC22">
-        <v>257625419316.0</v>
+        <v>-15394500.0</v>
       </c>
       <c r="AD22">
-        <v>270073260318.0</v>
+        <v>-7758511.0</v>
       </c>
       <c r="AE22">
-        <v>275298010853.0</v>
+        <v>1965842409.0</v>
       </c>
       <c r="AF22">
-        <v>276473888658.0</v>
+        <v>-13946033164.0</v>
       </c>
       <c r="AG22">
-        <v>277297438545.0</v>
+        <v>2346639216.0</v>
       </c>
       <c r="AH22">
-        <v>282760445718.0</v>
+        <v>16033047867.0</v>
       </c>
       <c r="AI22">
-        <v>293180825559.0</v>
+        <v>-3321616002.0</v>
       </c>
       <c r="AJ22">
-        <v>270423949084.0</v>
+        <v>-22602477435.0</v>
       </c>
       <c r="AK22">
-        <v>271127009597.0</v>
+        <v>-465938993.0</v>
       </c>
       <c r="AL22">
-        <v>272035517290.0</v>
+        <v>710359809.0</v>
       </c>
       <c r="AM22">
-        <v>276951721441.0</v>
+        <v>-1351777125.0</v>
       </c>
       <c r="AN22">
-        <v>243133813890.0</v>
+        <v>-12236041690.0</v>
       </c>
       <c r="AO22">
-        <v>279745674520.0</v>
+        <v>2359943355.0</v>
       </c>
       <c r="AP22">
-        <v>340785676083.0</v>
+        <v>-856464102.0</v>
       </c>
       <c r="AQ22">
-        <v>323426229333.0</v>
+        <v>-5020395985.0</v>
       </c>
       <c r="AR22">
-        <v>327082248454.0</v>
+        <v>20127847899.0</v>
       </c>
       <c r="AS22">
-        <v>329506183759.0</v>
+        <v>-14912062039.0</v>
       </c>
       <c r="AT22">
-        <v>339116336842.0</v>
+        <v>-8450785097.0</v>
       </c>
       <c r="AU22">
-        <v>349113710318.0</v>
+        <v>-7225602107.0</v>
       </c>
       <c r="AV22">
-        <v>299072345653.0</v>
+        <v>-8623679164.0</v>
       </c>
       <c r="AW22">
-        <v>300564819630.0</v>
+        <v>-1197252361.0</v>
       </c>
       <c r="AX22">
-        <v>320059748571.0</v>
+        <v>-4768162009.0</v>
       </c>
       <c r="AY22">
-        <v>344737943944.0</v>
+        <v>540914760.0</v>
       </c>
       <c r="AZ22">
-        <v>369551506946.0</v>
+        <v>-16743481799.0</v>
       </c>
       <c r="BA22">
-        <v>372726363545.0</v>
+        <v>-425096191.0</v>
       </c>
       <c r="BB22">
-        <v>375464017579.0</v>
+        <v>1415329867.0</v>
       </c>
       <c r="BC22">
-        <v>389371990487.0</v>
+        <v>2525112405.0</v>
       </c>
       <c r="BD22">
-        <v>293656291058.0</v>
+        <v>-16756528069.0</v>
       </c>
       <c r="BE22">
-        <v>276299722000.0</v>
+        <v>167224458.0</v>
       </c>
       <c r="BF22">
-        <v>299209742900.0</v>
+        <v>67175900.0</v>
       </c>
       <c r="BG22">
-        <v>391015379300.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2384940900.0</v>
+      </c>
+      <c r="BH22"/>
       <c r="BI22">
-        <v>218711492300.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>871596300.0</v>
+      </c>
+      <c r="BJ22"/>
       <c r="BK22">
-        <v>251101206800.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>5143661500.0</v>
+      </c>
+      <c r="BL22"/>
       <c r="BM22">
-        <v>210186103600.0</v>
+        <v>818384400.0</v>
       </c>
       <c r="BN22">
-        <v>208684784100.0</v>
+        <v>281620900.0</v>
       </c>
       <c r="BO22">
-        <v>236364780800.0</v>
+        <v>9019358600.0</v>
       </c>
       <c r="BP22">
-        <v>208366746600.0</v>
+        <v>27484083300.0</v>
       </c>
       <c r="BQ22">
-        <v>213546324100.0</v>
+        <v>10148107600.0</v>
       </c>
       <c r="BR22">
-        <v>219920028300.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>12769778600.0</v>
+      </c>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
       <c r="BW22">
-        <v>267444086800.0</v>
+        <v>19438932100.0</v>
       </c>
       <c r="BX22">
-        <v>261933744000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>23251088500.0</v>
+      </c>
+      <c r="BY22"/>
       <c r="BZ22">
-        <v>286721708000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>7592923300.0</v>
+      </c>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
       <c r="CE22">
-        <v>245422120000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>23451555400.0</v>
+      </c>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
       <c r="CJ22">
-        <v>225315289000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>578666000.0</v>
+      </c>
+      <c r="CK22"/>
       <c r="CL22">
-        <v>198367501000.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>563443000.0</v>
+      </c>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
     </row>
     <row r="23" spans="1:97">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>211</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
-[...7 lines deleted...]
-      </c>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
       <c r="F23">
-        <v>379231509000.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
       <c r="M23">
-        <v>422019989655.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-1378378380.0</v>
+      </c>
+      <c r="N23"/>
+      <c r="O23"/>
       <c r="P23">
-        <v>401193968581.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1271368346.0</v>
+      </c>
+      <c r="Q23"/>
       <c r="R23">
-        <v>479040157851.0</v>
-[...51 lines deleted...]
-      </c>
+        <v>-92465809188.0</v>
+      </c>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23"/>
+      <c r="AF23"/>
+      <c r="AG23"/>
+      <c r="AH23"/>
+      <c r="AI23"/>
       <c r="AJ23">
-        <v>614171017501.0</v>
+        <v>-746366344.0</v>
       </c>
       <c r="AK23">
-        <v>623944434326.0</v>
+        <v>-1518921774.0</v>
       </c>
       <c r="AL23">
-        <v>635236234642.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2266288118.0</v>
+      </c>
+      <c r="AM23"/>
       <c r="AN23">
-        <v>602605446918.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>1855566653.0</v>
+      </c>
+      <c r="AO23"/>
+      <c r="AP23"/>
+      <c r="AQ23"/>
       <c r="AR23">
-        <v>711675686273.0</v>
-[...1 lines deleted...]
-      <c r="AS23"/>
+        <v>-6691704383.0</v>
+      </c>
+      <c r="AS23">
+        <v>-4628339063.0</v>
+      </c>
       <c r="AT23">
-        <v>753016556185.0</v>
+        <v>-217314295.0</v>
       </c>
       <c r="AU23">
-        <v>773663346934.0</v>
+        <v>217314295.0</v>
       </c>
       <c r="AV23">
-        <v>754947994931.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>3571795533.0</v>
+      </c>
+      <c r="AW23"/>
+      <c r="AX23"/>
+      <c r="AY23"/>
       <c r="AZ23">
-        <v>787254228520.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>20993492359.0</v>
+      </c>
+      <c r="BA23"/>
       <c r="BB23">
-        <v>798098186186.0</v>
-[...3 lines deleted...]
-      <c r="BE23"/>
+        <v>-10690613137.0</v>
+      </c>
+      <c r="BC23">
+        <v>-4996732740.0</v>
+      </c>
+      <c r="BD23">
+        <v>703714484.0</v>
+      </c>
+      <c r="BE23">
+        <v>-4410790386.0</v>
+      </c>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
     </row>
     <row r="24" spans="1:97">
       <c r="A24" t="s">
-        <v>49</v>
+        <v>212</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
+      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>0.0</v>
       </c>
-      <c r="M24">
-[...2 lines deleted...]
-      <c r="N24"/>
       <c r="O24">
         <v>0.0</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24">
         <v>0.0</v>
       </c>
       <c r="R24">
-        <v>74295809190.0</v>
+        <v>0.0</v>
       </c>
       <c r="S24">
-        <v>74595809190.0</v>
+        <v>0.0</v>
       </c>
       <c r="T24">
-        <v>79095809190.0</v>
+        <v>68546000000.0</v>
       </c>
       <c r="U24">
-        <v>70530809190.0</v>
+        <v>68546000000.0</v>
       </c>
       <c r="V24">
-        <v>73110809190.0</v>
-[...27 lines deleted...]
-      </c>
+        <v>68546000000.0</v>
+      </c>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
       <c r="AF24">
-        <v>155598188442.0</v>
+        <v>-7548240000.0</v>
       </c>
       <c r="AG24">
-        <v>159921942100.0</v>
+        <v>2813682273.0</v>
       </c>
       <c r="AH24">
-        <v>164445695800.0</v>
-[...48 lines deleted...]
-      </c>
+        <v>24459045000.0</v>
+      </c>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
       <c r="AY24">
-        <v>157147352100.0</v>
+        <v>22500000.0</v>
       </c>
       <c r="AZ24">
-        <v>282574163700.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>174100000.0</v>
+      </c>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
       <c r="BD24">
-        <v>225258721600.0</v>
-[...84 lines deleted...]
-      </c>
+        <v>75000000.0</v>
+      </c>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
       <c r="CG24">
-        <v>122374957000.0</v>
+        <v>563823000.0</v>
       </c>
       <c r="CH24">
-        <v>119922294000.0</v>
+        <v>231950000.0</v>
       </c>
       <c r="CI24">
-        <v>166326748000.0</v>
+        <v>1877145000.0</v>
       </c>
       <c r="CJ24">
-        <v>170770592000.0</v>
+        <v>3779500000.0</v>
       </c>
       <c r="CK24">
-        <v>155752212000.0</v>
+        <v>923995000.0</v>
       </c>
       <c r="CL24">
-        <v>153539545000.0</v>
+        <v>664995000.0</v>
       </c>
       <c r="CM24">
-        <v>194500000000.0</v>
+        <v>6106808000.0</v>
       </c>
       <c r="CN24">
-        <v>209878690000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>7939000000.0</v>
+      </c>
+      <c r="CO24"/>
+      <c r="CP24"/>
       <c r="CQ24"/>
-      <c r="CR24">
-[...1 lines deleted...]
-      </c>
+      <c r="CR24"/>
       <c r="CS24"/>
     </row>
     <row r="25" spans="1:97">
       <c r="A25" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="C25"/>
+        <v>213</v>
+      </c>
+      <c r="B25">
+        <v>-3112180000.0</v>
+      </c>
+      <c r="C25">
+        <v>-4221393000.0</v>
+      </c>
       <c r="D25">
-        <v>0.0</v>
+        <v>22151205410.0</v>
       </c>
       <c r="E25">
-        <v>0.0</v>
+        <v>-2839070000.0</v>
       </c>
       <c r="F25">
-        <v>0.0</v>
+        <v>-2432116000.0</v>
       </c>
       <c r="G25">
-        <v>0.0</v>
+        <v>-1099198891.0</v>
       </c>
       <c r="H25">
-        <v>0.0</v>
-[...3 lines deleted...]
-      <c r="K25"/>
+        <v>26251429606.0</v>
+      </c>
+      <c r="I25">
+        <v>-2463550447.0</v>
+      </c>
+      <c r="J25">
+        <v>-9061442995.0</v>
+      </c>
+      <c r="K25">
+        <v>-7313336046.0</v>
+      </c>
       <c r="L25">
-        <v>0.0</v>
+        <v>4006161000.0</v>
       </c>
       <c r="M25">
-        <v>0.0</v>
+        <v>5435391267.0</v>
       </c>
       <c r="N25">
-        <v>0.0</v>
+        <v>-5877504015.0</v>
       </c>
       <c r="O25">
-        <v>0.0</v>
+        <v>-882465357.0</v>
       </c>
       <c r="P25">
-        <v>0.0</v>
+        <v>12701538747.0</v>
       </c>
       <c r="Q25">
-        <v>0.0</v>
+        <v>-3474899165.0</v>
       </c>
       <c r="R25">
-        <v>74295809190.0</v>
+        <v>98256775106.0</v>
       </c>
       <c r="S25">
-        <v>74595809190.0</v>
+        <v>2834166719.0</v>
       </c>
       <c r="T25">
-        <v>79095809190.0</v>
+        <v>16452701276.0</v>
       </c>
       <c r="U25">
-        <v>70530809190.0</v>
+        <v>-8510046843.0</v>
       </c>
       <c r="V25">
-        <v>73110809190.0</v>
+        <v>-97426263492.0</v>
       </c>
       <c r="W25">
-        <v>92281981160.0</v>
+        <v>14745219745.0</v>
       </c>
       <c r="X25">
-        <v>99915981160.0</v>
+        <v>8431525391.0</v>
       </c>
       <c r="Y25">
-        <v>107630981160.0</v>
+        <v>4786031098.0</v>
       </c>
       <c r="Z25">
-        <v>103893481160.0</v>
+        <v>-8242178580.0</v>
       </c>
       <c r="AA25">
-        <v>106943481160.0</v>
+        <v>29487143680.0</v>
       </c>
       <c r="AB25">
-        <v>112980981160.0</v>
+        <v>21138317431.0</v>
       </c>
       <c r="AC25">
-        <v>116130981160.0</v>
-[...28 lines deleted...]
-      <c r="BE25"/>
+        <v>-1664366347.0</v>
+      </c>
+      <c r="AD25">
+        <v>11963991288.0</v>
+      </c>
+      <c r="AE25">
+        <v>316994406.0</v>
+      </c>
+      <c r="AF25">
+        <v>28992998929.0</v>
+      </c>
+      <c r="AG25">
+        <v>-2011287686.0</v>
+      </c>
+      <c r="AH25">
+        <v>-38958009337.0</v>
+      </c>
+      <c r="AI25">
+        <v>6030583895.0</v>
+      </c>
+      <c r="AJ25">
+        <v>22326921954.0</v>
+      </c>
+      <c r="AK25">
+        <v>-57001362.0</v>
+      </c>
+      <c r="AL25">
+        <v>-2676845174.0</v>
+      </c>
+      <c r="AM25">
+        <v>3586190735.0</v>
+      </c>
+      <c r="AN25">
+        <v>11792542672.0</v>
+      </c>
+      <c r="AO25">
+        <v>6182277491.0</v>
+      </c>
+      <c r="AP25">
+        <v>2509397362.0</v>
+      </c>
+      <c r="AQ25">
+        <v>3853703962.0</v>
+      </c>
+      <c r="AR25">
+        <v>-21227639129.0</v>
+      </c>
+      <c r="AS25">
+        <v>11243016877.0</v>
+      </c>
+      <c r="AT25">
+        <v>7135063908.0</v>
+      </c>
+      <c r="AU25">
+        <v>8184525250.0</v>
+      </c>
+      <c r="AV25">
+        <v>-13757728656.0</v>
+      </c>
+      <c r="AW25">
+        <v>12450422747.0</v>
+      </c>
+      <c r="AX25">
+        <v>19894661483.0</v>
+      </c>
+      <c r="AY25">
+        <v>-530076846.0</v>
+      </c>
+      <c r="AZ25">
+        <v>35494838321.0</v>
+      </c>
+      <c r="BA25">
+        <v>29418662203.0</v>
+      </c>
+      <c r="BB25">
+        <v>940685918.0</v>
+      </c>
+      <c r="BC25">
+        <v>-5746606516.0</v>
+      </c>
+      <c r="BD25">
+        <v>6037459145.0</v>
+      </c>
+      <c r="BE25">
+        <v>-3924151040.0</v>
+      </c>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
     </row>
     <row r="26" spans="1:97">
       <c r="A26" t="s">
-        <v>51</v>
+        <v>214</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -8530,51 +28377,51 @@
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
     </row>
     <row r="27" spans="1:97">
       <c r="A27" t="s">
-        <v>52</v>
+        <v>215</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8631,20102 +28478,734 @@
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
     </row>
     <row r="28" spans="1:97">
       <c r="A28" t="s">
-        <v>53</v>
+        <v>216</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
-[...7 lines deleted...]
-      </c>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
       <c r="F28">
-        <v>-2855876000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G28">
-        <v>-2104557000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H28">
-        <v>-2224690000.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28"/>
       <c r="N28">
-        <v>-2295350586.0</v>
+        <v>0.0</v>
       </c>
       <c r="O28">
-        <v>-1724598126.0</v>
+        <v>0.0</v>
       </c>
       <c r="P28">
-        <v>-1896404062.0</v>
+        <v>-92765809190.0</v>
       </c>
       <c r="Q28">
-        <v>-1846608123.0</v>
+        <v>-92765809190.0</v>
       </c>
       <c r="R28">
-        <v>90587002804.0</v>
+        <v>-92465809188.0</v>
       </c>
       <c r="S28">
-        <v>90618286774.0</v>
+        <v>-300000000.0</v>
       </c>
       <c r="T28">
-        <v>92072375480.0</v>
+        <v>-1021362722.0</v>
       </c>
       <c r="U28">
-        <v>93541959662.0</v>
+        <v>-992042045.0</v>
       </c>
       <c r="V28">
-        <v>101238770207.0</v>
+        <v>-8262725445.0</v>
       </c>
       <c r="W28">
-        <v>123708409091.0</v>
+        <v>-22483340648.0</v>
       </c>
       <c r="X28">
-        <v>124781125165.0</v>
+        <v>-482752792.0</v>
       </c>
       <c r="Y28">
-        <v>125676700955.0</v>
+        <v>-1149437860.0</v>
       </c>
       <c r="Z28">
-        <v>121215461157.0</v>
+        <v>4025251224.0</v>
       </c>
       <c r="AA28">
-        <v>158279788780.0</v>
+        <v>-37029727751.0</v>
       </c>
       <c r="AB28">
-        <v>165685755715.0</v>
+        <v>-7546246712.0</v>
       </c>
       <c r="AC28">
-        <v>176686816011.0</v>
+        <v>-11422493423.0</v>
       </c>
       <c r="AD28">
-        <v>184661039101.0</v>
+        <v>-8048187933.0</v>
       </c>
       <c r="AE28">
-        <v>190606681393.0</v>
+        <v>-6803689265.0</v>
       </c>
       <c r="AF28">
-        <v>204106599557.0</v>
+        <v>-12885630486.0</v>
       </c>
       <c r="AG28">
-        <v>211728051868.0</v>
+        <v>-7846507314.0</v>
       </c>
       <c r="AH28">
-        <v>216512301223.0</v>
+        <v>-4523145206.0</v>
       </c>
       <c r="AI28">
-        <v>223565397054.0</v>
+        <v>-6761830578.0</v>
       </c>
       <c r="AJ28">
-        <v>230432727092.0</v>
+        <v>-6192644526.0</v>
       </c>
       <c r="AK28">
-        <v>236939313537.0</v>
+        <v>-6797024668.0</v>
       </c>
       <c r="AL28">
-        <v>243392943572.0</v>
+        <v>-5872218791.0</v>
       </c>
       <c r="AM28">
-        <v>249615351474.0</v>
+        <v>-5807572781.0</v>
       </c>
       <c r="AN28">
-        <v>254888873688.0</v>
+        <v>-9821682272.0</v>
       </c>
       <c r="AO28">
-        <v>272855048030.0</v>
+        <v>-16169105879.0</v>
       </c>
       <c r="AP28">
-        <v>283252095279.0</v>
+        <v>-2635394393.0</v>
       </c>
       <c r="AQ28">
-        <v>287670562328.0</v>
+        <v>-5598147331.0</v>
       </c>
       <c r="AR28">
-        <v>302287647052.0</v>
+        <v>-6691704383.0</v>
       </c>
       <c r="AS28">
-        <v>-1052660290.0</v>
+        <v>-4628339063.0</v>
       </c>
       <c r="AT28">
-        <v>300871175122.0</v>
+        <v>-7669885876.0</v>
       </c>
       <c r="AU28">
-        <v>300938098136.0</v>
+        <v>-5896134909.0</v>
       </c>
       <c r="AV28">
-        <v>303168925558.0</v>
+        <v>13641132326.0</v>
       </c>
       <c r="AW28">
-        <v>304146860619.0</v>
+        <v>-19522805497.0</v>
       </c>
       <c r="AX28">
-        <v>304615584159.0</v>
+        <v>-5276829279.0</v>
       </c>
       <c r="AY28">
-        <v>316904778083.0</v>
+        <v>-6100347552.0</v>
       </c>
       <c r="AZ28">
-        <v>313382054958.0</v>
+        <v>9650567306.0</v>
       </c>
       <c r="BA28">
-        <v>313157279475.0</v>
+        <v>-34447463851.0</v>
       </c>
       <c r="BB28">
-        <v>319412317401.0</v>
+        <v>-10690613137.0</v>
       </c>
       <c r="BC28">
-        <v>-1233634407.0</v>
+        <v>-4996732740.0</v>
       </c>
       <c r="BD28">
-        <v>-1590481631.0</v>
-[...1 lines deleted...]
-      <c r="BE28"/>
+        <v>703714484.0</v>
+      </c>
+      <c r="BE28">
+        <v>-4410790386.0</v>
+      </c>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
-      <c r="BT28"/>
-[...3 lines deleted...]
-      <c r="BX28"/>
+      <c r="BT28">
+        <v>29248355500.0</v>
+      </c>
+      <c r="BU28">
+        <v>31832268400.0</v>
+      </c>
+      <c r="BV28">
+        <v>27295253400.0</v>
+      </c>
+      <c r="BW28">
+        <v>9762576300.0</v>
+      </c>
+      <c r="BX28">
+        <v>31196805500.0</v>
+      </c>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
-      <c r="CI28"/>
-[...4 lines deleted...]
-      <c r="CN28"/>
+      <c r="CI28">
+        <v>26082468000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>22927164000.0</v>
+      </c>
+      <c r="CK28">
+        <v>18308654000.0</v>
+      </c>
+      <c r="CL28">
+        <v>4626090000.0</v>
+      </c>
+      <c r="CM28">
+        <v>33090427000.0</v>
+      </c>
+      <c r="CN28">
+        <v>2211000000.0</v>
+      </c>
       <c r="CO28"/>
-      <c r="CP28"/>
-      <c r="CQ28"/>
+      <c r="CP28">
+        <v>4561000000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>10780128000.0</v>
+      </c>
       <c r="CR28"/>
       <c r="CS28"/>
     </row>
     <row r="29" spans="1:97">
       <c r="A29" t="s">
-        <v>54</v>
+        <v>217</v>
       </c>
       <c r="B29">
-        <v>206935098076.0</v>
-[...69 lines deleted...]
-      <c r="BS29"/>
+        <v>3979280000.0</v>
+      </c>
+      <c r="C29">
+        <v>3903597000.0</v>
+      </c>
+      <c r="D29">
+        <v>1442145829.0</v>
+      </c>
+      <c r="E29">
+        <v>2501147000.0</v>
+      </c>
+      <c r="F29">
+        <v>1302907000.0</v>
+      </c>
+      <c r="G29">
+        <v>1471318644.0</v>
+      </c>
+      <c r="H29">
+        <v>829866795.0</v>
+      </c>
+      <c r="I29">
+        <v>628504908.0</v>
+      </c>
+      <c r="J29">
+        <v>-399410909.0</v>
+      </c>
+      <c r="K29">
+        <v>1257754497.0</v>
+      </c>
+      <c r="L29">
+        <v>-1012796000.0</v>
+      </c>
+      <c r="M29">
+        <v>2535792577.0</v>
+      </c>
+      <c r="N29">
+        <v>-62127099.0</v>
+      </c>
+      <c r="O29">
+        <v>570752460.0</v>
+      </c>
+      <c r="P29">
+        <v>-1443174282.0</v>
+      </c>
+      <c r="Q29">
+        <v>49795939.0</v>
+      </c>
+      <c r="R29">
+        <v>96745308427.0</v>
+      </c>
+      <c r="S29">
+        <v>2465582253.0</v>
+      </c>
+      <c r="T29">
+        <v>2426479002.0</v>
+      </c>
+      <c r="U29">
+        <v>1772280446.0</v>
+      </c>
+      <c r="V29">
+        <v>-60816464010.0</v>
+      </c>
+      <c r="W29">
+        <v>24818071140.0</v>
+      </c>
+      <c r="X29">
+        <v>1366676584.0</v>
+      </c>
+      <c r="Y29">
+        <v>1028075790.0</v>
+      </c>
+      <c r="Z29">
+        <v>-4286239797.0</v>
+      </c>
+      <c r="AA29">
+        <v>37064327623.0</v>
+      </c>
+      <c r="AB29">
+        <v>7403986935.0</v>
+      </c>
+      <c r="AC29">
+        <v>11001060296.0</v>
+      </c>
+      <c r="AD29">
+        <v>8303703090.0</v>
+      </c>
+      <c r="AE29">
+        <v>6843972292.0</v>
+      </c>
+      <c r="AF29">
+        <v>19631677182.0</v>
+      </c>
+      <c r="AG29">
+        <v>7264646867.0</v>
+      </c>
+      <c r="AH29">
+        <v>-19674795645.0</v>
+      </c>
+      <c r="AI29">
+        <v>7659239984.0</v>
+      </c>
+      <c r="AJ29">
+        <v>546821590.0</v>
+      </c>
+      <c r="AK29">
+        <v>7894810345.0</v>
+      </c>
+      <c r="AL29">
+        <v>6453630035.0</v>
+      </c>
+      <c r="AM29">
+        <v>10654529010.0</v>
+      </c>
+      <c r="AN29">
+        <v>9842975414.0</v>
+      </c>
+      <c r="AO29">
+        <v>16365084740.0</v>
+      </c>
+      <c r="AP29">
+        <v>9459892120.0</v>
+      </c>
+      <c r="AQ29">
+        <v>6597472522.0</v>
+      </c>
+      <c r="AR29">
+        <v>7033902099.0</v>
+      </c>
+      <c r="AS29">
+        <v>4981481615.0</v>
+      </c>
+      <c r="AT29">
+        <v>7440035165.0</v>
+      </c>
+      <c r="AU29">
+        <v>9839766993.0</v>
+      </c>
+      <c r="AV29">
+        <v>-13146111032.0</v>
+      </c>
+      <c r="AW29">
+        <v>20095256551.0</v>
+      </c>
+      <c r="AX29">
+        <v>23895889066.0</v>
+      </c>
+      <c r="AY29">
+        <v>8711135362.0</v>
+      </c>
+      <c r="AZ29">
+        <v>30582679301.0</v>
+      </c>
+      <c r="BA29">
+        <v>37251066012.0</v>
+      </c>
+      <c r="BB29">
+        <v>10613515785.0</v>
+      </c>
+      <c r="BC29">
+        <v>5051005889.0</v>
+      </c>
+      <c r="BD29">
+        <v>-859161708.0</v>
+      </c>
+      <c r="BE29">
+        <v>4500573418.0</v>
+      </c>
+      <c r="BF29">
+        <v>50652130400.0</v>
+      </c>
+      <c r="BG29">
+        <v>14863588300.0</v>
+      </c>
+      <c r="BH29">
+        <v>42939506400.0</v>
+      </c>
+      <c r="BI29">
+        <v>33001144700.0</v>
+      </c>
+      <c r="BJ29">
+        <v>29726056500.0</v>
+      </c>
+      <c r="BK29">
+        <v>17634930800.0</v>
+      </c>
+      <c r="BL29">
+        <v>16726584400.0</v>
+      </c>
+      <c r="BM29">
+        <v>14505841800.0</v>
+      </c>
+      <c r="BN29">
+        <v>13566385900.0</v>
+      </c>
+      <c r="BO29">
+        <v>12686937500.0</v>
+      </c>
+      <c r="BP29">
+        <v>6194191500.0</v>
+      </c>
+      <c r="BQ29">
+        <v>3438995700.0</v>
+      </c>
+      <c r="BR29">
+        <v>5629454200.0</v>
+      </c>
+      <c r="BS29">
+        <v>5968147100.0</v>
+      </c>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
-      <c r="BY29"/>
-[...6 lines deleted...]
-      <c r="CF29"/>
+      <c r="BY29">
+        <v>16135231700.0</v>
+      </c>
+      <c r="BZ29">
+        <v>17730868800.0</v>
+      </c>
+      <c r="CA29">
+        <v>5368305200.0</v>
+      </c>
+      <c r="CB29">
+        <v>16743008300.0</v>
+      </c>
+      <c r="CC29">
+        <v>14190348800.0</v>
+      </c>
+      <c r="CD29">
+        <v>10598090800.0</v>
+      </c>
+      <c r="CE29">
+        <v>4654550500.0</v>
+      </c>
+      <c r="CF29">
+        <v>33226307000.0</v>
+      </c>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
-      <c r="CO29"/>
-[...3 lines deleted...]
-      <c r="CS29"/>
+      <c r="CO29">
+        <v>34690535000.0</v>
+      </c>
+      <c r="CP29">
+        <v>4944000000.0</v>
+      </c>
+      <c r="CQ29">
+        <v>14911050000.0</v>
+      </c>
+      <c r="CR29">
+        <v>30501000000.0</v>
+      </c>
+      <c r="CS29">
+        <v>48838000000.0</v>
+      </c>
     </row>
     <row r="30" spans="1:97">
       <c r="A30" t="s">
-        <v>55</v>
+        <v>218</v>
       </c>
       <c r="B30">
-        <v>4392180648.0</v>
+        <v>-2505765000.0</v>
       </c>
       <c r="C30">
-        <v>5689992000.0</v>
+        <v>-4237051000.0</v>
       </c>
       <c r="D30">
-        <v>3453608000.0</v>
+        <v>-145073000.0</v>
       </c>
       <c r="E30">
-        <v>1590332000.0</v>
+        <v>-2528885000.0</v>
       </c>
       <c r="F30">
-        <v>1617183000.0</v>
+        <v>-2119700000.0</v>
       </c>
       <c r="G30">
-        <v>5425891000.0</v>
+        <v>-720000000.0</v>
       </c>
       <c r="H30">
-        <v>1634072000.0</v>
+        <v>-950000000.0</v>
       </c>
       <c r="I30">
-        <v>1192332000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1150000000.0</v>
+      </c>
+      <c r="J30"/>
       <c r="K30">
-        <v>1518535000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-490000000.0</v>
+      </c>
+      <c r="L30"/>
       <c r="M30">
-        <v>1169443484.0</v>
+        <v>-1378378380.0</v>
       </c>
       <c r="N30">
-        <v>1050521101.0</v>
+        <v>0.0</v>
       </c>
       <c r="O30">
-        <v>926449352.0</v>
+        <v>0.0</v>
       </c>
       <c r="P30">
-        <v>3605044919.0</v>
+        <v>1271368346.0</v>
       </c>
       <c r="Q30">
-        <v>4124257829.0</v>
+        <v>1271368346.0</v>
       </c>
       <c r="R30">
-        <v>8361258225.0</v>
+        <v>-4311697500.0</v>
       </c>
       <c r="S30">
-        <v>9720628137.0</v>
+        <v>-2434298283.0</v>
       </c>
       <c r="T30">
-        <v>1778632813.0</v>
+        <v>-981027574.0</v>
       </c>
       <c r="U30">
-        <v>4254424363.0</v>
+        <v>-345654219.0</v>
       </c>
       <c r="V30">
-        <v>13250159590.0</v>
+        <v>68496000000.0</v>
       </c>
       <c r="W30">
-        <v>13311875021.0</v>
+        <v>-2242284660.0</v>
       </c>
       <c r="X30">
-        <v>6908120221.0</v>
+        <v>-280000000.0</v>
       </c>
       <c r="Y30">
-        <v>15147900682.0</v>
+        <v>-132500000.0</v>
       </c>
       <c r="Z30">
-        <v>14018366587.0</v>
+        <v>-175000000.0</v>
       </c>
       <c r="AA30">
-        <v>14774264177.0</v>
+        <v>-175000000.0</v>
       </c>
       <c r="AB30">
-        <v>17782344600.0</v>
+        <v>1980000.0</v>
       </c>
       <c r="AC30">
-        <v>17099522114.0</v>
+        <v>-1227810000.0</v>
       </c>
       <c r="AD30">
-        <v>16899409241.0</v>
+        <v>-329480000.0</v>
       </c>
       <c r="AE30">
-        <v>15493537094.0</v>
+        <v>-898330000.0</v>
       </c>
       <c r="AF30">
-        <v>39193825563.0</v>
+        <v>-7899780000.0</v>
       </c>
       <c r="AG30">
-        <v>38084518426.0</v>
+        <v>2118682273.0</v>
       </c>
       <c r="AH30">
-        <v>22575965683.0</v>
+        <v>24459045000.0</v>
       </c>
       <c r="AI30">
-        <v>15891336432.0</v>
+        <v>-600000000.0</v>
       </c>
       <c r="AJ30">
-        <v>40800382678.0</v>
+        <v>5720508448.0</v>
       </c>
       <c r="AK30">
-        <v>42550773969.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1388223900.0</v>
+      </c>
+      <c r="AL30"/>
       <c r="AM30">
-        <v>49306630395.0</v>
+        <v>-5250260300.0</v>
       </c>
       <c r="AN30">
-        <v>27873187650.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-116281520.0</v>
+      </c>
+      <c r="AO30"/>
       <c r="AP30">
-        <v>37008627033.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>-7252125650.0</v>
+      </c>
+      <c r="AQ30"/>
+      <c r="AR30"/>
+      <c r="AS30"/>
+      <c r="AT30"/>
       <c r="AU30">
-        <v>47878615385.0</v>
+        <v>-4107450000.0</v>
       </c>
       <c r="AV30">
-        <v>70804960019.0</v>
+        <v>-1688160000.0</v>
       </c>
       <c r="AW30">
-        <v>74849955166.0</v>
+        <v>-116840000.0</v>
       </c>
       <c r="AX30">
-        <v>62655851109.0</v>
+        <v>-18456750000.0</v>
       </c>
       <c r="AY30">
-        <v>67217400706.0</v>
+        <v>-3327740000.0</v>
       </c>
       <c r="AZ30">
-        <v>56613834870.0</v>
+        <v>-38984160000.0</v>
       </c>
       <c r="BA30">
-        <v>52922243610.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-2525000000.0</v>
+      </c>
+      <c r="BB30"/>
+      <c r="BC30"/>
       <c r="BD30">
-        <v>82962893201.0</v>
-[...12799 lines deleted...]
-        <v>2734787934.0</v>
+        <v>-201400000.0</v>
       </c>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
-      <c r="CG30"/>
-[...5648 lines deleted...]
-      <c r="CF24">
+      <c r="CG30">
+        <v>542213000.0</v>
+      </c>
+      <c r="CH30">
         <v>231950000.0</v>
-      </c>
-[...1080 lines deleted...]
-        <v>641847000.0</v>
       </c>
       <c r="CI30"/>
       <c r="CJ30">
+        <v>641847000.0</v>
+      </c>
+      <c r="CK30"/>
+      <c r="CL30">
         <v>538817000.0</v>
       </c>
-      <c r="CK30"/>
-      <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
+      <c r="CR30"/>
+      <c r="CS30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>