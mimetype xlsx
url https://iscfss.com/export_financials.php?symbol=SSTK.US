--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -13099,51 +13099,51 @@
         <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>128</v>
       </c>
       <c r="B5">
-        <v>109965000.0</v>
+        <v>92157000.0</v>
       </c>
       <c r="C5">
         <v>73109000.0</v>
       </c>
       <c r="D5">
         <v>124325000.0</v>
       </c>
       <c r="E5">
         <v>92373000.0</v>
       </c>
       <c r="F5">
         <v>104803000.0</v>
       </c>
       <c r="G5">
         <v>85266000.0</v>
       </c>
       <c r="H5">
         <v>20155000.0</v>
       </c>
       <c r="I5">
         <v>32452000.0</v>
       </c>
       <c r="J5">
         <v>26349000.0</v>
       </c>
@@ -13155,51 +13155,51 @@
       </c>
       <c r="M5">
         <v>38643000.0</v>
       </c>
       <c r="N5">
         <v>43323000.0</v>
       </c>
       <c r="O5">
         <v>21852000.0</v>
       </c>
       <c r="P5">
         <v>22890000.0</v>
       </c>
       <c r="Q5">
         <v>19795000.0</v>
       </c>
       <c r="R5">
         <v>19746000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>129</v>
       </c>
       <c r="B6">
-        <v>200859000.0</v>
+        <v>183051000.0</v>
       </c>
       <c r="C6">
         <v>160735000.0</v>
       </c>
       <c r="D6">
         <v>204054000.0</v>
       </c>
       <c r="E6">
         <v>160843000.0</v>
       </c>
       <c r="F6">
         <v>153574000.0</v>
       </c>
       <c r="G6">
         <v>126625000.0</v>
       </c>
       <c r="H6">
         <v>70070000.0</v>
       </c>
       <c r="I6">
         <v>78104000.0</v>
       </c>
       <c r="J6">
         <v>61839000.0</v>
       </c>
@@ -14830,51 +14830,51 @@
       </c>
       <c r="BM2">
         <v>7484000.0</v>
       </c>
       <c r="BN2">
         <v>6973000.0</v>
       </c>
     </row>
     <row r="3" spans="1:66">
       <c r="A3" t="s">
         <v>126</v>
       </c>
       <c r="B3">
         <v>22704000.0</v>
       </c>
       <c r="C3">
         <v>22735000.0</v>
       </c>
       <c r="D3">
         <v>12477000.0</v>
       </c>
       <c r="E3">
         <v>22611000.0</v>
       </c>
       <c r="F3">
-        <v>-5919000.0</v>
+        <v>22671000.0</v>
       </c>
       <c r="G3">
         <v>23287000.0</v>
       </c>
       <c r="H3">
         <v>21643000.0</v>
       </c>
       <c r="I3">
         <v>21400000.0</v>
       </c>
       <c r="J3">
         <v>21263000.0</v>
       </c>
       <c r="K3">
         <v>20356000.0</v>
       </c>
       <c r="L3">
         <v>21200000.0</v>
       </c>
       <c r="M3">
         <v>19206000.0</v>
       </c>
       <c r="N3">
         <v>18896000.0</v>
       </c>
@@ -15155,99 +15155,99 @@
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:66">
       <c r="A5" t="s">
         <v>128</v>
       </c>
       <c r="B5">
         <v>-31111000.0</v>
       </c>
       <c r="C5">
-        <v>786000.0</v>
+        <v>-15543000.0</v>
       </c>
       <c r="D5">
         <v>35629000.0</v>
       </c>
       <c r="E5">
         <v>47355000.0</v>
       </c>
       <c r="F5">
         <v>16120000.0</v>
       </c>
       <c r="G5">
         <v>13058000.0</v>
       </c>
       <c r="H5">
         <v>21978000.0</v>
       </c>
       <c r="I5">
         <v>17121000.0</v>
       </c>
       <c r="J5">
         <v>20952000.0</v>
       </c>
       <c r="K5">
         <v>2630000.0</v>
       </c>
       <c r="L5">
         <v>28175000.0</v>
       </c>
       <c r="M5">
         <v>51874000.0</v>
       </c>
       <c r="N5">
         <v>41645000.0</v>
       </c>
       <c r="O5">
         <v>9200000.0</v>
       </c>
       <c r="P5">
         <v>27578000.0</v>
       </c>
       <c r="Q5">
         <v>22918000.0</v>
       </c>
       <c r="R5">
         <v>32676000.0</v>
       </c>
       <c r="S5">
-        <v>14594000.0</v>
+        <v>14112000.0</v>
       </c>
       <c r="T5">
         <v>20420000.0</v>
       </c>
       <c r="U5">
         <v>34548000.0</v>
       </c>
       <c r="V5">
         <v>38118000.0</v>
       </c>
       <c r="W5">
         <v>27593000.0</v>
       </c>
       <c r="X5">
         <v>29347000.0</v>
       </c>
       <c r="Y5">
         <v>22545000.0</v>
       </c>
       <c r="Z5">
         <v>5781000.0</v>
       </c>
       <c r="AA5">
         <v>5803000.0</v>
       </c>
@@ -15355,99 +15355,99 @@
       </c>
       <c r="BJ5">
         <v>4436000.0</v>
       </c>
       <c r="BK5">
         <v>0.0</v>
       </c>
       <c r="BL5">
         <v>0.0</v>
       </c>
       <c r="BM5">
         <v>0.0</v>
       </c>
       <c r="BN5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" t="s">
         <v>129</v>
       </c>
       <c r="B6">
         <v>-8407000.0</v>
       </c>
       <c r="C6">
-        <v>23521000.0</v>
+        <v>7192000.0</v>
       </c>
       <c r="D6">
         <v>48106000.0</v>
       </c>
       <c r="E6">
         <v>69966000.0</v>
       </c>
       <c r="F6">
-        <v>10201000.0</v>
+        <v>38791000.0</v>
       </c>
       <c r="G6">
         <v>36345000.0</v>
       </c>
       <c r="H6">
         <v>43621000.0</v>
       </c>
       <c r="I6">
         <v>38521000.0</v>
       </c>
       <c r="J6">
         <v>42215000.0</v>
       </c>
       <c r="K6">
         <v>22986000.0</v>
       </c>
       <c r="L6">
         <v>49375000.0</v>
       </c>
       <c r="M6">
         <v>71080000.0</v>
       </c>
       <c r="N6">
         <v>60541000.0</v>
       </c>
       <c r="O6">
         <v>27836000.0</v>
       </c>
       <c r="P6">
         <v>45837000.0</v>
       </c>
       <c r="Q6">
         <v>39428000.0</v>
       </c>
       <c r="R6">
         <v>47741000.0</v>
       </c>
       <c r="S6">
-        <v>29634000.0</v>
+        <v>29152000.0</v>
       </c>
       <c r="T6">
         <v>33908000.0</v>
       </c>
       <c r="U6">
         <v>44700000.0</v>
       </c>
       <c r="V6">
         <v>48209000.0</v>
       </c>
       <c r="W6">
         <v>37832000.0</v>
       </c>
       <c r="X6">
         <v>39097000.0</v>
       </c>
       <c r="Y6">
         <v>33396000.0</v>
       </c>
       <c r="Z6">
         <v>16300000.0</v>
       </c>
       <c r="AA6">
         <v>18407000.0</v>
       </c>
@@ -21281,51 +21281,51 @@
       <c r="L25">
         <v>6038000.0</v>
       </c>
       <c r="M25">
         <v>-11770000.0</v>
       </c>
       <c r="N25">
         <v>-342000.0</v>
       </c>
       <c r="O25">
         <v>367000.0</v>
       </c>
       <c r="P25">
         <v>296000.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25">
         <v>-77000.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>182</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-9442000.0</v>
       </c>
       <c r="C26">
         <v>-41591000.0</v>
       </c>
       <c r="D26">
         <v>-28205000.0</v>
       </c>
       <c r="E26">
         <v>-73488000.0</v>
       </c>
       <c r="F26">
         <v>-26493000.0</v>
       </c>
       <c r="G26">
         <v>24324000.0</v>
       </c>
       <c r="H26">
         <v>-7061000.0</v>
       </c>
       <c r="I26">
         <v>-7268000.0</v>
       </c>
       <c r="J26">
         <v>-24977000.0</v>
       </c>
@@ -25243,108 +25243,108 @@
       </c>
       <c r="BJ22">
         <v>4253000.0</v>
       </c>
       <c r="BK22">
         <v>5659000.0</v>
       </c>
       <c r="BL22">
         <v>4126000.0</v>
       </c>
       <c r="BM22">
         <v>4312000.0</v>
       </c>
       <c r="BN22">
         <v>4841000.0</v>
       </c>
     </row>
     <row r="23" spans="1:66">
       <c r="A23" t="s">
         <v>179</v>
       </c>
       <c r="B23">
         <v>-6387000.0</v>
       </c>
       <c r="C23">
-        <v>-338000.0</v>
+        <v>-782000.0</v>
       </c>
       <c r="D23">
         <v>-4092000.0</v>
       </c>
       <c r="E23">
         <v>-1473000.0</v>
       </c>
       <c r="F23">
         <v>-4320000.0</v>
       </c>
       <c r="G23">
-        <v>-452000.0</v>
+        <v>-1563000.0</v>
       </c>
       <c r="H23">
         <v>-5056000.0</v>
       </c>
       <c r="I23">
         <v>-893000.0</v>
       </c>
       <c r="J23">
         <v>-7966000.0</v>
       </c>
       <c r="K23">
         <v>-625000.0</v>
       </c>
       <c r="L23">
         <v>-665000.0</v>
       </c>
       <c r="M23">
         <v>26463000.0</v>
       </c>
       <c r="N23">
         <v>-11005000.0</v>
       </c>
       <c r="O23">
         <v>-74004000.0</v>
       </c>
       <c r="P23">
         <v>304000.0</v>
       </c>
       <c r="Q23">
         <v>-2593000.0</v>
       </c>
       <c r="R23">
         <v>-18496000.0</v>
       </c>
       <c r="S23">
         <v>-1323000.0</v>
       </c>
       <c r="T23">
         <v>-827000.0</v>
       </c>
       <c r="U23">
-        <v>-6703000.0</v>
+        <v>-7195000.0</v>
       </c>
       <c r="V23">
-        <v>-11725000.0</v>
+        <v>-13034000.0</v>
       </c>
       <c r="W23">
         <v>-649000.0</v>
       </c>
       <c r="X23">
         <v>22728000.0</v>
       </c>
       <c r="Y23">
         <v>-1046000.0</v>
       </c>
       <c r="Z23">
         <v>-1761000.0</v>
       </c>
       <c r="AA23">
         <v>79000.0</v>
       </c>
       <c r="AB23">
         <v>3188000.0</v>
       </c>
       <c r="AC23">
         <v>-1087000.0</v>
       </c>
       <c r="AD23">
         <v>-3876000.0</v>
       </c>
@@ -25627,51 +25627,51 @@
         <v>-8000.0</v>
       </c>
       <c r="BI24">
         <v>8000.0</v>
       </c>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
     </row>
     <row r="25" spans="1:66">
       <c r="A25" t="s">
         <v>181</v>
       </c>
       <c r="B25">
         <v>43410000.0</v>
       </c>
       <c r="C25">
         <v>12912000.0</v>
       </c>
       <c r="D25">
         <v>-2780000.0</v>
       </c>
       <c r="E25">
-        <v>26180000.0</v>
+        <v>-12661000.0</v>
       </c>
       <c r="F25">
         <v>-12667000.0</v>
       </c>
       <c r="G25">
         <v>-715000.0</v>
       </c>
       <c r="H25">
         <v>-1532000.0</v>
       </c>
       <c r="I25">
         <v>3395000.0</v>
       </c>
       <c r="J25">
         <v>-5265000.0</v>
       </c>
       <c r="K25">
         <v>2043000.0</v>
       </c>
       <c r="L25">
         <v>-9495000.0</v>
       </c>
       <c r="M25">
         <v>-41705000.0</v>
       </c>
@@ -25807,53 +25807,55 @@
       <c r="BE25">
         <v>-1000.0</v>
       </c>
       <c r="BF25">
         <v>50000.0</v>
       </c>
       <c r="BG25">
         <v>296000.0</v>
       </c>
       <c r="BH25"/>
       <c r="BI25">
         <v>6135000.0</v>
       </c>
       <c r="BJ25">
         <v>4253000.0</v>
       </c>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
     </row>
     <row r="26" spans="1:66">
       <c r="A26" t="s">
         <v>182</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>-6387000.0</v>
+      </c>
       <c r="C26">
-        <v>0.0</v>
+        <v>-338000.0</v>
       </c>
       <c r="D26">
         <v>-4091999.0</v>
       </c>
       <c r="E26">
         <v>-1473000.0</v>
       </c>
       <c r="F26">
         <v>-3539000.0</v>
       </c>
       <c r="G26">
         <v>-452000.0</v>
       </c>
       <c r="H26">
         <v>-20999000.0</v>
       </c>
       <c r="I26">
         <v>-20592000.0</v>
       </c>
       <c r="J26">
         <v>-7966000.0</v>
       </c>
       <c r="K26">
         <v>-9201000.0</v>
       </c>
@@ -25993,51 +25995,51 @@
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
     </row>
     <row r="27" spans="1:66">
       <c r="A27" t="s">
         <v>183</v>
       </c>
       <c r="B27">
         <v>13372000.0</v>
       </c>
       <c r="C27">
         <v>14605000.0</v>
       </c>
       <c r="D27">
         <v>12962000.0</v>
       </c>
       <c r="E27">
-        <v>369000.0</v>
+        <v>15625000.0</v>
       </c>
       <c r="F27">
         <v>17884000.0</v>
       </c>
       <c r="G27">
         <v>15110000.0</v>
       </c>
       <c r="H27">
         <v>15094000.0</v>
       </c>
       <c r="I27">
         <v>14976000.0</v>
       </c>
       <c r="J27">
         <v>11150000.0</v>
       </c>
       <c r="K27">
         <v>11988000.0</v>
       </c>
       <c r="L27">
         <v>13003000.0</v>
       </c>
       <c r="M27">
         <v>14943000.0</v>
       </c>