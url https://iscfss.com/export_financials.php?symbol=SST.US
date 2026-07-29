--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1451,51 +1451,51 @@
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>-77277000.0</v>
+        <v>227840000.0</v>
       </c>
       <c r="C28">
         <v>211370000.0</v>
       </c>
       <c r="D28">
         <v>220075000.0</v>
       </c>
       <c r="E28">
         <v>413644000.0</v>
       </c>
       <c r="F28">
         <v>122557000.0</v>
       </c>
       <c r="G28">
         <v>179125357.0</v>
       </c>
       <c r="H28">
         <v>222848000.0</v>
       </c>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>36</v>
       </c>
@@ -1757,54 +1757,54 @@
       <c r="C39">
         <v>7954000.0</v>
       </c>
       <c r="D39">
         <v>10567000.0</v>
       </c>
       <c r="E39">
         <v>37175000.0</v>
       </c>
       <c r="F39">
         <v>7689000.0</v>
       </c>
       <c r="G39">
         <v>-70930210.0</v>
       </c>
       <c r="H39">
         <v>2027000.0</v>
       </c>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>122995000.0</v>
+        <v>46277000.0</v>
       </c>
       <c r="C40">
-        <v>76200000.0</v>
+        <v>129189000.0</v>
       </c>
       <c r="D40">
         <v>56324000.0</v>
       </c>
       <c r="E40">
         <v>184553000.0</v>
       </c>
       <c r="F40">
         <v>30923000.0</v>
       </c>
       <c r="G40">
         <v>-11520000.0</v>
       </c>
       <c r="H40">
         <v>58009000.0</v>
       </c>
       <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
@@ -1951,51 +1951,51 @@
       <c r="G47">
         <v>1057000.0</v>
       </c>
       <c r="H47">
         <v>1351000.0</v>
       </c>
       <c r="I47"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
         <v>-847679000.0</v>
       </c>
       <c r="C48">
         <v>-782335000.0</v>
       </c>
       <c r="D48">
         <v>-707662000.0</v>
       </c>
       <c r="E48">
         <v>-439296000.0</v>
       </c>
       <c r="F48">
-        <v>-60306523.0</v>
+        <v>-28829000.0</v>
       </c>
       <c r="G48">
         <v>-81333286.0</v>
       </c>
       <c r="H48"/>
       <c r="I48"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49">
         <v>-445301000.0</v>
       </c>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>57</v>
@@ -2006,78 +2006,78 @@
       <c r="C50">
         <v>16405000.0</v>
       </c>
       <c r="D50">
         <v>15271000.0</v>
       </c>
       <c r="E50">
         <v>15021000.0</v>
       </c>
       <c r="F50">
         <v>450000.0</v>
       </c>
       <c r="G50">
         <v>9374000.0</v>
       </c>
       <c r="H50">
         <v>24237000.0</v>
       </c>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>9610000.0</v>
+        <v>314727000.0</v>
       </c>
       <c r="C51">
         <v>274977000.0</v>
       </c>
       <c r="D51">
         <v>355418000.0</v>
       </c>
       <c r="E51">
         <v>422549000.0</v>
       </c>
       <c r="F51">
         <v>170453000.0</v>
       </c>
       <c r="G51">
         <v>179969000.0</v>
       </c>
       <c r="H51">
         <v>254734000.0</v>
       </c>
       <c r="I51"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>1427000.0</v>
+        <v>78145000.0</v>
       </c>
       <c r="C52">
         <v>18494000.0</v>
       </c>
       <c r="D52">
         <v>17604000.0</v>
       </c>
       <c r="E52">
         <v>17170000.0</v>
       </c>
       <c r="F52">
         <v>170453000.0</v>
       </c>
       <c r="G52">
         <v>9374000.0</v>
       </c>
       <c r="H52">
         <v>24237000.0</v>
       </c>
       <c r="I52"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>60</v>
       </c>
@@ -3429,54 +3429,54 @@
       </c>
       <c r="S20">
         <v>44820000.0</v>
       </c>
       <c r="T20">
         <v>44820000.0</v>
       </c>
       <c r="U20"/>
       <c r="V20">
         <v>44820000.0</v>
       </c>
       <c r="W20">
         <v>44820000.0</v>
       </c>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
         <v>101358000.0</v>
       </c>
       <c r="C21">
-        <v>148089000.0</v>
+        <v>161761000.0</v>
       </c>
       <c r="D21">
-        <v>166714000.0</v>
+        <v>180884000.0</v>
       </c>
       <c r="E21">
         <v>199554000.0</v>
       </c>
       <c r="F21">
         <v>218168000.0</v>
       </c>
       <c r="G21">
         <v>236777000.0</v>
       </c>
       <c r="H21">
         <v>241006000.0</v>
       </c>
       <c r="I21">
         <v>273118000.0</v>
       </c>
       <c r="J21">
         <v>290881000.0</v>
       </c>
       <c r="K21">
         <v>308426000.0</v>
       </c>
       <c r="L21">
         <v>327000000.0</v>
       </c>
@@ -3799,57 +3799,57 @@
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>-42294000.0</v>
+        <v>256170000.0</v>
       </c>
       <c r="C28">
-        <v>-77277000.0</v>
+        <v>227840000.0</v>
       </c>
       <c r="D28">
-        <v>-27002000.0</v>
+        <v>208107000.0</v>
       </c>
       <c r="E28">
         <v>203717000.0</v>
       </c>
       <c r="F28">
         <v>226370000.0</v>
       </c>
       <c r="G28">
         <v>211370000.0</v>
       </c>
       <c r="H28">
         <v>210633000.0</v>
       </c>
       <c r="I28">
         <v>208683000.0</v>
       </c>
       <c r="J28">
         <v>220180000.0</v>
       </c>
       <c r="K28">
         <v>220075000.0</v>
       </c>
       <c r="L28">
         <v>404847000.0</v>
       </c>
@@ -4341,57 +4341,57 @@
         <v>567387000.0</v>
       </c>
       <c r="S35">
         <v>8758000.0</v>
       </c>
       <c r="T35">
         <v>9368000.0</v>
       </c>
       <c r="U35">
         <v>61943833.0</v>
       </c>
       <c r="V35">
         <v>81772375.0</v>
       </c>
       <c r="W35">
         <v>186396000.0</v>
       </c>
       <c r="X35"/>
       <c r="Y35"/>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
-        <v>14640000.0</v>
+        <v>14261000.0</v>
       </c>
       <c r="C36">
-        <v>13935000.0</v>
+        <v>642000.0</v>
       </c>
       <c r="D36">
-        <v>14843000.0</v>
+        <v>673000.0</v>
       </c>
       <c r="E36">
         <v>711000.0</v>
       </c>
       <c r="F36">
         <v>319000.0</v>
       </c>
       <c r="G36">
         <v>349000.0</v>
       </c>
       <c r="H36">
         <v>14595000.0</v>
       </c>
       <c r="I36">
         <v>815000.0</v>
       </c>
       <c r="J36">
         <v>1017000.0</v>
       </c>
       <c r="K36">
         <v>4818000.0</v>
       </c>
       <c r="L36">
         <v>419218000.0</v>
       </c>
@@ -4542,110 +4542,110 @@
       <c r="D39">
         <v>7673000.0</v>
       </c>
       <c r="E39">
         <v>7494000.0</v>
       </c>
       <c r="F39">
         <v>8509000.0</v>
       </c>
       <c r="G39">
         <v>7954000.0</v>
       </c>
       <c r="H39">
         <v>8511000.0</v>
       </c>
       <c r="I39">
         <v>11058000.0</v>
       </c>
       <c r="J39">
         <v>17022000.0</v>
       </c>
       <c r="K39">
         <v>10567000.0</v>
       </c>
       <c r="L39">
-        <v>10045000.0</v>
+        <v>36326000.0</v>
       </c>
       <c r="M39">
         <v>23738000.0</v>
       </c>
       <c r="N39">
         <v>37175000.0</v>
       </c>
       <c r="O39">
         <v>9074000.0</v>
       </c>
       <c r="P39">
         <v>16094000.0</v>
       </c>
       <c r="Q39">
         <v>15428000.0</v>
       </c>
       <c r="R39">
         <v>19363000.0</v>
       </c>
       <c r="S39">
         <v>7689000.0</v>
       </c>
       <c r="T39">
         <v>7236000.0</v>
       </c>
       <c r="U39">
         <v>176667.0</v>
       </c>
       <c r="V39">
         <v>-70930210.0</v>
       </c>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>110094000.0</v>
+        <v>33278000.0</v>
       </c>
       <c r="C40">
-        <v>122995000.0</v>
+        <v>46277000.0</v>
       </c>
       <c r="D40">
         <v>54255000.0</v>
       </c>
       <c r="E40">
         <v>69117000.0</v>
       </c>
       <c r="F40">
         <v>61549000.0</v>
       </c>
       <c r="G40">
         <v>76200000.0</v>
       </c>
       <c r="H40">
-        <v>71072000.0</v>
+        <v>123058000.0</v>
       </c>
       <c r="I40">
         <v>76817000.0</v>
       </c>
       <c r="J40">
         <v>49306000.0</v>
       </c>
       <c r="K40">
         <v>56324000.0</v>
       </c>
       <c r="L40">
         <v>206709000.0</v>
       </c>
       <c r="M40">
         <v>87474000.0</v>
       </c>
       <c r="N40">
         <v>184553000.0</v>
       </c>
       <c r="O40">
         <v>70164000.0</v>
       </c>
       <c r="P40">
         <v>90265000.0</v>
       </c>
@@ -5072,51 +5072,51 @@
       <c r="K48">
         <v>-707662000.0</v>
       </c>
       <c r="L48">
         <v>-646242000.0</v>
       </c>
       <c r="M48">
         <v>-514809000.0</v>
       </c>
       <c r="N48">
         <v>-439296000.0</v>
       </c>
       <c r="O48">
         <v>-445301000.0</v>
       </c>
       <c r="P48">
         <v>-150016000.0</v>
       </c>
       <c r="Q48">
         <v>-118373000.0</v>
       </c>
       <c r="R48">
         <v>-83236000.0</v>
       </c>
       <c r="S48">
-        <v>-60306523.0</v>
+        <v>-28829000.0</v>
       </c>
       <c r="T48">
         <v>-57371211.0</v>
       </c>
       <c r="U48">
         <v>-64317938.0</v>
       </c>
       <c r="V48">
         <v>-81333286.0</v>
       </c>
       <c r="W48">
         <v>-29914750.0</v>
       </c>
       <c r="X48">
         <v>-210020.0</v>
       </c>
       <c r="Y48"/>
     </row>
     <row r="49" spans="1:25">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
@@ -5204,57 +5204,57 @@
       <c r="Q50">
         <v>14888000.0</v>
       </c>
       <c r="R50">
         <v>14822000.0</v>
       </c>
       <c r="S50">
         <v>450000.0</v>
       </c>
       <c r="T50">
         <v>171780000.0</v>
       </c>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50">
         <v>9374000.0</v>
       </c>
       <c r="X50"/>
       <c r="Y50"/>
     </row>
     <row r="51" spans="1:25">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>9220000.0</v>
+        <v>307684000.0</v>
       </c>
       <c r="C51">
-        <v>9610000.0</v>
+        <v>314727000.0</v>
       </c>
       <c r="D51">
-        <v>27587000.0</v>
+        <v>262696000.0</v>
       </c>
       <c r="E51">
         <v>267365000.0</v>
       </c>
       <c r="F51">
         <v>270283000.0</v>
       </c>
       <c r="G51">
         <v>274977000.0</v>
       </c>
       <c r="H51">
         <v>279725000.0</v>
       </c>
       <c r="I51">
         <v>284334000.0</v>
       </c>
       <c r="J51">
         <v>290100000.0</v>
       </c>
       <c r="K51">
         <v>355418000.0</v>
       </c>
       <c r="L51">
         <v>409700000.0</v>
       </c>
@@ -5271,54 +5271,54 @@
       <c r="Q51">
         <v>430052000.0</v>
       </c>
       <c r="R51">
         <v>432139000.0</v>
       </c>
       <c r="S51">
         <v>170453000.0</v>
       </c>
       <c r="T51">
         <v>171780000.0</v>
       </c>
       <c r="U51"/>
       <c r="V51">
         <v>179969000.0</v>
       </c>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
     </row>
     <row r="52" spans="1:25">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>1467000.0</v>
+        <v>78283000.0</v>
       </c>
       <c r="C52">
-        <v>1427000.0</v>
+        <v>78145000.0</v>
       </c>
       <c r="D52">
         <v>24804000.0</v>
       </c>
       <c r="E52">
         <v>22710000.0</v>
       </c>
       <c r="F52">
         <v>20492000.0</v>
       </c>
       <c r="G52">
         <v>18494000.0</v>
       </c>
       <c r="H52">
         <v>18668000.0</v>
       </c>
       <c r="I52">
         <v>18657000.0</v>
       </c>
       <c r="J52">
         <v>18565000.0</v>
       </c>
       <c r="K52">
         <v>17604000.0</v>
       </c>
@@ -6008,80 +6008,80 @@
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>47397000.0</v>
       </c>
       <c r="H4">
         <v>-15454000.0</v>
       </c>
       <c r="I4">
         <v>-5667000.0</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-62040000.0</v>
+        <v>-56512000.0</v>
       </c>
       <c r="C5">
         <v>-66106000.0</v>
       </c>
       <c r="D5">
         <v>-82884000.0</v>
       </c>
       <c r="E5">
         <v>-121596000.0</v>
       </c>
       <c r="F5">
         <v>50831000.0</v>
       </c>
       <c r="G5">
         <v>42622000.0</v>
       </c>
       <c r="H5">
         <v>50984000.0</v>
       </c>
       <c r="I5">
         <v>20146000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>20822000.0</v>
+        <v>26350000.0</v>
       </c>
       <c r="C6">
         <v>14001000.0</v>
       </c>
       <c r="D6">
         <v>-4481000.0</v>
       </c>
       <c r="E6">
         <v>-51949000.0</v>
       </c>
       <c r="F6">
         <v>64716000.0</v>
       </c>
       <c r="G6">
         <v>52924000.0</v>
       </c>
       <c r="H6">
         <v>62228000.0</v>
       </c>
       <c r="I6">
         <v>25459000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
@@ -6571,57 +6571,57 @@
         <v>54307000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27">
         <v>35813000.0</v>
       </c>
       <c r="G27">
         <v>22979000.0</v>
       </c>
       <c r="H27">
         <v>19960000.0</v>
       </c>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>114</v>
       </c>
       <c r="B28">
         <v>162435000.0</v>
       </c>
       <c r="C28">
         <v>160858000.0</v>
       </c>
       <c r="D28">
-        <v>106505000.0</v>
+        <v>160812000.0</v>
       </c>
       <c r="E28">
         <v>305300000.0</v>
       </c>
       <c r="F28">
-        <v>13327278.0</v>
+        <v>102560000.0</v>
       </c>
       <c r="G28">
         <v>78527000.0</v>
       </c>
       <c r="H28">
         <v>68349000.0</v>
       </c>
       <c r="I28">
         <v>66523000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>115</v>
       </c>
       <c r="B29">
         <v>-2875000.0</v>
       </c>
       <c r="C29">
         <v>-370000.0</v>
       </c>
       <c r="D29">
         <v>-20371000.0</v>
       </c>
       <c r="E29">
@@ -6879,51 +6879,51 @@
       <c r="F2">
         <v>46077000.0</v>
       </c>
       <c r="G2">
         <v>30894000.0</v>
       </c>
       <c r="H2">
         <v>51171000.0</v>
       </c>
       <c r="I2">
         <v>109678000.0</v>
       </c>
       <c r="J2">
         <v>97985000.0</v>
       </c>
       <c r="K2">
         <v>102308000.0</v>
       </c>
       <c r="L2">
         <v>50585000.0</v>
       </c>
       <c r="M2">
         <v>56657000.0</v>
       </c>
       <c r="N2">
-        <v>141487000.0</v>
+        <v>147951000.0</v>
       </c>
       <c r="O2">
         <v>128156000.0</v>
       </c>
       <c r="P2">
         <v>137681000.0</v>
       </c>
       <c r="Q2">
         <v>152558000.0</v>
       </c>
       <c r="R2">
         <v>7437000.0</v>
       </c>
       <c r="S2">
         <v>173991000.0</v>
       </c>
       <c r="T2">
         <v>128885000.0</v>
       </c>
       <c r="U2">
         <v>126167000.0</v>
       </c>
       <c r="V2">
         <v>112550000.0</v>
       </c>
@@ -6954,51 +6954,51 @@
       <c r="F3">
         <v>20477000.0</v>
       </c>
       <c r="G3">
         <v>20232000.0</v>
       </c>
       <c r="H3">
         <v>20128000.0</v>
       </c>
       <c r="I3">
         <v>19943000.0</v>
       </c>
       <c r="J3">
         <v>19804000.0</v>
       </c>
       <c r="K3">
         <v>19737000.0</v>
       </c>
       <c r="L3">
         <v>27938000.0</v>
       </c>
       <c r="M3">
         <v>28052000.0</v>
       </c>
       <c r="N3">
-        <v>32783000.0</v>
+        <v>19100000.0</v>
       </c>
       <c r="O3"/>
       <c r="P3">
         <v>33420000.0</v>
       </c>
       <c r="Q3">
         <v>33397000.0</v>
       </c>
       <c r="R3">
         <v>23594000.0</v>
       </c>
       <c r="S3">
         <v>2236000.0</v>
       </c>
       <c r="T3">
         <v>3459000.0</v>
       </c>
       <c r="U3">
         <v>3112000.0</v>
       </c>
       <c r="V3">
         <v>2779000.0</v>
       </c>
       <c r="W3"/>
       <c r="X3">
@@ -7066,64 +7066,64 @@
       <c r="F5">
         <v>-13158000.0</v>
       </c>
       <c r="G5">
         <v>-10988000.0</v>
       </c>
       <c r="H5">
         <v>-22097000.0</v>
       </c>
       <c r="I5">
         <v>-27152000.0</v>
       </c>
       <c r="J5">
         <v>-5869000.0</v>
       </c>
       <c r="K5">
         <v>-21640000.0</v>
       </c>
       <c r="L5">
         <v>-13991000.0</v>
       </c>
       <c r="M5">
         <v>-23843000.0</v>
       </c>
       <c r="N5">
-        <v>-15087000.0</v>
+        <v>9939000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5">
         <v>-42307000.0</v>
       </c>
       <c r="Q5">
         <v>-27880000.0</v>
       </c>
       <c r="R5">
         <v>-49535000.0</v>
       </c>
       <c r="S5">
-        <v>7537000.0</v>
+        <v>3375000.0</v>
       </c>
       <c r="T5">
         <v>16027000.0</v>
       </c>
       <c r="U5">
         <v>16325000.0</v>
       </c>
       <c r="V5">
         <v>14260000.0</v>
       </c>
       <c r="W5">
         <v>14260000.0</v>
       </c>
       <c r="X5">
         <v>-173160.0</v>
       </c>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
         <v>-38908000.0</v>
       </c>
@@ -7139,66 +7139,66 @@
       <c r="F6">
         <v>7319000.0</v>
       </c>
       <c r="G6">
         <v>9244000.0</v>
       </c>
       <c r="H6">
         <v>-1969000.0</v>
       </c>
       <c r="I6">
         <v>-7209000.0</v>
       </c>
       <c r="J6">
         <v>13935000.0</v>
       </c>
       <c r="K6">
         <v>-1903000.0</v>
       </c>
       <c r="L6">
         <v>13947000.0</v>
       </c>
       <c r="M6">
         <v>4209000.0</v>
       </c>
       <c r="N6">
-        <v>17696000.0</v>
+        <v>29039000.0</v>
       </c>
       <c r="O6">
         <v>-15027000.0</v>
       </c>
       <c r="P6">
         <v>-8887000.0</v>
       </c>
       <c r="Q6">
         <v>5517000.0</v>
       </c>
       <c r="R6">
         <v>-25941000.0</v>
       </c>
       <c r="S6">
-        <v>9773000.0</v>
+        <v>5611000.0</v>
       </c>
       <c r="T6">
         <v>19486000.0</v>
       </c>
       <c r="U6">
         <v>19437000.0</v>
       </c>
       <c r="V6">
         <v>17039000.0</v>
       </c>
       <c r="W6">
         <v>17342000.0</v>
       </c>
       <c r="X6">
         <v>-120410.0</v>
       </c>
       <c r="Y6">
         <v>-31882.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
@@ -7282,51 +7282,51 @@
       <c r="F9">
         <v>28436000.0</v>
       </c>
       <c r="G9">
         <v>44701000.0</v>
       </c>
       <c r="H9">
         <v>37661000.0</v>
       </c>
       <c r="I9">
         <v>-15097000.0</v>
       </c>
       <c r="J9">
         <v>-13068000.0</v>
       </c>
       <c r="K9">
         <v>-6188000.0</v>
       </c>
       <c r="L9">
         <v>37233000.0</v>
       </c>
       <c r="M9">
         <v>40257000.0</v>
       </c>
       <c r="N9">
-        <v>15408000.0</v>
+        <v>-7880000.0</v>
       </c>
       <c r="O9">
         <v>58703000.0</v>
       </c>
       <c r="P9">
         <v>63495000.0</v>
       </c>
       <c r="Q9">
         <v>67239000.0</v>
       </c>
       <c r="R9">
         <v>53414000.0</v>
       </c>
       <c r="S9">
         <v>25812000.0</v>
       </c>
       <c r="T9">
         <v>42561000.0</v>
       </c>
       <c r="U9">
         <v>43412000.0</v>
       </c>
       <c r="V9">
         <v>23205000.0</v>
       </c>
@@ -7357,51 +7357,51 @@
       <c r="F10">
         <v>-20243000.0</v>
       </c>
       <c r="G10">
         <v>-18752000.0</v>
       </c>
       <c r="H10">
         <v>-30054000.0</v>
       </c>
       <c r="I10">
         <v>-35023000.0</v>
       </c>
       <c r="J10">
         <v>-13839000.0</v>
       </c>
       <c r="K10">
         <v>-33596000.0</v>
       </c>
       <c r="L10">
         <v>-27044000.0</v>
       </c>
       <c r="M10">
         <v>-36177000.0</v>
       </c>
       <c r="N10">
-        <v>-229826001.0</v>
+        <v>-53630000.0</v>
       </c>
       <c r="O10">
         <v>-398473000.0</v>
       </c>
       <c r="P10">
         <v>-56807000.0</v>
       </c>
       <c r="Q10">
         <v>-31065000.0</v>
       </c>
       <c r="R10">
         <v>-54311000.0</v>
       </c>
       <c r="S10">
         <v>3375000.0</v>
       </c>
       <c r="T10">
         <v>11843000.0</v>
       </c>
       <c r="U10">
         <v>11849000.0</v>
       </c>
       <c r="V10">
         <v>8479000.0</v>
       </c>
@@ -7434,51 +7434,51 @@
       <c r="F11">
         <v>-387000.0</v>
       </c>
       <c r="G11">
         <v>-729000.0</v>
       </c>
       <c r="H11">
         <v>585000.0</v>
       </c>
       <c r="I11">
         <v>-178000.0</v>
       </c>
       <c r="J11">
         <v>-48000.0</v>
       </c>
       <c r="K11">
         <v>-9745000.0</v>
       </c>
       <c r="L11">
         <v>-1116000.0</v>
       </c>
       <c r="M11">
         <v>-6670000.0</v>
       </c>
       <c r="N11">
-        <v>69795999.0</v>
+        <v>-24339000.0</v>
       </c>
       <c r="O11">
         <v>-69496000.0</v>
       </c>
       <c r="P11">
         <v>-19228000.0</v>
       </c>
       <c r="Q11">
         <v>3000000.0</v>
       </c>
       <c r="R11">
         <v>4776000.0</v>
       </c>
       <c r="S11">
         <v>262000.0</v>
       </c>
       <c r="T11">
         <v>475000.0</v>
       </c>
       <c r="U11">
         <v>77000.0</v>
       </c>
       <c r="V11">
         <v>1527000.0</v>
       </c>
@@ -7526,51 +7526,51 @@
       <c r="K12">
         <v>11956000.0</v>
       </c>
       <c r="L12">
         <v>13053000.0</v>
       </c>
       <c r="M12">
         <v>12334000.0</v>
       </c>
       <c r="N12">
         <v>9939000.0</v>
       </c>
       <c r="O12">
         <v>9939000.0</v>
       </c>
       <c r="P12">
         <v>10011000.0</v>
       </c>
       <c r="Q12">
         <v>7324000.0</v>
       </c>
       <c r="R12">
         <v>4776000.0</v>
       </c>
       <c r="S12">
-        <v>39525959.0</v>
+        <v>4162000.0</v>
       </c>
       <c r="T12">
         <v>4184000.0</v>
       </c>
       <c r="U12">
         <v>4476000.0</v>
       </c>
       <c r="V12">
         <v>5781000.0</v>
       </c>
       <c r="W12">
         <v>5781000.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
         <v>99</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>6303000.0</v>
       </c>
       <c r="D13">
@@ -7710,51 +7710,51 @@
       <c r="F15">
         <v>-15883000.0</v>
       </c>
       <c r="G15">
         <v>-14161000.0</v>
       </c>
       <c r="H15">
         <v>-23602000.0</v>
       </c>
       <c r="I15">
         <v>-26373000.0</v>
       </c>
       <c r="J15">
         <v>-10537000.0</v>
       </c>
       <c r="K15">
         <v>-26607000.0</v>
       </c>
       <c r="L15">
         <v>-131490000.0</v>
       </c>
       <c r="M15">
         <v>-34301000.0</v>
       </c>
       <c r="N15">
-        <v>-241697000.0</v>
+        <v>-26889000.0</v>
       </c>
       <c r="O15">
         <v>-242166000.0</v>
       </c>
       <c r="P15">
         <v>-37579000.0</v>
       </c>
       <c r="Q15">
         <v>-34065000.0</v>
       </c>
       <c r="R15">
         <v>-59087000.0</v>
       </c>
       <c r="S15">
         <v>3113000.0</v>
       </c>
       <c r="T15">
         <v>11368000.0</v>
       </c>
       <c r="U15">
         <v>11772000.0</v>
       </c>
       <c r="V15">
         <v>62267000.0</v>
       </c>
@@ -8060,51 +8060,51 @@
       <c r="F21">
         <v>-13126000.0</v>
       </c>
       <c r="G21">
         <v>-11903000.0</v>
       </c>
       <c r="H21">
         <v>-21816000.0</v>
       </c>
       <c r="I21">
         <v>-29086000.0</v>
       </c>
       <c r="J21">
         <v>-25796000.0</v>
       </c>
       <c r="K21">
         <v>-18491000.0</v>
       </c>
       <c r="L21">
         <v>-20854000.0</v>
       </c>
       <c r="M21">
         <v>-21825000.0</v>
       </c>
       <c r="N21">
-        <v>-355196000.0</v>
+        <v>-21749000.0</v>
       </c>
       <c r="O21">
         <v>-398894000.0</v>
       </c>
       <c r="P21">
         <v>-42307000.0</v>
       </c>
       <c r="Q21">
         <v>-27880000.0</v>
       </c>
       <c r="R21">
         <v>-49535000.0</v>
       </c>
       <c r="S21">
         <v>7537000.0</v>
       </c>
       <c r="T21">
         <v>16027000.0</v>
       </c>
       <c r="U21">
         <v>16325000.0</v>
       </c>
       <c r="V21">
         <v>14260000.0</v>
       </c>
@@ -8166,51 +8166,51 @@
       <c r="F23">
         <v>87639000.0</v>
       </c>
       <c r="G23">
         <v>87498000.0</v>
       </c>
       <c r="H23">
         <v>110648000.0</v>
       </c>
       <c r="I23">
         <v>123667000.0</v>
       </c>
       <c r="J23">
         <v>110713000.0</v>
       </c>
       <c r="K23">
         <v>114611000.0</v>
       </c>
       <c r="L23">
         <v>108672000.0</v>
       </c>
       <c r="M23">
         <v>118739000.0</v>
       </c>
       <c r="N23">
-        <v>512091000.0</v>
+        <v>161820000.0</v>
       </c>
       <c r="O23"/>
       <c r="P23">
         <v>243483000.0</v>
       </c>
       <c r="Q23">
         <v>247677000.0</v>
       </c>
       <c r="R23">
         <v>22418000.0</v>
       </c>
       <c r="S23">
         <v>192266000.0</v>
       </c>
       <c r="T23">
         <v>155419000.0</v>
       </c>
       <c r="U23">
         <v>153254000.0</v>
       </c>
       <c r="V23">
         <v>121495000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23">
@@ -8436,60 +8436,60 @@
       <c r="C28">
         <v>38758000.0</v>
       </c>
       <c r="D28">
         <v>38307000.0</v>
       </c>
       <c r="E28">
         <v>43808000.0</v>
       </c>
       <c r="F28">
         <v>41562000.0</v>
       </c>
       <c r="G28">
         <v>36372000.0</v>
       </c>
       <c r="H28">
         <v>39349000.0</v>
       </c>
       <c r="I28">
         <v>47926000.0</v>
       </c>
       <c r="J28">
         <v>37211000.0</v>
       </c>
       <c r="K28">
-        <v>24021000.0</v>
+        <v>36324000.0</v>
       </c>
       <c r="L28">
         <v>38503000.0</v>
       </c>
       <c r="M28">
         <v>42394000.0</v>
       </c>
       <c r="N28">
-        <v>66258000.0</v>
+        <v>41842000.0</v>
       </c>
       <c r="O28">
         <v>62764000.0</v>
       </c>
       <c r="P28">
         <v>72382000.0</v>
       </c>
       <c r="Q28">
         <v>61722000.0</v>
       </c>
       <c r="R28">
         <v>108432000.0</v>
       </c>
       <c r="S28">
         <v>55867722.0</v>
       </c>
       <c r="T28">
         <v>23075000.0</v>
       </c>
       <c r="U28">
         <v>23975000.0</v>
       </c>
       <c r="V28">
         <v>21778000.0</v>
       </c>
@@ -8591,51 +8591,51 @@
       <c r="F30">
         <v>41562000.0</v>
       </c>
       <c r="G30">
         <v>56604000.0</v>
       </c>
       <c r="H30">
         <v>59477000.0</v>
       </c>
       <c r="I30">
         <v>13989000.0</v>
       </c>
       <c r="J30">
         <v>12728000.0</v>
       </c>
       <c r="K30">
         <v>12303000.0</v>
       </c>
       <c r="L30">
         <v>58087000.0</v>
       </c>
       <c r="M30">
         <v>62082000.0</v>
       </c>
       <c r="N30">
-        <v>370604000.0</v>
+        <v>13869000.0</v>
       </c>
       <c r="O30">
         <v>218462000.0</v>
       </c>
       <c r="P30">
         <v>105802000.0</v>
       </c>
       <c r="Q30">
         <v>95119000.0</v>
       </c>
       <c r="R30">
         <v>14981000.0</v>
       </c>
       <c r="S30">
         <v>18275000.0</v>
       </c>
       <c r="T30">
         <v>26534000.0</v>
       </c>
       <c r="U30">
         <v>27087000.0</v>
       </c>
       <c r="V30">
         <v>8945000.0</v>
       </c>
@@ -8666,51 +8666,51 @@
       <c r="F31">
         <v>-7117000.0</v>
       </c>
       <c r="G31">
         <v>-6849000.0</v>
       </c>
       <c r="H31">
         <v>-8238000.0</v>
       </c>
       <c r="I31">
         <v>-5937000.0</v>
       </c>
       <c r="J31">
         <v>11957000.0</v>
       </c>
       <c r="K31">
         <v>-15105000.0</v>
       </c>
       <c r="L31">
         <v>-6190000.0</v>
       </c>
       <c r="M31">
         <v>-14352000.0</v>
       </c>
       <c r="N31">
-        <v>125369999.0</v>
+        <v>-31881000.0</v>
       </c>
       <c r="O31">
         <v>-15840000.0</v>
       </c>
       <c r="P31">
         <v>-14500000.0</v>
       </c>
       <c r="Q31">
         <v>-3185000.0</v>
       </c>
       <c r="R31">
         <v>-4776000.0</v>
       </c>
       <c r="S31">
         <v>-4162000.0</v>
       </c>
       <c r="T31">
         <v>-4184000.0</v>
       </c>
       <c r="U31">
         <v>-4476000.0</v>
       </c>
       <c r="V31">
         <v>-5781000.0</v>
       </c>
@@ -8737,51 +8737,51 @@
       <c r="F32">
         <v>74513000.0</v>
       </c>
       <c r="G32">
         <v>75595000.0</v>
       </c>
       <c r="H32">
         <v>88832000.0</v>
       </c>
       <c r="I32">
         <v>94581000.0</v>
       </c>
       <c r="J32">
         <v>84917000.0</v>
       </c>
       <c r="K32">
         <v>96120000.0</v>
       </c>
       <c r="L32">
         <v>87818000.0</v>
       </c>
       <c r="M32">
         <v>96914000.0</v>
       </c>
       <c r="N32">
-        <v>156895000.0</v>
+        <v>140071000.0</v>
       </c>
       <c r="O32">
         <v>186859000.0</v>
       </c>
       <c r="P32">
         <v>201176000.0</v>
       </c>
       <c r="Q32">
         <v>219797000.0</v>
       </c>
       <c r="R32">
         <v>60851000.0</v>
       </c>
       <c r="S32">
         <v>199803000.0</v>
       </c>
       <c r="T32">
         <v>171446000.0</v>
       </c>
       <c r="U32">
         <v>169579000.0</v>
       </c>
       <c r="V32">
         <v>135755000.0</v>
       </c>
@@ -9789,99 +9789,99 @@
         <v>319237.0</v>
       </c>
       <c r="V2">
         <v>49549000.0</v>
       </c>
       <c r="W2">
         <v>49549000.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>120</v>
       </c>
       <c r="B3">
         <v>2175000</v>
       </c>
       <c r="C3">
         <v>3061000</v>
       </c>
       <c r="D3">
         <v>1989000</v>
       </c>
       <c r="E3">
-        <v>1502000</v>
+        <v>1559000</v>
       </c>
       <c r="F3">
         <v>1548000</v>
       </c>
       <c r="G3">
         <v>1293000</v>
       </c>
       <c r="H3">
         <v>1744000</v>
       </c>
       <c r="I3">
         <v>1596000</v>
       </c>
       <c r="J3">
         <v>1622000</v>
       </c>
       <c r="K3">
         <v>1101000</v>
       </c>
       <c r="L3">
         <v>1791000</v>
       </c>
       <c r="M3">
         <v>2392000</v>
       </c>
       <c r="N3">
         <v>326000</v>
       </c>
       <c r="O3">
         <v>322000</v>
       </c>
       <c r="P3">
         <v>2548000</v>
       </c>
       <c r="Q3">
         <v>2991000</v>
       </c>
       <c r="R3">
         <v>1373000</v>
       </c>
       <c r="S3">
         <v>49000</v>
       </c>
       <c r="T3">
         <v>1668000</v>
       </c>
       <c r="U3">
-        <v>1440000</v>
+        <v>1793000</v>
       </c>
       <c r="V3">
         <v>628000</v>
       </c>
       <c r="W3">
         <v>11000</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
@@ -10613,106 +10613,106 @@
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
         <v>135</v>
       </c>
       <c r="B18">
-        <v>-26134000.0</v>
+        <v>-28309000.0</v>
       </c>
       <c r="C18">
         <v>-13699000.0</v>
       </c>
       <c r="D18">
         <v>-4041000.0</v>
       </c>
       <c r="E18">
-        <v>24492000.0</v>
+        <v>22933000.0</v>
       </c>
       <c r="F18">
         <v>-17497000.0</v>
       </c>
       <c r="G18">
         <v>-521000.0</v>
       </c>
       <c r="H18">
         <v>-1749000.0</v>
       </c>
       <c r="I18">
         <v>8369000.0</v>
       </c>
       <c r="J18">
         <v>-17609000.0</v>
       </c>
       <c r="K18">
         <v>-19935000.0</v>
       </c>
       <c r="L18">
         <v>-9051000.0</v>
       </c>
       <c r="M18">
         <v>-8193000.0</v>
       </c>
       <c r="N18">
         <v>3733000.0</v>
       </c>
       <c r="O18"/>
       <c r="P18">
         <v>5013000.0</v>
       </c>
       <c r="Q18">
         <v>19566000.0</v>
       </c>
       <c r="R18">
         <v>-27589000.0</v>
       </c>
       <c r="S18">
         <v>21287000.0</v>
       </c>
       <c r="T18">
         <v>10388000.0</v>
       </c>
       <c r="U18">
-        <v>17185000.0</v>
+        <v>15392000.0</v>
       </c>
       <c r="V18">
         <v>13169000.0</v>
       </c>
       <c r="W18">
         <v>13169000.0</v>
       </c>
       <c r="X18"/>
       <c r="Y18">
         <v>-31882.0</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
         <v>136</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>-1989000.0</v>
       </c>
       <c r="E19">
         <v>-1559000.0</v>
       </c>
       <c r="F19">
@@ -10944,54 +10944,54 @@
       <c r="B23">
         <v>-41000.0</v>
       </c>
       <c r="C23">
         <v>-32000.0</v>
       </c>
       <c r="D23">
         <v>-13000.0</v>
       </c>
       <c r="E23">
         <v>-19000.0</v>
       </c>
       <c r="F23">
         <v>-292000.0</v>
       </c>
       <c r="G23">
         <v>54000.0</v>
       </c>
       <c r="H23">
         <v>-21000.0</v>
       </c>
       <c r="I23">
         <v>-5000.0</v>
       </c>
       <c r="J23">
-        <v>-2087000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="K23">
-        <v>-41000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="L23">
         <v>-686000.0</v>
       </c>
       <c r="M23">
         <v>-4087000.0</v>
       </c>
       <c r="N23">
         <v>1456000.0</v>
       </c>
       <c r="O23">
         <v>-21000.0</v>
       </c>
       <c r="P23">
         <v>2992000.0</v>
       </c>
       <c r="Q23">
         <v>-1715000.0</v>
       </c>
       <c r="R23">
         <v>-12143000.0</v>
       </c>
       <c r="S23">
         <v>-382000.0</v>
       </c>
@@ -11145,51 +11145,51 @@
         <v>597000.0</v>
       </c>
       <c r="U25">
         <v>3167000.0</v>
       </c>
       <c r="V25">
         <v>13797000.0</v>
       </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25">
         <v>31882.0</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
         <v>142</v>
       </c>
       <c r="B26">
         <v>-202000.0</v>
       </c>
       <c r="C26">
         <v>-557000.0</v>
       </c>
       <c r="D26">
-        <v>292000.0</v>
+        <v>-13000.0</v>
       </c>
       <c r="E26">
         <v>-19000.0</v>
       </c>
       <c r="F26">
         <v>-292000.0</v>
       </c>
       <c r="G26">
         <v>-11000.0</v>
       </c>
       <c r="H26">
         <v>-21000.0</v>
       </c>
       <c r="I26">
         <v>-24000.0</v>
       </c>
       <c r="J26">
         <v>-2092000.0</v>
       </c>
       <c r="K26">
         <v>-10000.0</v>
       </c>
       <c r="L26">
         <v>-1000.0</v>
       </c>