--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1673,51 +1676,51 @@
       <c r="G35">
         <v>81772375.0</v>
       </c>
       <c r="H35">
         <v>246195000.0</v>
       </c>
       <c r="I35"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
         <v>13935000.0</v>
       </c>
       <c r="C36">
         <v>14785000.0</v>
       </c>
       <c r="D36">
         <v>524000.0</v>
       </c>
       <c r="E36">
         <v>563286000.0</v>
       </c>
       <c r="F36">
-        <v>3892000.0</v>
+        <v>3149000.0</v>
       </c>
       <c r="G36">
         <v>402954000.0</v>
       </c>
       <c r="H36">
         <v>70762000.0</v>
       </c>
       <c r="I36"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37">
         <v>88808000.0</v>
       </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
@@ -1760,51 +1763,51 @@
       <c r="D39">
         <v>10567000.0</v>
       </c>
       <c r="E39">
         <v>37175000.0</v>
       </c>
       <c r="F39">
         <v>7689000.0</v>
       </c>
       <c r="G39">
         <v>-70930210.0</v>
       </c>
       <c r="H39">
         <v>2027000.0</v>
       </c>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>46277000.0</v>
       </c>
       <c r="C40">
-        <v>129189000.0</v>
+        <v>76200000.0</v>
       </c>
       <c r="D40">
         <v>56324000.0</v>
       </c>
       <c r="E40">
         <v>184553000.0</v>
       </c>
       <c r="F40">
         <v>30923000.0</v>
       </c>
       <c r="G40">
         <v>-11520000.0</v>
       </c>
       <c r="H40">
         <v>58009000.0</v>
       </c>
       <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
@@ -2276,3630 +2279,3765 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>15139000.0</v>
+      </c>
+      <c r="C2">
         <v>14290000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>22016000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23065000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>28058000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7641000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10401000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9423000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6248000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7055000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9499000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10604000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>19942000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6707000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>12068000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12242000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>17286000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>76004000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>72846000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>64625000.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>613050.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>52104000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-325000.0</v>
+      </c>
+      <c r="C5">
         <v>-222000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-157000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-230000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-133000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-432000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-443000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-262000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-295000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-271000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-181000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-435000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-270000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-260000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>13000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>179000.0</v>
       </c>
-      <c r="R5">
-[...1 lines deleted...]
-      </c>
       <c r="S5">
+        <v>-28000.0</v>
+      </c>
+      <c r="T5">
         <v>428000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>223000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-48229000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-343000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
+        <v>8850000.0</v>
+      </c>
+      <c r="C7">
         <v>9220000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>9610000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3460000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4026000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2849000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3454000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4151000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4724000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5313000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>5915000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>6427000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>7021000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>7509000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>8024000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>8508000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>9138000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7540000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
         <v>1000.0</v>
       </c>
       <c r="C8">
         <v>1000.0</v>
       </c>
       <c r="D8">
         <v>1000.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
-        <v>9000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="G8">
         <v>9000.0</v>
       </c>
       <c r="H8">
         <v>9000.0</v>
       </c>
       <c r="I8">
         <v>9000.0</v>
       </c>
       <c r="J8">
         <v>9000.0</v>
       </c>
       <c r="K8">
         <v>9000.0</v>
       </c>
       <c r="L8">
-        <v>11000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="M8">
         <v>11000.0</v>
       </c>
       <c r="N8">
         <v>11000.0</v>
       </c>
       <c r="O8">
         <v>11000.0</v>
       </c>
       <c r="P8">
         <v>11000.0</v>
       </c>
       <c r="Q8">
         <v>11000.0</v>
       </c>
       <c r="R8">
         <v>11000.0</v>
       </c>
       <c r="S8">
+        <v>11000.0</v>
+      </c>
+      <c r="T8">
         <v>517501294.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-27182000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>878859000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>877108000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>874008000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>865832000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>863033000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>858740000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>837093000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>829687000.0</v>
       </c>
       <c r="O9">
         <v>829687000.0</v>
       </c>
       <c r="P9">
+        <v>829687000.0</v>
+      </c>
+      <c r="Q9">
         <v>767169000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>761002000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>728540000.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
-      <c r="U9">
-[...1 lines deleted...]
-      </c>
+      <c r="U9"/>
       <c r="V9">
         <v>847040.0</v>
       </c>
       <c r="W9">
+        <v>847040.0</v>
+      </c>
+      <c r="X9">
         <v>34912590.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>5208520.0</v>
       </c>
-      <c r="Y9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>40484000.0</v>
+      </c>
+      <c r="C10">
         <v>51514000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>86887000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>54589000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>63648000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>43913000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>63607000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>69092000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>75651000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>69920000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>135343000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4853000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8603000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>8905000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>24606000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>31933000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>37442000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>42178000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>47896000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>36209000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>102402.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>843643.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>29013000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>86887000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>54589000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>63648000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>43913000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>63607000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>69092000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>8603000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>8267000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>24606000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>31933000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>37442000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>42178000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>47896000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>36209000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>40484000.0</v>
+      </c>
+      <c r="C12">
         <v>51514000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>86887000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>54589000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>63648000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>43913000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>63607000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>69092000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>75651000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>69920000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>135343000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4853000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8603000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8905000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>24606000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>31933000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>37442000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>42178000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>47896000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>36209000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>102402.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>843643.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>843640.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>889630.0</v>
       </c>
-      <c r="Y12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>1000.0</v>
       </c>
       <c r="C13">
         <v>1000.0</v>
       </c>
       <c r="D13">
         <v>1000.0</v>
       </c>
       <c r="E13">
         <v>1000.0</v>
       </c>
       <c r="F13">
-        <v>9000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="G13">
         <v>9000.0</v>
       </c>
       <c r="H13">
         <v>9000.0</v>
       </c>
       <c r="I13">
         <v>9000.0</v>
       </c>
       <c r="J13">
         <v>9000.0</v>
       </c>
       <c r="K13">
         <v>9000.0</v>
       </c>
       <c r="L13">
-        <v>11000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="M13">
         <v>11000.0</v>
       </c>
       <c r="N13">
         <v>11000.0</v>
       </c>
       <c r="O13">
         <v>11000.0</v>
       </c>
       <c r="P13">
         <v>11000.0</v>
       </c>
       <c r="Q13">
         <v>11000.0</v>
       </c>
       <c r="R13">
         <v>11000.0</v>
       </c>
       <c r="S13">
+        <v>11000.0</v>
+      </c>
+      <c r="T13">
         <v>517501294.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-27182000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>517501294.0</v>
       </c>
       <c r="V13">
         <v>517501294.0</v>
       </c>
       <c r="W13">
+        <v>517501294.0</v>
+      </c>
+      <c r="X13">
         <v>-47886000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>495425400.0</v>
       </c>
-      <c r="Y13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>8164000.0</v>
+      </c>
+      <c r="C14">
         <v>8090000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8087999.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8054000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7820000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>74389000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>73653000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>70460000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>69383000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>67781000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>92559473.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>93941000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>93425000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>91674000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>113421000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>91002000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>89701000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>86596614.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>81696602.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89251000.0</v>
       </c>
       <c r="U14">
         <v>89251000.0</v>
       </c>
       <c r="V14">
+        <v>89251000.0</v>
+      </c>
+      <c r="W14">
         <v>81696602.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>81696614.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85473801.0</v>
       </c>
       <c r="Y14">
         <v>85473801.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14">
+        <v>85473801.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>11000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="O15">
         <v>11000.0</v>
       </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>11000.0</v>
       </c>
       <c r="R15">
         <v>11000.0</v>
       </c>
-      <c r="S15"/>
+      <c r="S15">
+        <v>11000.0</v>
+      </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>1693000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1757000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2076000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>80461000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1553000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>68289000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>68368000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>64810000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1971000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2100000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16">
+        <v>18112500.0</v>
+      </c>
+      <c r="W16">
         <v>1889000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>35995000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>7798000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>120724000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>151023000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>184800000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
         <v>82407000.0</v>
       </c>
       <c r="C20">
         <v>82407000.0</v>
       </c>
       <c r="D20">
         <v>82407000.0</v>
       </c>
       <c r="E20">
         <v>82407000.0</v>
       </c>
       <c r="F20">
         <v>82407000.0</v>
       </c>
       <c r="G20">
         <v>82407000.0</v>
       </c>
       <c r="H20">
         <v>82407000.0</v>
       </c>
       <c r="I20">
         <v>82407000.0</v>
       </c>
       <c r="J20">
         <v>82407000.0</v>
       </c>
       <c r="K20">
         <v>82407000.0</v>
       </c>
       <c r="L20">
         <v>82407000.0</v>
       </c>
       <c r="M20">
+        <v>82407000.0</v>
+      </c>
+      <c r="N20">
         <v>515591000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>82407000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>515591000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>904240000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>907248000.0</v>
       </c>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
       <c r="S20">
-        <v>44820000.0</v>
+        <v>907009000.0</v>
       </c>
       <c r="T20">
         <v>44820000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20">
+      <c r="U20">
         <v>44820000.0</v>
       </c>
+      <c r="V20"/>
       <c r="W20">
         <v>44820000.0</v>
       </c>
-      <c r="X20"/>
+      <c r="X20">
+        <v>44820000.0</v>
+      </c>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>96007000.0</v>
+      </c>
+      <c r="C21">
         <v>101358000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>161761000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>180884000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>199554000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>218168000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>236777000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>241006000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>273118000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>290881000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>308426000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>327000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>447485000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>378609000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>499634000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>518617000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>549560000.0</v>
       </c>
-      <c r="R21">
-[...1 lines deleted...]
-      </c>
       <c r="S21">
+        <v>579379000.0</v>
+      </c>
+      <c r="T21">
         <v>61581000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>63546000.0</v>
       </c>
-      <c r="U21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V21"/>
       <c r="W21">
         <v>68669000.0</v>
       </c>
-      <c r="X21"/>
+      <c r="X21">
+        <v>68669000.0</v>
+      </c>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
-[...1 lines deleted...]
-      </c>
+      <c r="J22"/>
       <c r="K22">
         <v>1.0</v>
       </c>
       <c r="L22">
+        <v>1.0</v>
+      </c>
+      <c r="M22">
         <v>16236000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11762000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>9074000.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>1.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-1502000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-90203000.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>291371000.0</v>
+      </c>
+      <c r="C23">
         <v>320325000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>404972000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>385160000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>429249000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>419154000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>459129000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>479313000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>511336000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>521059000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>605470000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>927544000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1078213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1160456000.0</v>
       </c>
       <c r="O23">
         <v>1160456000.0</v>
       </c>
       <c r="P23">
+        <v>1160456000.0</v>
+      </c>
+      <c r="Q23">
         <v>1564452000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1617249000.0</v>
       </c>
-      <c r="R23">
-[...1 lines deleted...]
-      </c>
       <c r="S23">
+        <v>1660990000.0</v>
+      </c>
+      <c r="T23">
         <v>256911000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>241233000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>517779069.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>518553433.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23"/>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24">
+        <v>214880000.0</v>
+      </c>
+      <c r="C24">
         <v>221648000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>228399000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>235109000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>241795000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>248464000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>255118000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>259236000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>263338000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>268597000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>334232000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>388068000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>396888000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>399504000.0</v>
       </c>
       <c r="O24">
         <v>399504000.0</v>
       </c>
       <c r="P24">
+        <v>399504000.0</v>
+      </c>
+      <c r="Q24">
         <v>402273000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>406026000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>409777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T24">
         <v>0.0</v>
       </c>
-      <c r="U24"/>
+      <c r="U24">
+        <v>0.0</v>
+      </c>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>170595000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>228399000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>235109000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>241795000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>248464000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>255118000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>259236000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>395704000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>399504000.0</v>
       </c>
       <c r="O25">
         <v>399504000.0</v>
       </c>
       <c r="P25">
+        <v>399504000.0</v>
+      </c>
+      <c r="Q25">
         <v>402273000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>406026000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>409777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
-      <c r="U25"/>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>260161000.0</v>
+      </c>
+      <c r="C28">
         <v>256170000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>227840000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>208107000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>203717000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>226370000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>211370000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>210633000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>208683000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>220180000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>220075000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>404847000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>410444000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>413644000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>389919000.0</v>
       </c>
-      <c r="P28">
-[...1 lines deleted...]
-      </c>
       <c r="Q28">
+        <v>393802000.0</v>
+      </c>
+      <c r="R28">
         <v>392610000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>389961000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>122557000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>135571000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-102402.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>179125357.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>150956000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>265122000.0</v>
+      </c>
+      <c r="C29">
         <v>283040000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>335584000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>301919000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>321535000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>334625000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>351787000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>365887000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>389022000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>416528000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>484781000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>606005000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>739308000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>767823000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>798505000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1053670000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1063733000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>851957000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>457644771.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>144821000.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>131740000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>40980000.0</v>
+      </c>
+      <c r="C30">
         <v>53257000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>57289000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>54356000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>70218000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>61760000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>62916000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>57602000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>61915000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>52735000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>56093000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>59393000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>62789000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>80428000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>80927000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>78846000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>93397000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>99976000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>90203000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>85588000.0</v>
       </c>
-      <c r="U30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V30"/>
       <c r="W30">
         <v>71140000.0</v>
       </c>
-      <c r="X30"/>
+      <c r="X30">
+        <v>71140000.0</v>
+      </c>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-206675000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-631320000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-138559000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>-805680000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-813989000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-809942000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-134802000.0</v>
       </c>
-      <c r="T31"/>
       <c r="U31"/>
-      <c r="V31">
-[...1 lines deleted...]
-      </c>
+      <c r="V31"/>
       <c r="W31">
         <v>-161718000.0</v>
       </c>
-      <c r="X31"/>
+      <c r="X31">
+        <v>-161718000.0</v>
+      </c>
       <c r="Y31"/>
-    </row>
-    <row r="32" spans="1:25">
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>-27438000.0</v>
+      </c>
+      <c r="C32">
         <v>-14112000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3042000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>14494000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>21475000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>24500000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>29382000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>36042000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>46902000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>61706000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>115586000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-147164000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-114792000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-101845000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-83777000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-80245000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-54092000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-65844000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-12886895.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-129791000.0</v>
       </c>
-      <c r="U32"/>
       <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>22652000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>201850000.0</v>
+      </c>
+      <c r="C33">
         <v>208586000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>255492000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>268542000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>287889000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>304972000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>324652000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>344108000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>362712000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>381382000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>403467000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>837017000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>983083000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1033948000.0</v>
       </c>
       <c r="O33">
         <v>1033948000.0</v>
       </c>
       <c r="P33">
+        <v>1033948000.0</v>
+      </c>
+      <c r="Q33">
         <v>1437579000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1470982000.0</v>
       </c>
-      <c r="R33">
-[...1 lines deleted...]
-      </c>
       <c r="S33">
+        <v>1499473000.0</v>
+      </c>
+      <c r="T33">
         <v>111123000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>112200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>517500000.0</v>
       </c>
       <c r="V33">
         <v>517500000.0</v>
       </c>
       <c r="W33">
+        <v>517500000.0</v>
+      </c>
+      <c r="X33">
         <v>115515000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
-    </row>
-    <row r="34" spans="1:25">
+      <c r="Z33"/>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34">
+        <v>1651000.0</v>
+      </c>
+      <c r="C34">
         <v>548000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>520000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>6222000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>6040000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>6077000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>6054000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>8304000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>6680000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1061000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>929000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>2686000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>5314000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5027000.0</v>
       </c>
       <c r="O34">
         <v>5027000.0</v>
       </c>
       <c r="P34">
+        <v>5027000.0</v>
+      </c>
+      <c r="Q34">
         <v>2909000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>32718000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>111192000.0</v>
       </c>
-      <c r="S34"/>
-      <c r="T34">
+      <c r="T34"/>
+      <c r="U34">
         <v>540000.0</v>
       </c>
-      <c r="U34"/>
       <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>2155000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>227416000.0</v>
+      </c>
+      <c r="C35">
         <v>233498000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>241115000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>248776000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>255920000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>261813000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>269038000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>277304000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>280335000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>282683000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>349738000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>449375000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>471346000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>478710000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>477383000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>561987000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>589767000.0</v>
       </c>
-      <c r="R35">
-[...1 lines deleted...]
-      </c>
       <c r="S35">
+        <v>606026000.0</v>
+      </c>
+      <c r="T35">
         <v>8758000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>9368000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>61943833.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>81772375.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>186396000.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>666000.0</v>
+      </c>
+      <c r="C36">
         <v>14261000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>642000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>673000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>711000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>319000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>349000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>14595000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>815000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1017000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>4818000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>419218000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>9323000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>563286000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>8217000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>3480000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2311000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3842000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3892000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2998000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>517500000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>402954000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-    </row>
-    <row r="37" spans="1:25">
+      <c r="Z36"/>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>78632000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>88808000.0</v>
       </c>
-      <c r="O37"/>
-      <c r="P37">
+      <c r="P37"/>
+      <c r="Q37">
         <v>178170000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>184304000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>190370000.0</v>
       </c>
-      <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>642000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>673000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>711000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>319000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>720000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>736000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>419218000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>9323000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>8403000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>8217000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3480000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2311000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3842000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3892000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>529000.0</v>
       </c>
-      <c r="U38"/>
       <c r="V38"/>
-      <c r="W38">
+      <c r="W38"/>
+      <c r="X38">
         <v>969000.0</v>
       </c>
-      <c r="X38"/>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>8057000.0</v>
+      </c>
+      <c r="C39">
         <v>6968000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5304000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7673000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7494000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>8509000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7954000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>8511000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>11058000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>17022000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>10567000.0</v>
       </c>
-      <c r="L39">
-[...1 lines deleted...]
-      </c>
       <c r="M39">
+        <v>10045000.0</v>
+      </c>
+      <c r="N39">
         <v>23738000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>37175000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>9074000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>16094000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>15428000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>19363000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>7689000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>7236000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>176667.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-70930210.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>23367000.0</v>
+      </c>
+      <c r="C40">
         <v>33278000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>46277000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>54255000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>69117000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>61549000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>76200000.0</v>
       </c>
-      <c r="H40">
-[...1 lines deleted...]
-      </c>
       <c r="I40">
+        <v>71072000.0</v>
+      </c>
+      <c r="J40">
         <v>76817000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>49306000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>56324000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>206709000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>87474000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>184553000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>70164000.0</v>
       </c>
-      <c r="P40">
-[...1 lines deleted...]
-      </c>
       <c r="Q40">
-        <v>97752000.0</v>
+        <v>103637000.0</v>
       </c>
       <c r="R40">
-        <v>68328000.0</v>
+        <v>80547000.0</v>
       </c>
       <c r="S40">
+        <v>53287000.0</v>
+      </c>
+      <c r="T40">
         <v>30923000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>20089000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1804841.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-11520000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>12282000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>57164000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>69680000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>72004000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>153308000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>176668000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>151965000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>8758000.0</v>
       </c>
-      <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
-      <c r="W41">
+      <c r="W41"/>
+      <c r="X41">
         <v>15801000.0</v>
       </c>
-      <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>880996000.0</v>
+      </c>
+      <c r="C42">
         <v>879543000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>878302000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>877108000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>874008000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>865832000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>863033000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>858740000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>854270000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>850202000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>843112000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>849398000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>842350000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>831566000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-417000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>767169000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>761002000.0</v>
       </c>
-      <c r="R42">
-[...1 lines deleted...]
-      </c>
       <c r="S42">
+        <v>728540000.0</v>
+      </c>
+      <c r="T42">
         <v>-28829000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-487089083.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>847038.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>343000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-343000.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>9673000.0</v>
+      </c>
+      <c r="C45">
         <v>10181000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>13333000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4578000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5217000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4078000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>6704000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5729000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>6372000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>7077000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>8983000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>8392000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>10684000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>10519000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>10506000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>11242000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>22770000.0</v>
+      </c>
+      <c r="C46">
         <v>10181000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>10682000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4578000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5217000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4078000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4748000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5729000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>6372000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>7077000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>7816000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>8392000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>10684000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>9646000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>10506000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>11242000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>11863000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>9243000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>830000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>836000.0</v>
       </c>
-      <c r="U46"/>
-      <c r="V46">
+      <c r="V46"/>
+      <c r="W46">
         <v>1057000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>10682000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>4578000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>5217000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>4078000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>4748000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>5729000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>8392000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>4469000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>4022000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>10506000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>11242000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>4330000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>9243000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>830000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>836000.0</v>
       </c>
-      <c r="U47"/>
       <c r="V47"/>
-      <c r="W47">
+      <c r="W47"/>
+      <c r="X47">
         <v>1057000.0</v>
       </c>
-      <c r="X47"/>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-907345000.0</v>
+      </c>
+      <c r="C48">
         <v>-894746000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-847679000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-834196000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-815680000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-798218000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-782335000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-768174000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-744572000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-718199000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-707662000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-646242000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-514809000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-439296000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-445301000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-150016000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-118373000.0</v>
       </c>
-      <c r="R48">
-[...1 lines deleted...]
-      </c>
       <c r="S48">
+        <v>-89175000.0</v>
+      </c>
+      <c r="T48">
         <v>-28829000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-57371211.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-64317938.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-81333286.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-29914750.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-210020.0</v>
       </c>
-      <c r="Y48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-479579000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-445301000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-150016000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-118373000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-89175000.0</v>
       </c>
-      <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50">
+        <v>76915000.0</v>
+      </c>
+      <c r="C50">
         <v>76816000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>76718000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>24127000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>21544000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>18970000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>16405000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>16338000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>16272000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>16190000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>15271000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>15205000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>15138000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>15073000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>15021000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>34220000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>14888000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>14822000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>450000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>171780000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>9374000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>300645000.0</v>
+      </c>
+      <c r="C51">
         <v>307684000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>314727000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>262696000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>267365000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>270283000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>274977000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>279725000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>284334000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>290100000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>355418000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>409700000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>419047000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>422549000.0</v>
       </c>
-      <c r="O51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P51"/>
       <c r="Q51">
+        <v>425735000.0</v>
+      </c>
+      <c r="R51">
         <v>430052000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>432139000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>170453000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>171780000.0</v>
       </c>
-      <c r="U51"/>
-      <c r="V51">
+      <c r="V51"/>
+      <c r="W51">
         <v>179969000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>78453000.0</v>
+      </c>
+      <c r="C52">
         <v>78283000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>78145000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>24804000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>22710000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>20492000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>18494000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>18668000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>18657000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>18565000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>17604000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>17489000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>17381000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>17170000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>0.0</v>
       </c>
-      <c r="P52">
-[...1 lines deleted...]
-      </c>
       <c r="Q52">
+        <v>17056000.0</v>
+      </c>
+      <c r="R52">
         <v>16953000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>16717000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>170453000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>171780000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>9374000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>58026000.0</v>
       </c>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-    </row>
-    <row r="54" spans="1:25">
+      <c r="Z53"/>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>291371000.0</v>
+      </c>
+      <c r="C55">
         <v>320325000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>404972000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>385160000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>429249000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>419154000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>459129000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>479313000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>511336000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>521059000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>605470000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>927544000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1078213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1160456000.0</v>
       </c>
       <c r="O55">
         <v>1160456000.0</v>
       </c>
       <c r="P55">
+        <v>1160456000.0</v>
+      </c>
+      <c r="Q55">
         <v>1564452000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1617249000.0</v>
       </c>
-      <c r="R55">
-[...1 lines deleted...]
-      </c>
       <c r="S55">
+        <v>1660990000.0</v>
+      </c>
+      <c r="T55">
         <v>256911000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>241233000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>517779069.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>518553433.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>218684000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>518646440.0</v>
       </c>
-      <c r="Y55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:25">
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>89521000.0</v>
+      </c>
+      <c r="C56">
         <v>111739000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>149480000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>116618000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>141360000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>114182000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>134477000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>135205000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>148624000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>139677000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>202003000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>90527000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>95130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126508000.0</v>
       </c>
       <c r="O56">
         <v>126508000.0</v>
       </c>
       <c r="P56">
+        <v>126508000.0</v>
+      </c>
+      <c r="Q56">
         <v>126873000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>146267000.0</v>
       </c>
-      <c r="R56">
-[...1 lines deleted...]
-      </c>
       <c r="S56">
+        <v>161517000.0</v>
+      </c>
+      <c r="T56">
         <v>145788000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>129033000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>279069.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1053433.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>103169000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1146440.0</v>
       </c>
-      <c r="Y56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:25">
+      <c r="Z56"/>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>116959000.0</v>
+      </c>
+      <c r="C57">
         <v>125851000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>146438000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>102124000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>119885000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>89682000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>105095000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>99163000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>101722000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>77971000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>86417000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>237691000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>209922000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>211075000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>210285000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>207118000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>200359000.0</v>
       </c>
-      <c r="R57">
-[...1 lines deleted...]
-      </c>
       <c r="S57">
+        <v>225246000.0</v>
+      </c>
+      <c r="T57">
         <v>276554000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>258824000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1804841.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>613050.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>80517000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>110050.0</v>
       </c>
-      <c r="Y57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:25">
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>344375000.0</v>
+      </c>
+      <c r="C58">
         <v>359349000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>387553000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>350900000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>375805000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>351495000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>374133000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>376467000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>382057000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>360654000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>436155000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>687066000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>681268000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>689785000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>776476000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>769105000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>790126000.0</v>
       </c>
-      <c r="R58">
-[...1 lines deleted...]
-      </c>
       <c r="S58">
+        <v>831272000.0</v>
+      </c>
+      <c r="T58">
         <v>285312000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>268192000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>63748675.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>82385425.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>266913000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>18222550.0</v>
       </c>
-      <c r="Y58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:25">
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>-26673000.0</v>
+      </c>
+      <c r="C60">
         <v>-15424000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>30467000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>42683000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>58196000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>67191000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>80264000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>90313000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>109412000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>131741000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>135278000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>202732000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>327282000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>392021000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>383980000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>617177000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>642819000.0</v>
       </c>
-      <c r="R60">
-[...1 lines deleted...]
-      </c>
       <c r="S60">
+        <v>639348000.0</v>
+      </c>
+      <c r="T60">
         <v>-28401000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-26959000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>454030394.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>436168008.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-48229000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>500423890.0</v>
       </c>
-      <c r="Y60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:25">
+      <c r="Z60"/>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5928,2890 +6066,2971 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
-        <v>165734000.0</v>
+        <v>288301000.0</v>
       </c>
       <c r="C2">
-        <v>191561000.0</v>
+        <v>385180000.0</v>
       </c>
       <c r="D2">
-        <v>355250000.0</v>
+        <v>433653000.0</v>
       </c>
       <c r="E2">
-        <v>649572000.0</v>
+        <v>720041000.0</v>
       </c>
       <c r="F2">
         <v>601745000.0</v>
       </c>
       <c r="G2">
         <v>340996000.0</v>
       </c>
       <c r="H2">
         <v>275770000.0</v>
       </c>
       <c r="I2">
         <v>171030000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
         <v>82862000.0</v>
       </c>
       <c r="C3">
         <v>80107000.0</v>
       </c>
       <c r="D3">
         <v>78403000.0</v>
       </c>
       <c r="E3">
-        <v>69647000.0</v>
+        <v>70469000.0</v>
       </c>
       <c r="F3">
         <v>13885000.0</v>
       </c>
       <c r="G3">
         <v>10302000.0</v>
       </c>
       <c r="H3">
         <v>11244000.0</v>
       </c>
       <c r="I3">
         <v>5313000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>47397000.0</v>
       </c>
       <c r="H4">
         <v>-15454000.0</v>
       </c>
       <c r="I4">
         <v>-5667000.0</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
-        <v>-56512000.0</v>
+        <v>-62040000.0</v>
       </c>
       <c r="C5">
-        <v>-66106000.0</v>
+        <v>-88601000.0</v>
       </c>
       <c r="D5">
-        <v>-82884000.0</v>
+        <v>-85989000.0</v>
       </c>
       <c r="E5">
         <v>-121596000.0</v>
       </c>
       <c r="F5">
         <v>50831000.0</v>
       </c>
       <c r="G5">
         <v>42622000.0</v>
       </c>
       <c r="H5">
         <v>50984000.0</v>
       </c>
       <c r="I5">
         <v>20146000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
-        <v>26350000.0</v>
+        <v>20822000.0</v>
       </c>
       <c r="C6">
-        <v>14001000.0</v>
+        <v>-8494000.0</v>
       </c>
       <c r="D6">
-        <v>-4481000.0</v>
+        <v>-7586000.0</v>
       </c>
       <c r="E6">
-        <v>-51949000.0</v>
+        <v>-51127000.0</v>
       </c>
       <c r="F6">
         <v>64716000.0</v>
       </c>
       <c r="G6">
-        <v>52924000.0</v>
+        <v>-806028.0</v>
       </c>
       <c r="H6">
         <v>62228000.0</v>
       </c>
       <c r="I6">
         <v>25459000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>-141494000.0</v>
       </c>
       <c r="E8">
         <v>-45870000.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>47397000.0</v>
       </c>
       <c r="H8">
         <v>-15454000.0</v>
       </c>
       <c r="I8">
         <v>-5667000.0</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
-        <v>100395000.0</v>
+        <v>-22172000.0</v>
       </c>
       <c r="C9">
-        <v>152364000.0</v>
+        <v>-41255000.0</v>
       </c>
       <c r="D9">
-        <v>46721000.0</v>
+        <v>-31682000.0</v>
       </c>
       <c r="E9">
-        <v>15369000.0</v>
+        <v>-55100000.0</v>
       </c>
       <c r="F9">
         <v>86644000.0</v>
       </c>
       <c r="G9">
         <v>134981000.0</v>
       </c>
       <c r="H9">
         <v>131723000.0</v>
       </c>
       <c r="I9">
         <v>94500000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
         <v>-84068000.0</v>
       </c>
       <c r="C10">
         <v>-97668000.0</v>
       </c>
       <c r="D10">
-        <v>-131629000.0</v>
+        <v>-131628999.0</v>
       </c>
       <c r="E10">
-        <v>-312115000.0</v>
+        <v>-530732999.0</v>
       </c>
       <c r="F10">
         <v>33961000.0</v>
       </c>
       <c r="G10">
-        <v>18271000.0</v>
+        <v>-29914748.0</v>
       </c>
       <c r="H10">
         <v>24951000.0</v>
       </c>
       <c r="I10">
         <v>3688000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
         <v>-2875000.0</v>
       </c>
       <c r="C11">
         <v>-370000.0</v>
       </c>
       <c r="D11">
         <v>-20371000.0</v>
       </c>
       <c r="E11">
-        <v>109309000.0</v>
+        <v>-109309000.0</v>
       </c>
       <c r="F11">
         <v>965000.0</v>
       </c>
       <c r="G11">
         <v>1907000.0</v>
       </c>
       <c r="H11">
         <v>702000.0</v>
       </c>
       <c r="I11">
         <v>24643000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12">
         <v>27556000.0</v>
       </c>
       <c r="C12">
         <v>31562000.0</v>
       </c>
       <c r="D12">
         <v>48745000.0</v>
       </c>
       <c r="E12">
-        <v>16870000.0</v>
+        <v>32658000.0</v>
       </c>
       <c r="F12">
         <v>16870000.0</v>
       </c>
       <c r="G12">
         <v>24351000.0</v>
       </c>
       <c r="H12">
         <v>26033000.0</v>
       </c>
       <c r="I12">
         <v>18976000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
         <v>27556000.0</v>
       </c>
       <c r="C13">
         <v>31562000.0</v>
       </c>
       <c r="D13">
         <v>48745000.0</v>
       </c>
       <c r="E13">
         <v>33099000.0</v>
       </c>
       <c r="F13">
         <v>3160170.0</v>
       </c>
       <c r="G13">
         <v>24351000.0</v>
       </c>
       <c r="H13">
         <v>26033000.0</v>
       </c>
       <c r="I13">
         <v>18976000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14">
         <v>15848000.0</v>
       </c>
       <c r="C14">
         <v>22625000.0</v>
       </c>
       <c r="D14">
         <v>58364000.0</v>
       </c>
       <c r="E14"/>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
         <v>-65345000.0</v>
       </c>
       <c r="C15">
         <v>-74673000.0</v>
       </c>
       <c r="D15">
-        <v>-227221000.0</v>
+        <v>-222974000.0</v>
       </c>
       <c r="E15">
         <v>-367453000.0</v>
       </c>
       <c r="F15">
         <v>32996000.0</v>
       </c>
       <c r="G15">
-        <v>63761000.0</v>
+        <v>-29914748.0</v>
       </c>
       <c r="H15">
         <v>8795000.0</v>
       </c>
       <c r="I15">
         <v>-20955000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16">
         <v>-65345000.0</v>
       </c>
       <c r="C16">
         <v>-74673000.0</v>
       </c>
       <c r="D16">
         <v>-227221000.0</v>
       </c>
       <c r="E16">
         <v>-373458000.0</v>
       </c>
       <c r="F16">
         <v>21026760.0</v>
       </c>
       <c r="G16">
         <v>63761000.0</v>
       </c>
       <c r="H16">
         <v>8795000.0</v>
       </c>
       <c r="I16">
         <v>-1979000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
         <v>-81193000.0</v>
       </c>
       <c r="C17">
         <v>-97298000.0</v>
       </c>
       <c r="D17">
         <v>-111258000.0</v>
       </c>
       <c r="E17"/>
       <c r="F17">
         <v>21026763.0</v>
       </c>
       <c r="G17">
         <v>16364000.0</v>
       </c>
       <c r="H17">
         <v>24249000.0</v>
       </c>
       <c r="I17">
         <v>3688000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
         <v>-27556000.0</v>
       </c>
       <c r="C18">
         <v>-31562000.0</v>
       </c>
       <c r="D18">
         <v>-48745000.0</v>
       </c>
       <c r="E18"/>
       <c r="F18">
         <v>-18489000.0</v>
       </c>
       <c r="G18">
         <v>-24351000.0</v>
       </c>
       <c r="H18">
         <v>-26033000.0</v>
       </c>
       <c r="I18">
         <v>-18976000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
         <v>-62040000.0</v>
       </c>
       <c r="C21">
         <v>-88601000.0</v>
       </c>
       <c r="D21">
         <v>-85989000.0</v>
       </c>
       <c r="E21">
-        <v>-494324000.0</v>
+        <v>-121596000.0</v>
       </c>
       <c r="F21">
         <v>50831000.0</v>
       </c>
       <c r="G21">
-        <v>42622000.0</v>
+        <v>-806028.0</v>
       </c>
       <c r="H21">
         <v>52130000.0</v>
       </c>
       <c r="I21">
         <v>22664000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
         <v>328169000.0</v>
       </c>
       <c r="C23">
         <v>432526000.0</v>
       </c>
       <c r="D23">
         <v>487960000.0</v>
       </c>
       <c r="E23">
-        <v>1159265000.0</v>
+        <v>786537000.0</v>
       </c>
       <c r="F23">
         <v>637558000.0</v>
       </c>
       <c r="G23">
-        <v>433355000.0</v>
+        <v>806028.0</v>
       </c>
       <c r="H23">
         <v>355363000.0</v>
       </c>
       <c r="I23">
         <v>242866000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
         <v>82862000.0</v>
       </c>
       <c r="C25">
         <v>80107000.0</v>
       </c>
       <c r="D25">
         <v>105208000.0</v>
       </c>
       <c r="E25"/>
       <c r="F25">
         <v>13342000.0</v>
       </c>
       <c r="G25">
         <v>13832000.0</v>
       </c>
       <c r="H25">
         <v>11244000.0</v>
       </c>
       <c r="I25">
         <v>5313000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>2981000.0</v>
       </c>
       <c r="D26">
         <v>2981000.0</v>
       </c>
       <c r="E26">
         <v>822000.0</v>
       </c>
       <c r="F26">
         <v>4934000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>113512000.0</v>
       </c>
       <c r="D27">
         <v>54307000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27">
         <v>35813000.0</v>
       </c>
       <c r="G27">
         <v>22979000.0</v>
       </c>
       <c r="H27">
         <v>19960000.0</v>
       </c>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
         <v>162435000.0</v>
       </c>
       <c r="C28">
         <v>160858000.0</v>
       </c>
       <c r="D28">
         <v>160812000.0</v>
       </c>
       <c r="E28">
         <v>305300000.0</v>
       </c>
       <c r="F28">
         <v>102560000.0</v>
       </c>
       <c r="G28">
         <v>78527000.0</v>
       </c>
       <c r="H28">
         <v>68349000.0</v>
       </c>
       <c r="I28">
         <v>66523000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
         <v>-2875000.0</v>
       </c>
       <c r="C29">
         <v>-370000.0</v>
       </c>
       <c r="D29">
         <v>-20371000.0</v>
       </c>
       <c r="E29">
         <v>-102605000.0</v>
       </c>
       <c r="F29">
         <v>965000.0</v>
       </c>
       <c r="G29">
         <v>1907000.0</v>
       </c>
       <c r="H29">
         <v>702000.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
-        <v>162435000.0</v>
+        <v>39868000.0</v>
       </c>
       <c r="C30">
-        <v>240965000.0</v>
+        <v>47346000.0</v>
       </c>
       <c r="D30">
-        <v>132710000.0</v>
+        <v>54307000.0</v>
       </c>
       <c r="E30">
-        <v>509693000.0</v>
+        <v>66495999.0</v>
       </c>
       <c r="F30">
         <v>35813000.0</v>
       </c>
       <c r="G30">
-        <v>92359000.0</v>
+        <v>806028.0</v>
       </c>
       <c r="H30">
         <v>79593000.0</v>
       </c>
       <c r="I30">
         <v>71836000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
         <v>-22028000.0</v>
       </c>
       <c r="C31">
         <v>-9067000.0</v>
       </c>
       <c r="D31">
-        <v>-45640000.0</v>
+        <v>-45639999.0</v>
       </c>
       <c r="E31">
-        <v>182209000.0</v>
+        <v>-409136999.0</v>
       </c>
       <c r="F31">
         <v>-16870000.0</v>
       </c>
       <c r="G31">
-        <v>-24351000.0</v>
+        <v>-29108720.0</v>
       </c>
       <c r="H31">
         <v>-27179000.0</v>
       </c>
       <c r="I31">
         <v>-18976000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
         <v>266129000.0</v>
       </c>
       <c r="C32">
         <v>343925000.0</v>
       </c>
       <c r="D32">
         <v>401971000.0</v>
       </c>
       <c r="E32">
         <v>664941000.0</v>
       </c>
       <c r="F32">
         <v>688389000.0</v>
       </c>
       <c r="G32">
         <v>475977000.0</v>
       </c>
       <c r="H32">
         <v>407493000.0</v>
       </c>
       <c r="I32">
         <v>265530000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
-        <v>13860000.0</v>
+        <v>5926000.0</v>
       </c>
       <c r="C2">
-        <v>30626000.0</v>
+        <v>41881000.0</v>
       </c>
       <c r="D2">
-        <v>38819000.0</v>
+        <v>58206000.0</v>
       </c>
       <c r="E2">
-        <v>50212000.0</v>
+        <v>67619000.0</v>
       </c>
       <c r="F2">
-        <v>46077000.0</v>
+        <v>76509000.0</v>
       </c>
       <c r="G2">
-        <v>30894000.0</v>
+        <v>71065000.0</v>
       </c>
       <c r="H2">
-        <v>51171000.0</v>
+        <v>77041000.0</v>
       </c>
       <c r="I2">
+        <v>100476000.0</v>
+      </c>
+      <c r="J2">
         <v>109678000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>97985000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>102308000.0</v>
       </c>
-      <c r="L2">
-[...1 lines deleted...]
-      </c>
       <c r="M2">
-        <v>56657000.0</v>
+        <v>96864000.0</v>
       </c>
       <c r="N2">
+        <v>103399000.0</v>
+      </c>
+      <c r="O2">
         <v>147951000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>128156000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>137681000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>152558000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7437000.0</v>
       </c>
-      <c r="S2">
-[...1 lines deleted...]
-      </c>
       <c r="T2">
-        <v>128885000.0</v>
+        <v>177616000.0</v>
       </c>
       <c r="U2">
-        <v>126167000.0</v>
+        <v>147483000.0</v>
       </c>
       <c r="V2">
+        <v>146977000.0</v>
+      </c>
+      <c r="W2">
         <v>112550000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>96635000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>173155.0</v>
       </c>
-      <c r="Y2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>18951000.0</v>
+      </c>
+      <c r="C3">
         <v>12129000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>21030000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>20789000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>20566000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>20477000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>20232000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>20128000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>19943000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>19804000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>19737000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>27938000.0</v>
       </c>
-      <c r="M3">
-[...1 lines deleted...]
-      </c>
       <c r="N3">
+        <v>19688000.0</v>
+      </c>
+      <c r="O3">
         <v>19100000.0</v>
       </c>
-      <c r="O3"/>
-      <c r="P3">
+      <c r="P3"/>
+      <c r="Q3">
         <v>33420000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>33397000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>23594000.0</v>
       </c>
-      <c r="S3">
-[...1 lines deleted...]
-      </c>
       <c r="T3">
+        <v>3625000.0</v>
+      </c>
+      <c r="U3">
         <v>3459000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3112000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2779000.0</v>
       </c>
-      <c r="W3"/>
-      <c r="X3">
+      <c r="X3"/>
+      <c r="Y3">
         <v>52750.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>51116.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
-[...1 lines deleted...]
-      </c>
+      <c r="L4"/>
       <c r="M4">
         <v>-111643000.0</v>
       </c>
       <c r="N4">
         <v>-111643000.0</v>
       </c>
       <c r="O4">
         <v>-111643000.0</v>
       </c>
-      <c r="P4"/>
+      <c r="P4">
+        <v>-111643000.0</v>
+      </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-      <c r="W4">
+      <c r="W4"/>
+      <c r="X4">
         <v>55315000.0</v>
       </c>
-      <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
-        <v>-51037000.0</v>
+        <v>-8291000.0</v>
       </c>
       <c r="C5">
-        <v>-11887000.0</v>
+        <v>-14215000.0</v>
       </c>
       <c r="D5">
-        <v>-15494000.0</v>
+        <v>-17444000.0</v>
       </c>
       <c r="E5">
-        <v>-15973000.0</v>
+        <v>-15565000.0</v>
       </c>
       <c r="F5">
-        <v>-13158000.0</v>
+        <v>-15905000.0</v>
       </c>
       <c r="G5">
-        <v>-10988000.0</v>
+        <v>-13126000.0</v>
       </c>
       <c r="H5">
-        <v>-22097000.0</v>
+        <v>-11903000.0</v>
       </c>
       <c r="I5">
-        <v>-27152000.0</v>
+        <v>-21816000.0</v>
       </c>
       <c r="J5">
-        <v>-5869000.0</v>
+        <v>-29086000.0</v>
       </c>
       <c r="K5">
-        <v>-21640000.0</v>
+        <v>-25796000.0</v>
       </c>
       <c r="L5">
-        <v>-13991000.0</v>
+        <v>-18491000.0</v>
       </c>
       <c r="M5">
-        <v>-23843000.0</v>
+        <v>-20854000.0</v>
       </c>
       <c r="N5">
-        <v>9939000.0</v>
-[...2 lines deleted...]
-      <c r="P5">
+        <v>-21825000.0</v>
+      </c>
+      <c r="O5">
+        <v>-21749000.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5">
         <v>-42307000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-27880000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-49535000.0</v>
       </c>
-      <c r="S5">
-[...1 lines deleted...]
-      </c>
       <c r="T5">
+        <v>7537000.0</v>
+      </c>
+      <c r="U5">
         <v>16027000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>16325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14260000.0</v>
       </c>
       <c r="W5">
         <v>14260000.0</v>
       </c>
       <c r="X5">
+        <v>14260000.0</v>
+      </c>
+      <c r="Y5">
         <v>-173160.0</v>
       </c>
-      <c r="Y5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
-        <v>-38908000.0</v>
+        <v>10660000.0</v>
       </c>
       <c r="C6">
-        <v>9143000.0</v>
+        <v>-2086000.0</v>
       </c>
       <c r="D6">
-        <v>5295000.0</v>
+        <v>3586000.0</v>
       </c>
       <c r="E6">
-        <v>4593000.0</v>
+        <v>5224000.0</v>
       </c>
       <c r="F6">
-        <v>7319000.0</v>
+        <v>4661000.0</v>
       </c>
       <c r="G6">
-        <v>9244000.0</v>
+        <v>7351000.0</v>
       </c>
       <c r="H6">
-        <v>-1969000.0</v>
+        <v>8329000.0</v>
       </c>
       <c r="I6">
-        <v>-7209000.0</v>
+        <v>-1688000.0</v>
       </c>
       <c r="J6">
-        <v>13935000.0</v>
+        <v>-9143000.0</v>
       </c>
       <c r="K6">
-        <v>-1903000.0</v>
+        <v>-5992000.0</v>
       </c>
       <c r="L6">
-        <v>13947000.0</v>
+        <v>1246000.0</v>
       </c>
       <c r="M6">
-        <v>4209000.0</v>
+        <v>7084000.0</v>
       </c>
       <c r="N6">
-        <v>29039000.0</v>
+        <v>-2137000.0</v>
       </c>
       <c r="O6">
+        <v>-2649000.0</v>
+      </c>
+      <c r="P6">
         <v>-15027000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-8887000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>5517000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-25941000.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
+        <v>11162000.0</v>
+      </c>
+      <c r="U6">
         <v>19486000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>19437000.0</v>
       </c>
-      <c r="V6">
-[...1 lines deleted...]
-      </c>
       <c r="W6">
+        <v>-596007.0</v>
+      </c>
+      <c r="X6">
         <v>17342000.0</v>
       </c>
-      <c r="X6">
-[...1 lines deleted...]
-      </c>
       <c r="Y6">
+        <v>-173155.0</v>
+      </c>
+      <c r="Z6">
         <v>-31882.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>0.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
-[...1 lines deleted...]
-      </c>
+      <c r="S8"/>
       <c r="T8">
         <v>0.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
-        <v>23374000.0</v>
+        <v>24274000.0</v>
       </c>
       <c r="C9">
-        <v>21314000.0</v>
+        <v>-4647000.0</v>
       </c>
       <c r="D9">
-        <v>22742000.0</v>
+        <v>-6266000.0</v>
       </c>
       <c r="E9">
-        <v>27903000.0</v>
+        <v>-6058000.0</v>
       </c>
       <c r="F9">
-        <v>28436000.0</v>
+        <v>1606000.0</v>
       </c>
       <c r="G9">
-        <v>44701000.0</v>
+        <v>3448000.0</v>
       </c>
       <c r="H9">
-        <v>37661000.0</v>
+        <v>-1446000.0</v>
       </c>
       <c r="I9">
+        <v>-11644000.0</v>
+      </c>
+      <c r="J9">
         <v>-15097000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-13068000.0</v>
       </c>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
       <c r="L9">
-        <v>37233000.0</v>
+        <v>-6187999.0</v>
       </c>
       <c r="M9">
-        <v>40257000.0</v>
+        <v>-9046000.0</v>
       </c>
       <c r="N9">
+        <v>-6485000.0</v>
+      </c>
+      <c r="O9">
         <v>-7880000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>58703000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>63495000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>67239000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>53414000.0</v>
       </c>
-      <c r="S9">
-[...1 lines deleted...]
-      </c>
       <c r="T9">
-        <v>42561000.0</v>
+        <v>22187000.0</v>
       </c>
       <c r="U9">
-        <v>43412000.0</v>
+        <v>23963000.0</v>
       </c>
       <c r="V9">
+        <v>22602000.0</v>
+      </c>
+      <c r="W9">
         <v>23205000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>39120000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-173155.0</v>
       </c>
-      <c r="Y9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-15407000.0</v>
+      </c>
+      <c r="C10">
         <v>-57666000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-18190000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-22546000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-23089000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-20243000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-18752000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-30054000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-35023000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-13839000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-33596000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-27044000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-36177000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-53630000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-398473000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-56807000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-31065000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-54311000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3375000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>11843000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11849000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
+        <v>-29704727.0</v>
+      </c>
+      <c r="X10">
         <v>8479000.0</v>
       </c>
-      <c r="W10">
-[...4 lines deleted...]
-      </c>
       <c r="Y10">
-        <v>-31882.0</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:25">
+        <v>-943771.0</v>
+      </c>
+      <c r="Z10">
+        <v>-8483687.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
         <v>-75000.0</v>
       </c>
       <c r="C11">
+        <v>-75000.0</v>
+      </c>
+      <c r="D11">
         <v>-398000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-543000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1547000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-387000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-729000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>585000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-178000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-48000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-9745000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1116000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-6670000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-24339000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-69496000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-19228000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4776000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>262000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>475000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1527000.0</v>
       </c>
       <c r="W11">
         <v>1527000.0</v>
       </c>
       <c r="X11">
+        <v>1527000.0</v>
+      </c>
+      <c r="Y11">
         <v>-52750.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-51116.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12">
+        <v>7116000.0</v>
+      </c>
+      <c r="C12">
         <v>6629000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6303000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7052000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7116000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7085000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7764000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7957000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7871000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7970000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>11956000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13053000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12334000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
+        <v>9622000.0</v>
+      </c>
+      <c r="P12">
         <v>9939000.0</v>
       </c>
-      <c r="O12">
-[...2 lines deleted...]
-      <c r="P12">
+      <c r="Q12">
         <v>10011000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7324000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4776000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4162000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4184000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4476000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5781000.0</v>
       </c>
       <c r="W12">
         <v>5781000.0</v>
       </c>
-      <c r="X12"/>
+      <c r="X12">
+        <v>5781000.0</v>
+      </c>
       <c r="Y12"/>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>6303000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7052000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7116000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7085000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>7764000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>7957000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>12342000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>11451000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>9939000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>10011000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>7324000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5825000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3160170.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>12708000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>4476000.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14">
+        <v>2733000.0</v>
+      </c>
+      <c r="C14">
         <v>10524000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4309000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3487000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4079000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3973000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3862000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7037000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8472000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3254000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8349000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>31894000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-9174000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-72002000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>18264000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5936000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-4867000.0</v>
       </c>
-      <c r="R14"/>
       <c r="S14"/>
-      <c r="T14">
-[...1 lines deleted...]
-      </c>
+      <c r="T14"/>
       <c r="U14">
         <v>0.0</v>
       </c>
       <c r="V14">
         <v>0.0</v>
       </c>
-      <c r="W14"/>
+      <c r="W14">
+        <v>0.0</v>
+      </c>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>-12599000.0</v>
+      </c>
+      <c r="C15">
         <v>-47067000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-13483000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-18516000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-17463000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-15883000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-14161000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-23602000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-26373000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-10537000.0</v>
       </c>
-      <c r="K15">
-[...1 lines deleted...]
-      </c>
       <c r="L15">
+        <v>-22360000.0</v>
+      </c>
+      <c r="M15">
         <v>-131490000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-34301000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-26889000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-242166000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-37579000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-34065000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-59087000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3113000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>11368000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>11772000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
+        <v>-29704727.0</v>
+      </c>
+      <c r="X15">
         <v>62267000.0</v>
       </c>
-      <c r="W15">
-[...4 lines deleted...]
-      </c>
       <c r="Y15">
-        <v>-31882.0</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:25">
+        <v>-943771.0</v>
+      </c>
+      <c r="Z15">
+        <v>-8483687.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-13483000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-18516000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-17463000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-15883000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-14161000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-23602000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-131433000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-33952000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-241697000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-131433000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-31643000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-29198000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-32131000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-2935310.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6099690.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-2695150.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6743000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>62267000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-173160.0</v>
       </c>
-      <c r="Y16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>-15332000.0</v>
+      </c>
+      <c r="C17">
         <v>-57591000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-17792000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-22003000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-21542000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-19856000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-18023000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-30639000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-34845000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-13791000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-23851000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-26118000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-43126000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-313699000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-51158000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-37579000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-34065000.0</v>
       </c>
-      <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>-8856237.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>11368000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>11772000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>6743000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>6952000.0</v>
       </c>
-      <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>-7116000.0</v>
+      </c>
+      <c r="C18">
         <v>-6629000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-6303000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7052000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7116000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-7085000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7764000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7957000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7871000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-7970000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-11956000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-13053000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-12342000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-11451000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-9939000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-10011000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-7324000.0</v>
       </c>
-      <c r="R18"/>
       <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>-4184000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4476000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4048000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-5781000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-10042000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-14500000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-14500000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-3185000.0</v>
       </c>
-      <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>-8291000.0</v>
+      </c>
+      <c r="C21">
         <v>-14215000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-17444000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-15565000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-15905000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-13126000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-11903000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-21816000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-29086000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-25796000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-18491000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-20854000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-21825000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-21749000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-398894000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-42307000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-27880000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-49535000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7537000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>16027000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>16325000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
+        <v>-596007.0</v>
+      </c>
+      <c r="X21">
         <v>14260000.0</v>
       </c>
-      <c r="W21">
-[...2 lines deleted...]
-      <c r="X21">
+      <c r="Y21">
         <v>-173155.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-31882.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>38491000.0</v>
+      </c>
+      <c r="C23">
         <v>51449000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>69384000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>77126000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>94020000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>87639000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>87498000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>110648000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>123667000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>110713000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>114611000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>108672000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>118739000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>161820000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23">
+      <c r="P23"/>
+      <c r="Q23">
         <v>243483000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>247677000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>22418000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>192266000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>155419000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>153254000.0</v>
       </c>
-      <c r="V23">
-[...3 lines deleted...]
-      <c r="X23">
+      <c r="W23">
+        <v>596007.0</v>
+      </c>
+      <c r="X23"/>
+      <c r="Y23">
         <v>173155.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>31882.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
+        <v>6822000.0</v>
+      </c>
+      <c r="C25">
         <v>12129000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>21030000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>20789000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>20566000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>20477000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>20230000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>20115000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>19958000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>19804000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>19844000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>27938000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>28052000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>29374000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>32416000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>33420000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>33397000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>23594000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>3459000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3112000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3689000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3082000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>1755000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>1076000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>934000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>869000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>716000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>557000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>90000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>90000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>78000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>1389000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1300000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>921000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>25915000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>29177000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>33937000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>24483000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>12303000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>11808000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>17735000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>16747000.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>72374000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>61715000.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>7936000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>6277000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>31654000.0</v>
+      </c>
+      <c r="C28">
         <v>37589000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>38758000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>38307000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>43808000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>41562000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>36372000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>39349000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>47926000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>37211000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>36324000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>38503000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>42394000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>41842000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>62764000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>72382000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>61722000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>108432000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>55867722.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>23075000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>23975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21778000.0</v>
       </c>
       <c r="W28">
         <v>21778000.0</v>
       </c>
-      <c r="X28"/>
+      <c r="X28">
+        <v>21778000.0</v>
+      </c>
       <c r="Y28"/>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
         <v>-75000.0</v>
       </c>
       <c r="C29">
+        <v>-75000.0</v>
+      </c>
+      <c r="D29">
         <v>-398000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-543000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1547000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-387000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-729000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>585000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-178000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-48000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-9745000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-920000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-6605000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-4408000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-69496000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-19228000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-16881000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>262000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>475000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>77000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>151000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1527000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
-        <v>37589000.0</v>
+        <v>32565000.0</v>
       </c>
       <c r="C30">
-        <v>38758000.0</v>
+        <v>9568000.0</v>
       </c>
       <c r="D30">
-        <v>38307000.0</v>
+        <v>11178000.0</v>
       </c>
       <c r="E30">
-        <v>43808000.0</v>
+        <v>9507000.0</v>
       </c>
       <c r="F30">
-        <v>41562000.0</v>
+        <v>17511000.0</v>
       </c>
       <c r="G30">
-        <v>56604000.0</v>
+        <v>16574000.0</v>
       </c>
       <c r="H30">
-        <v>59477000.0</v>
+        <v>10457000.0</v>
       </c>
       <c r="I30">
+        <v>10172000.0</v>
+      </c>
+      <c r="J30">
         <v>13989000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12728000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12303000.0</v>
       </c>
-      <c r="L30">
-[...1 lines deleted...]
-      </c>
       <c r="M30">
-        <v>62082000.0</v>
+        <v>11808000.0</v>
       </c>
       <c r="N30">
+        <v>15340000.0</v>
+      </c>
+      <c r="O30">
         <v>13869000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>218462000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>105802000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>95119000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14981000.0</v>
       </c>
-      <c r="S30">
-[...1 lines deleted...]
-      </c>
       <c r="T30">
-        <v>26534000.0</v>
+        <v>14650000.0</v>
       </c>
       <c r="U30">
-        <v>27087000.0</v>
+        <v>7936000.0</v>
       </c>
       <c r="V30">
-        <v>8945000.0</v>
+        <v>6277000.0</v>
       </c>
       <c r="W30">
+        <v>596007.0</v>
+      </c>
+      <c r="X30">
         <v>121495000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30">
+        <v>173155.0</v>
+      </c>
+      <c r="Z30">
         <v>-31882.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>-7116000.0</v>
+      </c>
+      <c r="C31">
         <v>-43451000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-746000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-6981000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-7184000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-7117000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-6849000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-8238000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5937000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>11957000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-15105000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-6190000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-14352000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-31881000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-15840000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-14500000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3185000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-4776000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4162000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4184000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-4476000.0</v>
       </c>
-      <c r="V31">
-[...2 lines deleted...]
-      <c r="W31"/>
+      <c r="W31">
+        <v>-29108720.0</v>
+      </c>
       <c r="X31"/>
-      <c r="Y31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:25">
+      <c r="Y31">
+        <v>-770616.0</v>
+      </c>
+      <c r="Z31">
+        <v>-8451805.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>30200000.0</v>
+      </c>
+      <c r="C32">
         <v>37234000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>51940000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>61561000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>78115000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>74513000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>75595000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>88832000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>94581000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>84917000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>96120000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>87818000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>96914000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>140071000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>186859000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>201176000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>219797000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>60851000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>199803000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>171446000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>169579000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135755000.0</v>
       </c>
       <c r="W32">
         <v>135755000.0</v>
       </c>
-      <c r="X32"/>
+      <c r="X32">
+        <v>135755000.0</v>
+      </c>
       <c r="Y32"/>
+      <c r="Z32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8840,2712 +9059,2777 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>67948000.0</v>
       </c>
       <c r="C2">
         <v>143450000.0</v>
       </c>
       <c r="D2">
         <v>39075000.0</v>
       </c>
       <c r="E2">
         <v>47896000.0</v>
       </c>
       <c r="F2">
         <v>29013000.0</v>
       </c>
       <c r="G2">
         <v>42825000.0</v>
       </c>
       <c r="H2">
         <v>26871000.0</v>
       </c>
       <c r="I2">
         <v>19822000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>46000</v>
       </c>
       <c r="C3">
         <v>31000</v>
       </c>
       <c r="D3">
         <v>7960000</v>
       </c>
       <c r="E3">
         <v>10376000</v>
       </c>
       <c r="F3">
         <v>6535000</v>
       </c>
       <c r="G3">
         <v>6131000</v>
       </c>
       <c r="H3">
         <v>6696000</v>
       </c>
       <c r="I3">
         <v>5288000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>5027000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
         <v>20561000.0</v>
       </c>
       <c r="C6">
         <v>-75502000.0</v>
       </c>
       <c r="D6">
         <v>104375000.0</v>
       </c>
       <c r="E6">
         <v>-33274000.0</v>
       </c>
       <c r="F6">
         <v>19626000.0</v>
       </c>
       <c r="G6">
         <v>-13812000.0</v>
       </c>
       <c r="H6">
         <v>15954000.0</v>
       </c>
       <c r="I6">
         <v>7049000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
         <v>-18968000.0</v>
       </c>
       <c r="C7">
         <v>-2922000.0</v>
       </c>
       <c r="D7">
         <v>-5161000.0</v>
       </c>
       <c r="E7">
         <v>-45333000.0</v>
       </c>
       <c r="F7">
         <v>5077000.0</v>
       </c>
       <c r="G7">
         <v>11516000.0</v>
       </c>
       <c r="H7">
         <v>-9752000.0</v>
       </c>
       <c r="I7">
         <v>11358000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
         <v>4927000.0</v>
       </c>
       <c r="C9">
         <v>-6802000.0</v>
       </c>
       <c r="D9">
         <v>20857000.0</v>
       </c>
       <c r="E9">
         <v>15720000.0</v>
       </c>
       <c r="F9">
         <v>-19064000.0</v>
       </c>
       <c r="G9">
         <v>6833000.0</v>
       </c>
       <c r="H9">
         <v>-10950000.0</v>
       </c>
       <c r="I9">
         <v>-23259000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>19064000.0</v>
       </c>
       <c r="G10">
         <v>34000.0</v>
       </c>
       <c r="H10">
         <v>-2372000.0</v>
       </c>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>9319000.0</v>
       </c>
       <c r="F11">
         <v>20838000.0</v>
       </c>
       <c r="G11">
         <v>4649000.0</v>
       </c>
       <c r="H11">
         <v>3570000.0</v>
       </c>
       <c r="I11">
         <v>30707000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>394393000.0</v>
       </c>
       <c r="F12">
         <v>6486000.0</v>
       </c>
       <c r="G12">
         <v>-46024000.0</v>
       </c>
       <c r="H12">
         <v>19906000.0</v>
       </c>
       <c r="I12">
         <v>597000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>3303000.0</v>
       </c>
       <c r="G13">
         <v>34000.0</v>
       </c>
       <c r="H13">
         <v>-2372000.0</v>
       </c>
       <c r="I13">
         <v>3910000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
         <v>82862000.0</v>
       </c>
       <c r="C14">
         <v>80107000.0</v>
       </c>
       <c r="D14">
         <v>105208000.0</v>
       </c>
       <c r="E14">
         <v>70469000.0</v>
       </c>
       <c r="F14">
         <v>13885000.0</v>
       </c>
       <c r="G14">
         <v>13832000.0</v>
       </c>
       <c r="H14">
         <v>11244000.0</v>
       </c>
       <c r="I14">
         <v>5313000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15">
         <v>32000.0</v>
       </c>
       <c r="C15">
         <v>27000.0</v>
       </c>
       <c r="D15">
         <v>97000.0</v>
       </c>
       <c r="E15">
         <v>1511000.0</v>
       </c>
       <c r="F15">
         <v>14579000.0</v>
       </c>
       <c r="G15">
         <v>46545000.0</v>
       </c>
       <c r="H15">
         <v>8655000.0</v>
       </c>
       <c r="I15">
         <v>6024000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
         <v>88509000.0</v>
       </c>
       <c r="C16">
         <v>67948000.0</v>
       </c>
       <c r="D16">
         <v>143450000.0</v>
       </c>
       <c r="E16">
         <v>14622000.0</v>
       </c>
       <c r="F16">
         <v>48639000.0</v>
       </c>
       <c r="G16">
         <v>29013000.0</v>
       </c>
       <c r="H16">
         <v>42825000.0</v>
       </c>
       <c r="I16">
         <v>26871000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
         <v>-4193000.0</v>
       </c>
       <c r="C18">
         <v>-5286000.0</v>
       </c>
       <c r="D18">
         <v>-32702000.0</v>
       </c>
       <c r="E18">
         <v>-17662000.0</v>
       </c>
       <c r="F18">
         <v>54170000.0</v>
       </c>
       <c r="G18">
         <v>40416000.0</v>
       </c>
       <c r="H18">
         <v>26016000.0</v>
       </c>
       <c r="I18">
         <v>11995000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-6255000.0</v>
       </c>
       <c r="D19">
         <v>203179000.0</v>
       </c>
       <c r="E19"/>
       <c r="F19">
         <v>-6535000.0</v>
       </c>
       <c r="G19">
         <v>68166000.0</v>
       </c>
       <c r="H19">
         <v>-42757000.0</v>
       </c>
       <c r="I19">
         <v>-79832000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20">
         <v>2250000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
         <v>30000000.0</v>
       </c>
       <c r="C21">
         <v>-61786000.0</v>
       </c>
       <c r="D21">
         <v>-68977000.0</v>
       </c>
       <c r="E21">
         <v>262512000.0</v>
       </c>
       <c r="F21">
         <v>-13136000.0</v>
       </c>
       <c r="G21">
         <v>-78285000.0</v>
       </c>
       <c r="H21">
         <v>28620000.0</v>
       </c>
       <c r="I21">
         <v>55330000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
         <v>-81193000.0</v>
       </c>
       <c r="C22">
         <v>-97298000.0</v>
       </c>
       <c r="D22">
         <v>-174327000.0</v>
       </c>
       <c r="E22">
         <v>32996000.0</v>
       </c>
       <c r="F22">
         <v>32996000.0</v>
       </c>
       <c r="G22">
         <v>16364000.0</v>
       </c>
       <c r="H22">
         <v>24249000.0</v>
       </c>
       <c r="I22">
         <v>3688000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>-356000.0</v>
       </c>
       <c r="C23">
         <v>-2175000.0</v>
       </c>
       <c r="D23">
         <v>-1935000.0</v>
       </c>
       <c r="E23">
         <v>217834000.0</v>
       </c>
       <c r="F23">
         <v>-7097000.0</v>
       </c>
       <c r="G23">
         <v>16755000.0</v>
       </c>
       <c r="H23">
         <v>73182000.0</v>
       </c>
       <c r="I23">
         <v>20292000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24">
         <v>-6677000.0</v>
       </c>
       <c r="C24">
         <v>-6224000.0</v>
       </c>
       <c r="D24">
         <v>-5607000.0</v>
       </c>
       <c r="E24">
         <v>-6830000.0</v>
       </c>
       <c r="F24">
         <v>-6486000.0</v>
       </c>
       <c r="G24">
         <v>-247000.0</v>
       </c>
       <c r="H24">
         <v>-120000.0</v>
       </c>
       <c r="I24">
         <v>-120000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
         <v>4030000.0</v>
       </c>
       <c r="C25">
         <v>1198000.0</v>
       </c>
       <c r="D25">
         <v>18783000.0</v>
       </c>
       <c r="E25">
         <v>-25771000.0</v>
       </c>
       <c r="F25">
         <v>9315000.0</v>
       </c>
       <c r="G25">
         <v>3611000.0</v>
       </c>
       <c r="H25">
         <v>7350000.0</v>
       </c>
       <c r="I25">
         <v>1994000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
         <v>-557000.0</v>
       </c>
       <c r="C26">
         <v>-2148000.0</v>
       </c>
       <c r="D26">
         <v>-3063000.0</v>
       </c>
       <c r="E26">
         <v>-511591000.0</v>
       </c>
       <c r="F26">
         <v>-227000.0</v>
       </c>
       <c r="G26">
         <v>519525000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
         <v>11312000.0</v>
       </c>
       <c r="C27">
         <v>15763000.0</v>
       </c>
       <c r="D27">
         <v>53085000.0</v>
       </c>
       <c r="E27">
         <v>79217000.0</v>
       </c>
       <c r="F27">
         <v>413000.0</v>
       </c>
       <c r="G27">
         <v>1192000.0</v>
       </c>
       <c r="H27">
         <v>1764000.0</v>
       </c>
       <c r="I27">
         <v>2485000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
         <v>31305000.0</v>
       </c>
       <c r="C28">
         <v>-63961000.0</v>
       </c>
       <c r="D28">
         <v>-74072000.0</v>
       </c>
       <c r="E28">
         <v>-27729000.0</v>
       </c>
       <c r="F28">
         <v>-34585000.0</v>
       </c>
       <c r="G28">
         <v>-128075000.0</v>
       </c>
       <c r="H28">
         <v>26147000.0</v>
       </c>
       <c r="I28">
         <v>69598000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
         <v>-4147000.0</v>
       </c>
       <c r="C29">
         <v>-5255000.0</v>
       </c>
       <c r="D29">
         <v>-24742000.0</v>
       </c>
       <c r="E29">
         <v>-7286000.0</v>
       </c>
       <c r="F29">
         <v>60705000.0</v>
       </c>
       <c r="G29">
         <v>46547000.0</v>
       </c>
       <c r="H29">
         <v>32712000.0</v>
       </c>
       <c r="I29">
         <v>17283000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>-6723000.0</v>
       </c>
       <c r="C30">
         <v>-6255000.0</v>
       </c>
       <c r="D30">
         <v>203179000.0</v>
       </c>
       <c r="E30">
         <v>-454450000.0</v>
       </c>
       <c r="F30">
         <v>-6535000.0</v>
       </c>
       <c r="G30">
         <v>68166000.0</v>
       </c>
       <c r="H30">
         <v>-42757000.0</v>
       </c>
       <c r="I30">
         <v>-79832000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>88509000.0</v>
+      </c>
+      <c r="C2">
         <v>88130000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>56210000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>65269000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>45156000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>67948000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>73592000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>80275000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>77151000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>143450000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>25023000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>26190000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>39075000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>39101000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>42043000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>42014000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>46983000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>53147.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>36209000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>34567000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>319237.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49549000.0</v>
       </c>
       <c r="W2">
         <v>49549000.0</v>
       </c>
-      <c r="X2"/>
+      <c r="X2">
+        <v>49549000.0</v>
+      </c>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>3540000</v>
+      </c>
+      <c r="C3">
         <v>2175000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3061000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1989000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1559000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1548000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1293000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1744000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1596000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1622000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1101000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1791000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2392000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>326000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>322000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2548000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2991000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1373000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>49000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1668000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1793000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>628000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-17325000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-1000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>5027000.0</v>
       </c>
-      <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>25833000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-47146000.0</v>
+      </c>
+      <c r="C6">
         <v>-36116000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>32299000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-9059000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>19735000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-22792000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5644000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-6683000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2591000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-65766000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>118427000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1167000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-17369000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-24479000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2968000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2913000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-4969000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>50053853.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>12430000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1642000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-216835.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20536000.0</v>
       </c>
       <c r="W6">
         <v>-20536000.0</v>
       </c>
       <c r="X6">
+        <v>-20536000.0</v>
+      </c>
+      <c r="Y6">
         <v>889630.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-31882.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>-16592000.0</v>
+      </c>
+      <c r="C7">
         <v>-19529000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-11753000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-5349000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>19028000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-20894000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-8148999.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-342000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11931000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-6362000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-18761000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>6038000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1686000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-4469000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-47027000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-10324000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>8785000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-21777000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3421000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-3350000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-615000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>6867000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>403260.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-146760.0</v>
       </c>
-      <c r="Y7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>11282000.0</v>
       </c>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>16310000.0</v>
+      </c>
+      <c r="C9">
         <v>4033000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-3633000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>15862000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-8458000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1156000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-5315000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4336000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-9210000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3387000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3071000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1628000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>11282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2068000.0</v>
       </c>
       <c r="O9">
         <v>-2068000.0</v>
       </c>
       <c r="P9">
+        <v>-2068000.0</v>
+      </c>
+      <c r="Q9">
         <v>14806000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>6680000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-14522000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-4615000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-6143000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-3583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6833000.0</v>
       </c>
       <c r="W9">
         <v>6833000.0</v>
       </c>
-      <c r="X9"/>
+      <c r="X9">
+        <v>6833000.0</v>
+      </c>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>22155000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4126000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-14968000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1692000.0</v>
       </c>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-11944075.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-372000.0</v>
       </c>
-      <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-5619000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1875000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-4632000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-56078000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2535000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>20838000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11">
+      <c r="U11"/>
+      <c r="V11">
         <v>3592000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5470000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4649000.0</v>
       </c>
-      <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>5829000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8025000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>311522000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>18097000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>13437000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>51337000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7260000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>7260000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1602000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-66530000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-11313000.0</v>
       </c>
       <c r="O13">
+        <v>-11313000.0</v>
+      </c>
+      <c r="P13">
         <v>-9629000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-18450000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>55767000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-34275000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3303000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>3303000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-3470000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>34000.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>18951000.0</v>
+      </c>
+      <c r="C14">
         <v>12129000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>21030000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>20789000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>20566000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>20477000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>20230000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>20115000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>19943000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>19804000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>19844000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>27938000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>29374000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>19100000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>27213000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>32214000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>32505000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>23594000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>4190000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3459000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2779000.0</v>
       </c>
       <c r="W14">
         <v>2779000.0</v>
       </c>
-      <c r="X14"/>
+      <c r="X14">
+        <v>2779000.0</v>
+      </c>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>1000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>33000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>21000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>12000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="I15">
         <v>27000.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="J15">
+        <v>27000.0</v>
+      </c>
+      <c r="K15"/>
+      <c r="L15">
         <v>97000.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>45000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1511000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>10000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1038000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>247000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>4786000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>7102000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2691000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>41340000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>12575000.0</v>
       </c>
-      <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>41363000.0</v>
+      </c>
+      <c r="C16">
         <v>52014000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>88509000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>56210000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>64891000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>45156000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>67948000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>73592000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>79904000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>77684000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>143450000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>25023000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>21706000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>14622000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>42043000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>39101000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>42014000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>50107000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>48639000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>36209000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>102402.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29013000.0</v>
       </c>
       <c r="W16">
         <v>29013000.0</v>
       </c>
       <c r="X16">
+        <v>29013000.0</v>
+      </c>
+      <c r="Y16">
         <v>49549000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-31882.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-31709000.0</v>
+      </c>
+      <c r="C18">
         <v>-28309000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-13699000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4041000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>22933000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-17497000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-521000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1749000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>8369000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-17609000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-19935000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-9051000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-8193000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3733000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>5013000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>19566000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-27589000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>21287000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>10388000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>15392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13169000.0</v>
       </c>
       <c r="W18">
         <v>13169000.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18">
+      <c r="X18">
+        <v>13169000.0</v>
+      </c>
+      <c r="Y18"/>
+      <c r="Z18">
         <v>-31882.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-1989000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1559000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1548000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1293000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1744000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1596000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1622000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>210038000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1791000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2676000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2392000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>4901000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1668000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1793000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1440000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>73774000.0</v>
       </c>
-      <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
         <v>-7500000.0</v>
       </c>
       <c r="C21">
+        <v>-7500000.0</v>
+      </c>
+      <c r="D21">
         <v>45000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="E21">
         <v>-5000000.0</v>
       </c>
       <c r="F21">
         <v>-5000000.0</v>
       </c>
       <c r="G21">
         <v>-5000000.0</v>
       </c>
       <c r="H21">
         <v>-5000000.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>-5000000.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-5000000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="Q21">
         <v>-5000000.0</v>
       </c>
       <c r="R21">
+        <v>-5000000.0</v>
+      </c>
+      <c r="S21">
         <v>276512000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1750000.0</v>
       </c>
-      <c r="T21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U21"/>
       <c r="V21">
         <v>-1750000.0</v>
       </c>
       <c r="W21">
+        <v>-1750000.0</v>
+      </c>
+      <c r="X21">
         <v>-67093000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>-72923000.0</v>
+      </c>
+      <c r="C22">
         <v>-47067000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-17792000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-22003000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-17463000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-19856000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-18023000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-30639000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-26373000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-13791000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-34956000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-163136000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-43126000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-9786000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-32894000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-241697000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-25737000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-54311000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3113000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>11368000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>11772000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62267000.0</v>
       </c>
       <c r="W22">
         <v>62267000.0</v>
       </c>
       <c r="X22">
+        <v>62267000.0</v>
+      </c>
+      <c r="Y22">
         <v>-210020.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-31882.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>-237000.0</v>
+      </c>
+      <c r="C23">
         <v>-41000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-32000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-13000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-19000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-292000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>54000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-21000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-5000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>56000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-686000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-4087000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1456000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-21000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2992000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1715000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-12143000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-382000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>109000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1715000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>206000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-28765000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-778590.0</v>
       </c>
-      <c r="Y23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:25">
+      <c r="Z23"/>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>141</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-2175000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-68000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-3548000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-1502000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1713000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1596000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1622000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-763000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1357000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1678000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1254000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-444074000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-445405000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-445893000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-426555000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-1585000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1668000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1793000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>73785000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-142000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-517500000.0</v>
       </c>
-      <c r="Y24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>40216000.0</v>
+      </c>
+      <c r="C25">
         <v>28793000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-3503000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-351000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2757000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1455000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>482999.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-8367000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1628000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-18952000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>9796000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>114740000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-287000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>16162000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>359898000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>132096000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>16252000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10533000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>597000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3167000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>13797000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>31882.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>143</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-202000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-557000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-13000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-19000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-292000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-11000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-21000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-24000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2092000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-10000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1658000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1122000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-505442000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-2035000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-505440000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-510469000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-32000.0</v>
       </c>
-      <c r="T26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U26"/>
       <c r="V26">
         <v>0.0</v>
       </c>
       <c r="W26">
-        <v>519525000.0</v>
+        <v>0.0</v>
       </c>
       <c r="X26">
         <v>519525000.0</v>
       </c>
-      <c r="Y26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:25">
+      <c r="Y26">
+        <v>519525000.0</v>
+      </c>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>2619000.0</v>
+      </c>
+      <c r="C27">
         <v>1264000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2093000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5355000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4542000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3457000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6753000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>19547000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3442000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3970000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>9176000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>12260000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>13925000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>-33335000.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>30583000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>56545000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>27167000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>79000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>110000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>78000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>-4921000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>-15237000.0</v>
+      </c>
+      <c r="C28">
         <v>-7743000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>44412000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-5013000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2790000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5304000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5011000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-5021000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-5771000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-48158000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-73018000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8314000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-9132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5177000.0</v>
       </c>
       <c r="O28">
         <v>-5177000.0</v>
       </c>
       <c r="P28">
+        <v>-5177000.0</v>
+      </c>
+      <c r="Q28">
         <v>-7045000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2726000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-12143000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-6950000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-8743000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-12289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-108227000.0</v>
       </c>
       <c r="W28">
         <v>-108227000.0</v>
       </c>
       <c r="X28">
+        <v>-108227000.0</v>
+      </c>
+      <c r="Y28">
         <v>518746410.0</v>
       </c>
-      <c r="Y28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:25">
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>-28169000.0</v>
+      </c>
+      <c r="C29">
         <v>-26134000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-10638000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-2052000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>24492000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-15949000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>772000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-5000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9965000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-15987000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-18834000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-7260000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-5801000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4059000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2683000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7561000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>22557000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-26216000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>21336000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>12056000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>17185000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13797000.0</v>
       </c>
       <c r="W29">
         <v>13797000.0</v>
       </c>
       <c r="X29">
+        <v>13797000.0</v>
+      </c>
+      <c r="Y29">
         <v>-356780.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-31882.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>-3540000.0</v>
+      </c>
+      <c r="C30">
         <v>-2175000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1627000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1989000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1559000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1548000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1293000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1744000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1596000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1622000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>210038000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1791000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2392000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1580000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-584000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-453866000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-22229000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-429291000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1634000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1668000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73774000.0</v>
       </c>
       <c r="W30">
         <v>73774000.0</v>
       </c>
       <c r="X30">
+        <v>73774000.0</v>
+      </c>
+      <c r="Y30">
         <v>-517500000.0</v>
       </c>
-      <c r="Y30"/>
+      <c r="Z30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>