--- v2 (2026-09-14)
+++ v3 (2026-10-30)
@@ -1690,53 +1690,59 @@
       </c>
       <c r="C36">
         <v>14785000.0</v>
       </c>
       <c r="D36">
         <v>524000.0</v>
       </c>
       <c r="E36">
         <v>563286000.0</v>
       </c>
       <c r="F36">
         <v>3149000.0</v>
       </c>
       <c r="G36">
         <v>402954000.0</v>
       </c>
       <c r="H36">
         <v>70762000.0</v>
       </c>
       <c r="I36"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>44</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>-13048000.0</v>
+      </c>
+      <c r="C37">
+        <v>4732000.0</v>
+      </c>
+      <c r="D37">
+        <v>34037000.0</v>
+      </c>
       <c r="E37">
         <v>88808000.0</v>
       </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38">
         <v>642000.0</v>
       </c>
       <c r="C38">
         <v>720000.0</v>
       </c>
       <c r="D38">
         <v>4818000.0</v>
       </c>
       <c r="E38">
         <v>8217000.0</v>
       </c>
       <c r="F38">
@@ -4495,55 +4501,65 @@
         <v>2311000.0</v>
       </c>
       <c r="S36">
         <v>3842000.0</v>
       </c>
       <c r="T36">
         <v>3892000.0</v>
       </c>
       <c r="U36">
         <v>2998000.0</v>
       </c>
       <c r="V36">
         <v>517500000.0</v>
       </c>
       <c r="W36">
         <v>402954000.0</v>
       </c>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>44</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>-26331000.0</v>
+      </c>
+      <c r="C37">
+        <v>-23600000.0</v>
+      </c>
+      <c r="D37">
+        <v>-13048000.0</v>
+      </c>
+      <c r="E37">
+        <v>-8423000.0</v>
+      </c>
+      <c r="F37">
+        <v>-4752000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37">
         <v>78632000.0</v>
       </c>
       <c r="O37">
         <v>88808000.0</v>
       </c>
       <c r="P37"/>
       <c r="Q37">
         <v>178170000.0</v>
       </c>
       <c r="R37">
         <v>184304000.0</v>
       </c>
       <c r="S37">
         <v>190370000.0</v>
       </c>
       <c r="T37"/>
       <c r="U37"/>
@@ -6104,137 +6120,137 @@
       </c>
       <c r="F2">
         <v>601745000.0</v>
       </c>
       <c r="G2">
         <v>340996000.0</v>
       </c>
       <c r="H2">
         <v>275770000.0</v>
       </c>
       <c r="I2">
         <v>171030000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>90</v>
       </c>
       <c r="B3">
         <v>82862000.0</v>
       </c>
       <c r="C3">
         <v>80107000.0</v>
       </c>
       <c r="D3">
-        <v>78403000.0</v>
+        <v>105208000.0</v>
       </c>
       <c r="E3">
         <v>70469000.0</v>
       </c>
       <c r="F3">
         <v>13885000.0</v>
       </c>
       <c r="G3">
-        <v>10302000.0</v>
+        <v>13832000.0</v>
       </c>
       <c r="H3">
         <v>11244000.0</v>
       </c>
       <c r="I3">
         <v>5313000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>47397000.0</v>
       </c>
       <c r="H4">
         <v>-15454000.0</v>
       </c>
       <c r="I4">
         <v>-5667000.0</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
         <v>-62040000.0</v>
       </c>
       <c r="C5">
         <v>-88601000.0</v>
       </c>
       <c r="D5">
         <v>-85989000.0</v>
       </c>
       <c r="E5">
         <v>-121596000.0</v>
       </c>
       <c r="F5">
         <v>50831000.0</v>
       </c>
       <c r="G5">
-        <v>42622000.0</v>
+        <v>-806028.0</v>
       </c>
       <c r="H5">
         <v>50984000.0</v>
       </c>
       <c r="I5">
         <v>20146000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
         <v>20822000.0</v>
       </c>
       <c r="C6">
         <v>-8494000.0</v>
       </c>
       <c r="D6">
-        <v>-7586000.0</v>
+        <v>19219000.0</v>
       </c>
       <c r="E6">
         <v>-51127000.0</v>
       </c>
       <c r="F6">
         <v>64716000.0</v>
       </c>
       <c r="G6">
-        <v>-806028.0</v>
+        <v>13025972.0</v>
       </c>
       <c r="H6">
         <v>62228000.0</v>
       </c>
       <c r="I6">
         <v>25459000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>95</v>
       </c>
@@ -7081,63 +7097,63 @@
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>90</v>
       </c>
       <c r="B3">
         <v>18951000.0</v>
       </c>
       <c r="C3">
         <v>12129000.0</v>
       </c>
       <c r="D3">
         <v>21030000.0</v>
       </c>
       <c r="E3">
         <v>20789000.0</v>
       </c>
       <c r="F3">
         <v>20566000.0</v>
       </c>
       <c r="G3">
         <v>20477000.0</v>
       </c>
       <c r="H3">
-        <v>20232000.0</v>
+        <v>20230000.0</v>
       </c>
       <c r="I3">
-        <v>20128000.0</v>
+        <v>20115000.0</v>
       </c>
       <c r="J3">
         <v>19943000.0</v>
       </c>
       <c r="K3">
         <v>19804000.0</v>
       </c>
       <c r="L3">
-        <v>19737000.0</v>
+        <v>19844000.0</v>
       </c>
       <c r="M3">
         <v>27938000.0</v>
       </c>
       <c r="N3">
         <v>19688000.0</v>
       </c>
       <c r="O3">
         <v>19100000.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3">
         <v>33420000.0</v>
       </c>
       <c r="R3">
         <v>33397000.0</v>
       </c>
       <c r="S3">
         <v>23594000.0</v>
       </c>
       <c r="T3">
         <v>3625000.0</v>
       </c>
       <c r="U3">
         <v>3459000.0</v>
@@ -7273,63 +7289,63 @@
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
         <v>10660000.0</v>
       </c>
       <c r="C6">
         <v>-2086000.0</v>
       </c>
       <c r="D6">
         <v>3586000.0</v>
       </c>
       <c r="E6">
         <v>5224000.0</v>
       </c>
       <c r="F6">
         <v>4661000.0</v>
       </c>
       <c r="G6">
         <v>7351000.0</v>
       </c>
       <c r="H6">
-        <v>8329000.0</v>
+        <v>8327000.0</v>
       </c>
       <c r="I6">
-        <v>-1688000.0</v>
+        <v>-1701000.0</v>
       </c>
       <c r="J6">
         <v>-9143000.0</v>
       </c>
       <c r="K6">
         <v>-5992000.0</v>
       </c>
       <c r="L6">
-        <v>1246000.0</v>
+        <v>1353000.0</v>
       </c>
       <c r="M6">
         <v>7084000.0</v>
       </c>
       <c r="N6">
         <v>-2137000.0</v>
       </c>
       <c r="O6">
         <v>-2649000.0</v>
       </c>
       <c r="P6">
         <v>-15027000.0</v>
       </c>
       <c r="Q6">
         <v>-8887000.0</v>
       </c>
       <c r="R6">
         <v>5517000.0</v>
       </c>
       <c r="S6">
         <v>-25941000.0</v>
       </c>
       <c r="T6">
         <v>11162000.0</v>
       </c>
@@ -10668,51 +10684,51 @@
       <c r="L14">
         <v>19844000.0</v>
       </c>
       <c r="M14">
         <v>27938000.0</v>
       </c>
       <c r="N14">
         <v>29374000.0</v>
       </c>
       <c r="O14">
         <v>19100000.0</v>
       </c>
       <c r="P14">
         <v>27213000.0</v>
       </c>
       <c r="Q14">
         <v>32214000.0</v>
       </c>
       <c r="R14">
         <v>32505000.0</v>
       </c>
       <c r="S14">
         <v>23594000.0</v>
       </c>
       <c r="T14">
-        <v>4190000.0</v>
+        <v>3625000.0</v>
       </c>
       <c r="U14">
         <v>3459000.0</v>
       </c>
       <c r="V14">
         <v>3112000.0</v>
       </c>
       <c r="W14">
         <v>2779000.0</v>
       </c>
       <c r="X14">
         <v>2779000.0</v>
       </c>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>1000.0</v>
       </c>
@@ -11388,51 +11404,51 @@
         <v>-18952000.0</v>
       </c>
       <c r="L25">
         <v>9796000.0</v>
       </c>
       <c r="M25">
         <v>114740000.0</v>
       </c>
       <c r="N25">
         <v>-287000.0</v>
       </c>
       <c r="O25">
         <v>16162000.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25">
         <v>359898000.0</v>
       </c>
       <c r="R25">
         <v>132096000.0</v>
       </c>
       <c r="S25">
         <v>16252000.0</v>
       </c>
       <c r="T25">
-        <v>10533000.0</v>
+        <v>11098000.0</v>
       </c>
       <c r="U25">
         <v>597000.0</v>
       </c>
       <c r="V25">
         <v>3167000.0</v>
       </c>
       <c r="W25">
         <v>13797000.0</v>
       </c>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25">
         <v>31882.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-202000.0</v>
       </c>
       <c r="D26">