--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6207,51 +6207,51 @@
       <c r="N2">
         <v>80209000.0</v>
       </c>
       <c r="O2">
         <v>78929000.0</v>
       </c>
       <c r="P2">
         <v>43840000.0</v>
       </c>
       <c r="Q2">
         <v>41755000.0</v>
       </c>
       <c r="R2">
         <v>55635000.0</v>
       </c>
       <c r="S2">
         <v>34844000.0</v>
       </c>
       <c r="T2">
         <v>156666000.0</v>
       </c>
       <c r="U2">
         <v>152645000.0</v>
       </c>
       <c r="V2">
-        <v>164567000.0</v>
+        <v>164302000.0</v>
       </c>
       <c r="W2">
         <v>42923000.0</v>
       </c>
       <c r="X2">
         <v>157800000.0</v>
       </c>
       <c r="Y2">
         <v>80745000.0</v>
       </c>
       <c r="Z2">
         <v>88812000.0</v>
       </c>
       <c r="AA2">
         <v>33579000.0</v>
       </c>
       <c r="AB2">
         <v>89895000.0</v>
       </c>
       <c r="AC2">
         <v>73641000.0</v>
       </c>
       <c r="AD2">
         <v>70004000.0</v>
       </c>
@@ -13009,51 +13009,51 @@
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
     </row>
     <row r="30" spans="1:126">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
         <v>138633000.0</v>
       </c>
       <c r="C30">
         <v>136472188.0</v>
       </c>
       <c r="D30">
-        <v>78231000.0</v>
+        <v>121652000.0</v>
       </c>
       <c r="E30">
         <v>117054000.0</v>
       </c>
       <c r="F30">
         <v>117496000.0</v>
       </c>
       <c r="G30">
         <v>124438000.0</v>
       </c>
       <c r="H30">
         <v>114794000.0</v>
       </c>
       <c r="I30">
         <v>110842000.0</v>
       </c>
       <c r="J30">
         <v>103759000.0</v>
       </c>
       <c r="K30">
         <v>142180000.0</v>
       </c>
       <c r="L30">
         <v>134517000.0</v>
       </c>
@@ -13063,51 +13063,51 @@
       <c r="N30">
         <v>161748000.0</v>
       </c>
       <c r="O30">
         <v>117675000.0</v>
       </c>
       <c r="P30">
         <v>135847008.0</v>
       </c>
       <c r="Q30">
         <v>123096000.0</v>
       </c>
       <c r="R30">
         <v>132445585.0</v>
       </c>
       <c r="S30">
         <v>121356000.0</v>
       </c>
       <c r="T30">
         <v>42903000.0</v>
       </c>
       <c r="U30">
         <v>115809000.0</v>
       </c>
       <c r="V30">
-        <v>97442000.0</v>
+        <v>56899000.0</v>
       </c>
       <c r="W30">
         <v>83218000.0</v>
       </c>
       <c r="X30">
         <v>78419000.0</v>
       </c>
       <c r="Y30">
         <v>41483000.0</v>
       </c>
       <c r="Z30">
         <v>61698000.0</v>
       </c>
       <c r="AA30">
         <v>71828000.0</v>
       </c>
       <c r="AB30">
         <v>78392000.0</v>
       </c>
       <c r="AC30">
         <v>79513000.0</v>
       </c>
       <c r="AD30">
         <v>55217000.0</v>
       </c>
@@ -14745,51 +14745,51 @@
       <c r="DP35">
         <v>513565.0</v>
       </c>
       <c r="DQ35">
         <v>-73129.53</v>
       </c>
       <c r="DR35">
         <v>292778.0</v>
       </c>
       <c r="DS35"/>
       <c r="DT35"/>
       <c r="DU35"/>
       <c r="DV35"/>
     </row>
     <row r="36" spans="1:126">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
         <v>387937000.0</v>
       </c>
       <c r="C36">
         <v>668666000.0</v>
       </c>
       <c r="D36">
-        <v>585669000.0</v>
+        <v>574368000.0</v>
       </c>
       <c r="E36">
         <v>542797000.0</v>
       </c>
       <c r="F36">
         <v>521452000.0</v>
       </c>
       <c r="G36">
         <v>345862000.0</v>
       </c>
       <c r="H36">
         <v>329732000.0</v>
       </c>
       <c r="I36">
         <v>315432000.0</v>
       </c>
       <c r="J36">
         <v>316770000.0</v>
       </c>
       <c r="K36">
         <v>265532000.0</v>
       </c>
       <c r="L36">
         <v>296879000.0</v>
       </c>
@@ -15683,51 +15683,51 @@
       <c r="DP38">
         <v>0.0</v>
       </c>
       <c r="DQ38">
         <v>1.0</v>
       </c>
       <c r="DR38">
         <v>-0.73</v>
       </c>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
     </row>
     <row r="39" spans="1:126">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
         <v>2332946000.0</v>
       </c>
       <c r="C39">
         <v>58714812.0</v>
       </c>
       <c r="D39">
-        <v>96261000.0</v>
+        <v>52840000.0</v>
       </c>
       <c r="E39">
         <v>23100000.0</v>
       </c>
       <c r="F39">
         <v>21676000.0</v>
       </c>
       <c r="G39">
         <v>23175000.0</v>
       </c>
       <c r="H39">
         <v>21305000.0</v>
       </c>
       <c r="I39">
         <v>19010000.0</v>
       </c>
       <c r="J39">
         <v>21007000.0</v>
       </c>
       <c r="K39">
         <v>25816000.0</v>
       </c>
       <c r="L39">
         <v>23949000.0</v>
       </c>
@@ -15737,51 +15737,51 @@
       <c r="N39">
         <v>65874000.0</v>
       </c>
       <c r="O39">
         <v>61420000.0</v>
       </c>
       <c r="P39">
         <v>23348000.0</v>
       </c>
       <c r="Q39">
         <v>81870000.0</v>
       </c>
       <c r="R39">
         <v>91890000.0</v>
       </c>
       <c r="S39">
         <v>31549000.0</v>
       </c>
       <c r="T39">
         <v>154781000.0</v>
       </c>
       <c r="U39">
         <v>18471000.0</v>
       </c>
       <c r="V39">
-        <v>19302000.0</v>
+        <v>59845000.0</v>
       </c>
       <c r="W39">
         <v>16162000.0</v>
       </c>
       <c r="X39">
         <v>21002000.0</v>
       </c>
       <c r="Y39">
         <v>61000.0</v>
       </c>
       <c r="Z39">
         <v>26743000.0</v>
       </c>
       <c r="AA39">
         <v>4686000.0</v>
       </c>
       <c r="AB39">
         <v>8038000.0</v>
       </c>
       <c r="AC39">
         <v>8034000.0</v>
       </c>
       <c r="AD39">
         <v>9993000.0</v>
       </c>
@@ -16099,51 +16099,51 @@
       <c r="N40">
         <v>149409000.0</v>
       </c>
       <c r="O40">
         <v>176304000.0</v>
       </c>
       <c r="P40">
         <v>173505000.0</v>
       </c>
       <c r="Q40">
         <v>92063000.0</v>
       </c>
       <c r="R40">
         <v>111089000.0</v>
       </c>
       <c r="S40">
         <v>110664000.0</v>
       </c>
       <c r="T40">
         <v>-10679734.0</v>
       </c>
       <c r="U40">
         <v>3489000.0</v>
       </c>
       <c r="V40">
-        <v>2747000.0</v>
+        <v>3012000.0</v>
       </c>
       <c r="W40">
         <v>120633000.0</v>
       </c>
       <c r="X40">
         <v>2050000.0</v>
       </c>
       <c r="Y40">
         <v>2519000.0</v>
       </c>
       <c r="Z40">
         <v>7863000.0</v>
       </c>
       <c r="AA40">
         <v>3537000.0</v>
       </c>
       <c r="AB40">
         <v>11213000.0</v>
       </c>
       <c r="AC40">
         <v>10912000.0</v>
       </c>
       <c r="AD40">
         <v>4604000.0</v>
       </c>
@@ -17739,51 +17739,51 @@
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
       <c r="DS45"/>
       <c r="DT45"/>
       <c r="DU45"/>
       <c r="DV45"/>
     </row>
     <row r="46" spans="1:126">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
         <v>1885346000.0</v>
       </c>
       <c r="C46">
         <v>4133254000.0</v>
       </c>
       <c r="D46">
-        <v>4116069999.0</v>
+        <v>4116070000.0</v>
       </c>
       <c r="E46">
         <v>4100112000.0</v>
       </c>
       <c r="F46">
         <v>4092492000.0</v>
       </c>
       <c r="G46">
         <v>3801322000.0</v>
       </c>
       <c r="H46">
         <v>3797671000.0</v>
       </c>
       <c r="I46">
         <v>3813637000.0</v>
       </c>
       <c r="J46">
         <v>3824778000.0</v>
       </c>
       <c r="K46">
         <v>3893924000.0</v>
       </c>
       <c r="L46">
         <v>4245016000.0</v>
       </c>
@@ -23193,51 +23193,51 @@
         <v>0.0</v>
       </c>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>190</v>
       </c>
       <c r="B5">
-        <v>478473837.0</v>
+        <v>465241178.0</v>
       </c>
       <c r="C5">
         <v>-305706000.0</v>
       </c>
       <c r="D5">
         <v>-185792000.0</v>
       </c>
       <c r="E5">
         <v>259951000.0</v>
       </c>
       <c r="F5">
         <v>433855000.0</v>
       </c>
       <c r="G5">
         <v>215667000.0</v>
       </c>
       <c r="H5">
         <v>149428000.0</v>
       </c>
       <c r="I5">
         <v>32982112.0</v>
       </c>
       <c r="J5">
         <v>89822000.0</v>
       </c>
@@ -23291,51 +23291,51 @@
       </c>
       <c r="AA5">
         <v>-1280168.39</v>
       </c>
       <c r="AB5">
         <v>-828100.43</v>
       </c>
       <c r="AC5">
         <v>-845070.3</v>
       </c>
       <c r="AD5">
         <v>-2795248.0</v>
       </c>
       <c r="AE5">
         <v>-3503066.71</v>
       </c>
       <c r="AF5">
         <v>399886.36</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>191</v>
       </c>
       <c r="B6">
-        <v>687166256.0</v>
+        <v>673933597.0</v>
       </c>
       <c r="C6">
         <v>-175514000.0</v>
       </c>
       <c r="D6">
         <v>28220000.0</v>
       </c>
       <c r="E6">
         <v>441398000.0</v>
       </c>
       <c r="F6">
         <v>661814000.0</v>
       </c>
       <c r="G6">
         <v>324925000.0</v>
       </c>
       <c r="H6">
         <v>235072000.0</v>
       </c>
       <c r="I6">
         <v>133461112.0</v>
       </c>
       <c r="J6">
         <v>192304000.0</v>
       </c>
@@ -27380,81 +27380,81 @@
       <c r="CT6">
         <v>-218790.52</v>
       </c>
       <c r="CU6">
         <v>582415.37</v>
       </c>
       <c r="CV6">
         <v>-142093.21</v>
       </c>
       <c r="CW6">
         <v>-256893.57</v>
       </c>
       <c r="CX6">
         <v>-148050.76</v>
       </c>
       <c r="CY6">
         <v>-262864.08</v>
       </c>
       <c r="CZ6">
         <v>-270081.87</v>
       </c>
       <c r="DA6">
         <v>-472615.87</v>
       </c>
       <c r="DB6">
-        <v>-137749.73</v>
+        <v>-68875.21</v>
       </c>
       <c r="DC6">
         <v>-214617.89</v>
       </c>
       <c r="DD6">
         <v>-135890.07</v>
       </c>
       <c r="DE6">
         <v>-135311.4</v>
       </c>
       <c r="DF6">
         <v>-133039.54</v>
       </c>
       <c r="DG6">
         <v>-254634.22</v>
       </c>
       <c r="DH6">
         <v>-196478.22</v>
       </c>
       <c r="DI6">
         <v>-204116.13</v>
       </c>
       <c r="DJ6">
-        <v>-211841.49</v>
+        <v>-140894.68</v>
       </c>
       <c r="DK6">
         <v>-536008.1</v>
       </c>
       <c r="DL6">
-        <v>-216940.78</v>
+        <v>-144960.19</v>
       </c>
       <c r="DM6">
         <v>-216946.98</v>
       </c>
       <c r="DN6">
         <v>-144496.7</v>
       </c>
       <c r="DO6">
         <v>-1685865.94</v>
       </c>
       <c r="DP6">
         <v>99946.0</v>
       </c>
       <c r="DQ6">
         <v>99866.0</v>
       </c>
       <c r="DR6">
         <v>99724.0</v>
       </c>
       <c r="DS6">
         <v>101097.0</v>
       </c>
       <c r="DT6">
         <v>99596.0</v>
       </c>
@@ -36993,51 +36993,51 @@
       </c>
       <c r="AC22">
         <v>-7603619.94</v>
       </c>
       <c r="AD22">
         <v>-2165867.92</v>
       </c>
       <c r="AE22">
         <v>-2043039.26</v>
       </c>
       <c r="AF22">
         <v>-1100000.0</v>
       </c>
       <c r="AG22">
         <v>300000.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
         <v>239</v>
       </c>
       <c r="B23">
         <v>-7590592.0</v>
       </c>
       <c r="C23">
-        <v>16743000.0</v>
+        <v>-4581000.0</v>
       </c>
       <c r="D23">
         <v>6752000.0</v>
       </c>
       <c r="E23">
         <v>-31697000.0</v>
       </c>
       <c r="F23">
         <v>-48428000.0</v>
       </c>
       <c r="G23">
         <v>6545000.0</v>
       </c>
       <c r="H23">
         <v>11281000.0</v>
       </c>
       <c r="I23">
         <v>20516000.0</v>
       </c>
       <c r="J23">
         <v>4601000.0</v>
       </c>
       <c r="K23">
         <v>6488000.0</v>
       </c>
@@ -44203,101 +44203,101 @@
       </c>
       <c r="DM23">
         <v>2462397.0</v>
       </c>
       <c r="DN23">
         <v>-1086734.55</v>
       </c>
       <c r="DO23">
         <v>-1510583.85</v>
       </c>
       <c r="DP23">
         <v>-1462419.79</v>
       </c>
     </row>
     <row r="24" spans="1:120">
       <c r="A24" t="s">
         <v>240</v>
       </c>
       <c r="B24">
         <v>-474338.0</v>
       </c>
       <c r="C24">
         <v>-110850950.0</v>
       </c>
       <c r="D24">
-        <v>-6821000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="E24">
         <v>-222753000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24">
         <v>-454000.0</v>
       </c>
       <c r="H24">
         <v>225000.0</v>
       </c>
       <c r="I24">
         <v>4628000.0</v>
       </c>
       <c r="J24">
         <v>16604.0</v>
       </c>
       <c r="K24">
         <v>-192523.0</v>
       </c>
       <c r="L24">
         <v>-4624258.0</v>
       </c>
       <c r="M24">
         <v>-119925000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24">
         <v>-168819000.0</v>
       </c>
       <c r="P24">
         <v>34438615.0</v>
       </c>
       <c r="Q24">
         <v>-16480000.0</v>
       </c>
       <c r="R24">
         <v>6607000.0</v>
       </c>
       <c r="S24">
         <v>32226301.0</v>
       </c>
       <c r="T24">
         <v>871000.0</v>
       </c>
       <c r="U24">
         <v>2789000.0</v>
       </c>
       <c r="V24">
-        <v>-23000.0</v>
+        <v>-172000.0</v>
       </c>
       <c r="W24">
         <v>6251000.0</v>
       </c>
       <c r="X24">
         <v>854000.0</v>
       </c>
       <c r="Y24">
         <v>947840.0</v>
       </c>
       <c r="Z24">
         <v>851000.0</v>
       </c>
       <c r="AA24">
         <v>34691907.0</v>
       </c>
       <c r="AB24">
         <v>2064000.0</v>
       </c>
       <c r="AC24">
         <v>3007880.0</v>
       </c>
       <c r="AD24">
         <v>505660.0</v>
       </c>