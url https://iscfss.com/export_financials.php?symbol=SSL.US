--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -304,50 +304,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
@@ -5712,51 +5715,51 @@
       <c r="D60">
         <v>196904000000.0</v>
       </c>
       <c r="E60">
         <v>188623000000.0</v>
       </c>
       <c r="F60">
         <v>146489000000.0</v>
       </c>
       <c r="G60">
         <v>150976000000.0</v>
       </c>
       <c r="H60">
         <v>217224000000.0</v>
       </c>
       <c r="I60">
         <v>222985000000.0</v>
       </c>
       <c r="J60">
         <v>211711000000.0</v>
       </c>
       <c r="K60">
         <v>206997000000.0</v>
       </c>
       <c r="L60">
-        <v>191610000000.0</v>
+        <v>196483000000.0</v>
       </c>
       <c r="M60">
         <v>170977000000.0</v>
       </c>
       <c r="N60">
         <v>149583000000.0</v>
       </c>
       <c r="O60">
         <v>125234000000.0</v>
       </c>
       <c r="P60">
         <v>107649000000.0</v>
       </c>
       <c r="Q60">
         <v>94730000000.0</v>
       </c>
       <c r="R60">
         <v>83835000000.0</v>
       </c>
       <c r="S60">
         <v>71789520000.0</v>
       </c>
       <c r="T60">
         <v>62743816800.0</v>
       </c>
@@ -5917,729 +5920,733 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DP62"/>
+  <dimension ref="A1:DQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:120">
+    <row r="1" spans="1:121">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
         <v>95</v>
       </c>
       <c r="D1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AS1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BB1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BC1" t="s">
         <v>132</v>
       </c>
       <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DP1" t="s">
         <v>180</v>
       </c>
+      <c r="DQ1" t="s">
+        <v>181</v>
+      </c>
     </row>
-    <row r="2" spans="1:120">
+    <row r="2" spans="1:121">
       <c r="A2" t="s">
         <v>33</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
         <v>39921811000.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>28272000000.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>40025000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24972000000.0</v>
       </c>
       <c r="H2">
         <v>24972000000.0</v>
       </c>
       <c r="I2">
+        <v>24972000000.0</v>
+      </c>
+      <c r="J2">
         <v>2373533834.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43406000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26311000000.0</v>
       </c>
       <c r="L2">
         <v>26311000000.0</v>
       </c>
       <c r="M2">
         <v>26311000000.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2">
+      <c r="N2">
+        <v>26311000000.0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2">
         <v>17197000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>26888000000.0</v>
       </c>
-      <c r="Q2"/>
       <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>13535000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>17197000000.0</v>
       </c>
-      <c r="U2"/>
       <c r="V2"/>
-      <c r="W2">
-[...1 lines deleted...]
-      </c>
+      <c r="W2"/>
       <c r="X2">
         <v>13535000000.0</v>
       </c>
       <c r="Y2">
-        <v>0.0</v>
+        <v>13535000000.0</v>
       </c>
       <c r="Z2">
+        <v>0.0</v>
+      </c>
+      <c r="AA2">
         <v>15749000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>13510000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>0.05</v>
       </c>
-      <c r="AC2">
-[...1 lines deleted...]
-      </c>
       <c r="AD2">
         <v>0.0</v>
       </c>
       <c r="AE2">
+        <v>0.0</v>
+      </c>
+      <c r="AF2">
         <v>11941000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1140276839.97</v>
       </c>
-      <c r="AG2">
-[...5 lines deleted...]
-      </c>
+      <c r="AH2">
+        <v>0.0</v>
+      </c>
+      <c r="AI2"/>
       <c r="AJ2">
         <v>11941000000.0</v>
       </c>
-      <c r="AK2"/>
+      <c r="AK2">
+        <v>11941000000.0</v>
+      </c>
       <c r="AL2"/>
-      <c r="AM2">
+      <c r="AM2"/>
+      <c r="AN2">
         <v>12178000000.0</v>
       </c>
-      <c r="AN2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO2"/>
       <c r="AP2">
         <v>12888000000.0</v>
       </c>
-      <c r="AQ2"/>
-      <c r="AR2">
+      <c r="AQ2">
+        <v>12888000000.0</v>
+      </c>
+      <c r="AR2"/>
+      <c r="AS2">
         <v>14248000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1235765000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>14630000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>14253000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>10876000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>12333000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>11919000000.0</v>
       </c>
-      <c r="AY2"/>
-      <c r="AZ2">
+      <c r="AZ2"/>
+      <c r="BA2">
         <v>20957000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>11787000000.0</v>
       </c>
-      <c r="BB2"/>
       <c r="BC2"/>
-      <c r="BD2">
+      <c r="BD2"/>
+      <c r="BE2">
         <v>17384000000.0</v>
       </c>
-      <c r="BE2"/>
       <c r="BF2"/>
-      <c r="BG2">
+      <c r="BG2"/>
+      <c r="BH2">
         <v>16223000000.0</v>
       </c>
-      <c r="BH2"/>
-      <c r="BI2">
+      <c r="BI2"/>
+      <c r="BJ2">
         <v>13792460000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>19039000000.0</v>
       </c>
-      <c r="BK2"/>
       <c r="BL2"/>
-      <c r="BM2">
-[...1 lines deleted...]
-      </c>
+      <c r="BM2"/>
       <c r="BN2">
         <v>5940368100.0</v>
       </c>
-      <c r="BO2"/>
+      <c r="BO2">
+        <v>5940368100.0</v>
+      </c>
       <c r="BP2"/>
-      <c r="BQ2">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ2"/>
       <c r="BR2">
         <v>4316570560.0</v>
       </c>
-      <c r="BS2"/>
+      <c r="BS2">
+        <v>4316570560.0</v>
+      </c>
       <c r="BT2"/>
-      <c r="BU2">
-[...1 lines deleted...]
-      </c>
+      <c r="BU2"/>
       <c r="BV2">
         <v>5179524260.0</v>
       </c>
-      <c r="BW2"/>
+      <c r="BW2">
+        <v>5179524260.0</v>
+      </c>
       <c r="BX2"/>
-      <c r="BY2">
-[...1 lines deleted...]
-      </c>
+      <c r="BY2"/>
       <c r="BZ2">
         <v>4093278950.0</v>
       </c>
-      <c r="CA2"/>
+      <c r="CA2">
+        <v>4093278950.0</v>
+      </c>
       <c r="CB2"/>
       <c r="CC2"/>
-      <c r="CD2">
+      <c r="CD2"/>
+      <c r="CE2">
         <v>4812874290.0</v>
       </c>
-      <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>6768900000.0</v>
       </c>
-      <c r="CI2"/>
-      <c r="CJ2">
+      <c r="CJ2"/>
+      <c r="CK2">
         <v>7005989250.0</v>
       </c>
-      <c r="CK2"/>
-      <c r="CL2">
+      <c r="CL2"/>
+      <c r="CM2">
         <v>7448562500.0</v>
       </c>
-      <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
-      <c r="CP2">
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>3680106480.0</v>
       </c>
-      <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
-      <c r="CT2">
+      <c r="CT2"/>
+      <c r="CU2">
         <v>2877223542.0</v>
       </c>
-      <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
-      <c r="CX2">
+      <c r="CX2"/>
+      <c r="CY2">
         <v>2854536300.0</v>
       </c>
-      <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
-      <c r="DB2">
+      <c r="DB2"/>
+      <c r="DC2">
         <v>2504227000.0</v>
       </c>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
-      <c r="DF2">
+      <c r="DF2"/>
+      <c r="DG2">
         <v>2280008250.0</v>
       </c>
-      <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
-      <c r="DJ2">
+      <c r="DJ2"/>
+      <c r="DK2">
         <v>2248687920.0</v>
       </c>
-      <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
-      <c r="DN2">
+      <c r="DN2"/>
+      <c r="DO2">
         <v>1706705800.0</v>
       </c>
-      <c r="DO2"/>
       <c r="DP2"/>
+      <c r="DQ2"/>
     </row>
-    <row r="3" spans="1:120">
+    <row r="3" spans="1:121">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-      <c r="Y3">
-[...1 lines deleted...]
-      </c>
+      <c r="Y3"/>
       <c r="Z3">
         <v>0.0</v>
       </c>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
@@ -6682,106 +6689,107 @@
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
+      <c r="DQ3"/>
     </row>
-    <row r="4" spans="1:120">
+    <row r="4" spans="1:121">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...1 lines deleted...]
-      </c>
+      <c r="Y4"/>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -6824,370 +6832,372 @@
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
+      <c r="DQ4"/>
     </row>
-    <row r="5" spans="1:120">
+    <row r="5" spans="1:121">
       <c r="A5" t="s">
         <v>36</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>48487402000.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>49306000000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>48473000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48580000000.0</v>
       </c>
       <c r="H5">
         <v>48580000000.0</v>
       </c>
       <c r="I5">
-        <v>48472000000.0</v>
+        <v>48580000000.0</v>
       </c>
       <c r="J5">
         <v>48472000000.0</v>
       </c>
       <c r="K5">
+        <v>48472000000.0</v>
+      </c>
+      <c r="L5">
         <v>51310000000.0</v>
       </c>
-      <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>51310000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>42111000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>39484000000.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>40859000000.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>37085000000.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>39499000000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>53529000000.0</v>
       </c>
-      <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>26721000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>27906000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>28316000000.0</v>
       </c>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
       <c r="AC5">
+        <v>0.0</v>
+      </c>
+      <c r="AD5">
         <v>30320000000.0</v>
       </c>
-      <c r="AD5">
-[...1 lines deleted...]
-      </c>
       <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
         <v>22858000000.0</v>
       </c>
-      <c r="AF5">
-[...1 lines deleted...]
-      </c>
       <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5">
         <v>5003000000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>8356000000.0</v>
       </c>
-      <c r="AJ5"/>
-      <c r="AK5">
+      <c r="AK5"/>
+      <c r="AL5">
         <v>10550000000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>15439000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>22154000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>16348000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3945000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2176000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>408000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-427000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>8688000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-4483000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>4252000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2137000000.0</v>
       </c>
       <c r="AX5">
         <v>2137000000.0</v>
       </c>
-      <c r="AY5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AY5">
+        <v>2137000000.0</v>
+      </c>
+      <c r="AZ5"/>
       <c r="BA5">
         <v>-1895000000.0</v>
       </c>
-      <c r="BB5"/>
+      <c r="BB5">
+        <v>-1895000000.0</v>
+      </c>
       <c r="BC5"/>
-      <c r="BD5">
+      <c r="BD5"/>
+      <c r="BE5">
         <v>137000000.0</v>
       </c>
-      <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>88996590210.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71789520000.0</v>
       </c>
       <c r="BJ5">
         <v>71789520000.0</v>
       </c>
-      <c r="BK5"/>
-      <c r="BL5">
+      <c r="BK5">
+        <v>71789520000.0</v>
+      </c>
+      <c r="BL5"/>
+      <c r="BM5">
         <v>60212470500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1937842500.0</v>
       </c>
       <c r="BN5">
         <v>-1937842500.0</v>
       </c>
-      <c r="BO5"/>
-      <c r="BP5">
+      <c r="BO5">
+        <v>-1937842500.0</v>
+      </c>
+      <c r="BP5"/>
+      <c r="BQ5">
         <v>57802263300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1193488880.0</v>
       </c>
       <c r="BR5">
         <v>-1193488880.0</v>
       </c>
-      <c r="BS5"/>
-      <c r="BT5">
+      <c r="BS5">
+        <v>-1193488880.0</v>
+      </c>
+      <c r="BT5"/>
+      <c r="BU5">
         <v>48763926200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2772607980.0</v>
       </c>
       <c r="BV5">
         <v>-2772607980.0</v>
       </c>
-      <c r="BW5"/>
-      <c r="BX5">
+      <c r="BW5">
+        <v>-2772607980.0</v>
+      </c>
+      <c r="BX5"/>
+      <c r="BY5">
         <v>-3376769120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2706350850.0</v>
       </c>
       <c r="BZ5">
         <v>-2706350850.0</v>
       </c>
-      <c r="CA5"/>
-      <c r="CB5">
+      <c r="CA5">
+        <v>-2706350850.0</v>
+      </c>
+      <c r="CB5"/>
+      <c r="CC5">
         <v>-5513548800.0</v>
       </c>
-      <c r="CC5"/>
-      <c r="CD5">
+      <c r="CD5"/>
+      <c r="CE5">
         <v>-973053900.0</v>
       </c>
-      <c r="CE5"/>
-      <c r="CF5">
+      <c r="CF5"/>
+      <c r="CG5">
         <v>-4183453200.0</v>
       </c>
-      <c r="CG5"/>
-      <c r="CH5">
+      <c r="CH5"/>
+      <c r="CI5">
         <v>-7855650000.0</v>
       </c>
-      <c r="CI5"/>
-      <c r="CJ5">
+      <c r="CJ5"/>
+      <c r="CK5">
         <v>-37473060450.0</v>
       </c>
-      <c r="CK5"/>
-      <c r="CL5">
+      <c r="CL5"/>
+      <c r="CM5">
         <v>-19438735000.0</v>
       </c>
-      <c r="CM5"/>
-      <c r="CN5">
+      <c r="CN5"/>
+      <c r="CO5">
         <v>1165010000.0</v>
       </c>
-      <c r="CO5"/>
-      <c r="CP5">
+      <c r="CP5"/>
+      <c r="CQ5">
         <v>914943600.0</v>
       </c>
-      <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
-      <c r="CT5">
+      <c r="CT5"/>
+      <c r="CU5">
         <v>-11091398112.0</v>
       </c>
-      <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
-      <c r="CX5">
+      <c r="CX5"/>
+      <c r="CY5">
         <v>-9561459600.0</v>
       </c>
-      <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
-      <c r="DB5">
+      <c r="DB5"/>
+      <c r="DC5">
         <v>-8399727000.0</v>
       </c>
-      <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
-      <c r="DF5">
+      <c r="DF5"/>
+      <c r="DG5">
         <v>-7424642250.0</v>
       </c>
-      <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
-      <c r="DJ5">
+      <c r="DJ5"/>
+      <c r="DK5">
         <v>-6975877920.0</v>
       </c>
-      <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
-      <c r="DN5">
+      <c r="DN5"/>
+      <c r="DO5">
         <v>-5859379950.0</v>
       </c>
-      <c r="DO5"/>
       <c r="DP5"/>
+      <c r="DQ5"/>
     </row>
-    <row r="6" spans="1:120">
+    <row r="6" spans="1:121">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6">
-[...1 lines deleted...]
-      </c>
+      <c r="Y6"/>
       <c r="Z6">
         <v>0.0</v>
       </c>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
@@ -7230,124 +7240,127 @@
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
+      <c r="DQ6"/>
     </row>
-    <row r="7" spans="1:120">
+    <row r="7" spans="1:121">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
-      <c r="D7">
+      <c r="C7">
+        <v>14861000000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>17360000000.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>17437000000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>16297000000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>14329000000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>36600000000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>14172000000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>15677000000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>14917000000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>17719000000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>15939000000.0</v>
       </c>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
       <c r="AA7">
+        <v>0.0</v>
+      </c>
+      <c r="AB7">
         <v>7445000000.0</v>
       </c>
-      <c r="AB7">
-[...1 lines deleted...]
-      </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
@@ -7390,88 +7403,91 @@
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
+      <c r="DQ7"/>
     </row>
-    <row r="8" spans="1:120">
+    <row r="8" spans="1:121">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8"/>
-      <c r="C8"/>
-      <c r="D8">
+      <c r="C8">
         <v>9888000000.0</v>
       </c>
-      <c r="E8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>9888000000.0</v>
+      </c>
       <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>9888000000.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>9888000000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>9888000000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>9888000000.0</v>
       </c>
-      <c r="P8"/>
-      <c r="Q8">
+      <c r="Q8"/>
+      <c r="R8">
         <v>9888000000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>9888000000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -7528,106 +7544,107 @@
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
+      <c r="DQ8"/>
     </row>
-    <row r="9" spans="1:120">
+    <row r="9" spans="1:121">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
-[...1 lines deleted...]
-      </c>
+      <c r="Y9"/>
       <c r="Z9">
         <v>0.0</v>
       </c>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
@@ -7670,334 +7687,336 @@
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
+      <c r="DQ9"/>
     </row>
-    <row r="10" spans="1:120">
+    <row r="10" spans="1:121">
       <c r="A10" t="s">
         <v>41</v>
       </c>
-      <c r="B10">
+      <c r="B10"/>
+      <c r="C10">
         <v>33387225000.0</v>
       </c>
-      <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>41050000000.0</v>
       </c>
-      <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>36716000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45383000000.0</v>
       </c>
       <c r="H10">
         <v>45383000000.0</v>
       </c>
       <c r="I10">
-        <v>39271000000.0</v>
+        <v>45383000000.0</v>
       </c>
       <c r="J10">
         <v>39271000000.0</v>
       </c>
       <c r="K10">
+        <v>39271000000.0</v>
+      </c>
+      <c r="L10">
         <v>53926000000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>53926000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>35032000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>43140000000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>30771000000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>31231000000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>27758000000.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>34739000000.0</v>
       </c>
-      <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>12674000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15877000000.0</v>
       </c>
       <c r="AA10">
         <v>15877000000.0</v>
       </c>
       <c r="AB10">
+        <v>15877000000.0</v>
+      </c>
+      <c r="AC10">
         <v>0.05</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>15876000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1116494954.11</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>17128000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1278528021.61</v>
-      </c>
-[...1 lines deleted...]
-        <v>14455000000.0</v>
       </c>
       <c r="AH10">
         <v>14455000000.0</v>
       </c>
       <c r="AI10">
-        <v>27643000000.0</v>
+        <v>14455000000.0</v>
       </c>
       <c r="AJ10">
         <v>27643000000.0</v>
       </c>
       <c r="AK10">
-        <v>25813000000.0</v>
+        <v>27643000000.0</v>
       </c>
       <c r="AL10">
         <v>25813000000.0</v>
       </c>
       <c r="AM10">
+        <v>25813000000.0</v>
+      </c>
+      <c r="AN10">
         <v>49985000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>56181000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48329000000.0</v>
       </c>
       <c r="AP10">
         <v>48329000000.0</v>
       </c>
       <c r="AQ10">
+        <v>48329000000.0</v>
+      </c>
+      <c r="AR10">
         <v>44577000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>37155000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>25886000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>25271000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>25247000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>22622000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12746000000.0</v>
       </c>
       <c r="AX10">
         <v>12746000000.0</v>
       </c>
       <c r="AY10">
-        <v>8857000000.0</v>
+        <v>12746000000.0</v>
       </c>
       <c r="AZ10">
         <v>8857000000.0</v>
       </c>
       <c r="BA10">
+        <v>8857000000.0</v>
+      </c>
+      <c r="BB10">
         <v>14716000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13330000000.0</v>
       </c>
       <c r="BC10">
         <v>13330000000.0</v>
       </c>
       <c r="BD10">
+        <v>13330000000.0</v>
+      </c>
+      <c r="BE10">
         <v>14870000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15822000000.0</v>
       </c>
       <c r="BF10">
         <v>15822000000.0</v>
       </c>
       <c r="BG10">
+        <v>15822000000.0</v>
+      </c>
+      <c r="BH10">
         <v>19425000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>21206182140.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4162730000.0</v>
       </c>
       <c r="BJ10">
         <v>4162730000.0</v>
       </c>
-      <c r="BK10"/>
-      <c r="BL10">
+      <c r="BK10">
+        <v>4162730000.0</v>
+      </c>
+      <c r="BL10"/>
+      <c r="BM10">
         <v>3952408320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6095395500.0</v>
       </c>
       <c r="BN10">
         <v>6095395500.0</v>
       </c>
-      <c r="BO10"/>
-      <c r="BP10">
+      <c r="BO10">
+        <v>6095395500.0</v>
+      </c>
+      <c r="BP10"/>
+      <c r="BQ10">
         <v>6046876800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2587083680.0</v>
       </c>
       <c r="BR10">
         <v>2587083680.0</v>
       </c>
-      <c r="BS10"/>
-      <c r="BT10">
+      <c r="BS10">
+        <v>2587083680.0</v>
+      </c>
+      <c r="BT10"/>
+      <c r="BU10">
         <v>2945217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2347075820.0</v>
       </c>
       <c r="BV10">
         <v>2347075820.0</v>
       </c>
-      <c r="BW10"/>
-      <c r="BX10">
+      <c r="BW10">
+        <v>2347075820.0</v>
+      </c>
+      <c r="BX10"/>
+      <c r="BY10">
         <v>2991500160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1393064950.0</v>
       </c>
       <c r="BZ10">
         <v>1393064950.0</v>
       </c>
-      <c r="CA10"/>
+      <c r="CA10">
+        <v>1393064950.0</v>
+      </c>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>3458083860.0</v>
       </c>
-      <c r="CE10"/>
-      <c r="CF10">
+      <c r="CF10"/>
+      <c r="CG10">
         <v>3214743750.0</v>
       </c>
-      <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>3798450000.0</v>
       </c>
-      <c r="CI10"/>
-      <c r="CJ10">
+      <c r="CJ10"/>
+      <c r="CK10">
         <v>3329341900.0</v>
       </c>
-      <c r="CK10"/>
-      <c r="CL10">
+      <c r="CL10"/>
+      <c r="CM10">
         <v>2383540000.0</v>
       </c>
-      <c r="CM10"/>
-      <c r="CN10">
+      <c r="CN10"/>
+      <c r="CO10">
         <v>1127185000.0</v>
       </c>
-      <c r="CO10"/>
-      <c r="CP10">
+      <c r="CP10"/>
+      <c r="CQ10">
         <v>501524640.0</v>
       </c>
-      <c r="CQ10"/>
-      <c r="CR10">
+      <c r="CR10"/>
+      <c r="CS10">
         <v>793357740.0</v>
       </c>
-      <c r="CS10"/>
-      <c r="CT10">
+      <c r="CT10"/>
+      <c r="CU10">
         <v>807842802.0</v>
       </c>
-      <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
-      <c r="CX10">
+      <c r="CX10"/>
+      <c r="CY10">
         <v>2298473100.0</v>
       </c>
-      <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
-      <c r="DB10">
+      <c r="DB10"/>
+      <c r="DC10">
         <v>2438923000.0</v>
       </c>
-      <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
-      <c r="DF10">
+      <c r="DF10"/>
+      <c r="DG10">
         <v>2442835050.0</v>
       </c>
-      <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
-      <c r="DJ10">
+      <c r="DJ10"/>
+      <c r="DK10">
         <v>2137053510.0</v>
       </c>
-      <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
-      <c r="DN10">
+      <c r="DN10"/>
+      <c r="DO10">
         <v>1336895700.0</v>
       </c>
-      <c r="DO10"/>
       <c r="DP10"/>
+      <c r="DQ10"/>
     </row>
-    <row r="11" spans="1:120">
+    <row r="11" spans="1:121">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8076,342 +8095,342 @@
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
+      <c r="DQ11"/>
     </row>
-    <row r="12" spans="1:120">
+    <row r="12" spans="1:121">
       <c r="A12" t="s">
         <v>43</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
         <v>39958774000.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>46665000000.0</v>
       </c>
-      <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>36716000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47556000000.0</v>
       </c>
       <c r="H12">
         <v>47556000000.0</v>
       </c>
       <c r="I12">
-        <v>39271000000.0</v>
+        <v>47556000000.0</v>
       </c>
       <c r="J12">
         <v>39271000000.0</v>
       </c>
       <c r="K12">
+        <v>39271000000.0</v>
+      </c>
+      <c r="L12">
         <v>53926000000.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>53926000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>35032000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>43140000000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>30771000000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>31231000000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>27758000000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>34739000000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>12674000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>16507000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>15877000000.0</v>
       </c>
-      <c r="AB12">
-[...1 lines deleted...]
-      </c>
       <c r="AC12">
+        <v>0.0</v>
+      </c>
+      <c r="AD12">
         <v>15876000000.0</v>
       </c>
-      <c r="AD12">
-[...1 lines deleted...]
-      </c>
       <c r="AE12">
+        <v>0.0</v>
+      </c>
+      <c r="AF12">
         <v>17213000000.0</v>
       </c>
-      <c r="AF12">
-[...1 lines deleted...]
-      </c>
       <c r="AG12">
+        <v>0.0</v>
+      </c>
+      <c r="AH12">
         <v>14455000000.0</v>
       </c>
-      <c r="AH12"/>
-      <c r="AI12">
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>27643000000.0</v>
       </c>
-      <c r="AJ12"/>
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12">
         <v>25813000000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12">
+      <c r="AM12"/>
+      <c r="AN12">
         <v>49985000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>57264000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>48453000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>48329000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>45440000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>37571000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>27675000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>26797000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>26740000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>23248000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13172000000.0</v>
       </c>
       <c r="AX12">
         <v>13172000000.0</v>
       </c>
       <c r="AY12">
-        <v>9608000000.0</v>
+        <v>13172000000.0</v>
       </c>
       <c r="AZ12">
         <v>9608000000.0</v>
       </c>
       <c r="BA12">
+        <v>9608000000.0</v>
+      </c>
+      <c r="BB12">
         <v>14792000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13370000000.0</v>
       </c>
       <c r="BC12">
         <v>13370000000.0</v>
       </c>
       <c r="BD12">
+        <v>13370000000.0</v>
+      </c>
+      <c r="BE12">
         <v>14947000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15841000000.0</v>
       </c>
       <c r="BF12">
         <v>15841000000.0</v>
       </c>
       <c r="BG12">
+        <v>15841000000.0</v>
+      </c>
+      <c r="BH12">
         <v>19588000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>25574918160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4233020000.0</v>
       </c>
       <c r="BJ12">
         <v>4233020000.0</v>
       </c>
-      <c r="BK12"/>
-      <c r="BL12">
+      <c r="BK12">
+        <v>4233020000.0</v>
+      </c>
+      <c r="BL12"/>
+      <c r="BM12">
         <v>4192572020.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6187002600.0</v>
       </c>
       <c r="BN12">
         <v>6187002600.0</v>
       </c>
-      <c r="BO12"/>
-      <c r="BP12">
+      <c r="BO12">
+        <v>6187002600.0</v>
+      </c>
+      <c r="BP12"/>
+      <c r="BQ12">
         <v>6207846900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2587083680.0</v>
       </c>
       <c r="BR12">
         <v>2587083680.0</v>
       </c>
-      <c r="BS12"/>
-      <c r="BT12">
+      <c r="BS12">
+        <v>2587083680.0</v>
+      </c>
+      <c r="BT12"/>
+      <c r="BU12">
         <v>2964218400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2347075820.0</v>
       </c>
       <c r="BV12">
         <v>2347075820.0</v>
       </c>
-      <c r="BW12"/>
-      <c r="BX12">
+      <c r="BW12">
+        <v>2347075820.0</v>
+      </c>
+      <c r="BX12"/>
+      <c r="BY12">
         <v>2991500160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1393064950.0</v>
       </c>
       <c r="BZ12">
         <v>1393064950.0</v>
       </c>
-      <c r="CA12"/>
+      <c r="CA12">
+        <v>1393064950.0</v>
+      </c>
       <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>3458083860.0</v>
       </c>
-      <c r="CE12"/>
-      <c r="CF12">
+      <c r="CF12"/>
+      <c r="CG12">
         <v>3283324950.0</v>
       </c>
-      <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>4036500000.0</v>
       </c>
-      <c r="CI12"/>
-      <c r="CJ12">
+      <c r="CJ12"/>
+      <c r="CK12">
         <v>3329341900.0</v>
       </c>
-      <c r="CK12"/>
-      <c r="CL12">
+      <c r="CL12"/>
+      <c r="CM12">
         <v>2383540000.0</v>
       </c>
-      <c r="CM12"/>
-      <c r="CN12">
+      <c r="CN12"/>
+      <c r="CO12">
         <v>1127185000.0</v>
       </c>
-      <c r="CO12"/>
-      <c r="CP12">
+      <c r="CP12"/>
+      <c r="CQ12">
         <v>501524640.0</v>
       </c>
-      <c r="CQ12"/>
-      <c r="CR12">
+      <c r="CR12"/>
+      <c r="CS12">
         <v>793357740.0</v>
       </c>
-      <c r="CS12"/>
-      <c r="CT12">
+      <c r="CT12"/>
+      <c r="CU12">
         <v>807842802.0</v>
       </c>
-      <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
-      <c r="CX12">
+      <c r="CX12"/>
+      <c r="CY12">
         <v>2298473100.0</v>
       </c>
-      <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
-      <c r="DB12">
+      <c r="DB12"/>
+      <c r="DC12">
         <v>2438923000.0</v>
       </c>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
-      <c r="DF12">
+      <c r="DF12"/>
+      <c r="DG12">
         <v>2442835050.0</v>
       </c>
-      <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
-      <c r="DJ12">
+      <c r="DJ12"/>
+      <c r="DK12">
         <v>2137053510.0</v>
       </c>
-      <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
-      <c r="DN12">
+      <c r="DN12"/>
+      <c r="DO12">
         <v>1336895700.0</v>
       </c>
-      <c r="DO12"/>
       <c r="DP12"/>
+      <c r="DQ12"/>
     </row>
-    <row r="13" spans="1:120">
+    <row r="13" spans="1:121">
       <c r="A13" t="s">
         <v>44</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>9878303000.0</v>
       </c>
-      <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>9888000000.0</v>
       </c>
-      <c r="E13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F13"/>
       <c r="G13">
         <v>9888000000.0</v>
       </c>
       <c r="H13">
         <v>9888000000.0</v>
       </c>
       <c r="I13">
         <v>9888000000.0</v>
       </c>
       <c r="J13">
         <v>9888000000.0</v>
       </c>
       <c r="K13">
         <v>9888000000.0</v>
       </c>
       <c r="L13">
         <v>9888000000.0</v>
       </c>
       <c r="M13">
         <v>9888000000.0</v>
       </c>
       <c r="N13">
         <v>9888000000.0</v>
       </c>
       <c r="O13">
@@ -8438,1010 +8457,1018 @@
       <c r="V13">
         <v>9888000000.0</v>
       </c>
       <c r="W13">
         <v>9888000000.0</v>
       </c>
       <c r="X13">
         <v>9888000000.0</v>
       </c>
       <c r="Y13">
         <v>9888000000.0</v>
       </c>
       <c r="Z13">
         <v>9888000000.0</v>
       </c>
       <c r="AA13">
         <v>9888000000.0</v>
       </c>
       <c r="AB13">
         <v>9888000000.0</v>
       </c>
       <c r="AC13">
         <v>9888000000.0</v>
       </c>
       <c r="AD13">
+        <v>9888000000.0</v>
+      </c>
+      <c r="AE13">
         <v>695383100.67</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>15775000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1331448345.71</v>
-      </c>
-[...1 lines deleted...]
-        <v>29282000000.0</v>
       </c>
       <c r="AH13">
         <v>29282000000.0</v>
       </c>
       <c r="AI13">
         <v>29282000000.0</v>
       </c>
       <c r="AJ13">
         <v>29282000000.0</v>
       </c>
       <c r="AK13">
         <v>29282000000.0</v>
       </c>
       <c r="AL13">
         <v>29282000000.0</v>
       </c>
       <c r="AM13">
         <v>29282000000.0</v>
       </c>
       <c r="AN13">
         <v>29282000000.0</v>
       </c>
       <c r="AO13">
-        <v>29228000000.0</v>
+        <v>29282000000.0</v>
       </c>
       <c r="AP13">
         <v>29228000000.0</v>
       </c>
       <c r="AQ13">
+        <v>29228000000.0</v>
+      </c>
+      <c r="AR13">
         <v>29158000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>29084000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>28931000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28711000000.0</v>
       </c>
       <c r="AU13">
         <v>28711000000.0</v>
       </c>
       <c r="AV13">
+        <v>28711000000.0</v>
+      </c>
+      <c r="AW13">
         <v>28211000000.0</v>
       </c>
-      <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>27984000000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>3452093000.0</v>
       </c>
-      <c r="AZ13"/>
-      <c r="BA13">
+      <c r="BA13"/>
+      <c r="BB13">
         <v>27659000000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>4119490000.0</v>
       </c>
-      <c r="BC13"/>
-      <c r="BD13">
+      <c r="BD13"/>
+      <c r="BE13">
         <v>3570924000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>3686170000.0</v>
       </c>
-      <c r="BF13"/>
-      <c r="BG13">
+      <c r="BG13"/>
+      <c r="BH13">
         <v>3593750000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>2898602000.0</v>
       </c>
-      <c r="BI13"/>
-      <c r="BJ13">
+      <c r="BJ13"/>
+      <c r="BK13">
         <v>2425000000.0</v>
       </c>
-      <c r="BK13"/>
-      <c r="BL13">
+      <c r="BL13"/>
+      <c r="BM13">
         <v>567097000.0</v>
       </c>
-      <c r="BM13"/>
-      <c r="BN13">
+      <c r="BN13"/>
+      <c r="BO13">
         <v>515000000.0</v>
       </c>
-      <c r="BO13"/>
-      <c r="BP13">
+      <c r="BP13"/>
+      <c r="BQ13">
         <v>491083000.0</v>
       </c>
-      <c r="BQ13"/>
-      <c r="BR13">
+      <c r="BR13"/>
+      <c r="BS13">
         <v>507188000.0</v>
       </c>
-      <c r="BS13"/>
-      <c r="BT13">
+      <c r="BT13"/>
+      <c r="BU13">
         <v>546761000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3357714700.0</v>
       </c>
       <c r="BV13">
         <v>3357714700.0</v>
       </c>
-      <c r="BW13"/>
-      <c r="BX13">
+      <c r="BW13">
+        <v>3357714700.0</v>
+      </c>
+      <c r="BX13"/>
+      <c r="BY13">
         <v>3036825920.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2939551150.0</v>
       </c>
       <c r="BZ13">
         <v>2939551150.0</v>
       </c>
-      <c r="CA13"/>
-      <c r="CB13">
+      <c r="CA13">
+        <v>2939551150.0</v>
+      </c>
+      <c r="CB13"/>
+      <c r="CC13">
         <v>2857142400.0</v>
       </c>
-      <c r="CC13"/>
-      <c r="CD13">
+      <c r="CD13"/>
+      <c r="CE13">
         <v>3061377270.0</v>
       </c>
-      <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
-      <c r="CH13">
+      <c r="CH13"/>
+      <c r="CI13">
         <v>260443000.0</v>
       </c>
-      <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
-      <c r="CL13">
+      <c r="CL13"/>
+      <c r="CM13">
         <v>1769000000.0</v>
       </c>
-      <c r="CM13"/>
-      <c r="CN13">
+      <c r="CN13"/>
+      <c r="CO13">
         <v>344122000.0</v>
       </c>
-      <c r="CO13"/>
-      <c r="CP13">
+      <c r="CP13"/>
+      <c r="CQ13">
         <v>229641000.0</v>
       </c>
-      <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
+      <c r="DQ13"/>
     </row>
-    <row r="14" spans="1:120">
+    <row r="14" spans="1:121">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
+        <v>614000000.0</v>
+      </c>
+      <c r="C14">
         <v>649375104.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>649375000.0</v>
       </c>
       <c r="D14">
         <v>649375000.0</v>
       </c>
       <c r="E14">
-        <v>648475000.0</v>
+        <v>649375000.0</v>
       </c>
       <c r="F14">
         <v>648475000.0</v>
       </c>
       <c r="G14">
-        <v>635058592.0</v>
+        <v>648475000.0</v>
       </c>
       <c r="H14">
         <v>635058592.0</v>
       </c>
       <c r="I14">
-        <v>630941408.0</v>
+        <v>635058592.0</v>
       </c>
       <c r="J14">
         <v>630941408.0</v>
       </c>
       <c r="K14">
+        <v>630941408.0</v>
+      </c>
+      <c r="L14">
         <v>685856893.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>637943107.0</v>
       </c>
       <c r="M14">
         <v>637943107.0</v>
       </c>
       <c r="N14">
-        <v>637283109.0</v>
+        <v>637943107.0</v>
       </c>
       <c r="O14">
         <v>637283109.0</v>
       </c>
       <c r="P14">
-        <v>632516891.0</v>
+        <v>637283109.0</v>
       </c>
       <c r="Q14">
         <v>632516891.0</v>
       </c>
       <c r="R14">
-        <v>633401632.0</v>
+        <v>632516891.0</v>
       </c>
       <c r="S14">
         <v>633401632.0</v>
       </c>
       <c r="T14">
-        <v>622198368.0</v>
+        <v>633401632.0</v>
       </c>
       <c r="U14">
         <v>622198368.0</v>
       </c>
       <c r="V14">
-        <v>617964635.0</v>
+        <v>622198368.0</v>
       </c>
       <c r="W14">
         <v>617964635.0</v>
       </c>
       <c r="X14">
-        <v>620673813.0</v>
+        <v>617964635.0</v>
       </c>
       <c r="Y14">
         <v>620673813.0</v>
       </c>
       <c r="Z14">
-        <v>620100000.0</v>
+        <v>620673813.0</v>
       </c>
       <c r="AA14">
         <v>620100000.0</v>
       </c>
       <c r="AB14">
-        <v>620500000.0</v>
+        <v>620100000.0</v>
       </c>
       <c r="AC14">
         <v>620500000.0</v>
       </c>
       <c r="AD14">
+        <v>620500000.0</v>
+      </c>
+      <c r="AE14">
         <v>628397600.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>618000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>613800000.0</v>
       </c>
       <c r="AG14">
         <v>613800000.0</v>
       </c>
       <c r="AH14">
-        <v>613900000.0</v>
+        <v>613800000.0</v>
       </c>
       <c r="AI14">
         <v>613900000.0</v>
       </c>
       <c r="AJ14">
-        <v>610900000.0</v>
+        <v>613900000.0</v>
       </c>
       <c r="AK14">
         <v>610900000.0</v>
       </c>
       <c r="AL14">
-        <v>610800000.0</v>
+        <v>610900000.0</v>
       </c>
       <c r="AM14">
         <v>610800000.0</v>
       </c>
       <c r="AN14">
+        <v>610800000.0</v>
+      </c>
+      <c r="AO14">
         <v>610600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>610100000.0</v>
       </c>
       <c r="AP14">
         <v>610100000.0</v>
       </c>
       <c r="AQ14">
+        <v>610100000.0</v>
+      </c>
+      <c r="AR14">
         <v>617500000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>632100000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>609500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>606500000.0</v>
       </c>
       <c r="AU14">
         <v>606500000.0</v>
       </c>
       <c r="AV14">
+        <v>606500000.0</v>
+      </c>
+      <c r="AW14">
         <v>607100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>606100000.0</v>
       </c>
       <c r="AX14">
         <v>606100000.0</v>
       </c>
       <c r="AY14">
         <v>606100000.0</v>
       </c>
       <c r="AZ14">
         <v>606100000.0</v>
       </c>
       <c r="BA14">
-        <v>614500000.0</v>
+        <v>606100000.0</v>
       </c>
       <c r="BB14">
         <v>614500000.0</v>
       </c>
       <c r="BC14">
         <v>614500000.0</v>
       </c>
       <c r="BD14">
-        <v>615500000.0</v>
+        <v>614500000.0</v>
       </c>
       <c r="BE14">
         <v>615500000.0</v>
       </c>
       <c r="BF14">
         <v>615500000.0</v>
       </c>
       <c r="BG14">
-        <v>614000000.0</v>
+        <v>615500000.0</v>
       </c>
       <c r="BH14">
         <v>614000000.0</v>
       </c>
       <c r="BI14">
         <v>614000000.0</v>
       </c>
       <c r="BJ14">
+        <v>614000000.0</v>
+      </c>
+      <c r="BK14">
         <v>590000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>616000000.0</v>
       </c>
       <c r="BL14">
         <v>616000000.0</v>
       </c>
       <c r="BM14">
-        <v>678303951.0</v>
+        <v>616000000.0</v>
       </c>
       <c r="BN14">
         <v>678303951.0</v>
       </c>
       <c r="BO14">
+        <v>678303951.0</v>
+      </c>
+      <c r="BP14">
         <v>630300000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>633500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>624500000.0</v>
       </c>
       <c r="BR14">
         <v>624500000.0</v>
       </c>
       <c r="BS14">
+        <v>624500000.0</v>
+      </c>
+      <c r="BT14">
         <v>633000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>631500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>605752702.0</v>
       </c>
       <c r="BV14">
         <v>605752702.0</v>
       </c>
       <c r="BW14">
+        <v>605752702.0</v>
+      </c>
+      <c r="BX14">
         <v>640542577.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>622500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>608783286.0</v>
       </c>
       <c r="BZ14">
         <v>608783286.0</v>
       </c>
       <c r="CA14">
+        <v>608783286.0</v>
+      </c>
+      <c r="CB14">
         <v>616703540.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>616000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>609056948.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>619600000.0</v>
       </c>
       <c r="CE14">
         <v>619600000.0</v>
       </c>
       <c r="CF14">
+        <v>619600000.0</v>
+      </c>
+      <c r="CG14">
         <v>620300000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>616216216.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>659459459.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>608108108.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>659459459.0</v>
       </c>
       <c r="CK14">
         <v>659459459.0</v>
       </c>
       <c r="CL14">
+        <v>659459459.0</v>
+      </c>
+      <c r="CM14">
         <v>624294340.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>630000000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>626900000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>620000000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>664095522.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>650000000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>606400000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>663157895.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>639202128.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>629375000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>658125000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>652500000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>639914530.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>616842105.0</v>
       </c>
       <c r="CZ14">
         <v>616842105.0</v>
       </c>
       <c r="DA14">
+        <v>616842105.0</v>
+      </c>
+      <c r="DB14">
         <v>612500000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>646091954.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>610869565.0</v>
       </c>
       <c r="DD14">
         <v>610869565.0</v>
       </c>
       <c r="DE14">
         <v>610869565.0</v>
       </c>
       <c r="DF14">
+        <v>610869565.0</v>
+      </c>
+      <c r="DG14">
         <v>651275362.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>629130435.0</v>
       </c>
       <c r="DH14">
         <v>629130435.0</v>
       </c>
       <c r="DI14">
         <v>629130435.0</v>
       </c>
       <c r="DJ14">
+        <v>629130435.0</v>
+      </c>
+      <c r="DK14">
         <v>638387837.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>608571429.0</v>
       </c>
       <c r="DL14">
         <v>608571429.0</v>
       </c>
       <c r="DM14">
+        <v>608571429.0</v>
+      </c>
+      <c r="DN14">
         <v>580909091.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>619333333.0</v>
       </c>
       <c r="DO14">
         <v>619333333.0</v>
       </c>
       <c r="DP14">
         <v>619333333.0</v>
       </c>
+      <c r="DQ14">
+        <v>619333333.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:120">
+    <row r="15" spans="1:121">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>9888000000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>9888000000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>9888000000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>9888000000.0</v>
       </c>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
       <c r="AA15">
+        <v>0.0</v>
+      </c>
+      <c r="AB15">
         <v>9888000000.0</v>
       </c>
-      <c r="AB15">
-[...1 lines deleted...]
-      </c>
       <c r="AC15">
+        <v>0.0</v>
+      </c>
+      <c r="AD15">
         <v>9888000000.0</v>
       </c>
-      <c r="AD15">
-[...1 lines deleted...]
-      </c>
       <c r="AE15">
+        <v>0.0</v>
+      </c>
+      <c r="AF15">
         <v>15775000000.0</v>
       </c>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
       <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
         <v>29282000000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>29282000000.0</v>
       </c>
-      <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15">
         <v>29282000000.0</v>
       </c>
-      <c r="AL15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM15"/>
       <c r="AN15">
         <v>29282000000.0</v>
       </c>
-      <c r="AO15"/>
-      <c r="AP15">
+      <c r="AO15">
+        <v>29282000000.0</v>
+      </c>
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>29228000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>29158000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>29084000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>28931000000.0</v>
       </c>
-      <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>28711000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>28211000000.0</v>
       </c>
-      <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15">
         <v>3357714700.0</v>
       </c>
-      <c r="BW15"/>
-      <c r="BX15">
+      <c r="BX15"/>
+      <c r="BY15">
         <v>3036825920.0</v>
       </c>
-      <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>2939551150.0</v>
       </c>
-      <c r="CA15"/>
-      <c r="CB15">
+      <c r="CB15"/>
+      <c r="CC15">
         <v>2857142400.0</v>
       </c>
-      <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>3061377270.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
+      <c r="DQ15"/>
     </row>
-    <row r="16" spans="1:120">
+    <row r="16" spans="1:121">
       <c r="A16" t="s">
         <v>47</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>504505000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>625000000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>966000000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>724000000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>576000000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>579000000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
-[...1 lines deleted...]
-      </c>
+      <c r="Z16"/>
       <c r="AA16">
         <v>210000000.0</v>
       </c>
-      <c r="AB16"/>
+      <c r="AB16">
+        <v>210000000.0</v>
+      </c>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>220000000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>282000000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>170000000.0</v>
       </c>
-      <c r="AN16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO16"/>
       <c r="AP16">
         <v>397000000.0</v>
       </c>
-      <c r="AQ16"/>
-      <c r="AR16">
+      <c r="AQ16">
+        <v>397000000.0</v>
+      </c>
+      <c r="AR16"/>
+      <c r="AS16">
         <v>101000000.0</v>
       </c>
-      <c r="AS16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT16"/>
       <c r="AU16">
         <v>1171000000.0</v>
       </c>
-      <c r="AV16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV16">
+        <v>1171000000.0</v>
+      </c>
+      <c r="AW16"/>
       <c r="AX16">
         <v>737000000.0</v>
       </c>
-      <c r="AY16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AY16">
+        <v>737000000.0</v>
+      </c>
+      <c r="AZ16"/>
       <c r="BA16">
         <v>885000000.0</v>
       </c>
-      <c r="BB16"/>
+      <c r="BB16">
+        <v>885000000.0</v>
+      </c>
       <c r="BC16"/>
-      <c r="BD16">
+      <c r="BD16"/>
+      <c r="BE16">
         <v>266000000.0</v>
       </c>
-      <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>464000000.0</v>
       </c>
-      <c r="BH16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BI16"/>
       <c r="BJ16">
         <v>156200000.0</v>
       </c>
-      <c r="BK16"/>
+      <c r="BK16">
+        <v>156200000.0</v>
+      </c>
       <c r="BL16"/>
-      <c r="BM16">
-[...1 lines deleted...]
-      </c>
+      <c r="BM16"/>
       <c r="BN16">
         <v>42280200.0</v>
       </c>
-      <c r="BO16"/>
+      <c r="BO16">
+        <v>42280200.0</v>
+      </c>
       <c r="BP16"/>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ16"/>
       <c r="BR16">
         <v>5217047200.0</v>
       </c>
-      <c r="BS16"/>
+      <c r="BS16">
+        <v>5217047200.0</v>
+      </c>
       <c r="BT16"/>
-      <c r="BU16">
-[...1 lines deleted...]
-      </c>
+      <c r="BU16"/>
       <c r="BV16">
         <v>5405588220.0</v>
       </c>
-      <c r="BW16"/>
+      <c r="BW16">
+        <v>5405588220.0</v>
+      </c>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>5389221600.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
+      <c r="DQ16"/>
     </row>
-    <row r="17" spans="1:120">
+    <row r="17" spans="1:121">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...1 lines deleted...]
-      </c>
+      <c r="Y17"/>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -9484,125 +9511,126 @@
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
+      <c r="DQ17"/>
     </row>
-    <row r="18" spans="1:120">
+    <row r="18" spans="1:121">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
-[...1 lines deleted...]
-      </c>
+      <c r="Y18"/>
       <c r="Z18">
         <v>0.0</v>
       </c>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18">
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>2043000000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>1661000000.0</v>
       </c>
-      <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>1894000000.0</v>
       </c>
-      <c r="AQ18"/>
-      <c r="AR18">
+      <c r="AR18"/>
+      <c r="AS18">
         <v>1743000000.0</v>
       </c>
-      <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
@@ -9634,52 +9662,53 @@
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
+      <c r="DQ18"/>
     </row>
-    <row r="19" spans="1:120">
+    <row r="19" spans="1:121">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9758,1422 +9787,1430 @@
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
+      <c r="DQ19"/>
     </row>
-    <row r="20" spans="1:120">
+    <row r="20" spans="1:121">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>2350000000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...1 lines deleted...]
-      </c>
+      <c r="Y20"/>
       <c r="Z20">
         <v>0.0</v>
       </c>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AH20"/>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-      <c r="AM20">
+      <c r="AM20"/>
+      <c r="AN20">
         <v>469000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>511000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>590000000.0</v>
       </c>
       <c r="AP20">
         <v>590000000.0</v>
       </c>
       <c r="AQ20">
+        <v>590000000.0</v>
+      </c>
+      <c r="AR20">
         <v>575000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>644000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>631000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>859000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>574000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>851000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>787000000.0</v>
       </c>
       <c r="AX20">
         <v>787000000.0</v>
       </c>
       <c r="AY20">
-        <v>792000000.0</v>
+        <v>787000000.0</v>
       </c>
       <c r="AZ20">
         <v>792000000.0</v>
       </c>
       <c r="BA20">
+        <v>792000000.0</v>
+      </c>
+      <c r="BB20">
         <v>747000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>701000000.0</v>
       </c>
       <c r="BC20">
         <v>701000000.0</v>
       </c>
       <c r="BD20">
+        <v>701000000.0</v>
+      </c>
+      <c r="BE20">
         <v>738000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>790000000.0</v>
       </c>
       <c r="BF20">
         <v>790000000.0</v>
       </c>
       <c r="BG20">
+        <v>790000000.0</v>
+      </c>
+      <c r="BH20">
         <v>805000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>928122030.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>820050000.0</v>
       </c>
       <c r="BJ20">
         <v>820050000.0</v>
       </c>
-      <c r="BK20"/>
-      <c r="BL20">
+      <c r="BK20">
+        <v>820050000.0</v>
+      </c>
+      <c r="BL20"/>
+      <c r="BM20">
         <v>603840160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>598969500.0</v>
       </c>
       <c r="BN20">
         <v>598969500.0</v>
       </c>
-      <c r="BO20"/>
-      <c r="BP20">
+      <c r="BO20">
+        <v>598969500.0</v>
+      </c>
+      <c r="BP20"/>
+      <c r="BQ20">
         <v>454915500.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>807570320.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>264425680.0</v>
       </c>
-      <c r="BS20"/>
-      <c r="BT20">
+      <c r="BT20"/>
+      <c r="BU20">
         <v>76303000.0</v>
       </c>
-      <c r="BU20"/>
-      <c r="BV20">
+      <c r="BV20"/>
+      <c r="BW20">
         <v>76346000.0</v>
       </c>
-      <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
-      <c r="BZ20">
+      <c r="BZ20"/>
+      <c r="CA20">
         <v>35488000.0</v>
       </c>
-      <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
-      <c r="CD20">
+      <c r="CD20"/>
+      <c r="CE20">
         <v>40746000.0</v>
       </c>
-      <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
-      <c r="CH20">
+      <c r="CH20"/>
+      <c r="CI20">
         <v>37729000.0</v>
       </c>
-      <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
+      <c r="DQ20"/>
     </row>
-    <row r="21" spans="1:120">
+    <row r="21" spans="1:121">
       <c r="A21" t="s">
         <v>52</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>2118920000.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>2350000000.0</v>
       </c>
-      <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>2349000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2462000000.0</v>
       </c>
       <c r="H21">
         <v>2462000000.0</v>
       </c>
       <c r="I21">
-        <v>2950000000.0</v>
+        <v>2462000000.0</v>
       </c>
       <c r="J21">
         <v>2950000000.0</v>
       </c>
       <c r="K21">
+        <v>2950000000.0</v>
+      </c>
+      <c r="L21">
         <v>3191000000.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>3191000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3223000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3051000000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>2703000000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>2482000000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>2374000000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>2800000000.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>3299000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>0.01</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3357000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>0.01</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2792000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>196350082.63</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2687000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>226789331.53</v>
-      </c>
-[...1 lines deleted...]
-        <v>2355000000.0</v>
       </c>
       <c r="AH21">
         <v>2355000000.0</v>
       </c>
       <c r="AI21">
-        <v>2361000000.0</v>
+        <v>2355000000.0</v>
       </c>
       <c r="AJ21">
         <v>2361000000.0</v>
       </c>
       <c r="AK21">
-        <v>2428000000.0</v>
+        <v>2361000000.0</v>
       </c>
       <c r="AL21">
         <v>2428000000.0</v>
       </c>
       <c r="AM21">
+        <v>2428000000.0</v>
+      </c>
+      <c r="AN21">
         <v>2680000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2434000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1703000000.0</v>
       </c>
       <c r="AP21">
         <v>1703000000.0</v>
       </c>
       <c r="AQ21">
+        <v>1703000000.0</v>
+      </c>
+      <c r="AR21">
         <v>1669000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1882000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1551000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1532000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1418000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1445000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1214000000.0</v>
       </c>
       <c r="AX21">
         <v>1214000000.0</v>
       </c>
       <c r="AY21">
-        <v>1104000000.0</v>
+        <v>1214000000.0</v>
       </c>
       <c r="AZ21">
         <v>1104000000.0</v>
       </c>
       <c r="BA21">
+        <v>1104000000.0</v>
+      </c>
+      <c r="BB21">
         <v>1265000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1101000000.0</v>
       </c>
       <c r="BC21">
         <v>1101000000.0</v>
       </c>
       <c r="BD21">
+        <v>1101000000.0</v>
+      </c>
+      <c r="BE21">
         <v>1193000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026000000.0</v>
       </c>
       <c r="BF21">
         <v>1026000000.0</v>
       </c>
       <c r="BG21">
+        <v>1026000000.0</v>
+      </c>
+      <c r="BH21">
         <v>1068000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>899997120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>905960000.0</v>
       </c>
       <c r="BJ21">
         <v>905960000.0</v>
       </c>
-      <c r="BK21"/>
-      <c r="BL21">
+      <c r="BK21">
+        <v>905960000.0</v>
+      </c>
+      <c r="BL21"/>
+      <c r="BM21">
         <v>583254700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>641249700.0</v>
       </c>
       <c r="BN21">
         <v>641249700.0</v>
       </c>
-      <c r="BO21"/>
-      <c r="BP21">
+      <c r="BO21">
+        <v>641249700.0</v>
+      </c>
+      <c r="BP21"/>
+      <c r="BQ21">
         <v>664876500.0</v>
       </c>
-      <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BR21"/>
+      <c r="BS21">
         <v>778983760.0</v>
       </c>
-      <c r="BS21"/>
-      <c r="BT21">
+      <c r="BT21"/>
+      <c r="BU21">
         <v>2248499000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1994682000.0</v>
       </c>
       <c r="BV21">
         <v>1994682000.0</v>
       </c>
-      <c r="BW21"/>
-      <c r="BX21">
+      <c r="BW21">
+        <v>1994682000.0</v>
+      </c>
+      <c r="BX21"/>
+      <c r="BY21">
         <v>2583568320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2246087100.0</v>
       </c>
       <c r="BZ21">
         <v>2246087100.0</v>
       </c>
-      <c r="CA21"/>
-      <c r="CB21">
+      <c r="CA21">
+        <v>2246087100.0</v>
+      </c>
+      <c r="CB21"/>
+      <c r="CC21">
         <v>-53529600.0</v>
       </c>
-      <c r="CC21"/>
-      <c r="CD21">
+      <c r="CD21"/>
+      <c r="CE21">
         <v>2896706610.0</v>
       </c>
-      <c r="CE21"/>
-      <c r="CF21">
+      <c r="CF21"/>
+      <c r="CG21">
         <v>1517359050.0</v>
       </c>
-      <c r="CG21"/>
-      <c r="CH21">
+      <c r="CH21"/>
+      <c r="CI21">
         <v>1335150000.0</v>
       </c>
-      <c r="CI21"/>
-      <c r="CJ21">
+      <c r="CJ21"/>
+      <c r="CK21">
         <v>646706700.0</v>
       </c>
-      <c r="CK21"/>
-      <c r="CL21">
+      <c r="CL21"/>
+      <c r="CM21">
         <v>555622500.0</v>
       </c>
-      <c r="CM21"/>
-      <c r="CN21">
+      <c r="CN21"/>
+      <c r="CO21">
         <v>105910000.0</v>
       </c>
-      <c r="CO21"/>
-      <c r="CP21">
+      <c r="CP21"/>
+      <c r="CQ21">
         <v>1741781520.0</v>
       </c>
-      <c r="CQ21"/>
-      <c r="CR21">
+      <c r="CR21"/>
+      <c r="CS21">
         <v>1648216080.0</v>
       </c>
-      <c r="CS21"/>
-      <c r="CT21">
+      <c r="CT21"/>
+      <c r="CU21">
         <v>155656044.0</v>
       </c>
-      <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
+      <c r="DQ21"/>
     </row>
-    <row r="22" spans="1:120">
+    <row r="22" spans="1:121">
       <c r="A22" t="s">
         <v>53</v>
       </c>
-      <c r="B22">
+      <c r="B22"/>
+      <c r="C22">
         <v>41009743000.0</v>
       </c>
-      <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>41793000000.0</v>
       </c>
-      <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22">
         <v>44005000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40719000000.0</v>
       </c>
       <c r="H22">
         <v>40719000000.0</v>
       </c>
       <c r="I22">
-        <v>45074000000.0</v>
+        <v>40719000000.0</v>
       </c>
       <c r="J22">
         <v>45074000000.0</v>
       </c>
       <c r="K22">
-        <v>42205000000.0</v>
+        <v>45074000000.0</v>
       </c>
       <c r="L22">
         <v>42205000000.0</v>
       </c>
       <c r="M22">
         <v>42205000000.0</v>
       </c>
       <c r="N22">
+        <v>42205000000.0</v>
+      </c>
+      <c r="O22">
         <v>45821000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41110000000.0</v>
       </c>
       <c r="P22">
         <v>41110000000.0</v>
       </c>
       <c r="Q22">
-        <v>36290000000.0</v>
+        <v>41110000000.0</v>
       </c>
       <c r="R22">
         <v>36290000000.0</v>
       </c>
       <c r="S22">
-        <v>29742000000.0</v>
+        <v>36290000000.0</v>
       </c>
       <c r="T22">
         <v>29742000000.0</v>
       </c>
       <c r="U22">
-        <v>26565000000.0</v>
+        <v>29742000000.0</v>
       </c>
       <c r="V22">
         <v>26565000000.0</v>
       </c>
       <c r="W22">
-        <v>27801000000.0</v>
+        <v>26565000000.0</v>
       </c>
       <c r="X22">
         <v>27801000000.0</v>
       </c>
       <c r="Y22">
+        <v>27801000000.0</v>
+      </c>
+      <c r="Z22">
         <v>30475000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29646000000.0</v>
       </c>
       <c r="AA22">
         <v>29646000000.0</v>
       </c>
       <c r="AB22">
+        <v>29646000000.0</v>
+      </c>
+      <c r="AC22">
         <v>0.09</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>31203000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2194380955.73</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>29364000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2478392977.72</v>
-      </c>
-[...1 lines deleted...]
-        <v>28903000000.0</v>
       </c>
       <c r="AH22">
         <v>28903000000.0</v>
       </c>
       <c r="AI22">
-        <v>25374000000.0</v>
+        <v>28903000000.0</v>
       </c>
       <c r="AJ22">
         <v>25374000000.0</v>
       </c>
       <c r="AK22">
-        <v>24261000000.0</v>
+        <v>25374000000.0</v>
       </c>
       <c r="AL22">
         <v>24261000000.0</v>
       </c>
       <c r="AM22">
+        <v>24261000000.0</v>
+      </c>
+      <c r="AN22">
         <v>23798000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>24667000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23141000000.0</v>
       </c>
       <c r="AP22">
         <v>23141000000.0</v>
       </c>
       <c r="AQ22">
+        <v>23141000000.0</v>
+      </c>
+      <c r="AR22">
         <v>24389000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>26758000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>26241000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>24056000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>22619000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>24069000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20668000000.0</v>
       </c>
       <c r="AX22">
         <v>20668000000.0</v>
       </c>
       <c r="AY22">
-        <v>21712000000.0</v>
+        <v>20668000000.0</v>
       </c>
       <c r="AZ22">
         <v>21712000000.0</v>
       </c>
       <c r="BA22">
+        <v>21712000000.0</v>
+      </c>
+      <c r="BB22">
         <v>18512000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16337000000.0</v>
       </c>
       <c r="BC22">
         <v>16337000000.0</v>
       </c>
       <c r="BD22">
+        <v>16337000000.0</v>
+      </c>
+      <c r="BE22">
         <v>16472000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15898000000.0</v>
       </c>
       <c r="BF22">
         <v>15898000000.0</v>
       </c>
       <c r="BG22">
+        <v>15898000000.0</v>
+      </c>
+      <c r="BH22">
         <v>14589000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>19049939040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18853340000.0</v>
       </c>
       <c r="BJ22">
         <v>18853340000.0</v>
       </c>
-      <c r="BK22"/>
-      <c r="BL22">
+      <c r="BK22">
+        <v>18853340000.0</v>
+      </c>
+      <c r="BL22"/>
+      <c r="BM22">
         <v>17024175420.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14664182700.0</v>
       </c>
       <c r="BN22">
         <v>14664182700.0</v>
       </c>
-      <c r="BO22"/>
-      <c r="BP22">
+      <c r="BO22">
+        <v>14664182700.0</v>
+      </c>
+      <c r="BP22"/>
+      <c r="BQ22">
         <v>8986330800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7075173600.0</v>
       </c>
       <c r="BR22">
         <v>7075173600.0</v>
       </c>
-      <c r="BS22"/>
-      <c r="BT22">
+      <c r="BS22">
+        <v>7075173600.0</v>
+      </c>
+      <c r="BT22"/>
+      <c r="BU22">
         <v>11020812000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9647611940.0</v>
       </c>
       <c r="BV22">
         <v>9647611940.0</v>
       </c>
-      <c r="BW22"/>
-      <c r="BX22">
+      <c r="BW22">
+        <v>9647611940.0</v>
+      </c>
+      <c r="BX22"/>
+      <c r="BY22">
         <v>9263452200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7855168000.0</v>
       </c>
       <c r="BZ22">
         <v>7855168000.0</v>
       </c>
-      <c r="CA22"/>
+      <c r="CA22">
+        <v>7855168000.0</v>
+      </c>
       <c r="CB22"/>
       <c r="CC22"/>
-      <c r="CD22">
+      <c r="CD22"/>
+      <c r="CE22">
         <v>9071856360.0</v>
       </c>
-      <c r="CE22"/>
-      <c r="CF22">
+      <c r="CF22"/>
+      <c r="CG22">
         <v>9395624400.0</v>
       </c>
-      <c r="CG22"/>
-      <c r="CH22">
+      <c r="CH22"/>
+      <c r="CI22">
         <v>9087300000.0</v>
       </c>
-      <c r="CI22"/>
-      <c r="CJ22">
+      <c r="CJ22"/>
+      <c r="CK22">
         <v>8910181200.0</v>
       </c>
-      <c r="CK22"/>
-      <c r="CL22">
+      <c r="CL22"/>
+      <c r="CM22">
         <v>7239197500.0</v>
       </c>
-      <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
-      <c r="CP22">
+      <c r="CP22"/>
+      <c r="CQ22">
         <v>3659774400.0</v>
       </c>
-      <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
-      <c r="CT22">
+      <c r="CT22"/>
+      <c r="CU22">
         <v>2841024462.0</v>
       </c>
-      <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
-      <c r="CX22">
+      <c r="CX22"/>
+      <c r="CY22">
         <v>2499339150.0</v>
       </c>
-      <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
-      <c r="DB22">
+      <c r="DB22"/>
+      <c r="DC22">
         <v>2359107000.0</v>
       </c>
-      <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
-      <c r="DF22">
+      <c r="DF22"/>
+      <c r="DG22">
         <v>1368438000.0</v>
       </c>
-      <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
-      <c r="DJ22">
+      <c r="DJ22"/>
+      <c r="DK22">
         <v>1608335490.0</v>
       </c>
-      <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
-      <c r="DN22">
+      <c r="DN22"/>
+      <c r="DO22">
         <v>1291831800.0</v>
       </c>
-      <c r="DO22"/>
       <c r="DP22"/>
+      <c r="DQ22"/>
     </row>
-    <row r="23" spans="1:120">
+    <row r="23" spans="1:121">
       <c r="A23" t="s">
         <v>54</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
         <v>339373853000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>359555000000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>367664000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>364980000000.0</v>
       </c>
       <c r="H23">
         <v>364980000000.0</v>
       </c>
       <c r="I23">
-        <v>427138000000.0</v>
+        <v>364980000000.0</v>
       </c>
       <c r="J23">
         <v>427138000000.0</v>
       </c>
       <c r="K23">
+        <v>427138000000.0</v>
+      </c>
+      <c r="L23">
         <v>433838000000.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>433838000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>422002000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>419548000000.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>394156000000.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>360743000000.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>397516000000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23">
+      <c r="W23"/>
+      <c r="X23">
         <v>474535000000.0</v>
       </c>
-      <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>486345000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>469968000000.0</v>
       </c>
       <c r="AA23">
         <v>469968000000.0</v>
       </c>
       <c r="AB23">
-        <v>0.0</v>
+        <v>469968000000.0</v>
       </c>
       <c r="AC23">
+        <v>0.0</v>
+      </c>
+      <c r="AD23">
         <v>472461000000.0</v>
       </c>
-      <c r="AD23">
-[...1 lines deleted...]
-      </c>
       <c r="AE23">
+        <v>0.0</v>
+      </c>
+      <c r="AF23">
         <v>439235000000.0</v>
       </c>
-      <c r="AF23">
-[...1 lines deleted...]
-      </c>
       <c r="AG23">
+        <v>0.0</v>
+      </c>
+      <c r="AH23">
         <v>406877000000.0</v>
       </c>
-      <c r="AH23"/>
-      <c r="AI23">
+      <c r="AI23"/>
+      <c r="AJ23">
         <v>398939000000.0</v>
       </c>
-      <c r="AJ23"/>
-      <c r="AK23">
+      <c r="AK23"/>
+      <c r="AL23">
         <v>377017000000.0</v>
       </c>
-      <c r="AL23"/>
-      <c r="AM23">
+      <c r="AM23"/>
+      <c r="AN23">
         <v>390714000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>378225000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>323599000000.0</v>
       </c>
       <c r="AP23">
         <v>323599000000.0</v>
       </c>
       <c r="AQ23">
+        <v>323599000000.0</v>
+      </c>
+      <c r="AR23">
         <v>300696000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>280264000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>256883000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>249495000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>246165000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>225602000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203753000000.0</v>
       </c>
       <c r="AX23">
         <v>203753000000.0</v>
       </c>
       <c r="AY23">
-        <v>195869000000.0</v>
+        <v>203753000000.0</v>
       </c>
       <c r="AZ23">
         <v>195869000000.0</v>
       </c>
       <c r="BA23">
+        <v>195869000000.0</v>
+      </c>
+      <c r="BB23">
         <v>177972000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158608000000.0</v>
       </c>
       <c r="BC23">
         <v>158608000000.0</v>
       </c>
       <c r="BD23">
+        <v>158608000000.0</v>
+      </c>
+      <c r="BE23">
         <v>156484000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148488000000.0</v>
       </c>
       <c r="BF23">
         <v>148488000000.0</v>
       </c>
       <c r="BG23">
+        <v>148488000000.0</v>
+      </c>
+      <c r="BH23">
         <v>145838000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>162374480400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131520400000.0</v>
       </c>
       <c r="BJ23">
         <v>131520400000.0</v>
       </c>
-      <c r="BK23"/>
-      <c r="BL23">
+      <c r="BK23">
+        <v>131520400000.0</v>
+      </c>
+      <c r="BL23"/>
+      <c r="BM23">
         <v>123094188980.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121245520200.0</v>
       </c>
       <c r="BN23">
         <v>121245520200.0</v>
       </c>
-      <c r="BO23"/>
-      <c r="BP23">
+      <c r="BO23">
+        <v>121245520200.0</v>
+      </c>
+      <c r="BP23"/>
+      <c r="BQ23">
         <v>110824414500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86467197360.0</v>
       </c>
       <c r="BR23">
         <v>86467197360.0</v>
       </c>
-      <c r="BS23"/>
-      <c r="BT23">
+      <c r="BS23">
+        <v>86467197360.0</v>
+      </c>
+      <c r="BT23"/>
+      <c r="BU23">
         <v>93917586400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80425578240.0</v>
       </c>
       <c r="BV23">
         <v>80425578240.0</v>
       </c>
-      <c r="BW23"/>
-      <c r="BX23">
+      <c r="BW23">
+        <v>80425578240.0</v>
+      </c>
+      <c r="BX23"/>
+      <c r="BY23">
         <v>80362572480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67855150450.0</v>
       </c>
       <c r="BZ23">
         <v>67855150450.0</v>
       </c>
-      <c r="CA23"/>
-      <c r="CB23">
+      <c r="CA23">
+        <v>67855150450.0</v>
+      </c>
+      <c r="CB23"/>
+      <c r="CC23">
         <v>70986940800.0</v>
       </c>
-      <c r="CC23"/>
-      <c r="CD23">
+      <c r="CD23"/>
+      <c r="CE23">
         <v>73143713160.0</v>
       </c>
-      <c r="CE23"/>
-      <c r="CF23">
+      <c r="CF23"/>
+      <c r="CG23">
         <v>64483473300.0</v>
       </c>
-      <c r="CG23"/>
-      <c r="CH23">
+      <c r="CH23"/>
+      <c r="CI23">
         <v>64345950000.0</v>
       </c>
-      <c r="CI23"/>
-      <c r="CJ23">
+      <c r="CJ23"/>
+      <c r="CK23">
         <v>61556897000.0</v>
       </c>
-      <c r="CK23"/>
-      <c r="CL23">
+      <c r="CL23"/>
+      <c r="CM23">
         <v>50142917500.0</v>
       </c>
-      <c r="CM23"/>
-      <c r="CN23">
+      <c r="CN23"/>
+      <c r="CO23">
         <v>32559760000.0</v>
       </c>
-      <c r="CO23"/>
-      <c r="CP23">
+      <c r="CP23"/>
+      <c r="CQ23">
         <v>28383583680.0</v>
       </c>
-      <c r="CQ23"/>
-      <c r="CR23">
+      <c r="CR23"/>
+      <c r="CS23">
         <v>27699870240.0</v>
       </c>
-      <c r="CS23"/>
-      <c r="CT23">
+      <c r="CT23"/>
+      <c r="CU23">
         <v>24248557056.0</v>
       </c>
-      <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
-      <c r="CX23">
+      <c r="CX23"/>
+      <c r="CY23">
         <v>23094294300.0</v>
       </c>
-      <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
-      <c r="DB23">
+      <c r="DB23"/>
+      <c r="DC23">
         <v>21000678000.0</v>
       </c>
-      <c r="DC23"/>
       <c r="DD23"/>
       <c r="DE23"/>
-      <c r="DF23">
+      <c r="DF23"/>
+      <c r="DG23">
         <v>18012714750.0</v>
       </c>
-      <c r="DG23"/>
       <c r="DH23"/>
       <c r="DI23"/>
-      <c r="DJ23">
+      <c r="DJ23"/>
+      <c r="DK23">
         <v>17019702150.0</v>
       </c>
-      <c r="DK23"/>
       <c r="DL23"/>
       <c r="DM23"/>
-      <c r="DN23">
+      <c r="DN23"/>
+      <c r="DO23">
         <v>14661146450.0</v>
       </c>
-      <c r="DO23"/>
       <c r="DP23"/>
+      <c r="DQ23"/>
     </row>
-    <row r="24" spans="1:120">
+    <row r="24" spans="1:121">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24"/>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="C24">
+        <v>68233000000.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
         <v>88554000000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>101241000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>115913000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>82425000000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>94304000000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>106817000000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>82500000000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>83578000000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>97137000000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>108391000000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>147511000000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>121287000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>0.19</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>127350000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>0.39</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>7938352492.29</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>8018073771.93</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>89411000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>7546505739.37</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1772.42</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>78675000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>5675921000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>74312000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>5453067000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>74707000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>5280024000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>4289602000.0</v>
       </c>
-      <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>3233346000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2805804000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2204349000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2088030000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>2262877000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2522482000.0</v>
       </c>
-      <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>1569174000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1753786000.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>2124832000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2146775000.0</v>
       </c>
-      <c r="BC24"/>
-      <c r="BD24">
+      <c r="BD24"/>
+      <c r="BE24">
         <v>1850574000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1918004000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>1810506000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2282150000.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>1884857000.0</v>
       </c>
-      <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>1849552000.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>1898000000.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>2151191000.0</v>
       </c>
-      <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>2096441000.0</v>
       </c>
-      <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>2172829000.0</v>
       </c>
-      <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>1942552000.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>1903631000.0</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>1462866000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>953731000.0</v>
       </c>
-      <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>561784000.0</v>
       </c>
-      <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>567000000.0</v>
       </c>
-      <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>522329000.0</v>
       </c>
-      <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>554000000.0</v>
       </c>
-      <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>620000000.0</v>
       </c>
-      <c r="CM24"/>
-      <c r="CN24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>202378000.0</v>
       </c>
-      <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>217415000.0</v>
       </c>
-      <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
+      <c r="DQ24"/>
     </row>
-    <row r="25" spans="1:120">
+    <row r="25" spans="1:121">
       <c r="A25" t="s">
         <v>56</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>103731000000.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>116363000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>131086000000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>96864000000.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>108686000000.0</v>
       </c>
-      <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>121146000000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>96766000000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>97750000000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>111043000000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>123308000000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>163336000000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>137226000000.0</v>
       </c>
-      <c r="Z25">
-[...1 lines deleted...]
-      </c>
       <c r="AA25">
+        <v>0.0</v>
+      </c>
+      <c r="AB25">
         <v>134795000000.0</v>
       </c>
-      <c r="AB25">
-[...1 lines deleted...]
-      </c>
       <c r="AC25">
         <v>0.0</v>
       </c>
       <c r="AD25">
         <v>0.0</v>
       </c>
       <c r="AE25">
+        <v>0.0</v>
+      </c>
+      <c r="AF25">
         <v>96691000000.0</v>
       </c>
-      <c r="AF25">
-[...1 lines deleted...]
-      </c>
       <c r="AG25">
         <v>0.0</v>
       </c>
-      <c r="AH25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
@@ -11216,151 +11253,154 @@
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
+      <c r="DQ25"/>
     </row>
-    <row r="26" spans="1:120">
+    <row r="26" spans="1:121">
       <c r="A26" t="s">
         <v>57</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="C26">
+        <v>17283000000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
         <v>16747000000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>17724000000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>17421000000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>13255000000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>15263000000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>10768000000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>12847000000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>10303000000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>13738000000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>10276000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>0.02</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>11114000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>0.03</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>763178599.53</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>770842856.64</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>126.73</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1032494935.85</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2698.4</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>9679000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12800000000.0</v>
       </c>
       <c r="AJ26">
         <v>12800000000.0</v>
       </c>
       <c r="AK26">
-        <v>12024000000.0</v>
+        <v>12800000000.0</v>
       </c>
       <c r="AL26">
         <v>12024000000.0</v>
       </c>
       <c r="AM26">
+        <v>12024000000.0</v>
+      </c>
+      <c r="AN26">
         <v>14061000000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>12696000000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26">
+      <c r="AR26"/>
+      <c r="AS26">
         <v>10530000000.0</v>
       </c>
-      <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
@@ -11392,106 +11432,107 @@
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
+      <c r="DQ26"/>
     </row>
-    <row r="27" spans="1:120">
+    <row r="27" spans="1:121">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
-[...1 lines deleted...]
-      </c>
+      <c r="Y27"/>
       <c r="Z27">
         <v>0.0</v>
       </c>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
@@ -11534,368 +11575,372 @@
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
+      <c r="DQ27"/>
     </row>
-    <row r="28" spans="1:120">
+    <row r="28" spans="1:121">
       <c r="A28" t="s">
         <v>59</v>
       </c>
-      <c r="B28">
+      <c r="B28"/>
+      <c r="C28">
         <v>91777907000.0</v>
       </c>
-      <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>79622000000.0</v>
       </c>
-      <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>97467000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89772000000.0</v>
       </c>
       <c r="H28">
         <v>89772000000.0</v>
       </c>
       <c r="I28">
-        <v>101289000000.0</v>
+        <v>89772000000.0</v>
       </c>
       <c r="J28">
         <v>101289000000.0</v>
       </c>
       <c r="K28">
+        <v>101289000000.0</v>
+      </c>
+      <c r="L28">
         <v>84762000000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>84762000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>92714000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>76215000000.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>94337000000.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>85621000000.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>115254000000.0</v>
       </c>
-      <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>170816000000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>142936000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>122759000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>122434000000.0</v>
       </c>
-      <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>115702000000.0</v>
       </c>
-      <c r="AD28"/>
-      <c r="AE28">
+      <c r="AE28"/>
+      <c r="AF28">
         <v>94361000000.0</v>
       </c>
-      <c r="AF28"/>
-      <c r="AG28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>81664000000.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>56510000000.0</v>
       </c>
-      <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28">
         <v>51268000000.0</v>
       </c>
-      <c r="AL28"/>
-      <c r="AM28">
+      <c r="AM28"/>
+      <c r="AN28">
         <v>30166000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>13216000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5410000000.0</v>
       </c>
       <c r="AP28">
         <v>-5410000000.0</v>
       </c>
       <c r="AQ28">
+        <v>-5410000000.0</v>
+      </c>
+      <c r="AR28">
         <v>-8738000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-10717000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1334000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-466000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1590000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>8744000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3376000000.0</v>
       </c>
       <c r="AX28">
         <v>3376000000.0</v>
       </c>
       <c r="AY28">
-        <v>8686000000.0</v>
+        <v>3376000000.0</v>
       </c>
       <c r="AZ28">
         <v>8686000000.0</v>
       </c>
       <c r="BA28">
+        <v>8686000000.0</v>
+      </c>
+      <c r="BB28">
         <v>1451000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000000.0</v>
       </c>
       <c r="BC28">
         <v>2500000000.0</v>
       </c>
       <c r="BD28">
+        <v>2500000000.0</v>
+      </c>
+      <c r="BE28">
         <v>902000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3184000000.0</v>
       </c>
       <c r="BF28">
         <v>3184000000.0</v>
       </c>
       <c r="BG28">
+        <v>3184000000.0</v>
+      </c>
+      <c r="BH28">
         <v>-968000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2015618550.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14698420000.0</v>
       </c>
       <c r="BJ28">
         <v>14698420000.0</v>
       </c>
-      <c r="BK28"/>
-      <c r="BL28">
+      <c r="BK28">
+        <v>14698420000.0</v>
+      </c>
+      <c r="BL28"/>
+      <c r="BM28">
         <v>19302299660.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14234334000.0</v>
       </c>
       <c r="BN28">
         <v>14234334000.0</v>
       </c>
-      <c r="BO28"/>
-      <c r="BP28">
+      <c r="BO28">
+        <v>14234334000.0</v>
+      </c>
+      <c r="BP28"/>
+      <c r="BQ28">
         <v>12072757500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11970622000.0</v>
       </c>
       <c r="BR28">
         <v>11970622000.0</v>
       </c>
-      <c r="BS28"/>
-      <c r="BT28">
+      <c r="BS28">
+        <v>11970622000.0</v>
+      </c>
+      <c r="BT28"/>
+      <c r="BU28">
         <v>13985030400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15658253700.0</v>
       </c>
       <c r="BV28">
         <v>15658253700.0</v>
       </c>
-      <c r="BW28"/>
-      <c r="BX28">
+      <c r="BW28">
+        <v>15658253700.0</v>
+      </c>
+      <c r="BX28"/>
+      <c r="BY28">
         <v>23320103520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14697755750.0</v>
       </c>
       <c r="BZ28">
         <v>14697755750.0</v>
       </c>
-      <c r="CA28"/>
-      <c r="CB28">
+      <c r="CA28">
+        <v>14697755750.0</v>
+      </c>
+      <c r="CB28"/>
+      <c r="CC28">
         <v>12920707200.0</v>
       </c>
-      <c r="CC28"/>
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>13630239630.0</v>
       </c>
-      <c r="CE28"/>
-      <c r="CF28">
+      <c r="CF28"/>
+      <c r="CG28">
         <v>10141444950.0</v>
       </c>
-      <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>6965550000.0</v>
       </c>
-      <c r="CI28"/>
-      <c r="CJ28">
+      <c r="CJ28"/>
+      <c r="CK28">
         <v>8467067350.0</v>
       </c>
-      <c r="CK28"/>
-      <c r="CL28">
+      <c r="CL28"/>
+      <c r="CM28">
         <v>6103795000.0</v>
       </c>
-      <c r="CM28"/>
-      <c r="CN28">
+      <c r="CN28"/>
+      <c r="CO28">
         <v>1308745000.0</v>
       </c>
-      <c r="CO28"/>
-      <c r="CP28">
+      <c r="CP28"/>
+      <c r="CQ28">
         <v>1572347520.0</v>
       </c>
-      <c r="CQ28"/>
-      <c r="CR28">
+      <c r="CR28"/>
+      <c r="CS28">
         <v>2638375740.0</v>
       </c>
-      <c r="CS28"/>
-      <c r="CT28">
+      <c r="CT28"/>
+      <c r="CU28">
         <v>711311922.0</v>
       </c>
-      <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
-      <c r="CX28">
+      <c r="CX28"/>
+      <c r="CY28">
         <v>236209050.0</v>
       </c>
-      <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
-      <c r="DB28">
+      <c r="DB28"/>
+      <c r="DC28">
         <v>-1113342500.0</v>
       </c>
-      <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
-      <c r="DF28">
+      <c r="DF28"/>
+      <c r="DG28">
         <v>-114325200.0</v>
       </c>
-      <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
-      <c r="DJ28">
+      <c r="DJ28"/>
+      <c r="DK28">
         <v>-201814650.0</v>
       </c>
-      <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
-      <c r="DN28">
+      <c r="DN28"/>
+      <c r="DO28">
         <v>1494619350.0</v>
       </c>
-      <c r="DO28"/>
       <c r="DP28"/>
+      <c r="DQ28"/>
     </row>
-    <row r="29" spans="1:120">
+    <row r="29" spans="1:121">
       <c r="A29" t="s">
         <v>60</v>
       </c>
       <c r="B29"/>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="C29">
+        <v>246866000000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>255739000000.0</v>
       </c>
-      <c r="E29"/>
       <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>260723000000.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>321210000000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>311281000000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>273146000000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>276965000000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>249435000000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>283648000000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>344037000000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
@@ -11948,451 +11993,453 @@
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
+      <c r="DQ29"/>
     </row>
-    <row r="30" spans="1:120">
+    <row r="30" spans="1:121">
       <c r="A30" t="s">
         <v>61</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>38174526000.0</v>
       </c>
-      <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>41643000000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>34934000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27443000000.0</v>
       </c>
       <c r="H30">
         <v>27443000000.0</v>
       </c>
       <c r="I30">
+        <v>27443000000.0</v>
+      </c>
+      <c r="J30">
         <v>41267000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>37578000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>32316000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>33809000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>26544000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>41267000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>23440000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>45288000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>29576000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>33457000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17907000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>30186000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>25724000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>29576000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>28578000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>28911000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>30515000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>27883000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>23915000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>0.09</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>32996000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2145996694.68</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>21236000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2717927076.3</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>20509000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>32996000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>21123000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>29046000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>31659000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>25771000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>21566000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>26560000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>28512000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>25223000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>27352000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>25223000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>27352000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>28422000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>25370000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>23021000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25822000000.0</v>
       </c>
       <c r="AX30">
         <v>25822000000.0</v>
       </c>
       <c r="AY30">
-        <v>23975000000.0</v>
+        <v>25822000000.0</v>
       </c>
       <c r="AZ30">
         <v>23975000000.0</v>
       </c>
       <c r="BA30">
+        <v>23975000000.0</v>
+      </c>
+      <c r="BB30">
         <v>23174000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20487000000.0</v>
       </c>
       <c r="BC30">
         <v>20487000000.0</v>
       </c>
       <c r="BD30">
+        <v>20487000000.0</v>
+      </c>
+      <c r="BE30">
         <v>20397000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18962000000.0</v>
       </c>
       <c r="BF30">
         <v>18962000000.0</v>
       </c>
       <c r="BG30">
+        <v>18962000000.0</v>
+      </c>
+      <c r="BH30">
         <v>17040000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>22443678180.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23695540000.0</v>
       </c>
       <c r="BJ30">
         <v>23695540000.0</v>
       </c>
-      <c r="BK30"/>
-      <c r="BL30">
+      <c r="BK30">
+        <v>23695540000.0</v>
+      </c>
+      <c r="BL30"/>
+      <c r="BM30">
         <v>17785837440.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17074154100.0</v>
       </c>
       <c r="BN30">
         <v>17074154100.0</v>
       </c>
-      <c r="BO30"/>
-      <c r="BP30">
+      <c r="BO30">
+        <v>17074154100.0</v>
+      </c>
+      <c r="BP30"/>
+      <c r="BQ30">
         <v>12009769200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10262575040.0</v>
       </c>
       <c r="BR30">
         <v>10262575040.0</v>
       </c>
-      <c r="BS30"/>
-      <c r="BT30">
+      <c r="BS30">
+        <v>10262575040.0</v>
+      </c>
+      <c r="BT30"/>
+      <c r="BU30">
         <v>12857614000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11635645000.0</v>
       </c>
       <c r="BV30">
         <v>11635645000.0</v>
       </c>
-      <c r="BW30"/>
-      <c r="BX30">
+      <c r="BW30">
+        <v>11635645000.0</v>
+      </c>
+      <c r="BX30"/>
+      <c r="BY30">
         <v>11416425800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10260813200.0</v>
       </c>
       <c r="BZ30">
         <v>10260813200.0</v>
       </c>
-      <c r="CA30"/>
+      <c r="CA30">
+        <v>10260813200.0</v>
+      </c>
       <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>10845808470.0</v>
       </c>
-      <c r="CE30"/>
-      <c r="CF30">
+      <c r="CF30"/>
+      <c r="CG30">
         <v>9867120150.0</v>
       </c>
-      <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>10146150000.0</v>
       </c>
-      <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>12706589050.0</v>
       </c>
-      <c r="CK30"/>
-      <c r="CL30">
+      <c r="CL30"/>
+      <c r="CM30">
         <v>4771261440.0</v>
       </c>
-      <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
-      <c r="CP30">
+      <c r="CP30"/>
+      <c r="CQ30">
         <v>3648867264.0</v>
       </c>
-      <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
-      <c r="CT30">
+      <c r="CT30"/>
+      <c r="CU30">
         <v>2952907650.0</v>
       </c>
-      <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
-      <c r="CX30">
+      <c r="CX30"/>
+      <c r="CY30">
         <v>2436202000.0</v>
       </c>
-      <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
-      <c r="DB30">
+      <c r="DB30"/>
+      <c r="DC30">
         <v>2436202000.0</v>
       </c>
-      <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
-      <c r="DF30">
+      <c r="DF30"/>
+      <c r="DG30">
         <v>2131962690.0</v>
       </c>
-      <c r="DG30"/>
       <c r="DH30"/>
       <c r="DI30"/>
-      <c r="DJ30">
+      <c r="DJ30"/>
+      <c r="DK30">
         <v>1722442400.0</v>
       </c>
-      <c r="DK30"/>
       <c r="DL30"/>
       <c r="DM30"/>
-      <c r="DN30">
+      <c r="DN30"/>
+      <c r="DO30">
         <v>1722442400.0</v>
       </c>
-      <c r="DO30"/>
       <c r="DP30"/>
+      <c r="DQ30"/>
     </row>
-    <row r="31" spans="1:120">
+    <row r="31" spans="1:121">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31">
         <v>193713000000.0</v>
       </c>
       <c r="M31">
-        <v>194641000000.0</v>
+        <v>193713000000.0</v>
       </c>
       <c r="N31">
         <v>194641000000.0</v>
       </c>
       <c r="O31">
-        <v>185572000000.0</v>
+        <v>194641000000.0</v>
       </c>
       <c r="P31">
         <v>185572000000.0</v>
       </c>
       <c r="Q31">
-        <v>163326000000.0</v>
+        <v>185572000000.0</v>
       </c>
       <c r="R31">
         <v>163326000000.0</v>
       </c>
       <c r="S31">
-        <v>144007000000.0</v>
+        <v>163326000000.0</v>
       </c>
       <c r="T31">
         <v>144007000000.0</v>
       </c>
       <c r="U31">
-        <v>153179000000.0</v>
+        <v>144007000000.0</v>
       </c>
       <c r="V31">
         <v>153179000000.0</v>
       </c>
       <c r="W31">
-        <v>151507000000.0</v>
+        <v>153179000000.0</v>
       </c>
       <c r="X31">
         <v>151507000000.0</v>
       </c>
       <c r="Y31">
-        <v>219346000000.0</v>
+        <v>151507000000.0</v>
       </c>
       <c r="Z31">
         <v>219346000000.0</v>
       </c>
       <c r="AA31">
-        <v>216553000000.0</v>
+        <v>219346000000.0</v>
       </c>
       <c r="AB31">
         <v>216553000000.0</v>
       </c>
       <c r="AC31">
+        <v>216553000000.0</v>
+      </c>
+      <c r="AD31">
         <v>16237301824.92</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>16400365695.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2282.2</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>18593686698.18</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>58154.08</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>208595000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209350000000.0</v>
       </c>
       <c r="AJ31">
         <v>209350000000.0</v>
       </c>
       <c r="AK31">
-        <v>202707000000.0</v>
+        <v>209350000000.0</v>
       </c>
       <c r="AL31">
         <v>202707000000.0</v>
       </c>
       <c r="AM31">
+        <v>202707000000.0</v>
+      </c>
+      <c r="AN31">
         <v>204317000000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>189317000000.0</v>
       </c>
-      <c r="AQ31"/>
-      <c r="AR31">
+      <c r="AR31"/>
+      <c r="AS31">
         <v>168451000000.0</v>
       </c>
-      <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
@@ -12424,96 +12471,99 @@
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
+      <c r="DQ31"/>
     </row>
-    <row r="32" spans="1:120">
+    <row r="32" spans="1:121">
       <c r="A32" t="s">
         <v>63</v>
       </c>
       <c r="B32"/>
-      <c r="C32"/>
-      <c r="D32">
+      <c r="C32">
+        <v>47285000000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>60718000000.0</v>
       </c>
-      <c r="E32"/>
       <c r="F32"/>
-      <c r="G32">
+      <c r="G32"/>
+      <c r="H32">
         <v>72226000000.0</v>
       </c>
-      <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>45461000000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>65585000000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>40481000000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>34380000000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>47600000000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>43994000000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>84851000000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
@@ -12566,400 +12616,402 @@
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
+      <c r="DQ32"/>
     </row>
-    <row r="33" spans="1:120">
+    <row r="33" spans="1:121">
       <c r="A33" t="s">
         <v>64</v>
       </c>
-      <c r="B33">
+      <c r="B33"/>
+      <c r="C33">
         <v>220230810000.0</v>
       </c>
-      <c r="C33"/>
-      <c r="D33">
+      <c r="D33"/>
+      <c r="E33">
         <v>229401000000.0</v>
       </c>
-      <c r="E33"/>
-      <c r="F33">
+      <c r="F33"/>
+      <c r="G33">
         <v>247555000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238259000000.0</v>
       </c>
       <c r="H33">
         <v>238259000000.0</v>
       </c>
       <c r="I33">
-        <v>300232000000.0</v>
+        <v>238259000000.0</v>
       </c>
       <c r="J33">
         <v>300232000000.0</v>
       </c>
       <c r="K33">
+        <v>300232000000.0</v>
+      </c>
+      <c r="L33">
         <v>299309000000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>299309000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>297801000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>287292000000.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>279345000000.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>255579000000.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>295734000000.0</v>
       </c>
-      <c r="V33"/>
-      <c r="W33">
+      <c r="W33"/>
+      <c r="X33">
         <v>296566000000.0</v>
       </c>
-      <c r="X33"/>
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>413891000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>391953000000.0</v>
       </c>
       <c r="AA33">
         <v>391953000000.0</v>
       </c>
       <c r="AB33">
-        <v>0.0</v>
+        <v>391953000000.0</v>
       </c>
       <c r="AC33">
+        <v>0.0</v>
+      </c>
+      <c r="AD33">
         <v>392129000000.0</v>
       </c>
-      <c r="AD33">
-[...1 lines deleted...]
-      </c>
       <c r="AE33">
+        <v>0.0</v>
+      </c>
+      <c r="AF33">
         <v>357978000000.0</v>
       </c>
-      <c r="AF33">
-[...1 lines deleted...]
-      </c>
       <c r="AG33">
+        <v>0.0</v>
+      </c>
+      <c r="AH33">
         <v>321647000000.0</v>
       </c>
-      <c r="AH33"/>
-      <c r="AI33">
+      <c r="AI33"/>
+      <c r="AJ33">
         <v>310985000000.0</v>
       </c>
-      <c r="AJ33"/>
-      <c r="AK33">
+      <c r="AK33"/>
+      <c r="AL33">
         <v>295201000000.0</v>
       </c>
-      <c r="AL33"/>
-      <c r="AM33">
+      <c r="AM33"/>
+      <c r="AN33">
         <v>282581000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>258962000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216921000000.0</v>
       </c>
       <c r="AP33">
         <v>216921000000.0</v>
       </c>
       <c r="AQ33">
+        <v>216921000000.0</v>
+      </c>
+      <c r="AR33">
         <v>199006000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>182893000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>170434000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>159893000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>160103000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>143296000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>138282000000.0</v>
       </c>
       <c r="AX33">
         <v>138282000000.0</v>
       </c>
       <c r="AY33">
-        <v>132757000000.0</v>
+        <v>138282000000.0</v>
       </c>
       <c r="AZ33">
         <v>132757000000.0</v>
       </c>
       <c r="BA33">
+        <v>132757000000.0</v>
+      </c>
+      <c r="BB33">
         <v>118191000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105804000000.0</v>
       </c>
       <c r="BC33">
         <v>105804000000.0</v>
       </c>
       <c r="BD33">
+        <v>105804000000.0</v>
+      </c>
+      <c r="BE33">
         <v>102761000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96359000000.0</v>
       </c>
       <c r="BF33">
         <v>96359000000.0</v>
       </c>
       <c r="BG33">
+        <v>96359000000.0</v>
+      </c>
+      <c r="BH33">
         <v>92854000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>93637200360.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80060310000.0</v>
       </c>
       <c r="BJ33">
         <v>80060310000.0</v>
       </c>
-      <c r="BK33"/>
-      <c r="BL33">
+      <c r="BK33">
+        <v>80060310000.0</v>
+      </c>
+      <c r="BL33"/>
+      <c r="BM33">
         <v>83316218440.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82157475300.0</v>
       </c>
       <c r="BN33">
         <v>82157475300.0</v>
       </c>
-      <c r="BO33"/>
-      <c r="BP33">
+      <c r="BO33">
+        <v>82157475300.0</v>
+      </c>
+      <c r="BP33"/>
+      <c r="BQ33">
         <v>71141785500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55122034320.0</v>
       </c>
       <c r="BR33">
         <v>55122034320.0</v>
       </c>
-      <c r="BS33"/>
-      <c r="BT33">
+      <c r="BS33">
+        <v>55122034320.0</v>
+      </c>
+      <c r="BT33"/>
+      <c r="BU33">
         <v>66435228200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56176894060.0</v>
       </c>
       <c r="BV33">
         <v>56176894060.0</v>
       </c>
-      <c r="BW33"/>
-      <c r="BX33">
+      <c r="BW33">
+        <v>56176894060.0</v>
+      </c>
+      <c r="BX33"/>
+      <c r="BY33">
         <v>56232271000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47425576800.0</v>
       </c>
       <c r="BZ33">
         <v>47425576800.0</v>
       </c>
-      <c r="CA33"/>
-      <c r="CB33">
+      <c r="CA33">
+        <v>47425576800.0</v>
+      </c>
+      <c r="CB33"/>
+      <c r="CC33">
         <v>49166937600.0</v>
       </c>
-      <c r="CC33"/>
-      <c r="CD33">
+      <c r="CD33"/>
+      <c r="CE33">
         <v>48675150090.0</v>
       </c>
-      <c r="CE33"/>
-      <c r="CF33">
+      <c r="CF33"/>
+      <c r="CG33">
         <v>41937403800.0</v>
       </c>
-      <c r="CG33"/>
-      <c r="CH33">
+      <c r="CH33"/>
+      <c r="CI33">
         <v>40623750000.0</v>
       </c>
-      <c r="CI33"/>
-      <c r="CJ33">
+      <c r="CJ33"/>
+      <c r="CK33">
         <v>36610784850.0</v>
       </c>
-      <c r="CK33"/>
-      <c r="CL33">
+      <c r="CL33"/>
+      <c r="CM33">
         <v>30374030000.0</v>
       </c>
-      <c r="CM33"/>
-      <c r="CN33">
+      <c r="CN33"/>
+      <c r="CO33">
         <v>21537555000.0</v>
       </c>
-      <c r="CO33"/>
-      <c r="CP33">
+      <c r="CP33"/>
+      <c r="CQ33">
         <v>19451023200.0</v>
       </c>
-      <c r="CQ33"/>
-      <c r="CR33">
+      <c r="CR33"/>
+      <c r="CS33">
         <v>19341938700.0</v>
       </c>
-      <c r="CS33"/>
-      <c r="CT33">
+      <c r="CT33"/>
+      <c r="CU33">
         <v>16950822528.0</v>
       </c>
-      <c r="CU33"/>
       <c r="CV33"/>
       <c r="CW33"/>
-      <c r="CX33">
+      <c r="CX33"/>
+      <c r="CY33">
         <v>15343574400.0</v>
       </c>
-      <c r="CY33"/>
       <c r="CZ33"/>
       <c r="DA33"/>
-      <c r="DB33">
+      <c r="DB33"/>
+      <c r="DC33">
         <v>13766446000.0</v>
       </c>
-      <c r="DC33"/>
       <c r="DD33"/>
       <c r="DE33"/>
-      <c r="DF33">
+      <c r="DF33"/>
+      <c r="DG33">
         <v>11908875000.0</v>
       </c>
-      <c r="DG33"/>
       <c r="DH33"/>
       <c r="DI33"/>
-      <c r="DJ33">
+      <c r="DJ33"/>
+      <c r="DK33">
         <v>11142350460.0</v>
       </c>
-      <c r="DK33"/>
       <c r="DL33"/>
       <c r="DM33"/>
-      <c r="DN33">
+      <c r="DN33"/>
+      <c r="DO33">
         <v>10309976550.0</v>
       </c>
-      <c r="DO33"/>
       <c r="DP33"/>
+      <c r="DQ33"/>
     </row>
-    <row r="34" spans="1:120">
+    <row r="34" spans="1:121">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34">
         <v>569000000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>2237000000.0</v>
       </c>
-      <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>2261000000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>276000000.0</v>
       </c>
-      <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>2083000000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>2011000000.0</v>
       </c>
-      <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34">
         <v>2980000000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>5620000000.0</v>
       </c>
-      <c r="X34"/>
-      <c r="Y34">
+      <c r="Y34"/>
+      <c r="Z34">
         <v>2142000000.0</v>
       </c>
-      <c r="Z34">
-[...1 lines deleted...]
-      </c>
       <c r="AA34">
+        <v>0.0</v>
+      </c>
+      <c r="AB34">
         <v>1440000000.0</v>
       </c>
-      <c r="AB34">
-[...1 lines deleted...]
-      </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
@@ -13002,662 +13054,665 @@
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
+      <c r="DQ34"/>
     </row>
-    <row r="35" spans="1:120">
+    <row r="35" spans="1:121">
       <c r="A35" t="s">
         <v>66</v>
       </c>
-      <c r="B35">
+      <c r="B35"/>
+      <c r="C35">
         <v>110888147000.0</v>
       </c>
-      <c r="C35"/>
-      <c r="D35">
+      <c r="D35"/>
+      <c r="E35">
         <v>132508000000.0</v>
       </c>
-      <c r="E35"/>
-      <c r="F35">
+      <c r="F35"/>
+      <c r="G35">
         <v>149768000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163058000000.0</v>
       </c>
       <c r="H35">
         <v>163058000000.0</v>
       </c>
       <c r="I35">
-        <v>142640000000.0</v>
+        <v>163058000000.0</v>
       </c>
       <c r="J35">
         <v>142640000000.0</v>
       </c>
       <c r="K35">
+        <v>142640000000.0</v>
+      </c>
+      <c r="L35">
         <v>143554000000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>143554000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>161250000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>134576000000.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>141152000000.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>150708000000.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>178685000000.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35">
+      <c r="W35"/>
+      <c r="X35">
         <v>225500000000.0</v>
       </c>
-      <c r="X35"/>
-      <c r="Y35">
+      <c r="Y35"/>
+      <c r="Z35">
         <v>199543000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195075000000.0</v>
       </c>
       <c r="AA35">
         <v>195075000000.0</v>
       </c>
       <c r="AB35">
-        <v>0.0</v>
+        <v>195075000000.0</v>
       </c>
       <c r="AC35">
+        <v>0.0</v>
+      </c>
+      <c r="AD35">
         <v>179047000000.0</v>
       </c>
-      <c r="AD35">
-[...1 lines deleted...]
-      </c>
       <c r="AE35">
+        <v>0.0</v>
+      </c>
+      <c r="AF35">
         <v>150671000000.0</v>
       </c>
-      <c r="AF35">
-[...1 lines deleted...]
-      </c>
       <c r="AG35">
+        <v>0.0</v>
+      </c>
+      <c r="AH35">
         <v>135440000000.0</v>
       </c>
-      <c r="AH35"/>
-      <c r="AI35">
+      <c r="AI35"/>
+      <c r="AJ35">
         <v>129532000000.0</v>
       </c>
-      <c r="AJ35"/>
-      <c r="AK35">
+      <c r="AK35"/>
+      <c r="AL35">
         <v>129716000000.0</v>
       </c>
-      <c r="AL35"/>
-      <c r="AM35">
+      <c r="AM35"/>
+      <c r="AN35">
         <v>136694000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>121274000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85774000000.0</v>
       </c>
       <c r="AP35">
         <v>85774000000.0</v>
       </c>
       <c r="AQ35">
+        <v>85774000000.0</v>
+      </c>
+      <c r="AR35">
         <v>76877000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>66501000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>61506000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>60095000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>58278000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>21402000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44550000000.0</v>
       </c>
       <c r="AX35">
         <v>44550000000.0</v>
       </c>
       <c r="AY35">
-        <v>42988000000.0</v>
+        <v>44550000000.0</v>
       </c>
       <c r="AZ35">
         <v>42988000000.0</v>
       </c>
       <c r="BA35">
+        <v>42988000000.0</v>
+      </c>
+      <c r="BB35">
         <v>40358000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38044000000.0</v>
       </c>
       <c r="BC35">
         <v>38044000000.0</v>
       </c>
       <c r="BD35">
+        <v>38044000000.0</v>
+      </c>
+      <c r="BE35">
         <v>36373000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34582000000.0</v>
       </c>
       <c r="BF35">
         <v>34582000000.0</v>
       </c>
       <c r="BG35">
+        <v>34582000000.0</v>
+      </c>
+      <c r="BH35">
         <v>33406000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>42065490390.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31544590000.0</v>
       </c>
       <c r="BJ35">
         <v>31544590000.0</v>
       </c>
-      <c r="BK35"/>
-      <c r="BL35">
+      <c r="BK35">
+        <v>31544590000.0</v>
+      </c>
+      <c r="BL35"/>
+      <c r="BM35">
         <v>32271139460.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32513473800.0</v>
       </c>
       <c r="BN35">
         <v>32513473800.0</v>
       </c>
-      <c r="BO35"/>
-      <c r="BP35">
+      <c r="BO35">
+        <v>32513473800.0</v>
+      </c>
+      <c r="BP35"/>
+      <c r="BQ35">
         <v>30710295600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20953948480.0</v>
       </c>
       <c r="BR35">
         <v>20953948480.0</v>
       </c>
-      <c r="BS35"/>
-      <c r="BT35">
+      <c r="BS35">
+        <v>20953948480.0</v>
+      </c>
+      <c r="BT35"/>
+      <c r="BU35">
         <v>27723042600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22340438400.0</v>
       </c>
       <c r="BV35">
         <v>22340438400.0</v>
       </c>
-      <c r="BW35"/>
-      <c r="BX35">
+      <c r="BW35">
+        <v>22340438400.0</v>
+      </c>
+      <c r="BX35"/>
+      <c r="BY35">
         <v>22538234160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17134085200.0</v>
       </c>
       <c r="BZ35">
         <v>17134085200.0</v>
       </c>
-      <c r="CA35"/>
-      <c r="CB35">
+      <c r="CA35">
+        <v>17134085200.0</v>
+      </c>
+      <c r="CB35"/>
+      <c r="CC35">
         <v>17724988800.0</v>
       </c>
-      <c r="CC35"/>
-      <c r="CD35">
+      <c r="CD35"/>
+      <c r="CE35">
         <v>16145209710.0</v>
       </c>
-      <c r="CE35"/>
-      <c r="CF35">
+      <c r="CF35"/>
+      <c r="CG35">
         <v>15362188800.0</v>
       </c>
-      <c r="CG35"/>
-      <c r="CH35">
+      <c r="CH35"/>
+      <c r="CI35">
         <v>16746300000.0</v>
       </c>
-      <c r="CI35"/>
-      <c r="CJ35">
+      <c r="CJ35"/>
+      <c r="CK35">
         <v>17377248550.0</v>
       </c>
-      <c r="CK35"/>
-      <c r="CL35">
+      <c r="CL35"/>
+      <c r="CM35">
         <v>13971087500.0</v>
       </c>
-      <c r="CM35"/>
-      <c r="CN35">
+      <c r="CN35"/>
+      <c r="CO35">
         <v>7262400000.0</v>
       </c>
-      <c r="CO35"/>
-      <c r="CP35">
+      <c r="CP35"/>
+      <c r="CQ35">
         <v>4927140720.0</v>
       </c>
-      <c r="CQ35"/>
-      <c r="CR35">
+      <c r="CR35"/>
+      <c r="CS35">
         <v>4913897940.0</v>
       </c>
-      <c r="CS35"/>
-      <c r="CT35">
+      <c r="CT35"/>
+      <c r="CU35">
         <v>4839213678.0</v>
       </c>
-      <c r="CU35"/>
       <c r="CV35"/>
       <c r="CW35"/>
-      <c r="CX35">
+      <c r="CX35"/>
+      <c r="CY35">
         <v>5041089900.0</v>
       </c>
-      <c r="CY35"/>
       <c r="CZ35"/>
       <c r="DA35"/>
-      <c r="DB35">
+      <c r="DB35"/>
+      <c r="DC35">
         <v>5144050500.0</v>
       </c>
-      <c r="DC35"/>
       <c r="DD35"/>
       <c r="DE35"/>
-      <c r="DF35">
+      <c r="DF35"/>
+      <c r="DG35">
         <v>3761039250.0</v>
       </c>
-      <c r="DG35"/>
       <c r="DH35"/>
       <c r="DI35"/>
-      <c r="DJ35">
+      <c r="DJ35"/>
+      <c r="DK35">
         <v>2797041960.0</v>
       </c>
-      <c r="DK35"/>
       <c r="DL35"/>
       <c r="DM35"/>
-      <c r="DN35">
+      <c r="DN35"/>
+      <c r="DO35">
         <v>4091158350.0</v>
       </c>
-      <c r="DO35"/>
       <c r="DP35"/>
+      <c r="DQ35"/>
     </row>
-    <row r="36" spans="1:120">
+    <row r="36" spans="1:121">
       <c r="A36" t="s">
         <v>67</v>
       </c>
-      <c r="B36">
+      <c r="B36"/>
+      <c r="C36">
         <v>7938207000.0</v>
       </c>
-      <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>4626000000.0</v>
       </c>
-      <c r="E36"/>
-      <c r="F36">
+      <c r="F36"/>
+      <c r="G36">
         <v>47914000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42579000000.0</v>
       </c>
       <c r="H36">
         <v>42579000000.0</v>
       </c>
       <c r="I36">
-        <v>44652000000.0</v>
+        <v>42579000000.0</v>
       </c>
       <c r="J36">
         <v>44652000000.0</v>
       </c>
       <c r="K36">
+        <v>44652000000.0</v>
+      </c>
+      <c r="L36">
         <v>41993000000.0</v>
       </c>
-      <c r="L36"/>
-      <c r="M36">
+      <c r="M36"/>
+      <c r="N36">
         <v>41993000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>38488000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>35173000000.0</v>
       </c>
-      <c r="P36"/>
-      <c r="Q36">
+      <c r="Q36"/>
+      <c r="R36">
         <v>35322000000.0</v>
       </c>
-      <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>29378000000.0</v>
       </c>
-      <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>33808000000.0</v>
       </c>
-      <c r="V36"/>
-      <c r="W36">
+      <c r="W36"/>
+      <c r="X36">
         <v>37198000000.0</v>
       </c>
-      <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>18018000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>7606000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>14194000000.0</v>
       </c>
-      <c r="AB36">
-[...1 lines deleted...]
-      </c>
       <c r="AC36">
+        <v>0.0</v>
+      </c>
+      <c r="AD36">
         <v>12817000000.0</v>
       </c>
-      <c r="AD36">
-[...1 lines deleted...]
-      </c>
       <c r="AE36">
+        <v>0.0</v>
+      </c>
+      <c r="AF36">
         <v>10240000000.0</v>
       </c>
-      <c r="AF36">
-[...1 lines deleted...]
-      </c>
       <c r="AG36">
+        <v>0.0</v>
+      </c>
+      <c r="AH36">
         <v>7883000000.0</v>
       </c>
-      <c r="AH36"/>
-      <c r="AI36">
+      <c r="AI36"/>
+      <c r="AJ36">
         <v>6317000000.0</v>
       </c>
-      <c r="AJ36"/>
-      <c r="AK36">
+      <c r="AK36"/>
+      <c r="AL36">
         <v>8453000000.0</v>
       </c>
-      <c r="AL36"/>
-      <c r="AM36">
+      <c r="AM36"/>
+      <c r="AN36">
         <v>6775000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>6139000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>2381000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>4133000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>5521000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>7068000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>6294000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>2411000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>5372000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-143296000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1844000000.0</v>
       </c>
       <c r="AX36">
         <v>1844000000.0</v>
       </c>
       <c r="AY36">
-        <v>3899000000.0</v>
+        <v>1844000000.0</v>
       </c>
       <c r="AZ36">
         <v>3899000000.0</v>
       </c>
       <c r="BA36">
+        <v>3899000000.0</v>
+      </c>
+      <c r="BB36">
         <v>2325000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69570000000.0</v>
       </c>
       <c r="BC36">
         <v>69570000000.0</v>
       </c>
       <c r="BD36">
+        <v>69570000000.0</v>
+      </c>
+      <c r="BE36">
         <v>3374000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2930000000.0</v>
       </c>
       <c r="BF36">
         <v>2930000000.0</v>
       </c>
       <c r="BG36">
+        <v>2930000000.0</v>
+      </c>
+      <c r="BH36">
         <v>2187000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>6206230140.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>3787850000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>2400850000.0</v>
       </c>
-      <c r="BK36"/>
-      <c r="BL36">
+      <c r="BL36"/>
+      <c r="BM36">
         <v>27028708980.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3558583500.0</v>
       </c>
       <c r="BN36">
         <v>3558583500.0</v>
       </c>
-      <c r="BO36"/>
-      <c r="BP36">
+      <c r="BO36">
+        <v>3558583500.0</v>
+      </c>
+      <c r="BP36"/>
+      <c r="BQ36">
         <v>2771485200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9347805120.0</v>
       </c>
       <c r="BR36">
         <v>9347805120.0</v>
       </c>
-      <c r="BS36"/>
-      <c r="BT36">
+      <c r="BS36">
+        <v>9347805120.0</v>
+      </c>
+      <c r="BT36"/>
+      <c r="BU36">
         <v>2850210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7167557320.0</v>
       </c>
       <c r="BV36">
         <v>7167557320.0</v>
       </c>
-      <c r="BW36"/>
-      <c r="BX36">
+      <c r="BW36">
+        <v>7167557320.0</v>
+      </c>
+      <c r="BX36"/>
+      <c r="BY36">
         <v>2152973600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5725681050.0</v>
       </c>
       <c r="BZ36">
         <v>5725681050.0</v>
       </c>
-      <c r="CA36"/>
-      <c r="CB36">
+      <c r="CA36">
+        <v>5725681050.0</v>
+      </c>
+      <c r="CB36"/>
+      <c r="CC36">
         <v>4670457600.0</v>
       </c>
-      <c r="CC36"/>
-      <c r="CD36">
+      <c r="CD36"/>
+      <c r="CE36">
         <v>4019461110.0</v>
       </c>
-      <c r="CE36"/>
-      <c r="CF36">
+      <c r="CF36"/>
+      <c r="CG36">
         <v>2177453100.0</v>
       </c>
-      <c r="CG36"/>
-      <c r="CH36">
+      <c r="CH36"/>
+      <c r="CI36">
         <v>2339100000.0</v>
       </c>
-      <c r="CI36"/>
-      <c r="CJ36">
+      <c r="CJ36"/>
+      <c r="CK36">
         <v>1892215900.0</v>
       </c>
-      <c r="CK36"/>
-      <c r="CL36">
+      <c r="CL36"/>
+      <c r="CM36">
         <v>1771550000.0</v>
       </c>
-      <c r="CM36"/>
-      <c r="CN36">
+      <c r="CN36"/>
+      <c r="CO36">
         <v>1800470000.0</v>
       </c>
-      <c r="CO36"/>
-      <c r="CP36">
+      <c r="CP36"/>
+      <c r="CQ36">
         <v>765841680.0</v>
       </c>
-      <c r="CQ36"/>
-      <c r="CR36">
+      <c r="CR36"/>
+      <c r="CS36">
         <v>799507800.0</v>
       </c>
-      <c r="CS36"/>
-      <c r="CT36">
+      <c r="CT36"/>
+      <c r="CU36">
         <v>751734228.0</v>
       </c>
-      <c r="CU36"/>
       <c r="CV36"/>
       <c r="CW36"/>
-      <c r="CX36">
+      <c r="CX36"/>
+      <c r="CY36">
         <v>471829050.0</v>
       </c>
-      <c r="CY36"/>
       <c r="CZ36"/>
       <c r="DA36"/>
-      <c r="DB36">
+      <c r="DB36"/>
+      <c r="DC36">
         <v>597713000.0</v>
       </c>
-      <c r="DC36"/>
       <c r="DD36"/>
       <c r="DE36"/>
-      <c r="DF36">
+      <c r="DF36"/>
+      <c r="DG36">
         <v>443010150.0</v>
       </c>
-      <c r="DG36"/>
       <c r="DH36"/>
       <c r="DI36"/>
-      <c r="DJ36">
+      <c r="DJ36"/>
+      <c r="DK36">
         <v>250904700.0</v>
       </c>
-      <c r="DK36"/>
       <c r="DL36"/>
       <c r="DM36"/>
-      <c r="DN36">
+      <c r="DN36"/>
+      <c r="DO36">
         <v>318666150.0</v>
       </c>
-      <c r="DO36"/>
       <c r="DP36"/>
+      <c r="DQ36"/>
     </row>
-    <row r="37" spans="1:120">
+    <row r="37" spans="1:121">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-      <c r="Y37">
-[...1 lines deleted...]
-      </c>
+      <c r="Y37"/>
       <c r="Z37">
         <v>0.0</v>
       </c>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
@@ -13700,1452 +13755,1458 @@
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
+      <c r="DQ37"/>
     </row>
-    <row r="38" spans="1:120">
+    <row r="38" spans="1:121">
       <c r="A38" t="s">
         <v>69</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>36939000000.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>40816000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>38201000000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>37686000000.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>310000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41993000000.0</v>
       </c>
       <c r="M38">
         <v>41993000000.0</v>
       </c>
       <c r="N38">
+        <v>41993000000.0</v>
+      </c>
+      <c r="O38">
         <v>38488000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35173000000.0</v>
       </c>
       <c r="P38">
         <v>35173000000.0</v>
       </c>
       <c r="Q38">
-        <v>35322000000.0</v>
+        <v>35173000000.0</v>
       </c>
       <c r="R38">
         <v>35322000000.0</v>
       </c>
       <c r="S38">
-        <v>29378000000.0</v>
+        <v>35322000000.0</v>
       </c>
       <c r="T38">
         <v>29378000000.0</v>
       </c>
       <c r="U38">
-        <v>33808000000.0</v>
+        <v>29378000000.0</v>
       </c>
       <c r="V38">
         <v>33808000000.0</v>
       </c>
       <c r="W38">
-        <v>37198000000.0</v>
+        <v>33808000000.0</v>
       </c>
       <c r="X38">
         <v>37198000000.0</v>
       </c>
       <c r="Y38">
-        <v>18018000000.0</v>
+        <v>37198000000.0</v>
       </c>
       <c r="Z38">
         <v>18018000000.0</v>
       </c>
       <c r="AA38">
+        <v>18018000000.0</v>
+      </c>
+      <c r="AB38">
         <v>9852000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>16154000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>892405812.44</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>901367839.94</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>5885000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>864280891.29</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>448.7</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>7883000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1735574000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>6317000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1671898000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>8453000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1691042000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1562912000.0</v>
       </c>
-      <c r="AO38"/>
-      <c r="AP38">
+      <c r="AP38"/>
+      <c r="AQ38">
         <v>747000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1668355000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>773000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1929709000.0</v>
       </c>
-      <c r="AT38"/>
-      <c r="AU38">
+      <c r="AU38"/>
+      <c r="AV38">
         <v>554000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1036360000.0</v>
       </c>
-      <c r="AW38"/>
-      <c r="AX38">
+      <c r="AX38"/>
+      <c r="AY38">
         <v>1116207000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1331748000.0</v>
       </c>
-      <c r="AZ38"/>
-      <c r="BA38">
+      <c r="BA38"/>
+      <c r="BB38">
         <v>1360804000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1288305000.0</v>
       </c>
-      <c r="BC38"/>
-      <c r="BD38">
+      <c r="BD38"/>
+      <c r="BE38">
         <v>1209149000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1184573000.0</v>
       </c>
-      <c r="BF38"/>
-      <c r="BG38">
+      <c r="BG38"/>
+      <c r="BH38">
         <v>1062233000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>1048710000.0</v>
       </c>
-      <c r="BI38"/>
-      <c r="BJ38">
+      <c r="BJ38"/>
+      <c r="BK38">
         <v>880168000.0</v>
       </c>
-      <c r="BK38"/>
-      <c r="BL38">
+      <c r="BL38"/>
+      <c r="BM38">
         <v>818281000.0</v>
       </c>
-      <c r="BM38"/>
-      <c r="BN38">
+      <c r="BN38"/>
+      <c r="BO38">
         <v>790000000.0</v>
       </c>
-      <c r="BO38"/>
-      <c r="BP38">
+      <c r="BP38"/>
+      <c r="BQ38">
         <v>639716000.0</v>
       </c>
-      <c r="BQ38"/>
-      <c r="BR38">
+      <c r="BR38"/>
+      <c r="BS38">
         <v>581159000.0</v>
       </c>
-      <c r="BS38"/>
-      <c r="BT38">
+      <c r="BT38"/>
+      <c r="BU38">
         <v>869984000.0</v>
       </c>
-      <c r="BU38"/>
-      <c r="BV38">
+      <c r="BV38"/>
+      <c r="BW38">
         <v>799460000.0</v>
       </c>
-      <c r="BW38"/>
-      <c r="BX38">
+      <c r="BX38"/>
+      <c r="BY38">
         <v>923472000.0</v>
       </c>
-      <c r="BY38"/>
-      <c r="BZ38">
+      <c r="BZ38"/>
+      <c r="CA38">
         <v>762746000.0</v>
       </c>
-      <c r="CA38"/>
-      <c r="CB38">
+      <c r="CB38"/>
+      <c r="CC38">
         <v>686418000.0</v>
       </c>
-      <c r="CC38"/>
-      <c r="CD38">
+      <c r="CD38"/>
+      <c r="CE38">
         <v>894007000.0</v>
       </c>
-      <c r="CE38"/>
-      <c r="CF38">
+      <c r="CF38"/>
+      <c r="CG38">
         <v>431000000.0</v>
       </c>
-      <c r="CG38"/>
-      <c r="CH38">
+      <c r="CH38"/>
+      <c r="CI38">
         <v>352358000.0</v>
       </c>
-      <c r="CI38"/>
-      <c r="CJ38">
+      <c r="CJ38"/>
+      <c r="CK38">
         <v>212000000.0</v>
       </c>
-      <c r="CK38"/>
-      <c r="CL38">
+      <c r="CL38"/>
+      <c r="CM38">
         <v>275000000.0</v>
       </c>
-      <c r="CM38"/>
-      <c r="CN38">
+      <c r="CN38"/>
+      <c r="CO38">
         <v>252840000.0</v>
       </c>
-      <c r="CO38"/>
-      <c r="CP38">
+      <c r="CP38"/>
+      <c r="CQ38">
         <v>353078000.0</v>
       </c>
-      <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
+      <c r="DQ38"/>
     </row>
-    <row r="39" spans="1:120">
+    <row r="39" spans="1:121">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>53000000.0</v>
       </c>
-      <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>4454000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11003000000.0</v>
       </c>
       <c r="H39">
         <v>11003000000.0</v>
       </c>
       <c r="I39">
+        <v>11003000000.0</v>
+      </c>
+      <c r="J39">
         <v>4786000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4983000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>13969000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2082000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>11854000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2081000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>20751000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>603000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>30912000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>14293000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>97522000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>12145000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>32909000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>17883000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>103238000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>84913000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>-5140000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3979000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>10765000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>0.01</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3978000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>192552480.75</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>13701000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>306296421.34</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>11233000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>8876000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>13227000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4758000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>-31774000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>4735000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>13642000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>22874000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>6572000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>7819000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>5181000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>7308000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>9608000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>10327000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>11134000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>-7226000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>5809000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>119000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2491000000.0</v>
       </c>
       <c r="AZ39">
         <v>-2491000000.0</v>
       </c>
       <c r="BA39">
+        <v>-2491000000.0</v>
+      </c>
+      <c r="BB39">
         <v>-2755000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2610000000.0</v>
       </c>
       <c r="BC39">
         <v>2610000000.0</v>
       </c>
       <c r="BD39">
+        <v>2610000000.0</v>
+      </c>
+      <c r="BE39">
         <v>1907000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1428000000.0</v>
       </c>
       <c r="BF39">
         <v>1428000000.0</v>
       </c>
       <c r="BG39">
+        <v>1428000000.0</v>
+      </c>
+      <c r="BH39">
         <v>1767000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>1668744660.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>3912810000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>4678190000.0</v>
       </c>
-      <c r="BK39"/>
-      <c r="BL39">
+      <c r="BL39"/>
+      <c r="BM39">
         <v>775385660.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>338241600.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>1162705500.0</v>
       </c>
-      <c r="BO39"/>
-      <c r="BP39">
+      <c r="BP39"/>
+      <c r="BQ39">
         <v>12478682100.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>10820012960.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>11420330720.0</v>
       </c>
-      <c r="BS39"/>
-      <c r="BT39">
+      <c r="BT39"/>
+      <c r="BU39">
         <v>639713800.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>6648940.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>618351420.0</v>
       </c>
-      <c r="BW39"/>
-      <c r="BX39">
+      <c r="BX39"/>
+      <c r="BY39">
         <v>458923320.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>-6136850.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>-2361179770.0</v>
       </c>
-      <c r="CA39"/>
-      <c r="CB39">
+      <c r="CB39"/>
+      <c r="CC39">
         <v>21820003200.0</v>
       </c>
-      <c r="CC39"/>
-      <c r="CD39">
+      <c r="CD39"/>
+      <c r="CE39">
         <v>1092814380.0</v>
       </c>
-      <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
-      <c r="CN39">
+      <c r="CN39"/>
+      <c r="CO39">
         <v>9895020000.0</v>
       </c>
-      <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
-      <c r="CR39">
+      <c r="CR39"/>
+      <c r="CS39">
         <v>7564573800.0</v>
       </c>
-      <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
       <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
-      <c r="DF39">
+      <c r="DF39"/>
+      <c r="DG39">
         <v>-433050.0</v>
       </c>
-      <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
+      <c r="DQ39"/>
     </row>
-    <row r="40" spans="1:120">
+    <row r="40" spans="1:121">
       <c r="A40" t="s">
         <v>71</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>4209867000.0</v>
       </c>
-      <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>22760000000.0</v>
       </c>
-      <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40">
         <v>7564000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25454000000.0</v>
       </c>
       <c r="H40">
         <v>25454000000.0</v>
       </c>
       <c r="I40">
+        <v>25454000000.0</v>
+      </c>
+      <c r="J40">
         <v>32510026657.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>7263000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>40381000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>20935000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>32447000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>52016000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>66998000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>30525000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>60727000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>53073000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-84000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>23008000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>39404000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>38084000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>75742000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>23723000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>47807000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>29298000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>31648000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>0.06</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>40827000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2871198002.74</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>33217000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2004810938.56</v>
-      </c>
-[...1 lines deleted...]
-        <v>37071000000.0</v>
       </c>
       <c r="AH40">
         <v>37071000000.0</v>
       </c>
       <c r="AI40">
+        <v>37071000000.0</v>
+      </c>
+      <c r="AJ40">
         <v>38096000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>23616000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34341000000.0</v>
       </c>
       <c r="AL40">
         <v>34341000000.0</v>
       </c>
       <c r="AM40">
+        <v>34341000000.0</v>
+      </c>
+      <c r="AN40">
         <v>25774000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>36990000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>24407000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>25438000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>30994000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>18381000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>30994000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>17876000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>10997000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>15331000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>14525000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>11498000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26207000000.0</v>
       </c>
       <c r="AZ40">
         <v>26207000000.0</v>
       </c>
       <c r="BA40">
+        <v>26207000000.0</v>
+      </c>
+      <c r="BB40">
         <v>-1359000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20686000000.0</v>
       </c>
       <c r="BC40">
         <v>20686000000.0</v>
       </c>
       <c r="BD40">
+        <v>20686000000.0</v>
+      </c>
+      <c r="BE40">
         <v>3008000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20328000000.0</v>
       </c>
       <c r="BF40">
         <v>20328000000.0</v>
       </c>
       <c r="BG40">
+        <v>20328000000.0</v>
+      </c>
+      <c r="BH40">
         <v>4318560000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>27037413480.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>7731900000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>2160183400.0</v>
       </c>
-      <c r="BK40"/>
-      <c r="BL40">
+      <c r="BL40"/>
+      <c r="BM40">
         <v>18279888480.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>11648195100.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>12241283700.0</v>
       </c>
-      <c r="BO40"/>
-      <c r="BP40">
+      <c r="BP40"/>
+      <c r="BQ40">
         <v>17790695400.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>6639228560.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>1749633420.0</v>
       </c>
-      <c r="BS40"/>
-      <c r="BT40">
+      <c r="BT40"/>
+      <c r="BU40">
         <v>13966029000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>698138700.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-563636430.0</v>
       </c>
-      <c r="BW40"/>
-      <c r="BX40">
+      <c r="BX40"/>
+      <c r="BY40">
         <v>9512743880.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>5928197100.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>6692649280.0</v>
       </c>
-      <c r="CA40"/>
-      <c r="CB40">
+      <c r="CB40"/>
+      <c r="CC40">
         <v>12880560000.0</v>
       </c>
-      <c r="CC40"/>
-      <c r="CD40">
+      <c r="CD40"/>
+      <c r="CE40">
         <v>1545154110.0</v>
       </c>
-      <c r="CE40"/>
-      <c r="CF40">
+      <c r="CF40"/>
+      <c r="CG40">
         <v>10407187450.0</v>
       </c>
-      <c r="CG40"/>
-      <c r="CH40">
+      <c r="CH40"/>
+      <c r="CI40">
         <v>3481932500.0</v>
       </c>
-      <c r="CI40"/>
-      <c r="CJ40">
+      <c r="CJ40"/>
+      <c r="CK40">
         <v>-2323254250.0</v>
       </c>
-      <c r="CK40"/>
-      <c r="CL40">
+      <c r="CL40"/>
+      <c r="CM40">
         <v>-1687806500.0</v>
       </c>
-      <c r="CM40"/>
-      <c r="CN40">
+      <c r="CN40"/>
+      <c r="CO40">
         <v>4682735000.0</v>
       </c>
-      <c r="CO40"/>
-      <c r="CP40">
+      <c r="CP40"/>
+      <c r="CQ40">
         <v>9183090.0</v>
       </c>
-      <c r="CQ40"/>
-      <c r="CR40">
+      <c r="CR40"/>
+      <c r="CS40">
         <v>4151290500.0</v>
       </c>
-      <c r="CS40"/>
-      <c r="CT40">
+      <c r="CT40"/>
+      <c r="CU40">
         <v>771352158.0</v>
       </c>
-      <c r="CU40"/>
       <c r="CV40"/>
       <c r="CW40"/>
-      <c r="CX40">
+      <c r="CX40"/>
+      <c r="CY40">
         <v>840128200.0</v>
       </c>
-      <c r="CY40"/>
       <c r="CZ40"/>
       <c r="DA40"/>
-      <c r="DB40">
+      <c r="DB40"/>
+      <c r="DC40">
         <v>772692150.0</v>
       </c>
-      <c r="DC40"/>
       <c r="DD40"/>
       <c r="DE40"/>
-      <c r="DF40">
+      <c r="DF40"/>
+      <c r="DG40">
         <v>1466970990.0</v>
       </c>
-      <c r="DG40"/>
       <c r="DH40"/>
       <c r="DI40"/>
-      <c r="DJ40">
+      <c r="DJ40"/>
+      <c r="DK40">
         <v>581038880.0</v>
       </c>
-      <c r="DK40"/>
       <c r="DL40"/>
       <c r="DM40"/>
-      <c r="DN40">
+      <c r="DN40"/>
+      <c r="DO40">
         <v>1123021000.0</v>
       </c>
-      <c r="DO40"/>
       <c r="DP40"/>
+      <c r="DQ40"/>
     </row>
-    <row r="41" spans="1:120">
+    <row r="41" spans="1:121">
       <c r="A41" t="s">
         <v>72</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41">
         <v>34868000000.0</v>
       </c>
       <c r="M41">
-        <v>40104000000.0</v>
+        <v>34868000000.0</v>
       </c>
       <c r="N41">
         <v>40104000000.0</v>
       </c>
       <c r="O41">
-        <v>37810000000.0</v>
+        <v>40104000000.0</v>
       </c>
       <c r="P41">
         <v>37810000000.0</v>
       </c>
       <c r="Q41">
-        <v>43402000000.0</v>
+        <v>37810000000.0</v>
       </c>
       <c r="R41">
         <v>43402000000.0</v>
       </c>
       <c r="S41">
-        <v>39665000000.0</v>
+        <v>43402000000.0</v>
       </c>
       <c r="T41">
         <v>39665000000.0</v>
       </c>
       <c r="U41">
-        <v>55377000000.0</v>
+        <v>39665000000.0</v>
       </c>
       <c r="V41">
         <v>55377000000.0</v>
       </c>
       <c r="W41">
-        <v>63460000000.0</v>
+        <v>55377000000.0</v>
       </c>
       <c r="X41">
         <v>63460000000.0</v>
       </c>
       <c r="Y41">
-        <v>62317000000.0</v>
+        <v>63460000000.0</v>
       </c>
       <c r="Z41">
         <v>62317000000.0</v>
       </c>
       <c r="AA41">
-        <v>60280000000.0</v>
+        <v>62317000000.0</v>
       </c>
       <c r="AB41">
         <v>60280000000.0</v>
       </c>
       <c r="AC41">
+        <v>60280000000.0</v>
+      </c>
+      <c r="AD41">
         <v>4025678338.43</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>4066106403.18</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>559.21</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>4556043214.04</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>663.53</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>56765000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>2242506000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>55220000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>2155181000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>55009000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>2367974000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1846567000.0</v>
       </c>
-      <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>1970770000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1957202000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>2337726000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>2071340000.0</v>
       </c>
-      <c r="AT41"/>
-      <c r="AU41">
+      <c r="AU41"/>
+      <c r="AV41">
         <v>2182714000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>2270375000.0</v>
       </c>
-      <c r="AW41"/>
-      <c r="AX41">
+      <c r="AX41"/>
+      <c r="AY41">
         <v>2187523000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>1856572000.0</v>
       </c>
-      <c r="AZ41"/>
-      <c r="BA41">
+      <c r="BA41"/>
+      <c r="BB41">
         <v>2032177000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>1879460000.0</v>
       </c>
-      <c r="BC41"/>
-      <c r="BD41">
+      <c r="BD41"/>
+      <c r="BE41">
         <v>1554845000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>1478679000.0</v>
       </c>
-      <c r="BF41"/>
-      <c r="BG41">
+      <c r="BG41"/>
+      <c r="BH41">
         <v>1412633000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>1172474000.0</v>
       </c>
-      <c r="BI41"/>
-      <c r="BJ41">
+      <c r="BJ41"/>
+      <c r="BK41">
         <v>1139663000.0</v>
       </c>
-      <c r="BK41"/>
-      <c r="BL41">
+      <c r="BL41"/>
+      <c r="BM41">
         <v>1593119000.0</v>
       </c>
-      <c r="BM41"/>
-      <c r="BN41">
+      <c r="BN41"/>
+      <c r="BO41">
         <v>1458000000.0</v>
       </c>
-      <c r="BO41"/>
-      <c r="BP41">
+      <c r="BP41"/>
+      <c r="BQ41">
         <v>1196447000.0</v>
       </c>
-      <c r="BQ41"/>
-      <c r="BR41">
+      <c r="BR41"/>
+      <c r="BS41">
         <v>1063783000.0</v>
       </c>
-      <c r="BS41"/>
-      <c r="BT41">
+      <c r="BT41"/>
+      <c r="BU41">
         <v>1181042000.0</v>
       </c>
-      <c r="BU41"/>
-      <c r="BV41">
+      <c r="BV41"/>
+      <c r="BW41">
         <v>1003000000.0</v>
       </c>
-      <c r="BW41"/>
-      <c r="BX41">
+      <c r="BX41"/>
+      <c r="BY41">
         <v>973251000.0</v>
       </c>
-      <c r="BY41"/>
-      <c r="BZ41">
+      <c r="BZ41"/>
+      <c r="CA41">
         <v>854757000.0</v>
       </c>
-      <c r="CA41"/>
-      <c r="CB41">
+      <c r="CB41"/>
+      <c r="CC41">
         <v>1678210000.0</v>
       </c>
-      <c r="CC41"/>
-      <c r="CD41">
+      <c r="CD41"/>
+      <c r="CE41">
         <v>723835000.0</v>
       </c>
-      <c r="CE41"/>
-      <c r="CF41">
+      <c r="CF41"/>
+      <c r="CG41">
         <v>631000000.0</v>
       </c>
-      <c r="CG41"/>
-      <c r="CH41">
+      <c r="CH41"/>
+      <c r="CI41">
         <v>551973000.0</v>
       </c>
-      <c r="CI41"/>
-      <c r="CJ41">
+      <c r="CJ41"/>
+      <c r="CK41">
         <v>473000000.0</v>
       </c>
-      <c r="CK41"/>
-      <c r="CL41">
+      <c r="CL41"/>
+      <c r="CM41">
         <v>531000000.0</v>
       </c>
-      <c r="CM41"/>
-      <c r="CN41">
+      <c r="CN41"/>
+      <c r="CO41">
         <v>320476000.0</v>
       </c>
-      <c r="CO41"/>
-      <c r="CP41">
+      <c r="CP41"/>
+      <c r="CQ41">
         <v>28134000.0</v>
       </c>
-      <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
+      <c r="DQ41"/>
     </row>
-    <row r="42" spans="1:120">
+    <row r="42" spans="1:121">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>1268000000.0</v>
       </c>
-      <c r="E42"/>
-      <c r="F42">
+      <c r="F42"/>
+      <c r="G42">
         <v>47507000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>47485000000.0</v>
       </c>
-      <c r="H42"/>
-      <c r="I42">
+      <c r="I42"/>
+      <c r="J42">
         <v>47750000000.0</v>
       </c>
-      <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42">
         <v>-11826000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>51310000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>478000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>42111000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-42134000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>39484000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-10476000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>40859000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-4487000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>37085000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-67092000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>39499000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-66248000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>53529000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-13352000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>410000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-3075000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>28316000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-2641000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2132283132.32</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-2641000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1929270763.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-8456000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>5003000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-7355000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>8356000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>3565000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>10550000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-18028000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-29870000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-15044000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-23274000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-5244000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-15812000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>12564000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-15812000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>12846000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-13220000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>10550000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-17434000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95876000000.0</v>
       </c>
       <c r="AZ42">
         <v>95876000000.0</v>
       </c>
       <c r="BA42">
+        <v>95876000000.0</v>
+      </c>
+      <c r="BB42">
         <v>-31656000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86317000000.0</v>
       </c>
       <c r="BC42">
         <v>86317000000.0</v>
       </c>
       <c r="BD42">
+        <v>86317000000.0</v>
+      </c>
+      <c r="BE42">
         <v>9130000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>86317000000.0</v>
       </c>
-      <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
-      <c r="BJ42">
+      <c r="BJ42"/>
+      <c r="BK42">
         <v>-9045703200.0</v>
       </c>
-      <c r="BK42"/>
       <c r="BL42"/>
-      <c r="BM42">
+      <c r="BM42"/>
+      <c r="BN42">
         <v>3622003800.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>-6486809400.0</v>
       </c>
-      <c r="BO42"/>
       <c r="BP42"/>
-      <c r="BQ42">
+      <c r="BQ42"/>
+      <c r="BR42">
         <v>707517360.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-5008722680.0</v>
       </c>
-      <c r="BS42"/>
-      <c r="BT42">
+      <c r="BT42"/>
+      <c r="BU42">
         <v>-11035896720.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3650268060.0</v>
       </c>
       <c r="BV42">
         <v>-3650268060.0</v>
       </c>
-      <c r="BW42"/>
-      <c r="BX42">
+      <c r="BW42">
+        <v>-3650268060.0</v>
+      </c>
+      <c r="BX42"/>
+      <c r="BY42">
         <v>-7770470320.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>-3596194100.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-1499243430.0</v>
       </c>
-      <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42">
         <v>-10678823370.0</v>
       </c>
-      <c r="CE42"/>
-      <c r="CF42">
+      <c r="CF42"/>
+      <c r="CG42">
         <v>-3486599100.0</v>
       </c>
-      <c r="CG42"/>
-      <c r="CH42">
+      <c r="CH42"/>
+      <c r="CI42">
         <v>-8718120000.0</v>
       </c>
-      <c r="CI42"/>
-      <c r="CJ42">
+      <c r="CJ42"/>
+      <c r="CK42">
         <v>7452789250.0</v>
       </c>
-      <c r="CK42"/>
-      <c r="CL42">
+      <c r="CL42"/>
+      <c r="CM42">
         <v>5626896040.0</v>
       </c>
-      <c r="CM42"/>
-      <c r="CN42">
+      <c r="CN42"/>
+      <c r="CO42">
         <v>-2915647680.0</v>
       </c>
-      <c r="CO42"/>
-      <c r="CP42">
+      <c r="CP42"/>
+      <c r="CQ42">
         <v>-1139275104.0</v>
       </c>
-      <c r="CQ42"/>
-      <c r="CR42">
+      <c r="CR42"/>
+      <c r="CS42">
         <v>762607440.0</v>
       </c>
-      <c r="CS42"/>
-      <c r="CT42">
+      <c r="CT42"/>
+      <c r="CU42">
         <v>-793662120.0</v>
       </c>
-      <c r="CU42"/>
       <c r="CV42"/>
       <c r="CW42"/>
-      <c r="CX42">
+      <c r="CX42"/>
+      <c r="CY42">
         <v>498406150.0</v>
       </c>
-      <c r="CY42"/>
       <c r="CZ42"/>
       <c r="DA42"/>
-      <c r="DB42">
+      <c r="DB42"/>
+      <c r="DC42">
         <v>285012050.0</v>
       </c>
-      <c r="DC42"/>
       <c r="DD42"/>
       <c r="DE42"/>
-      <c r="DF42">
+      <c r="DF42"/>
+      <c r="DG42">
         <v>3281765010.0</v>
       </c>
-      <c r="DG42"/>
       <c r="DH42"/>
       <c r="DI42"/>
-      <c r="DJ42">
+      <c r="DJ42"/>
+      <c r="DK42">
         <v>377192870.0</v>
       </c>
-      <c r="DK42"/>
       <c r="DL42"/>
       <c r="DM42"/>
-      <c r="DN42">
+      <c r="DN42"/>
+      <c r="DO42">
         <v>1363361800.0</v>
       </c>
-      <c r="DO42"/>
       <c r="DP42"/>
+      <c r="DQ42"/>
     </row>
-    <row r="43" spans="1:120">
+    <row r="43" spans="1:121">
       <c r="A43" t="s">
         <v>74</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-      <c r="Y43">
-[...1 lines deleted...]
-      </c>
+      <c r="Y43"/>
       <c r="Z43">
         <v>0.0</v>
       </c>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
@@ -15188,106 +15249,107 @@
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
+      <c r="DQ43"/>
     </row>
-    <row r="44" spans="1:120">
+    <row r="44" spans="1:121">
       <c r="A44" t="s">
         <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-      <c r="Y44">
-[...1 lines deleted...]
-      </c>
+      <c r="Y44"/>
       <c r="Z44">
         <v>0.0</v>
       </c>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
@@ -15330,1154 +15392,1161 @@
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
+      <c r="DQ44"/>
     </row>
-    <row r="45" spans="1:120">
+    <row r="45" spans="1:121">
       <c r="A45" t="s">
         <v>76</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="C45">
+        <v>160691000000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>550726000000.0</v>
       </c>
-      <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>541529000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>237157000000.0</v>
       </c>
-      <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45">
         <v>242835000000.0</v>
       </c>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>210924000000.0</v>
       </c>
-      <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>249249000000.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>246088000000.0</v>
       </c>
-      <c r="X45"/>
-      <c r="Y45">
+      <c r="Y45"/>
+      <c r="Z45">
         <v>382298000000.0</v>
       </c>
-      <c r="Z45">
-[...1 lines deleted...]
-      </c>
       <c r="AA45">
+        <v>0.0</v>
+      </c>
+      <c r="AB45">
         <v>361313000000.0</v>
       </c>
-      <c r="AB45">
-[...1 lines deleted...]
-      </c>
       <c r="AC45">
+        <v>0.0</v>
+      </c>
+      <c r="AD45">
         <v>365559000000.0</v>
       </c>
-      <c r="AD45">
-[...1 lines deleted...]
-      </c>
       <c r="AE45">
+        <v>0.0</v>
+      </c>
+      <c r="AF45">
         <v>332818000000.0</v>
       </c>
-      <c r="AF45">
-[...1 lines deleted...]
-      </c>
       <c r="AG45">
+        <v>0.0</v>
+      </c>
+      <c r="AH45">
         <v>301730000000.0</v>
       </c>
-      <c r="AH45"/>
-      <c r="AI45">
+      <c r="AI45"/>
+      <c r="AJ45">
         <v>289507000000.0</v>
       </c>
-      <c r="AJ45"/>
-      <c r="AK45">
+      <c r="AK45"/>
+      <c r="AL45">
         <v>272296000000.0</v>
       </c>
-      <c r="AL45"/>
-      <c r="AM45">
+      <c r="AM45"/>
+      <c r="AN45">
         <v>259065000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>234790000000.0</v>
       </c>
-      <c r="AO45"/>
-      <c r="AP45">
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>197799000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>179749000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>162769000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>151061000000.0</v>
       </c>
-      <c r="AT45"/>
-      <c r="AU45">
+      <c r="AU45"/>
+      <c r="AV45">
         <v>149314000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>137601000000.0</v>
       </c>
-      <c r="AW45"/>
-      <c r="AX45">
+      <c r="AX45"/>
+      <c r="AY45">
         <v>129457000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>122003000000.0</v>
       </c>
-      <c r="AZ45"/>
-      <c r="BA45">
+      <c r="BA45"/>
+      <c r="BB45">
         <v>108997000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>30451000000.0</v>
       </c>
-      <c r="BC45"/>
-      <c r="BD45">
+      <c r="BD45"/>
+      <c r="BE45">
         <v>92199000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>87639000000.0</v>
       </c>
-      <c r="BF45"/>
       <c r="BG45"/>
-      <c r="BH45">
+      <c r="BH45"/>
+      <c r="BI45">
         <v>83952856350.0</v>
       </c>
-      <c r="BI45"/>
-      <c r="BJ45">
+      <c r="BJ45"/>
+      <c r="BK45">
         <v>73179700000.0</v>
       </c>
-      <c r="BK45"/>
-      <c r="BL45">
+      <c r="BL45"/>
+      <c r="BM45">
         <v>54290719840.0</v>
       </c>
-      <c r="BM45"/>
-      <c r="BN45">
+      <c r="BN45"/>
+      <c r="BO45">
         <v>76498975200.0</v>
       </c>
-      <c r="BO45"/>
-      <c r="BP45">
+      <c r="BP45"/>
+      <c r="BQ45">
         <v>66648620100.0</v>
       </c>
-      <c r="BQ45"/>
-      <c r="BR45">
+      <c r="BR45"/>
+      <c r="BS45">
         <v>44166235200.0</v>
       </c>
-      <c r="BS45"/>
-      <c r="BT45">
+      <c r="BT45"/>
+      <c r="BU45">
         <v>60918488400.0</v>
       </c>
-      <c r="BU45"/>
-      <c r="BV45">
+      <c r="BV45"/>
+      <c r="BW45">
         <v>46589122580.0</v>
       </c>
-      <c r="BW45"/>
-      <c r="BX45">
+      <c r="BX45"/>
+      <c r="BY45">
         <v>50985814280.0</v>
       </c>
-      <c r="BY45"/>
-      <c r="BZ45">
+      <c r="BZ45"/>
+      <c r="CA45">
         <v>39196060950.0</v>
       </c>
-      <c r="CA45"/>
-      <c r="CB45">
+      <c r="CB45"/>
+      <c r="CC45">
         <v>44550009600.0</v>
       </c>
-      <c r="CC45"/>
-      <c r="CD45">
+      <c r="CD45"/>
+      <c r="CE45">
         <v>41437126080.0</v>
       </c>
-      <c r="CE45"/>
-      <c r="CF45">
+      <c r="CF45"/>
+      <c r="CG45">
         <v>38242591650.0</v>
       </c>
-      <c r="CG45"/>
-      <c r="CH45">
+      <c r="CH45"/>
+      <c r="CI45">
         <v>36949500000.0</v>
       </c>
-      <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
-      <c r="CL45">
+      <c r="CL45"/>
+      <c r="CM45">
         <v>28046857500.0</v>
       </c>
-      <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
-      <c r="CP45">
+      <c r="CP45"/>
+      <c r="CQ45">
         <v>16943400000.0</v>
       </c>
-      <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
-      <c r="CT45">
+      <c r="CT45"/>
+      <c r="CU45">
         <v>16043432256.0</v>
       </c>
-      <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
-      <c r="CX45">
+      <c r="CX45"/>
+      <c r="CY45">
         <v>14871745350.0</v>
       </c>
-      <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
-      <c r="DB45">
+      <c r="DB45"/>
+      <c r="DC45">
         <v>13168733000.0</v>
       </c>
-      <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
-      <c r="DF45">
+      <c r="DF45"/>
+      <c r="DG45">
         <v>11465864850.0</v>
       </c>
-      <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
-      <c r="DJ45">
+      <c r="DJ45"/>
+      <c r="DK45">
         <v>10891445760.0</v>
       </c>
-      <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
-      <c r="DN45">
+      <c r="DN45"/>
+      <c r="DO45">
         <v>9991310400.0</v>
       </c>
-      <c r="DO45"/>
       <c r="DP45"/>
+      <c r="DQ45"/>
     </row>
-    <row r="46" spans="1:120">
+    <row r="46" spans="1:121">
       <c r="A46" t="s">
         <v>77</v>
       </c>
-      <c r="B46">
+      <c r="B46"/>
+      <c r="C46">
         <v>160533412000.0</v>
       </c>
-      <c r="C46"/>
-      <c r="D46">
+      <c r="D46"/>
+      <c r="E46">
         <v>169875000000.0</v>
       </c>
-      <c r="E46"/>
-      <c r="F46">
+      <c r="F46"/>
+      <c r="G46">
         <v>182706000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175940000000.0</v>
       </c>
       <c r="H46">
         <v>175940000000.0</v>
       </c>
       <c r="I46">
-        <v>237140000000.0</v>
+        <v>175940000000.0</v>
       </c>
       <c r="J46">
         <v>237140000000.0</v>
       </c>
       <c r="K46">
+        <v>237140000000.0</v>
+      </c>
+      <c r="L46">
         <v>237157000000.0</v>
       </c>
-      <c r="L46"/>
-      <c r="M46">
+      <c r="M46"/>
+      <c r="N46">
         <v>237157000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>242835000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>233937000000.0</v>
       </c>
-      <c r="P46"/>
-      <c r="Q46">
+      <c r="Q46"/>
+      <c r="R46">
         <v>230552000000.0</v>
       </c>
-      <c r="R46"/>
-      <c r="S46">
+      <c r="S46"/>
+      <c r="T46">
         <v>210924000000.0</v>
       </c>
-      <c r="T46"/>
-      <c r="U46">
+      <c r="U46"/>
+      <c r="V46">
         <v>249249000000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46">
+      <c r="W46"/>
+      <c r="X46">
         <v>241461000000.0</v>
       </c>
-      <c r="X46"/>
-      <c r="Y46">
+      <c r="Y46"/>
+      <c r="Z46">
         <v>382298000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>361313000000.0</v>
       </c>
       <c r="AA46">
         <v>361313000000.0</v>
       </c>
-      <c r="AB46"/>
-      <c r="AC46">
+      <c r="AB46">
+        <v>361313000000.0</v>
+      </c>
+      <c r="AC46"/>
+      <c r="AD46">
         <v>365559000000.0</v>
       </c>
-      <c r="AD46"/>
-      <c r="AE46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>332818000000.0</v>
       </c>
-      <c r="AF46"/>
-      <c r="AG46">
+      <c r="AG46"/>
+      <c r="AH46">
         <v>301730000000.0</v>
       </c>
-      <c r="AH46"/>
-      <c r="AI46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>289507000000.0</v>
       </c>
-      <c r="AJ46"/>
-      <c r="AK46">
+      <c r="AK46"/>
+      <c r="AL46">
         <v>272296000000.0</v>
       </c>
-      <c r="AL46"/>
-      <c r="AM46">
+      <c r="AM46"/>
+      <c r="AN46">
         <v>259065000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>234790000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197799000000.0</v>
       </c>
       <c r="AP46">
         <v>197799000000.0</v>
       </c>
       <c r="AQ46">
+        <v>197799000000.0</v>
+      </c>
+      <c r="AR46">
         <v>179749000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>162769000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>151061000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>149314000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>140854000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>137601000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129457000000.0</v>
       </c>
       <c r="AX46">
         <v>129457000000.0</v>
       </c>
       <c r="AY46">
-        <v>122003000000.0</v>
+        <v>129457000000.0</v>
       </c>
       <c r="AZ46">
         <v>122003000000.0</v>
       </c>
       <c r="BA46">
+        <v>122003000000.0</v>
+      </c>
+      <c r="BB46">
         <v>108997000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30451000000.0</v>
       </c>
       <c r="BC46">
         <v>30451000000.0</v>
       </c>
       <c r="BD46">
+        <v>30451000000.0</v>
+      </c>
+      <c r="BE46">
         <v>92199000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87639000000.0</v>
       </c>
       <c r="BF46">
         <v>87639000000.0</v>
       </c>
       <c r="BG46">
+        <v>87639000000.0</v>
+      </c>
+      <c r="BH46">
         <v>84866000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>83952856350.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73179700000.0</v>
       </c>
       <c r="BJ46">
         <v>73179700000.0</v>
       </c>
-      <c r="BK46"/>
-      <c r="BL46">
+      <c r="BK46">
+        <v>73179700000.0</v>
+      </c>
+      <c r="BL46"/>
+      <c r="BM46">
         <v>54290719840.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76498975200.0</v>
       </c>
       <c r="BN46">
         <v>76498975200.0</v>
       </c>
-      <c r="BO46"/>
-      <c r="BP46">
+      <c r="BO46">
+        <v>76498975200.0</v>
+      </c>
+      <c r="BP46"/>
+      <c r="BQ46">
         <v>66648620100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44166235200.0</v>
       </c>
       <c r="BR46">
         <v>44166235200.0</v>
       </c>
-      <c r="BS46"/>
-      <c r="BT46">
+      <c r="BS46">
+        <v>44166235200.0</v>
+      </c>
+      <c r="BT46"/>
+      <c r="BU46">
         <v>60918488400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46589122580.0</v>
       </c>
       <c r="BV46">
         <v>46589122580.0</v>
       </c>
-      <c r="BW46"/>
-      <c r="BX46">
+      <c r="BW46">
+        <v>46589122580.0</v>
+      </c>
+      <c r="BX46"/>
+      <c r="BY46">
         <v>50985814280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39196060950.0</v>
       </c>
       <c r="BZ46">
         <v>39196060950.0</v>
       </c>
-      <c r="CA46"/>
-      <c r="CB46">
+      <c r="CA46">
+        <v>39196060950.0</v>
+      </c>
+      <c r="CB46"/>
+      <c r="CC46">
         <v>44550009600.0</v>
       </c>
-      <c r="CC46"/>
-      <c r="CD46">
+      <c r="CD46"/>
+      <c r="CE46">
         <v>41437126080.0</v>
       </c>
-      <c r="CE46"/>
-      <c r="CF46">
+      <c r="CF46"/>
+      <c r="CG46">
         <v>38242591650.0</v>
       </c>
-      <c r="CG46"/>
-      <c r="CH46">
+      <c r="CH46"/>
+      <c r="CI46">
         <v>36949500000.0</v>
       </c>
-      <c r="CI46"/>
-      <c r="CJ46">
+      <c r="CJ46"/>
+      <c r="CK46">
         <v>34071862250.0</v>
       </c>
-      <c r="CK46"/>
-      <c r="CL46">
+      <c r="CL46"/>
+      <c r="CM46">
         <v>28046857500.0</v>
       </c>
-      <c r="CM46"/>
-      <c r="CN46">
+      <c r="CN46"/>
+      <c r="CO46">
         <v>19631175000.0</v>
       </c>
-      <c r="CO46"/>
-      <c r="CP46">
+      <c r="CP46"/>
+      <c r="CQ46">
         <v>16943400000.0</v>
       </c>
-      <c r="CQ46"/>
-      <c r="CR46">
+      <c r="CR46"/>
+      <c r="CS46">
         <v>16894214820.0</v>
       </c>
-      <c r="CS46"/>
-      <c r="CT46">
+      <c r="CT46"/>
+      <c r="CU46">
         <v>16043432256.0</v>
       </c>
-      <c r="CU46"/>
       <c r="CV46"/>
       <c r="CW46"/>
-      <c r="CX46">
+      <c r="CX46"/>
+      <c r="CY46">
         <v>14871745350.0</v>
       </c>
-      <c r="CY46"/>
       <c r="CZ46"/>
       <c r="DA46"/>
-      <c r="DB46">
+      <c r="DB46"/>
+      <c r="DC46">
         <v>13168733000.0</v>
       </c>
-      <c r="DC46"/>
       <c r="DD46"/>
       <c r="DE46"/>
-      <c r="DF46">
+      <c r="DF46"/>
+      <c r="DG46">
         <v>11465864850.0</v>
       </c>
-      <c r="DG46"/>
       <c r="DH46"/>
       <c r="DI46"/>
-      <c r="DJ46">
+      <c r="DJ46"/>
+      <c r="DK46">
         <v>10891445760.0</v>
       </c>
-      <c r="DK46"/>
       <c r="DL46"/>
       <c r="DM46"/>
-      <c r="DN46">
+      <c r="DN46"/>
+      <c r="DO46">
         <v>9991310400.0</v>
       </c>
-      <c r="DO46"/>
       <c r="DP46"/>
+      <c r="DQ46"/>
     </row>
-    <row r="47" spans="1:120">
+    <row r="47" spans="1:121">
       <c r="A47" t="s">
         <v>78</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>169875000000.0</v>
       </c>
-      <c r="E47"/>
-      <c r="F47">
+      <c r="F47"/>
+      <c r="G47">
         <v>182706000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>175940000000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47">
+      <c r="I47"/>
+      <c r="J47">
         <v>237140000000.0</v>
       </c>
-      <c r="J47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K47"/>
       <c r="L47">
         <v>237157000000.0</v>
       </c>
       <c r="M47">
-        <v>242835000000.0</v>
+        <v>237157000000.0</v>
       </c>
       <c r="N47">
         <v>242835000000.0</v>
       </c>
       <c r="O47">
-        <v>233937000000.0</v>
+        <v>242835000000.0</v>
       </c>
       <c r="P47">
         <v>233937000000.0</v>
       </c>
       <c r="Q47">
-        <v>230552000000.0</v>
+        <v>233937000000.0</v>
       </c>
       <c r="R47">
         <v>230552000000.0</v>
       </c>
       <c r="S47">
-        <v>210924000000.0</v>
+        <v>230552000000.0</v>
       </c>
       <c r="T47">
         <v>210924000000.0</v>
       </c>
       <c r="U47">
-        <v>249249000000.0</v>
+        <v>210924000000.0</v>
       </c>
       <c r="V47">
         <v>249249000000.0</v>
       </c>
       <c r="W47">
-        <v>246088000000.0</v>
+        <v>249249000000.0</v>
       </c>
       <c r="X47">
         <v>246088000000.0</v>
       </c>
       <c r="Y47">
-        <v>382298000000.0</v>
+        <v>246088000000.0</v>
       </c>
       <c r="Z47">
         <v>382298000000.0</v>
       </c>
       <c r="AA47">
-        <v>361313000000.0</v>
+        <v>382298000000.0</v>
       </c>
       <c r="AB47">
         <v>361313000000.0</v>
       </c>
       <c r="AC47">
+        <v>361313000000.0</v>
+      </c>
+      <c r="AD47">
         <v>25452678192.21</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>25708287914.48</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>332818000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>28090648210.67</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>6797.51</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>301730000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>22017338000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>289507000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>19875620000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>272296000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>17433928000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>15181043000.0</v>
       </c>
-      <c r="AO47"/>
-      <c r="AP47">
+      <c r="AP47"/>
+      <c r="AQ47">
         <v>16144750000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>15572797000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>15268261000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>14325322000.0</v>
       </c>
-      <c r="AT47"/>
-      <c r="AU47">
+      <c r="AU47"/>
+      <c r="AV47">
         <v>15056428000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>16217927000.0</v>
       </c>
-      <c r="AW47"/>
-      <c r="AX47">
+      <c r="AX47"/>
+      <c r="AY47">
         <v>15799022000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>15108544000.0</v>
       </c>
-      <c r="AZ47"/>
-      <c r="BA47">
+      <c r="BA47"/>
+      <c r="BB47">
         <v>16132647000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>14574363000.0</v>
       </c>
-      <c r="BC47"/>
-      <c r="BD47">
+      <c r="BD47"/>
+      <c r="BE47">
         <v>12267350000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>11905370000.0</v>
       </c>
-      <c r="BF47"/>
-      <c r="BG47">
+      <c r="BG47"/>
+      <c r="BH47">
         <v>11285373000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>9092903000.0</v>
       </c>
-      <c r="BI47"/>
-      <c r="BJ47">
+      <c r="BJ47"/>
+      <c r="BK47">
         <v>9370914000.0</v>
       </c>
-      <c r="BK47"/>
-      <c r="BL47">
+      <c r="BL47"/>
+      <c r="BM47">
         <v>11331001000.0</v>
       </c>
-      <c r="BM47"/>
-      <c r="BN47">
+      <c r="BN47"/>
+      <c r="BO47">
         <v>10671000000.0</v>
       </c>
-      <c r="BO47"/>
-      <c r="BP47">
+      <c r="BP47"/>
+      <c r="BQ47">
         <v>9489591000.0</v>
       </c>
-      <c r="BQ47"/>
-      <c r="BR47">
+      <c r="BR47"/>
+      <c r="BS47">
         <v>8735101000.0</v>
       </c>
-      <c r="BS47"/>
-      <c r="BT47">
+      <c r="BT47"/>
+      <c r="BU47">
         <v>9604424000.0</v>
       </c>
-      <c r="BU47"/>
-      <c r="BV47">
+      <c r="BV47"/>
+      <c r="BW47">
         <v>8482076000.0</v>
       </c>
-      <c r="BW47"/>
-      <c r="BX47">
+      <c r="BX47"/>
+      <c r="BY47">
         <v>8976439000.0</v>
       </c>
-      <c r="BY47"/>
-      <c r="BZ47">
+      <c r="BZ47"/>
+      <c r="CA47">
         <v>7524368000.0</v>
       </c>
-      <c r="CA47"/>
-      <c r="CB47">
+      <c r="CB47"/>
+      <c r="CC47">
         <v>6615671000.0</v>
       </c>
-      <c r="CC47"/>
-      <c r="CD47">
+      <c r="CD47"/>
+      <c r="CE47">
         <v>5123569000.0</v>
       </c>
-      <c r="CE47"/>
-      <c r="CF47">
+      <c r="CF47"/>
+      <c r="CG47">
         <v>4461000000.0</v>
       </c>
-      <c r="CG47"/>
-      <c r="CH47">
+      <c r="CH47"/>
+      <c r="CI47">
         <v>3529067000.0</v>
       </c>
-      <c r="CI47"/>
-      <c r="CJ47">
+      <c r="CJ47"/>
+      <c r="CK47">
         <v>2845000000.0</v>
       </c>
-      <c r="CK47"/>
-      <c r="CL47">
+      <c r="CL47"/>
+      <c r="CM47">
         <v>3497000000.0</v>
       </c>
-      <c r="CM47"/>
-      <c r="CN47">
+      <c r="CN47"/>
+      <c r="CO47">
         <v>2596698000.0</v>
       </c>
-      <c r="CO47"/>
-      <c r="CP47">
+      <c r="CP47"/>
+      <c r="CQ47">
         <v>2531056000.0</v>
       </c>
-      <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
+      <c r="DQ47"/>
     </row>
-    <row r="48" spans="1:120">
+    <row r="48" spans="1:121">
       <c r="A48" t="s">
         <v>79</v>
       </c>
-      <c r="B48">
+      <c r="B48"/>
+      <c r="C48">
         <v>92785917000.0</v>
       </c>
-      <c r="C48"/>
-      <c r="D48">
+      <c r="D48"/>
+      <c r="E48">
         <v>91965000000.0</v>
       </c>
-      <c r="E48"/>
-      <c r="F48">
+      <c r="F48"/>
+      <c r="G48">
         <v>89750000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84537000000.0</v>
       </c>
       <c r="H48">
         <v>84537000000.0</v>
       </c>
       <c r="I48">
-        <v>139531000000.0</v>
+        <v>84537000000.0</v>
       </c>
       <c r="J48">
         <v>139531000000.0</v>
       </c>
       <c r="K48">
-        <v>135706000000.0</v>
+        <v>139531000000.0</v>
       </c>
       <c r="L48">
         <v>135706000000.0</v>
       </c>
       <c r="M48">
         <v>135706000000.0</v>
       </c>
       <c r="N48">
+        <v>135706000000.0</v>
+      </c>
+      <c r="O48">
         <v>145865000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139251000000.0</v>
       </c>
       <c r="P48">
         <v>139251000000.0</v>
       </c>
       <c r="Q48">
-        <v>115282000000.0</v>
+        <v>139251000000.0</v>
       </c>
       <c r="R48">
         <v>115282000000.0</v>
       </c>
       <c r="S48">
-        <v>99516000000.0</v>
+        <v>115282000000.0</v>
       </c>
       <c r="T48">
         <v>99516000000.0</v>
       </c>
       <c r="U48">
-        <v>106166000000.0</v>
+        <v>99516000000.0</v>
       </c>
       <c r="V48">
         <v>106166000000.0</v>
       </c>
       <c r="W48">
+        <v>106166000000.0</v>
+      </c>
+      <c r="X48">
         <v>87559000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>90890000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>186036000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181706000000.0</v>
       </c>
       <c r="AA48">
         <v>181706000000.0</v>
       </c>
       <c r="AB48">
         <v>181706000000.0</v>
       </c>
       <c r="AC48">
+        <v>181706000000.0</v>
+      </c>
+      <c r="AD48">
         <v>195789000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>13769049544.64</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>184352000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>15559756921.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>179306000000.0</v>
       </c>
       <c r="AH48">
         <v>179306000000.0</v>
       </c>
       <c r="AI48">
-        <v>176714000000.0</v>
+        <v>179306000000.0</v>
       </c>
       <c r="AJ48">
         <v>176714000000.0</v>
       </c>
       <c r="AK48">
-        <v>167944000000.0</v>
+        <v>176714000000.0</v>
       </c>
       <c r="AL48">
         <v>167944000000.0</v>
       </c>
       <c r="AM48">
+        <v>167944000000.0</v>
+      </c>
+      <c r="AN48">
         <v>164917000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>162546000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161078000000.0</v>
       </c>
       <c r="AP48">
         <v>161078000000.0</v>
       </c>
       <c r="AQ48">
+        <v>161078000000.0</v>
+      </c>
+      <c r="AR48">
         <v>155295000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>144126000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>132349000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>128038000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>127996000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>117437000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112547000000.0</v>
       </c>
       <c r="AX48">
         <v>112547000000.0</v>
       </c>
       <c r="AY48">
+        <v>112547000000.0</v>
+      </c>
+      <c r="AZ48">
         <v>10774356000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98590000000.0</v>
       </c>
       <c r="BA48">
         <v>98590000000.0</v>
       </c>
       <c r="BB48">
+        <v>98590000000.0</v>
+      </c>
+      <c r="BC48">
         <v>9509297000.0</v>
       </c>
-      <c r="BC48"/>
-      <c r="BD48">
+      <c r="BD48"/>
+      <c r="BE48">
         <v>85463000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>7547307000.0</v>
       </c>
-      <c r="BF48"/>
-      <c r="BG48">
+      <c r="BG48"/>
+      <c r="BH48">
         <v>74882000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>8798817000.0</v>
       </c>
-      <c r="BI48"/>
-      <c r="BJ48">
+      <c r="BJ48"/>
+      <c r="BK48">
         <v>7779692000.0</v>
       </c>
-      <c r="BK48"/>
-      <c r="BL48">
+      <c r="BL48"/>
+      <c r="BM48">
         <v>9916612000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61059655500.0</v>
       </c>
       <c r="BN48">
         <v>61059655500.0</v>
       </c>
-      <c r="BO48"/>
-      <c r="BP48">
+      <c r="BO48">
+        <v>61059655500.0</v>
+      </c>
+      <c r="BP48"/>
+      <c r="BQ48">
         <v>7614778000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47146384080.0</v>
       </c>
       <c r="BR48">
         <v>47146384080.0</v>
       </c>
-      <c r="BS48"/>
-      <c r="BT48">
+      <c r="BS48">
+        <v>47146384080.0</v>
+      </c>
+      <c r="BT48"/>
+      <c r="BU48">
         <v>7607583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44009333860.0</v>
       </c>
       <c r="BV48">
         <v>44009333860.0</v>
       </c>
-      <c r="BW48"/>
-      <c r="BX48">
+      <c r="BW48">
+        <v>44009333860.0</v>
+      </c>
+      <c r="BX48"/>
+      <c r="BY48">
         <v>41733693520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36587899700.0</v>
       </c>
       <c r="BZ48">
         <v>36587899700.0</v>
       </c>
-      <c r="CA48"/>
-      <c r="CB48">
+      <c r="CA48">
+        <v>36587899700.0</v>
+      </c>
+      <c r="CB48"/>
+      <c r="CC48">
         <v>36279686400.0</v>
       </c>
-      <c r="CC48"/>
-      <c r="CD48">
+      <c r="CD48"/>
+      <c r="CE48">
         <v>37125748800.0</v>
       </c>
-      <c r="CE48"/>
-      <c r="CF48">
+      <c r="CF48"/>
+      <c r="CG48">
         <v>36125147100.0</v>
       </c>
-      <c r="CG48"/>
-      <c r="CH48">
+      <c r="CH48"/>
+      <c r="CI48">
         <v>38895300000.0</v>
       </c>
-      <c r="CI48"/>
-      <c r="CJ48">
+      <c r="CJ48"/>
+      <c r="CK48">
         <v>49628751200.0</v>
       </c>
-      <c r="CK48"/>
-      <c r="CL48">
+      <c r="CL48"/>
+      <c r="CM48">
         <v>30341820000.0</v>
       </c>
-      <c r="CM48"/>
-      <c r="CN48">
+      <c r="CN48"/>
+      <c r="CO48">
         <v>17876095000.0</v>
       </c>
-      <c r="CO48"/>
-      <c r="CP48">
+      <c r="CP48"/>
+      <c r="CQ48">
         <v>15350720400.0</v>
       </c>
-      <c r="CQ48"/>
-      <c r="CR48">
+      <c r="CR48"/>
+      <c r="CS48">
         <v>15362849880.0</v>
       </c>
-      <c r="CS48"/>
-      <c r="CT48">
+      <c r="CT48"/>
+      <c r="CU48">
         <v>13583704770.0</v>
       </c>
-      <c r="CU48"/>
       <c r="CV48"/>
       <c r="CW48"/>
-      <c r="CX48">
+      <c r="CX48"/>
+      <c r="CY48">
         <v>11284430850.0</v>
       </c>
-      <c r="CY48"/>
       <c r="CZ48"/>
       <c r="DA48"/>
-      <c r="DB48">
+      <c r="DB48"/>
+      <c r="DC48">
         <v>10264519000.0</v>
       </c>
-      <c r="DC48"/>
       <c r="DD48"/>
       <c r="DE48"/>
-      <c r="DF48">
+      <c r="DF48"/>
+      <c r="DG48">
         <v>6764241000.0</v>
       </c>
-      <c r="DG48"/>
       <c r="DH48"/>
       <c r="DI48"/>
-      <c r="DJ48">
+      <c r="DJ48"/>
+      <c r="DK48">
         <v>6836607630.0</v>
       </c>
-      <c r="DK48"/>
       <c r="DL48"/>
       <c r="DM48"/>
-      <c r="DN48">
+      <c r="DN48"/>
+      <c r="DO48">
         <v>5850438700.0</v>
       </c>
-      <c r="DO48"/>
       <c r="DP48"/>
+      <c r="DQ48"/>
     </row>
-    <row r="49" spans="1:120">
+    <row r="49" spans="1:121">
       <c r="A49" t="s">
         <v>80</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-      <c r="Y49">
-[...1 lines deleted...]
-      </c>
+      <c r="Y49"/>
       <c r="Z49">
         <v>0.0</v>
       </c>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
@@ -16520,151 +16589,154 @@
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
+      <c r="DQ49"/>
     </row>
-    <row r="50" spans="1:120">
+    <row r="50" spans="1:121">
       <c r="A50" t="s">
         <v>81</v>
       </c>
       <c r="B50"/>
-      <c r="C50"/>
-      <c r="D50">
+      <c r="C50">
+        <v>27333000000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>14758000000.0</v>
       </c>
-      <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>1805000000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>30002000000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>6600000000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>2023000000.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>27358000000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>5809000000.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>19704000000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>42219000000.0</v>
       </c>
-      <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>18384000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>0.01</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>3841000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>0.01</v>
       </c>
-      <c r="AC50">
-[...1 lines deleted...]
-      </c>
       <c r="AD50">
         <v>0.0</v>
       </c>
       <c r="AE50">
+        <v>0.0</v>
+      </c>
+      <c r="AF50">
         <v>132.22</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>1077228224.17</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>26796.96</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>96119000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>7093000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>84153000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77081000000.0</v>
       </c>
       <c r="AL50">
         <v>77081000000.0</v>
       </c>
       <c r="AM50">
+        <v>77081000000.0</v>
+      </c>
+      <c r="AN50">
         <v>1862000000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>2797000000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50">
+      <c r="AR50"/>
+      <c r="AS50">
         <v>26438000000.0</v>
       </c>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
@@ -16696,908 +16768,912 @@
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
+      <c r="DQ50"/>
     </row>
-    <row r="51" spans="1:120">
+    <row r="51" spans="1:121">
       <c r="A51" t="s">
         <v>82</v>
       </c>
-      <c r="B51">
+      <c r="B51"/>
+      <c r="C51">
         <v>125165132000.0</v>
       </c>
-      <c r="C51"/>
-      <c r="D51">
+      <c r="D51"/>
+      <c r="E51">
         <v>120672000000.0</v>
       </c>
-      <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>134183000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135155000000.0</v>
       </c>
       <c r="H51">
         <v>135155000000.0</v>
       </c>
       <c r="I51">
-        <v>140560000000.0</v>
+        <v>135155000000.0</v>
       </c>
       <c r="J51">
         <v>140560000000.0</v>
       </c>
       <c r="K51">
+        <v>140560000000.0</v>
+      </c>
+      <c r="L51">
         <v>138688000000.0</v>
       </c>
-      <c r="L51"/>
-      <c r="M51">
+      <c r="M51"/>
+      <c r="N51">
         <v>151148000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>127746000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>119355000000.0</v>
       </c>
-      <c r="P51"/>
-      <c r="Q51">
+      <c r="Q51"/>
+      <c r="R51">
         <v>125108000000.0</v>
       </c>
-      <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>116852000000.0</v>
       </c>
-      <c r="T51"/>
-      <c r="U51">
+      <c r="U51"/>
+      <c r="V51">
         <v>143012000000.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51">
+      <c r="W51"/>
+      <c r="X51">
         <v>205555000000.0</v>
       </c>
-      <c r="X51"/>
-      <c r="Y51">
+      <c r="Y51"/>
+      <c r="Z51">
         <v>155610000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>138636000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>138311000000.0</v>
       </c>
-      <c r="AB51">
-[...1 lines deleted...]
-      </c>
       <c r="AC51">
+        <v>0.0</v>
+      </c>
+      <c r="AD51">
         <v>131578000000.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51">
+      <c r="AE51"/>
+      <c r="AF51">
         <v>111489000000.0</v>
       </c>
-      <c r="AF51"/>
-      <c r="AG51">
+      <c r="AG51"/>
+      <c r="AH51">
         <v>96119000000.0</v>
       </c>
-      <c r="AH51"/>
-      <c r="AI51">
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>84153000000.0</v>
       </c>
-      <c r="AJ51"/>
-      <c r="AK51">
+      <c r="AK51"/>
+      <c r="AL51">
         <v>77081000000.0</v>
       </c>
-      <c r="AL51"/>
-      <c r="AM51">
+      <c r="AM51"/>
+      <c r="AN51">
         <v>80151000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>69397000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42919000000.0</v>
       </c>
       <c r="AP51">
         <v>42919000000.0</v>
       </c>
       <c r="AQ51">
+        <v>42919000000.0</v>
+      </c>
+      <c r="AR51">
         <v>35839000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>26438000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>24552000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>24805000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>23657000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>31366000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16122000000.0</v>
       </c>
       <c r="AX51">
         <v>16122000000.0</v>
       </c>
       <c r="AY51">
-        <v>17543000000.0</v>
+        <v>16122000000.0</v>
       </c>
       <c r="AZ51">
         <v>17543000000.0</v>
       </c>
       <c r="BA51">
+        <v>17543000000.0</v>
+      </c>
+      <c r="BB51">
         <v>16167000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15830000000.0</v>
       </c>
       <c r="BC51">
         <v>15830000000.0</v>
       </c>
       <c r="BD51">
+        <v>15830000000.0</v>
+      </c>
+      <c r="BE51">
         <v>15772000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19006000000.0</v>
       </c>
       <c r="BF51">
         <v>19006000000.0</v>
       </c>
       <c r="BG51">
+        <v>19006000000.0</v>
+      </c>
+      <c r="BH51">
         <v>18457000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>23221800690.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18861150000.0</v>
       </c>
       <c r="BJ51">
         <v>18861150000.0</v>
       </c>
-      <c r="BK51"/>
-      <c r="BL51">
+      <c r="BK51">
+        <v>18861150000.0</v>
+      </c>
+      <c r="BL51"/>
+      <c r="BM51">
         <v>23254707980.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20329729500.0</v>
       </c>
       <c r="BN51">
         <v>20329729500.0</v>
       </c>
-      <c r="BO51"/>
-      <c r="BP51">
+      <c r="BO51">
+        <v>20329729500.0</v>
+      </c>
+      <c r="BP51"/>
+      <c r="BQ51">
         <v>18119634300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14557705680.0</v>
       </c>
       <c r="BR51">
         <v>14557705680.0</v>
       </c>
-      <c r="BS51"/>
-      <c r="BT51">
+      <c r="BS51">
+        <v>14557705680.0</v>
+      </c>
+      <c r="BT51"/>
+      <c r="BU51">
         <v>16930247400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18005329520.0</v>
       </c>
       <c r="BV51">
         <v>18005329520.0</v>
       </c>
-      <c r="BW51"/>
-      <c r="BX51">
+      <c r="BW51">
+        <v>18005329520.0</v>
+      </c>
+      <c r="BX51"/>
+      <c r="BY51">
         <v>26311603680.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16090820700.0</v>
       </c>
       <c r="BZ51">
         <v>16090820700.0</v>
       </c>
-      <c r="CA51"/>
-      <c r="CB51">
+      <c r="CA51">
+        <v>16090820700.0</v>
+      </c>
+      <c r="CB51"/>
+      <c r="CC51">
         <v>12920707200.0</v>
       </c>
-      <c r="CC51"/>
-      <c r="CD51">
+      <c r="CD51"/>
+      <c r="CE51">
         <v>17088323490.0</v>
       </c>
-      <c r="CE51"/>
-      <c r="CF51">
+      <c r="CF51"/>
+      <c r="CG51">
         <v>13356188700.0</v>
       </c>
-      <c r="CG51"/>
-      <c r="CH51">
+      <c r="CH51"/>
+      <c r="CI51">
         <v>10764000000.0</v>
       </c>
-      <c r="CI51"/>
-      <c r="CJ51">
+      <c r="CJ51"/>
+      <c r="CK51">
         <v>11796409250.0</v>
       </c>
-      <c r="CK51"/>
-      <c r="CL51">
+      <c r="CL51"/>
+      <c r="CM51">
         <v>8487335000.0</v>
       </c>
-      <c r="CM51"/>
-      <c r="CN51">
+      <c r="CN51"/>
+      <c r="CO51">
         <v>2435930000.0</v>
       </c>
-      <c r="CO51"/>
-      <c r="CP51">
+      <c r="CP51"/>
+      <c r="CQ51">
         <v>2073872160.0</v>
       </c>
-      <c r="CQ51"/>
-      <c r="CR51">
+      <c r="CR51"/>
+      <c r="CS51">
         <v>3431733480.0</v>
       </c>
-      <c r="CS51"/>
-      <c r="CT51">
+      <c r="CT51"/>
+      <c r="CU51">
         <v>1519154724.0</v>
       </c>
-      <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
-      <c r="CX51">
+      <c r="CX51"/>
+      <c r="CY51">
         <v>2534682150.0</v>
       </c>
-      <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
-      <c r="DB51">
+      <c r="DB51"/>
+      <c r="DC51">
         <v>1325580500.0</v>
       </c>
-      <c r="DC51"/>
       <c r="DD51"/>
       <c r="DE51"/>
-      <c r="DF51">
+      <c r="DF51"/>
+      <c r="DG51">
         <v>2328509850.0</v>
       </c>
-      <c r="DG51"/>
       <c r="DH51"/>
       <c r="DI51"/>
-      <c r="DJ51">
+      <c r="DJ51"/>
+      <c r="DK51">
         <v>1935238860.0</v>
       </c>
-      <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
-      <c r="DN51">
+      <c r="DN51"/>
+      <c r="DO51">
         <v>2831515050.0</v>
       </c>
-      <c r="DO51"/>
       <c r="DP51"/>
+      <c r="DQ51"/>
     </row>
-    <row r="52" spans="1:120">
+    <row r="52" spans="1:121">
       <c r="A52" t="s">
         <v>83</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>27306195000.0</v>
       </c>
-      <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>16941000000.0</v>
       </c>
-      <c r="E52"/>
-      <c r="F52">
+      <c r="F52"/>
+      <c r="G52">
         <v>17820000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4069000000.0</v>
       </c>
       <c r="H52">
         <v>4069000000.0</v>
       </c>
       <c r="I52">
+        <v>4069000000.0</v>
+      </c>
+      <c r="J52">
         <v>6600000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>31800000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>24357000000.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>30002000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>6600000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>7580000000.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>19704000000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>44113000000.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>18384000000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52">
         <v>3841000000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>10349000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>3841000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>14798000000.0</v>
       </c>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
       <c r="AC52">
+        <v>0.0</v>
+      </c>
+      <c r="AD52">
         <v>10349000000.0</v>
       </c>
-      <c r="AD52">
-[...1 lines deleted...]
-      </c>
       <c r="AE52">
+        <v>0.0</v>
+      </c>
+      <c r="AF52">
         <v>14798000000.0</v>
       </c>
-      <c r="AF52">
-[...1 lines deleted...]
-      </c>
       <c r="AG52">
+        <v>0.0</v>
+      </c>
+      <c r="AH52">
         <v>17444000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>96119000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>2136000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>84153000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>2374000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>77081000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>3650000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>3453000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>3650000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>3016000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>2659000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>2313000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>2659000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>2448000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>1383000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>3381000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>3294000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>1811000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3381000000.0</v>
       </c>
       <c r="AZ52">
         <v>3381000000.0</v>
       </c>
       <c r="BA52">
+        <v>3381000000.0</v>
+      </c>
+      <c r="BB52">
         <v>1661000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1452000000.0</v>
       </c>
       <c r="BC52">
         <v>1452000000.0</v>
       </c>
       <c r="BD52">
+        <v>1452000000.0</v>
+      </c>
+      <c r="BE52">
         <v>1661000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4887000000.0</v>
       </c>
       <c r="BF52">
         <v>4887000000.0</v>
       </c>
       <c r="BG52">
+        <v>4887000000.0</v>
+      </c>
+      <c r="BH52">
         <v>4139300000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>2146868130.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>4139300000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>6673224900.0</v>
       </c>
-      <c r="BK52"/>
-      <c r="BL52">
+      <c r="BL52"/>
+      <c r="BM52">
         <v>10574064620.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>6673224900.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>3165961520.0</v>
       </c>
-      <c r="BO52"/>
-      <c r="BP52">
+      <c r="BP52"/>
+      <c r="BQ52">
         <v>3009441000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>2408417680.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>5618354300.0</v>
       </c>
-      <c r="BS52"/>
-      <c r="BT52">
+      <c r="BT52"/>
+      <c r="BU52">
         <v>3147898600.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>5618354300.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>7118746000.0</v>
       </c>
-      <c r="BW52"/>
-      <c r="BX52">
+      <c r="BX52"/>
+      <c r="BY52">
         <v>10198296000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>7118746000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>10381736610.0</v>
       </c>
-      <c r="CA52"/>
-      <c r="CB52">
+      <c r="CB52"/>
+      <c r="CC52">
         <v>6497155200.0</v>
       </c>
-      <c r="CC52"/>
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>5288850000.0</v>
       </c>
-      <c r="CE52"/>
-      <c r="CF52">
+      <c r="CF52"/>
+      <c r="CG52">
         <v>5161677550.0</v>
       </c>
-      <c r="CG52"/>
-      <c r="CH52">
+      <c r="CH52"/>
+      <c r="CI52">
         <v>3494785000.0</v>
       </c>
-      <c r="CI52"/>
-      <c r="CJ52">
+      <c r="CJ52"/>
+      <c r="CK52">
         <v>907800000.0</v>
       </c>
-      <c r="CK52"/>
-      <c r="CL52">
+      <c r="CL52"/>
+      <c r="CM52">
         <v>1050490800.0</v>
       </c>
-      <c r="CM52"/>
-      <c r="CN52">
+      <c r="CN52"/>
+      <c r="CO52">
         <v>907800000.0</v>
       </c>
-      <c r="CO52"/>
-      <c r="CP52">
+      <c r="CP52"/>
+      <c r="CQ52">
         <v>491704170.0</v>
       </c>
-      <c r="CQ52"/>
-      <c r="CR52">
+      <c r="CR52"/>
+      <c r="CS52">
         <v>2404673460.0</v>
       </c>
-      <c r="CS52"/>
-      <c r="CT52">
+      <c r="CT52"/>
+      <c r="CU52">
         <v>1525050450.0</v>
       </c>
-      <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
-      <c r="CX52">
+      <c r="CX52"/>
+      <c r="CY52">
         <v>297042500.0</v>
       </c>
-      <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
-      <c r="DB52">
+      <c r="DB52"/>
+      <c r="DC52">
         <v>297042500.0</v>
       </c>
-      <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
-      <c r="DF52">
+      <c r="DF52"/>
+      <c r="DG52">
         <v>294040950.0</v>
       </c>
-      <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
-      <c r="DJ52">
+      <c r="DJ52"/>
+      <c r="DK52">
         <v>526460800.0</v>
       </c>
-      <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
-      <c r="DN52">
+      <c r="DN52"/>
+      <c r="DO52">
         <v>526460800.0</v>
       </c>
-      <c r="DO52"/>
       <c r="DP52"/>
+      <c r="DQ52"/>
     </row>
-    <row r="53" spans="1:120">
+    <row r="53" spans="1:121">
       <c r="A53" t="s">
         <v>84</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
         <v>6571549000.0</v>
       </c>
-      <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>5615000000.0</v>
       </c>
-      <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>3601000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2173000000.0</v>
       </c>
       <c r="H53">
         <v>2173000000.0</v>
       </c>
       <c r="I53">
+        <v>2173000000.0</v>
+      </c>
+      <c r="J53">
         <v>3540000000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>1772000000.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>1778000000.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>313000000.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>280000000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>1514000000.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>1188000000.0</v>
       </c>
-      <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>645000000.0</v>
       </c>
-      <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>2279000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>630000000.0</v>
       </c>
       <c r="AA53">
         <v>630000000.0</v>
       </c>
       <c r="AB53">
-        <v>0.0</v>
+        <v>630000000.0</v>
       </c>
       <c r="AC53">
+        <v>0.0</v>
+      </c>
+      <c r="AD53">
         <v>2602000000.0</v>
       </c>
-      <c r="AD53">
-[...1 lines deleted...]
-      </c>
       <c r="AE53">
+        <v>0.0</v>
+      </c>
+      <c r="AF53">
         <v>85000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>7174206.62</v>
-      </c>
-[...1 lines deleted...]
-        <v>4934000000.0</v>
       </c>
       <c r="AH53">
         <v>4934000000.0</v>
       </c>
       <c r="AI53">
+        <v>4934000000.0</v>
+      </c>
+      <c r="AJ53">
         <v>2739000000.0</v>
       </c>
-      <c r="AJ53"/>
-      <c r="AK53">
+      <c r="AK53"/>
+      <c r="AL53">
         <v>514000000.0</v>
       </c>
-      <c r="AL53"/>
-      <c r="AM53">
+      <c r="AM53"/>
+      <c r="AN53">
         <v>42000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>1083000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124000000.0</v>
       </c>
       <c r="AP53">
         <v>124000000.0</v>
       </c>
       <c r="AQ53">
+        <v>124000000.0</v>
+      </c>
+      <c r="AR53">
         <v>863000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>416000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>1789000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>1526000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>1493000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>626000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>426000000.0</v>
       </c>
       <c r="AX53">
         <v>426000000.0</v>
       </c>
       <c r="AY53">
-        <v>751000000.0</v>
+        <v>426000000.0</v>
       </c>
       <c r="AZ53">
         <v>751000000.0</v>
       </c>
       <c r="BA53">
+        <v>751000000.0</v>
+      </c>
+      <c r="BB53">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="BC53">
         <v>40000000.0</v>
       </c>
       <c r="BD53">
+        <v>40000000.0</v>
+      </c>
+      <c r="BE53">
         <v>77000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="BF53">
         <v>19000000.0</v>
       </c>
       <c r="BG53">
+        <v>19000000.0</v>
+      </c>
+      <c r="BH53">
         <v>163000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>4368736020.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70290000.0</v>
       </c>
       <c r="BJ53">
         <v>70290000.0</v>
       </c>
-      <c r="BK53"/>
-      <c r="BL53">
+      <c r="BK53">
+        <v>70290000.0</v>
+      </c>
+      <c r="BL53"/>
+      <c r="BM53">
         <v>240163700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91607100.0</v>
       </c>
       <c r="BN53">
         <v>91607100.0</v>
       </c>
-      <c r="BO53"/>
-      <c r="BP53">
+      <c r="BO53">
+        <v>91607100.0</v>
+      </c>
+      <c r="BP53"/>
+      <c r="BQ53">
         <v>160970100.0</v>
       </c>
-      <c r="BQ53"/>
-      <c r="BR53">
+      <c r="BR53"/>
+      <c r="BS53">
         <v>178666000.0</v>
       </c>
-      <c r="BS53"/>
-      <c r="BT53">
+      <c r="BT53"/>
+      <c r="BU53">
         <v>19001400.0</v>
       </c>
-      <c r="BU53"/>
-      <c r="BV53">
+      <c r="BV53"/>
+      <c r="BW53">
         <v>183141000.0</v>
       </c>
-      <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
-      <c r="BZ53">
+      <c r="BZ53"/>
+      <c r="CA53">
         <v>88639000.0</v>
       </c>
-      <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>113715000.0</v>
       </c>
-      <c r="CE53"/>
-      <c r="CF53">
+      <c r="CF53"/>
+      <c r="CG53">
         <v>68581200.0</v>
       </c>
-      <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53">
         <v>238050000.0</v>
       </c>
-      <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
+      <c r="DQ53"/>
     </row>
-    <row r="54" spans="1:120">
+    <row r="54" spans="1:121">
       <c r="A54" t="s">
         <v>85</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-      <c r="Y54">
-[...1 lines deleted...]
-      </c>
+      <c r="Y54"/>
       <c r="Z54">
         <v>0.0</v>
       </c>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
@@ -17640,1266 +17716,1271 @@
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
+      <c r="DQ54"/>
     </row>
-    <row r="55" spans="1:120">
+    <row r="55" spans="1:121">
       <c r="A55" t="s">
         <v>86</v>
       </c>
-      <c r="B55">
+      <c r="B55"/>
+      <c r="C55">
         <v>339373853000.0</v>
       </c>
-      <c r="C55"/>
-      <c r="D55">
+      <c r="D55"/>
+      <c r="E55">
         <v>359555000000.0</v>
       </c>
-      <c r="E55"/>
-      <c r="F55">
+      <c r="F55"/>
+      <c r="G55">
         <v>367664000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>364980000000.0</v>
       </c>
       <c r="H55">
         <v>364980000000.0</v>
       </c>
       <c r="I55">
-        <v>427138000000.0</v>
+        <v>364980000000.0</v>
       </c>
       <c r="J55">
         <v>427138000000.0</v>
       </c>
       <c r="K55">
+        <v>427138000000.0</v>
+      </c>
+      <c r="L55">
         <v>433838000000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>433838000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>422002000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>419548000000.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>394156000000.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>360743000000.0</v>
       </c>
-      <c r="T55"/>
-      <c r="U55">
+      <c r="U55"/>
+      <c r="V55">
         <v>397516000000.0</v>
       </c>
-      <c r="V55"/>
-      <c r="W55">
+      <c r="W55"/>
+      <c r="X55">
         <v>474535000000.0</v>
       </c>
-      <c r="X55"/>
-      <c r="Y55">
+      <c r="Y55"/>
+      <c r="Z55">
         <v>486345000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>469968000000.0</v>
       </c>
       <c r="AA55">
         <v>469968000000.0</v>
       </c>
       <c r="AB55">
+        <v>469968000000.0</v>
+      </c>
+      <c r="AC55">
         <v>1.45</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>472461000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>33226273778.97</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>439235000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>37072501688.05</v>
-      </c>
-[...1 lines deleted...]
-        <v>406877000000.0</v>
       </c>
       <c r="AH55">
         <v>406877000000.0</v>
       </c>
       <c r="AI55">
-        <v>398939000000.0</v>
+        <v>406877000000.0</v>
       </c>
       <c r="AJ55">
         <v>398939000000.0</v>
       </c>
       <c r="AK55">
-        <v>377017000000.0</v>
+        <v>398939000000.0</v>
       </c>
       <c r="AL55">
         <v>377017000000.0</v>
       </c>
       <c r="AM55">
+        <v>377017000000.0</v>
+      </c>
+      <c r="AN55">
         <v>390714000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>378225000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>323599000000.0</v>
       </c>
       <c r="AP55">
         <v>323599000000.0</v>
       </c>
       <c r="AQ55">
+        <v>323599000000.0</v>
+      </c>
+      <c r="AR55">
         <v>300696000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>280264000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>256883000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>249495000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>246165000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>226093000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203753000000.0</v>
       </c>
       <c r="AX55">
         <v>203753000000.0</v>
       </c>
       <c r="AY55">
-        <v>195869000000.0</v>
+        <v>203753000000.0</v>
       </c>
       <c r="AZ55">
         <v>195869000000.0</v>
       </c>
       <c r="BA55">
+        <v>195869000000.0</v>
+      </c>
+      <c r="BB55">
         <v>177972000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158608000000.0</v>
       </c>
       <c r="BC55">
         <v>158608000000.0</v>
       </c>
       <c r="BD55">
+        <v>158608000000.0</v>
+      </c>
+      <c r="BE55">
         <v>156484000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148488000000.0</v>
       </c>
       <c r="BF55">
         <v>148488000000.0</v>
       </c>
       <c r="BG55">
+        <v>148488000000.0</v>
+      </c>
+      <c r="BH55">
         <v>145838000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>162374480400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131520400000.0</v>
       </c>
       <c r="BJ55">
         <v>131520400000.0</v>
       </c>
-      <c r="BK55"/>
-      <c r="BL55">
+      <c r="BK55">
+        <v>131520400000.0</v>
+      </c>
+      <c r="BL55"/>
+      <c r="BM55">
         <v>123094188980.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121245520200.0</v>
       </c>
       <c r="BN55">
         <v>121245520200.0</v>
       </c>
-      <c r="BO55"/>
-      <c r="BP55">
+      <c r="BO55">
+        <v>121245520200.0</v>
+      </c>
+      <c r="BP55"/>
+      <c r="BQ55">
         <v>110824414500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86467197360.0</v>
       </c>
       <c r="BR55">
         <v>86467197360.0</v>
       </c>
-      <c r="BS55"/>
-      <c r="BT55">
+      <c r="BS55">
+        <v>86467197360.0</v>
+      </c>
+      <c r="BT55"/>
+      <c r="BU55">
         <v>93917586400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80425578240.0</v>
       </c>
       <c r="BV55">
         <v>80425578240.0</v>
       </c>
-      <c r="BW55"/>
-      <c r="BX55">
+      <c r="BW55">
+        <v>80425578240.0</v>
+      </c>
+      <c r="BX55"/>
+      <c r="BY55">
         <v>80362572480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67855150450.0</v>
       </c>
       <c r="BZ55">
         <v>67855150450.0</v>
       </c>
-      <c r="CA55"/>
-      <c r="CB55">
+      <c r="CA55">
+        <v>67855150450.0</v>
+      </c>
+      <c r="CB55"/>
+      <c r="CC55">
         <v>70986940800.0</v>
       </c>
-      <c r="CC55"/>
-      <c r="CD55">
+      <c r="CD55"/>
+      <c r="CE55">
         <v>73143713160.0</v>
       </c>
-      <c r="CE55"/>
-      <c r="CF55">
+      <c r="CF55"/>
+      <c r="CG55">
         <v>64483473300.0</v>
       </c>
-      <c r="CG55"/>
-      <c r="CH55">
+      <c r="CH55"/>
+      <c r="CI55">
         <v>64345950000.0</v>
       </c>
-      <c r="CI55"/>
-      <c r="CJ55">
+      <c r="CJ55"/>
+      <c r="CK55">
         <v>61556897000.0</v>
       </c>
-      <c r="CK55"/>
-      <c r="CL55">
+      <c r="CL55"/>
+      <c r="CM55">
         <v>50142917500.0</v>
       </c>
-      <c r="CM55"/>
-      <c r="CN55">
+      <c r="CN55"/>
+      <c r="CO55">
         <v>32559760000.0</v>
       </c>
-      <c r="CO55"/>
-      <c r="CP55">
+      <c r="CP55"/>
+      <c r="CQ55">
         <v>28383583680.0</v>
       </c>
-      <c r="CQ55"/>
-      <c r="CR55">
+      <c r="CR55"/>
+      <c r="CS55">
         <v>27699870240.0</v>
       </c>
-      <c r="CS55"/>
-      <c r="CT55">
+      <c r="CT55"/>
+      <c r="CU55">
         <v>24248557056.0</v>
       </c>
-      <c r="CU55"/>
       <c r="CV55"/>
       <c r="CW55"/>
-      <c r="CX55">
+      <c r="CX55"/>
+      <c r="CY55">
         <v>23094294300.0</v>
       </c>
-      <c r="CY55"/>
       <c r="CZ55"/>
       <c r="DA55"/>
-      <c r="DB55">
+      <c r="DB55"/>
+      <c r="DC55">
         <v>21000678000.0</v>
       </c>
-      <c r="DC55"/>
       <c r="DD55"/>
       <c r="DE55"/>
-      <c r="DF55">
+      <c r="DF55"/>
+      <c r="DG55">
         <v>18012714750.0</v>
       </c>
-      <c r="DG55"/>
       <c r="DH55"/>
       <c r="DI55"/>
-      <c r="DJ55">
+      <c r="DJ55"/>
+      <c r="DK55">
         <v>17019702150.0</v>
       </c>
-      <c r="DK55"/>
       <c r="DL55"/>
       <c r="DM55"/>
-      <c r="DN55">
+      <c r="DN55"/>
+      <c r="DO55">
         <v>14661146450.0</v>
       </c>
-      <c r="DO55"/>
       <c r="DP55"/>
+      <c r="DQ55"/>
     </row>
-    <row r="56" spans="1:120">
+    <row r="56" spans="1:121">
       <c r="A56" t="s">
         <v>87</v>
       </c>
-      <c r="B56">
+      <c r="B56"/>
+      <c r="C56">
         <v>119143043000.0</v>
       </c>
-      <c r="C56"/>
-      <c r="D56">
+      <c r="D56"/>
+      <c r="E56">
         <v>130154000000.0</v>
       </c>
-      <c r="E56"/>
-      <c r="F56">
+      <c r="F56"/>
+      <c r="G56">
         <v>120109000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126721000000.0</v>
       </c>
       <c r="H56">
         <v>126721000000.0</v>
       </c>
       <c r="I56">
-        <v>126906000000.0</v>
+        <v>126721000000.0</v>
       </c>
       <c r="J56">
         <v>126906000000.0</v>
       </c>
       <c r="K56">
-        <v>134529000000.0</v>
+        <v>126906000000.0</v>
       </c>
       <c r="L56">
         <v>134529000000.0</v>
       </c>
       <c r="M56">
         <v>134529000000.0</v>
       </c>
       <c r="N56">
+        <v>134529000000.0</v>
+      </c>
+      <c r="O56">
         <v>124201000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132256000000.0</v>
       </c>
       <c r="P56">
         <v>132256000000.0</v>
       </c>
       <c r="Q56">
-        <v>114811000000.0</v>
+        <v>132256000000.0</v>
       </c>
       <c r="R56">
         <v>114811000000.0</v>
       </c>
       <c r="S56">
-        <v>105164000000.0</v>
+        <v>114811000000.0</v>
       </c>
       <c r="T56">
         <v>105164000000.0</v>
       </c>
       <c r="U56">
-        <v>101782000000.0</v>
+        <v>105164000000.0</v>
       </c>
       <c r="V56">
         <v>101782000000.0</v>
       </c>
       <c r="W56">
-        <v>177969000000.0</v>
+        <v>101782000000.0</v>
       </c>
       <c r="X56">
         <v>177969000000.0</v>
       </c>
       <c r="Y56">
+        <v>177969000000.0</v>
+      </c>
+      <c r="Z56">
         <v>72454000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78015000000.0</v>
       </c>
       <c r="AA56">
         <v>78015000000.0</v>
       </c>
       <c r="AB56">
+        <v>78015000000.0</v>
+      </c>
+      <c r="AC56">
         <v>0.24</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>80332000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>5649425085.27</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>81257000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>6858288318.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>85230000000.0</v>
       </c>
       <c r="AH56">
         <v>85230000000.0</v>
       </c>
       <c r="AI56">
-        <v>87954000000.0</v>
+        <v>85230000000.0</v>
       </c>
       <c r="AJ56">
         <v>87954000000.0</v>
       </c>
       <c r="AK56">
-        <v>81816000000.0</v>
+        <v>87954000000.0</v>
       </c>
       <c r="AL56">
         <v>81816000000.0</v>
       </c>
       <c r="AM56">
+        <v>81816000000.0</v>
+      </c>
+      <c r="AN56">
         <v>108133000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>119263000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106678000000.0</v>
       </c>
       <c r="AP56">
         <v>106678000000.0</v>
       </c>
       <c r="AQ56">
+        <v>106678000000.0</v>
+      </c>
+      <c r="AR56">
         <v>101690000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>97371000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>86449000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>89602000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>86062000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>79699000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65471000000.0</v>
       </c>
       <c r="AX56">
         <v>65471000000.0</v>
       </c>
       <c r="AY56">
-        <v>63112000000.0</v>
+        <v>65471000000.0</v>
       </c>
       <c r="AZ56">
         <v>63112000000.0</v>
       </c>
       <c r="BA56">
+        <v>63112000000.0</v>
+      </c>
+      <c r="BB56">
         <v>59781000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52804000000.0</v>
       </c>
       <c r="BC56">
         <v>52804000000.0</v>
       </c>
       <c r="BD56">
+        <v>52804000000.0</v>
+      </c>
+      <c r="BE56">
         <v>53723000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52129000000.0</v>
       </c>
       <c r="BF56">
         <v>52129000000.0</v>
       </c>
       <c r="BG56">
+        <v>52129000000.0</v>
+      </c>
+      <c r="BH56">
         <v>52984000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>68737280040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51460090000.0</v>
       </c>
       <c r="BJ56">
         <v>51460090000.0</v>
       </c>
-      <c r="BK56"/>
-      <c r="BL56">
+      <c r="BK56">
+        <v>51460090000.0</v>
+      </c>
+      <c r="BL56"/>
+      <c r="BM56">
         <v>39777970540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39088044900.0</v>
       </c>
       <c r="BN56">
         <v>39088044900.0</v>
       </c>
-      <c r="BO56"/>
-      <c r="BP56">
+      <c r="BO56">
+        <v>39088044900.0</v>
+      </c>
+      <c r="BP56"/>
+      <c r="BQ56">
         <v>39682629000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31345163040.0</v>
       </c>
       <c r="BR56">
         <v>31345163040.0</v>
       </c>
-      <c r="BS56"/>
-      <c r="BT56">
+      <c r="BS56">
+        <v>31345163040.0</v>
+      </c>
+      <c r="BT56"/>
+      <c r="BU56">
         <v>27482358200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24248684180.0</v>
       </c>
       <c r="BV56">
         <v>24248684180.0</v>
       </c>
-      <c r="BW56"/>
-      <c r="BX56">
+      <c r="BW56">
+        <v>24248684180.0</v>
+      </c>
+      <c r="BX56"/>
+      <c r="BY56">
         <v>24130301480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20429573650.0</v>
       </c>
       <c r="BZ56">
         <v>20429573650.0</v>
       </c>
-      <c r="CA56"/>
-      <c r="CB56">
+      <c r="CA56">
+        <v>20429573650.0</v>
+      </c>
+      <c r="CB56"/>
+      <c r="CC56">
         <v>21820003200.0</v>
       </c>
-      <c r="CC56"/>
-      <c r="CD56">
+      <c r="CD56"/>
+      <c r="CE56">
         <v>24468563070.0</v>
       </c>
-      <c r="CE56"/>
-      <c r="CF56">
+      <c r="CF56"/>
+      <c r="CG56">
         <v>22546069500.0</v>
       </c>
-      <c r="CG56"/>
-      <c r="CH56">
+      <c r="CH56"/>
+      <c r="CI56">
         <v>23722200000.0</v>
       </c>
-      <c r="CI56"/>
-      <c r="CJ56">
+      <c r="CJ56"/>
+      <c r="CK56">
         <v>24946112150.0</v>
       </c>
-      <c r="CK56"/>
-      <c r="CL56">
+      <c r="CL56"/>
+      <c r="CM56">
         <v>19768887500.0</v>
       </c>
-      <c r="CM56"/>
-      <c r="CN56">
+      <c r="CN56"/>
+      <c r="CO56">
         <v>11022205000.0</v>
       </c>
-      <c r="CO56"/>
-      <c r="CP56">
+      <c r="CP56"/>
+      <c r="CQ56">
         <v>8932560480.0</v>
       </c>
-      <c r="CQ56"/>
-      <c r="CR56">
+      <c r="CR56"/>
+      <c r="CS56">
         <v>8357931540.0</v>
       </c>
-      <c r="CS56"/>
-      <c r="CT56">
+      <c r="CT56"/>
+      <c r="CU56">
         <v>7297734528.0</v>
       </c>
-      <c r="CU56"/>
       <c r="CV56"/>
       <c r="CW56"/>
-      <c r="CX56">
+      <c r="CX56"/>
+      <c r="CY56">
         <v>7750719900.0</v>
       </c>
-      <c r="CY56"/>
       <c r="CZ56"/>
       <c r="DA56"/>
-      <c r="DB56">
+      <c r="DB56"/>
+      <c r="DC56">
         <v>7234232000.0</v>
       </c>
-      <c r="DC56"/>
       <c r="DD56"/>
       <c r="DE56"/>
-      <c r="DF56">
+      <c r="DF56"/>
+      <c r="DG56">
         <v>6103839750.0</v>
       </c>
-      <c r="DG56"/>
       <c r="DH56"/>
       <c r="DI56"/>
-      <c r="DJ56">
+      <c r="DJ56"/>
+      <c r="DK56">
         <v>5877351690.0</v>
       </c>
-      <c r="DK56"/>
       <c r="DL56"/>
       <c r="DM56"/>
-      <c r="DN56">
+      <c r="DN56"/>
+      <c r="DO56">
         <v>4351169900.0</v>
       </c>
-      <c r="DO56"/>
       <c r="DP56"/>
+      <c r="DQ56"/>
     </row>
-    <row r="57" spans="1:120">
+    <row r="57" spans="1:121">
       <c r="A57" t="s">
         <v>88</v>
       </c>
-      <c r="B57">
+      <c r="B57"/>
+      <c r="C57">
         <v>71942378000.0</v>
       </c>
-      <c r="C57"/>
-      <c r="D57">
+      <c r="D57"/>
+      <c r="E57">
         <v>69436000000.0</v>
       </c>
-      <c r="E57"/>
-      <c r="F57">
+      <c r="F57"/>
+      <c r="G57">
         <v>65409000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54495000000.0</v>
       </c>
       <c r="H57">
         <v>54495000000.0</v>
       </c>
       <c r="I57">
-        <v>82469000000.0</v>
+        <v>54495000000.0</v>
       </c>
       <c r="J57">
         <v>82469000000.0</v>
       </c>
       <c r="K57">
-        <v>88760000000.0</v>
+        <v>82469000000.0</v>
       </c>
       <c r="L57">
         <v>88760000000.0</v>
       </c>
       <c r="M57">
         <v>88760000000.0</v>
       </c>
       <c r="N57">
+        <v>88760000000.0</v>
+      </c>
+      <c r="O57">
         <v>58616000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91775000000.0</v>
       </c>
       <c r="P57">
         <v>91775000000.0</v>
       </c>
       <c r="Q57">
-        <v>80431000000.0</v>
+        <v>91775000000.0</v>
       </c>
       <c r="R57">
         <v>80431000000.0</v>
       </c>
       <c r="S57">
-        <v>57564000000.0</v>
+        <v>80431000000.0</v>
       </c>
       <c r="T57">
         <v>57564000000.0</v>
       </c>
       <c r="U57">
-        <v>57788000000.0</v>
+        <v>57564000000.0</v>
       </c>
       <c r="V57">
         <v>57788000000.0</v>
       </c>
       <c r="W57">
-        <v>93118000000.0</v>
+        <v>57788000000.0</v>
       </c>
       <c r="X57">
         <v>93118000000.0</v>
       </c>
       <c r="Y57">
+        <v>93118000000.0</v>
+      </c>
+      <c r="Z57">
         <v>58156000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49098000000.0</v>
       </c>
       <c r="AA57">
         <v>49098000000.0</v>
       </c>
       <c r="AB57">
+        <v>49098000000.0</v>
+      </c>
+      <c r="AC57">
         <v>0.15</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>51176000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3599001371.36</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>59956000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>5060432140.45</v>
-      </c>
-[...1 lines deleted...]
-        <v>54515000000.0</v>
       </c>
       <c r="AH57">
         <v>54515000000.0</v>
       </c>
       <c r="AI57">
-        <v>52173000000.0</v>
+        <v>54515000000.0</v>
       </c>
       <c r="AJ57">
         <v>52173000000.0</v>
       </c>
       <c r="AK57">
-        <v>36715000000.0</v>
+        <v>52173000000.0</v>
       </c>
       <c r="AL57">
         <v>36715000000.0</v>
       </c>
       <c r="AM57">
+        <v>36715000000.0</v>
+      </c>
+      <c r="AN57">
         <v>41602000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>40443000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41342000000.0</v>
       </c>
       <c r="AP57">
         <v>41342000000.0</v>
       </c>
       <c r="AQ57">
+        <v>41342000000.0</v>
+      </c>
+      <c r="AR57">
         <v>35655000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>38994000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>33653000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>36125000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>34994000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>34843000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30889000000.0</v>
       </c>
       <c r="AX57">
         <v>30889000000.0</v>
       </c>
       <c r="AY57">
-        <v>29588000000.0</v>
+        <v>30889000000.0</v>
       </c>
       <c r="AZ57">
         <v>29588000000.0</v>
       </c>
       <c r="BA57">
+        <v>29588000000.0</v>
+      </c>
+      <c r="BB57">
         <v>27274000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22138000000.0</v>
       </c>
       <c r="BC57">
         <v>22138000000.0</v>
       </c>
       <c r="BD57">
+        <v>22138000000.0</v>
+      </c>
+      <c r="BE57">
         <v>22869000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25215000000.0</v>
       </c>
       <c r="BF57">
         <v>25215000000.0</v>
       </c>
       <c r="BG57">
+        <v>25215000000.0</v>
+      </c>
+      <c r="BH57">
         <v>26215000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>29184281610.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25819860000.0</v>
       </c>
       <c r="BJ57">
         <v>25819860000.0</v>
       </c>
-      <c r="BK57"/>
-      <c r="BL57">
+      <c r="BK57">
+        <v>25819860000.0</v>
+      </c>
+      <c r="BL57"/>
+      <c r="BM57">
         <v>28853953100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24304068300.0</v>
       </c>
       <c r="BN57">
         <v>24304068300.0</v>
       </c>
-      <c r="BO57"/>
-      <c r="BP57">
+      <c r="BO57">
+        <v>24304068300.0</v>
+      </c>
+      <c r="BP57"/>
+      <c r="BQ57">
         <v>20800136400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18581264000.0</v>
       </c>
       <c r="BR57">
         <v>18581264000.0</v>
       </c>
-      <c r="BS57"/>
-      <c r="BT57">
+      <c r="BS57">
+        <v>18581264000.0</v>
+      </c>
+      <c r="BT57"/>
+      <c r="BU57">
         <v>17113927600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16901605480.0</v>
       </c>
       <c r="BV57">
         <v>16901605480.0</v>
       </c>
-      <c r="BW57"/>
-      <c r="BX57">
+      <c r="BW57">
+        <v>16901605480.0</v>
+      </c>
+      <c r="BX57"/>
+      <c r="BY57">
         <v>19711039880.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17140222050.0</v>
       </c>
       <c r="BZ57">
         <v>17140222050.0</v>
       </c>
-      <c r="CA57"/>
-      <c r="CB57">
+      <c r="CA57">
+        <v>17140222050.0</v>
+      </c>
+      <c r="CB57"/>
+      <c r="CC57">
         <v>19377715200.0</v>
       </c>
-      <c r="CC57"/>
-      <c r="CD57">
+      <c r="CD57"/>
+      <c r="CE57">
         <v>21167664840.0</v>
       </c>
-      <c r="CE57"/>
-      <c r="CF57">
+      <c r="CF57"/>
+      <c r="CG57">
         <v>16922411100.0</v>
       </c>
-      <c r="CG57"/>
-      <c r="CH57">
+      <c r="CH57"/>
+      <c r="CI57">
         <v>17036100000.0</v>
       </c>
-      <c r="CI57"/>
-      <c r="CJ57">
+      <c r="CJ57"/>
+      <c r="CK57">
         <v>15568865000.0</v>
       </c>
-      <c r="CK57"/>
-      <c r="CL57">
+      <c r="CL57"/>
+      <c r="CM57">
         <v>13745617500.0</v>
       </c>
-      <c r="CM57"/>
-      <c r="CN57">
+      <c r="CN57"/>
+      <c r="CO57">
         <v>5590535000.0</v>
       </c>
-      <c r="CO57"/>
-      <c r="CP57">
+      <c r="CP57"/>
+      <c r="CQ57">
         <v>6811246800.0</v>
       </c>
-      <c r="CQ57"/>
-      <c r="CR57">
+      <c r="CR57"/>
+      <c r="CS57">
         <v>6555963960.0</v>
       </c>
-      <c r="CS57"/>
-      <c r="CT57">
+      <c r="CT57"/>
+      <c r="CU57">
         <v>4180993740.0</v>
       </c>
-      <c r="CU57"/>
       <c r="CV57"/>
       <c r="CW57"/>
-      <c r="CX57">
+      <c r="CX57"/>
+      <c r="CY57">
         <v>5173626150.0</v>
       </c>
-      <c r="CY57"/>
       <c r="CZ57"/>
       <c r="DA57"/>
-      <c r="DB57">
+      <c r="DB57"/>
+      <c r="DC57">
         <v>3991707000.0</v>
       </c>
-      <c r="DC57"/>
       <c r="DD57"/>
       <c r="DE57"/>
-      <c r="DF57">
+      <c r="DF57"/>
+      <c r="DG57">
         <v>3573961650.0</v>
       </c>
-      <c r="DG57"/>
       <c r="DH57"/>
       <c r="DI57"/>
-      <c r="DJ57">
+      <c r="DJ57"/>
+      <c r="DK57">
         <v>4041020190.0</v>
       </c>
-      <c r="DK57"/>
       <c r="DL57"/>
       <c r="DM57"/>
-      <c r="DN57">
+      <c r="DN57"/>
+      <c r="DO57">
         <v>3356187600.0</v>
       </c>
-      <c r="DO57"/>
       <c r="DP57"/>
+      <c r="DQ57"/>
     </row>
-    <row r="58" spans="1:120">
+    <row r="58" spans="1:121">
       <c r="A58" t="s">
         <v>89</v>
       </c>
-      <c r="B58">
+      <c r="B58"/>
+      <c r="C58">
         <v>182830524000.0</v>
       </c>
-      <c r="C58"/>
-      <c r="D58">
+      <c r="D58"/>
+      <c r="E58">
         <v>201944000000.0</v>
       </c>
-      <c r="E58"/>
-      <c r="F58">
+      <c r="F58"/>
+      <c r="G58">
         <v>215177000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217553000000.0</v>
       </c>
       <c r="H58">
         <v>217553000000.0</v>
       </c>
       <c r="I58">
-        <v>225109000000.0</v>
+        <v>217553000000.0</v>
       </c>
       <c r="J58">
         <v>225109000000.0</v>
       </c>
       <c r="K58">
+        <v>225109000000.0</v>
+      </c>
+      <c r="L58">
         <v>232314000000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>232314000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>219866000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>226351000000.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>221583000000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>208272000000.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="U58"/>
+      <c r="V58">
         <v>236473000000.0</v>
       </c>
-      <c r="V58"/>
-      <c r="W58">
+      <c r="W58"/>
+      <c r="X58">
         <v>318618000000.0</v>
       </c>
-      <c r="X58"/>
-      <c r="Y58">
+      <c r="Y58"/>
+      <c r="Z58">
         <v>257699000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244173000000.0</v>
       </c>
       <c r="AA58">
         <v>244173000000.0</v>
       </c>
       <c r="AB58">
+        <v>244173000000.0</v>
+      </c>
+      <c r="AC58">
         <v>0.75</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>230223000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>16190653679.81</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>210627000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>17777430790.01</v>
-      </c>
-[...1 lines deleted...]
-        <v>189955000000.0</v>
       </c>
       <c r="AH58">
         <v>189955000000.0</v>
       </c>
       <c r="AI58">
-        <v>181705000000.0</v>
+        <v>189955000000.0</v>
       </c>
       <c r="AJ58">
         <v>181705000000.0</v>
       </c>
       <c r="AK58">
-        <v>166431000000.0</v>
+        <v>181705000000.0</v>
       </c>
       <c r="AL58">
         <v>166431000000.0</v>
       </c>
       <c r="AM58">
+        <v>166431000000.0</v>
+      </c>
+      <c r="AN58">
         <v>178296000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>161717000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127116000000.0</v>
       </c>
       <c r="AP58">
         <v>127116000000.0</v>
       </c>
       <c r="AQ58">
+        <v>127116000000.0</v>
+      </c>
+      <c r="AR58">
         <v>112532000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>105495000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>95159000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>96220000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>93272000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>90371000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75439000000.0</v>
       </c>
       <c r="AX58">
         <v>75439000000.0</v>
       </c>
       <c r="AY58">
-        <v>72576000000.0</v>
+        <v>75439000000.0</v>
       </c>
       <c r="AZ58">
         <v>72576000000.0</v>
       </c>
       <c r="BA58">
+        <v>72576000000.0</v>
+      </c>
+      <c r="BB58">
         <v>67632000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60182000000.0</v>
       </c>
       <c r="BC58">
         <v>60182000000.0</v>
       </c>
       <c r="BD58">
+        <v>60182000000.0</v>
+      </c>
+      <c r="BE58">
         <v>59242000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59797000000.0</v>
       </c>
       <c r="BF58">
         <v>59797000000.0</v>
       </c>
       <c r="BG58">
+        <v>59797000000.0</v>
+      </c>
+      <c r="BH58">
         <v>59621000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>71249772000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57364450000.0</v>
       </c>
       <c r="BJ58">
         <v>57364450000.0</v>
       </c>
-      <c r="BK58"/>
-      <c r="BL58">
+      <c r="BK58">
+        <v>57364450000.0</v>
+      </c>
+      <c r="BL58"/>
+      <c r="BM58">
         <v>61125092560.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56817542100.0</v>
       </c>
       <c r="BN58">
         <v>56817542100.0</v>
       </c>
-      <c r="BO58"/>
-      <c r="BP58">
+      <c r="BO58">
+        <v>56817542100.0</v>
+      </c>
+      <c r="BP58"/>
+      <c r="BQ58">
         <v>51510432000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39535212480.0</v>
       </c>
       <c r="BR58">
         <v>39535212480.0</v>
       </c>
-      <c r="BS58"/>
-      <c r="BT58">
+      <c r="BS58">
+        <v>39535212480.0</v>
+      </c>
+      <c r="BT58"/>
+      <c r="BU58">
         <v>44836970200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39242043880.0</v>
       </c>
       <c r="BV58">
         <v>39242043880.0</v>
       </c>
-      <c r="BW58"/>
-      <c r="BX58">
+      <c r="BW58">
+        <v>39242043880.0</v>
+      </c>
+      <c r="BX58"/>
+      <c r="BY58">
         <v>42249274040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34274307250.0</v>
       </c>
       <c r="BZ58">
         <v>34274307250.0</v>
       </c>
-      <c r="CA58"/>
-      <c r="CB58">
+      <c r="CA58">
+        <v>34274307250.0</v>
+      </c>
+      <c r="CB58"/>
+      <c r="CC58">
         <v>37102704000.0</v>
       </c>
-      <c r="CC58"/>
-      <c r="CD58">
+      <c r="CD58"/>
+      <c r="CE58">
         <v>37312874550.0</v>
       </c>
-      <c r="CE58"/>
-      <c r="CF58">
+      <c r="CF58"/>
+      <c r="CG58">
         <v>32284599900.0</v>
       </c>
-      <c r="CG58"/>
-      <c r="CH58">
+      <c r="CH58"/>
+      <c r="CI58">
         <v>33782400000.0</v>
       </c>
-      <c r="CI58"/>
-      <c r="CJ58">
+      <c r="CJ58"/>
+      <c r="CK58">
         <v>32946113550.0</v>
       </c>
-      <c r="CK58"/>
-      <c r="CL58">
+      <c r="CL58"/>
+      <c r="CM58">
         <v>27716705000.0</v>
       </c>
-      <c r="CM58"/>
-      <c r="CN58">
+      <c r="CN58"/>
+      <c r="CO58">
         <v>12852935000.0</v>
       </c>
-      <c r="CO58"/>
-      <c r="CP58">
+      <c r="CP58"/>
+      <c r="CQ58">
         <v>11738387520.0</v>
       </c>
-      <c r="CQ58"/>
-      <c r="CR58">
+      <c r="CR58"/>
+      <c r="CS58">
         <v>11469861900.0</v>
       </c>
-      <c r="CS58"/>
-      <c r="CT58">
+      <c r="CT58"/>
+      <c r="CU58">
         <v>9020207418.0</v>
       </c>
-      <c r="CU58"/>
       <c r="CV58"/>
       <c r="CW58"/>
-      <c r="CX58">
+      <c r="CX58"/>
+      <c r="CY58">
         <v>10214716050.0</v>
       </c>
-      <c r="CY58"/>
       <c r="CZ58"/>
       <c r="DA58"/>
-      <c r="DB58">
+      <c r="DB58"/>
+      <c r="DC58">
         <v>9135757500.0</v>
       </c>
-      <c r="DC58"/>
       <c r="DD58"/>
       <c r="DE58"/>
-      <c r="DF58">
+      <c r="DF58"/>
+      <c r="DG58">
         <v>7335000900.0</v>
       </c>
-      <c r="DG58"/>
       <c r="DH58"/>
       <c r="DI58"/>
-      <c r="DJ58">
+      <c r="DJ58"/>
+      <c r="DK58">
         <v>6838062150.0</v>
       </c>
-      <c r="DK58"/>
       <c r="DL58"/>
       <c r="DM58"/>
-      <c r="DN58">
+      <c r="DN58"/>
+      <c r="DO58">
         <v>7447345950.0</v>
       </c>
-      <c r="DO58"/>
       <c r="DP58"/>
+      <c r="DQ58"/>
     </row>
-    <row r="59" spans="1:120">
+    <row r="59" spans="1:121">
       <c r="A59" t="s">
         <v>90</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-      <c r="Y59">
-[...1 lines deleted...]
-      </c>
+      <c r="Y59"/>
       <c r="Z59">
         <v>0.0</v>
       </c>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
@@ -18942,590 +19023,593 @@
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
+      <c r="DQ59"/>
     </row>
-    <row r="60" spans="1:120">
+    <row r="60" spans="1:121">
       <c r="A60" t="s">
         <v>91</v>
       </c>
-      <c r="B60">
+      <c r="B60"/>
+      <c r="C60">
         <v>151151622000.0</v>
       </c>
-      <c r="C60"/>
-      <c r="D60">
+      <c r="D60"/>
+      <c r="E60">
         <v>152427000000.0</v>
       </c>
-      <c r="E60"/>
-      <c r="F60">
+      <c r="F60"/>
+      <c r="G60">
         <v>148111000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143005000000.0</v>
       </c>
       <c r="H60">
         <v>143005000000.0</v>
       </c>
       <c r="I60">
-        <v>197891000000.0</v>
+        <v>143005000000.0</v>
       </c>
       <c r="J60">
         <v>197891000000.0</v>
       </c>
       <c r="K60">
+        <v>197891000000.0</v>
+      </c>
+      <c r="L60">
         <v>196904000000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>196904000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>197864000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>188623000000.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>166029000000.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>146489000000.0</v>
       </c>
-      <c r="T60"/>
-      <c r="U60">
+      <c r="U60"/>
+      <c r="V60">
         <v>155553000000.0</v>
       </c>
-      <c r="V60"/>
-      <c r="W60">
+      <c r="W60"/>
+      <c r="X60">
         <v>150976000000.0</v>
       </c>
-      <c r="X60"/>
-      <c r="Y60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>222645000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>219910000000.0</v>
       </c>
       <c r="AA60">
         <v>219910000000.0</v>
       </c>
       <c r="AB60">
+        <v>219910000000.0</v>
+      </c>
+      <c r="AC60">
         <v>0.68</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>235997000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>16596715777.63</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>222985000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>18820476029.71</v>
-      </c>
-[...1 lines deleted...]
-        <v>210950000000.0</v>
       </c>
       <c r="AH60">
         <v>210950000000.0</v>
       </c>
       <c r="AI60">
-        <v>211711000000.0</v>
+        <v>210950000000.0</v>
       </c>
       <c r="AJ60">
         <v>211711000000.0</v>
       </c>
       <c r="AK60">
-        <v>205135000000.0</v>
+        <v>211711000000.0</v>
       </c>
       <c r="AL60">
         <v>205135000000.0</v>
       </c>
       <c r="AM60">
+        <v>205135000000.0</v>
+      </c>
+      <c r="AN60">
         <v>206997000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>211341000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191610000000.0</v>
       </c>
       <c r="AP60">
         <v>191610000000.0</v>
       </c>
       <c r="AQ60">
+        <v>191610000000.0</v>
+      </c>
+      <c r="AR60">
         <v>183988000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>170977000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>158212000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>149625000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>149583000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>132428000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125234000000.0</v>
       </c>
       <c r="AX60">
         <v>125234000000.0</v>
       </c>
       <c r="AY60">
-        <v>120503000000.0</v>
+        <v>125234000000.0</v>
       </c>
       <c r="AZ60">
         <v>120503000000.0</v>
       </c>
       <c r="BA60">
+        <v>120503000000.0</v>
+      </c>
+      <c r="BB60">
         <v>107649000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95876000000.0</v>
       </c>
       <c r="BC60">
         <v>95876000000.0</v>
       </c>
       <c r="BD60">
+        <v>95876000000.0</v>
+      </c>
+      <c r="BE60">
         <v>94730000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86317000000.0</v>
       </c>
       <c r="BF60">
         <v>86317000000.0</v>
       </c>
       <c r="BG60">
+        <v>86317000000.0</v>
+      </c>
+      <c r="BH60">
         <v>83835000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>88996590210.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71789520000.0</v>
       </c>
       <c r="BJ60">
         <v>71789520000.0</v>
       </c>
-      <c r="BK60"/>
-      <c r="BL60">
+      <c r="BK60">
+        <v>71789520000.0</v>
+      </c>
+      <c r="BL60"/>
+      <c r="BM60">
         <v>60212470500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62743816800.0</v>
       </c>
       <c r="BN60">
         <v>62743816800.0</v>
       </c>
-      <c r="BO60"/>
-      <c r="BP60">
+      <c r="BO60">
+        <v>62743816800.0</v>
+      </c>
+      <c r="BP60"/>
+      <c r="BQ60">
         <v>57802263300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46660412560.0</v>
       </c>
       <c r="BR60">
         <v>46660412560.0</v>
       </c>
-      <c r="BS60"/>
-      <c r="BT60">
+      <c r="BS60">
+        <v>46660412560.0</v>
+      </c>
+      <c r="BT60"/>
+      <c r="BU60">
         <v>48763926200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40944172520.0</v>
       </c>
       <c r="BV60">
         <v>40944172520.0</v>
       </c>
-      <c r="BW60"/>
-      <c r="BX60">
+      <c r="BW60">
+        <v>40944172520.0</v>
+      </c>
+      <c r="BX60"/>
+      <c r="BY60">
         <v>37728029480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33224905900.0</v>
       </c>
       <c r="BZ60">
         <v>33224905900.0</v>
       </c>
-      <c r="CA60"/>
-      <c r="CB60">
+      <c r="CA60">
+        <v>33224905900.0</v>
+      </c>
+      <c r="CB60"/>
+      <c r="CC60">
         <v>33623280000.0</v>
       </c>
-      <c r="CC60"/>
-      <c r="CD60">
+      <c r="CD60"/>
+      <c r="CE60">
         <v>35321856570.0</v>
       </c>
-      <c r="CE60"/>
-      <c r="CF60">
+      <c r="CF60"/>
+      <c r="CG60">
         <v>31941693900.0</v>
       </c>
-      <c r="CG60"/>
-      <c r="CH60">
+      <c r="CH60"/>
+      <c r="CI60">
         <v>30304800000.0</v>
       </c>
-      <c r="CI60"/>
-      <c r="CJ60">
+      <c r="CJ60"/>
+      <c r="CK60">
         <v>28455094800.0</v>
       </c>
-      <c r="CK60"/>
-      <c r="CL60">
+      <c r="CL60"/>
+      <c r="CM60">
         <v>22321530000.0</v>
       </c>
-      <c r="CM60"/>
-      <c r="CN60">
+      <c r="CN60"/>
+      <c r="CO60">
         <v>19608480000.0</v>
       </c>
-      <c r="CO60"/>
-      <c r="CP60">
+      <c r="CP60"/>
+      <c r="CQ60">
         <v>16529981040.0</v>
       </c>
-      <c r="CQ60"/>
-      <c r="CR60">
+      <c r="CR60"/>
+      <c r="CS60">
         <v>16125457320.0</v>
       </c>
-      <c r="CS60"/>
-      <c r="CT60">
+      <c r="CT60"/>
+      <c r="CU60">
         <v>15126388896.0</v>
       </c>
-      <c r="CU60"/>
       <c r="CV60"/>
       <c r="CW60"/>
-      <c r="CX60">
+      <c r="CX60"/>
+      <c r="CY60">
         <v>12790042650.0</v>
       </c>
-      <c r="CY60"/>
       <c r="CZ60"/>
       <c r="DA60"/>
-      <c r="DB60">
+      <c r="DB60"/>
+      <c r="DC60">
         <v>11782837000.0</v>
       </c>
-      <c r="DC60"/>
       <c r="DD60"/>
       <c r="DE60"/>
-      <c r="DF60">
+      <c r="DF60"/>
+      <c r="DG60">
         <v>10549531050.0</v>
       </c>
-      <c r="DG60"/>
       <c r="DH60"/>
       <c r="DI60"/>
-      <c r="DJ60">
+      <c r="DJ60"/>
+      <c r="DK60">
         <v>10046006010.0</v>
       </c>
-      <c r="DK60"/>
       <c r="DL60"/>
       <c r="DM60"/>
-      <c r="DN60">
+      <c r="DN60"/>
+      <c r="DO60">
         <v>7213800500.0</v>
       </c>
-      <c r="DO60"/>
       <c r="DP60"/>
+      <c r="DQ60"/>
     </row>
-    <row r="61" spans="1:120">
+    <row r="61" spans="1:121">
       <c r="A61" t="s">
         <v>92</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
-[...1 lines deleted...]
-      </c>
+      <c r="Y61"/>
       <c r="Z61">
         <v>0.0</v>
       </c>
       <c r="AA61">
         <v>0.0</v>
       </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
         <v>-59.5</v>
       </c>
-      <c r="AH61"/>
-      <c r="AI61">
+      <c r="AI61"/>
+      <c r="AJ61">
         <v>-201719000.0</v>
       </c>
-      <c r="AJ61"/>
-      <c r="AK61">
+      <c r="AK61"/>
+      <c r="AL61">
         <v>-192774000.0</v>
       </c>
-      <c r="AL61"/>
-      <c r="AM61">
+      <c r="AM61"/>
+      <c r="AN61">
         <v>-178742000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-170762000.0</v>
       </c>
-      <c r="AO61"/>
-      <c r="AP61">
+      <c r="AP61"/>
+      <c r="AQ61">
         <v>-217456000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-228807000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-248588000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-251884000.0</v>
       </c>
-      <c r="AT61"/>
-      <c r="AU61">
+      <c r="AU61"/>
+      <c r="AV61">
         <v>-267310000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-311273000.0</v>
       </c>
-      <c r="AW61"/>
-      <c r="AX61">
+      <c r="AX61"/>
+      <c r="AY61">
         <v>-323058000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-327055000.0</v>
       </c>
-      <c r="AZ61"/>
-      <c r="BA61">
+      <c r="BA61"/>
+      <c r="BB61">
         <v>-390894000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-395952000.0</v>
       </c>
-      <c r="BC61"/>
-      <c r="BD61">
+      <c r="BD61"/>
+      <c r="BE61">
         <v>-346352000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-358768000.0</v>
       </c>
-      <c r="BF61"/>
-      <c r="BG61">
+      <c r="BG61"/>
+      <c r="BH61">
         <v>-351197000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-2655054000.0</v>
       </c>
-      <c r="BI61"/>
-      <c r="BJ61">
+      <c r="BJ61"/>
+      <c r="BK61">
         <v>-1318389000.0</v>
       </c>
-      <c r="BK61"/>
-      <c r="BL61">
+      <c r="BL61"/>
+      <c r="BM61">
         <v>-1599096000.0</v>
       </c>
-      <c r="BM61"/>
-      <c r="BN61">
+      <c r="BN61"/>
+      <c r="BO61">
         <v>-521000000.0</v>
       </c>
-      <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
-      <c r="BR61">
+      <c r="BR61"/>
+      <c r="BS61">
         <v>-509002000.0</v>
       </c>
-      <c r="BS61"/>
-      <c r="BT61">
+      <c r="BT61"/>
+      <c r="BU61">
         <v>-576145000.0</v>
       </c>
-      <c r="BU61"/>
-      <c r="BV61">
+      <c r="BV61"/>
+      <c r="BW61">
         <v>-547023000.0</v>
       </c>
-      <c r="BW61"/>
-      <c r="BX61">
+      <c r="BX61"/>
+      <c r="BY61">
         <v>-646058000.0</v>
       </c>
-      <c r="BY61"/>
-      <c r="BZ61">
+      <c r="BZ61"/>
+      <c r="CA61">
         <v>-585628000.0</v>
       </c>
-      <c r="CA61"/>
-      <c r="CB61">
+      <c r="CB61"/>
+      <c r="CC61">
         <v>-544328000.0</v>
       </c>
-      <c r="CC61"/>
-      <c r="CD61">
+      <c r="CD61"/>
+      <c r="CE61">
         <v>-481225000.0</v>
       </c>
-      <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
-      <c r="CN61">
+      <c r="CN61"/>
+      <c r="CO61">
         <v>-269221000.0</v>
       </c>
-      <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
+      <c r="DQ61"/>
     </row>
-    <row r="62" spans="1:120">
+    <row r="62" spans="1:121">
       <c r="A62" t="s">
         <v>93</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
-      <c r="Y62">
-[...1 lines deleted...]
-      </c>
+      <c r="Y62"/>
       <c r="Z62">
         <v>0.0</v>
       </c>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
@@ -19568,50 +19652,51 @@
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
+      <c r="DQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19704,51 +19789,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B2">
         <v>143143000000.0</v>
       </c>
       <c r="C2">
         <v>153403000000.0</v>
       </c>
       <c r="D2">
         <v>168788000000.0</v>
       </c>
       <c r="E2">
         <v>137321000000.0</v>
       </c>
       <c r="F2">
         <v>97485000000.0</v>
       </c>
       <c r="G2">
         <v>100602000000.0</v>
       </c>
       <c r="H2">
         <v>100816000000.0</v>
       </c>
       <c r="I2">
         <v>85769000000.0</v>
       </c>
@@ -19805,51 +19890,51 @@
       </c>
       <c r="AA2">
         <v>16597754640.0</v>
       </c>
       <c r="AB2">
         <v>13790642844.0</v>
       </c>
       <c r="AC2">
         <v>11917070550.0</v>
       </c>
       <c r="AD2">
         <v>10606458000.0</v>
       </c>
       <c r="AE2">
         <v>9334392750.0</v>
       </c>
       <c r="AF2">
         <v>8128221390.0</v>
       </c>
       <c r="AG2">
         <v>6323609650.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B3">
         <v>14002000000.0</v>
       </c>
       <c r="C3">
         <v>13214000000.0</v>
       </c>
       <c r="D3">
         <v>16491000000.0</v>
       </c>
       <c r="E3">
         <v>17644000000.0</v>
       </c>
       <c r="F3">
         <v>22575000000.0</v>
       </c>
       <c r="G3">
         <v>17968000000.0</v>
       </c>
       <c r="H3">
         <v>16425000000.0</v>
       </c>
       <c r="I3">
         <v>16204000000.0</v>
       </c>
@@ -19906,98 +19991,98 @@
       </c>
       <c r="AA3">
         <v>1904438160.0</v>
       </c>
       <c r="AB3">
         <v>1404524304.0</v>
       </c>
       <c r="AC3">
         <v>1175154750.0</v>
       </c>
       <c r="AD3">
         <v>977292500.0</v>
       </c>
       <c r="AE3">
         <v>877792350.0</v>
       </c>
       <c r="AF3">
         <v>996709830.0</v>
       </c>
       <c r="AG3">
         <v>757860350.0</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B5">
         <v>21618000000.0</v>
       </c>
       <c r="C5">
         <v>44665000000.0</v>
       </c>
       <c r="D5">
         <v>21520000000.0</v>
       </c>
       <c r="E5">
         <v>25646000000.0</v>
       </c>
       <c r="F5">
         <v>20715000000.0</v>
       </c>
       <c r="G5">
         <v>17633000000.0</v>
       </c>
       <c r="H5">
         <v>30068000000.0</v>
       </c>
       <c r="I5">
         <v>32950000000.0</v>
       </c>
@@ -20054,51 +20139,51 @@
       </c>
       <c r="AA5">
         <v>3036132942.0</v>
       </c>
       <c r="AB5">
         <v>2660509746.0</v>
       </c>
       <c r="AC5">
         <v>2889879300.0</v>
       </c>
       <c r="AD5">
         <v>2709262150.0</v>
       </c>
       <c r="AE5">
         <v>2898505200.0</v>
       </c>
       <c r="AF5">
         <v>2779587720.0</v>
       </c>
       <c r="AG5">
         <v>2425224650.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B6">
         <v>35620000000.0</v>
       </c>
       <c r="C6">
         <v>57879000000.0</v>
       </c>
       <c r="D6">
         <v>38011000000.0</v>
       </c>
       <c r="E6">
         <v>43290000000.0</v>
       </c>
       <c r="F6">
         <v>43290000000.0</v>
       </c>
       <c r="G6">
         <v>35601000000.0</v>
       </c>
       <c r="H6">
         <v>46493000000.0</v>
       </c>
       <c r="I6">
         <v>49154000000.0</v>
       </c>
@@ -20155,147 +20240,147 @@
       </c>
       <c r="AA6">
         <v>4940571102.0</v>
       </c>
       <c r="AB6">
         <v>4065034050.0</v>
       </c>
       <c r="AC6">
         <v>4065034050.0</v>
       </c>
       <c r="AD6">
         <v>3686554650.0</v>
       </c>
       <c r="AE6">
         <v>3776297550.0</v>
       </c>
       <c r="AF6">
         <v>3776297550.0</v>
       </c>
       <c r="AG6">
         <v>3183085000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8">
         <v>70439000.0</v>
       </c>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B9">
         <v>105953000000.0</v>
       </c>
       <c r="C9">
         <v>121708000000.0</v>
       </c>
       <c r="D9">
         <v>120908000000.0</v>
       </c>
       <c r="E9">
         <v>135425000000.0</v>
       </c>
       <c r="F9">
         <v>104425000000.0</v>
       </c>
       <c r="G9">
         <v>89765000000.0</v>
       </c>
       <c r="H9">
         <v>102760000000.0</v>
       </c>
       <c r="I9">
         <v>95692000000.0</v>
       </c>
@@ -20352,51 +20437,51 @@
       </c>
       <c r="AA9">
         <v>9000334080.0</v>
       </c>
       <c r="AB9">
         <v>5383406514.0</v>
       </c>
       <c r="AC9">
         <v>4447916550.0</v>
       </c>
       <c r="AD9">
         <v>5210261500.0</v>
       </c>
       <c r="AE9">
         <v>4115707200.0</v>
       </c>
       <c r="AF9">
         <v>3826478490.0</v>
       </c>
       <c r="AG9">
         <v>3313984900.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B10">
         <v>12282000000.0</v>
       </c>
       <c r="C10">
         <v>-34506000000.0</v>
       </c>
       <c r="D10">
         <v>21520000000.0</v>
       </c>
       <c r="E10">
         <v>55541000000.0</v>
       </c>
       <c r="F10">
         <v>10717000000.0</v>
       </c>
       <c r="G10">
         <v>-118307000000.0</v>
       </c>
       <c r="H10">
         <v>7968000000.0</v>
       </c>
       <c r="I10">
         <v>15704000000.0</v>
       </c>
@@ -20453,51 +20538,51 @@
       </c>
       <c r="AA10">
         <v>6167397600.0</v>
       </c>
       <c r="AB10">
         <v>3680843118.0</v>
       </c>
       <c r="AC10">
         <v>3240364050.0</v>
       </c>
       <c r="AD10">
         <v>4141815500.0</v>
       </c>
       <c r="AE10">
         <v>3391214550.0</v>
       </c>
       <c r="AF10">
         <v>2793405660.0</v>
       </c>
       <c r="AG10">
         <v>2394466750.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B11">
         <v>4556000000.0</v>
       </c>
       <c r="C11">
         <v>9739000000.0</v>
       </c>
       <c r="D11">
         <v>5181000000.0</v>
       </c>
       <c r="E11">
         <v>13869000000.0</v>
       </c>
       <c r="F11">
         <v>185000000.0</v>
       </c>
       <c r="G11">
         <v>26390000000.0</v>
       </c>
       <c r="H11">
         <v>2803000000.0</v>
       </c>
       <c r="I11">
         <v>5558000000.0</v>
       </c>
@@ -20554,51 +20639,51 @@
       </c>
       <c r="AA11">
         <v>2128091040.0</v>
       </c>
       <c r="AB11">
         <v>1202412774.0</v>
       </c>
       <c r="AC11">
         <v>1202840100.0</v>
       </c>
       <c r="AD11">
         <v>1592692000.0</v>
       </c>
       <c r="AE11">
         <v>917632950.0</v>
       </c>
       <c r="AF11">
         <v>933801840.0</v>
       </c>
       <c r="AG11">
         <v>893409700.0</v>
       </c>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B12">
         <v>9336000000.0</v>
       </c>
       <c r="C12">
         <v>10266000000.0</v>
       </c>
       <c r="D12">
         <v>9047000000.0</v>
       </c>
       <c r="E12">
         <v>6896000000.0</v>
       </c>
       <c r="F12">
         <v>6598000000.0</v>
       </c>
       <c r="G12">
         <v>7168000000.0</v>
       </c>
       <c r="H12">
         <v>528000000.0</v>
       </c>
       <c r="I12">
         <v>3759000000.0</v>
       </c>
@@ -20655,51 +20740,51 @@
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>88886000.0</v>
       </c>
       <c r="AE12">
         <v>242074950.0</v>
       </c>
       <c r="AF12">
         <v>57453540.0</v>
       </c>
       <c r="AG12">
         <v>292557700.0</v>
       </c>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B13">
         <v>2925000000.0</v>
       </c>
       <c r="C13">
         <v>3226000000.0</v>
       </c>
       <c r="D13">
         <v>6860000000.0</v>
       </c>
       <c r="E13">
         <v>1020000000.0</v>
       </c>
       <c r="F13">
         <v>5435000000.0</v>
       </c>
       <c r="G13">
         <v>6540000000.0</v>
       </c>
       <c r="H13">
         <v>306000000.0</v>
       </c>
       <c r="I13">
         <v>600000000.0</v>
       </c>
@@ -20714,51 +20799,51 @@
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B14">
         <v>-959000000.0</v>
       </c>
       <c r="C14">
         <v>-26000000.0</v>
       </c>
       <c r="D14">
         <v>-534000000.0</v>
       </c>
       <c r="E14">
         <v>-2716000000.0</v>
       </c>
       <c r="F14">
         <v>5982000000.0</v>
       </c>
       <c r="G14">
         <v>4941000000.0</v>
       </c>
       <c r="H14">
         <v>5885000000.0</v>
       </c>
       <c r="I14">
         <v>5623000000.0</v>
       </c>
@@ -20803,51 +20888,51 @@
       </c>
       <c r="W14">
         <v>10759000.0</v>
       </c>
       <c r="X14">
         <v>22636000.0</v>
       </c>
       <c r="Y14">
         <v>2695000.0</v>
       </c>
       <c r="Z14">
         <v>4000000.0</v>
       </c>
       <c r="AA14">
         <v>2946000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B15">
         <v>6767000000.0</v>
       </c>
       <c r="C15">
         <v>-44271000000.0</v>
       </c>
       <c r="D15">
         <v>21520000000.0</v>
       </c>
       <c r="E15">
         <v>38956000000.0</v>
       </c>
       <c r="F15">
         <v>9032000000.0</v>
       </c>
       <c r="G15">
         <v>-91754000000.0</v>
       </c>
       <c r="H15">
         <v>3389000000.0</v>
       </c>
       <c r="I15">
         <v>8729000000.0</v>
       </c>
@@ -20904,51 +20989,51 @@
       </c>
       <c r="AA15">
         <v>4039306560.0</v>
       </c>
       <c r="AB15">
         <v>2478430344.0</v>
       </c>
       <c r="AC15">
         <v>2037523950.0</v>
       </c>
       <c r="AD15">
         <v>2549123500.0</v>
       </c>
       <c r="AE15">
         <v>2473581600.0</v>
       </c>
       <c r="AF15">
         <v>1859603820.0</v>
       </c>
       <c r="AG15">
         <v>1501057050.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B16">
         <v>6767000000.0</v>
       </c>
       <c r="C16">
         <v>-44271000000.0</v>
       </c>
       <c r="D16">
         <v>8799000000.0</v>
       </c>
       <c r="E16">
         <v>38956000000.0</v>
       </c>
       <c r="F16">
         <v>9032000000.0</v>
       </c>
       <c r="G16">
         <v>-91109000000.0</v>
       </c>
       <c r="H16">
         <v>4298000000.0</v>
       </c>
       <c r="I16">
         <v>8729000000.0</v>
       </c>
@@ -20993,51 +21078,51 @@
       </c>
       <c r="W16">
         <v>953834000.0</v>
       </c>
       <c r="X16">
         <v>907457000.0</v>
       </c>
       <c r="Y16">
         <v>913956000.0</v>
       </c>
       <c r="Z16">
         <v>917000000.0</v>
       </c>
       <c r="AA16">
         <v>599069000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B17">
         <v>7726000000.0</v>
       </c>
       <c r="C17">
         <v>-44245000000.0</v>
       </c>
       <c r="D17">
         <v>21520000000.0</v>
       </c>
       <c r="E17">
         <v>41672000000.0</v>
       </c>
       <c r="F17">
         <v>10532000000.0</v>
       </c>
       <c r="G17">
         <v>-91272000000.0</v>
       </c>
       <c r="H17">
         <v>6074000000.0</v>
       </c>
       <c r="I17">
         <v>10146000000.0</v>
       </c>
@@ -21054,51 +21139,51 @@
         <v>30417000000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B18">
         <v>-6537000000.0</v>
       </c>
       <c r="C18">
         <v>-7201000000.0</v>
       </c>
       <c r="D18">
         <v>-7006000000.0</v>
       </c>
       <c r="E18">
         <v>-5876000000.0</v>
       </c>
       <c r="F18">
         <v>-5902000000.0</v>
       </c>
       <c r="G18">
         <v>-6425000000.0</v>
       </c>
       <c r="H18">
         <v>-508000000.0</v>
       </c>
       <c r="I18">
         <v>-2563000000.0</v>
       </c>
@@ -21111,147 +21196,147 @@
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>57000000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B21">
         <v>38464000000.0</v>
       </c>
       <c r="C21">
         <v>48109000000.0</v>
       </c>
       <c r="D21">
         <v>21520000000.0</v>
       </c>
       <c r="E21">
         <v>50335000000.0</v>
       </c>
       <c r="F21">
         <v>25640000000.0</v>
       </c>
       <c r="G21">
         <v>13317000000.0</v>
       </c>
       <c r="H21">
         <v>28645000000.0</v>
       </c>
       <c r="I21">
         <v>27713000000.0</v>
       </c>
@@ -21308,98 +21393,98 @@
       </c>
       <c r="AA21">
         <v>6662144880.0</v>
       </c>
       <c r="AB21">
         <v>3619908000.0</v>
       </c>
       <c r="AC21">
         <v>3028306050.0</v>
       </c>
       <c r="AD21">
         <v>4232969000.0</v>
       </c>
       <c r="AE21">
         <v>3237914850.0</v>
       </c>
       <c r="AF21">
         <v>2829768660.0</v>
       </c>
       <c r="AG21">
         <v>2556124550.0</v>
       </c>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B23">
         <v>210632000000.0</v>
       </c>
       <c r="C23">
         <v>227002000000.0</v>
       </c>
       <c r="D23">
         <v>21520000000.0</v>
       </c>
       <c r="E23">
         <v>212453000000.0</v>
       </c>
       <c r="F23">
         <v>185338000000.0</v>
       </c>
       <c r="G23">
         <v>302244000000.0</v>
       </c>
       <c r="H23">
         <v>193205000000.0</v>
       </c>
       <c r="I23">
         <v>164005000000.0</v>
       </c>
@@ -21456,98 +21541,98 @@
       </c>
       <c r="AA23">
         <v>18935943840.0</v>
       </c>
       <c r="AB23">
         <v>15554141358.0</v>
       </c>
       <c r="AC23">
         <v>13336681050.0</v>
       </c>
       <c r="AD23">
         <v>11583750500.0</v>
       </c>
       <c r="AE23">
         <v>10212185100.0</v>
       </c>
       <c r="AF23">
         <v>9124931220.0</v>
       </c>
       <c r="AG23">
         <v>7081470000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B25">
         <v>14002000000.0</v>
       </c>
       <c r="C25">
         <v>15644000000.0</v>
       </c>
       <c r="D25">
         <v>16491000000.0</v>
       </c>
       <c r="E25">
         <v>14073000000.0</v>
       </c>
       <c r="F25">
         <v>17644000000.0</v>
       </c>
       <c r="G25">
         <v>22575000000.0</v>
       </c>
       <c r="H25">
         <v>17968000000.0</v>
       </c>
       <c r="I25">
         <v>16425000000.0</v>
       </c>
@@ -21558,51 +21643,51 @@
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>138272000.0</v>
       </c>
@@ -21639,51 +21724,51 @@
       <c r="X26">
         <v>61385000.0</v>
       </c>
       <c r="Y26">
         <v>34552000.0</v>
       </c>
       <c r="Z26">
         <v>35000000.0</v>
       </c>
       <c r="AA26">
         <v>318535920.0</v>
       </c>
       <c r="AB26">
         <v>147209592.0</v>
       </c>
       <c r="AC26">
         <v>147262500.0</v>
       </c>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B27">
         <v>9579000000.0</v>
       </c>
       <c r="C27">
         <v>10394000000.0</v>
       </c>
       <c r="D27">
         <v>10470000000.0</v>
       </c>
       <c r="E27">
         <v>8677000000.0</v>
       </c>
       <c r="F27">
         <v>8026000000.0</v>
       </c>
       <c r="G27">
         <v>8388000000.0</v>
       </c>
       <c r="H27">
         <v>7836000000.0</v>
       </c>
       <c r="I27">
         <v>7060000000.0</v>
       </c>
@@ -21710,51 +21795,51 @@
       </c>
       <c r="Q27">
         <v>6496000000.0</v>
       </c>
       <c r="R27">
         <v>7583000000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B28">
         <v>33477000000.0</v>
       </c>
       <c r="C28">
         <v>35521000000.0</v>
       </c>
       <c r="D28">
         <v>33544000000.0</v>
       </c>
       <c r="E28">
         <v>34371000000.0</v>
       </c>
       <c r="F28">
         <v>32848000000.0</v>
       </c>
       <c r="G28">
         <v>36872000000.0</v>
       </c>
       <c r="H28">
         <v>37551000000.0</v>
       </c>
       <c r="I28">
         <v>30334000000.0</v>
       </c>
@@ -21803,51 +21888,51 @@
       <c r="X28">
         <v>10097305470.0</v>
       </c>
       <c r="Y28">
         <v>10784700000.0</v>
       </c>
       <c r="Z28">
         <v>5048917500.0</v>
       </c>
       <c r="AA28">
         <v>115215120.0</v>
       </c>
       <c r="AB28">
         <v>211764618.0</v>
       </c>
       <c r="AC28">
         <v>97193250.0</v>
       </c>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B29">
         <v>4556000000.0</v>
       </c>
       <c r="C29">
         <v>9739000000.0</v>
       </c>
       <c r="D29">
         <v>5181000000.0</v>
       </c>
       <c r="E29">
         <v>13869000000.0</v>
       </c>
       <c r="F29">
         <v>185000000.0</v>
       </c>
       <c r="G29">
         <v>-26139000000.0</v>
       </c>
       <c r="H29">
         <v>3157000000.0</v>
       </c>
       <c r="I29">
         <v>5558000000.0</v>
       </c>
@@ -21862,51 +21947,51 @@
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B30">
         <v>67489000000.0</v>
       </c>
       <c r="C30">
         <v>73599000000.0</v>
       </c>
       <c r="D30">
         <v>21520000000.0</v>
       </c>
       <c r="E30">
         <v>75132000000.0</v>
       </c>
       <c r="F30">
         <v>87853000000.0</v>
       </c>
       <c r="G30">
         <v>201642000000.0</v>
       </c>
       <c r="H30">
         <v>92389000000.0</v>
       </c>
       <c r="I30">
         <v>78236000000.0</v>
       </c>
@@ -21963,51 +22048,51 @@
       </c>
       <c r="AA30">
         <v>2338189200.0</v>
       </c>
       <c r="AB30">
         <v>1763498514.0</v>
       </c>
       <c r="AC30">
         <v>1419610500.0</v>
       </c>
       <c r="AD30">
         <v>977292500.0</v>
       </c>
       <c r="AE30">
         <v>877792350.0</v>
       </c>
       <c r="AF30">
         <v>996709830.0</v>
       </c>
       <c r="AG30">
         <v>757860350.0</v>
       </c>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B31">
         <v>-26182000000.0</v>
       </c>
       <c r="C31">
         <v>-82615000000.0</v>
       </c>
       <c r="D31">
         <v>-31275000000.0</v>
       </c>
       <c r="E31">
         <v>-29120000000.0</v>
       </c>
       <c r="F31">
         <v>-118359000000.0</v>
       </c>
       <c r="G31">
         <v>-19265000000.0</v>
       </c>
       <c r="H31">
         <v>-14810000000.0</v>
       </c>
       <c r="I31">
         <v>-3313000000.0</v>
       </c>
@@ -22064,51 +22149,51 @@
       </c>
       <c r="AA31">
         <v>-2981301762.0</v>
       </c>
       <c r="AB31">
         <v>-379543950.0</v>
       </c>
       <c r="AC31">
         <v>212058000.0</v>
       </c>
       <c r="AD31">
         <v>903900650.0</v>
       </c>
       <c r="AE31">
         <v>561445890.0</v>
       </c>
       <c r="AF31">
         <v>237281110.0</v>
       </c>
       <c r="AG31">
         <v>-161657800.0</v>
       </c>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B32">
         <v>249096000000.0</v>
       </c>
       <c r="C32">
         <v>275111000000.0</v>
       </c>
       <c r="D32">
         <v>289696000000.0</v>
       </c>
       <c r="E32">
         <v>272746000000.0</v>
       </c>
       <c r="F32">
         <v>201910000000.0</v>
       </c>
       <c r="G32">
         <v>190367000000.0</v>
       </c>
       <c r="H32">
         <v>203576000000.0</v>
       </c>
       <c r="I32">
         <v>181461000000.0</v>
       </c>
@@ -22184,1043 +22269,1050 @@
       <c r="AG32">
         <v>9637594550.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DU32"/>
+  <dimension ref="A1:DV32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:125">
+    <row r="1" spans="1:126">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
         <v>95</v>
       </c>
       <c r="D1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AO1" t="s">
-        <v>122</v>
+        <v>213</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR1" t="s">
-        <v>124</v>
+        <v>214</v>
       </c>
       <c r="AS1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AT1" t="s">
         <v>12</v>
       </c>
-      <c r="AT1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU1" t="s">
-        <v>125</v>
+        <v>215</v>
       </c>
       <c r="AV1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW1" t="s">
         <v>13</v>
       </c>
-      <c r="AW1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AX1" t="s">
-        <v>127</v>
+        <v>216</v>
       </c>
       <c r="AY1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>14</v>
       </c>
-      <c r="AZ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BA1" t="s">
-        <v>129</v>
+        <v>217</v>
       </c>
       <c r="BB1" t="s">
         <v>130</v>
       </c>
       <c r="BC1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD1" t="s">
         <v>15</v>
       </c>
-      <c r="BD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BE1" t="s">
-        <v>131</v>
+        <v>218</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>16</v>
       </c>
-      <c r="BH1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BI1" t="s">
-        <v>133</v>
+        <v>219</v>
       </c>
       <c r="BJ1" t="s">
         <v>134</v>
       </c>
       <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
         <v>17</v>
       </c>
-      <c r="BL1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM1" t="s">
-        <v>135</v>
+        <v>220</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
         <v>160</v>
       </c>
       <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CW1" t="s">
         <v>162</v>
       </c>
       <c r="CX1" t="s">
         <v>163</v>
       </c>
       <c r="CY1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="DA1" t="s">
         <v>165</v>
       </c>
       <c r="DB1" t="s">
         <v>166</v>
       </c>
       <c r="DC1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DD1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="DE1" t="s">
         <v>168</v>
       </c>
       <c r="DF1" t="s">
         <v>169</v>
       </c>
       <c r="DG1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DH1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DI1" t="s">
         <v>171</v>
       </c>
       <c r="DJ1" t="s">
         <v>172</v>
       </c>
       <c r="DK1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DL1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DM1" t="s">
         <v>174</v>
       </c>
       <c r="DN1" t="s">
         <v>175</v>
       </c>
       <c r="DO1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DP1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DQ1" t="s">
         <v>177</v>
       </c>
       <c r="DR1" t="s">
         <v>178</v>
       </c>
       <c r="DS1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DT1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DU1" t="s">
         <v>180</v>
       </c>
+      <c r="DV1" t="s">
+        <v>181</v>
+      </c>
     </row>
-    <row r="2" spans="1:125">
+    <row r="2" spans="1:126">
       <c r="A2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B2">
+        <v>44254000000.0</v>
+      </c>
+      <c r="C2">
         <v>87061734319.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>44254000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>89695000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>44254000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>71561000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>74227000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>37113500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>79176000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>39588000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>76576000000.0</v>
       </c>
-      <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2">
         <v>88839000000.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>74910000000.0</v>
       </c>
-      <c r="P2"/>
-      <c r="Q2">
+      <c r="Q2"/>
+      <c r="R2">
         <v>62411000000.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>50543000000.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>46942000000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2">
         <v>48964000000.0</v>
       </c>
-      <c r="X2"/>
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2">
         <v>51638000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>0.04</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>50180000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>0.08</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>50636000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1780512676.25</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>45458000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1918382849.43</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>40311000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>20155500000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>40629000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>-3165781000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>39461000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>19730500000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>40534000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>-3301112000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>39239000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>39195000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>-4919730000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>48602000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>49366000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>-5698617000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>48148000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>43629000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>-5851021000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>40231000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>55521000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>-6135279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55521000000.0</v>
       </c>
       <c r="BB2">
         <v>55521000000.0</v>
       </c>
       <c r="BC2">
+        <v>55521000000.0</v>
+      </c>
+      <c r="BD2">
         <v>45233500000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>-5901649000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45233500000.0</v>
       </c>
       <c r="BF2">
         <v>45233500000.0</v>
       </c>
       <c r="BG2">
+        <v>45233500000.0</v>
+      </c>
+      <c r="BH2">
         <v>39591500000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>-4669827000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39591500000.0</v>
       </c>
       <c r="BJ2">
         <v>39591500000.0</v>
       </c>
       <c r="BK2">
+        <v>39591500000.0</v>
+      </c>
+      <c r="BL2">
         <v>5808153000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>-5131076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44254000000.0</v>
       </c>
       <c r="BN2">
         <v>44254000000.0</v>
       </c>
       <c r="BO2">
+        <v>44254000000.0</v>
+      </c>
+      <c r="BP2">
         <v>35027850000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>-4401632000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>35027850000.0</v>
       </c>
-      <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>30547444500.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>-4034103000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>30547444500.0</v>
       </c>
-      <c r="BV2"/>
-      <c r="BW2">
+      <c r="BW2"/>
+      <c r="BX2">
         <v>13650082400.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>-2160979000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>13650082400.0</v>
       </c>
-      <c r="BZ2"/>
-      <c r="CA2">
+      <c r="CA2"/>
+      <c r="CB2">
         <v>22134321260.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>-3488573000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>22134321260.0</v>
       </c>
-      <c r="CD2"/>
-      <c r="CE2">
+      <c r="CE2"/>
+      <c r="CF2">
         <v>18646818725.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>-2608359000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>18646818725.0</v>
       </c>
-      <c r="CH2"/>
-      <c r="CI2">
+      <c r="CI2"/>
+      <c r="CJ2">
         <v>22376497185.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>-1948000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>22376497185.0</v>
       </c>
-      <c r="CL2"/>
-      <c r="CM2">
+      <c r="CM2"/>
+      <c r="CN2">
         <v>1691086000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>-1840000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37477350000.0</v>
       </c>
       <c r="CP2">
         <v>37477350000.0</v>
       </c>
       <c r="CQ2">
+        <v>37477350000.0</v>
+      </c>
+      <c r="CR2">
         <v>13540278750.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>-1382431000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>13540278750.0</v>
       </c>
-      <c r="CT2"/>
-      <c r="CU2">
+      <c r="CU2"/>
+      <c r="CV2">
         <v>8298877320.0</v>
       </c>
-      <c r="CV2"/>
-      <c r="CW2">
+      <c r="CW2"/>
+      <c r="CX2">
         <v>8298877320.0</v>
       </c>
-      <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
-      <c r="DC2">
+      <c r="DC2"/>
+      <c r="DD2">
         <v>5958535275.0</v>
       </c>
-      <c r="DD2"/>
-      <c r="DE2">
+      <c r="DE2"/>
+      <c r="DF2">
         <v>5958535275.0</v>
       </c>
-      <c r="DF2"/>
-      <c r="DG2">
+      <c r="DG2"/>
+      <c r="DH2">
         <v>10606458000.0</v>
       </c>
-      <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
-      <c r="DK2">
+      <c r="DK2"/>
+      <c r="DL2">
         <v>4667196375.0</v>
       </c>
-      <c r="DL2"/>
-      <c r="DM2">
+      <c r="DM2"/>
+      <c r="DN2">
         <v>4667196375.0</v>
       </c>
-      <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
-      <c r="DU2">
+      <c r="DU2"/>
+      <c r="DV2">
         <v>6323609650.0</v>
       </c>
     </row>
-    <row r="3" spans="1:125">
+    <row r="3" spans="1:126">
       <c r="A3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B3">
+        <v>3122500000.0</v>
+      </c>
+      <c r="C3">
         <v>6199507252.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3122500000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6926000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3122500000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7382000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5513000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2756500000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7701000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3850500000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>9042000000.0</v>
       </c>
-      <c r="L3"/>
-      <c r="M3">
+      <c r="M3"/>
+      <c r="N3">
         <v>8348000000.0</v>
       </c>
-      <c r="N3"/>
-      <c r="O3">
+      <c r="O3"/>
+      <c r="P3">
         <v>7138000000.0</v>
       </c>
-      <c r="P3"/>
-      <c r="Q3">
+      <c r="Q3"/>
+      <c r="R3">
         <v>4524000000.0</v>
       </c>
-      <c r="R3"/>
-      <c r="S3">
+      <c r="S3"/>
+      <c r="T3">
         <v>-66318500000.0</v>
       </c>
-      <c r="T3"/>
-      <c r="U3">
+      <c r="U3"/>
+      <c r="V3">
         <v>9053000000.0</v>
       </c>
-      <c r="V3"/>
-      <c r="W3">
+      <c r="W3"/>
+      <c r="X3">
         <v>11325000000.0</v>
       </c>
-      <c r="X3"/>
-      <c r="Y3">
+      <c r="Y3"/>
+      <c r="Z3">
         <v>10959000000.0</v>
       </c>
-      <c r="Z3"/>
-      <c r="AA3">
+      <c r="AA3"/>
+      <c r="AB3">
         <v>9610000000.0</v>
       </c>
-      <c r="AB3"/>
-      <c r="AC3">
+      <c r="AC3"/>
+      <c r="AD3">
         <v>8392000000.0</v>
       </c>
-      <c r="AD3"/>
-      <c r="AE3">
+      <c r="AE3"/>
+      <c r="AF3">
         <v>8124000000.0</v>
       </c>
-      <c r="AF3"/>
-      <c r="AG3">
+      <c r="AG3"/>
+      <c r="AH3">
         <v>8301000000.0</v>
       </c>
-      <c r="AH3"/>
-      <c r="AI3">
+      <c r="AI3"/>
+      <c r="AJ3">
         <v>8030000000.0</v>
       </c>
-      <c r="AJ3"/>
-      <c r="AK3">
+      <c r="AK3"/>
+      <c r="AL3">
         <v>8174000000.0</v>
       </c>
-      <c r="AL3"/>
-      <c r="AM3">
+      <c r="AM3"/>
+      <c r="AN3">
         <v>8361000000.0</v>
       </c>
-      <c r="AN3"/>
-      <c r="AO3">
+      <c r="AO3"/>
+      <c r="AP3">
         <v>8006000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>7011000000.0</v>
       </c>
-      <c r="AQ3"/>
-      <c r="AR3">
+      <c r="AR3"/>
+      <c r="AS3">
         <v>6556000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>6552000000.0</v>
       </c>
-      <c r="AT3"/>
-      <c r="AU3">
+      <c r="AU3"/>
+      <c r="AV3">
         <v>6732000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>5939000000.0</v>
       </c>
-      <c r="AW3"/>
-      <c r="AX3">
+      <c r="AX3"/>
+      <c r="AY3">
         <v>5182000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>4825500000.0</v>
       </c>
-      <c r="AZ3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BA3"/>
       <c r="BB3">
         <v>4825500000.0</v>
       </c>
       <c r="BC3">
+        <v>4825500000.0</v>
+      </c>
+      <c r="BD3">
         <v>3700000000.0</v>
       </c>
-      <c r="BD3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE3"/>
       <c r="BF3">
         <v>3700000000.0</v>
       </c>
       <c r="BG3">
+        <v>3700000000.0</v>
+      </c>
+      <c r="BH3">
         <v>3356000000.0</v>
       </c>
-      <c r="BH3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BI3"/>
       <c r="BJ3">
         <v>3356000000.0</v>
       </c>
-      <c r="BK3"/>
+      <c r="BK3">
+        <v>3356000000.0</v>
+      </c>
       <c r="BL3"/>
-      <c r="BM3">
-[...1 lines deleted...]
-      </c>
+      <c r="BM3"/>
       <c r="BN3">
         <v>3122500000.0</v>
       </c>
       <c r="BO3">
+        <v>3122500000.0</v>
+      </c>
+      <c r="BP3">
         <v>2444530000.0</v>
       </c>
-      <c r="BP3"/>
-      <c r="BQ3">
+      <c r="BQ3"/>
+      <c r="BR3">
         <v>2444530000.0</v>
       </c>
-      <c r="BR3"/>
-      <c r="BS3">
+      <c r="BS3"/>
+      <c r="BT3">
         <v>2008309500.0</v>
       </c>
-      <c r="BT3"/>
-      <c r="BU3">
+      <c r="BU3"/>
+      <c r="BV3">
         <v>2008309500.0</v>
       </c>
-      <c r="BV3"/>
-      <c r="BW3">
+      <c r="BW3"/>
+      <c r="BX3">
         <v>1629433920.0</v>
       </c>
-      <c r="BX3"/>
-      <c r="BY3">
+      <c r="BY3"/>
+      <c r="BZ3">
         <v>1629433920.0</v>
       </c>
-      <c r="BZ3"/>
-      <c r="CA3">
+      <c r="CA3"/>
+      <c r="CB3">
         <v>-289228890.0</v>
       </c>
-      <c r="CB3"/>
-      <c r="CC3">
+      <c r="CC3"/>
+      <c r="CD3">
         <v>-289228890.0</v>
       </c>
-      <c r="CD3"/>
-      <c r="CE3">
+      <c r="CE3"/>
+      <c r="CF3">
         <v>2399508350.0</v>
       </c>
-      <c r="CF3"/>
-      <c r="CG3">
+      <c r="CG3"/>
+      <c r="CH3">
         <v>2399508350.0</v>
       </c>
-      <c r="CH3"/>
-      <c r="CI3">
+      <c r="CI3"/>
+      <c r="CJ3">
         <v>2432634750.0</v>
       </c>
-      <c r="CJ3"/>
-      <c r="CK3">
+      <c r="CK3"/>
+      <c r="CL3">
         <v>2432634750.0</v>
       </c>
-      <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
-      <c r="CO3">
-[...1 lines deleted...]
-      </c>
+      <c r="CO3"/>
       <c r="CP3">
         <v>124200000.0</v>
       </c>
       <c r="CQ3">
+        <v>124200000.0</v>
+      </c>
+      <c r="CR3">
         <v>1228006250.0</v>
       </c>
-      <c r="CR3"/>
-      <c r="CS3">
+      <c r="CS3"/>
+      <c r="CT3">
         <v>1228006250.0</v>
       </c>
-      <c r="CT3"/>
-      <c r="CU3">
+      <c r="CU3"/>
+      <c r="CV3">
         <v>952219080.0</v>
       </c>
-      <c r="CV3"/>
-      <c r="CW3">
+      <c r="CW3"/>
+      <c r="CX3">
         <v>952219080.0</v>
       </c>
-      <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
-      <c r="DC3">
+      <c r="DC3"/>
+      <c r="DD3">
         <v>587577375.0</v>
       </c>
-      <c r="DD3"/>
-      <c r="DE3">
+      <c r="DE3"/>
+      <c r="DF3">
         <v>587577375.0</v>
       </c>
-      <c r="DF3"/>
-      <c r="DG3">
+      <c r="DG3"/>
+      <c r="DH3">
         <v>977292500.0</v>
       </c>
-      <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
-      <c r="DK3">
+      <c r="DK3"/>
+      <c r="DL3">
         <v>438896175.0</v>
       </c>
-      <c r="DL3"/>
-      <c r="DM3">
+      <c r="DM3"/>
+      <c r="DN3">
         <v>438896175.0</v>
       </c>
-      <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
-      <c r="DU3">
+      <c r="DU3"/>
+      <c r="DV3">
         <v>757860350.0</v>
       </c>
     </row>
-    <row r="4" spans="1:125">
+    <row r="4" spans="1:126">
       <c r="A4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...1 lines deleted...]
-      </c>
+      <c r="Y4"/>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
@@ -23261,875 +23353,882 @@
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
-      <c r="BB4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4"/>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
-      <c r="BF4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4"/>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
-      <c r="BJ4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4"/>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
-      <c r="BN4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4"/>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
-      <c r="BR4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4"/>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
-      <c r="BV4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4"/>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
-      <c r="BZ4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4"/>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
-      <c r="CD4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4"/>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
-      <c r="CH4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4"/>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
-      <c r="CL4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4"/>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
-      <c r="CP4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4"/>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
-      <c r="CT4"/>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
+      <c r="DV4"/>
     </row>
-    <row r="5" spans="1:125">
+    <row r="5" spans="1:126">
       <c r="A5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B5">
+        <v>13363000000.0</v>
+      </c>
+      <c r="C5">
         <v>17588767988.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>13363000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>9995000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>13363000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>14423000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>25223000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>12611500000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>14709000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>9721000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>16421500000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>12924500000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>8810000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>14321000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3559500000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>16133000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>7178000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>8810000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>84695500000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>6048500000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1206000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>7175500000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>4968500000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1755000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>9559000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>0.01</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>9629000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>0.01</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3985500000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>663244136.57</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>11259000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>527810600.95</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3015000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>8227000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3293000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>10086000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>14458000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>7193000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>14755000000.0</v>
       </c>
-      <c r="AN5">
-[...1 lines deleted...]
-      </c>
       <c r="AO5">
+        <v>0.0</v>
+      </c>
+      <c r="AP5">
         <v>21032000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>8241500000.0</v>
       </c>
-      <c r="AQ5">
-[...1 lines deleted...]
-      </c>
       <c r="AR5">
+        <v>0.0</v>
+      </c>
+      <c r="AS5">
         <v>8776500000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>6437000000.0</v>
       </c>
-      <c r="AT5">
-[...1 lines deleted...]
-      </c>
       <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5">
         <v>4835000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>20641000000.0</v>
       </c>
-      <c r="AW5">
-[...1 lines deleted...]
-      </c>
       <c r="AX5">
+        <v>0.0</v>
+      </c>
+      <c r="AY5">
         <v>17651000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>18895000000.0</v>
       </c>
-      <c r="AZ5">
-[...1 lines deleted...]
-      </c>
       <c r="BA5">
-        <v>18895000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB5">
         <v>18895000000.0</v>
       </c>
       <c r="BC5">
+        <v>18895000000.0</v>
+      </c>
+      <c r="BD5">
         <v>12399000000.0</v>
       </c>
-      <c r="BD5">
-[...1 lines deleted...]
-      </c>
       <c r="BE5">
-        <v>12399000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF5">
         <v>12399000000.0</v>
       </c>
       <c r="BG5">
+        <v>12399000000.0</v>
+      </c>
+      <c r="BH5">
         <v>12743000000.0</v>
       </c>
-      <c r="BH5">
-[...1 lines deleted...]
-      </c>
       <c r="BI5">
-        <v>12743000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BJ5">
         <v>12743000000.0</v>
       </c>
       <c r="BK5">
-        <v>0.0</v>
+        <v>12743000000.0</v>
       </c>
       <c r="BL5">
         <v>0.0</v>
       </c>
       <c r="BM5">
-        <v>13363000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BN5">
         <v>13363000000.0</v>
       </c>
       <c r="BO5">
+        <v>13363000000.0</v>
+      </c>
+      <c r="BP5">
         <v>15573140000.0</v>
       </c>
-      <c r="BP5">
-[...1 lines deleted...]
-      </c>
       <c r="BQ5">
+        <v>0.0</v>
+      </c>
+      <c r="BR5">
         <v>15573140000.0</v>
       </c>
-      <c r="BR5"/>
-      <c r="BS5">
+      <c r="BS5"/>
+      <c r="BT5">
         <v>13776298500.0</v>
       </c>
-      <c r="BT5">
-[...1 lines deleted...]
-      </c>
       <c r="BU5">
+        <v>0.0</v>
+      </c>
+      <c r="BV5">
         <v>13776298500.0</v>
       </c>
-      <c r="BV5"/>
-      <c r="BW5">
+      <c r="BW5"/>
+      <c r="BX5">
         <v>9437138120.0</v>
       </c>
-      <c r="BX5">
-[...1 lines deleted...]
-      </c>
       <c r="BY5">
+        <v>0.0</v>
+      </c>
+      <c r="BZ5">
         <v>9437138120.0</v>
       </c>
-      <c r="BZ5"/>
-      <c r="CA5">
+      <c r="CA5"/>
+      <c r="CB5">
         <v>7401838040.0</v>
       </c>
-      <c r="CB5">
-[...1 lines deleted...]
-      </c>
       <c r="CC5">
+        <v>0.0</v>
+      </c>
+      <c r="CD5">
         <v>7401838040.0</v>
       </c>
-      <c r="CD5"/>
-      <c r="CE5">
+      <c r="CE5"/>
+      <c r="CF5">
         <v>4713100800.0</v>
       </c>
-      <c r="CF5">
-[...1 lines deleted...]
-      </c>
       <c r="CG5">
+        <v>0.0</v>
+      </c>
+      <c r="CH5">
         <v>4713100800.0</v>
       </c>
-      <c r="CH5"/>
-      <c r="CI5">
+      <c r="CI5"/>
+      <c r="CJ5">
         <v>4972790250.0</v>
       </c>
-      <c r="CJ5">
-[...1 lines deleted...]
-      </c>
       <c r="CK5">
+        <v>0.0</v>
+      </c>
+      <c r="CL5">
         <v>4972790250.0</v>
       </c>
-      <c r="CL5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CM5"/>
       <c r="CN5">
         <v>0.0</v>
       </c>
       <c r="CO5">
-        <v>32908570800.0</v>
+        <v>0.0</v>
       </c>
       <c r="CP5">
         <v>32908570800.0</v>
       </c>
       <c r="CQ5">
+        <v>32908570800.0</v>
+      </c>
+      <c r="CR5">
         <v>5664933750.0</v>
       </c>
-      <c r="CR5">
-[...1 lines deleted...]
-      </c>
       <c r="CS5">
+        <v>0.0</v>
+      </c>
+      <c r="CT5">
         <v>5664933750.0</v>
       </c>
-      <c r="CT5"/>
-      <c r="CU5">
+      <c r="CU5"/>
+      <c r="CV5">
         <v>1518066471.0</v>
       </c>
-      <c r="CV5"/>
-      <c r="CW5">
+      <c r="CW5"/>
+      <c r="CX5">
         <v>1518066471.0</v>
       </c>
-      <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
-      <c r="DC5">
+      <c r="DC5"/>
+      <c r="DD5">
         <v>1444939650.0</v>
       </c>
-      <c r="DD5"/>
-      <c r="DE5">
+      <c r="DE5"/>
+      <c r="DF5">
         <v>1444939650.0</v>
       </c>
-      <c r="DF5"/>
-      <c r="DG5">
+      <c r="DG5"/>
+      <c r="DH5">
         <v>-2952199350.0</v>
       </c>
-      <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
-      <c r="DK5">
+      <c r="DK5"/>
+      <c r="DL5">
         <v>1449252600.0</v>
       </c>
-      <c r="DL5"/>
-      <c r="DM5">
+      <c r="DM5"/>
+      <c r="DN5">
         <v>1449252600.0</v>
       </c>
-      <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
-      <c r="DU5">
+      <c r="DU5"/>
+      <c r="DV5">
         <v>5925902850.0</v>
       </c>
     </row>
-    <row r="6" spans="1:125">
+    <row r="6" spans="1:126">
       <c r="A6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B6">
+        <v>16485500000.0</v>
+      </c>
+      <c r="C6">
         <v>23788275240.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>16485500000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>16921000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>16485500000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>21805000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>30736000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>15368000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>22410000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>13571500000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>25463500000.0</v>
       </c>
-      <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>17158000000.0</v>
       </c>
-      <c r="N6"/>
-      <c r="O6">
+      <c r="O6"/>
+      <c r="P6">
         <v>10697500000.0</v>
       </c>
-      <c r="P6"/>
-      <c r="Q6">
+      <c r="Q6"/>
+      <c r="R6">
         <v>11702000000.0</v>
       </c>
-      <c r="R6"/>
-      <c r="S6">
+      <c r="S6"/>
+      <c r="T6">
         <v>18377000000.0</v>
       </c>
-      <c r="T6"/>
-      <c r="U6">
+      <c r="U6"/>
+      <c r="V6">
         <v>10259000000.0</v>
       </c>
-      <c r="V6"/>
-      <c r="W6">
+      <c r="W6"/>
+      <c r="X6">
         <v>16293500000.0</v>
       </c>
-      <c r="X6"/>
-      <c r="Y6">
+      <c r="Y6"/>
+      <c r="Z6">
         <v>20518000000.0</v>
       </c>
-      <c r="Z6"/>
-      <c r="AA6">
+      <c r="AA6"/>
+      <c r="AB6">
         <v>19239000000.0</v>
       </c>
-      <c r="AB6"/>
-      <c r="AC6">
+      <c r="AC6"/>
+      <c r="AD6">
         <v>12377500000.0</v>
       </c>
-      <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>19383000000.0</v>
       </c>
-      <c r="AF6"/>
-      <c r="AG6">
+      <c r="AG6"/>
+      <c r="AH6">
         <v>11316000000.0</v>
       </c>
-      <c r="AH6"/>
-      <c r="AI6">
+      <c r="AI6"/>
+      <c r="AJ6">
         <v>11323000000.0</v>
       </c>
-      <c r="AJ6"/>
-      <c r="AK6">
+      <c r="AK6"/>
+      <c r="AL6">
         <v>22632000000.0</v>
       </c>
-      <c r="AL6"/>
-      <c r="AM6">
+      <c r="AM6"/>
+      <c r="AN6">
         <v>23116000000.0</v>
       </c>
-      <c r="AN6"/>
-      <c r="AO6">
+      <c r="AO6"/>
+      <c r="AP6">
         <v>29038000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>15252500000.0</v>
       </c>
-      <c r="AQ6"/>
-      <c r="AR6">
+      <c r="AR6"/>
+      <c r="AS6">
         <v>15332500000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>12989000000.0</v>
       </c>
-      <c r="AT6"/>
-      <c r="AU6">
+      <c r="AU6"/>
+      <c r="AV6">
         <v>11567000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>26580000000.0</v>
       </c>
-      <c r="AW6"/>
-      <c r="AX6">
+      <c r="AX6"/>
+      <c r="AY6">
         <v>22833000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>23720500000.0</v>
       </c>
-      <c r="AZ6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BA6"/>
       <c r="BB6">
         <v>23720500000.0</v>
       </c>
       <c r="BC6">
+        <v>23720500000.0</v>
+      </c>
+      <c r="BD6">
         <v>16099000000.0</v>
       </c>
-      <c r="BD6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE6"/>
       <c r="BF6">
         <v>16099000000.0</v>
       </c>
       <c r="BG6">
         <v>16099000000.0</v>
       </c>
-      <c r="BH6"/>
-      <c r="BI6">
+      <c r="BH6">
         <v>16099000000.0</v>
       </c>
+      <c r="BI6"/>
       <c r="BJ6">
         <v>16099000000.0</v>
       </c>
-      <c r="BK6"/>
+      <c r="BK6">
+        <v>16099000000.0</v>
+      </c>
       <c r="BL6"/>
-      <c r="BM6">
-[...1 lines deleted...]
-      </c>
+      <c r="BM6"/>
       <c r="BN6">
         <v>16485500000.0</v>
       </c>
       <c r="BO6">
+        <v>16485500000.0</v>
+      </c>
+      <c r="BP6">
         <v>18017670000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>37258092760.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>18017670000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-41648588700.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>15784608000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>30174856500.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>15784608000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-16308482610.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>11066572040.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>11785093460.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>11066572040.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-38587277060.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>7112609150.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>16007504100.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>7112609150.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-33702573430.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>7112609150.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>14137605000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>7112609150.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>14949709100.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>7405425000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>14822415480.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>7405425000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>17862034560.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-19246890800.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>17451825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33032770800.0</v>
       </c>
       <c r="CP6">
         <v>33032770800.0</v>
       </c>
       <c r="CQ6">
+        <v>33032770800.0</v>
+      </c>
+      <c r="CR6">
         <v>6892940000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>12656906000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>6892940000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>8473080000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>2470285551.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>6917782080.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>2470285551.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>5990395200.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-19099083700.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>4818798768.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>9583316100.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>4762352000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>2032517025.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>4379898800.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>2032517025.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>3964523750.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-1974906850.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>3856849650.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>5661461500.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>3955287160.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>1888148775.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>3088917000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>1888148775.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>2835234450.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-7001356400.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>2939525350.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>5879050700.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>2939525350.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-3500678200.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>2018934250.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>6683763200.0</v>
       </c>
     </row>
-    <row r="7" spans="1:125">
+    <row r="7" spans="1:126">
       <c r="A7" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7">
-[...1 lines deleted...]
-      </c>
+      <c r="Y7"/>
       <c r="Z7">
         <v>0.0</v>
       </c>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
@@ -24170,219 +24269,220 @@
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
-      <c r="BB7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7"/>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
-      <c r="BF7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7"/>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
-      <c r="BJ7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7"/>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
-      <c r="BN7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7"/>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
-      <c r="BR7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7"/>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
-      <c r="BV7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7"/>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
-      <c r="BZ7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7"/>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
-      <c r="CD7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7"/>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
-      <c r="CH7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7"/>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
-      <c r="CL7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7"/>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
-      <c r="CP7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7"/>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
-      <c r="CT7"/>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
+      <c r="DV7"/>
     </row>
-    <row r="8" spans="1:125">
+    <row r="8" spans="1:126">
       <c r="A8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...1 lines deleted...]
-      </c>
+      <c r="Y8"/>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
@@ -24423,1612 +24523,1629 @@
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
-      <c r="BB8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8"/>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
-      <c r="BF8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8"/>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
-      <c r="BJ8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8"/>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
-      <c r="BN8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8"/>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
-      <c r="BR8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8"/>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
-      <c r="BV8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8"/>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
-      <c r="BZ8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8"/>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
-      <c r="CD8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8"/>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
-      <c r="CH8"/>
-      <c r="CI8">
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8"/>
+      <c r="CJ8">
         <v>70439000.0</v>
       </c>
-      <c r="CJ8">
-[...1 lines deleted...]
-      </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
-      <c r="CL8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8"/>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
-      <c r="CP8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8"/>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
-      <c r="CT8"/>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
+      <c r="DV8"/>
     </row>
-    <row r="9" spans="1:125">
+    <row r="9" spans="1:126">
       <c r="A9" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B9">
+        <v>24664000000.0</v>
+      </c>
+      <c r="C9">
         <v>29523867340.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>24664000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>37299000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>24664000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>50541000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>64599000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>32299500000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>57109000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>28554500000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>61370000000.0</v>
       </c>
-      <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>60953000000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>77925000000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>57500000000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>59399000000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>45026000000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>42233000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>21116500000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>47532000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>0.04</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>50452000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>0.08</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>52308000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1839305179.51</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>47850000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2019328156.65</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>47842000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>23921000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>46883000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>23441500000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>45434000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>22717000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>47933000000.0</v>
       </c>
-      <c r="AN9">
-[...1 lines deleted...]
-      </c>
       <c r="AO9">
+        <v>0.0</v>
+      </c>
+      <c r="AP9">
         <v>45236000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>46234000000.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
+        <v>0.0</v>
+      </c>
+      <c r="AS9">
         <v>51235000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>55049000000.0</v>
       </c>
-      <c r="AT9">
-[...1 lines deleted...]
-      </c>
       <c r="AU9">
+        <v>0.0</v>
+      </c>
+      <c r="AV9">
         <v>50120000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>46412000000.0</v>
       </c>
-      <c r="AW9">
-[...1 lines deleted...]
-      </c>
       <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
         <v>39619000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>29202000000.0</v>
       </c>
-      <c r="AZ9">
-[...1 lines deleted...]
-      </c>
       <c r="BA9">
-        <v>29202000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB9">
         <v>29202000000.0</v>
       </c>
       <c r="BC9">
+        <v>29202000000.0</v>
+      </c>
+      <c r="BD9">
         <v>25984500000.0</v>
       </c>
-      <c r="BD9">
-[...1 lines deleted...]
-      </c>
       <c r="BE9">
-        <v>25984500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF9">
         <v>25984500000.0</v>
       </c>
       <c r="BG9">
+        <v>25984500000.0</v>
+      </c>
+      <c r="BH9">
         <v>21536500000.0</v>
       </c>
-      <c r="BH9">
-[...1 lines deleted...]
-      </c>
       <c r="BI9">
-        <v>21536500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>21536500000.0</v>
       </c>
       <c r="BK9">
+        <v>21536500000.0</v>
+      </c>
+      <c r="BL9">
         <v>7390026000.0</v>
       </c>
-      <c r="BL9">
-[...1 lines deleted...]
-      </c>
       <c r="BM9">
-        <v>24664000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BN9">
         <v>24664000000.0</v>
       </c>
       <c r="BO9">
+        <v>24664000000.0</v>
+      </c>
+      <c r="BP9">
         <v>25960440000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>37258092760.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>25960440000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>32186733900.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>19413658500.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>30174856500.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>19413658500.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>21618735870.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>14839997960.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>11785093460.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>14839997960.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>13906104240.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>11579129010.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>16007504100.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>11579129010.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>15705205920.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>10368208075.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>14137605000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>10368208075.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>14949709100.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>11553143805.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>14822415480.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>11553143805.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>17862034560.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>28014975000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>17451825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2585025000.0</v>
       </c>
       <c r="CP9">
         <v>-2585025000.0</v>
       </c>
       <c r="CQ9">
+        <v>-2585025000.0</v>
+      </c>
+      <c r="CR9">
         <v>8197445000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>12656906000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>8197445000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>8473080000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>4500167040.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>6917782080.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>4500167040.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>5990395200.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>9435306108.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>4818798768.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>9583316100.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>4762352000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>2223958275.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>4379898800.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>2223958275.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>3964523750.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>-2945491100.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>3856849650.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>8155752600.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>3955287160.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>2057853600.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>3088917000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>2057853600.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>2835234450.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>6272247660.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>2939525350.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>5879050700.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>2939525350.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>3580791800.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>2018934250.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>-266806900.0</v>
       </c>
     </row>
-    <row r="10" spans="1:125">
+    <row r="10" spans="1:126">
       <c r="A10" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B10">
+        <v>12097500000.0</v>
+      </c>
+      <c r="C10">
         <v>1349831229.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12097500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5924000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12097500000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6358000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-46912000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-23456000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12406000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6203000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-6261000000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>20775000000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>34336000000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>21205000000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-7521000000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>18238000000.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>-125905000000.0</v>
       </c>
-      <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>7598000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>0.01</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-11728000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-0.02</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>20959000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>736980906.5</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4415000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>186318365.97</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>11289000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5644500000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>16938000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>979985000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>13070000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>6535000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>9163000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-941097000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>14555000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>16025000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-2561663000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>29568000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>24028000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-2010968000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>21085000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>21191000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-2182215000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>18515000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>18001500000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-2501641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18001500000.0</v>
       </c>
       <c r="BB10">
         <v>18001500000.0</v>
       </c>
       <c r="BC10">
+        <v>18001500000.0</v>
+      </c>
+      <c r="BD10">
         <v>14708000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-1759670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14708000000.0</v>
       </c>
       <c r="BF10">
         <v>14708000000.0</v>
       </c>
       <c r="BG10">
+        <v>14708000000.0</v>
+      </c>
+      <c r="BH10">
         <v>11686000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-1379512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11686000000.0</v>
       </c>
       <c r="BJ10">
         <v>11686000000.0</v>
       </c>
       <c r="BK10">
+        <v>11686000000.0</v>
+      </c>
+      <c r="BL10">
         <v>963872000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-2253548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12097500000.0</v>
       </c>
       <c r="BN10">
         <v>12097500000.0</v>
       </c>
       <c r="BO10">
+        <v>12097500000.0</v>
+      </c>
+      <c r="BP10">
         <v>15795725000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-2035134000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>15795725000.0</v>
       </c>
-      <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>13085721900.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-1745648000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>13085721900.0</v>
       </c>
-      <c r="BV10"/>
-      <c r="BW10">
+      <c r="BW10"/>
+      <c r="BX10">
         <v>9558631000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-1710111000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>9558631000.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>7370349990.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-1122055000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>7370349990.0</v>
       </c>
-      <c r="CD10"/>
-      <c r="CE10">
+      <c r="CE10"/>
+      <c r="CF10">
         <v>4280452875.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-594179000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>4280452875.0</v>
       </c>
-      <c r="CH10"/>
-      <c r="CI10">
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>5890718610.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-688000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>5890718610.0</v>
       </c>
-      <c r="CL10"/>
-      <c r="CM10">
+      <c r="CM10"/>
+      <c r="CN10">
         <v>658650000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-717000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14603850000.0</v>
       </c>
       <c r="CP10">
         <v>14603850000.0</v>
       </c>
       <c r="CQ10">
+        <v>14603850000.0</v>
+      </c>
+      <c r="CR10">
         <v>5519988750.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-624042000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>5519988750.0</v>
       </c>
-      <c r="CT10"/>
-      <c r="CU10">
+      <c r="CU10"/>
+      <c r="CV10">
         <v>3083698800.0</v>
       </c>
-      <c r="CV10"/>
-      <c r="CW10">
+      <c r="CW10"/>
+      <c r="CX10">
         <v>3083698800.0</v>
       </c>
-      <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
-      <c r="DC10">
+      <c r="DC10"/>
+      <c r="DD10">
         <v>1620182025.0</v>
       </c>
-      <c r="DD10"/>
-      <c r="DE10">
+      <c r="DE10"/>
+      <c r="DF10">
         <v>1620182025.0</v>
       </c>
-      <c r="DF10"/>
-      <c r="DG10">
+      <c r="DG10"/>
+      <c r="DH10">
         <v>4141815500.0</v>
       </c>
-      <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
-      <c r="DK10">
+      <c r="DK10"/>
+      <c r="DL10">
         <v>1695607275.0</v>
       </c>
-      <c r="DL10"/>
-      <c r="DM10">
+      <c r="DM10"/>
+      <c r="DN10">
         <v>1695607275.0</v>
       </c>
-      <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
-      <c r="DU10">
+      <c r="DU10"/>
+      <c r="DV10">
         <v>2394466750.0</v>
       </c>
     </row>
-    <row r="11" spans="1:125">
+    <row r="11" spans="1:126">
       <c r="A11" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B11">
+        <v>5240000000.0</v>
+      </c>
+      <c r="C11">
         <v>535360028.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5240000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2955000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5240000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1601000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>6517000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3258500000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3222000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1611000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>896000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-448000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>6077000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3038500000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>8717000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4358500000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5152000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2576000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2765000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1382500000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2950000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1475000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>29482000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-14615500000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3092000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1546000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1900000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-950000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>5057000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>177819191.95</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1996000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>84233625.93</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3562000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1781000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4776000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>257040000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>3719000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1859500000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2414000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-405858000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>6277000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>5025000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-814901000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>9406000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>6796000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-753457000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>7900000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>6656000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-699983000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>5939000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>5873000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-733985000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5873000000.0</v>
       </c>
       <c r="BB11">
         <v>5873000000.0</v>
       </c>
       <c r="BC11">
+        <v>5873000000.0</v>
+      </c>
+      <c r="BD11">
         <v>4598000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-592654000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4598000000.0</v>
       </c>
       <c r="BF11">
         <v>4598000000.0</v>
       </c>
       <c r="BG11">
+        <v>4598000000.0</v>
+      </c>
+      <c r="BH11">
         <v>3492500000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-496380000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3492500000.0</v>
       </c>
       <c r="BJ11">
         <v>3492500000.0</v>
       </c>
       <c r="BK11">
+        <v>3492500000.0</v>
+      </c>
+      <c r="BL11">
         <v>505659000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-887957000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5240000000.0</v>
       </c>
       <c r="BN11">
         <v>5240000000.0</v>
       </c>
       <c r="BO11">
+        <v>5240000000.0</v>
+      </c>
+      <c r="BP11">
         <v>4752385000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-6983862200.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>4752385000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-4865297300.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>4150506300.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-4517150600.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>4150506300.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-5791010870.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>2973002240.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-1536117500.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>2973002240.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-2714447080.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>2579788720.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-2655421250.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>2579788720.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-1545070220.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>1567965175.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-1401193740.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1567965175.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-2490461980.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>2107035945.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-3409629120.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>2107035945.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-2401264080.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-4515000000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-2548125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9389850000.0</v>
       </c>
       <c r="CP11">
         <v>9389850000.0</v>
       </c>
       <c r="CQ11">
+        <v>9389850000.0</v>
+      </c>
+      <c r="CR11">
         <v>1827917500.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-2018696400.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1827917500.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-1563485000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>1064045520.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-1277431350.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>1064045520.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-756302400.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-1220312670.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-622758003.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-1238643900.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-615333600.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>601420050.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>-467619200.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>601420050.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>-571156250.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>2906929000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>-621501750.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>-1314237000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>-637364200.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>458816475.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>-575616600.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>458816475.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>-528343110.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>-976032140.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>-457076700.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>-914153400.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>-457076700.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>-504286500.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>-332256850.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>1397696200.0</v>
       </c>
     </row>
-    <row r="12" spans="1:125">
+    <row r="12" spans="1:126">
       <c r="A12" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B12">
+        <v>1265500000.0</v>
+      </c>
+      <c r="C12">
         <v>4214293188.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1265500000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4685000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1265500000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3072000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3561000000.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>316493785.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>268615384.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>251820571.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>217932587.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>876000000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>1549000000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>1916500000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>2358000000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>227000000.0</v>
       </c>
-      <c r="Z12">
-[...1 lines deleted...]
-      </c>
       <c r="AA12">
+        <v>0.0</v>
+      </c>
+      <c r="AB12">
         <v>150000000.0</v>
       </c>
-      <c r="AB12">
-[...1 lines deleted...]
-      </c>
       <c r="AC12">
+        <v>0.0</v>
+      </c>
+      <c r="AD12">
         <v>454000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>8861071.06</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1179000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>75075962.19</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1190000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>844500000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>261661000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>233332000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>198832000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>704500000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>168151000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142701000.0</v>
       </c>
       <c r="AO12">
         <v>142701000.0</v>
       </c>
       <c r="AP12">
+        <v>142701000.0</v>
+      </c>
+      <c r="AQ12">
         <v>149266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126403000.0</v>
       </c>
       <c r="AR12">
         <v>126403000.0</v>
       </c>
       <c r="AS12">
+        <v>126403000.0</v>
+      </c>
+      <c r="AT12">
         <v>115583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115498000.0</v>
       </c>
       <c r="AU12">
         <v>115498000.0</v>
       </c>
       <c r="AV12">
+        <v>115498000.0</v>
+      </c>
+      <c r="AW12">
         <v>95083000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120102000.0</v>
       </c>
       <c r="AX12">
         <v>120102000.0</v>
       </c>
       <c r="AY12">
+        <v>120102000.0</v>
+      </c>
+      <c r="AZ12">
         <v>1015000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>120370000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1015000000.0</v>
       </c>
       <c r="BB12">
         <v>1015000000.0</v>
       </c>
       <c r="BC12">
+        <v>1015000000.0</v>
+      </c>
+      <c r="BD12">
         <v>908500000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>147376000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>908500000.0</v>
       </c>
       <c r="BF12">
         <v>908500000.0</v>
       </c>
       <c r="BG12">
+        <v>908500000.0</v>
+      </c>
+      <c r="BH12">
         <v>1057000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>135302000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1057000000.0</v>
       </c>
       <c r="BJ12">
         <v>1057000000.0</v>
       </c>
       <c r="BK12">
+        <v>1057000000.0</v>
+      </c>
+      <c r="BL12">
         <v>194526000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>142043000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1265500000.0</v>
       </c>
       <c r="BN12">
         <v>1265500000.0</v>
       </c>
       <c r="BO12">
+        <v>1265500000.0</v>
+      </c>
+      <c r="BP12">
         <v>538890000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>64728000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>538890000.0</v>
       </c>
-      <c r="BR12"/>
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12">
         <v>130363950.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>64938000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>130363950.0</v>
       </c>
-      <c r="BV12"/>
-      <c r="BW12">
+      <c r="BW12"/>
+      <c r="BX12">
         <v>92906320.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>42338000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>92906320.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>166223500.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>64128000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>166223500.0</v>
       </c>
-      <c r="CD12"/>
-      <c r="CE12">
+      <c r="CE12"/>
+      <c r="CF12">
         <v>181037075.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>110000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>181037075.0</v>
       </c>
-      <c r="CH12"/>
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>170306000.0</v>
       </c>
-      <c r="CJ12">
-[...1 lines deleted...]
-      </c>
       <c r="CK12">
+        <v>0.0</v>
+      </c>
+      <c r="CL12">
         <v>231461550.0</v>
       </c>
-      <c r="CL12"/>
-      <c r="CM12">
+      <c r="CM12"/>
+      <c r="CN12">
         <v>37061000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>879750000.0</v>
       </c>
       <c r="CP12">
         <v>879750000.0</v>
       </c>
       <c r="CQ12">
+        <v>879750000.0</v>
+      </c>
+      <c r="CR12">
         <v>265732500.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>22325000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>265732500.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>69968000.0</v>
       </c>
-      <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
-      <c r="DG12">
+      <c r="DG12"/>
+      <c r="DH12">
         <v>88886000.0</v>
       </c>
-      <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
-      <c r="DK12">
+      <c r="DK12"/>
+      <c r="DL12">
         <v>121037475.0</v>
       </c>
-      <c r="DL12"/>
-      <c r="DM12">
+      <c r="DM12"/>
+      <c r="DN12">
         <v>121037475.0</v>
       </c>
-      <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
-      <c r="DU12">
+      <c r="DU12"/>
+      <c r="DV12">
         <v>292557700.0</v>
       </c>
     </row>
-    <row r="13" spans="1:125">
+    <row r="13" spans="1:126">
       <c r="A13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B13"/>
-      <c r="C13"/>
-      <c r="D13">
+      <c r="C13">
+        <v>3167000000.0</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13">
         <v>3362000000.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="F13"/>
+      <c r="G13">
         <v>3175000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2682000000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>4519000000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>3577000000.0</v>
       </c>
-      <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>3429000000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>2772000000.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13">
+      <c r="Q13"/>
+      <c r="R13">
         <v>3104000000.0</v>
       </c>
-      <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>2490000000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>3256000000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>4843000000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>1885000000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>436000000.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13">
+      <c r="AC13"/>
+      <c r="AD13">
         <v>1044000000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13">
+      <c r="AE13"/>
+      <c r="AF13">
         <v>869000000.0</v>
       </c>
-      <c r="AF13"/>
-      <c r="AG13">
+      <c r="AG13"/>
+      <c r="AH13">
         <v>269000000.0</v>
       </c>
-      <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
@@ -26076,1228 +26193,1237 @@
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
+      <c r="DV13"/>
     </row>
-    <row r="14" spans="1:125">
+    <row r="14" spans="1:126">
       <c r="A14" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-      <c r="S14">
-[...1 lines deleted...]
-      </c>
+      <c r="S14"/>
       <c r="T14">
         <v>5982000000.0</v>
       </c>
       <c r="U14">
-        <v>5490000000.0</v>
+        <v>5982000000.0</v>
       </c>
       <c r="V14">
         <v>5490000000.0</v>
       </c>
       <c r="W14">
-        <v>4941000000.0</v>
+        <v>5490000000.0</v>
       </c>
       <c r="X14">
         <v>4941000000.0</v>
       </c>
       <c r="Y14">
-        <v>6001000000.0</v>
+        <v>4941000000.0</v>
       </c>
       <c r="Z14">
         <v>6001000000.0</v>
       </c>
       <c r="AA14">
-        <v>5885000000.0</v>
+        <v>6001000000.0</v>
       </c>
       <c r="AB14">
         <v>5885000000.0</v>
       </c>
       <c r="AC14">
+        <v>5885000000.0</v>
+      </c>
+      <c r="AD14">
         <v>49.51</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>438904321.53</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>58.25</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>474594868.33</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>18.61</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>5972000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>37726000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>22730000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>49270000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>5451000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>59498000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-62460000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>62460000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>65607000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-53455000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>53455000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>33481000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>-45303000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>45303000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>35333000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>-49384000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>49384000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>35388000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>-47058000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>47058000.0</v>
       </c>
-      <c r="BB14"/>
-      <c r="BC14">
+      <c r="BC14"/>
+      <c r="BD14">
         <v>35616000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>-27436000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>27436000.0</v>
       </c>
-      <c r="BF14"/>
-      <c r="BG14">
+      <c r="BG14"/>
+      <c r="BH14">
         <v>30778000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>-27712000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>27712000.0</v>
       </c>
-      <c r="BJ14"/>
-      <c r="BK14">
+      <c r="BK14"/>
+      <c r="BL14">
         <v>34932000.0</v>
       </c>
-      <c r="BL14">
-[...1 lines deleted...]
-      </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
-      <c r="BN14"/>
-      <c r="BO14">
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14"/>
+      <c r="BP14">
         <v>72451000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>-61083000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>61083000.0</v>
       </c>
-      <c r="BR14"/>
-      <c r="BS14">
+      <c r="BS14"/>
+      <c r="BT14">
         <v>39318000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>-32682000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>32682000.0</v>
       </c>
-      <c r="BV14"/>
-      <c r="BW14">
+      <c r="BW14"/>
+      <c r="BX14">
         <v>10030000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>-14534000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>14534000.0</v>
       </c>
-      <c r="BZ14"/>
-      <c r="CA14">
+      <c r="CA14"/>
+      <c r="CB14">
         <v>6374000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>-10275000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>10275000.0</v>
       </c>
-      <c r="CD14"/>
-      <c r="CE14">
+      <c r="CE14"/>
+      <c r="CF14">
         <v>4640000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>-6119000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>6119000.0</v>
       </c>
-      <c r="CH14"/>
-      <c r="CI14">
+      <c r="CI14"/>
+      <c r="CJ14">
         <v>14636000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>-8000000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>8000000.0</v>
       </c>
-      <c r="CL14"/>
-      <c r="CM14">
+      <c r="CM14"/>
+      <c r="CN14">
         <v>2695000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>-3000000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>3000000.0</v>
       </c>
-      <c r="CP14"/>
-      <c r="CQ14">
+      <c r="CQ14"/>
+      <c r="CR14">
         <v>2415000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>-1585000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>1585000.0</v>
       </c>
-      <c r="CT14"/>
-      <c r="CU14">
+      <c r="CU14"/>
+      <c r="CV14">
         <v>2946000.0</v>
       </c>
-      <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
+      <c r="DV14"/>
     </row>
-    <row r="15" spans="1:125">
+    <row r="15" spans="1:126">
       <c r="A15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B15">
+        <v>6824000000.0</v>
+      </c>
+      <c r="C15">
         <v>229576095.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>6824000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2167000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>6824000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4600000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-53855000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-26927500000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>9584000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4792000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-5778000000.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>14577000000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>23978000000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>14978000000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>-5459000000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>14491000000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>-95807000000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>4053000000.0</v>
       </c>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
       <c r="AA15">
+        <v>0.0</v>
+      </c>
+      <c r="AB15">
         <v>-10442000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-0.02</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>14740000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>518302331.31</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1828000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>77143821.74</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>6901000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>3450500000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>11698000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>877715000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>8676000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4338000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>5913000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-472779000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>7312000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>10171000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-1693307000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>19545000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>16870000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-1212208000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>12710000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>14117000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-1432848000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>12157000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>11791500000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-1720598000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11791500000.0</v>
       </c>
       <c r="BB15">
         <v>11791500000.0</v>
       </c>
       <c r="BC15">
+        <v>11791500000.0</v>
+      </c>
+      <c r="BD15">
         <v>9897000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-1139580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9897000000.0</v>
       </c>
       <c r="BF15">
         <v>9897000000.0</v>
       </c>
       <c r="BG15">
+        <v>9897000000.0</v>
+      </c>
+      <c r="BH15">
         <v>7970500000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-855420000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7970500000.0</v>
       </c>
       <c r="BJ15">
         <v>7970500000.0</v>
       </c>
       <c r="BK15">
+        <v>7970500000.0</v>
+      </c>
+      <c r="BL15">
         <v>423281000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-1391613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6824000000.0</v>
       </c>
       <c r="BN15">
         <v>6824000000.0</v>
       </c>
       <c r="BO15">
+        <v>6824000000.0</v>
+      </c>
+      <c r="BP15">
         <v>11043340000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>6983862200.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>11043340000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>4865297300.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>8670964350.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>4517150600.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>8670964350.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>5791010870.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>5202753920.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1536117500.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>5202753920.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2714447080.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>4893619840.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>2655421250.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>4893619840.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1545070220.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2644982350.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1401193740.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2644982350.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2490461980.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>3955838355.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>3409629120.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>3955838355.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>2401264080.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>4515000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>2548125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5141550000.0</v>
       </c>
       <c r="CP15">
         <v>5141550000.0</v>
       </c>
       <c r="CQ15">
+        <v>5141550000.0</v>
+      </c>
+      <c r="CR15">
         <v>3692071250.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>2018696400.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>3692071250.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1563485000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>2019653280.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>1277431350.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>2019653280.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>756302400.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>1220312670.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>622758003.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>1238643900.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>615333600.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>1018761975.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>467619200.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>1018761975.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>571156250.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>1234886500.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>621501750.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>1314237000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>637364200.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>1236790800.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>575616600.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>1236790800.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>528343110.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>976032140.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>457076700.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>914153400.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>457076700.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>504286500.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>332256850.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>996770550.0</v>
       </c>
     </row>
-    <row r="16" spans="1:125">
+    <row r="16" spans="1:126">
       <c r="A16" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="C16">
+        <v>241000000.0</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16">
         <v>2167000000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>4600000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-53855000000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>9584000000.0</v>
       </c>
-      <c r="J16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K16"/>
       <c r="L16">
         <v>-2889000000.0</v>
       </c>
       <c r="M16">
-        <v>7288500000.0</v>
+        <v>-2889000000.0</v>
       </c>
       <c r="N16">
         <v>7288500000.0</v>
       </c>
       <c r="O16">
-        <v>11989000000.0</v>
+        <v>7288500000.0</v>
       </c>
       <c r="P16">
         <v>11989000000.0</v>
       </c>
       <c r="Q16">
-        <v>7489000000.0</v>
+        <v>11989000000.0</v>
       </c>
       <c r="R16">
         <v>7489000000.0</v>
       </c>
       <c r="S16">
-        <v>-2729500000.0</v>
+        <v>7489000000.0</v>
       </c>
       <c r="T16">
         <v>-2729500000.0</v>
       </c>
       <c r="U16">
-        <v>7245500000.0</v>
+        <v>-2729500000.0</v>
       </c>
       <c r="V16">
         <v>7245500000.0</v>
       </c>
       <c r="W16">
-        <v>-47581000000.0</v>
+        <v>7245500000.0</v>
       </c>
       <c r="X16">
         <v>-47581000000.0</v>
       </c>
       <c r="Y16">
-        <v>2026500000.0</v>
+        <v>-47581000000.0</v>
       </c>
       <c r="Z16">
         <v>2026500000.0</v>
       </c>
       <c r="AA16">
+        <v>2026500000.0</v>
+      </c>
+      <c r="AB16">
         <v>-10442000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-5221000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>14740000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>518302331.31</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1828000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>77143821.74</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>6901000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3450500000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>922873000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>877715000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>633285000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4338000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>422284000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-472779000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>472779000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>753461000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-1693307000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1693307000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1572054000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-1212208000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1212208000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1226491000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-1432848000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1432848000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1164173000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-1720598000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1720598000.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>1790130000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-1139580000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1139580000.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>1235148000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-855420000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>855420000.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>423281000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>-1391613000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1391613000.0</v>
       </c>
-      <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>1360726000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>-1333625000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1333625000.0</v>
       </c>
-      <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>1231933000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>-1134067000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1134067000.0</v>
       </c>
-      <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>797405000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>-1119273000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1119273000.0</v>
       </c>
-      <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>730298000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>-705580000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>705580000.0</v>
       </c>
-      <c r="CD16"/>
-      <c r="CE16">
+      <c r="CE16"/>
+      <c r="CF16">
         <v>582789000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>-371045000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>371045000.0</v>
       </c>
-      <c r="CH16"/>
-      <c r="CI16">
+      <c r="CI16"/>
+      <c r="CJ16">
         <v>450457000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>-457000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>457000000.0</v>
       </c>
-      <c r="CL16"/>
-      <c r="CM16">
+      <c r="CM16"/>
+      <c r="CN16">
         <v>430956000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>-483000000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>483000000.0</v>
       </c>
-      <c r="CP16"/>
-      <c r="CQ16">
+      <c r="CQ16"/>
+      <c r="CR16">
         <v>502865000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>-414135000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>414135000.0</v>
       </c>
-      <c r="CT16"/>
-      <c r="CU16">
+      <c r="CU16"/>
+      <c r="CV16">
         <v>599069000.0</v>
       </c>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
+      <c r="DV16"/>
     </row>
-    <row r="17" spans="1:125">
+    <row r="17" spans="1:126">
       <c r="A17" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
+      <c r="Y17"/>
+      <c r="Z17">
         <v>0.01</v>
       </c>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
       <c r="AA17">
+        <v>0.0</v>
+      </c>
+      <c r="AB17">
         <v>-0.02</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-0.01</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>63.07</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>559161714.55</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>12.53</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>102084740.04</v>
       </c>
-      <c r="AG17">
-[...1 lines deleted...]
-      </c>
       <c r="AH17">
+        <v>0.0</v>
+      </c>
+      <c r="AI17">
         <v>3863500000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>20107500000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>6081000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-9351000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>4675500000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>15027000000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>31162000000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
         <v>30417000000.0</v>
       </c>
-      <c r="AT17">
-[...1 lines deleted...]
-      </c>
       <c r="AU17">
         <v>0.0</v>
       </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
-      <c r="BB17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17"/>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
-      <c r="BF17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17"/>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
-      <c r="BJ17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17"/>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
-      <c r="BN17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17"/>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
-      <c r="BR17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17"/>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
-      <c r="BV17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17"/>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
-      <c r="BZ17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17"/>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
-      <c r="CD17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17"/>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
-      <c r="CH17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17"/>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
-      <c r="CL17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17"/>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
-      <c r="CP17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17"/>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
-      <c r="CT17"/>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
+      <c r="DV17"/>
     </row>
-    <row r="18" spans="1:125">
+    <row r="18" spans="1:126">
       <c r="A18" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -27379,106 +27505,107 @@
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
+      <c r="DV18"/>
     </row>
-    <row r="19" spans="1:125">
+    <row r="19" spans="1:126">
       <c r="A19" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
-[...1 lines deleted...]
-      </c>
+      <c r="Y19"/>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
@@ -27526,697 +27653,700 @@
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
+      <c r="DV19"/>
     </row>
-    <row r="20" spans="1:125">
+    <row r="20" spans="1:126">
       <c r="A20" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...1 lines deleted...]
-      </c>
+      <c r="Y20"/>
       <c r="Z20">
         <v>0.0</v>
       </c>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>37000000.0</v>
       </c>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>19000000.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>46000000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
         <v>57000000.0</v>
       </c>
-      <c r="AT20">
-[...1 lines deleted...]
-      </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
-      <c r="BB20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20"/>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
-      <c r="BF20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20"/>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
-      <c r="BJ20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20"/>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
-      <c r="BN20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20"/>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
-      <c r="BR20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20"/>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
-      <c r="BV20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20"/>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
-      <c r="BZ20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20"/>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
-      <c r="CD20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20"/>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
-      <c r="CH20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20"/>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
-      <c r="CL20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20"/>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
-      <c r="CP20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20"/>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
-      <c r="CT20"/>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
+      <c r="DV20"/>
     </row>
-    <row r="21" spans="1:125">
+    <row r="21" spans="1:126">
       <c r="A21" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B21">
+        <v>12333000000.0</v>
+      </c>
+      <c r="C21">
         <v>17588767987.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12333000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>24769000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12333000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>15738000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>26413000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>13206500000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>19442000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>10848000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>25849000000.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>29418000000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>32715000000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>17620000000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>12097000000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>14351000000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>3758000000.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>9559000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>0.01</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>9629000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>0.01</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>18862000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>663244136.57</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>11259000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>527810600.95</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>16454000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>8227000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>20100000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1837672000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>14458000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>7193000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>14755000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-1252748000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>21032000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>18574000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-2560279000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>28831000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>23253000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-2262565000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>23933000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>20641000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-2096176000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>17651000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>18379000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-2441828000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18379000000.0</v>
       </c>
       <c r="BB21">
         <v>18379000000.0</v>
       </c>
       <c r="BC21">
+        <v>18379000000.0</v>
+      </c>
+      <c r="BD21">
         <v>14975000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-2143328000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14975000000.0</v>
       </c>
       <c r="BF21">
         <v>14975000000.0</v>
       </c>
       <c r="BG21">
+        <v>14975000000.0</v>
+      </c>
+      <c r="BH21">
         <v>11968500000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-1700787000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11968500000.0</v>
       </c>
       <c r="BJ21">
         <v>11968500000.0</v>
       </c>
       <c r="BK21">
+        <v>11968500000.0</v>
+      </c>
+      <c r="BL21">
         <v>1754851000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-1933978000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12333000000.0</v>
       </c>
       <c r="BN21">
         <v>12333000000.0</v>
       </c>
       <c r="BO21">
+        <v>12333000000.0</v>
+      </c>
+      <c r="BP21">
         <v>15869920000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>37258092760.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>15869920000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-41648588700.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>13043441700.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>30174856500.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>13043441700.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-16308482610.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>9526471120.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>11785093460.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>9526471120.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-38587277060.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>7466759620.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>16007504100.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>7466759620.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-33702573430.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>4311137125.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>14137605000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>4311137125.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>14949709100.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>5924401245.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>14822415480.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>5924401245.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>17862034560.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-19677825000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>17451825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34892325000.0</v>
       </c>
       <c r="CP21">
         <v>34892325000.0</v>
       </c>
       <c r="CQ21">
+        <v>34892325000.0</v>
+      </c>
+      <c r="CR21">
         <v>5672986250.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>12656906000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>5672986250.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>8473080000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>3331072440.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>6917782080.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>3331072440.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>5990395200.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-21672976608.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>4818798768.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>9583316100.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>4762352000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>1514153025.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>4379898800.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>1514153025.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>3964523750.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>-3922783600.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>3856849650.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>8155752600.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>3955287160.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>1618957425.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>3088917000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>1618957425.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>2835234450.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>-11977614780.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>2939525350.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>5879050700.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>2939525350.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>-3500678200.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>2018934250.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>6056802750.0</v>
       </c>
     </row>
-    <row r="22" spans="1:125">
+    <row r="22" spans="1:126">
       <c r="A22" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...1 lines deleted...]
-      </c>
+      <c r="Y22"/>
       <c r="Z22">
         <v>0.0</v>
       </c>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
@@ -28257,583 +28387,589 @@
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
-      <c r="BB22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22"/>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
-      <c r="BF22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22"/>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
-      <c r="BJ22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22"/>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
-      <c r="BN22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22"/>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
-      <c r="BR22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22"/>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
-      <c r="BV22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22"/>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
-      <c r="BZ22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22"/>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
-      <c r="CD22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22"/>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
-      <c r="CH22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22"/>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
-      <c r="CL22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22"/>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
-      <c r="CP22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22"/>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
-      <c r="CT22"/>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
+      <c r="DV22"/>
     </row>
-    <row r="23" spans="1:125">
+    <row r="23" spans="1:126">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B23">
+        <v>61110000000.0</v>
+      </c>
+      <c r="C23">
         <v>98996833672.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>61110000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>102225000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>61110000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>106364000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>112413000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>56206500000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>120442000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>57294500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>140776000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1973000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>125611000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1216500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>116851000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8637000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>95602000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6331000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>115020000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>8066500000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>70318000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1483500000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>212927000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3809500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>89317000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3178500000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>109789000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5379000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>82153000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>221667428.53</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>87638000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>338327143.82</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>76367000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2956000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>69857000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>712500000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>71223000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3725000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>79170000000.0</v>
       </c>
-      <c r="AN23">
-[...1 lines deleted...]
-      </c>
       <c r="AO23">
+        <v>0.0</v>
+      </c>
+      <c r="AP23">
         <v>69559000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>68946000000.0</v>
       </c>
-      <c r="AQ23">
-[...1 lines deleted...]
-      </c>
       <c r="AR23">
+        <v>0.0</v>
+      </c>
+      <c r="AS23">
         <v>69803000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>80215000000.0</v>
       </c>
-      <c r="AT23">
-[...1 lines deleted...]
-      </c>
       <c r="AU23">
+        <v>0.0</v>
+      </c>
+      <c r="AV23">
         <v>76734000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>68350000000.0</v>
       </c>
-      <c r="AW23">
-[...1 lines deleted...]
-      </c>
       <c r="AX23">
+        <v>0.0</v>
+      </c>
+      <c r="AY23">
         <v>60774000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>66465500000.0</v>
       </c>
-      <c r="AZ23">
-[...1 lines deleted...]
-      </c>
       <c r="BA23">
-        <v>66465500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB23">
         <v>66465500000.0</v>
       </c>
       <c r="BC23">
+        <v>66465500000.0</v>
+      </c>
+      <c r="BD23">
         <v>56184000000.0</v>
       </c>
-      <c r="BD23">
-[...1 lines deleted...]
-      </c>
       <c r="BE23">
-        <v>56184000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF23">
         <v>56184000000.0</v>
       </c>
       <c r="BG23">
+        <v>56184000000.0</v>
+      </c>
+      <c r="BH23">
         <v>49159500000.0</v>
       </c>
-      <c r="BH23">
-[...1 lines deleted...]
-      </c>
       <c r="BI23">
-        <v>49159500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BJ23">
         <v>49159500000.0</v>
       </c>
       <c r="BK23">
-        <v>0.0</v>
+        <v>49159500000.0</v>
       </c>
       <c r="BL23">
         <v>0.0</v>
       </c>
       <c r="BM23">
-        <v>61110000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BN23">
         <v>61110000000.0</v>
       </c>
       <c r="BO23">
+        <v>61110000000.0</v>
+      </c>
+      <c r="BP23">
         <v>45118370000.0</v>
       </c>
-      <c r="BP23">
-[...1 lines deleted...]
-      </c>
       <c r="BQ23">
+        <v>0.0</v>
+      </c>
+      <c r="BR23">
         <v>45118370000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>73835322600.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>36917661300.0</v>
       </c>
-      <c r="BT23">
-[...1 lines deleted...]
-      </c>
       <c r="BU23">
+        <v>0.0</v>
+      </c>
+      <c r="BV23">
         <v>36917661300.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>37927218480.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>18963609240.0</v>
       </c>
-      <c r="BX23">
-[...1 lines deleted...]
-      </c>
       <c r="BY23">
+        <v>0.0</v>
+      </c>
+      <c r="BZ23">
         <v>18963609240.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>52493381300.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>26246690650.0</v>
       </c>
-      <c r="CB23">
-[...1 lines deleted...]
-      </c>
       <c r="CC23">
+        <v>0.0</v>
+      </c>
+      <c r="CD23">
         <v>26246690650.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>49407779350.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>24703889675.0</v>
       </c>
-      <c r="CF23">
-[...1 lines deleted...]
-      </c>
       <c r="CG23">
+        <v>0.0</v>
+      </c>
+      <c r="CH23">
         <v>24703889675.0</v>
       </c>
-      <c r="CH23"/>
-      <c r="CI23">
+      <c r="CI23"/>
+      <c r="CJ23">
         <v>28005239745.0</v>
       </c>
-      <c r="CJ23">
-[...1 lines deleted...]
-      </c>
       <c r="CK23">
+        <v>0.0</v>
+      </c>
+      <c r="CL23">
         <v>28005239745.0</v>
       </c>
-      <c r="CL23"/>
-      <c r="CM23">
+      <c r="CM23"/>
+      <c r="CN23">
         <v>47692800000.0</v>
       </c>
-      <c r="CN23">
-[...1 lines deleted...]
-      </c>
       <c r="CO23">
-        <v>95385600000.0</v>
+        <v>0.0</v>
       </c>
       <c r="CP23">
         <v>95385600000.0</v>
       </c>
       <c r="CQ23">
+        <v>95385600000.0</v>
+      </c>
+      <c r="CR23">
         <v>16064737500.0</v>
       </c>
-      <c r="CR23">
-[...1 lines deleted...]
-      </c>
       <c r="CS23">
+        <v>0.0</v>
+      </c>
+      <c r="CT23">
         <v>16064737500.0</v>
       </c>
-      <c r="CT23"/>
-      <c r="CU23">
+      <c r="CU23"/>
+      <c r="CV23">
         <v>9467971920.0</v>
       </c>
-      <c r="CV23"/>
-      <c r="CW23">
+      <c r="CW23"/>
+      <c r="CX23">
         <v>9467971920.0</v>
       </c>
-      <c r="CX23"/>
-      <c r="CY23">
+      <c r="CY23"/>
+      <c r="CZ23">
         <v>31108282716.0</v>
       </c>
-      <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
-      <c r="DC23">
+      <c r="DC23"/>
+      <c r="DD23">
         <v>6668340525.0</v>
       </c>
-      <c r="DD23"/>
-      <c r="DE23">
+      <c r="DE23"/>
+      <c r="DF23">
         <v>6668340525.0</v>
       </c>
-      <c r="DF23"/>
-      <c r="DG23">
+      <c r="DG23"/>
+      <c r="DH23">
         <v>11583750500.0</v>
       </c>
-      <c r="DH23"/>
       <c r="DI23"/>
       <c r="DJ23"/>
-      <c r="DK23">
+      <c r="DK23"/>
+      <c r="DL23">
         <v>5106092550.0</v>
       </c>
-      <c r="DL23"/>
-      <c r="DM23">
+      <c r="DM23"/>
+      <c r="DN23">
         <v>5106092550.0</v>
       </c>
-      <c r="DN23"/>
-      <c r="DO23">
+      <c r="DO23"/>
+      <c r="DP23">
         <v>18249862440.0</v>
       </c>
-      <c r="DP23"/>
       <c r="DQ23"/>
       <c r="DR23"/>
-      <c r="DS23">
+      <c r="DS23"/>
+      <c r="DT23">
         <v>7081470000.0</v>
       </c>
-      <c r="DT23"/>
-      <c r="DU23">
+      <c r="DU23"/>
+      <c r="DV23">
         <v>14162940000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:125">
+    <row r="24" spans="1:126">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...1 lines deleted...]
-      </c>
+      <c r="Y24"/>
       <c r="Z24">
         <v>0.0</v>
       </c>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
@@ -28881,78 +29017,79 @@
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
+      <c r="DV24"/>
     </row>
-    <row r="25" spans="1:125">
+    <row r="25" spans="1:126">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>4524000000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
@@ -28983,495 +29120,499 @@
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
-      <c r="CS25">
+      <c r="CS25"/>
+      <c r="CT25">
         <v>514420000.0</v>
       </c>
-      <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
+      <c r="DV25"/>
     </row>
-    <row r="26" spans="1:125">
+    <row r="26" spans="1:126">
       <c r="A26" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
-[...1 lines deleted...]
-      </c>
+      <c r="Y26"/>
       <c r="Z26">
         <v>0.0</v>
       </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>80238000.0</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>46604000.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
         <v>138272000.0</v>
       </c>
-      <c r="AT26">
-[...1 lines deleted...]
-      </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>1356000000.0</v>
       </c>
-      <c r="AW26">
-[...1 lines deleted...]
-      </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>153761000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
-      <c r="BB26"/>
-      <c r="BC26">
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26"/>
+      <c r="BD26">
         <v>148898000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
-      <c r="BF26"/>
-      <c r="BG26">
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26"/>
+      <c r="BH26">
         <v>119079000.0</v>
       </c>
-      <c r="BH26">
-[...1 lines deleted...]
-      </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26"/>
+      <c r="BL26">
         <v>122606000.0</v>
       </c>
-      <c r="BL26">
-[...1 lines deleted...]
-      </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
-      <c r="BN26"/>
-      <c r="BO26">
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26"/>
+      <c r="BP26">
         <v>91466000.0</v>
       </c>
-      <c r="BP26">
-[...1 lines deleted...]
-      </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
-      <c r="BR26"/>
-      <c r="BS26">
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26"/>
+      <c r="BT26">
         <v>96000000.0</v>
       </c>
-      <c r="BT26">
-[...1 lines deleted...]
-      </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
-      <c r="BV26"/>
-      <c r="BW26">
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26"/>
+      <c r="BX26">
         <v>28611000.0</v>
       </c>
-      <c r="BX26">
-[...1 lines deleted...]
-      </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
-      <c r="BZ26"/>
-      <c r="CA26">
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26"/>
+      <c r="CB26">
         <v>34048000.0</v>
       </c>
-      <c r="CB26">
-[...1 lines deleted...]
-      </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
-      <c r="CD26"/>
-      <c r="CE26">
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26"/>
+      <c r="CF26">
         <v>63428000.0</v>
       </c>
-      <c r="CF26">
-[...1 lines deleted...]
-      </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
-      <c r="CH26"/>
-      <c r="CI26">
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26"/>
+      <c r="CJ26">
         <v>61385000.0</v>
       </c>
-      <c r="CJ26">
-[...1 lines deleted...]
-      </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
-      <c r="CL26"/>
-      <c r="CM26">
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26"/>
+      <c r="CN26">
         <v>34552000.0</v>
       </c>
-      <c r="CN26">
-[...1 lines deleted...]
-      </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
-      <c r="CP26"/>
-      <c r="CQ26">
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26"/>
+      <c r="CR26">
         <v>35000000.0</v>
       </c>
-      <c r="CR26">
-[...1 lines deleted...]
-      </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
-      <c r="CT26"/>
-      <c r="CU26">
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26"/>
+      <c r="CV26">
         <v>159267960.0</v>
       </c>
-      <c r="CV26"/>
-      <c r="CW26">
+      <c r="CW26"/>
+      <c r="CX26">
         <v>159267960.0</v>
       </c>
-      <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
-      <c r="DC26">
+      <c r="DC26"/>
+      <c r="DD26">
         <v>73631250.0</v>
       </c>
-      <c r="DD26"/>
-      <c r="DE26">
+      <c r="DE26"/>
+      <c r="DF26">
         <v>73631250.0</v>
       </c>
-      <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
+      <c r="DV26"/>
     </row>
-    <row r="27" spans="1:125">
+    <row r="27" spans="1:126">
       <c r="A27" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B27">
         <v>3791500000.0</v>
       </c>
       <c r="C27">
         <v>3791500000.0</v>
       </c>
       <c r="D27">
         <v>3791500000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27">
+      <c r="E27">
+        <v>3791500000.0</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27">
         <v>4709000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5327000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2663500000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5067000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2533500000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5621000000.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>4849000000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>4592000000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>4085000000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>3898000000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>4128000000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>4557000000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>3831000000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>4042000000.0</v>
       </c>
-      <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>3794000000.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>3672000000.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>3388000000.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>3074000000.0</v>
       </c>
-      <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>3331000000.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>3196000000.0</v>
       </c>
-      <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>3718000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3022000000.0</v>
       </c>
-      <c r="AQ27"/>
-      <c r="AR27">
+      <c r="AR27"/>
+      <c r="AS27">
         <v>3019000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>3004000000.0</v>
       </c>
-      <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>2758000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2754000000.0</v>
       </c>
-      <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>2348000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3350500000.0</v>
       </c>
-      <c r="AZ27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BA27"/>
       <c r="BB27">
         <v>3350500000.0</v>
       </c>
       <c r="BC27">
+        <v>3350500000.0</v>
+      </c>
+      <c r="BD27">
         <v>3398000000.0</v>
       </c>
-      <c r="BD27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE27"/>
       <c r="BF27">
         <v>3398000000.0</v>
       </c>
       <c r="BG27">
+        <v>3398000000.0</v>
+      </c>
+      <c r="BH27">
         <v>3248000000.0</v>
       </c>
-      <c r="BH27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BI27"/>
       <c r="BJ27">
         <v>3248000000.0</v>
       </c>
-      <c r="BK27"/>
+      <c r="BK27">
+        <v>3248000000.0</v>
+      </c>
       <c r="BL27"/>
-      <c r="BM27">
-[...1 lines deleted...]
-      </c>
+      <c r="BM27"/>
       <c r="BN27">
         <v>3791500000.0</v>
       </c>
-      <c r="BO27"/>
+      <c r="BO27">
+        <v>3791500000.0</v>
+      </c>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
@@ -29486,415 +29627,421 @@
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
+      <c r="DV27"/>
     </row>
-    <row r="28" spans="1:125">
+    <row r="28" spans="1:126">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B28">
         <v>4525000000.0</v>
       </c>
       <c r="C28">
         <v>4525000000.0</v>
       </c>
       <c r="D28">
+        <v>4525000000.0</v>
+      </c>
+      <c r="E28">
         <v>15597000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4525000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17880000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17499000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8749500000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>18022000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9011000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>16912000000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>16396000000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>16289000000.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>16198000000.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>18674000000.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>14527000000.0</v>
       </c>
-      <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>14513000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9652000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>16826000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>0.02</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>17480000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>0.03</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>14956000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>653433665.04</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>15530000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>804481769.07</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>13787000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>8481000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>14182000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>57536000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>12093000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>7621000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>13478000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>390469000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>11958000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>15312000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>601083000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>8452000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>18412000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>773677000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>11902000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>14584000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>873122000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>10193000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5836000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1193917000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5836000000.0</v>
       </c>
       <c r="BB28">
         <v>5836000000.0</v>
       </c>
       <c r="BC28">
+        <v>5836000000.0</v>
+      </c>
+      <c r="BD28">
         <v>6543000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1504498000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6543000000.0</v>
       </c>
       <c r="BF28">
         <v>6543000000.0</v>
       </c>
       <c r="BG28">
+        <v>6543000000.0</v>
+      </c>
+      <c r="BH28">
         <v>5229000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1089889000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5229000000.0</v>
       </c>
       <c r="BJ28">
         <v>5229000000.0</v>
       </c>
       <c r="BK28">
+        <v>5229000000.0</v>
+      </c>
+      <c r="BL28">
         <v>1323971000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1546774000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4525000000.0</v>
       </c>
       <c r="BN28">
         <v>4525000000.0</v>
       </c>
       <c r="BO28">
+        <v>4525000000.0</v>
+      </c>
+      <c r="BP28">
         <v>1362485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1333188000.0</v>
       </c>
       <c r="BQ28">
         <v>1333188000.0</v>
       </c>
-      <c r="BR28"/>
-      <c r="BS28">
+      <c r="BR28">
+        <v>1333188000.0</v>
+      </c>
+      <c r="BS28"/>
+      <c r="BT28">
         <v>893254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900746000.0</v>
       </c>
       <c r="BU28">
         <v>900746000.0</v>
       </c>
-      <c r="BV28"/>
-      <c r="BW28">
+      <c r="BV28">
+        <v>900746000.0</v>
+      </c>
+      <c r="BW28"/>
+      <c r="BX28">
         <v>754477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>706793000.0</v>
       </c>
       <c r="BY28">
         <v>706793000.0</v>
       </c>
-      <c r="BZ28"/>
-      <c r="CA28">
+      <c r="BZ28">
+        <v>706793000.0</v>
+      </c>
+      <c r="CA28"/>
+      <c r="CB28">
         <v>965844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>980159000.0</v>
       </c>
       <c r="CC28">
         <v>980159000.0</v>
       </c>
-      <c r="CD28"/>
-      <c r="CE28">
+      <c r="CD28">
+        <v>980159000.0</v>
+      </c>
+      <c r="CE28"/>
+      <c r="CF28">
         <v>965476000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>834925000.0</v>
       </c>
       <c r="CG28">
         <v>834925000.0</v>
       </c>
-      <c r="CH28"/>
-      <c r="CI28">
+      <c r="CH28">
+        <v>834925000.0</v>
+      </c>
+      <c r="CI28"/>
+      <c r="CJ28">
         <v>642735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>606000000.0</v>
       </c>
       <c r="CK28">
         <v>606000000.0</v>
       </c>
-      <c r="CL28"/>
-      <c r="CM28">
+      <c r="CL28">
+        <v>606000000.0</v>
+      </c>
+      <c r="CM28"/>
+      <c r="CN28">
         <v>605496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>410000000.0</v>
       </c>
       <c r="CO28">
         <v>410000000.0</v>
       </c>
-      <c r="CP28"/>
-      <c r="CQ28">
+      <c r="CP28">
+        <v>410000000.0</v>
+      </c>
+      <c r="CQ28"/>
+      <c r="CR28">
         <v>627000000.0</v>
       </c>
-      <c r="CR28">
-[...1 lines deleted...]
-      </c>
       <c r="CS28">
         <v>0.0</v>
       </c>
-      <c r="CT28"/>
+      <c r="CT28">
+        <v>0.0</v>
+      </c>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
+      <c r="DV28"/>
     </row>
-    <row r="29" spans="1:125">
+    <row r="29" spans="1:126">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B29"/>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="C29">
+        <v>562000000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>2955000000.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>1601000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6517000000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>3222000000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>-896000000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>6077000000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>8717000000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>5152000000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>-2765000000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>2950000000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>-29231000000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>3092000000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29">
+      <c r="AA29"/>
+      <c r="AB29">
         <v>-1900000000.0</v>
       </c>
-      <c r="AB29"/>
-      <c r="AC29">
+      <c r="AC29"/>
+      <c r="AD29">
         <v>5057000000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29">
+      <c r="AE29"/>
+      <c r="AF29">
         <v>1996000000.0</v>
       </c>
-      <c r="AF29"/>
-      <c r="AG29">
+      <c r="AG29"/>
+      <c r="AH29">
         <v>3562000000.0</v>
       </c>
-      <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
@@ -29942,1049 +30089,1059 @@
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
+      <c r="DV29"/>
     </row>
-    <row r="30" spans="1:125">
+    <row r="30" spans="1:126">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B30">
+        <v>16856000000.0</v>
+      </c>
+      <c r="C30">
         <v>11935099369.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>16856000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12530000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>16856000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>34803000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>38186000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>19093000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>41266000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>17706500000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>64200000000.0</v>
       </c>
-      <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>36772000000.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>41941000000.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30">
         <v>33191000000.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30">
         <v>64477000000.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>23376000000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30">
+      <c r="W30"/>
+      <c r="X30">
         <v>163963000000.0</v>
       </c>
-      <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>37679000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>0.07</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>59609000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>0.14</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>31517000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2956573719.19</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>42180000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3409900405.13</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>36056000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>35849500000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>29228000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>33670000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>31762000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>35254500000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>38636000000.0</v>
       </c>
-      <c r="AN30">
-[...1 lines deleted...]
-      </c>
       <c r="AO30">
+        <v>0.0</v>
+      </c>
+      <c r="AP30">
         <v>30320000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>29751000000.0</v>
       </c>
-      <c r="AQ30">
-[...1 lines deleted...]
-      </c>
       <c r="AR30">
+        <v>0.0</v>
+      </c>
+      <c r="AS30">
         <v>21201000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>30849000000.0</v>
       </c>
-      <c r="AT30">
-[...1 lines deleted...]
-      </c>
       <c r="AU30">
+        <v>0.0</v>
+      </c>
+      <c r="AV30">
         <v>28586000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>24721000000.0</v>
       </c>
-      <c r="AW30">
-[...1 lines deleted...]
-      </c>
       <c r="AX30">
+        <v>0.0</v>
+      </c>
+      <c r="AY30">
         <v>20543000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>10944500000.0</v>
       </c>
-      <c r="AZ30">
-[...1 lines deleted...]
-      </c>
       <c r="BA30">
-        <v>10944500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB30">
         <v>10944500000.0</v>
       </c>
       <c r="BC30">
+        <v>10944500000.0</v>
+      </c>
+      <c r="BD30">
         <v>10950500000.0</v>
       </c>
-      <c r="BD30">
-[...1 lines deleted...]
-      </c>
       <c r="BE30">
-        <v>10950500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF30">
         <v>10950500000.0</v>
       </c>
       <c r="BG30">
+        <v>10950500000.0</v>
+      </c>
+      <c r="BH30">
         <v>9568000000.0</v>
       </c>
-      <c r="BH30">
-[...1 lines deleted...]
-      </c>
       <c r="BI30">
-        <v>9568000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BJ30">
         <v>9568000000.0</v>
       </c>
       <c r="BK30">
-        <v>0.0</v>
+        <v>9568000000.0</v>
       </c>
       <c r="BL30">
         <v>0.0</v>
       </c>
       <c r="BM30">
-        <v>16856000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BN30">
         <v>16856000000.0</v>
       </c>
       <c r="BO30">
+        <v>16856000000.0</v>
+      </c>
+      <c r="BP30">
         <v>10090520000.0</v>
       </c>
-      <c r="BP30">
-[...1 lines deleted...]
-      </c>
       <c r="BQ30">
+        <v>0.0</v>
+      </c>
+      <c r="BR30">
         <v>10090520000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-73835322600.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>6370216800.0</v>
       </c>
-      <c r="BT30">
-[...1 lines deleted...]
-      </c>
       <c r="BU30">
+        <v>0.0</v>
+      </c>
+      <c r="BV30">
         <v>6370216800.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-37927218480.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>5313526840.0</v>
       </c>
-      <c r="BX30">
-[...1 lines deleted...]
-      </c>
       <c r="BY30">
+        <v>0.0</v>
+      </c>
+      <c r="BZ30">
         <v>5313526840.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-52493381300.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>4112369390.0</v>
       </c>
-      <c r="CB30">
-[...1 lines deleted...]
-      </c>
       <c r="CC30">
+        <v>0.0</v>
+      </c>
+      <c r="CD30">
         <v>4112369390.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-49407779350.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>6057070950.0</v>
       </c>
-      <c r="CF30">
-[...1 lines deleted...]
-      </c>
       <c r="CG30">
+        <v>0.0</v>
+      </c>
+      <c r="CH30">
         <v>6057070950.0</v>
       </c>
-      <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>5628742560.0</v>
       </c>
-      <c r="CJ30">
-[...1 lines deleted...]
-      </c>
       <c r="CK30">
+        <v>0.0</v>
+      </c>
+      <c r="CL30">
         <v>5628742560.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>-47692800000.0</v>
       </c>
-      <c r="CN30">
-[...1 lines deleted...]
-      </c>
       <c r="CO30">
-        <v>57908250000.0</v>
+        <v>0.0</v>
       </c>
       <c r="CP30">
         <v>57908250000.0</v>
       </c>
       <c r="CQ30">
+        <v>57908250000.0</v>
+      </c>
+      <c r="CR30">
         <v>2524458750.0</v>
       </c>
-      <c r="CR30">
-[...1 lines deleted...]
-      </c>
       <c r="CS30">
+        <v>0.0</v>
+      </c>
+      <c r="CT30">
         <v>2524458750.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>1169094600.0</v>
       </c>
-      <c r="CV30"/>
-      <c r="CW30">
+      <c r="CW30"/>
+      <c r="CX30">
         <v>1169094600.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>-31108282716.0</v>
       </c>
-      <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
-      <c r="DC30">
+      <c r="DC30"/>
+      <c r="DD30">
         <v>709805250.0</v>
       </c>
-      <c r="DD30"/>
-      <c r="DE30">
+      <c r="DE30"/>
+      <c r="DF30">
         <v>709805250.0</v>
       </c>
-      <c r="DF30"/>
-      <c r="DG30">
+      <c r="DG30"/>
+      <c r="DH30">
         <v>977292500.0</v>
       </c>
-      <c r="DH30"/>
       <c r="DI30"/>
       <c r="DJ30"/>
-      <c r="DK30">
+      <c r="DK30"/>
+      <c r="DL30">
         <v>438896175.0</v>
       </c>
-      <c r="DL30"/>
-      <c r="DM30">
+      <c r="DM30"/>
+      <c r="DN30">
         <v>438896175.0</v>
       </c>
-      <c r="DN30"/>
-      <c r="DO30">
+      <c r="DO30"/>
+      <c r="DP30">
         <v>-18249862440.0</v>
       </c>
-      <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
-      <c r="DS30">
+      <c r="DS30"/>
+      <c r="DT30">
         <v>-7081470000.0</v>
       </c>
-      <c r="DT30"/>
-      <c r="DU30">
+      <c r="DU30"/>
+      <c r="DV30">
         <v>7839330350.0</v>
       </c>
     </row>
-    <row r="31" spans="1:125">
+    <row r="31" spans="1:126">
       <c r="A31" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B31">
+        <v>135000000.0</v>
+      </c>
+      <c r="C31">
         <v>-16238936758.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>135000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-18845000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>135000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-9380000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-73325000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-36662500000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-9054500000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-4645000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-8681000000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-18815500000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>-14113500000.0</v>
       </c>
-      <c r="P31"/>
-      <c r="Q31">
+      <c r="Q31"/>
+      <c r="R31">
         <v>-446500000.0</v>
       </c>
-      <c r="R31"/>
-      <c r="S31">
+      <c r="S31"/>
+      <c r="T31">
         <v>-19618000000.0</v>
       </c>
-      <c r="T31"/>
-      <c r="U31">
+      <c r="U31"/>
+      <c r="V31">
         <v>-1043000000.0</v>
       </c>
-      <c r="V31"/>
-      <c r="W31">
+      <c r="W31"/>
+      <c r="X31">
         <v>-10885000000.0</v>
       </c>
-      <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-2498000000.0</v>
       </c>
-      <c r="Z31">
-[...1 lines deleted...]
-      </c>
       <c r="AA31">
+        <v>0.0</v>
+      </c>
+      <c r="AB31">
         <v>-18970000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-0.03</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2370500000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>73736769.93</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-5409500000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-341492234.98</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-301000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2582500000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-12972000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1617000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-7180500000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-658000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-6742500000.0</v>
       </c>
-      <c r="AN31">
-[...1 lines deleted...]
-      </c>
       <c r="AO31">
+        <v>0.0</v>
+      </c>
+      <c r="AP31">
         <v>-233000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-6560000000.0</v>
       </c>
-      <c r="AQ31">
-[...1 lines deleted...]
-      </c>
       <c r="AR31">
+        <v>0.0</v>
+      </c>
+      <c r="AS31">
         <v>-224500000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>14176500000.0</v>
       </c>
-      <c r="AT31">
-[...1 lines deleted...]
-      </c>
       <c r="AU31">
+        <v>0.0</v>
+      </c>
+      <c r="AV31">
         <v>12025000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>550000000.0</v>
       </c>
-      <c r="AW31">
-[...1 lines deleted...]
-      </c>
       <c r="AX31">
+        <v>0.0</v>
+      </c>
+      <c r="AY31">
         <v>864000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>3026500000.0</v>
       </c>
-      <c r="AZ31">
-[...1 lines deleted...]
-      </c>
       <c r="BA31">
-        <v>3026500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB31">
         <v>3026500000.0</v>
       </c>
       <c r="BC31">
+        <v>3026500000.0</v>
+      </c>
+      <c r="BD31">
         <v>2739500000.0</v>
       </c>
-      <c r="BD31">
-[...1 lines deleted...]
-      </c>
       <c r="BE31">
-        <v>2739500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF31">
         <v>2739500000.0</v>
       </c>
       <c r="BG31">
+        <v>2739500000.0</v>
+      </c>
+      <c r="BH31">
         <v>129000000.0</v>
       </c>
-      <c r="BH31">
-[...1 lines deleted...]
-      </c>
       <c r="BI31">
-        <v>129000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BJ31">
         <v>129000000.0</v>
       </c>
       <c r="BK31">
-        <v>0.0</v>
+        <v>129000000.0</v>
       </c>
       <c r="BL31">
         <v>0.0</v>
       </c>
       <c r="BM31">
-        <v>135000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BN31">
         <v>135000000.0</v>
       </c>
       <c r="BO31">
+        <v>135000000.0</v>
+      </c>
+      <c r="BP31">
         <v>-74195000.0</v>
       </c>
-      <c r="BP31">
-[...1 lines deleted...]
-      </c>
       <c r="BQ31">
+        <v>0.0</v>
+      </c>
+      <c r="BR31">
         <v>-74195000.0</v>
       </c>
-      <c r="BR31"/>
-      <c r="BS31">
+      <c r="BS31"/>
+      <c r="BT31">
         <v>42280200.0</v>
       </c>
-      <c r="BT31">
-[...1 lines deleted...]
-      </c>
       <c r="BU31">
+        <v>0.0</v>
+      </c>
+      <c r="BV31">
         <v>42280200.0</v>
       </c>
-      <c r="BV31"/>
-      <c r="BW31">
+      <c r="BW31"/>
+      <c r="BX31">
         <v>-96409630.0</v>
       </c>
-      <c r="BX31">
-[...1 lines deleted...]
-      </c>
       <c r="BY31">
+        <v>0.0</v>
+      </c>
+      <c r="BZ31">
         <v>-96409630.0</v>
       </c>
-      <c r="BZ31"/>
-      <c r="CA31">
+      <c r="CA31"/>
+      <c r="CB31">
         <v>-96409630.0</v>
       </c>
-      <c r="CB31">
-[...1 lines deleted...]
-      </c>
       <c r="CC31">
+        <v>0.0</v>
+      </c>
+      <c r="CD31">
         <v>-96409630.0</v>
       </c>
-      <c r="CD31"/>
-      <c r="CE31">
+      <c r="CE31"/>
+      <c r="CF31">
         <v>-30684250.0</v>
       </c>
-      <c r="CF31">
-[...1 lines deleted...]
-      </c>
       <c r="CG31">
+        <v>0.0</v>
+      </c>
+      <c r="CH31">
         <v>-30684250.0</v>
       </c>
-      <c r="CH31"/>
-      <c r="CI31">
+      <c r="CI31"/>
+      <c r="CJ31">
         <v>-33682635.0</v>
       </c>
-      <c r="CJ31">
-[...1 lines deleted...]
-      </c>
       <c r="CK31">
+        <v>0.0</v>
+      </c>
+      <c r="CL31">
         <v>-33682635.0</v>
       </c>
-      <c r="CL31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CM31"/>
       <c r="CN31">
         <v>0.0</v>
       </c>
       <c r="CO31">
-        <v>3257877500.0</v>
+        <v>0.0</v>
       </c>
       <c r="CP31">
         <v>3257877500.0</v>
       </c>
       <c r="CQ31">
+        <v>3257877500.0</v>
+      </c>
+      <c r="CR31">
         <v>-2589287450.0</v>
       </c>
-      <c r="CR31">
-[...1 lines deleted...]
-      </c>
       <c r="CS31">
+        <v>0.0</v>
+      </c>
+      <c r="CT31">
         <v>-2589287450.0</v>
       </c>
-      <c r="CT31"/>
-      <c r="CU31">
+      <c r="CU31"/>
+      <c r="CV31">
         <v>-1490650881.0</v>
       </c>
-      <c r="CV31"/>
-      <c r="CW31">
+      <c r="CW31"/>
+      <c r="CX31">
         <v>-1490650881.0</v>
       </c>
-      <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
-      <c r="DC31">
+      <c r="DC31"/>
+      <c r="DD31">
         <v>106029000.0</v>
       </c>
-      <c r="DD31"/>
-      <c r="DE31">
+      <c r="DE31"/>
+      <c r="DF31">
         <v>106029000.0</v>
       </c>
-      <c r="DF31"/>
-      <c r="DG31">
+      <c r="DG31"/>
+      <c r="DH31">
         <v>903900650.0</v>
       </c>
-      <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
-      <c r="DK31">
+      <c r="DK31"/>
+      <c r="DL31">
         <v>280722945.0</v>
       </c>
-      <c r="DL31"/>
-      <c r="DM31">
+      <c r="DM31"/>
+      <c r="DN31">
         <v>280722945.0</v>
       </c>
-      <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
-      <c r="DU31">
+      <c r="DU31"/>
+      <c r="DV31">
         <v>-161657800.0</v>
       </c>
     </row>
-    <row r="32" spans="1:125">
+    <row r="32" spans="1:126">
       <c r="A32" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B32">
+        <v>68918000000.0</v>
+      </c>
+      <c r="C32">
         <v>116585601677.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>68918000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>126994000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>68918000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>122102000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>138826000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>69413000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>136285000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>68142500000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>137946000000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>149792000000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>152835000000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>119911000000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>109942000000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>91968000000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>91197000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>45598500000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>99170000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>0.08</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>100632000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>0.16</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>102944000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3619817855.76</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>93308000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3937711006.08</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>88153000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>44076500000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>87512000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>4888215000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>84895000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>42447500000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>88467000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>5461981000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>84475000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>85429000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>8649513000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>99837000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>104415000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>9372246000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>98268000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>90041000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>9411279000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>79850000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>84723000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>10316033000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84723000000.0</v>
       </c>
       <c r="BB32">
         <v>84723000000.0</v>
       </c>
       <c r="BC32">
+        <v>84723000000.0</v>
+      </c>
+      <c r="BD32">
         <v>71218000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>10079760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71218000000.0</v>
       </c>
       <c r="BF32">
         <v>71218000000.0</v>
       </c>
       <c r="BG32">
+        <v>71218000000.0</v>
+      </c>
+      <c r="BH32">
         <v>61128000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>7888824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61128000000.0</v>
       </c>
       <c r="BJ32">
         <v>61128000000.0</v>
       </c>
       <c r="BK32">
+        <v>61128000000.0</v>
+      </c>
+      <c r="BL32">
         <v>9391836000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>8937419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68918000000.0</v>
       </c>
       <c r="BN32">
         <v>68918000000.0</v>
       </c>
       <c r="BO32">
+        <v>68918000000.0</v>
+      </c>
+      <c r="BP32">
         <v>60988290000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>37258092760.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>60988290000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>32186733900.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>49961103000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>30174856500.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>49961103000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>21618735870.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>28490080360.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>11785093460.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>28490080360.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>13906104240.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>33713450270.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>16007504100.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>33713450270.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>15705205920.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>29015026800.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>14137605000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>29015026800.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>14949709100.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>33929640990.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>14822415480.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>33929640990.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>17862034560.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>28014975000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>17451825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34892325000.0</v>
       </c>
       <c r="CP32">
         <v>34892325000.0</v>
       </c>
       <c r="CQ32">
+        <v>34892325000.0</v>
+      </c>
+      <c r="CR32">
         <v>21737723750.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>12656906000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>21737723750.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>8473080000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>12799044360.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>6917782080.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>12799044360.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>5990395200.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>9435306108.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>4818798768.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>9583316100.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>4762352000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>8182493550.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>4379898800.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>8182493550.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>3964523750.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>7660966900.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>3856849650.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>8155752600.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>3955287160.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>6725049975.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>3088917000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>6725049975.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>2835234450.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>6272247660.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>2939525350.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>5879050700.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>2939525350.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>3580791800.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>2018934250.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>6056802750.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG30"/>
@@ -31079,51 +31236,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B2">
         <v>45262000000.0</v>
       </c>
       <c r="C2">
         <v>53767000000.0</v>
       </c>
       <c r="D2">
         <v>42967000000.0</v>
       </c>
       <c r="E2">
         <v>30988000000.0</v>
       </c>
       <c r="F2">
         <v>34094000000.0</v>
       </c>
       <c r="G2">
         <v>15819000000.0</v>
       </c>
       <c r="H2">
         <v>17039000000.0</v>
       </c>
       <c r="I2">
         <v>29323000000.0</v>
       </c>
@@ -31180,51 +31337,51 @@
       </c>
       <c r="AA2">
         <v>799728480.0</v>
       </c>
       <c r="AB2">
         <v>2340270522.0</v>
       </c>
       <c r="AC2">
         <v>2393899200.0</v>
       </c>
       <c r="AD2">
         <v>2461144500.0</v>
       </c>
       <c r="AE2">
         <v>2121945000.0</v>
       </c>
       <c r="AF2">
         <v>1365430650.0</v>
       </c>
       <c r="AG2">
         <v>880891950.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B3">
         <v>25413000000</v>
       </c>
       <c r="C3">
         <v>30159000000</v>
       </c>
       <c r="D3">
         <v>30726000000</v>
       </c>
       <c r="E3">
         <v>23142000000</v>
       </c>
       <c r="F3">
         <v>16372000000</v>
       </c>
       <c r="G3">
         <v>35145000000</v>
       </c>
       <c r="H3">
         <v>55781000000</v>
       </c>
       <c r="I3">
         <v>53349000000</v>
       </c>
@@ -31281,145 +31438,145 @@
       </c>
       <c r="AA3">
         <v>1978989120</v>
       </c>
       <c r="AB3">
         <v>2356560108</v>
       </c>
       <c r="AC3">
         <v>2876920200</v>
       </c>
       <c r="AD3">
         <v>2618055500</v>
       </c>
       <c r="AE3">
         <v>1983802050</v>
       </c>
       <c r="AF3">
         <v>1479610470</v>
       </c>
       <c r="AG3">
         <v>1246052600</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B6">
         <v>-4213000000.0</v>
       </c>
       <c r="C6">
         <v>-8505000000.0</v>
       </c>
       <c r="D6">
         <v>10800000000.0</v>
       </c>
       <c r="E6">
         <v>11979000000.0</v>
       </c>
       <c r="F6">
         <v>-3106000000.0</v>
       </c>
       <c r="G6">
         <v>18275000000.0</v>
       </c>
       <c r="H6">
         <v>-1220000000.0</v>
       </c>
       <c r="I6">
         <v>-12284000000.0</v>
       </c>
@@ -31476,51 +31633,51 @@
       </c>
       <c r="AA6">
         <v>-298203840.0</v>
       </c>
       <c r="AB6">
         <v>-1532427720.0</v>
       </c>
       <c r="AC6">
         <v>-95426100.0</v>
       </c>
       <c r="AD6">
         <v>-190923500.0</v>
       </c>
       <c r="AE6">
         <v>-610600500.0</v>
       </c>
       <c r="AF6">
         <v>-480355230.0</v>
       </c>
       <c r="AG6">
         <v>-338694550.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B7">
         <v>1276000000.0</v>
       </c>
       <c r="C7">
         <v>-3148000000.0</v>
       </c>
       <c r="D7">
         <v>10915000000.0</v>
       </c>
       <c r="E7">
         <v>-21695000000.0</v>
       </c>
       <c r="F7">
         <v>-12070000000.0</v>
       </c>
       <c r="G7">
         <v>9828000000.0</v>
       </c>
       <c r="H7">
         <v>-792000000.0</v>
       </c>
       <c r="I7">
         <v>-6202000000.0</v>
       </c>
@@ -31575,98 +31732,98 @@
       </c>
       <c r="AA7">
         <v>-867502080.0</v>
       </c>
       <c r="AB7">
         <v>-918249996.0</v>
       </c>
       <c r="AC7">
         <v>-312196500.0</v>
       </c>
       <c r="AD7">
         <v>-1982702000.0</v>
       </c>
       <c r="AE7">
         <v>-1600552800.0</v>
       </c>
       <c r="AF7">
         <v>-1111253280.0</v>
       </c>
       <c r="AG7">
         <v>-312586100.0</v>
       </c>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B9">
         <v>-1114000000.0</v>
       </c>
       <c r="C9">
         <v>-3094000000.0</v>
       </c>
       <c r="D9">
         <v>9002000000.0</v>
       </c>
       <c r="E9">
         <v>-9414000000.0</v>
       </c>
       <c r="F9">
         <v>-7198000000.0</v>
       </c>
       <c r="G9">
         <v>6431000000.0</v>
       </c>
       <c r="H9">
         <v>37000000.0</v>
       </c>
       <c r="I9">
         <v>-2789000000.0</v>
       </c>
@@ -31693,51 +31850,51 @@
       </c>
       <c r="Q9"/>
       <c r="R9">
         <v>7127000000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9">
         <v>175553000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B10">
         <v>-457000000.0</v>
       </c>
       <c r="C10">
         <v>-54000000.0</v>
       </c>
       <c r="D10">
         <v>1913000000.0</v>
       </c>
       <c r="E10">
         <v>-12281000000.0</v>
       </c>
       <c r="F10">
         <v>-4872000000.0</v>
       </c>
       <c r="G10">
         <v>3397000000.0</v>
       </c>
       <c r="H10">
         <v>-829000000.0</v>
       </c>
       <c r="I10">
         <v>-3413000000.0</v>
       </c>
@@ -31792,51 +31949,51 @@
       </c>
       <c r="AA10">
         <v>-555743520.0</v>
       </c>
       <c r="AB10">
         <v>-246757062.0</v>
       </c>
       <c r="AC10">
         <v>-122522400.0</v>
       </c>
       <c r="AD10">
         <v>-496129000.0</v>
       </c>
       <c r="AE10">
         <v>146803950.0</v>
       </c>
       <c r="AF10">
         <v>-190905750.0</v>
       </c>
       <c r="AG10">
         <v>-59012250.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-2865000000.0</v>
       </c>
       <c r="E11">
         <v>10159000000.0</v>
       </c>
       <c r="F11">
         <v>4916000000.0</v>
       </c>
       <c r="G11">
         <v>-3990000000.0</v>
       </c>
       <c r="H11">
         <v>3202000000.0</v>
       </c>
       <c r="I11">
         <v>2441000000.0</v>
       </c>
       <c r="J11">
         <v>1393000000.0</v>
       </c>
       <c r="K11">
@@ -31859,51 +32016,51 @@
       </c>
       <c r="Q11">
         <v>100851000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11">
         <v>561536000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>14937000000.0</v>
       </c>
       <c r="E12">
         <v>-1194000000.0</v>
       </c>
       <c r="F12">
         <v>14561000000.0</v>
       </c>
       <c r="G12">
         <v>93310000000.0</v>
       </c>
       <c r="H12">
         <v>18708000000.0</v>
       </c>
       <c r="I12">
         <v>12601000000.0</v>
       </c>
       <c r="J12">
         <v>2697000000.0</v>
       </c>
       <c r="K12">
@@ -31916,98 +32073,98 @@
         <v>17852000000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>0.0</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B14">
         <v>14002000000.0</v>
       </c>
       <c r="C14">
         <v>15644000000.0</v>
       </c>
       <c r="D14">
         <v>17390000000.0</v>
       </c>
       <c r="E14">
         <v>14073000000.0</v>
       </c>
       <c r="F14">
         <v>17650000000.0</v>
       </c>
       <c r="G14">
         <v>22284000000.0</v>
       </c>
       <c r="H14">
         <v>17848000000.0</v>
       </c>
       <c r="I14">
         <v>16737000000.0</v>
       </c>
@@ -32062,61 +32219,61 @@
       </c>
       <c r="AA14">
         <v>1904438160.0</v>
       </c>
       <c r="AB14">
         <v>1404524304.0</v>
       </c>
       <c r="AC14">
         <v>1175154750.0</v>
       </c>
       <c r="AD14">
         <v>977292500.0</v>
       </c>
       <c r="AE14">
         <v>877792350.0</v>
       </c>
       <c r="AF14">
         <v>996709830.0</v>
       </c>
       <c r="AG14">
         <v>757860350.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B15"/>
       <c r="C15">
-        <v>7633000000.0</v>
+        <v>-7633000000.0</v>
       </c>
       <c r="D15">
-        <v>13754000000.0</v>
+        <v>-13754000000.0</v>
       </c>
       <c r="E15">
-        <v>49000000.0</v>
+        <v>-49000000.0</v>
       </c>
       <c r="F15">
         <v>46000000.0</v>
       </c>
       <c r="G15">
         <v>31000000.0</v>
       </c>
       <c r="H15">
         <v>9952000000.0</v>
       </c>
       <c r="I15">
         <v>7952000000.0</v>
       </c>
       <c r="J15">
         <v>9617000000.0</v>
       </c>
       <c r="K15">
         <v>10680000000.0</v>
       </c>
       <c r="L15">
         <v>12739000000.0</v>
       </c>
       <c r="M15">
         <v>13248000000.0</v>
       </c>
@@ -32143,51 +32300,51 @@
       </c>
       <c r="W15">
         <v>2712487700.0</v>
       </c>
       <c r="X15">
         <v>3053892240.0</v>
       </c>
       <c r="Y15">
         <v>72450000.0</v>
       </c>
       <c r="Z15">
         <v>32210000.0</v>
       </c>
       <c r="AA15">
         <v>1104709680.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B16">
         <v>41049000000.0</v>
       </c>
       <c r="C16">
         <v>45262000000.0</v>
       </c>
       <c r="D16">
         <v>53767000000.0</v>
       </c>
       <c r="E16">
         <v>42967000000.0</v>
       </c>
       <c r="F16">
         <v>30988000000.0</v>
       </c>
       <c r="G16">
         <v>34094000000.0</v>
       </c>
       <c r="H16">
         <v>15819000000.0</v>
       </c>
       <c r="I16">
         <v>17039000000.0</v>
       </c>
@@ -32244,98 +32401,98 @@
       </c>
       <c r="AA16">
         <v>501524640.0</v>
       </c>
       <c r="AB16">
         <v>807842802.0</v>
       </c>
       <c r="AC16">
         <v>2298473100.0</v>
       </c>
       <c r="AD16">
         <v>2270221000.0</v>
       </c>
       <c r="AE16">
         <v>1511344500.0</v>
       </c>
       <c r="AF16">
         <v>885075420.0</v>
       </c>
       <c r="AG16">
         <v>542197400.0</v>
       </c>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B18">
         <v>12895000000.0</v>
       </c>
       <c r="C18">
         <v>7310000000.0</v>
       </c>
       <c r="D18">
         <v>18450000000.0</v>
       </c>
       <c r="E18">
         <v>17157000000.0</v>
       </c>
       <c r="F18">
         <v>17717000000.0</v>
       </c>
       <c r="G18">
         <v>-5384000000.0</v>
       </c>
       <c r="H18">
         <v>-13886000000.0</v>
       </c>
       <c r="I18">
         <v>-19768000000.0</v>
       </c>
@@ -32392,51 +32549,51 @@
       </c>
       <c r="AA18">
         <v>4222295280.0</v>
       </c>
       <c r="AB18">
         <v>-223227660.0</v>
       </c>
       <c r="AC18">
         <v>-953082900.0</v>
       </c>
       <c r="AD18">
         <v>270286000.0</v>
       </c>
       <c r="AE18">
         <v>872162700.0</v>
       </c>
       <c r="AF18">
         <v>1354521750.0</v>
       </c>
       <c r="AG18">
         <v>765728650.0</v>
       </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B19">
         <v>-25886000000.0</v>
       </c>
       <c r="C19">
         <v>-30657000000.0</v>
       </c>
       <c r="D19">
         <v>-28234000000.0</v>
       </c>
       <c r="E19">
         <v>-192000000.0</v>
       </c>
       <c r="F19">
         <v>11726000000.0</v>
       </c>
       <c r="G19">
         <v>-38550000000.0</v>
       </c>
       <c r="H19">
         <v>-56412000000.0</v>
       </c>
       <c r="I19">
         <v>-53979000000.0</v>
       </c>
@@ -32453,88 +32610,88 @@
         <v>-60000000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B21">
         <v>-16609000000.0</v>
       </c>
       <c r="C21">
         <v>-6966000000.0</v>
       </c>
       <c r="D21">
         <v>1188000000.0</v>
       </c>
       <c r="E21">
         <v>-14953000000.0</v>
       </c>
       <c r="F21">
         <v>-58265000000.0</v>
       </c>
       <c r="G21">
         <v>25112000000.0</v>
       </c>
       <c r="H21">
         <v>23131000000.0</v>
       </c>
       <c r="I21">
         <v>15112000000.0</v>
       </c>
@@ -32551,51 +32708,51 @@
         <v>905000000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B22">
         <v>18819000000.0</v>
       </c>
       <c r="C22">
         <v>-44271000000.0</v>
       </c>
       <c r="D22">
         <v>8799000000.0</v>
       </c>
       <c r="E22">
         <v>38956000000.0</v>
       </c>
       <c r="F22">
         <v>9032000000.0</v>
       </c>
       <c r="G22">
         <v>-91754000000.0</v>
       </c>
       <c r="H22">
         <v>3389000000.0</v>
       </c>
       <c r="I22">
         <v>8729000000.0</v>
       </c>
@@ -32652,51 +32809,51 @@
       </c>
       <c r="AA22">
         <v>4039306560.0</v>
       </c>
       <c r="AB22">
         <v>2478430344.0</v>
       </c>
       <c r="AC22">
         <v>2037523950.0</v>
       </c>
       <c r="AD22">
         <v>2549123500.0</v>
       </c>
       <c r="AE22">
         <v>2473581600.0</v>
       </c>
       <c r="AF22">
         <v>1859603820.0</v>
       </c>
       <c r="AG22">
         <v>1501057050.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>508000000.0</v>
       </c>
       <c r="D23">
         <v>-36000000.0</v>
       </c>
       <c r="E23">
         <v>-19705000000.0</v>
       </c>
       <c r="F23">
         <v>19052000000.0</v>
       </c>
       <c r="G23">
         <v>1228000000.0</v>
       </c>
       <c r="H23">
         <v>-2583000000.0</v>
       </c>
       <c r="I23">
         <v>9586000000.0</v>
       </c>
       <c r="J23">
         <v>-30969000000.0</v>
@@ -32751,51 +32908,51 @@
       </c>
       <c r="AA23">
         <v>111044934.0</v>
       </c>
       <c r="AB23">
         <v>-993664746.0</v>
       </c>
       <c r="AC23">
         <v>-190923500.0</v>
       </c>
       <c r="AD23">
         <v>-610600500.0</v>
       </c>
       <c r="AE23">
         <v>-480355230.0</v>
       </c>
       <c r="AF23">
         <v>-338694550.0</v>
       </c>
       <c r="AG23">
         <v>-338694550.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B24">
         <v>-741000000.0</v>
       </c>
       <c r="C24">
         <v>-583000000.0</v>
       </c>
       <c r="D24">
         <v>2492000000.0</v>
       </c>
       <c r="E24">
         <v>8065000000.0</v>
       </c>
       <c r="F24">
         <v>41465000000.0</v>
       </c>
       <c r="G24">
         <v>-3405000000.0</v>
       </c>
       <c r="H24">
         <v>-631000000.0</v>
       </c>
       <c r="I24">
         <v>-630000000.0</v>
       </c>
@@ -32852,51 +33009,51 @@
       </c>
       <c r="AA24">
         <v>121992480.0</v>
       </c>
       <c r="AB24">
         <v>-315535314.0</v>
       </c>
       <c r="AC24">
         <v>-14726250.0</v>
       </c>
       <c r="AD24">
         <v>-101130500.0</v>
       </c>
       <c r="AE24">
         <v>59327850.0</v>
       </c>
       <c r="AF24">
         <v>-102180030.0</v>
       </c>
       <c r="AG24">
         <v>28969650.0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B25">
         <v>3297000000.0</v>
       </c>
       <c r="C25">
         <v>68173000000.0</v>
       </c>
       <c r="D25">
         <v>11039000000.0</v>
       </c>
       <c r="E25">
         <v>7801000000.0</v>
       </c>
       <c r="F25">
         <v>17550000000.0</v>
       </c>
       <c r="G25">
         <v>87457000000.0</v>
       </c>
       <c r="H25">
         <v>19791000000.0</v>
       </c>
       <c r="I25">
         <v>9886000000.0</v>
       </c>
@@ -32953,51 +33110,51 @@
       </c>
       <c r="AA25">
         <v>1125041760.0</v>
       </c>
       <c r="AB25">
         <v>-831372204.0</v>
       </c>
       <c r="AC25">
         <v>-976644900.0</v>
       </c>
       <c r="AD25">
         <v>1344627500.0</v>
       </c>
       <c r="AE25">
         <v>1105143600.0</v>
       </c>
       <c r="AF25">
         <v>1089071850.0</v>
       </c>
       <c r="AG25">
         <v>65449950.0</v>
       </c>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>54000000.0</v>
       </c>
       <c r="L26">
         <v>144000000.0</v>
       </c>
       <c r="M26">
         <v>373000000.0</v>
       </c>
@@ -33020,51 +33177,51 @@
       <c r="V26"/>
       <c r="W26">
         <v>-30684250.0</v>
       </c>
       <c r="X26">
         <v>-202095810.0</v>
       </c>
       <c r="Y26">
         <v>-1024650000.0</v>
       </c>
       <c r="Z26">
         <v>-1175665000.0</v>
       </c>
       <c r="AA26">
         <v>-1280921040.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B27">
         <v>914000000.0</v>
       </c>
       <c r="C27">
         <v>986000000.0</v>
       </c>
       <c r="D27">
         <v>1033000000.0</v>
       </c>
       <c r="E27">
         <v>1164000000.0</v>
       </c>
       <c r="F27">
         <v>1927000000.0</v>
       </c>
       <c r="G27">
         <v>1946000000.0</v>
       </c>
       <c r="H27">
         <v>1659000000.0</v>
       </c>
       <c r="I27">
         <v>4431000000.0</v>
       </c>
@@ -33085,51 +33242,51 @@
       </c>
       <c r="O27">
         <v>485000000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B28">
         <v>-16609000000.0</v>
       </c>
       <c r="C28">
         <v>-14599000000.0</v>
       </c>
       <c r="D28">
         <v>-12566000000.0</v>
       </c>
       <c r="E28">
         <v>-15002000000.0</v>
       </c>
       <c r="F28">
         <v>-58311000000.0</v>
       </c>
       <c r="G28">
         <v>25081000000.0</v>
       </c>
       <c r="H28">
         <v>13179000000.0</v>
       </c>
       <c r="I28">
         <v>7160000000.0</v>
       </c>
@@ -33186,51 +33343,51 @@
       </c>
       <c r="AA28">
         <v>-1836664560.0</v>
       </c>
       <c r="AB28">
         <v>-993664746.0</v>
       </c>
       <c r="AC28">
         <v>872972100.0</v>
       </c>
       <c r="AD28">
         <v>-190923500.0</v>
       </c>
       <c r="AE28">
         <v>-610600500.0</v>
       </c>
       <c r="AF28">
         <v>-480355230.0</v>
       </c>
       <c r="AG28">
         <v>-338694550.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B29">
         <v>38308000000.0</v>
       </c>
       <c r="C29">
         <v>37384000000.0</v>
       </c>
       <c r="D29">
         <v>49176000000.0</v>
       </c>
       <c r="E29">
         <v>40299000000.0</v>
       </c>
       <c r="F29">
         <v>34089000000.0</v>
       </c>
       <c r="G29">
         <v>29761000000.0</v>
       </c>
       <c r="H29">
         <v>41895000000.0</v>
       </c>
       <c r="I29">
         <v>33581000000.0</v>
       </c>
@@ -33287,51 +33444,51 @@
       </c>
       <c r="AA29">
         <v>6201284400.0</v>
       </c>
       <c r="AB29">
         <v>2133332448.0</v>
       </c>
       <c r="AC29">
         <v>1923837300.0</v>
       </c>
       <c r="AD29">
         <v>2888341500.0</v>
       </c>
       <c r="AE29">
         <v>2855964750.0</v>
       </c>
       <c r="AF29">
         <v>2834132220.0</v>
       </c>
       <c r="AG29">
         <v>2011781250.0</v>
       </c>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B30">
         <v>-25886000000.0</v>
       </c>
       <c r="C30">
         <v>-30657000000.0</v>
       </c>
       <c r="D30">
         <v>-28234000000.0</v>
       </c>
       <c r="E30">
         <v>-15077000000.0</v>
       </c>
       <c r="F30">
         <v>25093000000.0</v>
       </c>
       <c r="G30">
         <v>-38550000000.0</v>
       </c>
       <c r="H30">
         <v>-56412000000.0</v>
       </c>
       <c r="I30">
         <v>-53979000000.0</v>
       </c>
@@ -33425,335 +33582,335 @@
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E1" t="s">
         <v>2</v>
       </c>
       <c r="F1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I1" t="s">
         <v>3</v>
       </c>
       <c r="J1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="K1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M1" t="s">
         <v>4</v>
       </c>
       <c r="N1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="O1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="Q1" t="s">
         <v>5</v>
       </c>
       <c r="R1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="S1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="U1" t="s">
         <v>6</v>
       </c>
       <c r="V1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="W1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="X1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="Y1" t="s">
         <v>7</v>
       </c>
       <c r="Z1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AA1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AB1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AC1" t="s">
         <v>8</v>
       </c>
       <c r="AD1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AE1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AF1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AG1" t="s">
         <v>9</v>
       </c>
       <c r="AH1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AI1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AJ1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AK1" t="s">
         <v>10</v>
       </c>
       <c r="AL1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AM1" t="s">
         <v>11</v>
       </c>
       <c r="AN1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AO1" t="s">
         <v>12</v>
       </c>
       <c r="AP1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AQ1" t="s">
         <v>13</v>
       </c>
       <c r="AR1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AS1" t="s">
         <v>14</v>
       </c>
       <c r="AT1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AU1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AV1" t="s">
         <v>15</v>
       </c>
       <c r="AW1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AX1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY1" t="s">
         <v>16</v>
       </c>
       <c r="AZ1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BA1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BB1" t="s">
         <v>17</v>
       </c>
       <c r="BC1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BD1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BE1" t="s">
         <v>18</v>
       </c>
       <c r="BF1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BG1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BH1" t="s">
         <v>19</v>
       </c>
       <c r="BI1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BJ1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BK1" t="s">
         <v>20</v>
       </c>
       <c r="BL1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="BM1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="BN1" t="s">
         <v>21</v>
       </c>
       <c r="BO1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="BP1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="BQ1" t="s">
         <v>22</v>
       </c>
       <c r="BR1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="BS1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="BT1" t="s">
         <v>23</v>
       </c>
       <c r="BU1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="BV1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="BW1" t="s">
         <v>24</v>
       </c>
       <c r="BX1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="BY1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="BZ1" t="s">
         <v>25</v>
       </c>
       <c r="CA1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="CB1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CC1" t="s">
         <v>26</v>
       </c>
       <c r="CD1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="CE1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CF1" t="s">
         <v>27</v>
       </c>
       <c r="CG1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="CH1" t="s">
         <v>28</v>
       </c>
       <c r="CI1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="CJ1" t="s">
         <v>29</v>
       </c>
       <c r="CK1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="CL1" t="s">
         <v>30</v>
       </c>
       <c r="CM1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CN1" t="s">
         <v>31</v>
       </c>
       <c r="CO1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="CP1" t="s">
         <v>32</v>
       </c>
       <c r="CQ1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B2">
         <v>38237684000.0</v>
       </c>
       <c r="C2">
         <v>36716000000.0</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>39271000000.0</v>
       </c>
       <c r="G2">
         <v>53926000000.0</v>
       </c>
       <c r="H2">
         <v>53926000000.0</v>
       </c>
       <c r="I2">
         <v>35032000000.0</v>
       </c>
       <c r="J2">
         <v>2058889215.0</v>
       </c>
       <c r="K2">
@@ -33990,51 +34147,51 @@
       </c>
       <c r="CK2">
         <v>2461144500.0</v>
       </c>
       <c r="CL2">
         <v>2121945000.0</v>
       </c>
       <c r="CM2">
         <v>2121945000.0</v>
       </c>
       <c r="CN2">
         <v>1365430650.0</v>
       </c>
       <c r="CO2">
         <v>1365430650.0</v>
       </c>
       <c r="CP2">
         <v>880891950.0</v>
       </c>
       <c r="CQ2">
         <v>880891950.0</v>
       </c>
     </row>
     <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B3">
         <v>8217110000</v>
       </c>
       <c r="C3">
         <v>10572000000</v>
       </c>
       <c r="D3">
         <v>14993000000</v>
       </c>
       <c r="E3">
         <v>14204000000</v>
       </c>
       <c r="F3">
         <v>7102000000</v>
       </c>
       <c r="G3">
         <v>15870000000</v>
       </c>
       <c r="H3">
         <v>7935000000</v>
       </c>
       <c r="I3">
         <v>14407000000</v>
       </c>
@@ -34277,51 +34434,51 @@
       </c>
       <c r="CK3">
         <v>1309027750</v>
       </c>
       <c r="CL3">
         <v>991901025</v>
       </c>
       <c r="CM3">
         <v>991901025</v>
       </c>
       <c r="CN3">
         <v>739805235</v>
       </c>
       <c r="CO3">
         <v>739805235</v>
       </c>
       <c r="CP3">
         <v>623026300</v>
       </c>
       <c r="CQ3">
         <v>623026300</v>
       </c>
     </row>
     <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4">
         <v>0.0</v>
       </c>
@@ -34394,51 +34551,51 @@
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
     </row>
     <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5">
         <v>0.0</v>
       </c>
@@ -34511,51 +34668,51 @@
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
     </row>
     <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B6">
         <v>-4850458000.0</v>
       </c>
       <c r="C6">
         <v>4334000000.0</v>
       </c>
       <c r="D6">
         <v>36482000000.0</v>
       </c>
       <c r="E6">
         <v>-8505000000.0</v>
       </c>
       <c r="F6"/>
       <c r="G6">
         <v>-14655000000.0</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>18894000000.0</v>
       </c>
       <c r="J6">
         <v>9469000000.0</v>
       </c>
       <c r="K6">
@@ -34794,51 +34951,51 @@
       </c>
       <c r="CK6">
         <v>-190923500.0</v>
       </c>
       <c r="CL6">
         <v>-610600500.0</v>
       </c>
       <c r="CM6">
         <v>-610600500.0</v>
       </c>
       <c r="CN6">
         <v>-480355230.0</v>
       </c>
       <c r="CO6">
         <v>-480355230.0</v>
       </c>
       <c r="CP6">
         <v>-338694550.0</v>
       </c>
       <c r="CQ6">
         <v>-338694550.0</v>
       </c>
     </row>
     <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B7">
         <v>-3574147000.0</v>
       </c>
       <c r="C7">
         <v>4432000000.0</v>
       </c>
       <c r="D7">
         <v>-1077000000.0</v>
       </c>
       <c r="E7">
         <v>4042000000.0</v>
       </c>
       <c r="F7">
         <v>2021000000.0</v>
       </c>
       <c r="G7">
         <v>-7190000000.0</v>
       </c>
       <c r="H7">
         <v>-3595000000.0</v>
       </c>
       <c r="I7">
         <v>9957000000.0</v>
       </c>
@@ -35041,51 +35198,51 @@
       </c>
       <c r="CK7">
         <v>-991351000.0</v>
       </c>
       <c r="CL7">
         <v>-800276400.0</v>
       </c>
       <c r="CM7">
         <v>-800276400.0</v>
       </c>
       <c r="CN7">
         <v>-555626640.0</v>
       </c>
       <c r="CO7">
         <v>-555626640.0</v>
       </c>
       <c r="CP7">
         <v>-156293050.0</v>
       </c>
       <c r="CQ7">
         <v>-156293050.0</v>
       </c>
     </row>
     <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8">
         <v>0.0</v>
       </c>
@@ -35158,51 +35315,51 @@
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
     </row>
     <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B9">
         <v>1816604000.0</v>
       </c>
       <c r="C9">
         <v>-3254000000.0</v>
       </c>
       <c r="D9">
         <v>2140000000.0</v>
       </c>
       <c r="E9">
         <v>231000000.0</v>
       </c>
       <c r="F9">
         <v>115500000.0</v>
       </c>
       <c r="G9">
         <v>-3325000000.0</v>
       </c>
       <c r="H9">
         <v>-1662500000.0</v>
       </c>
       <c r="I9">
         <v>4041000000.0</v>
       </c>
@@ -35357,51 +35514,51 @@
         <v>175553000.0</v>
       </c>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
     </row>
     <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B10">
         <v>-906873000.0</v>
       </c>
       <c r="C10">
         <v>2760000000.0</v>
       </c>
       <c r="D10">
         <v>-3217000000.0</v>
       </c>
       <c r="E10">
         <v>3811000000.0</v>
       </c>
       <c r="F10">
         <v>1905500000.0</v>
       </c>
       <c r="G10">
         <v>-3865000000.0</v>
       </c>
       <c r="H10">
         <v>-1932500000.0</v>
       </c>
       <c r="I10">
         <v>5916000000.0</v>
       </c>
@@ -35630,51 +35787,51 @@
       </c>
       <c r="CK10">
         <v>-248064500.0</v>
       </c>
       <c r="CL10">
         <v>73401975.0</v>
       </c>
       <c r="CM10">
         <v>73401975.0</v>
       </c>
       <c r="CN10">
         <v>-95452875.0</v>
       </c>
       <c r="CO10">
         <v>-95452875.0</v>
       </c>
       <c r="CP10">
         <v>-29506125.0</v>
       </c>
       <c r="CQ10">
         <v>-29506125.0</v>
       </c>
     </row>
     <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11">
         <v>194500000.0</v>
       </c>
       <c r="J11">
         <v>194500000.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>5079500000.0</v>
       </c>
       <c r="N11">
         <v>5079500000.0</v>
@@ -35801,51 +35958,51 @@
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
     </row>
     <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12">
         <v>11045000000.0</v>
       </c>
       <c r="J12">
         <v>11045000000.0</v>
       </c>
       <c r="K12">
         <v>-4582500000.0</v>
       </c>
       <c r="L12">
         <v>-4582500000.0</v>
       </c>
       <c r="M12">
         <v>2417500000.0</v>
       </c>
       <c r="N12">
         <v>2417500000.0</v>
@@ -35962,51 +36119,51 @@
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
     </row>
     <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13">
         <v>0.0</v>
       </c>
@@ -36085,51 +36242,51 @@
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
     </row>
     <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B14">
         <v>6199507000.0</v>
       </c>
       <c r="C14">
         <v>6926000000.0</v>
       </c>
       <c r="D14">
         <v>7382000000.0</v>
       </c>
       <c r="E14">
         <v>7991000000.0</v>
       </c>
       <c r="F14">
         <v>3995500000.0</v>
       </c>
       <c r="G14">
         <v>7701000000.0</v>
       </c>
       <c r="H14">
         <v>3850500000.0</v>
       </c>
       <c r="I14">
         <v>9042000000.0</v>
       </c>
@@ -36366,61 +36523,61 @@
       </c>
       <c r="CK14">
         <v>488646250.0</v>
       </c>
       <c r="CL14">
         <v>438896175.0</v>
       </c>
       <c r="CM14">
         <v>438896175.0</v>
       </c>
       <c r="CN14">
         <v>498354915.0</v>
       </c>
       <c r="CO14">
         <v>498354915.0</v>
       </c>
       <c r="CP14">
         <v>378930175.0</v>
       </c>
       <c r="CQ14">
         <v>378930175.0</v>
       </c>
     </row>
     <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B15"/>
       <c r="C15">
-        <v>1000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="D15">
-        <v>27000000.0</v>
+        <v>-27000000.0</v>
       </c>
       <c r="E15">
-        <v>1292000000.0</v>
+        <v>-1292000000.0</v>
       </c>
       <c r="F15">
         <v>646000000.0</v>
       </c>
       <c r="G15">
         <v>6341000000.0</v>
       </c>
       <c r="H15">
         <v>3170500000.0</v>
       </c>
       <c r="I15">
         <v>4467000000.0</v>
       </c>
       <c r="J15">
         <v>2233500000.0</v>
       </c>
       <c r="K15">
         <v>9287000000.0</v>
       </c>
       <c r="L15">
         <v>4643500000.0</v>
       </c>
       <c r="M15">
         <v>21000000.0</v>
       </c>
@@ -36609,51 +36766,51 @@
       </c>
       <c r="CC15">
         <v>552354840.0</v>
       </c>
       <c r="CD15">
         <v>552354840.0</v>
       </c>
       <c r="CE15">
         <v>552354840.0</v>
       </c>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
     </row>
     <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B16">
         <v>33387225000.0</v>
       </c>
       <c r="C16">
         <v>41050000000.0</v>
       </c>
       <c r="D16">
         <v>36482000000.0</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16">
         <v>39271000000.0</v>
       </c>
       <c r="H16">
         <v>53926000000.0</v>
       </c>
       <c r="I16">
         <v>53926000000.0</v>
       </c>
       <c r="J16">
         <v>2058889215.0</v>
       </c>
       <c r="K16">
@@ -36890,51 +37047,51 @@
       </c>
       <c r="CK16">
         <v>2270221000.0</v>
       </c>
       <c r="CL16">
         <v>1511344500.0</v>
       </c>
       <c r="CM16">
         <v>1511344500.0</v>
       </c>
       <c r="CN16">
         <v>885075420.0</v>
       </c>
       <c r="CO16">
         <v>885075420.0</v>
       </c>
       <c r="CP16">
         <v>542197400.0</v>
       </c>
       <c r="CQ16">
         <v>542197400.0</v>
       </c>
     </row>
     <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17">
         <v>0.0</v>
       </c>
@@ -37007,51 +37164,51 @@
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
     </row>
     <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B18">
         <v>783988000.0</v>
       </c>
       <c r="C18">
         <v>13908000000.0</v>
       </c>
       <c r="D18">
         <v>-1128000000.0</v>
       </c>
       <c r="E18">
         <v>14236000000.0</v>
       </c>
       <c r="F18">
         <v>7118000000.0</v>
       </c>
       <c r="G18">
         <v>-6926000000.0</v>
       </c>
       <c r="H18">
         <v>-3463000000.0</v>
       </c>
       <c r="I18">
         <v>21293000000.0</v>
       </c>
@@ -37266,51 +37423,51 @@
       </c>
       <c r="CK18">
         <v>135143000.0</v>
       </c>
       <c r="CL18">
         <v>436081350.0</v>
       </c>
       <c r="CM18">
         <v>436081350.0</v>
       </c>
       <c r="CN18">
         <v>677260875.0</v>
       </c>
       <c r="CO18">
         <v>677260875.0</v>
       </c>
       <c r="CP18">
         <v>382864325.0</v>
       </c>
       <c r="CQ18">
         <v>382864325.0</v>
       </c>
     </row>
     <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>-64000000.0</v>
       </c>
       <c r="J19">
         <v>-64000000.0</v>
       </c>
       <c r="K19">
         <v>-27000000.0</v>
       </c>
       <c r="L19">
         <v>-27000000.0</v>
       </c>
       <c r="M19">
         <v>-61000000.0</v>
       </c>
       <c r="N19">
         <v>-61000000.0</v>
@@ -37427,51 +37584,51 @@
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
     </row>
     <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -37526,51 +37683,51 @@
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
     </row>
     <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21">
         <v>-71500000.0</v>
       </c>
       <c r="J21">
         <v>-71500000.0</v>
       </c>
       <c r="K21">
         <v>665500000.0</v>
       </c>
       <c r="L21">
         <v>665500000.0</v>
       </c>
       <c r="M21">
         <v>-3477000000.0</v>
       </c>
       <c r="N21">
         <v>-3477000000.0</v>
@@ -37687,51 +37844,51 @@
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
     </row>
     <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B22">
         <v>229576000.0</v>
       </c>
       <c r="C22">
         <v>2167000000.0</v>
       </c>
       <c r="D22">
         <v>4600000000.0</v>
       </c>
       <c r="E22">
         <v>-53855000000.0</v>
       </c>
       <c r="F22">
         <v>-26927500000.0</v>
       </c>
       <c r="G22">
         <v>9584000000.0</v>
       </c>
       <c r="H22">
         <v>4792000000.0</v>
       </c>
       <c r="I22">
         <v>-5778000000.0</v>
       </c>
@@ -37974,51 +38131,51 @@
       </c>
       <c r="CK22">
         <v>1274561750.0</v>
       </c>
       <c r="CL22">
         <v>1236790800.0</v>
       </c>
       <c r="CM22">
         <v>1236790800.0</v>
       </c>
       <c r="CN22">
         <v>929801910.0</v>
       </c>
       <c r="CO22">
         <v>929801910.0</v>
       </c>
       <c r="CP22">
         <v>750528525.0</v>
       </c>
       <c r="CQ22">
         <v>750528525.0</v>
       </c>
     </row>
     <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B23">
         <v>-1988072000.0</v>
       </c>
       <c r="C23">
         <v>-1536000000.0</v>
       </c>
       <c r="D23">
         <v>158000000.0</v>
       </c>
       <c r="E23">
         <v>-6903000000.0</v>
       </c>
       <c r="F23">
         <v>-3451500000.0</v>
       </c>
       <c r="G23">
         <v>-63000000.0</v>
       </c>
       <c r="H23">
         <v>-31500000.0</v>
       </c>
       <c r="I23">
         <v>979500000.0</v>
       </c>
@@ -38249,51 +38406,51 @@
       </c>
       <c r="CK23">
         <v>-305300250.0</v>
       </c>
       <c r="CL23">
         <v>-240177615.0</v>
       </c>
       <c r="CM23">
         <v>-240177615.0</v>
       </c>
       <c r="CN23">
         <v>-169347275.0</v>
       </c>
       <c r="CO23">
         <v>-169347275.0</v>
       </c>
       <c r="CP23">
         <v>-169347275.0</v>
       </c>
       <c r="CQ23">
         <v>-169347275.0</v>
       </c>
     </row>
     <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B24">
         <v>-82876000.0</v>
       </c>
       <c r="C24">
         <v>-61000000.0</v>
       </c>
       <c r="D24">
         <v>-430000000.0</v>
       </c>
       <c r="E24">
         <v>191000000.0</v>
       </c>
       <c r="F24">
         <v>95500000.0</v>
       </c>
       <c r="G24">
         <v>-774000000.0</v>
       </c>
       <c r="H24">
         <v>-387000000.0</v>
       </c>
       <c r="I24">
         <v>241000000.0</v>
       </c>
@@ -38536,51 +38693,51 @@
       </c>
       <c r="CK24">
         <v>-50565250.0</v>
       </c>
       <c r="CL24">
         <v>29663925.0</v>
       </c>
       <c r="CM24">
         <v>29663925.0</v>
       </c>
       <c r="CN24">
         <v>-51090015.0</v>
       </c>
       <c r="CO24">
         <v>-51090015.0</v>
       </c>
       <c r="CP24">
         <v>14484825.0</v>
       </c>
       <c r="CQ24">
         <v>14484825.0</v>
       </c>
     </row>
     <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B25">
         <v>6146162000.0</v>
       </c>
       <c r="C25">
         <v>10955000000.0</v>
       </c>
       <c r="D25">
         <v>2454000000.0</v>
       </c>
       <c r="E25">
         <v>69746000000.0</v>
       </c>
       <c r="F25">
         <v>34873000000.0</v>
       </c>
       <c r="G25">
         <v>-1621000000.0</v>
       </c>
       <c r="H25">
         <v>-810500000.0</v>
       </c>
       <c r="I25">
         <v>22011000000.0</v>
       </c>
@@ -38795,51 +38952,51 @@
       </c>
       <c r="CK25">
         <v>672313750.0</v>
       </c>
       <c r="CL25">
         <v>552571800.0</v>
       </c>
       <c r="CM25">
         <v>552571800.0</v>
       </c>
       <c r="CN25">
         <v>544535925.0</v>
       </c>
       <c r="CO25">
         <v>544535925.0</v>
       </c>
       <c r="CP25">
         <v>32724975.0</v>
       </c>
       <c r="CQ25">
         <v>32724975.0</v>
       </c>
     </row>
     <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26">
         <v>0.0</v>
       </c>
@@ -38972,51 +39129,51 @@
       </c>
       <c r="CC26">
         <v>-640460520.0</v>
       </c>
       <c r="CD26">
         <v>-640460520.0</v>
       </c>
       <c r="CE26">
         <v>-640460520.0</v>
       </c>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
     </row>
     <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>506000000.0</v>
       </c>
       <c r="E27">
         <v>516000000.0</v>
       </c>
       <c r="F27">
         <v>258000000.0</v>
       </c>
       <c r="G27">
         <v>470000000.0</v>
       </c>
       <c r="H27">
         <v>235000000.0</v>
       </c>
       <c r="I27">
         <v>468000000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27">
         <v>565000000.0</v>
       </c>
@@ -39123,51 +39280,51 @@
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
     </row>
     <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B28">
         <v>-7063514000.0</v>
       </c>
       <c r="C28">
         <v>-8854000000.0</v>
       </c>
       <c r="D28">
         <v>-7792000000.0</v>
       </c>
       <c r="E28">
         <v>-8195000000.0</v>
       </c>
       <c r="F28">
         <v>-4097500000.0</v>
       </c>
       <c r="G28">
         <v>-6404000000.0</v>
       </c>
       <c r="H28">
         <v>-3202000000.0</v>
       </c>
       <c r="I28">
         <v>-4610000000.0</v>
       </c>
@@ -39410,51 +39567,51 @@
       </c>
       <c r="CK28">
         <v>-95461750.0</v>
       </c>
       <c r="CL28">
         <v>-305300250.0</v>
       </c>
       <c r="CM28">
         <v>-305300250.0</v>
       </c>
       <c r="CN28">
         <v>-240177615.0</v>
       </c>
       <c r="CO28">
         <v>-240177615.0</v>
       </c>
       <c r="CP28">
         <v>-169347275.0</v>
       </c>
       <c r="CQ28">
         <v>-169347275.0</v>
       </c>
     </row>
     <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B29">
         <v>9001098000.0</v>
       </c>
       <c r="C29">
         <v>24480000000.0</v>
       </c>
       <c r="D29">
         <v>13865000000.0</v>
       </c>
       <c r="E29">
         <v>28440000000.0</v>
       </c>
       <c r="F29">
         <v>14220000000.0</v>
       </c>
       <c r="G29">
         <v>8944000000.0</v>
       </c>
       <c r="H29">
         <v>4472000000.0</v>
       </c>
       <c r="I29">
         <v>35700000000.0</v>
       </c>
@@ -39697,51 +39854,51 @@
       </c>
       <c r="CK29">
         <v>1444170750.0</v>
       </c>
       <c r="CL29">
         <v>1427982375.0</v>
       </c>
       <c r="CM29">
         <v>1427982375.0</v>
       </c>
       <c r="CN29">
         <v>1417066110.0</v>
       </c>
       <c r="CO29">
         <v>1417066110.0</v>
       </c>
       <c r="CP29">
         <v>1005890625.0</v>
       </c>
       <c r="CQ29">
         <v>1005890625.0</v>
       </c>
     </row>
     <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B30">
         <v>-8344758000.0</v>
       </c>
       <c r="C30">
         <v>-10463000000.0</v>
       </c>
       <c r="D30">
         <v>-15423000000.0</v>
       </c>
       <c r="E30">
         <v>-14013000000.0</v>
       </c>
       <c r="F30"/>
       <c r="G30">
         <v>-16644000000.0</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>-14166000000.0</v>
       </c>
       <c r="J30">
         <v>-7083000000.0</v>
       </c>
       <c r="K30">