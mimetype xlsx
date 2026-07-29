--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -304,50 +304,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2537,51 +2540,53 @@
       </c>
       <c r="W20">
         <v>35488000.0</v>
       </c>
       <c r="X20">
         <v>40746000.0</v>
       </c>
       <c r="Y20">
         <v>37729000.0</v>
       </c>
       <c r="Z20"/>
       <c r="AA20">
         <v>258070000.0</v>
       </c>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
         <v>52</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>132236055.0</v>
+      </c>
       <c r="C21">
         <v>2462000000.0</v>
       </c>
       <c r="D21">
         <v>3191000000.0</v>
       </c>
       <c r="E21">
         <v>3051000000.0</v>
       </c>
       <c r="F21">
         <v>2482000000.0</v>
       </c>
       <c r="G21">
         <v>2800000000.0</v>
       </c>
       <c r="H21">
         <v>3357000000.0</v>
       </c>
       <c r="I21">
         <v>2687000000.0</v>
       </c>
       <c r="J21">
         <v>2361000000.0</v>
       </c>
       <c r="K21">
@@ -5920,734 +5925,738 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ62"/>
+  <dimension ref="A1:DR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
         <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
+        <v>97</v>
+      </c>
+      <c r="F1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="G1" t="s">
         <v>98</v>
       </c>
       <c r="H1" t="s">
+        <v>99</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
         <v>101</v>
       </c>
       <c r="L1" t="s">
+        <v>102</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
         <v>104</v>
       </c>
       <c r="P1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
         <v>107</v>
       </c>
       <c r="T1" t="s">
+        <v>108</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
         <v>110</v>
       </c>
       <c r="X1" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
         <v>113</v>
       </c>
       <c r="AB1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
         <v>116</v>
       </c>
       <c r="AF1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
         <v>119</v>
       </c>
       <c r="AJ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
         <v>122</v>
       </c>
       <c r="AN1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AS1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AU1" t="s">
         <v>127</v>
       </c>
       <c r="AV1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BF1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BG1" t="s">
         <v>135</v>
       </c>
       <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
+      <c r="DR1" t="s">
+        <v>182</v>
+      </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2">
         <v>39921811000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="E2"/>
+      <c r="F2">
         <v>28272000000.0</v>
       </c>
-      <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>40025000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24972000000.0</v>
       </c>
       <c r="I2">
         <v>24972000000.0</v>
       </c>
       <c r="J2">
+        <v>24972000000.0</v>
+      </c>
+      <c r="K2">
         <v>2373533834.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>43406000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26311000000.0</v>
       </c>
       <c r="M2">
         <v>26311000000.0</v>
       </c>
       <c r="N2">
         <v>26311000000.0</v>
       </c>
-      <c r="O2"/>
-      <c r="P2">
+      <c r="O2">
+        <v>26311000000.0</v>
+      </c>
+      <c r="P2"/>
+      <c r="Q2">
         <v>17197000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>26888000000.0</v>
       </c>
-      <c r="R2"/>
       <c r="S2"/>
-      <c r="T2">
+      <c r="T2"/>
+      <c r="U2">
         <v>13535000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>17197000000.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
-      <c r="X2">
-[...1 lines deleted...]
-      </c>
+      <c r="X2"/>
       <c r="Y2">
         <v>13535000000.0</v>
       </c>
       <c r="Z2">
-        <v>0.0</v>
+        <v>13535000000.0</v>
       </c>
       <c r="AA2">
+        <v>0.0</v>
+      </c>
+      <c r="AB2">
         <v>15749000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>13510000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>0.05</v>
       </c>
-      <c r="AD2">
-[...1 lines deleted...]
-      </c>
       <c r="AE2">
         <v>0.0</v>
       </c>
       <c r="AF2">
+        <v>0.0</v>
+      </c>
+      <c r="AG2">
         <v>11941000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1140276839.97</v>
       </c>
-      <c r="AH2">
-[...5 lines deleted...]
-      </c>
+      <c r="AI2">
+        <v>0.0</v>
+      </c>
+      <c r="AJ2"/>
       <c r="AK2">
         <v>11941000000.0</v>
       </c>
-      <c r="AL2"/>
+      <c r="AL2">
+        <v>11941000000.0</v>
+      </c>
       <c r="AM2"/>
-      <c r="AN2">
+      <c r="AN2"/>
+      <c r="AO2">
         <v>12178000000.0</v>
       </c>
-      <c r="AO2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP2"/>
       <c r="AQ2">
         <v>12888000000.0</v>
       </c>
-      <c r="AR2"/>
-      <c r="AS2">
+      <c r="AR2">
+        <v>12888000000.0</v>
+      </c>
+      <c r="AS2"/>
+      <c r="AT2">
         <v>14248000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1235765000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>14630000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>14253000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>10876000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>12333000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>11919000000.0</v>
       </c>
-      <c r="AZ2"/>
-      <c r="BA2">
+      <c r="BA2"/>
+      <c r="BB2">
         <v>20957000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>11787000000.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
-      <c r="BE2">
+      <c r="BE2"/>
+      <c r="BF2">
         <v>17384000000.0</v>
       </c>
-      <c r="BF2"/>
       <c r="BG2"/>
-      <c r="BH2">
+      <c r="BH2"/>
+      <c r="BI2">
         <v>16223000000.0</v>
       </c>
-      <c r="BI2"/>
-      <c r="BJ2">
+      <c r="BJ2"/>
+      <c r="BK2">
         <v>13792460000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>19039000000.0</v>
       </c>
-      <c r="BL2"/>
       <c r="BM2"/>
-      <c r="BN2">
-[...1 lines deleted...]
-      </c>
+      <c r="BN2"/>
       <c r="BO2">
         <v>5940368100.0</v>
       </c>
-      <c r="BP2"/>
+      <c r="BP2">
+        <v>5940368100.0</v>
+      </c>
       <c r="BQ2"/>
-      <c r="BR2">
-[...1 lines deleted...]
-      </c>
+      <c r="BR2"/>
       <c r="BS2">
         <v>4316570560.0</v>
       </c>
-      <c r="BT2"/>
+      <c r="BT2">
+        <v>4316570560.0</v>
+      </c>
       <c r="BU2"/>
-      <c r="BV2">
-[...1 lines deleted...]
-      </c>
+      <c r="BV2"/>
       <c r="BW2">
         <v>5179524260.0</v>
       </c>
-      <c r="BX2"/>
+      <c r="BX2">
+        <v>5179524260.0</v>
+      </c>
       <c r="BY2"/>
-      <c r="BZ2">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ2"/>
       <c r="CA2">
         <v>4093278950.0</v>
       </c>
-      <c r="CB2"/>
+      <c r="CB2">
+        <v>4093278950.0</v>
+      </c>
       <c r="CC2"/>
       <c r="CD2"/>
-      <c r="CE2">
+      <c r="CE2"/>
+      <c r="CF2">
         <v>4812874290.0</v>
       </c>
-      <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
-      <c r="CI2">
+      <c r="CI2"/>
+      <c r="CJ2">
         <v>6768900000.0</v>
       </c>
-      <c r="CJ2"/>
-      <c r="CK2">
+      <c r="CK2"/>
+      <c r="CL2">
         <v>7005989250.0</v>
       </c>
-      <c r="CL2"/>
-      <c r="CM2">
+      <c r="CM2"/>
+      <c r="CN2">
         <v>7448562500.0</v>
       </c>
-      <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
-      <c r="CQ2">
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>3680106480.0</v>
       </c>
-      <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
-      <c r="CU2">
+      <c r="CU2"/>
+      <c r="CV2">
         <v>2877223542.0</v>
       </c>
-      <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
-      <c r="CY2">
+      <c r="CY2"/>
+      <c r="CZ2">
         <v>2854536300.0</v>
       </c>
-      <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
-      <c r="DC2">
+      <c r="DC2"/>
+      <c r="DD2">
         <v>2504227000.0</v>
       </c>
-      <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
-      <c r="DG2">
+      <c r="DG2"/>
+      <c r="DH2">
         <v>2280008250.0</v>
       </c>
-      <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
-      <c r="DK2">
+      <c r="DK2"/>
+      <c r="DL2">
         <v>2248687920.0</v>
       </c>
-      <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
-      <c r="DO2">
+      <c r="DO2"/>
+      <c r="DP2">
         <v>1706705800.0</v>
       </c>
-      <c r="DP2"/>
       <c r="DQ2"/>
+      <c r="DR2"/>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-      <c r="Z3">
-[...1 lines deleted...]
-      </c>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
       <c r="AH3">
         <v>0.0</v>
       </c>
-      <c r="AI3"/>
+      <c r="AI3">
+        <v>0.0</v>
+      </c>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
@@ -6690,107 +6699,108 @@
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
+      <c r="DR3"/>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
-      <c r="AI4"/>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
@@ -6833,372 +6843,374 @@
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>48487402000.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>49306000000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>48473000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48580000000.0</v>
       </c>
       <c r="I5">
         <v>48580000000.0</v>
       </c>
       <c r="J5">
-        <v>48472000000.0</v>
+        <v>48580000000.0</v>
       </c>
       <c r="K5">
         <v>48472000000.0</v>
       </c>
       <c r="L5">
+        <v>48472000000.0</v>
+      </c>
+      <c r="M5">
         <v>51310000000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>51310000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>42111000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>39484000000.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>40859000000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>37085000000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>39499000000.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>53529000000.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>26721000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>27906000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>28316000000.0</v>
       </c>
-      <c r="AC5">
-[...1 lines deleted...]
-      </c>
       <c r="AD5">
+        <v>0.0</v>
+      </c>
+      <c r="AE5">
         <v>30320000000.0</v>
       </c>
-      <c r="AE5">
-[...1 lines deleted...]
-      </c>
       <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
         <v>22858000000.0</v>
       </c>
-      <c r="AG5">
-[...1 lines deleted...]
-      </c>
       <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5">
         <v>5003000000.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>8356000000.0</v>
       </c>
-      <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>10550000000.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>15439000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>22154000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>16348000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3945000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2176000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>408000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-427000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>8688000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-4483000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4252000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2137000000.0</v>
       </c>
       <c r="AY5">
         <v>2137000000.0</v>
       </c>
-      <c r="AZ5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ5">
+        <v>2137000000.0</v>
+      </c>
+      <c r="BA5"/>
       <c r="BB5">
         <v>-1895000000.0</v>
       </c>
-      <c r="BC5"/>
+      <c r="BC5">
+        <v>-1895000000.0</v>
+      </c>
       <c r="BD5"/>
-      <c r="BE5">
+      <c r="BE5"/>
+      <c r="BF5">
         <v>137000000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
-      <c r="BI5">
+      <c r="BI5"/>
+      <c r="BJ5">
         <v>88996590210.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71789520000.0</v>
       </c>
       <c r="BK5">
         <v>71789520000.0</v>
       </c>
-      <c r="BL5"/>
-      <c r="BM5">
+      <c r="BL5">
+        <v>71789520000.0</v>
+      </c>
+      <c r="BM5"/>
+      <c r="BN5">
         <v>60212470500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1937842500.0</v>
       </c>
       <c r="BO5">
         <v>-1937842500.0</v>
       </c>
-      <c r="BP5"/>
-      <c r="BQ5">
+      <c r="BP5">
+        <v>-1937842500.0</v>
+      </c>
+      <c r="BQ5"/>
+      <c r="BR5">
         <v>57802263300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1193488880.0</v>
       </c>
       <c r="BS5">
         <v>-1193488880.0</v>
       </c>
-      <c r="BT5"/>
-      <c r="BU5">
+      <c r="BT5">
+        <v>-1193488880.0</v>
+      </c>
+      <c r="BU5"/>
+      <c r="BV5">
         <v>48763926200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2772607980.0</v>
       </c>
       <c r="BW5">
         <v>-2772607980.0</v>
       </c>
-      <c r="BX5"/>
-      <c r="BY5">
+      <c r="BX5">
+        <v>-2772607980.0</v>
+      </c>
+      <c r="BY5"/>
+      <c r="BZ5">
         <v>-3376769120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2706350850.0</v>
       </c>
       <c r="CA5">
         <v>-2706350850.0</v>
       </c>
-      <c r="CB5"/>
-      <c r="CC5">
+      <c r="CB5">
+        <v>-2706350850.0</v>
+      </c>
+      <c r="CC5"/>
+      <c r="CD5">
         <v>-5513548800.0</v>
       </c>
-      <c r="CD5"/>
-      <c r="CE5">
+      <c r="CE5"/>
+      <c r="CF5">
         <v>-973053900.0</v>
       </c>
-      <c r="CF5"/>
-      <c r="CG5">
+      <c r="CG5"/>
+      <c r="CH5">
         <v>-4183453200.0</v>
       </c>
-      <c r="CH5"/>
-      <c r="CI5">
+      <c r="CI5"/>
+      <c r="CJ5">
         <v>-7855650000.0</v>
       </c>
-      <c r="CJ5"/>
-      <c r="CK5">
+      <c r="CK5"/>
+      <c r="CL5">
         <v>-37473060450.0</v>
       </c>
-      <c r="CL5"/>
-      <c r="CM5">
+      <c r="CM5"/>
+      <c r="CN5">
         <v>-19438735000.0</v>
       </c>
-      <c r="CN5"/>
-      <c r="CO5">
+      <c r="CO5"/>
+      <c r="CP5">
         <v>1165010000.0</v>
       </c>
-      <c r="CP5"/>
-      <c r="CQ5">
+      <c r="CQ5"/>
+      <c r="CR5">
         <v>914943600.0</v>
       </c>
-      <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
-      <c r="CU5">
+      <c r="CU5"/>
+      <c r="CV5">
         <v>-11091398112.0</v>
       </c>
-      <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
-      <c r="CY5">
+      <c r="CY5"/>
+      <c r="CZ5">
         <v>-9561459600.0</v>
       </c>
-      <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
-      <c r="DC5">
+      <c r="DC5"/>
+      <c r="DD5">
         <v>-8399727000.0</v>
       </c>
-      <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
-      <c r="DG5">
+      <c r="DG5"/>
+      <c r="DH5">
         <v>-7424642250.0</v>
       </c>
-      <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
-      <c r="DK5">
+      <c r="DK5"/>
+      <c r="DL5">
         <v>-6975877920.0</v>
       </c>
-      <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
-      <c r="DO5">
+      <c r="DO5"/>
+      <c r="DP5">
         <v>-5859379950.0</v>
       </c>
-      <c r="DP5"/>
       <c r="DQ5"/>
+      <c r="DR5"/>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-      <c r="Z6">
-[...1 lines deleted...]
-      </c>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
-      <c r="AI6"/>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
@@ -7241,127 +7253,128 @@
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
+      <c r="DR6"/>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>14861000000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>17360000000.0</v>
       </c>
-      <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>17437000000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>16297000000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>14329000000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>36600000000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>14172000000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>15677000000.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>14917000000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7">
         <v>17719000000.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7">
         <v>15939000000.0</v>
       </c>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
       <c r="AB7">
+        <v>0.0</v>
+      </c>
+      <c r="AC7">
         <v>7445000000.0</v>
       </c>
-      <c r="AC7">
-[...1 lines deleted...]
-      </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
-      <c r="AI7"/>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
@@ -7404,91 +7417,92 @@
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
+      <c r="DR7"/>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
+      <c r="C8"/>
+      <c r="D8">
         <v>9888000000.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>9888000000.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
+      <c r="H8"/>
+      <c r="I8">
         <v>9888000000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>9888000000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>9888000000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>9888000000.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>9888000000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8">
+      <c r="T8"/>
+      <c r="U8">
         <v>9888000000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7545,107 +7559,108 @@
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
-[...1 lines deleted...]
-      </c>
+      <c r="Z9"/>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
-      <c r="AI9"/>
+      <c r="AI9">
+        <v>0.0</v>
+      </c>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
@@ -7688,335 +7703,337 @@
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
+      <c r="DR9"/>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>33387225000.0</v>
       </c>
-      <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>41050000000.0</v>
       </c>
-      <c r="F10"/>
-      <c r="G10">
+      <c r="G10"/>
+      <c r="H10">
         <v>36716000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45383000000.0</v>
       </c>
       <c r="I10">
         <v>45383000000.0</v>
       </c>
       <c r="J10">
-        <v>39271000000.0</v>
+        <v>45383000000.0</v>
       </c>
       <c r="K10">
         <v>39271000000.0</v>
       </c>
       <c r="L10">
+        <v>39271000000.0</v>
+      </c>
+      <c r="M10">
         <v>53926000000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>53926000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>35032000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>43140000000.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>30771000000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>31231000000.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>27758000000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>34739000000.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>12674000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15877000000.0</v>
       </c>
       <c r="AB10">
         <v>15877000000.0</v>
       </c>
       <c r="AC10">
+        <v>15877000000.0</v>
+      </c>
+      <c r="AD10">
         <v>0.05</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>15876000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1116494954.11</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>17128000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1278528021.61</v>
-      </c>
-[...1 lines deleted...]
-        <v>14455000000.0</v>
       </c>
       <c r="AI10">
         <v>14455000000.0</v>
       </c>
       <c r="AJ10">
-        <v>27643000000.0</v>
+        <v>14455000000.0</v>
       </c>
       <c r="AK10">
         <v>27643000000.0</v>
       </c>
       <c r="AL10">
-        <v>25813000000.0</v>
+        <v>27643000000.0</v>
       </c>
       <c r="AM10">
         <v>25813000000.0</v>
       </c>
       <c r="AN10">
+        <v>25813000000.0</v>
+      </c>
+      <c r="AO10">
         <v>49985000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>56181000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48329000000.0</v>
       </c>
       <c r="AQ10">
         <v>48329000000.0</v>
       </c>
       <c r="AR10">
+        <v>48329000000.0</v>
+      </c>
+      <c r="AS10">
         <v>44577000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>37155000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>25886000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>25271000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>25247000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>22622000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12746000000.0</v>
       </c>
       <c r="AY10">
         <v>12746000000.0</v>
       </c>
       <c r="AZ10">
-        <v>8857000000.0</v>
+        <v>12746000000.0</v>
       </c>
       <c r="BA10">
         <v>8857000000.0</v>
       </c>
       <c r="BB10">
+        <v>8857000000.0</v>
+      </c>
+      <c r="BC10">
         <v>14716000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13330000000.0</v>
       </c>
       <c r="BD10">
         <v>13330000000.0</v>
       </c>
       <c r="BE10">
+        <v>13330000000.0</v>
+      </c>
+      <c r="BF10">
         <v>14870000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15822000000.0</v>
       </c>
       <c r="BG10">
         <v>15822000000.0</v>
       </c>
       <c r="BH10">
+        <v>15822000000.0</v>
+      </c>
+      <c r="BI10">
         <v>19425000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>21206182140.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4162730000.0</v>
       </c>
       <c r="BK10">
         <v>4162730000.0</v>
       </c>
-      <c r="BL10"/>
-      <c r="BM10">
+      <c r="BL10">
+        <v>4162730000.0</v>
+      </c>
+      <c r="BM10"/>
+      <c r="BN10">
         <v>3952408320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6095395500.0</v>
       </c>
       <c r="BO10">
         <v>6095395500.0</v>
       </c>
-      <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BP10">
+        <v>6095395500.0</v>
+      </c>
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>6046876800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2587083680.0</v>
       </c>
       <c r="BS10">
         <v>2587083680.0</v>
       </c>
-      <c r="BT10"/>
-      <c r="BU10">
+      <c r="BT10">
+        <v>2587083680.0</v>
+      </c>
+      <c r="BU10"/>
+      <c r="BV10">
         <v>2945217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2347075820.0</v>
       </c>
       <c r="BW10">
         <v>2347075820.0</v>
       </c>
-      <c r="BX10"/>
-      <c r="BY10">
+      <c r="BX10">
+        <v>2347075820.0</v>
+      </c>
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>2991500160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1393064950.0</v>
       </c>
       <c r="CA10">
         <v>1393064950.0</v>
       </c>
-      <c r="CB10"/>
+      <c r="CB10">
+        <v>1393064950.0</v>
+      </c>
       <c r="CC10"/>
       <c r="CD10"/>
-      <c r="CE10">
+      <c r="CE10"/>
+      <c r="CF10">
         <v>3458083860.0</v>
       </c>
-      <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>3214743750.0</v>
       </c>
-      <c r="CH10"/>
-      <c r="CI10">
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>3798450000.0</v>
       </c>
-      <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CK10"/>
+      <c r="CL10">
         <v>3329341900.0</v>
       </c>
-      <c r="CL10"/>
-      <c r="CM10">
+      <c r="CM10"/>
+      <c r="CN10">
         <v>2383540000.0</v>
       </c>
-      <c r="CN10"/>
-      <c r="CO10">
+      <c r="CO10"/>
+      <c r="CP10">
         <v>1127185000.0</v>
       </c>
-      <c r="CP10"/>
-      <c r="CQ10">
+      <c r="CQ10"/>
+      <c r="CR10">
         <v>501524640.0</v>
       </c>
-      <c r="CR10"/>
-      <c r="CS10">
+      <c r="CS10"/>
+      <c r="CT10">
         <v>793357740.0</v>
       </c>
-      <c r="CT10"/>
-      <c r="CU10">
+      <c r="CU10"/>
+      <c r="CV10">
         <v>807842802.0</v>
       </c>
-      <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
-      <c r="CY10">
+      <c r="CY10"/>
+      <c r="CZ10">
         <v>2298473100.0</v>
       </c>
-      <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
-      <c r="DC10">
+      <c r="DC10"/>
+      <c r="DD10">
         <v>2438923000.0</v>
       </c>
-      <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
-      <c r="DG10">
+      <c r="DG10"/>
+      <c r="DH10">
         <v>2442835050.0</v>
       </c>
-      <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
-      <c r="DK10">
+      <c r="DK10"/>
+      <c r="DL10">
         <v>2137053510.0</v>
       </c>
-      <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
-      <c r="DO10">
+      <c r="DO10"/>
+      <c r="DP10">
         <v>1336895700.0</v>
       </c>
-      <c r="DP10"/>
       <c r="DQ10"/>
+      <c r="DR10"/>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8096,344 +8113,344 @@
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
+      <c r="DR11"/>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>39958774000.0</v>
       </c>
-      <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>46665000000.0</v>
       </c>
-      <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>36716000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47556000000.0</v>
       </c>
       <c r="I12">
         <v>47556000000.0</v>
       </c>
       <c r="J12">
-        <v>39271000000.0</v>
+        <v>47556000000.0</v>
       </c>
       <c r="K12">
         <v>39271000000.0</v>
       </c>
       <c r="L12">
+        <v>39271000000.0</v>
+      </c>
+      <c r="M12">
         <v>53926000000.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>53926000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>35032000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>43140000000.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>30771000000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>31231000000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>27758000000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>34739000000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>12674000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>16507000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>15877000000.0</v>
       </c>
-      <c r="AC12">
-[...1 lines deleted...]
-      </c>
       <c r="AD12">
+        <v>0.0</v>
+      </c>
+      <c r="AE12">
         <v>15876000000.0</v>
       </c>
-      <c r="AE12">
-[...1 lines deleted...]
-      </c>
       <c r="AF12">
+        <v>0.0</v>
+      </c>
+      <c r="AG12">
         <v>17213000000.0</v>
       </c>
-      <c r="AG12">
-[...1 lines deleted...]
-      </c>
       <c r="AH12">
+        <v>0.0</v>
+      </c>
+      <c r="AI12">
         <v>14455000000.0</v>
       </c>
-      <c r="AI12"/>
-      <c r="AJ12">
+      <c r="AJ12"/>
+      <c r="AK12">
         <v>27643000000.0</v>
       </c>
-      <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>25813000000.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12">
+      <c r="AN12"/>
+      <c r="AO12">
         <v>49985000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>57264000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>48453000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>48329000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>45440000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>37571000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>27675000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>26797000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>26740000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>23248000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13172000000.0</v>
       </c>
       <c r="AY12">
         <v>13172000000.0</v>
       </c>
       <c r="AZ12">
-        <v>9608000000.0</v>
+        <v>13172000000.0</v>
       </c>
       <c r="BA12">
         <v>9608000000.0</v>
       </c>
       <c r="BB12">
+        <v>9608000000.0</v>
+      </c>
+      <c r="BC12">
         <v>14792000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13370000000.0</v>
       </c>
       <c r="BD12">
         <v>13370000000.0</v>
       </c>
       <c r="BE12">
+        <v>13370000000.0</v>
+      </c>
+      <c r="BF12">
         <v>14947000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15841000000.0</v>
       </c>
       <c r="BG12">
         <v>15841000000.0</v>
       </c>
       <c r="BH12">
+        <v>15841000000.0</v>
+      </c>
+      <c r="BI12">
         <v>19588000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>25574918160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4233020000.0</v>
       </c>
       <c r="BK12">
         <v>4233020000.0</v>
       </c>
-      <c r="BL12"/>
-      <c r="BM12">
+      <c r="BL12">
+        <v>4233020000.0</v>
+      </c>
+      <c r="BM12"/>
+      <c r="BN12">
         <v>4192572020.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6187002600.0</v>
       </c>
       <c r="BO12">
         <v>6187002600.0</v>
       </c>
-      <c r="BP12"/>
-      <c r="BQ12">
+      <c r="BP12">
+        <v>6187002600.0</v>
+      </c>
+      <c r="BQ12"/>
+      <c r="BR12">
         <v>6207846900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2587083680.0</v>
       </c>
       <c r="BS12">
         <v>2587083680.0</v>
       </c>
-      <c r="BT12"/>
-      <c r="BU12">
+      <c r="BT12">
+        <v>2587083680.0</v>
+      </c>
+      <c r="BU12"/>
+      <c r="BV12">
         <v>2964218400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2347075820.0</v>
       </c>
       <c r="BW12">
         <v>2347075820.0</v>
       </c>
-      <c r="BX12"/>
-      <c r="BY12">
+      <c r="BX12">
+        <v>2347075820.0</v>
+      </c>
+      <c r="BY12"/>
+      <c r="BZ12">
         <v>2991500160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1393064950.0</v>
       </c>
       <c r="CA12">
         <v>1393064950.0</v>
       </c>
-      <c r="CB12"/>
+      <c r="CB12">
+        <v>1393064950.0</v>
+      </c>
       <c r="CC12"/>
       <c r="CD12"/>
-      <c r="CE12">
+      <c r="CE12"/>
+      <c r="CF12">
         <v>3458083860.0</v>
       </c>
-      <c r="CF12"/>
-      <c r="CG12">
+      <c r="CG12"/>
+      <c r="CH12">
         <v>3283324950.0</v>
       </c>
-      <c r="CH12"/>
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>4036500000.0</v>
       </c>
-      <c r="CJ12"/>
-      <c r="CK12">
+      <c r="CK12"/>
+      <c r="CL12">
         <v>3329341900.0</v>
       </c>
-      <c r="CL12"/>
-      <c r="CM12">
+      <c r="CM12"/>
+      <c r="CN12">
         <v>2383540000.0</v>
       </c>
-      <c r="CN12"/>
-      <c r="CO12">
+      <c r="CO12"/>
+      <c r="CP12">
         <v>1127185000.0</v>
       </c>
-      <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>501524640.0</v>
       </c>
-      <c r="CR12"/>
-      <c r="CS12">
+      <c r="CS12"/>
+      <c r="CT12">
         <v>793357740.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>807842802.0</v>
       </c>
-      <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>2298473100.0</v>
       </c>
-      <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
-      <c r="DC12">
+      <c r="DC12"/>
+      <c r="DD12">
         <v>2438923000.0</v>
       </c>
-      <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
-      <c r="DG12">
+      <c r="DG12"/>
+      <c r="DH12">
         <v>2442835050.0</v>
       </c>
-      <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
-      <c r="DK12">
+      <c r="DK12"/>
+      <c r="DL12">
         <v>2137053510.0</v>
       </c>
-      <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
-      <c r="DO12">
+      <c r="DO12"/>
+      <c r="DP12">
         <v>1336895700.0</v>
       </c>
-      <c r="DP12"/>
       <c r="DQ12"/>
+      <c r="DR12"/>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>9878303000.0</v>
       </c>
-      <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>9888000000.0</v>
       </c>
-      <c r="F13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>9888000000.0</v>
       </c>
       <c r="I13">
         <v>9888000000.0</v>
       </c>
       <c r="J13">
         <v>9888000000.0</v>
       </c>
       <c r="K13">
         <v>9888000000.0</v>
       </c>
       <c r="L13">
         <v>9888000000.0</v>
       </c>
       <c r="M13">
         <v>9888000000.0</v>
       </c>
       <c r="N13">
         <v>9888000000.0</v>
       </c>
       <c r="O13">
         <v>9888000000.0</v>
       </c>
       <c r="P13">
@@ -8460,1016 +8477,1024 @@
       <c r="W13">
         <v>9888000000.0</v>
       </c>
       <c r="X13">
         <v>9888000000.0</v>
       </c>
       <c r="Y13">
         <v>9888000000.0</v>
       </c>
       <c r="Z13">
         <v>9888000000.0</v>
       </c>
       <c r="AA13">
         <v>9888000000.0</v>
       </c>
       <c r="AB13">
         <v>9888000000.0</v>
       </c>
       <c r="AC13">
         <v>9888000000.0</v>
       </c>
       <c r="AD13">
         <v>9888000000.0</v>
       </c>
       <c r="AE13">
+        <v>9888000000.0</v>
+      </c>
+      <c r="AF13">
         <v>695383100.67</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>15775000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1331448345.71</v>
-      </c>
-[...1 lines deleted...]
-        <v>29282000000.0</v>
       </c>
       <c r="AI13">
         <v>29282000000.0</v>
       </c>
       <c r="AJ13">
         <v>29282000000.0</v>
       </c>
       <c r="AK13">
         <v>29282000000.0</v>
       </c>
       <c r="AL13">
         <v>29282000000.0</v>
       </c>
       <c r="AM13">
         <v>29282000000.0</v>
       </c>
       <c r="AN13">
         <v>29282000000.0</v>
       </c>
       <c r="AO13">
         <v>29282000000.0</v>
       </c>
       <c r="AP13">
-        <v>29228000000.0</v>
+        <v>29282000000.0</v>
       </c>
       <c r="AQ13">
         <v>29228000000.0</v>
       </c>
       <c r="AR13">
+        <v>29228000000.0</v>
+      </c>
+      <c r="AS13">
         <v>29158000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>29084000000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>28931000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28711000000.0</v>
       </c>
       <c r="AV13">
         <v>28711000000.0</v>
       </c>
       <c r="AW13">
+        <v>28711000000.0</v>
+      </c>
+      <c r="AX13">
         <v>28211000000.0</v>
       </c>
-      <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>27984000000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>3452093000.0</v>
       </c>
-      <c r="BA13"/>
-      <c r="BB13">
+      <c r="BB13"/>
+      <c r="BC13">
         <v>27659000000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>4119490000.0</v>
       </c>
-      <c r="BD13"/>
-      <c r="BE13">
+      <c r="BE13"/>
+      <c r="BF13">
         <v>3570924000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>3686170000.0</v>
       </c>
-      <c r="BG13"/>
-      <c r="BH13">
+      <c r="BH13"/>
+      <c r="BI13">
         <v>3593750000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>2898602000.0</v>
       </c>
-      <c r="BJ13"/>
-      <c r="BK13">
+      <c r="BK13"/>
+      <c r="BL13">
         <v>2425000000.0</v>
       </c>
-      <c r="BL13"/>
-      <c r="BM13">
+      <c r="BM13"/>
+      <c r="BN13">
         <v>567097000.0</v>
       </c>
-      <c r="BN13"/>
-      <c r="BO13">
+      <c r="BO13"/>
+      <c r="BP13">
         <v>515000000.0</v>
       </c>
-      <c r="BP13"/>
-      <c r="BQ13">
+      <c r="BQ13"/>
+      <c r="BR13">
         <v>491083000.0</v>
       </c>
-      <c r="BR13"/>
-      <c r="BS13">
+      <c r="BS13"/>
+      <c r="BT13">
         <v>507188000.0</v>
       </c>
-      <c r="BT13"/>
-      <c r="BU13">
+      <c r="BU13"/>
+      <c r="BV13">
         <v>546761000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3357714700.0</v>
       </c>
       <c r="BW13">
         <v>3357714700.0</v>
       </c>
-      <c r="BX13"/>
-      <c r="BY13">
+      <c r="BX13">
+        <v>3357714700.0</v>
+      </c>
+      <c r="BY13"/>
+      <c r="BZ13">
         <v>3036825920.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2939551150.0</v>
       </c>
       <c r="CA13">
         <v>2939551150.0</v>
       </c>
-      <c r="CB13"/>
-      <c r="CC13">
+      <c r="CB13">
+        <v>2939551150.0</v>
+      </c>
+      <c r="CC13"/>
+      <c r="CD13">
         <v>2857142400.0</v>
       </c>
-      <c r="CD13"/>
-      <c r="CE13">
+      <c r="CE13"/>
+      <c r="CF13">
         <v>3061377270.0</v>
       </c>
-      <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
-      <c r="CI13">
+      <c r="CI13"/>
+      <c r="CJ13">
         <v>260443000.0</v>
       </c>
-      <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
-      <c r="CM13">
+      <c r="CM13"/>
+      <c r="CN13">
         <v>1769000000.0</v>
       </c>
-      <c r="CN13"/>
-      <c r="CO13">
+      <c r="CO13"/>
+      <c r="CP13">
         <v>344122000.0</v>
       </c>
-      <c r="CP13"/>
-      <c r="CQ13">
+      <c r="CQ13"/>
+      <c r="CR13">
         <v>229641000.0</v>
       </c>
-      <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
         <v>614000000.0</v>
       </c>
       <c r="C14">
+        <v>614000000.0</v>
+      </c>
+      <c r="D14">
         <v>649375104.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>649375000.0</v>
       </c>
       <c r="E14">
         <v>649375000.0</v>
       </c>
       <c r="F14">
-        <v>648475000.0</v>
+        <v>649375000.0</v>
       </c>
       <c r="G14">
         <v>648475000.0</v>
       </c>
       <c r="H14">
-        <v>635058592.0</v>
+        <v>648475000.0</v>
       </c>
       <c r="I14">
         <v>635058592.0</v>
       </c>
       <c r="J14">
-        <v>630941408.0</v>
+        <v>635058592.0</v>
       </c>
       <c r="K14">
         <v>630941408.0</v>
       </c>
       <c r="L14">
+        <v>630941408.0</v>
+      </c>
+      <c r="M14">
         <v>685856893.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>637943107.0</v>
       </c>
       <c r="N14">
         <v>637943107.0</v>
       </c>
       <c r="O14">
-        <v>637283109.0</v>
+        <v>637943107.0</v>
       </c>
       <c r="P14">
         <v>637283109.0</v>
       </c>
       <c r="Q14">
-        <v>632516891.0</v>
+        <v>637283109.0</v>
       </c>
       <c r="R14">
         <v>632516891.0</v>
       </c>
       <c r="S14">
-        <v>633401632.0</v>
+        <v>632516891.0</v>
       </c>
       <c r="T14">
         <v>633401632.0</v>
       </c>
       <c r="U14">
-        <v>622198368.0</v>
+        <v>633401632.0</v>
       </c>
       <c r="V14">
         <v>622198368.0</v>
       </c>
       <c r="W14">
-        <v>617964635.0</v>
+        <v>622198368.0</v>
       </c>
       <c r="X14">
         <v>617964635.0</v>
       </c>
       <c r="Y14">
-        <v>620673813.0</v>
+        <v>617964635.0</v>
       </c>
       <c r="Z14">
         <v>620673813.0</v>
       </c>
       <c r="AA14">
-        <v>620100000.0</v>
+        <v>620673813.0</v>
       </c>
       <c r="AB14">
         <v>620100000.0</v>
       </c>
       <c r="AC14">
-        <v>620500000.0</v>
+        <v>620100000.0</v>
       </c>
       <c r="AD14">
         <v>620500000.0</v>
       </c>
       <c r="AE14">
+        <v>620500000.0</v>
+      </c>
+      <c r="AF14">
         <v>628397600.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>618000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>613800000.0</v>
       </c>
       <c r="AH14">
         <v>613800000.0</v>
       </c>
       <c r="AI14">
-        <v>613900000.0</v>
+        <v>613800000.0</v>
       </c>
       <c r="AJ14">
         <v>613900000.0</v>
       </c>
       <c r="AK14">
-        <v>610900000.0</v>
+        <v>613900000.0</v>
       </c>
       <c r="AL14">
         <v>610900000.0</v>
       </c>
       <c r="AM14">
-        <v>610800000.0</v>
+        <v>610900000.0</v>
       </c>
       <c r="AN14">
         <v>610800000.0</v>
       </c>
       <c r="AO14">
+        <v>610800000.0</v>
+      </c>
+      <c r="AP14">
         <v>610600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>610100000.0</v>
       </c>
       <c r="AQ14">
         <v>610100000.0</v>
       </c>
       <c r="AR14">
+        <v>610100000.0</v>
+      </c>
+      <c r="AS14">
         <v>617500000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>632100000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>609500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>606500000.0</v>
       </c>
       <c r="AV14">
         <v>606500000.0</v>
       </c>
       <c r="AW14">
+        <v>606500000.0</v>
+      </c>
+      <c r="AX14">
         <v>607100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>606100000.0</v>
       </c>
       <c r="AY14">
         <v>606100000.0</v>
       </c>
       <c r="AZ14">
         <v>606100000.0</v>
       </c>
       <c r="BA14">
         <v>606100000.0</v>
       </c>
       <c r="BB14">
-        <v>614500000.0</v>
+        <v>606100000.0</v>
       </c>
       <c r="BC14">
         <v>614500000.0</v>
       </c>
       <c r="BD14">
         <v>614500000.0</v>
       </c>
       <c r="BE14">
-        <v>615500000.0</v>
+        <v>614500000.0</v>
       </c>
       <c r="BF14">
         <v>615500000.0</v>
       </c>
       <c r="BG14">
         <v>615500000.0</v>
       </c>
       <c r="BH14">
-        <v>614000000.0</v>
+        <v>615500000.0</v>
       </c>
       <c r="BI14">
         <v>614000000.0</v>
       </c>
       <c r="BJ14">
         <v>614000000.0</v>
       </c>
       <c r="BK14">
+        <v>614000000.0</v>
+      </c>
+      <c r="BL14">
         <v>590000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>616000000.0</v>
       </c>
       <c r="BM14">
         <v>616000000.0</v>
       </c>
       <c r="BN14">
-        <v>678303951.0</v>
+        <v>616000000.0</v>
       </c>
       <c r="BO14">
         <v>678303951.0</v>
       </c>
       <c r="BP14">
+        <v>678303951.0</v>
+      </c>
+      <c r="BQ14">
         <v>630300000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>633500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>624500000.0</v>
       </c>
       <c r="BS14">
         <v>624500000.0</v>
       </c>
       <c r="BT14">
+        <v>624500000.0</v>
+      </c>
+      <c r="BU14">
         <v>633000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>631500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>605752702.0</v>
       </c>
       <c r="BW14">
         <v>605752702.0</v>
       </c>
       <c r="BX14">
+        <v>605752702.0</v>
+      </c>
+      <c r="BY14">
         <v>640542577.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>622500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>608783286.0</v>
       </c>
       <c r="CA14">
         <v>608783286.0</v>
       </c>
       <c r="CB14">
+        <v>608783286.0</v>
+      </c>
+      <c r="CC14">
         <v>616703540.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>616000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>609056948.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>619600000.0</v>
       </c>
       <c r="CF14">
         <v>619600000.0</v>
       </c>
       <c r="CG14">
+        <v>619600000.0</v>
+      </c>
+      <c r="CH14">
         <v>620300000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>616216216.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>659459459.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>608108108.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>659459459.0</v>
       </c>
       <c r="CL14">
         <v>659459459.0</v>
       </c>
       <c r="CM14">
+        <v>659459459.0</v>
+      </c>
+      <c r="CN14">
         <v>624294340.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>630000000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>626900000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>620000000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>664095522.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>650000000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>606400000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>663157895.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>639202128.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>629375000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>658125000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>652500000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>639914530.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>616842105.0</v>
       </c>
       <c r="DA14">
         <v>616842105.0</v>
       </c>
       <c r="DB14">
+        <v>616842105.0</v>
+      </c>
+      <c r="DC14">
         <v>612500000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>646091954.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>610869565.0</v>
       </c>
       <c r="DE14">
         <v>610869565.0</v>
       </c>
       <c r="DF14">
         <v>610869565.0</v>
       </c>
       <c r="DG14">
+        <v>610869565.0</v>
+      </c>
+      <c r="DH14">
         <v>651275362.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>629130435.0</v>
       </c>
       <c r="DI14">
         <v>629130435.0</v>
       </c>
       <c r="DJ14">
         <v>629130435.0</v>
       </c>
       <c r="DK14">
+        <v>629130435.0</v>
+      </c>
+      <c r="DL14">
         <v>638387837.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>608571429.0</v>
       </c>
       <c r="DM14">
         <v>608571429.0</v>
       </c>
       <c r="DN14">
+        <v>608571429.0</v>
+      </c>
+      <c r="DO14">
         <v>580909091.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>619333333.0</v>
       </c>
       <c r="DP14">
         <v>619333333.0</v>
       </c>
       <c r="DQ14">
         <v>619333333.0</v>
       </c>
+      <c r="DR14">
+        <v>619333333.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>9888000000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>9888000000.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>9888000000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>9888000000.0</v>
       </c>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
       <c r="AB15">
+        <v>0.0</v>
+      </c>
+      <c r="AC15">
         <v>9888000000.0</v>
       </c>
-      <c r="AC15">
-[...1 lines deleted...]
-      </c>
       <c r="AD15">
+        <v>0.0</v>
+      </c>
+      <c r="AE15">
         <v>9888000000.0</v>
       </c>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
       <c r="AF15">
+        <v>0.0</v>
+      </c>
+      <c r="AG15">
         <v>15775000000.0</v>
       </c>
-      <c r="AG15">
-[...1 lines deleted...]
-      </c>
       <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
         <v>29282000000.0</v>
       </c>
-      <c r="AI15"/>
-      <c r="AJ15">
+      <c r="AJ15"/>
+      <c r="AK15">
         <v>29282000000.0</v>
       </c>
-      <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>29282000000.0</v>
       </c>
-      <c r="AM15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN15"/>
       <c r="AO15">
         <v>29282000000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AP15">
+        <v>29282000000.0</v>
+      </c>
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>29228000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>29158000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>29084000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>28931000000.0</v>
       </c>
-      <c r="AU15"/>
-      <c r="AV15">
+      <c r="AV15"/>
+      <c r="AW15">
         <v>28711000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>28211000000.0</v>
       </c>
-      <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
-      <c r="BW15">
+      <c r="BW15"/>
+      <c r="BX15">
         <v>3357714700.0</v>
       </c>
-      <c r="BX15"/>
-      <c r="BY15">
+      <c r="BY15"/>
+      <c r="BZ15">
         <v>3036825920.0</v>
       </c>
-      <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>2939551150.0</v>
       </c>
-      <c r="CB15"/>
-      <c r="CC15">
+      <c r="CC15"/>
+      <c r="CD15">
         <v>2857142400.0</v>
       </c>
-      <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>3061377270.0</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
+      <c r="DR15"/>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>504505000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>625000000.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>966000000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>724000000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>576000000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>579000000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
-[...1 lines deleted...]
-      </c>
+      <c r="AA16"/>
       <c r="AB16">
         <v>210000000.0</v>
       </c>
-      <c r="AC16"/>
+      <c r="AC16">
+        <v>210000000.0</v>
+      </c>
       <c r="AD16"/>
       <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>220000000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>282000000.0</v>
       </c>
-      <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>170000000.0</v>
       </c>
-      <c r="AO16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP16"/>
       <c r="AQ16">
         <v>397000000.0</v>
       </c>
-      <c r="AR16"/>
-      <c r="AS16">
+      <c r="AR16">
+        <v>397000000.0</v>
+      </c>
+      <c r="AS16"/>
+      <c r="AT16">
         <v>101000000.0</v>
       </c>
-      <c r="AT16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU16"/>
       <c r="AV16">
         <v>1171000000.0</v>
       </c>
-      <c r="AW16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW16">
+        <v>1171000000.0</v>
+      </c>
+      <c r="AX16"/>
       <c r="AY16">
         <v>737000000.0</v>
       </c>
-      <c r="AZ16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ16">
+        <v>737000000.0</v>
+      </c>
+      <c r="BA16"/>
       <c r="BB16">
         <v>885000000.0</v>
       </c>
-      <c r="BC16"/>
+      <c r="BC16">
+        <v>885000000.0</v>
+      </c>
       <c r="BD16"/>
-      <c r="BE16">
+      <c r="BE16"/>
+      <c r="BF16">
         <v>266000000.0</v>
       </c>
-      <c r="BF16"/>
       <c r="BG16"/>
-      <c r="BH16">
+      <c r="BH16"/>
+      <c r="BI16">
         <v>464000000.0</v>
       </c>
-      <c r="BI16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ16"/>
       <c r="BK16">
         <v>156200000.0</v>
       </c>
-      <c r="BL16"/>
+      <c r="BL16">
+        <v>156200000.0</v>
+      </c>
       <c r="BM16"/>
-      <c r="BN16">
-[...1 lines deleted...]
-      </c>
+      <c r="BN16"/>
       <c r="BO16">
         <v>42280200.0</v>
       </c>
-      <c r="BP16"/>
+      <c r="BP16">
+        <v>42280200.0</v>
+      </c>
       <c r="BQ16"/>
-      <c r="BR16">
-[...1 lines deleted...]
-      </c>
+      <c r="BR16"/>
       <c r="BS16">
         <v>5217047200.0</v>
       </c>
-      <c r="BT16"/>
+      <c r="BT16">
+        <v>5217047200.0</v>
+      </c>
       <c r="BU16"/>
-      <c r="BV16">
-[...1 lines deleted...]
-      </c>
+      <c r="BV16"/>
       <c r="BW16">
         <v>5405588220.0</v>
       </c>
-      <c r="BX16"/>
+      <c r="BX16">
+        <v>5405588220.0</v>
+      </c>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
-      <c r="CE16">
+      <c r="CE16"/>
+      <c r="CF16">
         <v>5389221600.0</v>
       </c>
-      <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
+      <c r="DR16"/>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
       <c r="AH17">
         <v>0.0</v>
       </c>
-      <c r="AI17"/>
+      <c r="AI17">
+        <v>0.0</v>
+      </c>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
@@ -9512,126 +9537,127 @@
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
-[...1 lines deleted...]
-      </c>
+      <c r="Z18"/>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
-      <c r="AI18"/>
-      <c r="AJ18">
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18"/>
+      <c r="AK18">
         <v>2043000000.0</v>
       </c>
-      <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-      <c r="AN18">
+      <c r="AN18"/>
+      <c r="AO18">
         <v>1661000000.0</v>
       </c>
-      <c r="AO18"/>
       <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>1894000000.0</v>
       </c>
-      <c r="AR18"/>
-      <c r="AS18">
+      <c r="AS18"/>
+      <c r="AT18">
         <v>1743000000.0</v>
       </c>
-      <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
@@ -9663,52 +9689,53 @@
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
+      <c r="DR18"/>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9788,1430 +9815,1436 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>2350000000.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
-[...1 lines deleted...]
-      </c>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
-      <c r="AI20"/>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-      <c r="AN20">
+      <c r="AN20"/>
+      <c r="AO20">
         <v>469000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>511000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>590000000.0</v>
       </c>
       <c r="AQ20">
         <v>590000000.0</v>
       </c>
       <c r="AR20">
+        <v>590000000.0</v>
+      </c>
+      <c r="AS20">
         <v>575000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>644000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>631000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>859000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>574000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>851000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>787000000.0</v>
       </c>
       <c r="AY20">
         <v>787000000.0</v>
       </c>
       <c r="AZ20">
-        <v>792000000.0</v>
+        <v>787000000.0</v>
       </c>
       <c r="BA20">
         <v>792000000.0</v>
       </c>
       <c r="BB20">
+        <v>792000000.0</v>
+      </c>
+      <c r="BC20">
         <v>747000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>701000000.0</v>
       </c>
       <c r="BD20">
         <v>701000000.0</v>
       </c>
       <c r="BE20">
+        <v>701000000.0</v>
+      </c>
+      <c r="BF20">
         <v>738000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>790000000.0</v>
       </c>
       <c r="BG20">
         <v>790000000.0</v>
       </c>
       <c r="BH20">
+        <v>790000000.0</v>
+      </c>
+      <c r="BI20">
         <v>805000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>928122030.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>820050000.0</v>
       </c>
       <c r="BK20">
         <v>820050000.0</v>
       </c>
-      <c r="BL20"/>
-      <c r="BM20">
+      <c r="BL20">
+        <v>820050000.0</v>
+      </c>
+      <c r="BM20"/>
+      <c r="BN20">
         <v>603840160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>598969500.0</v>
       </c>
       <c r="BO20">
         <v>598969500.0</v>
       </c>
-      <c r="BP20"/>
-      <c r="BQ20">
+      <c r="BP20">
+        <v>598969500.0</v>
+      </c>
+      <c r="BQ20"/>
+      <c r="BR20">
         <v>454915500.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>807570320.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>264425680.0</v>
       </c>
-      <c r="BT20"/>
-      <c r="BU20">
+      <c r="BU20"/>
+      <c r="BV20">
         <v>76303000.0</v>
       </c>
-      <c r="BV20"/>
-      <c r="BW20">
+      <c r="BW20"/>
+      <c r="BX20">
         <v>76346000.0</v>
       </c>
-      <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
-      <c r="CA20">
+      <c r="CA20"/>
+      <c r="CB20">
         <v>35488000.0</v>
       </c>
-      <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
-      <c r="CE20">
+      <c r="CE20"/>
+      <c r="CF20">
         <v>40746000.0</v>
       </c>
-      <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
-      <c r="CI20">
+      <c r="CI20"/>
+      <c r="CJ20">
         <v>37729000.0</v>
       </c>
-      <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>2118920000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>2350000000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>2349000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2462000000.0</v>
       </c>
       <c r="I21">
         <v>2462000000.0</v>
       </c>
       <c r="J21">
-        <v>2950000000.0</v>
+        <v>2462000000.0</v>
       </c>
       <c r="K21">
         <v>2950000000.0</v>
       </c>
       <c r="L21">
+        <v>2950000000.0</v>
+      </c>
+      <c r="M21">
         <v>3191000000.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>3191000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3223000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3051000000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>2703000000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>2482000000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>2374000000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>2800000000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>3299000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>0.01</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3357000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>0.01</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2792000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>196350082.63</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2687000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>226789331.53</v>
-      </c>
-[...1 lines deleted...]
-        <v>2355000000.0</v>
       </c>
       <c r="AI21">
         <v>2355000000.0</v>
       </c>
       <c r="AJ21">
-        <v>2361000000.0</v>
+        <v>2355000000.0</v>
       </c>
       <c r="AK21">
         <v>2361000000.0</v>
       </c>
       <c r="AL21">
-        <v>2428000000.0</v>
+        <v>2361000000.0</v>
       </c>
       <c r="AM21">
         <v>2428000000.0</v>
       </c>
       <c r="AN21">
+        <v>2428000000.0</v>
+      </c>
+      <c r="AO21">
         <v>2680000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2434000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1703000000.0</v>
       </c>
       <c r="AQ21">
         <v>1703000000.0</v>
       </c>
       <c r="AR21">
+        <v>1703000000.0</v>
+      </c>
+      <c r="AS21">
         <v>1669000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1882000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1551000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1532000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1418000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1445000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1214000000.0</v>
       </c>
       <c r="AY21">
         <v>1214000000.0</v>
       </c>
       <c r="AZ21">
-        <v>1104000000.0</v>
+        <v>1214000000.0</v>
       </c>
       <c r="BA21">
         <v>1104000000.0</v>
       </c>
       <c r="BB21">
+        <v>1104000000.0</v>
+      </c>
+      <c r="BC21">
         <v>1265000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1101000000.0</v>
       </c>
       <c r="BD21">
         <v>1101000000.0</v>
       </c>
       <c r="BE21">
+        <v>1101000000.0</v>
+      </c>
+      <c r="BF21">
         <v>1193000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026000000.0</v>
       </c>
       <c r="BG21">
         <v>1026000000.0</v>
       </c>
       <c r="BH21">
+        <v>1026000000.0</v>
+      </c>
+      <c r="BI21">
         <v>1068000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>899997120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>905960000.0</v>
       </c>
       <c r="BK21">
         <v>905960000.0</v>
       </c>
-      <c r="BL21"/>
-      <c r="BM21">
+      <c r="BL21">
+        <v>905960000.0</v>
+      </c>
+      <c r="BM21"/>
+      <c r="BN21">
         <v>583254700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>641249700.0</v>
       </c>
       <c r="BO21">
         <v>641249700.0</v>
       </c>
-      <c r="BP21"/>
-      <c r="BQ21">
+      <c r="BP21">
+        <v>641249700.0</v>
+      </c>
+      <c r="BQ21"/>
+      <c r="BR21">
         <v>664876500.0</v>
       </c>
-      <c r="BR21"/>
-      <c r="BS21">
+      <c r="BS21"/>
+      <c r="BT21">
         <v>778983760.0</v>
       </c>
-      <c r="BT21"/>
-      <c r="BU21">
+      <c r="BU21"/>
+      <c r="BV21">
         <v>2248499000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1994682000.0</v>
       </c>
       <c r="BW21">
         <v>1994682000.0</v>
       </c>
-      <c r="BX21"/>
-      <c r="BY21">
+      <c r="BX21">
+        <v>1994682000.0</v>
+      </c>
+      <c r="BY21"/>
+      <c r="BZ21">
         <v>2583568320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2246087100.0</v>
       </c>
       <c r="CA21">
         <v>2246087100.0</v>
       </c>
-      <c r="CB21"/>
-      <c r="CC21">
+      <c r="CB21">
+        <v>2246087100.0</v>
+      </c>
+      <c r="CC21"/>
+      <c r="CD21">
         <v>-53529600.0</v>
       </c>
-      <c r="CD21"/>
-      <c r="CE21">
+      <c r="CE21"/>
+      <c r="CF21">
         <v>2896706610.0</v>
       </c>
-      <c r="CF21"/>
-      <c r="CG21">
+      <c r="CG21"/>
+      <c r="CH21">
         <v>1517359050.0</v>
       </c>
-      <c r="CH21"/>
-      <c r="CI21">
+      <c r="CI21"/>
+      <c r="CJ21">
         <v>1335150000.0</v>
       </c>
-      <c r="CJ21"/>
-      <c r="CK21">
+      <c r="CK21"/>
+      <c r="CL21">
         <v>646706700.0</v>
       </c>
-      <c r="CL21"/>
-      <c r="CM21">
+      <c r="CM21"/>
+      <c r="CN21">
         <v>555622500.0</v>
       </c>
-      <c r="CN21"/>
-      <c r="CO21">
+      <c r="CO21"/>
+      <c r="CP21">
         <v>105910000.0</v>
       </c>
-      <c r="CP21"/>
-      <c r="CQ21">
+      <c r="CQ21"/>
+      <c r="CR21">
         <v>1741781520.0</v>
       </c>
-      <c r="CR21"/>
-      <c r="CS21">
+      <c r="CS21"/>
+      <c r="CT21">
         <v>1648216080.0</v>
       </c>
-      <c r="CT21"/>
-      <c r="CU21">
+      <c r="CU21"/>
+      <c r="CV21">
         <v>155656044.0</v>
       </c>
-      <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
+      <c r="DR21"/>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>41009743000.0</v>
       </c>
-      <c r="D22"/>
-      <c r="E22">
+      <c r="E22"/>
+      <c r="F22">
         <v>41793000000.0</v>
       </c>
-      <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>44005000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40719000000.0</v>
       </c>
       <c r="I22">
         <v>40719000000.0</v>
       </c>
       <c r="J22">
-        <v>45074000000.0</v>
+        <v>40719000000.0</v>
       </c>
       <c r="K22">
         <v>45074000000.0</v>
       </c>
       <c r="L22">
-        <v>42205000000.0</v>
+        <v>45074000000.0</v>
       </c>
       <c r="M22">
         <v>42205000000.0</v>
       </c>
       <c r="N22">
         <v>42205000000.0</v>
       </c>
       <c r="O22">
+        <v>42205000000.0</v>
+      </c>
+      <c r="P22">
         <v>45821000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41110000000.0</v>
       </c>
       <c r="Q22">
         <v>41110000000.0</v>
       </c>
       <c r="R22">
-        <v>36290000000.0</v>
+        <v>41110000000.0</v>
       </c>
       <c r="S22">
         <v>36290000000.0</v>
       </c>
       <c r="T22">
-        <v>29742000000.0</v>
+        <v>36290000000.0</v>
       </c>
       <c r="U22">
         <v>29742000000.0</v>
       </c>
       <c r="V22">
-        <v>26565000000.0</v>
+        <v>29742000000.0</v>
       </c>
       <c r="W22">
         <v>26565000000.0</v>
       </c>
       <c r="X22">
-        <v>27801000000.0</v>
+        <v>26565000000.0</v>
       </c>
       <c r="Y22">
         <v>27801000000.0</v>
       </c>
       <c r="Z22">
+        <v>27801000000.0</v>
+      </c>
+      <c r="AA22">
         <v>30475000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29646000000.0</v>
       </c>
       <c r="AB22">
         <v>29646000000.0</v>
       </c>
       <c r="AC22">
+        <v>29646000000.0</v>
+      </c>
+      <c r="AD22">
         <v>0.09</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>31203000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2194380955.73</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>29364000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>2478392977.72</v>
-      </c>
-[...1 lines deleted...]
-        <v>28903000000.0</v>
       </c>
       <c r="AI22">
         <v>28903000000.0</v>
       </c>
       <c r="AJ22">
-        <v>25374000000.0</v>
+        <v>28903000000.0</v>
       </c>
       <c r="AK22">
         <v>25374000000.0</v>
       </c>
       <c r="AL22">
-        <v>24261000000.0</v>
+        <v>25374000000.0</v>
       </c>
       <c r="AM22">
         <v>24261000000.0</v>
       </c>
       <c r="AN22">
+        <v>24261000000.0</v>
+      </c>
+      <c r="AO22">
         <v>23798000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>24667000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23141000000.0</v>
       </c>
       <c r="AQ22">
         <v>23141000000.0</v>
       </c>
       <c r="AR22">
+        <v>23141000000.0</v>
+      </c>
+      <c r="AS22">
         <v>24389000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>26758000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>26241000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>24056000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>22619000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>24069000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20668000000.0</v>
       </c>
       <c r="AY22">
         <v>20668000000.0</v>
       </c>
       <c r="AZ22">
-        <v>21712000000.0</v>
+        <v>20668000000.0</v>
       </c>
       <c r="BA22">
         <v>21712000000.0</v>
       </c>
       <c r="BB22">
+        <v>21712000000.0</v>
+      </c>
+      <c r="BC22">
         <v>18512000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16337000000.0</v>
       </c>
       <c r="BD22">
         <v>16337000000.0</v>
       </c>
       <c r="BE22">
+        <v>16337000000.0</v>
+      </c>
+      <c r="BF22">
         <v>16472000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15898000000.0</v>
       </c>
       <c r="BG22">
         <v>15898000000.0</v>
       </c>
       <c r="BH22">
+        <v>15898000000.0</v>
+      </c>
+      <c r="BI22">
         <v>14589000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>19049939040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18853340000.0</v>
       </c>
       <c r="BK22">
         <v>18853340000.0</v>
       </c>
-      <c r="BL22"/>
-      <c r="BM22">
+      <c r="BL22">
+        <v>18853340000.0</v>
+      </c>
+      <c r="BM22"/>
+      <c r="BN22">
         <v>17024175420.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14664182700.0</v>
       </c>
       <c r="BO22">
         <v>14664182700.0</v>
       </c>
-      <c r="BP22"/>
-      <c r="BQ22">
+      <c r="BP22">
+        <v>14664182700.0</v>
+      </c>
+      <c r="BQ22"/>
+      <c r="BR22">
         <v>8986330800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7075173600.0</v>
       </c>
       <c r="BS22">
         <v>7075173600.0</v>
       </c>
-      <c r="BT22"/>
-      <c r="BU22">
+      <c r="BT22">
+        <v>7075173600.0</v>
+      </c>
+      <c r="BU22"/>
+      <c r="BV22">
         <v>11020812000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9647611940.0</v>
       </c>
       <c r="BW22">
         <v>9647611940.0</v>
       </c>
-      <c r="BX22"/>
-      <c r="BY22">
+      <c r="BX22">
+        <v>9647611940.0</v>
+      </c>
+      <c r="BY22"/>
+      <c r="BZ22">
         <v>9263452200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7855168000.0</v>
       </c>
       <c r="CA22">
         <v>7855168000.0</v>
       </c>
-      <c r="CB22"/>
+      <c r="CB22">
+        <v>7855168000.0</v>
+      </c>
       <c r="CC22"/>
       <c r="CD22"/>
-      <c r="CE22">
+      <c r="CE22"/>
+      <c r="CF22">
         <v>9071856360.0</v>
       </c>
-      <c r="CF22"/>
-      <c r="CG22">
+      <c r="CG22"/>
+      <c r="CH22">
         <v>9395624400.0</v>
       </c>
-      <c r="CH22"/>
-      <c r="CI22">
+      <c r="CI22"/>
+      <c r="CJ22">
         <v>9087300000.0</v>
       </c>
-      <c r="CJ22"/>
-      <c r="CK22">
+      <c r="CK22"/>
+      <c r="CL22">
         <v>8910181200.0</v>
       </c>
-      <c r="CL22"/>
-      <c r="CM22">
+      <c r="CM22"/>
+      <c r="CN22">
         <v>7239197500.0</v>
       </c>
-      <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
-      <c r="CQ22">
+      <c r="CQ22"/>
+      <c r="CR22">
         <v>3659774400.0</v>
       </c>
-      <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
-      <c r="CU22">
+      <c r="CU22"/>
+      <c r="CV22">
         <v>2841024462.0</v>
       </c>
-      <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
-      <c r="CY22">
+      <c r="CY22"/>
+      <c r="CZ22">
         <v>2499339150.0</v>
       </c>
-      <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
-      <c r="DC22">
+      <c r="DC22"/>
+      <c r="DD22">
         <v>2359107000.0</v>
       </c>
-      <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
-      <c r="DG22">
+      <c r="DG22"/>
+      <c r="DH22">
         <v>1368438000.0</v>
       </c>
-      <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
-      <c r="DK22">
+      <c r="DK22"/>
+      <c r="DL22">
         <v>1608335490.0</v>
       </c>
-      <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
-      <c r="DO22">
+      <c r="DO22"/>
+      <c r="DP22">
         <v>1291831800.0</v>
       </c>
-      <c r="DP22"/>
       <c r="DQ22"/>
+      <c r="DR22"/>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>339373853000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>359555000000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>367664000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>364980000000.0</v>
       </c>
       <c r="I23">
         <v>364980000000.0</v>
       </c>
       <c r="J23">
-        <v>427138000000.0</v>
+        <v>364980000000.0</v>
       </c>
       <c r="K23">
         <v>427138000000.0</v>
       </c>
       <c r="L23">
+        <v>427138000000.0</v>
+      </c>
+      <c r="M23">
         <v>433838000000.0</v>
       </c>
-      <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23">
         <v>433838000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>422002000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>419548000000.0</v>
       </c>
-      <c r="Q23"/>
-      <c r="R23">
+      <c r="R23"/>
+      <c r="S23">
         <v>394156000000.0</v>
       </c>
-      <c r="S23"/>
-      <c r="T23">
+      <c r="T23"/>
+      <c r="U23">
         <v>360743000000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23">
+      <c r="V23"/>
+      <c r="W23">
         <v>397516000000.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23">
         <v>474535000000.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>486345000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>469968000000.0</v>
       </c>
       <c r="AB23">
         <v>469968000000.0</v>
       </c>
       <c r="AC23">
-        <v>0.0</v>
+        <v>469968000000.0</v>
       </c>
       <c r="AD23">
+        <v>0.0</v>
+      </c>
+      <c r="AE23">
         <v>472461000000.0</v>
       </c>
-      <c r="AE23">
-[...1 lines deleted...]
-      </c>
       <c r="AF23">
+        <v>0.0</v>
+      </c>
+      <c r="AG23">
         <v>439235000000.0</v>
       </c>
-      <c r="AG23">
-[...1 lines deleted...]
-      </c>
       <c r="AH23">
+        <v>0.0</v>
+      </c>
+      <c r="AI23">
         <v>406877000000.0</v>
       </c>
-      <c r="AI23"/>
-      <c r="AJ23">
+      <c r="AJ23"/>
+      <c r="AK23">
         <v>398939000000.0</v>
       </c>
-      <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>377017000000.0</v>
       </c>
-      <c r="AM23"/>
-      <c r="AN23">
+      <c r="AN23"/>
+      <c r="AO23">
         <v>390714000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>378225000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>323599000000.0</v>
       </c>
       <c r="AQ23">
         <v>323599000000.0</v>
       </c>
       <c r="AR23">
+        <v>323599000000.0</v>
+      </c>
+      <c r="AS23">
         <v>300696000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>280264000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>256883000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>249495000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>246165000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>225602000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203753000000.0</v>
       </c>
       <c r="AY23">
         <v>203753000000.0</v>
       </c>
       <c r="AZ23">
-        <v>195869000000.0</v>
+        <v>203753000000.0</v>
       </c>
       <c r="BA23">
         <v>195869000000.0</v>
       </c>
       <c r="BB23">
+        <v>195869000000.0</v>
+      </c>
+      <c r="BC23">
         <v>177972000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158608000000.0</v>
       </c>
       <c r="BD23">
         <v>158608000000.0</v>
       </c>
       <c r="BE23">
+        <v>158608000000.0</v>
+      </c>
+      <c r="BF23">
         <v>156484000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148488000000.0</v>
       </c>
       <c r="BG23">
         <v>148488000000.0</v>
       </c>
       <c r="BH23">
+        <v>148488000000.0</v>
+      </c>
+      <c r="BI23">
         <v>145838000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>162374480400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131520400000.0</v>
       </c>
       <c r="BK23">
         <v>131520400000.0</v>
       </c>
-      <c r="BL23"/>
-      <c r="BM23">
+      <c r="BL23">
+        <v>131520400000.0</v>
+      </c>
+      <c r="BM23"/>
+      <c r="BN23">
         <v>123094188980.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121245520200.0</v>
       </c>
       <c r="BO23">
         <v>121245520200.0</v>
       </c>
-      <c r="BP23"/>
-      <c r="BQ23">
+      <c r="BP23">
+        <v>121245520200.0</v>
+      </c>
+      <c r="BQ23"/>
+      <c r="BR23">
         <v>110824414500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86467197360.0</v>
       </c>
       <c r="BS23">
         <v>86467197360.0</v>
       </c>
-      <c r="BT23"/>
-      <c r="BU23">
+      <c r="BT23">
+        <v>86467197360.0</v>
+      </c>
+      <c r="BU23"/>
+      <c r="BV23">
         <v>93917586400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80425578240.0</v>
       </c>
       <c r="BW23">
         <v>80425578240.0</v>
       </c>
-      <c r="BX23"/>
-      <c r="BY23">
+      <c r="BX23">
+        <v>80425578240.0</v>
+      </c>
+      <c r="BY23"/>
+      <c r="BZ23">
         <v>80362572480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67855150450.0</v>
       </c>
       <c r="CA23">
         <v>67855150450.0</v>
       </c>
-      <c r="CB23"/>
-      <c r="CC23">
+      <c r="CB23">
+        <v>67855150450.0</v>
+      </c>
+      <c r="CC23"/>
+      <c r="CD23">
         <v>70986940800.0</v>
       </c>
-      <c r="CD23"/>
-      <c r="CE23">
+      <c r="CE23"/>
+      <c r="CF23">
         <v>73143713160.0</v>
       </c>
-      <c r="CF23"/>
-      <c r="CG23">
+      <c r="CG23"/>
+      <c r="CH23">
         <v>64483473300.0</v>
       </c>
-      <c r="CH23"/>
-      <c r="CI23">
+      <c r="CI23"/>
+      <c r="CJ23">
         <v>64345950000.0</v>
       </c>
-      <c r="CJ23"/>
-      <c r="CK23">
+      <c r="CK23"/>
+      <c r="CL23">
         <v>61556897000.0</v>
       </c>
-      <c r="CL23"/>
-      <c r="CM23">
+      <c r="CM23"/>
+      <c r="CN23">
         <v>50142917500.0</v>
       </c>
-      <c r="CN23"/>
-      <c r="CO23">
+      <c r="CO23"/>
+      <c r="CP23">
         <v>32559760000.0</v>
       </c>
-      <c r="CP23"/>
-      <c r="CQ23">
+      <c r="CQ23"/>
+      <c r="CR23">
         <v>28383583680.0</v>
       </c>
-      <c r="CR23"/>
-      <c r="CS23">
+      <c r="CS23"/>
+      <c r="CT23">
         <v>27699870240.0</v>
       </c>
-      <c r="CT23"/>
-      <c r="CU23">
+      <c r="CU23"/>
+      <c r="CV23">
         <v>24248557056.0</v>
       </c>
-      <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
-      <c r="CY23">
+      <c r="CY23"/>
+      <c r="CZ23">
         <v>23094294300.0</v>
       </c>
-      <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
-      <c r="DC23">
+      <c r="DC23"/>
+      <c r="DD23">
         <v>21000678000.0</v>
       </c>
-      <c r="DD23"/>
       <c r="DE23"/>
       <c r="DF23"/>
-      <c r="DG23">
+      <c r="DG23"/>
+      <c r="DH23">
         <v>18012714750.0</v>
       </c>
-      <c r="DH23"/>
       <c r="DI23"/>
       <c r="DJ23"/>
-      <c r="DK23">
+      <c r="DK23"/>
+      <c r="DL23">
         <v>17019702150.0</v>
       </c>
-      <c r="DL23"/>
       <c r="DM23"/>
       <c r="DN23"/>
-      <c r="DO23">
+      <c r="DO23"/>
+      <c r="DP23">
         <v>14661146450.0</v>
       </c>
-      <c r="DP23"/>
       <c r="DQ23"/>
+      <c r="DR23"/>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>68233000000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>88554000000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>101241000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>115913000000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>82425000000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>94304000000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>106817000000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>82500000000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>83578000000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>97137000000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>108391000000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>147511000000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>121287000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>0.19</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>127350000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>0.39</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>7938352492.29</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>8018073771.93</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>89411000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>7546505739.37</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1772.42</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>78675000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>5675921000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>74312000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>5453067000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>74707000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>5280024000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>4289602000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>3233346000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2805804000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2204349000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2088030000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24">
+      <c r="AV24"/>
+      <c r="AW24">
         <v>2262877000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2522482000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>1569174000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1753786000.0</v>
       </c>
-      <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>2124832000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>2146775000.0</v>
       </c>
-      <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>1850574000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1918004000.0</v>
       </c>
-      <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>1810506000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>2282150000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>1884857000.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>1849552000.0</v>
       </c>
-      <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>1898000000.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>2151191000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>2096441000.0</v>
       </c>
-      <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>2172829000.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>1942552000.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>1903631000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>1462866000.0</v>
       </c>
-      <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>953731000.0</v>
       </c>
-      <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>561784000.0</v>
       </c>
-      <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>567000000.0</v>
       </c>
-      <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>522329000.0</v>
       </c>
-      <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>554000000.0</v>
       </c>
-      <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>620000000.0</v>
       </c>
-      <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>202378000.0</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>217415000.0</v>
       </c>
-      <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
+      <c r="DR24"/>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
         <v>56</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>103731000000.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>116363000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>131086000000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25">
         <v>96864000000.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>108686000000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>121146000000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>96766000000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>97750000000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>111043000000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>123308000000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>163336000000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>137226000000.0</v>
       </c>
-      <c r="AA25">
-[...1 lines deleted...]
-      </c>
       <c r="AB25">
+        <v>0.0</v>
+      </c>
+      <c r="AC25">
         <v>134795000000.0</v>
       </c>
-      <c r="AC25">
-[...1 lines deleted...]
-      </c>
       <c r="AD25">
         <v>0.0</v>
       </c>
       <c r="AE25">
         <v>0.0</v>
       </c>
       <c r="AF25">
+        <v>0.0</v>
+      </c>
+      <c r="AG25">
         <v>96691000000.0</v>
       </c>
-      <c r="AG25">
-[...1 lines deleted...]
-      </c>
       <c r="AH25">
         <v>0.0</v>
       </c>
-      <c r="AI25"/>
+      <c r="AI25">
+        <v>0.0</v>
+      </c>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
@@ -11254,154 +11287,155 @@
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
+      <c r="DR25"/>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
         <v>57</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>17283000000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>16747000000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>17724000000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>17421000000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>13255000000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>15263000000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>10768000000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>12847000000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>10303000000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>13738000000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>10276000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>0.02</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>11114000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>0.03</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>763178599.53</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>770842856.64</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>126.73</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1032494935.85</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2698.4</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>9679000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12800000000.0</v>
       </c>
       <c r="AK26">
         <v>12800000000.0</v>
       </c>
       <c r="AL26">
-        <v>12024000000.0</v>
+        <v>12800000000.0</v>
       </c>
       <c r="AM26">
         <v>12024000000.0</v>
       </c>
       <c r="AN26">
+        <v>12024000000.0</v>
+      </c>
+      <c r="AO26">
         <v>14061000000.0</v>
       </c>
-      <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>12696000000.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>10530000000.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
@@ -11433,107 +11467,108 @@
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
-[...1 lines deleted...]
-      </c>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
       <c r="AH27">
         <v>0.0</v>
       </c>
-      <c r="AI27"/>
+      <c r="AI27">
+        <v>0.0</v>
+      </c>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
@@ -11576,372 +11611,374 @@
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>91777907000.0</v>
       </c>
-      <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28">
         <v>79622000000.0</v>
       </c>
-      <c r="F28"/>
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28">
         <v>97467000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89772000000.0</v>
       </c>
       <c r="I28">
         <v>89772000000.0</v>
       </c>
       <c r="J28">
-        <v>101289000000.0</v>
+        <v>89772000000.0</v>
       </c>
       <c r="K28">
         <v>101289000000.0</v>
       </c>
       <c r="L28">
+        <v>101289000000.0</v>
+      </c>
+      <c r="M28">
         <v>84762000000.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>84762000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>92714000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>76215000000.0</v>
       </c>
-      <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>94337000000.0</v>
       </c>
-      <c r="S28"/>
-      <c r="T28">
+      <c r="T28"/>
+      <c r="U28">
         <v>85621000000.0</v>
       </c>
-      <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>115254000000.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>170816000000.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>142936000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>122759000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>122434000000.0</v>
       </c>
-      <c r="AC28"/>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>115702000000.0</v>
       </c>
-      <c r="AE28"/>
-      <c r="AF28">
+      <c r="AF28"/>
+      <c r="AG28">
         <v>94361000000.0</v>
       </c>
-      <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>81664000000.0</v>
       </c>
-      <c r="AI28"/>
-      <c r="AJ28">
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>56510000000.0</v>
       </c>
-      <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>51268000000.0</v>
       </c>
-      <c r="AM28"/>
-      <c r="AN28">
+      <c r="AN28"/>
+      <c r="AO28">
         <v>30166000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>13216000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5410000000.0</v>
       </c>
       <c r="AQ28">
         <v>-5410000000.0</v>
       </c>
       <c r="AR28">
+        <v>-5410000000.0</v>
+      </c>
+      <c r="AS28">
         <v>-8738000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-10717000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1334000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-466000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1590000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>8744000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3376000000.0</v>
       </c>
       <c r="AY28">
         <v>3376000000.0</v>
       </c>
       <c r="AZ28">
-        <v>8686000000.0</v>
+        <v>3376000000.0</v>
       </c>
       <c r="BA28">
         <v>8686000000.0</v>
       </c>
       <c r="BB28">
+        <v>8686000000.0</v>
+      </c>
+      <c r="BC28">
         <v>1451000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000000.0</v>
       </c>
       <c r="BD28">
         <v>2500000000.0</v>
       </c>
       <c r="BE28">
+        <v>2500000000.0</v>
+      </c>
+      <c r="BF28">
         <v>902000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3184000000.0</v>
       </c>
       <c r="BG28">
         <v>3184000000.0</v>
       </c>
       <c r="BH28">
+        <v>3184000000.0</v>
+      </c>
+      <c r="BI28">
         <v>-968000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2015618550.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14698420000.0</v>
       </c>
       <c r="BK28">
         <v>14698420000.0</v>
       </c>
-      <c r="BL28"/>
-      <c r="BM28">
+      <c r="BL28">
+        <v>14698420000.0</v>
+      </c>
+      <c r="BM28"/>
+      <c r="BN28">
         <v>19302299660.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14234334000.0</v>
       </c>
       <c r="BO28">
         <v>14234334000.0</v>
       </c>
-      <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BP28">
+        <v>14234334000.0</v>
+      </c>
+      <c r="BQ28"/>
+      <c r="BR28">
         <v>12072757500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11970622000.0</v>
       </c>
       <c r="BS28">
         <v>11970622000.0</v>
       </c>
-      <c r="BT28"/>
-      <c r="BU28">
+      <c r="BT28">
+        <v>11970622000.0</v>
+      </c>
+      <c r="BU28"/>
+      <c r="BV28">
         <v>13985030400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15658253700.0</v>
       </c>
       <c r="BW28">
         <v>15658253700.0</v>
       </c>
-      <c r="BX28"/>
-      <c r="BY28">
+      <c r="BX28">
+        <v>15658253700.0</v>
+      </c>
+      <c r="BY28"/>
+      <c r="BZ28">
         <v>23320103520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14697755750.0</v>
       </c>
       <c r="CA28">
         <v>14697755750.0</v>
       </c>
-      <c r="CB28"/>
-      <c r="CC28">
+      <c r="CB28">
+        <v>14697755750.0</v>
+      </c>
+      <c r="CC28"/>
+      <c r="CD28">
         <v>12920707200.0</v>
       </c>
-      <c r="CD28"/>
-      <c r="CE28">
+      <c r="CE28"/>
+      <c r="CF28">
         <v>13630239630.0</v>
       </c>
-      <c r="CF28"/>
-      <c r="CG28">
+      <c r="CG28"/>
+      <c r="CH28">
         <v>10141444950.0</v>
       </c>
-      <c r="CH28"/>
-      <c r="CI28">
+      <c r="CI28"/>
+      <c r="CJ28">
         <v>6965550000.0</v>
       </c>
-      <c r="CJ28"/>
-      <c r="CK28">
+      <c r="CK28"/>
+      <c r="CL28">
         <v>8467067350.0</v>
       </c>
-      <c r="CL28"/>
-      <c r="CM28">
+      <c r="CM28"/>
+      <c r="CN28">
         <v>6103795000.0</v>
       </c>
-      <c r="CN28"/>
-      <c r="CO28">
+      <c r="CO28"/>
+      <c r="CP28">
         <v>1308745000.0</v>
       </c>
-      <c r="CP28"/>
-      <c r="CQ28">
+      <c r="CQ28"/>
+      <c r="CR28">
         <v>1572347520.0</v>
       </c>
-      <c r="CR28"/>
-      <c r="CS28">
+      <c r="CS28"/>
+      <c r="CT28">
         <v>2638375740.0</v>
       </c>
-      <c r="CT28"/>
-      <c r="CU28">
+      <c r="CU28"/>
+      <c r="CV28">
         <v>711311922.0</v>
       </c>
-      <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
-      <c r="CY28">
+      <c r="CY28"/>
+      <c r="CZ28">
         <v>236209050.0</v>
       </c>
-      <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
-      <c r="DC28">
+      <c r="DC28"/>
+      <c r="DD28">
         <v>-1113342500.0</v>
       </c>
-      <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
-      <c r="DG28">
+      <c r="DG28"/>
+      <c r="DH28">
         <v>-114325200.0</v>
       </c>
-      <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
-      <c r="DK28">
+      <c r="DK28"/>
+      <c r="DL28">
         <v>-201814650.0</v>
       </c>
-      <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
-      <c r="DO28">
+      <c r="DO28"/>
+      <c r="DP28">
         <v>1494619350.0</v>
       </c>
-      <c r="DP28"/>
       <c r="DQ28"/>
+      <c r="DR28"/>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
         <v>60</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29">
         <v>246866000000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>255739000000.0</v>
       </c>
-      <c r="F29"/>
       <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>260723000000.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>321210000000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>311281000000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>273146000000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>276965000000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29">
+      <c r="T29"/>
+      <c r="U29">
         <v>249435000000.0</v>
       </c>
-      <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>283648000000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>344037000000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
@@ -11994,453 +12031,455 @@
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
+      <c r="DR29"/>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
         <v>61</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>38174526000.0</v>
       </c>
-      <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30">
         <v>41643000000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>34934000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27443000000.0</v>
       </c>
       <c r="I30">
         <v>27443000000.0</v>
       </c>
       <c r="J30">
+        <v>27443000000.0</v>
+      </c>
+      <c r="K30">
         <v>41267000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>37578000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>32316000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>33809000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>26544000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>41267000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>23440000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>45288000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>29576000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>33457000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>17907000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>30186000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>25724000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>29576000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>28578000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>28911000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>30515000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>27883000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>23915000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>0.09</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>32996000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2145996694.68</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>21236000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2717927076.3</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>20509000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>32996000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>21123000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>29046000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>31659000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>25771000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>21566000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>26560000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>28512000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>25223000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>27352000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>25223000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>27352000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>28422000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>25370000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>23021000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25822000000.0</v>
       </c>
       <c r="AY30">
         <v>25822000000.0</v>
       </c>
       <c r="AZ30">
-        <v>23975000000.0</v>
+        <v>25822000000.0</v>
       </c>
       <c r="BA30">
         <v>23975000000.0</v>
       </c>
       <c r="BB30">
+        <v>23975000000.0</v>
+      </c>
+      <c r="BC30">
         <v>23174000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20487000000.0</v>
       </c>
       <c r="BD30">
         <v>20487000000.0</v>
       </c>
       <c r="BE30">
+        <v>20487000000.0</v>
+      </c>
+      <c r="BF30">
         <v>20397000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18962000000.0</v>
       </c>
       <c r="BG30">
         <v>18962000000.0</v>
       </c>
       <c r="BH30">
+        <v>18962000000.0</v>
+      </c>
+      <c r="BI30">
         <v>17040000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>22443678180.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23695540000.0</v>
       </c>
       <c r="BK30">
         <v>23695540000.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BL30">
+        <v>23695540000.0</v>
+      </c>
+      <c r="BM30"/>
+      <c r="BN30">
         <v>17785837440.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17074154100.0</v>
       </c>
       <c r="BO30">
         <v>17074154100.0</v>
       </c>
-      <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BP30">
+        <v>17074154100.0</v>
+      </c>
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>12009769200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10262575040.0</v>
       </c>
       <c r="BS30">
         <v>10262575040.0</v>
       </c>
-      <c r="BT30"/>
-      <c r="BU30">
+      <c r="BT30">
+        <v>10262575040.0</v>
+      </c>
+      <c r="BU30"/>
+      <c r="BV30">
         <v>12857614000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11635645000.0</v>
       </c>
       <c r="BW30">
         <v>11635645000.0</v>
       </c>
-      <c r="BX30"/>
-      <c r="BY30">
+      <c r="BX30">
+        <v>11635645000.0</v>
+      </c>
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>11416425800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10260813200.0</v>
       </c>
       <c r="CA30">
         <v>10260813200.0</v>
       </c>
-      <c r="CB30"/>
+      <c r="CB30">
+        <v>10260813200.0</v>
+      </c>
       <c r="CC30"/>
       <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>10845808470.0</v>
       </c>
-      <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>9867120150.0</v>
       </c>
-      <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>10146150000.0</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CK30"/>
+      <c r="CL30">
         <v>12706589050.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>4771261440.0</v>
       </c>
-      <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CQ30"/>
+      <c r="CR30">
         <v>3648867264.0</v>
       </c>
-      <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>2952907650.0</v>
       </c>
-      <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>2436202000.0</v>
       </c>
-      <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
-      <c r="DC30">
+      <c r="DC30"/>
+      <c r="DD30">
         <v>2436202000.0</v>
       </c>
-      <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
-      <c r="DG30">
+      <c r="DG30"/>
+      <c r="DH30">
         <v>2131962690.0</v>
       </c>
-      <c r="DH30"/>
       <c r="DI30"/>
       <c r="DJ30"/>
-      <c r="DK30">
+      <c r="DK30"/>
+      <c r="DL30">
         <v>1722442400.0</v>
       </c>
-      <c r="DL30"/>
       <c r="DM30"/>
       <c r="DN30"/>
-      <c r="DO30">
+      <c r="DO30"/>
+      <c r="DP30">
         <v>1722442400.0</v>
       </c>
-      <c r="DP30"/>
       <c r="DQ30"/>
+      <c r="DR30"/>
     </row>
-    <row r="31" spans="1:121">
+    <row r="31" spans="1:122">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31">
         <v>193713000000.0</v>
       </c>
       <c r="N31">
-        <v>194641000000.0</v>
+        <v>193713000000.0</v>
       </c>
       <c r="O31">
         <v>194641000000.0</v>
       </c>
       <c r="P31">
-        <v>185572000000.0</v>
+        <v>194641000000.0</v>
       </c>
       <c r="Q31">
         <v>185572000000.0</v>
       </c>
       <c r="R31">
-        <v>163326000000.0</v>
+        <v>185572000000.0</v>
       </c>
       <c r="S31">
         <v>163326000000.0</v>
       </c>
       <c r="T31">
-        <v>144007000000.0</v>
+        <v>163326000000.0</v>
       </c>
       <c r="U31">
         <v>144007000000.0</v>
       </c>
       <c r="V31">
-        <v>153179000000.0</v>
+        <v>144007000000.0</v>
       </c>
       <c r="W31">
         <v>153179000000.0</v>
       </c>
       <c r="X31">
-        <v>151507000000.0</v>
+        <v>153179000000.0</v>
       </c>
       <c r="Y31">
         <v>151507000000.0</v>
       </c>
       <c r="Z31">
-        <v>219346000000.0</v>
+        <v>151507000000.0</v>
       </c>
       <c r="AA31">
         <v>219346000000.0</v>
       </c>
       <c r="AB31">
-        <v>216553000000.0</v>
+        <v>219346000000.0</v>
       </c>
       <c r="AC31">
         <v>216553000000.0</v>
       </c>
       <c r="AD31">
+        <v>216553000000.0</v>
+      </c>
+      <c r="AE31">
         <v>16237301824.92</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>16400365695.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2282.2</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>18593686698.18</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>58154.08</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>208595000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209350000000.0</v>
       </c>
       <c r="AK31">
         <v>209350000000.0</v>
       </c>
       <c r="AL31">
-        <v>202707000000.0</v>
+        <v>209350000000.0</v>
       </c>
       <c r="AM31">
         <v>202707000000.0</v>
       </c>
       <c r="AN31">
+        <v>202707000000.0</v>
+      </c>
+      <c r="AO31">
         <v>204317000000.0</v>
       </c>
-      <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>189317000000.0</v>
       </c>
-      <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31">
         <v>168451000000.0</v>
       </c>
-      <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
@@ -12472,99 +12511,100 @@
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
+      <c r="DR31"/>
     </row>
-    <row r="32" spans="1:121">
+    <row r="32" spans="1:122">
       <c r="A32" t="s">
         <v>63</v>
       </c>
       <c r="B32"/>
-      <c r="C32">
+      <c r="C32"/>
+      <c r="D32">
         <v>47285000000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>60718000000.0</v>
       </c>
-      <c r="F32"/>
       <c r="G32"/>
-      <c r="H32">
+      <c r="H32"/>
+      <c r="I32">
         <v>72226000000.0</v>
       </c>
-      <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>45461000000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>65585000000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>40481000000.0</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32">
         <v>34380000000.0</v>
       </c>
-      <c r="S32"/>
-      <c r="T32">
+      <c r="T32"/>
+      <c r="U32">
         <v>47600000000.0</v>
       </c>
-      <c r="U32"/>
-      <c r="V32">
+      <c r="V32"/>
+      <c r="W32">
         <v>43994000000.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32">
+      <c r="X32"/>
+      <c r="Y32">
         <v>84851000000.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
@@ -12617,402 +12657,404 @@
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
+      <c r="DR32"/>
     </row>
-    <row r="33" spans="1:121">
+    <row r="33" spans="1:122">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33"/>
-      <c r="C33">
+      <c r="C33"/>
+      <c r="D33">
         <v>220230810000.0</v>
       </c>
-      <c r="D33"/>
-      <c r="E33">
+      <c r="E33"/>
+      <c r="F33">
         <v>229401000000.0</v>
       </c>
-      <c r="F33"/>
-      <c r="G33">
+      <c r="G33"/>
+      <c r="H33">
         <v>247555000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238259000000.0</v>
       </c>
       <c r="I33">
         <v>238259000000.0</v>
       </c>
       <c r="J33">
-        <v>300232000000.0</v>
+        <v>238259000000.0</v>
       </c>
       <c r="K33">
         <v>300232000000.0</v>
       </c>
       <c r="L33">
+        <v>300232000000.0</v>
+      </c>
+      <c r="M33">
         <v>299309000000.0</v>
       </c>
-      <c r="M33"/>
-      <c r="N33">
+      <c r="N33"/>
+      <c r="O33">
         <v>299309000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>297801000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>287292000000.0</v>
       </c>
-      <c r="Q33"/>
-      <c r="R33">
+      <c r="R33"/>
+      <c r="S33">
         <v>279345000000.0</v>
       </c>
-      <c r="S33"/>
-      <c r="T33">
+      <c r="T33"/>
+      <c r="U33">
         <v>255579000000.0</v>
       </c>
-      <c r="U33"/>
-      <c r="V33">
+      <c r="V33"/>
+      <c r="W33">
         <v>295734000000.0</v>
       </c>
-      <c r="W33"/>
-      <c r="X33">
+      <c r="X33"/>
+      <c r="Y33">
         <v>296566000000.0</v>
       </c>
-      <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>413891000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>391953000000.0</v>
       </c>
       <c r="AB33">
         <v>391953000000.0</v>
       </c>
       <c r="AC33">
-        <v>0.0</v>
+        <v>391953000000.0</v>
       </c>
       <c r="AD33">
+        <v>0.0</v>
+      </c>
+      <c r="AE33">
         <v>392129000000.0</v>
       </c>
-      <c r="AE33">
-[...1 lines deleted...]
-      </c>
       <c r="AF33">
+        <v>0.0</v>
+      </c>
+      <c r="AG33">
         <v>357978000000.0</v>
       </c>
-      <c r="AG33">
-[...1 lines deleted...]
-      </c>
       <c r="AH33">
+        <v>0.0</v>
+      </c>
+      <c r="AI33">
         <v>321647000000.0</v>
       </c>
-      <c r="AI33"/>
-      <c r="AJ33">
+      <c r="AJ33"/>
+      <c r="AK33">
         <v>310985000000.0</v>
       </c>
-      <c r="AK33"/>
-      <c r="AL33">
+      <c r="AL33"/>
+      <c r="AM33">
         <v>295201000000.0</v>
       </c>
-      <c r="AM33"/>
-      <c r="AN33">
+      <c r="AN33"/>
+      <c r="AO33">
         <v>282581000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>258962000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216921000000.0</v>
       </c>
       <c r="AQ33">
         <v>216921000000.0</v>
       </c>
       <c r="AR33">
+        <v>216921000000.0</v>
+      </c>
+      <c r="AS33">
         <v>199006000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>182893000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>170434000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>159893000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>160103000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>143296000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>138282000000.0</v>
       </c>
       <c r="AY33">
         <v>138282000000.0</v>
       </c>
       <c r="AZ33">
-        <v>132757000000.0</v>
+        <v>138282000000.0</v>
       </c>
       <c r="BA33">
         <v>132757000000.0</v>
       </c>
       <c r="BB33">
+        <v>132757000000.0</v>
+      </c>
+      <c r="BC33">
         <v>118191000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105804000000.0</v>
       </c>
       <c r="BD33">
         <v>105804000000.0</v>
       </c>
       <c r="BE33">
+        <v>105804000000.0</v>
+      </c>
+      <c r="BF33">
         <v>102761000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96359000000.0</v>
       </c>
       <c r="BG33">
         <v>96359000000.0</v>
       </c>
       <c r="BH33">
+        <v>96359000000.0</v>
+      </c>
+      <c r="BI33">
         <v>92854000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>93637200360.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80060310000.0</v>
       </c>
       <c r="BK33">
         <v>80060310000.0</v>
       </c>
-      <c r="BL33"/>
-      <c r="BM33">
+      <c r="BL33">
+        <v>80060310000.0</v>
+      </c>
+      <c r="BM33"/>
+      <c r="BN33">
         <v>83316218440.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82157475300.0</v>
       </c>
       <c r="BO33">
         <v>82157475300.0</v>
       </c>
-      <c r="BP33"/>
-      <c r="BQ33">
+      <c r="BP33">
+        <v>82157475300.0</v>
+      </c>
+      <c r="BQ33"/>
+      <c r="BR33">
         <v>71141785500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55122034320.0</v>
       </c>
       <c r="BS33">
         <v>55122034320.0</v>
       </c>
-      <c r="BT33"/>
-      <c r="BU33">
+      <c r="BT33">
+        <v>55122034320.0</v>
+      </c>
+      <c r="BU33"/>
+      <c r="BV33">
         <v>66435228200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56176894060.0</v>
       </c>
       <c r="BW33">
         <v>56176894060.0</v>
       </c>
-      <c r="BX33"/>
-      <c r="BY33">
+      <c r="BX33">
+        <v>56176894060.0</v>
+      </c>
+      <c r="BY33"/>
+      <c r="BZ33">
         <v>56232271000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47425576800.0</v>
       </c>
       <c r="CA33">
         <v>47425576800.0</v>
       </c>
-      <c r="CB33"/>
-      <c r="CC33">
+      <c r="CB33">
+        <v>47425576800.0</v>
+      </c>
+      <c r="CC33"/>
+      <c r="CD33">
         <v>49166937600.0</v>
       </c>
-      <c r="CD33"/>
-      <c r="CE33">
+      <c r="CE33"/>
+      <c r="CF33">
         <v>48675150090.0</v>
       </c>
-      <c r="CF33"/>
-      <c r="CG33">
+      <c r="CG33"/>
+      <c r="CH33">
         <v>41937403800.0</v>
       </c>
-      <c r="CH33"/>
-      <c r="CI33">
+      <c r="CI33"/>
+      <c r="CJ33">
         <v>40623750000.0</v>
       </c>
-      <c r="CJ33"/>
-      <c r="CK33">
+      <c r="CK33"/>
+      <c r="CL33">
         <v>36610784850.0</v>
       </c>
-      <c r="CL33"/>
-      <c r="CM33">
+      <c r="CM33"/>
+      <c r="CN33">
         <v>30374030000.0</v>
       </c>
-      <c r="CN33"/>
-      <c r="CO33">
+      <c r="CO33"/>
+      <c r="CP33">
         <v>21537555000.0</v>
       </c>
-      <c r="CP33"/>
-      <c r="CQ33">
+      <c r="CQ33"/>
+      <c r="CR33">
         <v>19451023200.0</v>
       </c>
-      <c r="CR33"/>
-      <c r="CS33">
+      <c r="CS33"/>
+      <c r="CT33">
         <v>19341938700.0</v>
       </c>
-      <c r="CT33"/>
-      <c r="CU33">
+      <c r="CU33"/>
+      <c r="CV33">
         <v>16950822528.0</v>
       </c>
-      <c r="CV33"/>
       <c r="CW33"/>
       <c r="CX33"/>
-      <c r="CY33">
+      <c r="CY33"/>
+      <c r="CZ33">
         <v>15343574400.0</v>
       </c>
-      <c r="CZ33"/>
       <c r="DA33"/>
       <c r="DB33"/>
-      <c r="DC33">
+      <c r="DC33"/>
+      <c r="DD33">
         <v>13766446000.0</v>
       </c>
-      <c r="DD33"/>
       <c r="DE33"/>
       <c r="DF33"/>
-      <c r="DG33">
+      <c r="DG33"/>
+      <c r="DH33">
         <v>11908875000.0</v>
       </c>
-      <c r="DH33"/>
       <c r="DI33"/>
       <c r="DJ33"/>
-      <c r="DK33">
+      <c r="DK33"/>
+      <c r="DL33">
         <v>11142350460.0</v>
       </c>
-      <c r="DL33"/>
       <c r="DM33"/>
       <c r="DN33"/>
-      <c r="DO33">
+      <c r="DO33"/>
+      <c r="DP33">
         <v>10309976550.0</v>
       </c>
-      <c r="DP33"/>
       <c r="DQ33"/>
+      <c r="DR33"/>
     </row>
-    <row r="34" spans="1:121">
+    <row r="34" spans="1:122">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-      <c r="H34">
+      <c r="H34"/>
+      <c r="I34">
         <v>569000000.0</v>
       </c>
-      <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>2237000000.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>2261000000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>276000000.0</v>
       </c>
-      <c r="Q34"/>
-      <c r="R34">
+      <c r="R34"/>
+      <c r="S34">
         <v>2083000000.0</v>
       </c>
-      <c r="S34"/>
-      <c r="T34">
+      <c r="T34"/>
+      <c r="U34">
         <v>2011000000.0</v>
       </c>
-      <c r="U34"/>
-      <c r="V34">
+      <c r="V34"/>
+      <c r="W34">
         <v>2980000000.0</v>
       </c>
-      <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34">
         <v>5620000000.0</v>
       </c>
-      <c r="Y34"/>
-      <c r="Z34">
+      <c r="Z34"/>
+      <c r="AA34">
         <v>2142000000.0</v>
       </c>
-      <c r="AA34">
-[...1 lines deleted...]
-      </c>
       <c r="AB34">
+        <v>0.0</v>
+      </c>
+      <c r="AC34">
         <v>1440000000.0</v>
       </c>
-      <c r="AC34">
-[...1 lines deleted...]
-      </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
       <c r="AH34">
         <v>0.0</v>
       </c>
-      <c r="AI34"/>
+      <c r="AI34">
+        <v>0.0</v>
+      </c>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
@@ -13055,665 +13097,668 @@
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
+      <c r="DR34"/>
     </row>
-    <row r="35" spans="1:121">
+    <row r="35" spans="1:122">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="B35"/>
-      <c r="C35">
+      <c r="C35"/>
+      <c r="D35">
         <v>110888147000.0</v>
       </c>
-      <c r="D35"/>
-      <c r="E35">
+      <c r="E35"/>
+      <c r="F35">
         <v>132508000000.0</v>
       </c>
-      <c r="F35"/>
-      <c r="G35">
+      <c r="G35"/>
+      <c r="H35">
         <v>149768000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163058000000.0</v>
       </c>
       <c r="I35">
         <v>163058000000.0</v>
       </c>
       <c r="J35">
-        <v>142640000000.0</v>
+        <v>163058000000.0</v>
       </c>
       <c r="K35">
         <v>142640000000.0</v>
       </c>
       <c r="L35">
+        <v>142640000000.0</v>
+      </c>
+      <c r="M35">
         <v>143554000000.0</v>
       </c>
-      <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>143554000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>161250000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>134576000000.0</v>
       </c>
-      <c r="Q35"/>
-      <c r="R35">
+      <c r="R35"/>
+      <c r="S35">
         <v>141152000000.0</v>
       </c>
-      <c r="S35"/>
-      <c r="T35">
+      <c r="T35"/>
+      <c r="U35">
         <v>150708000000.0</v>
       </c>
-      <c r="U35"/>
-      <c r="V35">
+      <c r="V35"/>
+      <c r="W35">
         <v>178685000000.0</v>
       </c>
-      <c r="W35"/>
-      <c r="X35">
+      <c r="X35"/>
+      <c r="Y35">
         <v>225500000000.0</v>
       </c>
-      <c r="Y35"/>
-      <c r="Z35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>199543000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195075000000.0</v>
       </c>
       <c r="AB35">
         <v>195075000000.0</v>
       </c>
       <c r="AC35">
-        <v>0.0</v>
+        <v>195075000000.0</v>
       </c>
       <c r="AD35">
+        <v>0.0</v>
+      </c>
+      <c r="AE35">
         <v>179047000000.0</v>
       </c>
-      <c r="AE35">
-[...1 lines deleted...]
-      </c>
       <c r="AF35">
+        <v>0.0</v>
+      </c>
+      <c r="AG35">
         <v>150671000000.0</v>
       </c>
-      <c r="AG35">
-[...1 lines deleted...]
-      </c>
       <c r="AH35">
+        <v>0.0</v>
+      </c>
+      <c r="AI35">
         <v>135440000000.0</v>
       </c>
-      <c r="AI35"/>
-      <c r="AJ35">
+      <c r="AJ35"/>
+      <c r="AK35">
         <v>129532000000.0</v>
       </c>
-      <c r="AK35"/>
-      <c r="AL35">
+      <c r="AL35"/>
+      <c r="AM35">
         <v>129716000000.0</v>
       </c>
-      <c r="AM35"/>
-      <c r="AN35">
+      <c r="AN35"/>
+      <c r="AO35">
         <v>136694000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>121274000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85774000000.0</v>
       </c>
       <c r="AQ35">
         <v>85774000000.0</v>
       </c>
       <c r="AR35">
+        <v>85774000000.0</v>
+      </c>
+      <c r="AS35">
         <v>76877000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>66501000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>61506000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>60095000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>58278000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>21402000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44550000000.0</v>
       </c>
       <c r="AY35">
         <v>44550000000.0</v>
       </c>
       <c r="AZ35">
-        <v>42988000000.0</v>
+        <v>44550000000.0</v>
       </c>
       <c r="BA35">
         <v>42988000000.0</v>
       </c>
       <c r="BB35">
+        <v>42988000000.0</v>
+      </c>
+      <c r="BC35">
         <v>40358000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38044000000.0</v>
       </c>
       <c r="BD35">
         <v>38044000000.0</v>
       </c>
       <c r="BE35">
+        <v>38044000000.0</v>
+      </c>
+      <c r="BF35">
         <v>36373000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34582000000.0</v>
       </c>
       <c r="BG35">
         <v>34582000000.0</v>
       </c>
       <c r="BH35">
+        <v>34582000000.0</v>
+      </c>
+      <c r="BI35">
         <v>33406000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>42065490390.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31544590000.0</v>
       </c>
       <c r="BK35">
         <v>31544590000.0</v>
       </c>
-      <c r="BL35"/>
-      <c r="BM35">
+      <c r="BL35">
+        <v>31544590000.0</v>
+      </c>
+      <c r="BM35"/>
+      <c r="BN35">
         <v>32271139460.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32513473800.0</v>
       </c>
       <c r="BO35">
         <v>32513473800.0</v>
       </c>
-      <c r="BP35"/>
-      <c r="BQ35">
+      <c r="BP35">
+        <v>32513473800.0</v>
+      </c>
+      <c r="BQ35"/>
+      <c r="BR35">
         <v>30710295600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20953948480.0</v>
       </c>
       <c r="BS35">
         <v>20953948480.0</v>
       </c>
-      <c r="BT35"/>
-      <c r="BU35">
+      <c r="BT35">
+        <v>20953948480.0</v>
+      </c>
+      <c r="BU35"/>
+      <c r="BV35">
         <v>27723042600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22340438400.0</v>
       </c>
       <c r="BW35">
         <v>22340438400.0</v>
       </c>
-      <c r="BX35"/>
-      <c r="BY35">
+      <c r="BX35">
+        <v>22340438400.0</v>
+      </c>
+      <c r="BY35"/>
+      <c r="BZ35">
         <v>22538234160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17134085200.0</v>
       </c>
       <c r="CA35">
         <v>17134085200.0</v>
       </c>
-      <c r="CB35"/>
-      <c r="CC35">
+      <c r="CB35">
+        <v>17134085200.0</v>
+      </c>
+      <c r="CC35"/>
+      <c r="CD35">
         <v>17724988800.0</v>
       </c>
-      <c r="CD35"/>
-      <c r="CE35">
+      <c r="CE35"/>
+      <c r="CF35">
         <v>16145209710.0</v>
       </c>
-      <c r="CF35"/>
-      <c r="CG35">
+      <c r="CG35"/>
+      <c r="CH35">
         <v>15362188800.0</v>
       </c>
-      <c r="CH35"/>
-      <c r="CI35">
+      <c r="CI35"/>
+      <c r="CJ35">
         <v>16746300000.0</v>
       </c>
-      <c r="CJ35"/>
-      <c r="CK35">
+      <c r="CK35"/>
+      <c r="CL35">
         <v>17377248550.0</v>
       </c>
-      <c r="CL35"/>
-      <c r="CM35">
+      <c r="CM35"/>
+      <c r="CN35">
         <v>13971087500.0</v>
       </c>
-      <c r="CN35"/>
-      <c r="CO35">
+      <c r="CO35"/>
+      <c r="CP35">
         <v>7262400000.0</v>
       </c>
-      <c r="CP35"/>
-      <c r="CQ35">
+      <c r="CQ35"/>
+      <c r="CR35">
         <v>4927140720.0</v>
       </c>
-      <c r="CR35"/>
-      <c r="CS35">
+      <c r="CS35"/>
+      <c r="CT35">
         <v>4913897940.0</v>
       </c>
-      <c r="CT35"/>
-      <c r="CU35">
+      <c r="CU35"/>
+      <c r="CV35">
         <v>4839213678.0</v>
       </c>
-      <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
-      <c r="CY35">
+      <c r="CY35"/>
+      <c r="CZ35">
         <v>5041089900.0</v>
       </c>
-      <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
-      <c r="DC35">
+      <c r="DC35"/>
+      <c r="DD35">
         <v>5144050500.0</v>
       </c>
-      <c r="DD35"/>
       <c r="DE35"/>
       <c r="DF35"/>
-      <c r="DG35">
+      <c r="DG35"/>
+      <c r="DH35">
         <v>3761039250.0</v>
       </c>
-      <c r="DH35"/>
       <c r="DI35"/>
       <c r="DJ35"/>
-      <c r="DK35">
+      <c r="DK35"/>
+      <c r="DL35">
         <v>2797041960.0</v>
       </c>
-      <c r="DL35"/>
       <c r="DM35"/>
       <c r="DN35"/>
-      <c r="DO35">
+      <c r="DO35"/>
+      <c r="DP35">
         <v>4091158350.0</v>
       </c>
-      <c r="DP35"/>
       <c r="DQ35"/>
+      <c r="DR35"/>
     </row>
-    <row r="36" spans="1:121">
+    <row r="36" spans="1:122">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36">
         <v>7938207000.0</v>
       </c>
-      <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36">
         <v>4626000000.0</v>
       </c>
-      <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>47914000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42579000000.0</v>
       </c>
       <c r="I36">
         <v>42579000000.0</v>
       </c>
       <c r="J36">
-        <v>44652000000.0</v>
+        <v>42579000000.0</v>
       </c>
       <c r="K36">
         <v>44652000000.0</v>
       </c>
       <c r="L36">
+        <v>44652000000.0</v>
+      </c>
+      <c r="M36">
         <v>41993000000.0</v>
       </c>
-      <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36">
         <v>41993000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>38488000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>35173000000.0</v>
       </c>
-      <c r="Q36"/>
-      <c r="R36">
+      <c r="R36"/>
+      <c r="S36">
         <v>35322000000.0</v>
       </c>
-      <c r="S36"/>
-      <c r="T36">
+      <c r="T36"/>
+      <c r="U36">
         <v>29378000000.0</v>
       </c>
-      <c r="U36"/>
-      <c r="V36">
+      <c r="V36"/>
+      <c r="W36">
         <v>33808000000.0</v>
       </c>
-      <c r="W36"/>
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36">
         <v>37198000000.0</v>
       </c>
-      <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>18018000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>7606000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>14194000000.0</v>
       </c>
-      <c r="AC36">
-[...1 lines deleted...]
-      </c>
       <c r="AD36">
+        <v>0.0</v>
+      </c>
+      <c r="AE36">
         <v>12817000000.0</v>
       </c>
-      <c r="AE36">
-[...1 lines deleted...]
-      </c>
       <c r="AF36">
+        <v>0.0</v>
+      </c>
+      <c r="AG36">
         <v>10240000000.0</v>
       </c>
-      <c r="AG36">
-[...1 lines deleted...]
-      </c>
       <c r="AH36">
+        <v>0.0</v>
+      </c>
+      <c r="AI36">
         <v>7883000000.0</v>
       </c>
-      <c r="AI36"/>
-      <c r="AJ36">
+      <c r="AJ36"/>
+      <c r="AK36">
         <v>6317000000.0</v>
       </c>
-      <c r="AK36"/>
-      <c r="AL36">
+      <c r="AL36"/>
+      <c r="AM36">
         <v>8453000000.0</v>
       </c>
-      <c r="AM36"/>
-      <c r="AN36">
+      <c r="AN36"/>
+      <c r="AO36">
         <v>6775000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>6139000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>2381000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>4133000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>5521000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>7068000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>6294000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>2411000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>5372000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-143296000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1844000000.0</v>
       </c>
       <c r="AY36">
         <v>1844000000.0</v>
       </c>
       <c r="AZ36">
-        <v>3899000000.0</v>
+        <v>1844000000.0</v>
       </c>
       <c r="BA36">
         <v>3899000000.0</v>
       </c>
       <c r="BB36">
+        <v>3899000000.0</v>
+      </c>
+      <c r="BC36">
         <v>2325000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69570000000.0</v>
       </c>
       <c r="BD36">
         <v>69570000000.0</v>
       </c>
       <c r="BE36">
+        <v>69570000000.0</v>
+      </c>
+      <c r="BF36">
         <v>3374000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2930000000.0</v>
       </c>
       <c r="BG36">
         <v>2930000000.0</v>
       </c>
       <c r="BH36">
+        <v>2930000000.0</v>
+      </c>
+      <c r="BI36">
         <v>2187000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>6206230140.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>3787850000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>2400850000.0</v>
       </c>
-      <c r="BL36"/>
-      <c r="BM36">
+      <c r="BM36"/>
+      <c r="BN36">
         <v>27028708980.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3558583500.0</v>
       </c>
       <c r="BO36">
         <v>3558583500.0</v>
       </c>
-      <c r="BP36"/>
-      <c r="BQ36">
+      <c r="BP36">
+        <v>3558583500.0</v>
+      </c>
+      <c r="BQ36"/>
+      <c r="BR36">
         <v>2771485200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9347805120.0</v>
       </c>
       <c r="BS36">
         <v>9347805120.0</v>
       </c>
-      <c r="BT36"/>
-      <c r="BU36">
+      <c r="BT36">
+        <v>9347805120.0</v>
+      </c>
+      <c r="BU36"/>
+      <c r="BV36">
         <v>2850210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7167557320.0</v>
       </c>
       <c r="BW36">
         <v>7167557320.0</v>
       </c>
-      <c r="BX36"/>
-      <c r="BY36">
+      <c r="BX36">
+        <v>7167557320.0</v>
+      </c>
+      <c r="BY36"/>
+      <c r="BZ36">
         <v>2152973600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5725681050.0</v>
       </c>
       <c r="CA36">
         <v>5725681050.0</v>
       </c>
-      <c r="CB36"/>
-      <c r="CC36">
+      <c r="CB36">
+        <v>5725681050.0</v>
+      </c>
+      <c r="CC36"/>
+      <c r="CD36">
         <v>4670457600.0</v>
       </c>
-      <c r="CD36"/>
-      <c r="CE36">
+      <c r="CE36"/>
+      <c r="CF36">
         <v>4019461110.0</v>
       </c>
-      <c r="CF36"/>
-      <c r="CG36">
+      <c r="CG36"/>
+      <c r="CH36">
         <v>2177453100.0</v>
       </c>
-      <c r="CH36"/>
-      <c r="CI36">
+      <c r="CI36"/>
+      <c r="CJ36">
         <v>2339100000.0</v>
       </c>
-      <c r="CJ36"/>
-      <c r="CK36">
+      <c r="CK36"/>
+      <c r="CL36">
         <v>1892215900.0</v>
       </c>
-      <c r="CL36"/>
-      <c r="CM36">
+      <c r="CM36"/>
+      <c r="CN36">
         <v>1771550000.0</v>
       </c>
-      <c r="CN36"/>
-      <c r="CO36">
+      <c r="CO36"/>
+      <c r="CP36">
         <v>1800470000.0</v>
       </c>
-      <c r="CP36"/>
-      <c r="CQ36">
+      <c r="CQ36"/>
+      <c r="CR36">
         <v>765841680.0</v>
       </c>
-      <c r="CR36"/>
-      <c r="CS36">
+      <c r="CS36"/>
+      <c r="CT36">
         <v>799507800.0</v>
       </c>
-      <c r="CT36"/>
-      <c r="CU36">
+      <c r="CU36"/>
+      <c r="CV36">
         <v>751734228.0</v>
       </c>
-      <c r="CV36"/>
       <c r="CW36"/>
       <c r="CX36"/>
-      <c r="CY36">
+      <c r="CY36"/>
+      <c r="CZ36">
         <v>471829050.0</v>
       </c>
-      <c r="CZ36"/>
       <c r="DA36"/>
       <c r="DB36"/>
-      <c r="DC36">
+      <c r="DC36"/>
+      <c r="DD36">
         <v>597713000.0</v>
       </c>
-      <c r="DD36"/>
       <c r="DE36"/>
       <c r="DF36"/>
-      <c r="DG36">
+      <c r="DG36"/>
+      <c r="DH36">
         <v>443010150.0</v>
       </c>
-      <c r="DH36"/>
       <c r="DI36"/>
       <c r="DJ36"/>
-      <c r="DK36">
+      <c r="DK36"/>
+      <c r="DL36">
         <v>250904700.0</v>
       </c>
-      <c r="DL36"/>
       <c r="DM36"/>
       <c r="DN36"/>
-      <c r="DO36">
+      <c r="DO36"/>
+      <c r="DP36">
         <v>318666150.0</v>
       </c>
-      <c r="DP36"/>
       <c r="DQ36"/>
+      <c r="DR36"/>
     </row>
-    <row r="37" spans="1:121">
+    <row r="37" spans="1:122">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-      <c r="Z37">
-[...1 lines deleted...]
-      </c>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
-      <c r="AI37"/>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
@@ -13756,1458 +13801,1466 @@
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
+      <c r="DR37"/>
     </row>
-    <row r="38" spans="1:121">
+    <row r="38" spans="1:122">
       <c r="A38" t="s">
         <v>69</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>36939000000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>40816000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>38201000000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>37686000000.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>310000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41993000000.0</v>
       </c>
       <c r="N38">
         <v>41993000000.0</v>
       </c>
       <c r="O38">
+        <v>41993000000.0</v>
+      </c>
+      <c r="P38">
         <v>38488000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35173000000.0</v>
       </c>
       <c r="Q38">
         <v>35173000000.0</v>
       </c>
       <c r="R38">
-        <v>35322000000.0</v>
+        <v>35173000000.0</v>
       </c>
       <c r="S38">
         <v>35322000000.0</v>
       </c>
       <c r="T38">
-        <v>29378000000.0</v>
+        <v>35322000000.0</v>
       </c>
       <c r="U38">
         <v>29378000000.0</v>
       </c>
       <c r="V38">
-        <v>33808000000.0</v>
+        <v>29378000000.0</v>
       </c>
       <c r="W38">
         <v>33808000000.0</v>
       </c>
       <c r="X38">
-        <v>37198000000.0</v>
+        <v>33808000000.0</v>
       </c>
       <c r="Y38">
         <v>37198000000.0</v>
       </c>
       <c r="Z38">
-        <v>18018000000.0</v>
+        <v>37198000000.0</v>
       </c>
       <c r="AA38">
         <v>18018000000.0</v>
       </c>
       <c r="AB38">
+        <v>18018000000.0</v>
+      </c>
+      <c r="AC38">
         <v>9852000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>16154000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>892405812.44</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>901367839.94</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>5885000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>864280891.29</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>448.7</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>7883000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1735574000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>6317000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1671898000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>8453000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1691042000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1562912000.0</v>
       </c>
-      <c r="AP38"/>
-      <c r="AQ38">
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>747000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1668355000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>773000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1929709000.0</v>
       </c>
-      <c r="AU38"/>
-      <c r="AV38">
+      <c r="AV38"/>
+      <c r="AW38">
         <v>554000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1036360000.0</v>
       </c>
-      <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>1116207000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1331748000.0</v>
       </c>
-      <c r="BA38"/>
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38">
         <v>1360804000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1288305000.0</v>
       </c>
-      <c r="BD38"/>
-      <c r="BE38">
+      <c r="BE38"/>
+      <c r="BF38">
         <v>1209149000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1184573000.0</v>
       </c>
-      <c r="BG38"/>
-      <c r="BH38">
+      <c r="BH38"/>
+      <c r="BI38">
         <v>1062233000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1048710000.0</v>
       </c>
-      <c r="BJ38"/>
-      <c r="BK38">
+      <c r="BK38"/>
+      <c r="BL38">
         <v>880168000.0</v>
       </c>
-      <c r="BL38"/>
-      <c r="BM38">
+      <c r="BM38"/>
+      <c r="BN38">
         <v>818281000.0</v>
       </c>
-      <c r="BN38"/>
-      <c r="BO38">
+      <c r="BO38"/>
+      <c r="BP38">
         <v>790000000.0</v>
       </c>
-      <c r="BP38"/>
-      <c r="BQ38">
+      <c r="BQ38"/>
+      <c r="BR38">
         <v>639716000.0</v>
       </c>
-      <c r="BR38"/>
-      <c r="BS38">
+      <c r="BS38"/>
+      <c r="BT38">
         <v>581159000.0</v>
       </c>
-      <c r="BT38"/>
-      <c r="BU38">
+      <c r="BU38"/>
+      <c r="BV38">
         <v>869984000.0</v>
       </c>
-      <c r="BV38"/>
-      <c r="BW38">
+      <c r="BW38"/>
+      <c r="BX38">
         <v>799460000.0</v>
       </c>
-      <c r="BX38"/>
-      <c r="BY38">
+      <c r="BY38"/>
+      <c r="BZ38">
         <v>923472000.0</v>
       </c>
-      <c r="BZ38"/>
-      <c r="CA38">
+      <c r="CA38"/>
+      <c r="CB38">
         <v>762746000.0</v>
       </c>
-      <c r="CB38"/>
-      <c r="CC38">
+      <c r="CC38"/>
+      <c r="CD38">
         <v>686418000.0</v>
       </c>
-      <c r="CD38"/>
-      <c r="CE38">
+      <c r="CE38"/>
+      <c r="CF38">
         <v>894007000.0</v>
       </c>
-      <c r="CF38"/>
-      <c r="CG38">
+      <c r="CG38"/>
+      <c r="CH38">
         <v>431000000.0</v>
       </c>
-      <c r="CH38"/>
-      <c r="CI38">
+      <c r="CI38"/>
+      <c r="CJ38">
         <v>352358000.0</v>
       </c>
-      <c r="CJ38"/>
-      <c r="CK38">
+      <c r="CK38"/>
+      <c r="CL38">
         <v>212000000.0</v>
       </c>
-      <c r="CL38"/>
-      <c r="CM38">
+      <c r="CM38"/>
+      <c r="CN38">
         <v>275000000.0</v>
       </c>
-      <c r="CN38"/>
-      <c r="CO38">
+      <c r="CO38"/>
+      <c r="CP38">
         <v>252840000.0</v>
       </c>
-      <c r="CP38"/>
-      <c r="CQ38">
+      <c r="CQ38"/>
+      <c r="CR38">
         <v>353078000.0</v>
       </c>
-      <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
+      <c r="DR38"/>
     </row>
-    <row r="39" spans="1:121">
+    <row r="39" spans="1:122">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39"/>
-      <c r="E39">
+      <c r="D39">
+        <v>38000000.0</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39">
         <v>53000000.0</v>
       </c>
-      <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>4454000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11003000000.0</v>
       </c>
       <c r="I39">
         <v>11003000000.0</v>
       </c>
       <c r="J39">
+        <v>11003000000.0</v>
+      </c>
+      <c r="K39">
         <v>4786000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4983000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>13969000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2082000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>11854000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2081000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>20751000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>603000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>30912000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>14293000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>97522000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>12145000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>32909000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>17883000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>103238000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>84913000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>-5140000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3979000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>10765000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>0.01</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>3978000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>192552480.75</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>13701000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>306296421.34</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>11233000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>8876000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>13227000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>4758000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>-31774000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>4735000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>13642000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>22874000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>6572000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>7819000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>5181000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>7308000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>9608000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>10327000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>11134000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>-7226000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>5809000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>119000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2491000000.0</v>
       </c>
       <c r="BA39">
         <v>-2491000000.0</v>
       </c>
       <c r="BB39">
+        <v>-2491000000.0</v>
+      </c>
+      <c r="BC39">
         <v>-2755000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2610000000.0</v>
       </c>
       <c r="BD39">
         <v>2610000000.0</v>
       </c>
       <c r="BE39">
+        <v>2610000000.0</v>
+      </c>
+      <c r="BF39">
         <v>1907000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1428000000.0</v>
       </c>
       <c r="BG39">
         <v>1428000000.0</v>
       </c>
       <c r="BH39">
+        <v>1428000000.0</v>
+      </c>
+      <c r="BI39">
         <v>1767000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1668744660.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>3912810000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>4678190000.0</v>
       </c>
-      <c r="BL39"/>
-      <c r="BM39">
+      <c r="BM39"/>
+      <c r="BN39">
         <v>775385660.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>338241600.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>1162705500.0</v>
       </c>
-      <c r="BP39"/>
-      <c r="BQ39">
+      <c r="BQ39"/>
+      <c r="BR39">
         <v>12478682100.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>10820012960.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>11420330720.0</v>
       </c>
-      <c r="BT39"/>
-      <c r="BU39">
+      <c r="BU39"/>
+      <c r="BV39">
         <v>639713800.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>6648940.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>618351420.0</v>
       </c>
-      <c r="BX39"/>
-      <c r="BY39">
+      <c r="BY39"/>
+      <c r="BZ39">
         <v>458923320.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>-6136850.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>-2361179770.0</v>
       </c>
-      <c r="CB39"/>
-      <c r="CC39">
+      <c r="CC39"/>
+      <c r="CD39">
         <v>21820003200.0</v>
       </c>
-      <c r="CD39"/>
-      <c r="CE39">
+      <c r="CE39"/>
+      <c r="CF39">
         <v>1092814380.0</v>
       </c>
-      <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
-      <c r="CO39">
+      <c r="CO39"/>
+      <c r="CP39">
         <v>9895020000.0</v>
       </c>
-      <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
-      <c r="CS39">
+      <c r="CS39"/>
+      <c r="CT39">
         <v>7564573800.0</v>
       </c>
-      <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
       <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
-      <c r="DG39">
+      <c r="DG39"/>
+      <c r="DH39">
         <v>-433050.0</v>
       </c>
-      <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
+      <c r="DR39"/>
     </row>
-    <row r="40" spans="1:121">
+    <row r="40" spans="1:122">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40">
         <v>4209867000.0</v>
       </c>
-      <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40">
         <v>22760000000.0</v>
       </c>
-      <c r="F40"/>
-      <c r="G40">
+      <c r="G40"/>
+      <c r="H40">
         <v>7564000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25454000000.0</v>
       </c>
       <c r="I40">
         <v>25454000000.0</v>
       </c>
       <c r="J40">
+        <v>25454000000.0</v>
+      </c>
+      <c r="K40">
         <v>32510026657.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>7263000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>40381000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>20935000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>32447000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>52016000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>66998000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>30525000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>60727000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>53073000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-84000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>23008000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>39404000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>38084000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>75742000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>23723000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>47807000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>29298000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>31648000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>0.06</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>40827000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2871198002.74</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>33217000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2004810938.56</v>
-      </c>
-[...1 lines deleted...]
-        <v>37071000000.0</v>
       </c>
       <c r="AI40">
         <v>37071000000.0</v>
       </c>
       <c r="AJ40">
+        <v>37071000000.0</v>
+      </c>
+      <c r="AK40">
         <v>38096000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>23616000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34341000000.0</v>
       </c>
       <c r="AM40">
         <v>34341000000.0</v>
       </c>
       <c r="AN40">
+        <v>34341000000.0</v>
+      </c>
+      <c r="AO40">
         <v>25774000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>36990000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>24407000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>25438000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>30994000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>18381000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>30994000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>17876000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>10997000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>15331000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>14525000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>11498000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26207000000.0</v>
       </c>
       <c r="BA40">
         <v>26207000000.0</v>
       </c>
       <c r="BB40">
+        <v>26207000000.0</v>
+      </c>
+      <c r="BC40">
         <v>-1359000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20686000000.0</v>
       </c>
       <c r="BD40">
         <v>20686000000.0</v>
       </c>
       <c r="BE40">
+        <v>20686000000.0</v>
+      </c>
+      <c r="BF40">
         <v>3008000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20328000000.0</v>
       </c>
       <c r="BG40">
         <v>20328000000.0</v>
       </c>
       <c r="BH40">
+        <v>20328000000.0</v>
+      </c>
+      <c r="BI40">
         <v>4318560000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>27037413480.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>7731900000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>2160183400.0</v>
       </c>
-      <c r="BL40"/>
-      <c r="BM40">
+      <c r="BM40"/>
+      <c r="BN40">
         <v>18279888480.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>11648195100.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>12241283700.0</v>
       </c>
-      <c r="BP40"/>
-      <c r="BQ40">
+      <c r="BQ40"/>
+      <c r="BR40">
         <v>17790695400.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>6639228560.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>1749633420.0</v>
       </c>
-      <c r="BT40"/>
-      <c r="BU40">
+      <c r="BU40"/>
+      <c r="BV40">
         <v>13966029000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>698138700.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>-563636430.0</v>
       </c>
-      <c r="BX40"/>
-      <c r="BY40">
+      <c r="BY40"/>
+      <c r="BZ40">
         <v>9512743880.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>5928197100.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>6692649280.0</v>
       </c>
-      <c r="CB40"/>
-      <c r="CC40">
+      <c r="CC40"/>
+      <c r="CD40">
         <v>12880560000.0</v>
       </c>
-      <c r="CD40"/>
-      <c r="CE40">
+      <c r="CE40"/>
+      <c r="CF40">
         <v>1545154110.0</v>
       </c>
-      <c r="CF40"/>
-      <c r="CG40">
+      <c r="CG40"/>
+      <c r="CH40">
         <v>10407187450.0</v>
       </c>
-      <c r="CH40"/>
-      <c r="CI40">
+      <c r="CI40"/>
+      <c r="CJ40">
         <v>3481932500.0</v>
       </c>
-      <c r="CJ40"/>
-      <c r="CK40">
+      <c r="CK40"/>
+      <c r="CL40">
         <v>-2323254250.0</v>
       </c>
-      <c r="CL40"/>
-      <c r="CM40">
+      <c r="CM40"/>
+      <c r="CN40">
         <v>-1687806500.0</v>
       </c>
-      <c r="CN40"/>
-      <c r="CO40">
+      <c r="CO40"/>
+      <c r="CP40">
         <v>4682735000.0</v>
       </c>
-      <c r="CP40"/>
-      <c r="CQ40">
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>9183090.0</v>
       </c>
-      <c r="CR40"/>
-      <c r="CS40">
+      <c r="CS40"/>
+      <c r="CT40">
         <v>4151290500.0</v>
       </c>
-      <c r="CT40"/>
-      <c r="CU40">
+      <c r="CU40"/>
+      <c r="CV40">
         <v>771352158.0</v>
       </c>
-      <c r="CV40"/>
       <c r="CW40"/>
       <c r="CX40"/>
-      <c r="CY40">
+      <c r="CY40"/>
+      <c r="CZ40">
         <v>840128200.0</v>
       </c>
-      <c r="CZ40"/>
       <c r="DA40"/>
       <c r="DB40"/>
-      <c r="DC40">
+      <c r="DC40"/>
+      <c r="DD40">
         <v>772692150.0</v>
       </c>
-      <c r="DD40"/>
       <c r="DE40"/>
       <c r="DF40"/>
-      <c r="DG40">
+      <c r="DG40"/>
+      <c r="DH40">
         <v>1466970990.0</v>
       </c>
-      <c r="DH40"/>
       <c r="DI40"/>
       <c r="DJ40"/>
-      <c r="DK40">
+      <c r="DK40"/>
+      <c r="DL40">
         <v>581038880.0</v>
       </c>
-      <c r="DL40"/>
       <c r="DM40"/>
       <c r="DN40"/>
-      <c r="DO40">
+      <c r="DO40"/>
+      <c r="DP40">
         <v>1123021000.0</v>
       </c>
-      <c r="DP40"/>
       <c r="DQ40"/>
+      <c r="DR40"/>
     </row>
-    <row r="41" spans="1:121">
+    <row r="41" spans="1:122">
       <c r="A41" t="s">
         <v>72</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41">
         <v>34868000000.0</v>
       </c>
       <c r="N41">
-        <v>40104000000.0</v>
+        <v>34868000000.0</v>
       </c>
       <c r="O41">
         <v>40104000000.0</v>
       </c>
       <c r="P41">
-        <v>37810000000.0</v>
+        <v>40104000000.0</v>
       </c>
       <c r="Q41">
         <v>37810000000.0</v>
       </c>
       <c r="R41">
-        <v>43402000000.0</v>
+        <v>37810000000.0</v>
       </c>
       <c r="S41">
         <v>43402000000.0</v>
       </c>
       <c r="T41">
-        <v>39665000000.0</v>
+        <v>43402000000.0</v>
       </c>
       <c r="U41">
         <v>39665000000.0</v>
       </c>
       <c r="V41">
-        <v>55377000000.0</v>
+        <v>39665000000.0</v>
       </c>
       <c r="W41">
         <v>55377000000.0</v>
       </c>
       <c r="X41">
-        <v>63460000000.0</v>
+        <v>55377000000.0</v>
       </c>
       <c r="Y41">
         <v>63460000000.0</v>
       </c>
       <c r="Z41">
-        <v>62317000000.0</v>
+        <v>63460000000.0</v>
       </c>
       <c r="AA41">
         <v>62317000000.0</v>
       </c>
       <c r="AB41">
-        <v>60280000000.0</v>
+        <v>62317000000.0</v>
       </c>
       <c r="AC41">
         <v>60280000000.0</v>
       </c>
       <c r="AD41">
+        <v>60280000000.0</v>
+      </c>
+      <c r="AE41">
         <v>4025678338.43</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>4066106403.18</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>559.21</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>4556043214.04</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>663.53</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>56765000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>2242506000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>55220000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>2155181000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>55009000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2367974000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>1846567000.0</v>
       </c>
-      <c r="AP41"/>
-      <c r="AQ41">
+      <c r="AQ41"/>
+      <c r="AR41">
         <v>1970770000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1957202000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>2337726000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>2071340000.0</v>
       </c>
-      <c r="AU41"/>
-      <c r="AV41">
+      <c r="AV41"/>
+      <c r="AW41">
         <v>2182714000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>2270375000.0</v>
       </c>
-      <c r="AX41"/>
-      <c r="AY41">
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>2187523000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>1856572000.0</v>
       </c>
-      <c r="BA41"/>
-      <c r="BB41">
+      <c r="BB41"/>
+      <c r="BC41">
         <v>2032177000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>1879460000.0</v>
       </c>
-      <c r="BD41"/>
-      <c r="BE41">
+      <c r="BE41"/>
+      <c r="BF41">
         <v>1554845000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>1478679000.0</v>
       </c>
-      <c r="BG41"/>
-      <c r="BH41">
+      <c r="BH41"/>
+      <c r="BI41">
         <v>1412633000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>1172474000.0</v>
       </c>
-      <c r="BJ41"/>
-      <c r="BK41">
+      <c r="BK41"/>
+      <c r="BL41">
         <v>1139663000.0</v>
       </c>
-      <c r="BL41"/>
-      <c r="BM41">
+      <c r="BM41"/>
+      <c r="BN41">
         <v>1593119000.0</v>
       </c>
-      <c r="BN41"/>
-      <c r="BO41">
+      <c r="BO41"/>
+      <c r="BP41">
         <v>1458000000.0</v>
       </c>
-      <c r="BP41"/>
-      <c r="BQ41">
+      <c r="BQ41"/>
+      <c r="BR41">
         <v>1196447000.0</v>
       </c>
-      <c r="BR41"/>
-      <c r="BS41">
+      <c r="BS41"/>
+      <c r="BT41">
         <v>1063783000.0</v>
       </c>
-      <c r="BT41"/>
-      <c r="BU41">
+      <c r="BU41"/>
+      <c r="BV41">
         <v>1181042000.0</v>
       </c>
-      <c r="BV41"/>
-      <c r="BW41">
+      <c r="BW41"/>
+      <c r="BX41">
         <v>1003000000.0</v>
       </c>
-      <c r="BX41"/>
-      <c r="BY41">
+      <c r="BY41"/>
+      <c r="BZ41">
         <v>973251000.0</v>
       </c>
-      <c r="BZ41"/>
-      <c r="CA41">
+      <c r="CA41"/>
+      <c r="CB41">
         <v>854757000.0</v>
       </c>
-      <c r="CB41"/>
-      <c r="CC41">
+      <c r="CC41"/>
+      <c r="CD41">
         <v>1678210000.0</v>
       </c>
-      <c r="CD41"/>
-      <c r="CE41">
+      <c r="CE41"/>
+      <c r="CF41">
         <v>723835000.0</v>
       </c>
-      <c r="CF41"/>
-      <c r="CG41">
+      <c r="CG41"/>
+      <c r="CH41">
         <v>631000000.0</v>
       </c>
-      <c r="CH41"/>
-      <c r="CI41">
+      <c r="CI41"/>
+      <c r="CJ41">
         <v>551973000.0</v>
       </c>
-      <c r="CJ41"/>
-      <c r="CK41">
+      <c r="CK41"/>
+      <c r="CL41">
         <v>473000000.0</v>
       </c>
-      <c r="CL41"/>
-      <c r="CM41">
+      <c r="CM41"/>
+      <c r="CN41">
         <v>531000000.0</v>
       </c>
-      <c r="CN41"/>
-      <c r="CO41">
+      <c r="CO41"/>
+      <c r="CP41">
         <v>320476000.0</v>
       </c>
-      <c r="CP41"/>
-      <c r="CQ41">
+      <c r="CQ41"/>
+      <c r="CR41">
         <v>28134000.0</v>
       </c>
-      <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
+      <c r="DR41"/>
     </row>
-    <row r="42" spans="1:121">
+    <row r="42" spans="1:122">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
-      <c r="E42">
+      <c r="E42"/>
+      <c r="F42">
         <v>1268000000.0</v>
       </c>
-      <c r="F42"/>
-      <c r="G42">
+      <c r="G42"/>
+      <c r="H42">
         <v>47507000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>47485000000.0</v>
       </c>
-      <c r="I42"/>
-      <c r="J42">
+      <c r="J42"/>
+      <c r="K42">
         <v>47750000000.0</v>
       </c>
-      <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>-11826000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>51310000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>478000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>42111000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-42134000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>39484000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-10476000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>40859000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-4487000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>37085000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-67092000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>39499000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-66248000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>53529000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-13352000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>410000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-3075000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>28316000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-2641000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2132283132.32</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-2641000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1929270763.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-8456000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>5003000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-7355000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>8356000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>3565000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>10550000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-18028000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-29870000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-15044000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-23274000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-5244000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-15812000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>12564000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-15812000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>12846000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-13220000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>10550000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-17434000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95876000000.0</v>
       </c>
       <c r="BA42">
         <v>95876000000.0</v>
       </c>
       <c r="BB42">
+        <v>95876000000.0</v>
+      </c>
+      <c r="BC42">
         <v>-31656000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86317000000.0</v>
       </c>
       <c r="BD42">
         <v>86317000000.0</v>
       </c>
       <c r="BE42">
+        <v>86317000000.0</v>
+      </c>
+      <c r="BF42">
         <v>9130000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>86317000000.0</v>
       </c>
-      <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
-      <c r="BK42">
+      <c r="BK42"/>
+      <c r="BL42">
         <v>-9045703200.0</v>
       </c>
-      <c r="BL42"/>
       <c r="BM42"/>
-      <c r="BN42">
+      <c r="BN42"/>
+      <c r="BO42">
         <v>3622003800.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>-6486809400.0</v>
       </c>
-      <c r="BP42"/>
       <c r="BQ42"/>
-      <c r="BR42">
+      <c r="BR42"/>
+      <c r="BS42">
         <v>707517360.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>-5008722680.0</v>
       </c>
-      <c r="BT42"/>
-      <c r="BU42">
+      <c r="BU42"/>
+      <c r="BV42">
         <v>-11035896720.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3650268060.0</v>
       </c>
       <c r="BW42">
         <v>-3650268060.0</v>
       </c>
-      <c r="BX42"/>
-      <c r="BY42">
+      <c r="BX42">
+        <v>-3650268060.0</v>
+      </c>
+      <c r="BY42"/>
+      <c r="BZ42">
         <v>-7770470320.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-3596194100.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>-1499243430.0</v>
       </c>
-      <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
-      <c r="CE42">
+      <c r="CE42"/>
+      <c r="CF42">
         <v>-10678823370.0</v>
       </c>
-      <c r="CF42"/>
-      <c r="CG42">
+      <c r="CG42"/>
+      <c r="CH42">
         <v>-3486599100.0</v>
       </c>
-      <c r="CH42"/>
-      <c r="CI42">
+      <c r="CI42"/>
+      <c r="CJ42">
         <v>-8718120000.0</v>
       </c>
-      <c r="CJ42"/>
-      <c r="CK42">
+      <c r="CK42"/>
+      <c r="CL42">
         <v>7452789250.0</v>
       </c>
-      <c r="CL42"/>
-      <c r="CM42">
+      <c r="CM42"/>
+      <c r="CN42">
         <v>5626896040.0</v>
       </c>
-      <c r="CN42"/>
-      <c r="CO42">
+      <c r="CO42"/>
+      <c r="CP42">
         <v>-2915647680.0</v>
       </c>
-      <c r="CP42"/>
-      <c r="CQ42">
+      <c r="CQ42"/>
+      <c r="CR42">
         <v>-1139275104.0</v>
       </c>
-      <c r="CR42"/>
-      <c r="CS42">
+      <c r="CS42"/>
+      <c r="CT42">
         <v>762607440.0</v>
       </c>
-      <c r="CT42"/>
-      <c r="CU42">
+      <c r="CU42"/>
+      <c r="CV42">
         <v>-793662120.0</v>
       </c>
-      <c r="CV42"/>
       <c r="CW42"/>
       <c r="CX42"/>
-      <c r="CY42">
+      <c r="CY42"/>
+      <c r="CZ42">
         <v>498406150.0</v>
       </c>
-      <c r="CZ42"/>
       <c r="DA42"/>
       <c r="DB42"/>
-      <c r="DC42">
+      <c r="DC42"/>
+      <c r="DD42">
         <v>285012050.0</v>
       </c>
-      <c r="DD42"/>
       <c r="DE42"/>
       <c r="DF42"/>
-      <c r="DG42">
+      <c r="DG42"/>
+      <c r="DH42">
         <v>3281765010.0</v>
       </c>
-      <c r="DH42"/>
       <c r="DI42"/>
       <c r="DJ42"/>
-      <c r="DK42">
+      <c r="DK42"/>
+      <c r="DL42">
         <v>377192870.0</v>
       </c>
-      <c r="DL42"/>
       <c r="DM42"/>
       <c r="DN42"/>
-      <c r="DO42">
+      <c r="DO42"/>
+      <c r="DP42">
         <v>1363361800.0</v>
       </c>
-      <c r="DP42"/>
       <c r="DQ42"/>
+      <c r="DR42"/>
     </row>
-    <row r="43" spans="1:121">
+    <row r="43" spans="1:122">
       <c r="A43" t="s">
         <v>74</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-      <c r="Z43">
-[...1 lines deleted...]
-      </c>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
       <c r="AH43">
         <v>0.0</v>
       </c>
-      <c r="AI43"/>
+      <c r="AI43">
+        <v>0.0</v>
+      </c>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
@@ -15250,107 +15303,108 @@
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
+      <c r="DR43"/>
     </row>
-    <row r="44" spans="1:121">
+    <row r="44" spans="1:122">
       <c r="A44" t="s">
         <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-      <c r="Z44">
-[...1 lines deleted...]
-      </c>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
-      <c r="AI44"/>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
@@ -15393,1161 +15447,1166 @@
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
+      <c r="DR44"/>
     </row>
-    <row r="45" spans="1:121">
+    <row r="45" spans="1:122">
       <c r="A45" t="s">
         <v>76</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>160691000000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>550726000000.0</v>
       </c>
-      <c r="F45"/>
       <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>541529000000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45">
         <v>237157000000.0</v>
       </c>
-      <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>242835000000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>210924000000.0</v>
       </c>
-      <c r="U45"/>
-      <c r="V45">
+      <c r="V45"/>
+      <c r="W45">
         <v>249249000000.0</v>
       </c>
-      <c r="W45"/>
-      <c r="X45">
+      <c r="X45"/>
+      <c r="Y45">
         <v>246088000000.0</v>
       </c>
-      <c r="Y45"/>
-      <c r="Z45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>382298000000.0</v>
       </c>
-      <c r="AA45">
-[...1 lines deleted...]
-      </c>
       <c r="AB45">
+        <v>0.0</v>
+      </c>
+      <c r="AC45">
         <v>361313000000.0</v>
       </c>
-      <c r="AC45">
-[...1 lines deleted...]
-      </c>
       <c r="AD45">
+        <v>0.0</v>
+      </c>
+      <c r="AE45">
         <v>365559000000.0</v>
       </c>
-      <c r="AE45">
-[...1 lines deleted...]
-      </c>
       <c r="AF45">
+        <v>0.0</v>
+      </c>
+      <c r="AG45">
         <v>332818000000.0</v>
       </c>
-      <c r="AG45">
-[...1 lines deleted...]
-      </c>
       <c r="AH45">
+        <v>0.0</v>
+      </c>
+      <c r="AI45">
         <v>301730000000.0</v>
       </c>
-      <c r="AI45"/>
-      <c r="AJ45">
+      <c r="AJ45"/>
+      <c r="AK45">
         <v>289507000000.0</v>
       </c>
-      <c r="AK45"/>
-      <c r="AL45">
+      <c r="AL45"/>
+      <c r="AM45">
         <v>272296000000.0</v>
       </c>
-      <c r="AM45"/>
-      <c r="AN45">
+      <c r="AN45"/>
+      <c r="AO45">
         <v>259065000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>234790000000.0</v>
       </c>
-      <c r="AP45"/>
-      <c r="AQ45">
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>197799000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>179749000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>162769000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>151061000000.0</v>
       </c>
-      <c r="AU45"/>
-      <c r="AV45">
+      <c r="AV45"/>
+      <c r="AW45">
         <v>149314000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>137601000000.0</v>
       </c>
-      <c r="AX45"/>
-      <c r="AY45">
+      <c r="AY45"/>
+      <c r="AZ45">
         <v>129457000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>122003000000.0</v>
       </c>
-      <c r="BA45"/>
-      <c r="BB45">
+      <c r="BB45"/>
+      <c r="BC45">
         <v>108997000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>30451000000.0</v>
       </c>
-      <c r="BD45"/>
-      <c r="BE45">
+      <c r="BE45"/>
+      <c r="BF45">
         <v>92199000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>87639000000.0</v>
       </c>
-      <c r="BG45"/>
       <c r="BH45"/>
-      <c r="BI45">
+      <c r="BI45"/>
+      <c r="BJ45">
         <v>83952856350.0</v>
       </c>
-      <c r="BJ45"/>
-      <c r="BK45">
+      <c r="BK45"/>
+      <c r="BL45">
         <v>73179700000.0</v>
       </c>
-      <c r="BL45"/>
-      <c r="BM45">
+      <c r="BM45"/>
+      <c r="BN45">
         <v>54290719840.0</v>
       </c>
-      <c r="BN45"/>
-      <c r="BO45">
+      <c r="BO45"/>
+      <c r="BP45">
         <v>76498975200.0</v>
       </c>
-      <c r="BP45"/>
-      <c r="BQ45">
+      <c r="BQ45"/>
+      <c r="BR45">
         <v>66648620100.0</v>
       </c>
-      <c r="BR45"/>
-      <c r="BS45">
+      <c r="BS45"/>
+      <c r="BT45">
         <v>44166235200.0</v>
       </c>
-      <c r="BT45"/>
-      <c r="BU45">
+      <c r="BU45"/>
+      <c r="BV45">
         <v>60918488400.0</v>
       </c>
-      <c r="BV45"/>
-      <c r="BW45">
+      <c r="BW45"/>
+      <c r="BX45">
         <v>46589122580.0</v>
       </c>
-      <c r="BX45"/>
-      <c r="BY45">
+      <c r="BY45"/>
+      <c r="BZ45">
         <v>50985814280.0</v>
       </c>
-      <c r="BZ45"/>
-      <c r="CA45">
+      <c r="CA45"/>
+      <c r="CB45">
         <v>39196060950.0</v>
       </c>
-      <c r="CB45"/>
-      <c r="CC45">
+      <c r="CC45"/>
+      <c r="CD45">
         <v>44550009600.0</v>
       </c>
-      <c r="CD45"/>
-      <c r="CE45">
+      <c r="CE45"/>
+      <c r="CF45">
         <v>41437126080.0</v>
       </c>
-      <c r="CF45"/>
-      <c r="CG45">
+      <c r="CG45"/>
+      <c r="CH45">
         <v>38242591650.0</v>
       </c>
-      <c r="CH45"/>
-      <c r="CI45">
+      <c r="CI45"/>
+      <c r="CJ45">
         <v>36949500000.0</v>
       </c>
-      <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
-      <c r="CM45">
+      <c r="CM45"/>
+      <c r="CN45">
         <v>28046857500.0</v>
       </c>
-      <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
-      <c r="CQ45">
+      <c r="CQ45"/>
+      <c r="CR45">
         <v>16943400000.0</v>
       </c>
-      <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
-      <c r="CU45">
+      <c r="CU45"/>
+      <c r="CV45">
         <v>16043432256.0</v>
       </c>
-      <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
-      <c r="CY45">
+      <c r="CY45"/>
+      <c r="CZ45">
         <v>14871745350.0</v>
       </c>
-      <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
-      <c r="DC45">
+      <c r="DC45"/>
+      <c r="DD45">
         <v>13168733000.0</v>
       </c>
-      <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
-      <c r="DG45">
+      <c r="DG45"/>
+      <c r="DH45">
         <v>11465864850.0</v>
       </c>
-      <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
-      <c r="DK45">
+      <c r="DK45"/>
+      <c r="DL45">
         <v>10891445760.0</v>
       </c>
-      <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
-      <c r="DO45">
+      <c r="DO45"/>
+      <c r="DP45">
         <v>9991310400.0</v>
       </c>
-      <c r="DP45"/>
       <c r="DQ45"/>
+      <c r="DR45"/>
     </row>
-    <row r="46" spans="1:121">
+    <row r="46" spans="1:122">
       <c r="A46" t="s">
         <v>77</v>
       </c>
       <c r="B46"/>
-      <c r="C46">
+      <c r="C46"/>
+      <c r="D46">
         <v>160533412000.0</v>
       </c>
-      <c r="D46"/>
-      <c r="E46">
+      <c r="E46"/>
+      <c r="F46">
         <v>169875000000.0</v>
       </c>
-      <c r="F46"/>
-      <c r="G46">
+      <c r="G46"/>
+      <c r="H46">
         <v>182706000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175940000000.0</v>
       </c>
       <c r="I46">
         <v>175940000000.0</v>
       </c>
       <c r="J46">
-        <v>237140000000.0</v>
+        <v>175940000000.0</v>
       </c>
       <c r="K46">
         <v>237140000000.0</v>
       </c>
       <c r="L46">
+        <v>237140000000.0</v>
+      </c>
+      <c r="M46">
         <v>237157000000.0</v>
       </c>
-      <c r="M46"/>
-      <c r="N46">
+      <c r="N46"/>
+      <c r="O46">
         <v>237157000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>242835000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>233937000000.0</v>
       </c>
-      <c r="Q46"/>
-      <c r="R46">
+      <c r="R46"/>
+      <c r="S46">
         <v>230552000000.0</v>
       </c>
-      <c r="S46"/>
-      <c r="T46">
+      <c r="T46"/>
+      <c r="U46">
         <v>210924000000.0</v>
       </c>
-      <c r="U46"/>
-      <c r="V46">
+      <c r="V46"/>
+      <c r="W46">
         <v>249249000000.0</v>
       </c>
-      <c r="W46"/>
-      <c r="X46">
+      <c r="X46"/>
+      <c r="Y46">
         <v>241461000000.0</v>
       </c>
-      <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>382298000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>361313000000.0</v>
       </c>
       <c r="AB46">
         <v>361313000000.0</v>
       </c>
-      <c r="AC46"/>
-      <c r="AD46">
+      <c r="AC46">
+        <v>361313000000.0</v>
+      </c>
+      <c r="AD46"/>
+      <c r="AE46">
         <v>365559000000.0</v>
       </c>
-      <c r="AE46"/>
-      <c r="AF46">
+      <c r="AF46"/>
+      <c r="AG46">
         <v>332818000000.0</v>
       </c>
-      <c r="AG46"/>
-      <c r="AH46">
+      <c r="AH46"/>
+      <c r="AI46">
         <v>301730000000.0</v>
       </c>
-      <c r="AI46"/>
-      <c r="AJ46">
+      <c r="AJ46"/>
+      <c r="AK46">
         <v>289507000000.0</v>
       </c>
-      <c r="AK46"/>
-      <c r="AL46">
+      <c r="AL46"/>
+      <c r="AM46">
         <v>272296000000.0</v>
       </c>
-      <c r="AM46"/>
-      <c r="AN46">
+      <c r="AN46"/>
+      <c r="AO46">
         <v>259065000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>234790000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197799000000.0</v>
       </c>
       <c r="AQ46">
         <v>197799000000.0</v>
       </c>
       <c r="AR46">
+        <v>197799000000.0</v>
+      </c>
+      <c r="AS46">
         <v>179749000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>162769000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>151061000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>149314000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>140854000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>137601000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129457000000.0</v>
       </c>
       <c r="AY46">
         <v>129457000000.0</v>
       </c>
       <c r="AZ46">
-        <v>122003000000.0</v>
+        <v>129457000000.0</v>
       </c>
       <c r="BA46">
         <v>122003000000.0</v>
       </c>
       <c r="BB46">
+        <v>122003000000.0</v>
+      </c>
+      <c r="BC46">
         <v>108997000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30451000000.0</v>
       </c>
       <c r="BD46">
         <v>30451000000.0</v>
       </c>
       <c r="BE46">
+        <v>30451000000.0</v>
+      </c>
+      <c r="BF46">
         <v>92199000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87639000000.0</v>
       </c>
       <c r="BG46">
         <v>87639000000.0</v>
       </c>
       <c r="BH46">
+        <v>87639000000.0</v>
+      </c>
+      <c r="BI46">
         <v>84866000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>83952856350.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73179700000.0</v>
       </c>
       <c r="BK46">
         <v>73179700000.0</v>
       </c>
-      <c r="BL46"/>
-      <c r="BM46">
+      <c r="BL46">
+        <v>73179700000.0</v>
+      </c>
+      <c r="BM46"/>
+      <c r="BN46">
         <v>54290719840.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76498975200.0</v>
       </c>
       <c r="BO46">
         <v>76498975200.0</v>
       </c>
-      <c r="BP46"/>
-      <c r="BQ46">
+      <c r="BP46">
+        <v>76498975200.0</v>
+      </c>
+      <c r="BQ46"/>
+      <c r="BR46">
         <v>66648620100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44166235200.0</v>
       </c>
       <c r="BS46">
         <v>44166235200.0</v>
       </c>
-      <c r="BT46"/>
-      <c r="BU46">
+      <c r="BT46">
+        <v>44166235200.0</v>
+      </c>
+      <c r="BU46"/>
+      <c r="BV46">
         <v>60918488400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46589122580.0</v>
       </c>
       <c r="BW46">
         <v>46589122580.0</v>
       </c>
-      <c r="BX46"/>
-      <c r="BY46">
+      <c r="BX46">
+        <v>46589122580.0</v>
+      </c>
+      <c r="BY46"/>
+      <c r="BZ46">
         <v>50985814280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39196060950.0</v>
       </c>
       <c r="CA46">
         <v>39196060950.0</v>
       </c>
-      <c r="CB46"/>
-      <c r="CC46">
+      <c r="CB46">
+        <v>39196060950.0</v>
+      </c>
+      <c r="CC46"/>
+      <c r="CD46">
         <v>44550009600.0</v>
       </c>
-      <c r="CD46"/>
-      <c r="CE46">
+      <c r="CE46"/>
+      <c r="CF46">
         <v>41437126080.0</v>
       </c>
-      <c r="CF46"/>
-      <c r="CG46">
+      <c r="CG46"/>
+      <c r="CH46">
         <v>38242591650.0</v>
       </c>
-      <c r="CH46"/>
-      <c r="CI46">
+      <c r="CI46"/>
+      <c r="CJ46">
         <v>36949500000.0</v>
       </c>
-      <c r="CJ46"/>
-      <c r="CK46">
+      <c r="CK46"/>
+      <c r="CL46">
         <v>34071862250.0</v>
       </c>
-      <c r="CL46"/>
-      <c r="CM46">
+      <c r="CM46"/>
+      <c r="CN46">
         <v>28046857500.0</v>
       </c>
-      <c r="CN46"/>
-      <c r="CO46">
+      <c r="CO46"/>
+      <c r="CP46">
         <v>19631175000.0</v>
       </c>
-      <c r="CP46"/>
-      <c r="CQ46">
+      <c r="CQ46"/>
+      <c r="CR46">
         <v>16943400000.0</v>
       </c>
-      <c r="CR46"/>
-      <c r="CS46">
+      <c r="CS46"/>
+      <c r="CT46">
         <v>16894214820.0</v>
       </c>
-      <c r="CT46"/>
-      <c r="CU46">
+      <c r="CU46"/>
+      <c r="CV46">
         <v>16043432256.0</v>
       </c>
-      <c r="CV46"/>
       <c r="CW46"/>
       <c r="CX46"/>
-      <c r="CY46">
+      <c r="CY46"/>
+      <c r="CZ46">
         <v>14871745350.0</v>
       </c>
-      <c r="CZ46"/>
       <c r="DA46"/>
       <c r="DB46"/>
-      <c r="DC46">
+      <c r="DC46"/>
+      <c r="DD46">
         <v>13168733000.0</v>
       </c>
-      <c r="DD46"/>
       <c r="DE46"/>
       <c r="DF46"/>
-      <c r="DG46">
+      <c r="DG46"/>
+      <c r="DH46">
         <v>11465864850.0</v>
       </c>
-      <c r="DH46"/>
       <c r="DI46"/>
       <c r="DJ46"/>
-      <c r="DK46">
+      <c r="DK46"/>
+      <c r="DL46">
         <v>10891445760.0</v>
       </c>
-      <c r="DL46"/>
       <c r="DM46"/>
       <c r="DN46"/>
-      <c r="DO46">
+      <c r="DO46"/>
+      <c r="DP46">
         <v>9991310400.0</v>
       </c>
-      <c r="DP46"/>
       <c r="DQ46"/>
+      <c r="DR46"/>
     </row>
-    <row r="47" spans="1:121">
+    <row r="47" spans="1:122">
       <c r="A47" t="s">
         <v>78</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-      <c r="E47">
+      <c r="E47"/>
+      <c r="F47">
         <v>169875000000.0</v>
       </c>
-      <c r="F47"/>
-      <c r="G47">
+      <c r="G47"/>
+      <c r="H47">
         <v>182706000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>175940000000.0</v>
       </c>
-      <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47">
         <v>237140000000.0</v>
       </c>
-      <c r="K47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L47"/>
       <c r="M47">
         <v>237157000000.0</v>
       </c>
       <c r="N47">
-        <v>242835000000.0</v>
+        <v>237157000000.0</v>
       </c>
       <c r="O47">
         <v>242835000000.0</v>
       </c>
       <c r="P47">
-        <v>233937000000.0</v>
+        <v>242835000000.0</v>
       </c>
       <c r="Q47">
         <v>233937000000.0</v>
       </c>
       <c r="R47">
-        <v>230552000000.0</v>
+        <v>233937000000.0</v>
       </c>
       <c r="S47">
         <v>230552000000.0</v>
       </c>
       <c r="T47">
-        <v>210924000000.0</v>
+        <v>230552000000.0</v>
       </c>
       <c r="U47">
         <v>210924000000.0</v>
       </c>
       <c r="V47">
-        <v>249249000000.0</v>
+        <v>210924000000.0</v>
       </c>
       <c r="W47">
         <v>249249000000.0</v>
       </c>
       <c r="X47">
-        <v>246088000000.0</v>
+        <v>249249000000.0</v>
       </c>
       <c r="Y47">
         <v>246088000000.0</v>
       </c>
       <c r="Z47">
-        <v>382298000000.0</v>
+        <v>246088000000.0</v>
       </c>
       <c r="AA47">
         <v>382298000000.0</v>
       </c>
       <c r="AB47">
-        <v>361313000000.0</v>
+        <v>382298000000.0</v>
       </c>
       <c r="AC47">
         <v>361313000000.0</v>
       </c>
       <c r="AD47">
+        <v>361313000000.0</v>
+      </c>
+      <c r="AE47">
         <v>25452678192.21</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>25708287914.48</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>332818000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>28090648210.67</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>6797.51</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>301730000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>22017338000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>289507000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>19875620000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>272296000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>17433928000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>15181043000.0</v>
       </c>
-      <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>16144750000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>15572797000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>15268261000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>14325322000.0</v>
       </c>
-      <c r="AU47"/>
-      <c r="AV47">
+      <c r="AV47"/>
+      <c r="AW47">
         <v>15056428000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>16217927000.0</v>
       </c>
-      <c r="AX47"/>
-      <c r="AY47">
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>15799022000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>15108544000.0</v>
       </c>
-      <c r="BA47"/>
-      <c r="BB47">
+      <c r="BB47"/>
+      <c r="BC47">
         <v>16132647000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>14574363000.0</v>
       </c>
-      <c r="BD47"/>
-      <c r="BE47">
+      <c r="BE47"/>
+      <c r="BF47">
         <v>12267350000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>11905370000.0</v>
       </c>
-      <c r="BG47"/>
-      <c r="BH47">
+      <c r="BH47"/>
+      <c r="BI47">
         <v>11285373000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>9092903000.0</v>
       </c>
-      <c r="BJ47"/>
-      <c r="BK47">
+      <c r="BK47"/>
+      <c r="BL47">
         <v>9370914000.0</v>
       </c>
-      <c r="BL47"/>
-      <c r="BM47">
+      <c r="BM47"/>
+      <c r="BN47">
         <v>11331001000.0</v>
       </c>
-      <c r="BN47"/>
-      <c r="BO47">
+      <c r="BO47"/>
+      <c r="BP47">
         <v>10671000000.0</v>
       </c>
-      <c r="BP47"/>
-      <c r="BQ47">
+      <c r="BQ47"/>
+      <c r="BR47">
         <v>9489591000.0</v>
       </c>
-      <c r="BR47"/>
-      <c r="BS47">
+      <c r="BS47"/>
+      <c r="BT47">
         <v>8735101000.0</v>
       </c>
-      <c r="BT47"/>
-      <c r="BU47">
+      <c r="BU47"/>
+      <c r="BV47">
         <v>9604424000.0</v>
       </c>
-      <c r="BV47"/>
-      <c r="BW47">
+      <c r="BW47"/>
+      <c r="BX47">
         <v>8482076000.0</v>
       </c>
-      <c r="BX47"/>
-      <c r="BY47">
+      <c r="BY47"/>
+      <c r="BZ47">
         <v>8976439000.0</v>
       </c>
-      <c r="BZ47"/>
-      <c r="CA47">
+      <c r="CA47"/>
+      <c r="CB47">
         <v>7524368000.0</v>
       </c>
-      <c r="CB47"/>
-      <c r="CC47">
+      <c r="CC47"/>
+      <c r="CD47">
         <v>6615671000.0</v>
       </c>
-      <c r="CD47"/>
-      <c r="CE47">
+      <c r="CE47"/>
+      <c r="CF47">
         <v>5123569000.0</v>
       </c>
-      <c r="CF47"/>
-      <c r="CG47">
+      <c r="CG47"/>
+      <c r="CH47">
         <v>4461000000.0</v>
       </c>
-      <c r="CH47"/>
-      <c r="CI47">
+      <c r="CI47"/>
+      <c r="CJ47">
         <v>3529067000.0</v>
       </c>
-      <c r="CJ47"/>
-      <c r="CK47">
+      <c r="CK47"/>
+      <c r="CL47">
         <v>2845000000.0</v>
       </c>
-      <c r="CL47"/>
-      <c r="CM47">
+      <c r="CM47"/>
+      <c r="CN47">
         <v>3497000000.0</v>
       </c>
-      <c r="CN47"/>
-      <c r="CO47">
+      <c r="CO47"/>
+      <c r="CP47">
         <v>2596698000.0</v>
       </c>
-      <c r="CP47"/>
-      <c r="CQ47">
+      <c r="CQ47"/>
+      <c r="CR47">
         <v>2531056000.0</v>
       </c>
-      <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
+      <c r="DR47"/>
     </row>
-    <row r="48" spans="1:121">
+    <row r="48" spans="1:122">
       <c r="A48" t="s">
         <v>79</v>
       </c>
       <c r="B48"/>
-      <c r="C48">
+      <c r="C48"/>
+      <c r="D48">
         <v>92785917000.0</v>
       </c>
-      <c r="D48"/>
-      <c r="E48">
+      <c r="E48"/>
+      <c r="F48">
         <v>91965000000.0</v>
       </c>
-      <c r="F48"/>
-      <c r="G48">
+      <c r="G48"/>
+      <c r="H48">
         <v>89750000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84537000000.0</v>
       </c>
       <c r="I48">
         <v>84537000000.0</v>
       </c>
       <c r="J48">
-        <v>139531000000.0</v>
+        <v>84537000000.0</v>
       </c>
       <c r="K48">
         <v>139531000000.0</v>
       </c>
       <c r="L48">
-        <v>135706000000.0</v>
+        <v>139531000000.0</v>
       </c>
       <c r="M48">
         <v>135706000000.0</v>
       </c>
       <c r="N48">
         <v>135706000000.0</v>
       </c>
       <c r="O48">
+        <v>135706000000.0</v>
+      </c>
+      <c r="P48">
         <v>145865000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139251000000.0</v>
       </c>
       <c r="Q48">
         <v>139251000000.0</v>
       </c>
       <c r="R48">
-        <v>115282000000.0</v>
+        <v>139251000000.0</v>
       </c>
       <c r="S48">
         <v>115282000000.0</v>
       </c>
       <c r="T48">
-        <v>99516000000.0</v>
+        <v>115282000000.0</v>
       </c>
       <c r="U48">
         <v>99516000000.0</v>
       </c>
       <c r="V48">
-        <v>106166000000.0</v>
+        <v>99516000000.0</v>
       </c>
       <c r="W48">
         <v>106166000000.0</v>
       </c>
       <c r="X48">
+        <v>106166000000.0</v>
+      </c>
+      <c r="Y48">
         <v>87559000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>90890000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>186036000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181706000000.0</v>
       </c>
       <c r="AB48">
         <v>181706000000.0</v>
       </c>
       <c r="AC48">
         <v>181706000000.0</v>
       </c>
       <c r="AD48">
+        <v>181706000000.0</v>
+      </c>
+      <c r="AE48">
         <v>195789000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>13769049544.64</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>184352000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>15559756921.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>179306000000.0</v>
       </c>
       <c r="AI48">
         <v>179306000000.0</v>
       </c>
       <c r="AJ48">
-        <v>176714000000.0</v>
+        <v>179306000000.0</v>
       </c>
       <c r="AK48">
         <v>176714000000.0</v>
       </c>
       <c r="AL48">
-        <v>167944000000.0</v>
+        <v>176714000000.0</v>
       </c>
       <c r="AM48">
         <v>167944000000.0</v>
       </c>
       <c r="AN48">
+        <v>167944000000.0</v>
+      </c>
+      <c r="AO48">
         <v>164917000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>162546000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161078000000.0</v>
       </c>
       <c r="AQ48">
         <v>161078000000.0</v>
       </c>
       <c r="AR48">
+        <v>161078000000.0</v>
+      </c>
+      <c r="AS48">
         <v>155295000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>144126000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>132349000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>128038000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>127996000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>117437000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112547000000.0</v>
       </c>
       <c r="AY48">
         <v>112547000000.0</v>
       </c>
       <c r="AZ48">
+        <v>112547000000.0</v>
+      </c>
+      <c r="BA48">
         <v>10774356000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98590000000.0</v>
       </c>
       <c r="BB48">
         <v>98590000000.0</v>
       </c>
       <c r="BC48">
+        <v>98590000000.0</v>
+      </c>
+      <c r="BD48">
         <v>9509297000.0</v>
       </c>
-      <c r="BD48"/>
-      <c r="BE48">
+      <c r="BE48"/>
+      <c r="BF48">
         <v>85463000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>7547307000.0</v>
       </c>
-      <c r="BG48"/>
-      <c r="BH48">
+      <c r="BH48"/>
+      <c r="BI48">
         <v>74882000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>8798817000.0</v>
       </c>
-      <c r="BJ48"/>
-      <c r="BK48">
+      <c r="BK48"/>
+      <c r="BL48">
         <v>7779692000.0</v>
       </c>
-      <c r="BL48"/>
-      <c r="BM48">
+      <c r="BM48"/>
+      <c r="BN48">
         <v>9916612000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61059655500.0</v>
       </c>
       <c r="BO48">
         <v>61059655500.0</v>
       </c>
-      <c r="BP48"/>
-      <c r="BQ48">
+      <c r="BP48">
+        <v>61059655500.0</v>
+      </c>
+      <c r="BQ48"/>
+      <c r="BR48">
         <v>7614778000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47146384080.0</v>
       </c>
       <c r="BS48">
         <v>47146384080.0</v>
       </c>
-      <c r="BT48"/>
-      <c r="BU48">
+      <c r="BT48">
+        <v>47146384080.0</v>
+      </c>
+      <c r="BU48"/>
+      <c r="BV48">
         <v>7607583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44009333860.0</v>
       </c>
       <c r="BW48">
         <v>44009333860.0</v>
       </c>
-      <c r="BX48"/>
-      <c r="BY48">
+      <c r="BX48">
+        <v>44009333860.0</v>
+      </c>
+      <c r="BY48"/>
+      <c r="BZ48">
         <v>41733693520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36587899700.0</v>
       </c>
       <c r="CA48">
         <v>36587899700.0</v>
       </c>
-      <c r="CB48"/>
-      <c r="CC48">
+      <c r="CB48">
+        <v>36587899700.0</v>
+      </c>
+      <c r="CC48"/>
+      <c r="CD48">
         <v>36279686400.0</v>
       </c>
-      <c r="CD48"/>
-      <c r="CE48">
+      <c r="CE48"/>
+      <c r="CF48">
         <v>37125748800.0</v>
       </c>
-      <c r="CF48"/>
-      <c r="CG48">
+      <c r="CG48"/>
+      <c r="CH48">
         <v>36125147100.0</v>
       </c>
-      <c r="CH48"/>
-      <c r="CI48">
+      <c r="CI48"/>
+      <c r="CJ48">
         <v>38895300000.0</v>
       </c>
-      <c r="CJ48"/>
-      <c r="CK48">
+      <c r="CK48"/>
+      <c r="CL48">
         <v>49628751200.0</v>
       </c>
-      <c r="CL48"/>
-      <c r="CM48">
+      <c r="CM48"/>
+      <c r="CN48">
         <v>30341820000.0</v>
       </c>
-      <c r="CN48"/>
-      <c r="CO48">
+      <c r="CO48"/>
+      <c r="CP48">
         <v>17876095000.0</v>
       </c>
-      <c r="CP48"/>
-      <c r="CQ48">
+      <c r="CQ48"/>
+      <c r="CR48">
         <v>15350720400.0</v>
       </c>
-      <c r="CR48"/>
-      <c r="CS48">
+      <c r="CS48"/>
+      <c r="CT48">
         <v>15362849880.0</v>
       </c>
-      <c r="CT48"/>
-      <c r="CU48">
+      <c r="CU48"/>
+      <c r="CV48">
         <v>13583704770.0</v>
       </c>
-      <c r="CV48"/>
       <c r="CW48"/>
       <c r="CX48"/>
-      <c r="CY48">
+      <c r="CY48"/>
+      <c r="CZ48">
         <v>11284430850.0</v>
       </c>
-      <c r="CZ48"/>
       <c r="DA48"/>
       <c r="DB48"/>
-      <c r="DC48">
+      <c r="DC48"/>
+      <c r="DD48">
         <v>10264519000.0</v>
       </c>
-      <c r="DD48"/>
       <c r="DE48"/>
       <c r="DF48"/>
-      <c r="DG48">
+      <c r="DG48"/>
+      <c r="DH48">
         <v>6764241000.0</v>
       </c>
-      <c r="DH48"/>
       <c r="DI48"/>
       <c r="DJ48"/>
-      <c r="DK48">
+      <c r="DK48"/>
+      <c r="DL48">
         <v>6836607630.0</v>
       </c>
-      <c r="DL48"/>
       <c r="DM48"/>
       <c r="DN48"/>
-      <c r="DO48">
+      <c r="DO48"/>
+      <c r="DP48">
         <v>5850438700.0</v>
       </c>
-      <c r="DP48"/>
       <c r="DQ48"/>
+      <c r="DR48"/>
     </row>
-    <row r="49" spans="1:121">
+    <row r="49" spans="1:122">
       <c r="A49" t="s">
         <v>80</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-      <c r="Z49">
-[...1 lines deleted...]
-      </c>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
-      <c r="AI49"/>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
@@ -16590,154 +16649,155 @@
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
+      <c r="DR49"/>
     </row>
-    <row r="50" spans="1:121">
+    <row r="50" spans="1:122">
       <c r="A50" t="s">
         <v>81</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>27333000000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>14758000000.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>1805000000.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>30002000000.0</v>
       </c>
-      <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>6600000000.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50">
         <v>2023000000.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>27358000000.0</v>
       </c>
-      <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>5809000000.0</v>
       </c>
-      <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>19704000000.0</v>
       </c>
-      <c r="W50"/>
-      <c r="X50">
+      <c r="X50"/>
+      <c r="Y50">
         <v>42219000000.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>18384000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>0.01</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>3841000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>0.01</v>
       </c>
-      <c r="AD50">
-[...1 lines deleted...]
-      </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
+        <v>0.0</v>
+      </c>
+      <c r="AG50">
         <v>132.22</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>1077228224.17</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>26796.96</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>96119000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>7093000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>84153000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77081000000.0</v>
       </c>
       <c r="AM50">
         <v>77081000000.0</v>
       </c>
       <c r="AN50">
+        <v>77081000000.0</v>
+      </c>
+      <c r="AO50">
         <v>1862000000.0</v>
       </c>
-      <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>2797000000.0</v>
       </c>
-      <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50">
         <v>26438000000.0</v>
       </c>
-      <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
@@ -16769,912 +16829,916 @@
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
+      <c r="DR50"/>
     </row>
-    <row r="51" spans="1:121">
+    <row r="51" spans="1:122">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51"/>
-      <c r="C51">
+      <c r="C51"/>
+      <c r="D51">
         <v>125165132000.0</v>
       </c>
-      <c r="D51"/>
-      <c r="E51">
+      <c r="E51"/>
+      <c r="F51">
         <v>120672000000.0</v>
       </c>
-      <c r="F51"/>
-      <c r="G51">
+      <c r="G51"/>
+      <c r="H51">
         <v>134183000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135155000000.0</v>
       </c>
       <c r="I51">
         <v>135155000000.0</v>
       </c>
       <c r="J51">
-        <v>140560000000.0</v>
+        <v>135155000000.0</v>
       </c>
       <c r="K51">
         <v>140560000000.0</v>
       </c>
       <c r="L51">
+        <v>140560000000.0</v>
+      </c>
+      <c r="M51">
         <v>138688000000.0</v>
       </c>
-      <c r="M51"/>
-      <c r="N51">
+      <c r="N51"/>
+      <c r="O51">
         <v>151148000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>127746000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>119355000000.0</v>
       </c>
-      <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>125108000000.0</v>
       </c>
-      <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>116852000000.0</v>
       </c>
-      <c r="U51"/>
-      <c r="V51">
+      <c r="V51"/>
+      <c r="W51">
         <v>143012000000.0</v>
       </c>
-      <c r="W51"/>
-      <c r="X51">
+      <c r="X51"/>
+      <c r="Y51">
         <v>205555000000.0</v>
       </c>
-      <c r="Y51"/>
-      <c r="Z51">
+      <c r="Z51"/>
+      <c r="AA51">
         <v>155610000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>138636000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>138311000000.0</v>
       </c>
-      <c r="AC51">
-[...1 lines deleted...]
-      </c>
       <c r="AD51">
+        <v>0.0</v>
+      </c>
+      <c r="AE51">
         <v>131578000000.0</v>
       </c>
-      <c r="AE51"/>
-      <c r="AF51">
+      <c r="AF51"/>
+      <c r="AG51">
         <v>111489000000.0</v>
       </c>
-      <c r="AG51"/>
-      <c r="AH51">
+      <c r="AH51"/>
+      <c r="AI51">
         <v>96119000000.0</v>
       </c>
-      <c r="AI51"/>
-      <c r="AJ51">
+      <c r="AJ51"/>
+      <c r="AK51">
         <v>84153000000.0</v>
       </c>
-      <c r="AK51"/>
-      <c r="AL51">
+      <c r="AL51"/>
+      <c r="AM51">
         <v>77081000000.0</v>
       </c>
-      <c r="AM51"/>
-      <c r="AN51">
+      <c r="AN51"/>
+      <c r="AO51">
         <v>80151000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>69397000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42919000000.0</v>
       </c>
       <c r="AQ51">
         <v>42919000000.0</v>
       </c>
       <c r="AR51">
+        <v>42919000000.0</v>
+      </c>
+      <c r="AS51">
         <v>35839000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>26438000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>24552000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>24805000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>23657000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>31366000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16122000000.0</v>
       </c>
       <c r="AY51">
         <v>16122000000.0</v>
       </c>
       <c r="AZ51">
-        <v>17543000000.0</v>
+        <v>16122000000.0</v>
       </c>
       <c r="BA51">
         <v>17543000000.0</v>
       </c>
       <c r="BB51">
+        <v>17543000000.0</v>
+      </c>
+      <c r="BC51">
         <v>16167000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15830000000.0</v>
       </c>
       <c r="BD51">
         <v>15830000000.0</v>
       </c>
       <c r="BE51">
+        <v>15830000000.0</v>
+      </c>
+      <c r="BF51">
         <v>15772000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19006000000.0</v>
       </c>
       <c r="BG51">
         <v>19006000000.0</v>
       </c>
       <c r="BH51">
+        <v>19006000000.0</v>
+      </c>
+      <c r="BI51">
         <v>18457000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>23221800690.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18861150000.0</v>
       </c>
       <c r="BK51">
         <v>18861150000.0</v>
       </c>
-      <c r="BL51"/>
-      <c r="BM51">
+      <c r="BL51">
+        <v>18861150000.0</v>
+      </c>
+      <c r="BM51"/>
+      <c r="BN51">
         <v>23254707980.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20329729500.0</v>
       </c>
       <c r="BO51">
         <v>20329729500.0</v>
       </c>
-      <c r="BP51"/>
-      <c r="BQ51">
+      <c r="BP51">
+        <v>20329729500.0</v>
+      </c>
+      <c r="BQ51"/>
+      <c r="BR51">
         <v>18119634300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14557705680.0</v>
       </c>
       <c r="BS51">
         <v>14557705680.0</v>
       </c>
-      <c r="BT51"/>
-      <c r="BU51">
+      <c r="BT51">
+        <v>14557705680.0</v>
+      </c>
+      <c r="BU51"/>
+      <c r="BV51">
         <v>16930247400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18005329520.0</v>
       </c>
       <c r="BW51">
         <v>18005329520.0</v>
       </c>
-      <c r="BX51"/>
-      <c r="BY51">
+      <c r="BX51">
+        <v>18005329520.0</v>
+      </c>
+      <c r="BY51"/>
+      <c r="BZ51">
         <v>26311603680.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16090820700.0</v>
       </c>
       <c r="CA51">
         <v>16090820700.0</v>
       </c>
-      <c r="CB51"/>
-      <c r="CC51">
+      <c r="CB51">
+        <v>16090820700.0</v>
+      </c>
+      <c r="CC51"/>
+      <c r="CD51">
         <v>12920707200.0</v>
       </c>
-      <c r="CD51"/>
-      <c r="CE51">
+      <c r="CE51"/>
+      <c r="CF51">
         <v>17088323490.0</v>
       </c>
-      <c r="CF51"/>
-      <c r="CG51">
+      <c r="CG51"/>
+      <c r="CH51">
         <v>13356188700.0</v>
       </c>
-      <c r="CH51"/>
-      <c r="CI51">
+      <c r="CI51"/>
+      <c r="CJ51">
         <v>10764000000.0</v>
       </c>
-      <c r="CJ51"/>
-      <c r="CK51">
+      <c r="CK51"/>
+      <c r="CL51">
         <v>11796409250.0</v>
       </c>
-      <c r="CL51"/>
-      <c r="CM51">
+      <c r="CM51"/>
+      <c r="CN51">
         <v>8487335000.0</v>
       </c>
-      <c r="CN51"/>
-      <c r="CO51">
+      <c r="CO51"/>
+      <c r="CP51">
         <v>2435930000.0</v>
       </c>
-      <c r="CP51"/>
-      <c r="CQ51">
+      <c r="CQ51"/>
+      <c r="CR51">
         <v>2073872160.0</v>
       </c>
-      <c r="CR51"/>
-      <c r="CS51">
+      <c r="CS51"/>
+      <c r="CT51">
         <v>3431733480.0</v>
       </c>
-      <c r="CT51"/>
-      <c r="CU51">
+      <c r="CU51"/>
+      <c r="CV51">
         <v>1519154724.0</v>
       </c>
-      <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
-      <c r="CY51">
+      <c r="CY51"/>
+      <c r="CZ51">
         <v>2534682150.0</v>
       </c>
-      <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
-      <c r="DC51">
+      <c r="DC51"/>
+      <c r="DD51">
         <v>1325580500.0</v>
       </c>
-      <c r="DD51"/>
       <c r="DE51"/>
       <c r="DF51"/>
-      <c r="DG51">
+      <c r="DG51"/>
+      <c r="DH51">
         <v>2328509850.0</v>
       </c>
-      <c r="DH51"/>
       <c r="DI51"/>
       <c r="DJ51"/>
-      <c r="DK51">
+      <c r="DK51"/>
+      <c r="DL51">
         <v>1935238860.0</v>
       </c>
-      <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
-      <c r="DO51">
+      <c r="DO51"/>
+      <c r="DP51">
         <v>2831515050.0</v>
       </c>
-      <c r="DP51"/>
       <c r="DQ51"/>
+      <c r="DR51"/>
     </row>
-    <row r="52" spans="1:121">
+    <row r="52" spans="1:122">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>27306195000.0</v>
       </c>
-      <c r="D52"/>
-      <c r="E52">
+      <c r="E52"/>
+      <c r="F52">
         <v>16941000000.0</v>
       </c>
-      <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>17820000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4069000000.0</v>
       </c>
       <c r="I52">
         <v>4069000000.0</v>
       </c>
       <c r="J52">
+        <v>4069000000.0</v>
+      </c>
+      <c r="K52">
         <v>6600000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>31800000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>24357000000.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>30002000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>6600000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>7580000000.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>19704000000.0</v>
       </c>
-      <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>44113000000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>18384000000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>3841000000.0</v>
       </c>
-      <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>10349000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>3841000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>14798000000.0</v>
       </c>
-      <c r="AC52">
-[...1 lines deleted...]
-      </c>
       <c r="AD52">
+        <v>0.0</v>
+      </c>
+      <c r="AE52">
         <v>10349000000.0</v>
       </c>
-      <c r="AE52">
-[...1 lines deleted...]
-      </c>
       <c r="AF52">
+        <v>0.0</v>
+      </c>
+      <c r="AG52">
         <v>14798000000.0</v>
       </c>
-      <c r="AG52">
-[...1 lines deleted...]
-      </c>
       <c r="AH52">
+        <v>0.0</v>
+      </c>
+      <c r="AI52">
         <v>17444000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>96119000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>2136000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>84153000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>2374000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>77081000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>3650000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>3453000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>3650000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>3016000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>2659000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>2313000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>2659000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>2448000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>1383000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>3381000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>3294000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>1811000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3381000000.0</v>
       </c>
       <c r="BA52">
         <v>3381000000.0</v>
       </c>
       <c r="BB52">
+        <v>3381000000.0</v>
+      </c>
+      <c r="BC52">
         <v>1661000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1452000000.0</v>
       </c>
       <c r="BD52">
         <v>1452000000.0</v>
       </c>
       <c r="BE52">
+        <v>1452000000.0</v>
+      </c>
+      <c r="BF52">
         <v>1661000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4887000000.0</v>
       </c>
       <c r="BG52">
         <v>4887000000.0</v>
       </c>
       <c r="BH52">
+        <v>4887000000.0</v>
+      </c>
+      <c r="BI52">
         <v>4139300000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>2146868130.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>4139300000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>6673224900.0</v>
       </c>
-      <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52">
         <v>10574064620.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>6673224900.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>3165961520.0</v>
       </c>
-      <c r="BP52"/>
-      <c r="BQ52">
+      <c r="BQ52"/>
+      <c r="BR52">
         <v>3009441000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>2408417680.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>5618354300.0</v>
       </c>
-      <c r="BT52"/>
-      <c r="BU52">
+      <c r="BU52"/>
+      <c r="BV52">
         <v>3147898600.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>5618354300.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>7118746000.0</v>
       </c>
-      <c r="BX52"/>
-      <c r="BY52">
+      <c r="BY52"/>
+      <c r="BZ52">
         <v>10198296000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>7118746000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>10381736610.0</v>
       </c>
-      <c r="CB52"/>
-      <c r="CC52">
+      <c r="CC52"/>
+      <c r="CD52">
         <v>6497155200.0</v>
       </c>
-      <c r="CD52"/>
-      <c r="CE52">
+      <c r="CE52"/>
+      <c r="CF52">
         <v>5288850000.0</v>
       </c>
-      <c r="CF52"/>
-      <c r="CG52">
+      <c r="CG52"/>
+      <c r="CH52">
         <v>5161677550.0</v>
       </c>
-      <c r="CH52"/>
-      <c r="CI52">
+      <c r="CI52"/>
+      <c r="CJ52">
         <v>3494785000.0</v>
       </c>
-      <c r="CJ52"/>
-      <c r="CK52">
+      <c r="CK52"/>
+      <c r="CL52">
         <v>907800000.0</v>
       </c>
-      <c r="CL52"/>
-      <c r="CM52">
+      <c r="CM52"/>
+      <c r="CN52">
         <v>1050490800.0</v>
       </c>
-      <c r="CN52"/>
-      <c r="CO52">
+      <c r="CO52"/>
+      <c r="CP52">
         <v>907800000.0</v>
       </c>
-      <c r="CP52"/>
-      <c r="CQ52">
+      <c r="CQ52"/>
+      <c r="CR52">
         <v>491704170.0</v>
       </c>
-      <c r="CR52"/>
-      <c r="CS52">
+      <c r="CS52"/>
+      <c r="CT52">
         <v>2404673460.0</v>
       </c>
-      <c r="CT52"/>
-      <c r="CU52">
+      <c r="CU52"/>
+      <c r="CV52">
         <v>1525050450.0</v>
       </c>
-      <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
-      <c r="CY52">
+      <c r="CY52"/>
+      <c r="CZ52">
         <v>297042500.0</v>
       </c>
-      <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
-      <c r="DC52">
+      <c r="DC52"/>
+      <c r="DD52">
         <v>297042500.0</v>
       </c>
-      <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
-      <c r="DG52">
+      <c r="DG52"/>
+      <c r="DH52">
         <v>294040950.0</v>
       </c>
-      <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
-      <c r="DK52">
+      <c r="DK52"/>
+      <c r="DL52">
         <v>526460800.0</v>
       </c>
-      <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
-      <c r="DO52">
+      <c r="DO52"/>
+      <c r="DP52">
         <v>526460800.0</v>
       </c>
-      <c r="DP52"/>
       <c r="DQ52"/>
+      <c r="DR52"/>
     </row>
-    <row r="53" spans="1:121">
+    <row r="53" spans="1:122">
       <c r="A53" t="s">
         <v>84</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>6571549000.0</v>
       </c>
-      <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>5615000000.0</v>
       </c>
-      <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>3601000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2173000000.0</v>
       </c>
       <c r="I53">
         <v>2173000000.0</v>
       </c>
       <c r="J53">
+        <v>2173000000.0</v>
+      </c>
+      <c r="K53">
         <v>3540000000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>1772000000.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>1778000000.0</v>
       </c>
-      <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>313000000.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>280000000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>1514000000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>1188000000.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53">
         <v>645000000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>2279000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>630000000.0</v>
       </c>
       <c r="AB53">
         <v>630000000.0</v>
       </c>
       <c r="AC53">
-        <v>0.0</v>
+        <v>630000000.0</v>
       </c>
       <c r="AD53">
+        <v>0.0</v>
+      </c>
+      <c r="AE53">
         <v>2602000000.0</v>
       </c>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
       <c r="AF53">
+        <v>0.0</v>
+      </c>
+      <c r="AG53">
         <v>85000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>7174206.62</v>
-      </c>
-[...1 lines deleted...]
-        <v>4934000000.0</v>
       </c>
       <c r="AI53">
         <v>4934000000.0</v>
       </c>
       <c r="AJ53">
+        <v>4934000000.0</v>
+      </c>
+      <c r="AK53">
         <v>2739000000.0</v>
       </c>
-      <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53">
         <v>514000000.0</v>
       </c>
-      <c r="AM53"/>
-      <c r="AN53">
+      <c r="AN53"/>
+      <c r="AO53">
         <v>42000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>1083000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124000000.0</v>
       </c>
       <c r="AQ53">
         <v>124000000.0</v>
       </c>
       <c r="AR53">
+        <v>124000000.0</v>
+      </c>
+      <c r="AS53">
         <v>863000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>416000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>1789000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>1526000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>1493000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>626000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>426000000.0</v>
       </c>
       <c r="AY53">
         <v>426000000.0</v>
       </c>
       <c r="AZ53">
-        <v>751000000.0</v>
+        <v>426000000.0</v>
       </c>
       <c r="BA53">
         <v>751000000.0</v>
       </c>
       <c r="BB53">
+        <v>751000000.0</v>
+      </c>
+      <c r="BC53">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="BD53">
         <v>40000000.0</v>
       </c>
       <c r="BE53">
+        <v>40000000.0</v>
+      </c>
+      <c r="BF53">
         <v>77000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="BG53">
         <v>19000000.0</v>
       </c>
       <c r="BH53">
+        <v>19000000.0</v>
+      </c>
+      <c r="BI53">
         <v>163000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>4368736020.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70290000.0</v>
       </c>
       <c r="BK53">
         <v>70290000.0</v>
       </c>
-      <c r="BL53"/>
-      <c r="BM53">
+      <c r="BL53">
+        <v>70290000.0</v>
+      </c>
+      <c r="BM53"/>
+      <c r="BN53">
         <v>240163700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91607100.0</v>
       </c>
       <c r="BO53">
         <v>91607100.0</v>
       </c>
-      <c r="BP53"/>
-      <c r="BQ53">
+      <c r="BP53">
+        <v>91607100.0</v>
+      </c>
+      <c r="BQ53"/>
+      <c r="BR53">
         <v>160970100.0</v>
       </c>
-      <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53">
         <v>178666000.0</v>
       </c>
-      <c r="BT53"/>
-      <c r="BU53">
+      <c r="BU53"/>
+      <c r="BV53">
         <v>19001400.0</v>
       </c>
-      <c r="BV53"/>
-      <c r="BW53">
+      <c r="BW53"/>
+      <c r="BX53">
         <v>183141000.0</v>
       </c>
-      <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
-      <c r="CA53">
+      <c r="CA53"/>
+      <c r="CB53">
         <v>88639000.0</v>
       </c>
-      <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
-      <c r="CE53">
+      <c r="CE53"/>
+      <c r="CF53">
         <v>113715000.0</v>
       </c>
-      <c r="CF53"/>
-      <c r="CG53">
+      <c r="CG53"/>
+      <c r="CH53">
         <v>68581200.0</v>
       </c>
-      <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>238050000.0</v>
       </c>
-      <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
+      <c r="DR53"/>
     </row>
-    <row r="54" spans="1:121">
+    <row r="54" spans="1:122">
       <c r="A54" t="s">
         <v>85</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-      <c r="Z54">
-[...1 lines deleted...]
-      </c>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
-      <c r="AI54"/>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
@@ -17717,1271 +17781,1276 @@
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
+      <c r="DR54"/>
     </row>
-    <row r="55" spans="1:121">
+    <row r="55" spans="1:122">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55"/>
-      <c r="C55">
+      <c r="C55"/>
+      <c r="D55">
         <v>339373853000.0</v>
       </c>
-      <c r="D55"/>
-      <c r="E55">
+      <c r="E55"/>
+      <c r="F55">
         <v>359555000000.0</v>
       </c>
-      <c r="F55"/>
-      <c r="G55">
+      <c r="G55"/>
+      <c r="H55">
         <v>367664000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>364980000000.0</v>
       </c>
       <c r="I55">
         <v>364980000000.0</v>
       </c>
       <c r="J55">
-        <v>427138000000.0</v>
+        <v>364980000000.0</v>
       </c>
       <c r="K55">
         <v>427138000000.0</v>
       </c>
       <c r="L55">
+        <v>427138000000.0</v>
+      </c>
+      <c r="M55">
         <v>433838000000.0</v>
       </c>
-      <c r="M55"/>
-      <c r="N55">
+      <c r="N55"/>
+      <c r="O55">
         <v>433838000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>422002000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>419548000000.0</v>
       </c>
-      <c r="Q55"/>
-      <c r="R55">
+      <c r="R55"/>
+      <c r="S55">
         <v>394156000000.0</v>
       </c>
-      <c r="S55"/>
-      <c r="T55">
+      <c r="T55"/>
+      <c r="U55">
         <v>360743000000.0</v>
       </c>
-      <c r="U55"/>
-      <c r="V55">
+      <c r="V55"/>
+      <c r="W55">
         <v>397516000000.0</v>
       </c>
-      <c r="W55"/>
-      <c r="X55">
+      <c r="X55"/>
+      <c r="Y55">
         <v>474535000000.0</v>
       </c>
-      <c r="Y55"/>
-      <c r="Z55">
+      <c r="Z55"/>
+      <c r="AA55">
         <v>486345000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>469968000000.0</v>
       </c>
       <c r="AB55">
         <v>469968000000.0</v>
       </c>
       <c r="AC55">
+        <v>469968000000.0</v>
+      </c>
+      <c r="AD55">
         <v>1.45</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>472461000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>33226273778.97</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>439235000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>37072501688.05</v>
-      </c>
-[...1 lines deleted...]
-        <v>406877000000.0</v>
       </c>
       <c r="AI55">
         <v>406877000000.0</v>
       </c>
       <c r="AJ55">
-        <v>398939000000.0</v>
+        <v>406877000000.0</v>
       </c>
       <c r="AK55">
         <v>398939000000.0</v>
       </c>
       <c r="AL55">
-        <v>377017000000.0</v>
+        <v>398939000000.0</v>
       </c>
       <c r="AM55">
         <v>377017000000.0</v>
       </c>
       <c r="AN55">
+        <v>377017000000.0</v>
+      </c>
+      <c r="AO55">
         <v>390714000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>378225000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>323599000000.0</v>
       </c>
       <c r="AQ55">
         <v>323599000000.0</v>
       </c>
       <c r="AR55">
+        <v>323599000000.0</v>
+      </c>
+      <c r="AS55">
         <v>300696000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>280264000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>256883000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>249495000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>246165000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>226093000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203753000000.0</v>
       </c>
       <c r="AY55">
         <v>203753000000.0</v>
       </c>
       <c r="AZ55">
-        <v>195869000000.0</v>
+        <v>203753000000.0</v>
       </c>
       <c r="BA55">
         <v>195869000000.0</v>
       </c>
       <c r="BB55">
+        <v>195869000000.0</v>
+      </c>
+      <c r="BC55">
         <v>177972000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158608000000.0</v>
       </c>
       <c r="BD55">
         <v>158608000000.0</v>
       </c>
       <c r="BE55">
+        <v>158608000000.0</v>
+      </c>
+      <c r="BF55">
         <v>156484000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148488000000.0</v>
       </c>
       <c r="BG55">
         <v>148488000000.0</v>
       </c>
       <c r="BH55">
+        <v>148488000000.0</v>
+      </c>
+      <c r="BI55">
         <v>145838000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>162374480400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131520400000.0</v>
       </c>
       <c r="BK55">
         <v>131520400000.0</v>
       </c>
-      <c r="BL55"/>
-      <c r="BM55">
+      <c r="BL55">
+        <v>131520400000.0</v>
+      </c>
+      <c r="BM55"/>
+      <c r="BN55">
         <v>123094188980.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121245520200.0</v>
       </c>
       <c r="BO55">
         <v>121245520200.0</v>
       </c>
-      <c r="BP55"/>
-      <c r="BQ55">
+      <c r="BP55">
+        <v>121245520200.0</v>
+      </c>
+      <c r="BQ55"/>
+      <c r="BR55">
         <v>110824414500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86467197360.0</v>
       </c>
       <c r="BS55">
         <v>86467197360.0</v>
       </c>
-      <c r="BT55"/>
-      <c r="BU55">
+      <c r="BT55">
+        <v>86467197360.0</v>
+      </c>
+      <c r="BU55"/>
+      <c r="BV55">
         <v>93917586400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80425578240.0</v>
       </c>
       <c r="BW55">
         <v>80425578240.0</v>
       </c>
-      <c r="BX55"/>
-      <c r="BY55">
+      <c r="BX55">
+        <v>80425578240.0</v>
+      </c>
+      <c r="BY55"/>
+      <c r="BZ55">
         <v>80362572480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67855150450.0</v>
       </c>
       <c r="CA55">
         <v>67855150450.0</v>
       </c>
-      <c r="CB55"/>
-      <c r="CC55">
+      <c r="CB55">
+        <v>67855150450.0</v>
+      </c>
+      <c r="CC55"/>
+      <c r="CD55">
         <v>70986940800.0</v>
       </c>
-      <c r="CD55"/>
-      <c r="CE55">
+      <c r="CE55"/>
+      <c r="CF55">
         <v>73143713160.0</v>
       </c>
-      <c r="CF55"/>
-      <c r="CG55">
+      <c r="CG55"/>
+      <c r="CH55">
         <v>64483473300.0</v>
       </c>
-      <c r="CH55"/>
-      <c r="CI55">
+      <c r="CI55"/>
+      <c r="CJ55">
         <v>64345950000.0</v>
       </c>
-      <c r="CJ55"/>
-      <c r="CK55">
+      <c r="CK55"/>
+      <c r="CL55">
         <v>61556897000.0</v>
       </c>
-      <c r="CL55"/>
-      <c r="CM55">
+      <c r="CM55"/>
+      <c r="CN55">
         <v>50142917500.0</v>
       </c>
-      <c r="CN55"/>
-      <c r="CO55">
+      <c r="CO55"/>
+      <c r="CP55">
         <v>32559760000.0</v>
       </c>
-      <c r="CP55"/>
-      <c r="CQ55">
+      <c r="CQ55"/>
+      <c r="CR55">
         <v>28383583680.0</v>
       </c>
-      <c r="CR55"/>
-      <c r="CS55">
+      <c r="CS55"/>
+      <c r="CT55">
         <v>27699870240.0</v>
       </c>
-      <c r="CT55"/>
-      <c r="CU55">
+      <c r="CU55"/>
+      <c r="CV55">
         <v>24248557056.0</v>
       </c>
-      <c r="CV55"/>
       <c r="CW55"/>
       <c r="CX55"/>
-      <c r="CY55">
+      <c r="CY55"/>
+      <c r="CZ55">
         <v>23094294300.0</v>
       </c>
-      <c r="CZ55"/>
       <c r="DA55"/>
       <c r="DB55"/>
-      <c r="DC55">
+      <c r="DC55"/>
+      <c r="DD55">
         <v>21000678000.0</v>
       </c>
-      <c r="DD55"/>
       <c r="DE55"/>
       <c r="DF55"/>
-      <c r="DG55">
+      <c r="DG55"/>
+      <c r="DH55">
         <v>18012714750.0</v>
       </c>
-      <c r="DH55"/>
       <c r="DI55"/>
       <c r="DJ55"/>
-      <c r="DK55">
+      <c r="DK55"/>
+      <c r="DL55">
         <v>17019702150.0</v>
       </c>
-      <c r="DL55"/>
       <c r="DM55"/>
       <c r="DN55"/>
-      <c r="DO55">
+      <c r="DO55"/>
+      <c r="DP55">
         <v>14661146450.0</v>
       </c>
-      <c r="DP55"/>
       <c r="DQ55"/>
+      <c r="DR55"/>
     </row>
-    <row r="56" spans="1:121">
+    <row r="56" spans="1:122">
       <c r="A56" t="s">
         <v>87</v>
       </c>
       <c r="B56"/>
-      <c r="C56">
+      <c r="C56"/>
+      <c r="D56">
         <v>119143043000.0</v>
       </c>
-      <c r="D56"/>
-      <c r="E56">
+      <c r="E56"/>
+      <c r="F56">
         <v>130154000000.0</v>
       </c>
-      <c r="F56"/>
-      <c r="G56">
+      <c r="G56"/>
+      <c r="H56">
         <v>120109000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126721000000.0</v>
       </c>
       <c r="I56">
         <v>126721000000.0</v>
       </c>
       <c r="J56">
-        <v>126906000000.0</v>
+        <v>126721000000.0</v>
       </c>
       <c r="K56">
         <v>126906000000.0</v>
       </c>
       <c r="L56">
-        <v>134529000000.0</v>
+        <v>126906000000.0</v>
       </c>
       <c r="M56">
         <v>134529000000.0</v>
       </c>
       <c r="N56">
         <v>134529000000.0</v>
       </c>
       <c r="O56">
+        <v>134529000000.0</v>
+      </c>
+      <c r="P56">
         <v>124201000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132256000000.0</v>
       </c>
       <c r="Q56">
         <v>132256000000.0</v>
       </c>
       <c r="R56">
-        <v>114811000000.0</v>
+        <v>132256000000.0</v>
       </c>
       <c r="S56">
         <v>114811000000.0</v>
       </c>
       <c r="T56">
-        <v>105164000000.0</v>
+        <v>114811000000.0</v>
       </c>
       <c r="U56">
         <v>105164000000.0</v>
       </c>
       <c r="V56">
-        <v>101782000000.0</v>
+        <v>105164000000.0</v>
       </c>
       <c r="W56">
         <v>101782000000.0</v>
       </c>
       <c r="X56">
-        <v>177969000000.0</v>
+        <v>101782000000.0</v>
       </c>
       <c r="Y56">
         <v>177969000000.0</v>
       </c>
       <c r="Z56">
+        <v>177969000000.0</v>
+      </c>
+      <c r="AA56">
         <v>72454000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78015000000.0</v>
       </c>
       <c r="AB56">
         <v>78015000000.0</v>
       </c>
       <c r="AC56">
+        <v>78015000000.0</v>
+      </c>
+      <c r="AD56">
         <v>0.24</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>80332000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>5649425085.27</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>81257000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>6858288318.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>85230000000.0</v>
       </c>
       <c r="AI56">
         <v>85230000000.0</v>
       </c>
       <c r="AJ56">
-        <v>87954000000.0</v>
+        <v>85230000000.0</v>
       </c>
       <c r="AK56">
         <v>87954000000.0</v>
       </c>
       <c r="AL56">
-        <v>81816000000.0</v>
+        <v>87954000000.0</v>
       </c>
       <c r="AM56">
         <v>81816000000.0</v>
       </c>
       <c r="AN56">
+        <v>81816000000.0</v>
+      </c>
+      <c r="AO56">
         <v>108133000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>119263000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106678000000.0</v>
       </c>
       <c r="AQ56">
         <v>106678000000.0</v>
       </c>
       <c r="AR56">
+        <v>106678000000.0</v>
+      </c>
+      <c r="AS56">
         <v>101690000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>97371000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>86449000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>89602000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>86062000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>79699000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65471000000.0</v>
       </c>
       <c r="AY56">
         <v>65471000000.0</v>
       </c>
       <c r="AZ56">
-        <v>63112000000.0</v>
+        <v>65471000000.0</v>
       </c>
       <c r="BA56">
         <v>63112000000.0</v>
       </c>
       <c r="BB56">
+        <v>63112000000.0</v>
+      </c>
+      <c r="BC56">
         <v>59781000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52804000000.0</v>
       </c>
       <c r="BD56">
         <v>52804000000.0</v>
       </c>
       <c r="BE56">
+        <v>52804000000.0</v>
+      </c>
+      <c r="BF56">
         <v>53723000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52129000000.0</v>
       </c>
       <c r="BG56">
         <v>52129000000.0</v>
       </c>
       <c r="BH56">
+        <v>52129000000.0</v>
+      </c>
+      <c r="BI56">
         <v>52984000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>68737280040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51460090000.0</v>
       </c>
       <c r="BK56">
         <v>51460090000.0</v>
       </c>
-      <c r="BL56"/>
-      <c r="BM56">
+      <c r="BL56">
+        <v>51460090000.0</v>
+      </c>
+      <c r="BM56"/>
+      <c r="BN56">
         <v>39777970540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39088044900.0</v>
       </c>
       <c r="BO56">
         <v>39088044900.0</v>
       </c>
-      <c r="BP56"/>
-      <c r="BQ56">
+      <c r="BP56">
+        <v>39088044900.0</v>
+      </c>
+      <c r="BQ56"/>
+      <c r="BR56">
         <v>39682629000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31345163040.0</v>
       </c>
       <c r="BS56">
         <v>31345163040.0</v>
       </c>
-      <c r="BT56"/>
-      <c r="BU56">
+      <c r="BT56">
+        <v>31345163040.0</v>
+      </c>
+      <c r="BU56"/>
+      <c r="BV56">
         <v>27482358200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24248684180.0</v>
       </c>
       <c r="BW56">
         <v>24248684180.0</v>
       </c>
-      <c r="BX56"/>
-      <c r="BY56">
+      <c r="BX56">
+        <v>24248684180.0</v>
+      </c>
+      <c r="BY56"/>
+      <c r="BZ56">
         <v>24130301480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20429573650.0</v>
       </c>
       <c r="CA56">
         <v>20429573650.0</v>
       </c>
-      <c r="CB56"/>
-      <c r="CC56">
+      <c r="CB56">
+        <v>20429573650.0</v>
+      </c>
+      <c r="CC56"/>
+      <c r="CD56">
         <v>21820003200.0</v>
       </c>
-      <c r="CD56"/>
-      <c r="CE56">
+      <c r="CE56"/>
+      <c r="CF56">
         <v>24468563070.0</v>
       </c>
-      <c r="CF56"/>
-      <c r="CG56">
+      <c r="CG56"/>
+      <c r="CH56">
         <v>22546069500.0</v>
       </c>
-      <c r="CH56"/>
-      <c r="CI56">
+      <c r="CI56"/>
+      <c r="CJ56">
         <v>23722200000.0</v>
       </c>
-      <c r="CJ56"/>
-      <c r="CK56">
+      <c r="CK56"/>
+      <c r="CL56">
         <v>24946112150.0</v>
       </c>
-      <c r="CL56"/>
-      <c r="CM56">
+      <c r="CM56"/>
+      <c r="CN56">
         <v>19768887500.0</v>
       </c>
-      <c r="CN56"/>
-      <c r="CO56">
+      <c r="CO56"/>
+      <c r="CP56">
         <v>11022205000.0</v>
       </c>
-      <c r="CP56"/>
-      <c r="CQ56">
+      <c r="CQ56"/>
+      <c r="CR56">
         <v>8932560480.0</v>
       </c>
-      <c r="CR56"/>
-      <c r="CS56">
+      <c r="CS56"/>
+      <c r="CT56">
         <v>8357931540.0</v>
       </c>
-      <c r="CT56"/>
-      <c r="CU56">
+      <c r="CU56"/>
+      <c r="CV56">
         <v>7297734528.0</v>
       </c>
-      <c r="CV56"/>
       <c r="CW56"/>
       <c r="CX56"/>
-      <c r="CY56">
+      <c r="CY56"/>
+      <c r="CZ56">
         <v>7750719900.0</v>
       </c>
-      <c r="CZ56"/>
       <c r="DA56"/>
       <c r="DB56"/>
-      <c r="DC56">
+      <c r="DC56"/>
+      <c r="DD56">
         <v>7234232000.0</v>
       </c>
-      <c r="DD56"/>
       <c r="DE56"/>
       <c r="DF56"/>
-      <c r="DG56">
+      <c r="DG56"/>
+      <c r="DH56">
         <v>6103839750.0</v>
       </c>
-      <c r="DH56"/>
       <c r="DI56"/>
       <c r="DJ56"/>
-      <c r="DK56">
+      <c r="DK56"/>
+      <c r="DL56">
         <v>5877351690.0</v>
       </c>
-      <c r="DL56"/>
       <c r="DM56"/>
       <c r="DN56"/>
-      <c r="DO56">
+      <c r="DO56"/>
+      <c r="DP56">
         <v>4351169900.0</v>
       </c>
-      <c r="DP56"/>
       <c r="DQ56"/>
+      <c r="DR56"/>
     </row>
-    <row r="57" spans="1:121">
+    <row r="57" spans="1:122">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57"/>
-      <c r="C57">
+      <c r="C57"/>
+      <c r="D57">
         <v>71942378000.0</v>
       </c>
-      <c r="D57"/>
-      <c r="E57">
+      <c r="E57"/>
+      <c r="F57">
         <v>69436000000.0</v>
       </c>
-      <c r="F57"/>
-      <c r="G57">
+      <c r="G57"/>
+      <c r="H57">
         <v>65409000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54495000000.0</v>
       </c>
       <c r="I57">
         <v>54495000000.0</v>
       </c>
       <c r="J57">
-        <v>82469000000.0</v>
+        <v>54495000000.0</v>
       </c>
       <c r="K57">
         <v>82469000000.0</v>
       </c>
       <c r="L57">
-        <v>88760000000.0</v>
+        <v>82469000000.0</v>
       </c>
       <c r="M57">
         <v>88760000000.0</v>
       </c>
       <c r="N57">
         <v>88760000000.0</v>
       </c>
       <c r="O57">
+        <v>88760000000.0</v>
+      </c>
+      <c r="P57">
         <v>58616000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91775000000.0</v>
       </c>
       <c r="Q57">
         <v>91775000000.0</v>
       </c>
       <c r="R57">
-        <v>80431000000.0</v>
+        <v>91775000000.0</v>
       </c>
       <c r="S57">
         <v>80431000000.0</v>
       </c>
       <c r="T57">
-        <v>57564000000.0</v>
+        <v>80431000000.0</v>
       </c>
       <c r="U57">
         <v>57564000000.0</v>
       </c>
       <c r="V57">
-        <v>57788000000.0</v>
+        <v>57564000000.0</v>
       </c>
       <c r="W57">
         <v>57788000000.0</v>
       </c>
       <c r="X57">
-        <v>93118000000.0</v>
+        <v>57788000000.0</v>
       </c>
       <c r="Y57">
         <v>93118000000.0</v>
       </c>
       <c r="Z57">
+        <v>93118000000.0</v>
+      </c>
+      <c r="AA57">
         <v>58156000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49098000000.0</v>
       </c>
       <c r="AB57">
         <v>49098000000.0</v>
       </c>
       <c r="AC57">
+        <v>49098000000.0</v>
+      </c>
+      <c r="AD57">
         <v>0.15</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>51176000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>3599001371.36</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>59956000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>5060432140.45</v>
-      </c>
-[...1 lines deleted...]
-        <v>54515000000.0</v>
       </c>
       <c r="AI57">
         <v>54515000000.0</v>
       </c>
       <c r="AJ57">
-        <v>52173000000.0</v>
+        <v>54515000000.0</v>
       </c>
       <c r="AK57">
         <v>52173000000.0</v>
       </c>
       <c r="AL57">
-        <v>36715000000.0</v>
+        <v>52173000000.0</v>
       </c>
       <c r="AM57">
         <v>36715000000.0</v>
       </c>
       <c r="AN57">
+        <v>36715000000.0</v>
+      </c>
+      <c r="AO57">
         <v>41602000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>40443000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41342000000.0</v>
       </c>
       <c r="AQ57">
         <v>41342000000.0</v>
       </c>
       <c r="AR57">
+        <v>41342000000.0</v>
+      </c>
+      <c r="AS57">
         <v>35655000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>38994000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>33653000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>36125000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>34994000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>34843000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30889000000.0</v>
       </c>
       <c r="AY57">
         <v>30889000000.0</v>
       </c>
       <c r="AZ57">
-        <v>29588000000.0</v>
+        <v>30889000000.0</v>
       </c>
       <c r="BA57">
         <v>29588000000.0</v>
       </c>
       <c r="BB57">
+        <v>29588000000.0</v>
+      </c>
+      <c r="BC57">
         <v>27274000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22138000000.0</v>
       </c>
       <c r="BD57">
         <v>22138000000.0</v>
       </c>
       <c r="BE57">
+        <v>22138000000.0</v>
+      </c>
+      <c r="BF57">
         <v>22869000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25215000000.0</v>
       </c>
       <c r="BG57">
         <v>25215000000.0</v>
       </c>
       <c r="BH57">
+        <v>25215000000.0</v>
+      </c>
+      <c r="BI57">
         <v>26215000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>29184281610.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25819860000.0</v>
       </c>
       <c r="BK57">
         <v>25819860000.0</v>
       </c>
-      <c r="BL57"/>
-      <c r="BM57">
+      <c r="BL57">
+        <v>25819860000.0</v>
+      </c>
+      <c r="BM57"/>
+      <c r="BN57">
         <v>28853953100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24304068300.0</v>
       </c>
       <c r="BO57">
         <v>24304068300.0</v>
       </c>
-      <c r="BP57"/>
-      <c r="BQ57">
+      <c r="BP57">
+        <v>24304068300.0</v>
+      </c>
+      <c r="BQ57"/>
+      <c r="BR57">
         <v>20800136400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18581264000.0</v>
       </c>
       <c r="BS57">
         <v>18581264000.0</v>
       </c>
-      <c r="BT57"/>
-      <c r="BU57">
+      <c r="BT57">
+        <v>18581264000.0</v>
+      </c>
+      <c r="BU57"/>
+      <c r="BV57">
         <v>17113927600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16901605480.0</v>
       </c>
       <c r="BW57">
         <v>16901605480.0</v>
       </c>
-      <c r="BX57"/>
-      <c r="BY57">
+      <c r="BX57">
+        <v>16901605480.0</v>
+      </c>
+      <c r="BY57"/>
+      <c r="BZ57">
         <v>19711039880.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17140222050.0</v>
       </c>
       <c r="CA57">
         <v>17140222050.0</v>
       </c>
-      <c r="CB57"/>
-      <c r="CC57">
+      <c r="CB57">
+        <v>17140222050.0</v>
+      </c>
+      <c r="CC57"/>
+      <c r="CD57">
         <v>19377715200.0</v>
       </c>
-      <c r="CD57"/>
-      <c r="CE57">
+      <c r="CE57"/>
+      <c r="CF57">
         <v>21167664840.0</v>
       </c>
-      <c r="CF57"/>
-      <c r="CG57">
+      <c r="CG57"/>
+      <c r="CH57">
         <v>16922411100.0</v>
       </c>
-      <c r="CH57"/>
-      <c r="CI57">
+      <c r="CI57"/>
+      <c r="CJ57">
         <v>17036100000.0</v>
       </c>
-      <c r="CJ57"/>
-      <c r="CK57">
+      <c r="CK57"/>
+      <c r="CL57">
         <v>15568865000.0</v>
       </c>
-      <c r="CL57"/>
-      <c r="CM57">
+      <c r="CM57"/>
+      <c r="CN57">
         <v>13745617500.0</v>
       </c>
-      <c r="CN57"/>
-      <c r="CO57">
+      <c r="CO57"/>
+      <c r="CP57">
         <v>5590535000.0</v>
       </c>
-      <c r="CP57"/>
-      <c r="CQ57">
+      <c r="CQ57"/>
+      <c r="CR57">
         <v>6811246800.0</v>
       </c>
-      <c r="CR57"/>
-      <c r="CS57">
+      <c r="CS57"/>
+      <c r="CT57">
         <v>6555963960.0</v>
       </c>
-      <c r="CT57"/>
-      <c r="CU57">
+      <c r="CU57"/>
+      <c r="CV57">
         <v>4180993740.0</v>
       </c>
-      <c r="CV57"/>
       <c r="CW57"/>
       <c r="CX57"/>
-      <c r="CY57">
+      <c r="CY57"/>
+      <c r="CZ57">
         <v>5173626150.0</v>
       </c>
-      <c r="CZ57"/>
       <c r="DA57"/>
       <c r="DB57"/>
-      <c r="DC57">
+      <c r="DC57"/>
+      <c r="DD57">
         <v>3991707000.0</v>
       </c>
-      <c r="DD57"/>
       <c r="DE57"/>
       <c r="DF57"/>
-      <c r="DG57">
+      <c r="DG57"/>
+      <c r="DH57">
         <v>3573961650.0</v>
       </c>
-      <c r="DH57"/>
       <c r="DI57"/>
       <c r="DJ57"/>
-      <c r="DK57">
+      <c r="DK57"/>
+      <c r="DL57">
         <v>4041020190.0</v>
       </c>
-      <c r="DL57"/>
       <c r="DM57"/>
       <c r="DN57"/>
-      <c r="DO57">
+      <c r="DO57"/>
+      <c r="DP57">
         <v>3356187600.0</v>
       </c>
-      <c r="DP57"/>
       <c r="DQ57"/>
+      <c r="DR57"/>
     </row>
-    <row r="58" spans="1:121">
+    <row r="58" spans="1:122">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58"/>
-      <c r="C58">
+      <c r="C58"/>
+      <c r="D58">
         <v>182830524000.0</v>
       </c>
-      <c r="D58"/>
-      <c r="E58">
+      <c r="E58"/>
+      <c r="F58">
         <v>201944000000.0</v>
       </c>
-      <c r="F58"/>
-      <c r="G58">
+      <c r="G58"/>
+      <c r="H58">
         <v>215177000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217553000000.0</v>
       </c>
       <c r="I58">
         <v>217553000000.0</v>
       </c>
       <c r="J58">
-        <v>225109000000.0</v>
+        <v>217553000000.0</v>
       </c>
       <c r="K58">
         <v>225109000000.0</v>
       </c>
       <c r="L58">
+        <v>225109000000.0</v>
+      </c>
+      <c r="M58">
         <v>232314000000.0</v>
       </c>
-      <c r="M58"/>
-      <c r="N58">
+      <c r="N58"/>
+      <c r="O58">
         <v>232314000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>219866000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>226351000000.0</v>
       </c>
-      <c r="Q58"/>
-      <c r="R58">
+      <c r="R58"/>
+      <c r="S58">
         <v>221583000000.0</v>
       </c>
-      <c r="S58"/>
-      <c r="T58">
+      <c r="T58"/>
+      <c r="U58">
         <v>208272000000.0</v>
       </c>
-      <c r="U58"/>
-      <c r="V58">
+      <c r="V58"/>
+      <c r="W58">
         <v>236473000000.0</v>
       </c>
-      <c r="W58"/>
-      <c r="X58">
+      <c r="X58"/>
+      <c r="Y58">
         <v>318618000000.0</v>
       </c>
-      <c r="Y58"/>
-      <c r="Z58">
+      <c r="Z58"/>
+      <c r="AA58">
         <v>257699000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244173000000.0</v>
       </c>
       <c r="AB58">
         <v>244173000000.0</v>
       </c>
       <c r="AC58">
+        <v>244173000000.0</v>
+      </c>
+      <c r="AD58">
         <v>0.75</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>230223000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>16190653679.81</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>210627000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>17777430790.01</v>
-      </c>
-[...1 lines deleted...]
-        <v>189955000000.0</v>
       </c>
       <c r="AI58">
         <v>189955000000.0</v>
       </c>
       <c r="AJ58">
-        <v>181705000000.0</v>
+        <v>189955000000.0</v>
       </c>
       <c r="AK58">
         <v>181705000000.0</v>
       </c>
       <c r="AL58">
-        <v>166431000000.0</v>
+        <v>181705000000.0</v>
       </c>
       <c r="AM58">
         <v>166431000000.0</v>
       </c>
       <c r="AN58">
+        <v>166431000000.0</v>
+      </c>
+      <c r="AO58">
         <v>178296000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>161717000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127116000000.0</v>
       </c>
       <c r="AQ58">
         <v>127116000000.0</v>
       </c>
       <c r="AR58">
+        <v>127116000000.0</v>
+      </c>
+      <c r="AS58">
         <v>112532000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>105495000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>95159000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>96220000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>93272000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>90371000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75439000000.0</v>
       </c>
       <c r="AY58">
         <v>75439000000.0</v>
       </c>
       <c r="AZ58">
-        <v>72576000000.0</v>
+        <v>75439000000.0</v>
       </c>
       <c r="BA58">
         <v>72576000000.0</v>
       </c>
       <c r="BB58">
+        <v>72576000000.0</v>
+      </c>
+      <c r="BC58">
         <v>67632000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60182000000.0</v>
       </c>
       <c r="BD58">
         <v>60182000000.0</v>
       </c>
       <c r="BE58">
+        <v>60182000000.0</v>
+      </c>
+      <c r="BF58">
         <v>59242000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59797000000.0</v>
       </c>
       <c r="BG58">
         <v>59797000000.0</v>
       </c>
       <c r="BH58">
+        <v>59797000000.0</v>
+      </c>
+      <c r="BI58">
         <v>59621000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>71249772000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57364450000.0</v>
       </c>
       <c r="BK58">
         <v>57364450000.0</v>
       </c>
-      <c r="BL58"/>
-      <c r="BM58">
+      <c r="BL58">
+        <v>57364450000.0</v>
+      </c>
+      <c r="BM58"/>
+      <c r="BN58">
         <v>61125092560.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56817542100.0</v>
       </c>
       <c r="BO58">
         <v>56817542100.0</v>
       </c>
-      <c r="BP58"/>
-      <c r="BQ58">
+      <c r="BP58">
+        <v>56817542100.0</v>
+      </c>
+      <c r="BQ58"/>
+      <c r="BR58">
         <v>51510432000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39535212480.0</v>
       </c>
       <c r="BS58">
         <v>39535212480.0</v>
       </c>
-      <c r="BT58"/>
-      <c r="BU58">
+      <c r="BT58">
+        <v>39535212480.0</v>
+      </c>
+      <c r="BU58"/>
+      <c r="BV58">
         <v>44836970200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39242043880.0</v>
       </c>
       <c r="BW58">
         <v>39242043880.0</v>
       </c>
-      <c r="BX58"/>
-      <c r="BY58">
+      <c r="BX58">
+        <v>39242043880.0</v>
+      </c>
+      <c r="BY58"/>
+      <c r="BZ58">
         <v>42249274040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34274307250.0</v>
       </c>
       <c r="CA58">
         <v>34274307250.0</v>
       </c>
-      <c r="CB58"/>
-      <c r="CC58">
+      <c r="CB58">
+        <v>34274307250.0</v>
+      </c>
+      <c r="CC58"/>
+      <c r="CD58">
         <v>37102704000.0</v>
       </c>
-      <c r="CD58"/>
-      <c r="CE58">
+      <c r="CE58"/>
+      <c r="CF58">
         <v>37312874550.0</v>
       </c>
-      <c r="CF58"/>
-      <c r="CG58">
+      <c r="CG58"/>
+      <c r="CH58">
         <v>32284599900.0</v>
       </c>
-      <c r="CH58"/>
-      <c r="CI58">
+      <c r="CI58"/>
+      <c r="CJ58">
         <v>33782400000.0</v>
       </c>
-      <c r="CJ58"/>
-      <c r="CK58">
+      <c r="CK58"/>
+      <c r="CL58">
         <v>32946113550.0</v>
       </c>
-      <c r="CL58"/>
-      <c r="CM58">
+      <c r="CM58"/>
+      <c r="CN58">
         <v>27716705000.0</v>
       </c>
-      <c r="CN58"/>
-      <c r="CO58">
+      <c r="CO58"/>
+      <c r="CP58">
         <v>12852935000.0</v>
       </c>
-      <c r="CP58"/>
-      <c r="CQ58">
+      <c r="CQ58"/>
+      <c r="CR58">
         <v>11738387520.0</v>
       </c>
-      <c r="CR58"/>
-      <c r="CS58">
+      <c r="CS58"/>
+      <c r="CT58">
         <v>11469861900.0</v>
       </c>
-      <c r="CT58"/>
-      <c r="CU58">
+      <c r="CU58"/>
+      <c r="CV58">
         <v>9020207418.0</v>
       </c>
-      <c r="CV58"/>
       <c r="CW58"/>
       <c r="CX58"/>
-      <c r="CY58">
+      <c r="CY58"/>
+      <c r="CZ58">
         <v>10214716050.0</v>
       </c>
-      <c r="CZ58"/>
       <c r="DA58"/>
       <c r="DB58"/>
-      <c r="DC58">
+      <c r="DC58"/>
+      <c r="DD58">
         <v>9135757500.0</v>
       </c>
-      <c r="DD58"/>
       <c r="DE58"/>
       <c r="DF58"/>
-      <c r="DG58">
+      <c r="DG58"/>
+      <c r="DH58">
         <v>7335000900.0</v>
       </c>
-      <c r="DH58"/>
       <c r="DI58"/>
       <c r="DJ58"/>
-      <c r="DK58">
+      <c r="DK58"/>
+      <c r="DL58">
         <v>6838062150.0</v>
       </c>
-      <c r="DL58"/>
       <c r="DM58"/>
       <c r="DN58"/>
-      <c r="DO58">
+      <c r="DO58"/>
+      <c r="DP58">
         <v>7447345950.0</v>
       </c>
-      <c r="DP58"/>
       <c r="DQ58"/>
+      <c r="DR58"/>
     </row>
-    <row r="59" spans="1:121">
+    <row r="59" spans="1:122">
       <c r="A59" t="s">
         <v>90</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-      <c r="Z59">
-[...1 lines deleted...]
-      </c>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
-      <c r="AI59"/>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
@@ -19024,593 +19093,596 @@
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
+      <c r="DR59"/>
     </row>
-    <row r="60" spans="1:121">
+    <row r="60" spans="1:122">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60"/>
-      <c r="C60">
+      <c r="C60"/>
+      <c r="D60">
         <v>151151622000.0</v>
       </c>
-      <c r="D60"/>
-      <c r="E60">
+      <c r="E60"/>
+      <c r="F60">
         <v>152427000000.0</v>
       </c>
-      <c r="F60"/>
-      <c r="G60">
+      <c r="G60"/>
+      <c r="H60">
         <v>148111000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143005000000.0</v>
       </c>
       <c r="I60">
         <v>143005000000.0</v>
       </c>
       <c r="J60">
-        <v>197891000000.0</v>
+        <v>143005000000.0</v>
       </c>
       <c r="K60">
         <v>197891000000.0</v>
       </c>
       <c r="L60">
+        <v>197891000000.0</v>
+      </c>
+      <c r="M60">
         <v>196904000000.0</v>
       </c>
-      <c r="M60"/>
-      <c r="N60">
+      <c r="N60"/>
+      <c r="O60">
         <v>196904000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>197864000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>188623000000.0</v>
       </c>
-      <c r="Q60"/>
-      <c r="R60">
+      <c r="R60"/>
+      <c r="S60">
         <v>166029000000.0</v>
       </c>
-      <c r="S60"/>
-      <c r="T60">
+      <c r="T60"/>
+      <c r="U60">
         <v>146489000000.0</v>
       </c>
-      <c r="U60"/>
-      <c r="V60">
+      <c r="V60"/>
+      <c r="W60">
         <v>155553000000.0</v>
       </c>
-      <c r="W60"/>
-      <c r="X60">
+      <c r="X60"/>
+      <c r="Y60">
         <v>150976000000.0</v>
       </c>
-      <c r="Y60"/>
-      <c r="Z60">
+      <c r="Z60"/>
+      <c r="AA60">
         <v>222645000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>219910000000.0</v>
       </c>
       <c r="AB60">
         <v>219910000000.0</v>
       </c>
       <c r="AC60">
+        <v>219910000000.0</v>
+      </c>
+      <c r="AD60">
         <v>0.68</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>235997000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>16596715777.63</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>222985000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>18820476029.71</v>
-      </c>
-[...1 lines deleted...]
-        <v>210950000000.0</v>
       </c>
       <c r="AI60">
         <v>210950000000.0</v>
       </c>
       <c r="AJ60">
-        <v>211711000000.0</v>
+        <v>210950000000.0</v>
       </c>
       <c r="AK60">
         <v>211711000000.0</v>
       </c>
       <c r="AL60">
-        <v>205135000000.0</v>
+        <v>211711000000.0</v>
       </c>
       <c r="AM60">
         <v>205135000000.0</v>
       </c>
       <c r="AN60">
+        <v>205135000000.0</v>
+      </c>
+      <c r="AO60">
         <v>206997000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>211341000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191610000000.0</v>
       </c>
       <c r="AQ60">
         <v>191610000000.0</v>
       </c>
       <c r="AR60">
+        <v>191610000000.0</v>
+      </c>
+      <c r="AS60">
         <v>183988000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>170977000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>158212000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>149625000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>149583000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>132428000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125234000000.0</v>
       </c>
       <c r="AY60">
         <v>125234000000.0</v>
       </c>
       <c r="AZ60">
-        <v>120503000000.0</v>
+        <v>125234000000.0</v>
       </c>
       <c r="BA60">
         <v>120503000000.0</v>
       </c>
       <c r="BB60">
+        <v>120503000000.0</v>
+      </c>
+      <c r="BC60">
         <v>107649000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95876000000.0</v>
       </c>
       <c r="BD60">
         <v>95876000000.0</v>
       </c>
       <c r="BE60">
+        <v>95876000000.0</v>
+      </c>
+      <c r="BF60">
         <v>94730000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86317000000.0</v>
       </c>
       <c r="BG60">
         <v>86317000000.0</v>
       </c>
       <c r="BH60">
+        <v>86317000000.0</v>
+      </c>
+      <c r="BI60">
         <v>83835000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>88996590210.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71789520000.0</v>
       </c>
       <c r="BK60">
         <v>71789520000.0</v>
       </c>
-      <c r="BL60"/>
-      <c r="BM60">
+      <c r="BL60">
+        <v>71789520000.0</v>
+      </c>
+      <c r="BM60"/>
+      <c r="BN60">
         <v>60212470500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62743816800.0</v>
       </c>
       <c r="BO60">
         <v>62743816800.0</v>
       </c>
-      <c r="BP60"/>
-      <c r="BQ60">
+      <c r="BP60">
+        <v>62743816800.0</v>
+      </c>
+      <c r="BQ60"/>
+      <c r="BR60">
         <v>57802263300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46660412560.0</v>
       </c>
       <c r="BS60">
         <v>46660412560.0</v>
       </c>
-      <c r="BT60"/>
-      <c r="BU60">
+      <c r="BT60">
+        <v>46660412560.0</v>
+      </c>
+      <c r="BU60"/>
+      <c r="BV60">
         <v>48763926200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40944172520.0</v>
       </c>
       <c r="BW60">
         <v>40944172520.0</v>
       </c>
-      <c r="BX60"/>
-      <c r="BY60">
+      <c r="BX60">
+        <v>40944172520.0</v>
+      </c>
+      <c r="BY60"/>
+      <c r="BZ60">
         <v>37728029480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33224905900.0</v>
       </c>
       <c r="CA60">
         <v>33224905900.0</v>
       </c>
-      <c r="CB60"/>
-      <c r="CC60">
+      <c r="CB60">
+        <v>33224905900.0</v>
+      </c>
+      <c r="CC60"/>
+      <c r="CD60">
         <v>33623280000.0</v>
       </c>
-      <c r="CD60"/>
-      <c r="CE60">
+      <c r="CE60"/>
+      <c r="CF60">
         <v>35321856570.0</v>
       </c>
-      <c r="CF60"/>
-      <c r="CG60">
+      <c r="CG60"/>
+      <c r="CH60">
         <v>31941693900.0</v>
       </c>
-      <c r="CH60"/>
-      <c r="CI60">
+      <c r="CI60"/>
+      <c r="CJ60">
         <v>30304800000.0</v>
       </c>
-      <c r="CJ60"/>
-      <c r="CK60">
+      <c r="CK60"/>
+      <c r="CL60">
         <v>28455094800.0</v>
       </c>
-      <c r="CL60"/>
-      <c r="CM60">
+      <c r="CM60"/>
+      <c r="CN60">
         <v>22321530000.0</v>
       </c>
-      <c r="CN60"/>
-      <c r="CO60">
+      <c r="CO60"/>
+      <c r="CP60">
         <v>19608480000.0</v>
       </c>
-      <c r="CP60"/>
-      <c r="CQ60">
+      <c r="CQ60"/>
+      <c r="CR60">
         <v>16529981040.0</v>
       </c>
-      <c r="CR60"/>
-      <c r="CS60">
+      <c r="CS60"/>
+      <c r="CT60">
         <v>16125457320.0</v>
       </c>
-      <c r="CT60"/>
-      <c r="CU60">
+      <c r="CU60"/>
+      <c r="CV60">
         <v>15126388896.0</v>
       </c>
-      <c r="CV60"/>
       <c r="CW60"/>
       <c r="CX60"/>
-      <c r="CY60">
+      <c r="CY60"/>
+      <c r="CZ60">
         <v>12790042650.0</v>
       </c>
-      <c r="CZ60"/>
       <c r="DA60"/>
       <c r="DB60"/>
-      <c r="DC60">
+      <c r="DC60"/>
+      <c r="DD60">
         <v>11782837000.0</v>
       </c>
-      <c r="DD60"/>
       <c r="DE60"/>
       <c r="DF60"/>
-      <c r="DG60">
+      <c r="DG60"/>
+      <c r="DH60">
         <v>10549531050.0</v>
       </c>
-      <c r="DH60"/>
       <c r="DI60"/>
       <c r="DJ60"/>
-      <c r="DK60">
+      <c r="DK60"/>
+      <c r="DL60">
         <v>10046006010.0</v>
       </c>
-      <c r="DL60"/>
       <c r="DM60"/>
       <c r="DN60"/>
-      <c r="DO60">
+      <c r="DO60"/>
+      <c r="DP60">
         <v>7213800500.0</v>
       </c>
-      <c r="DP60"/>
       <c r="DQ60"/>
+      <c r="DR60"/>
     </row>
-    <row r="61" spans="1:121">
+    <row r="61" spans="1:122">
       <c r="A61" t="s">
         <v>92</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
-[...1 lines deleted...]
-      </c>
+      <c r="Z61"/>
       <c r="AA61">
         <v>0.0</v>
       </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
         <v>-59.5</v>
       </c>
-      <c r="AI61"/>
-      <c r="AJ61">
+      <c r="AJ61"/>
+      <c r="AK61">
         <v>-201719000.0</v>
       </c>
-      <c r="AK61"/>
-      <c r="AL61">
+      <c r="AL61"/>
+      <c r="AM61">
         <v>-192774000.0</v>
       </c>
-      <c r="AM61"/>
-      <c r="AN61">
+      <c r="AN61"/>
+      <c r="AO61">
         <v>-178742000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-170762000.0</v>
       </c>
-      <c r="AP61"/>
-      <c r="AQ61">
+      <c r="AQ61"/>
+      <c r="AR61">
         <v>-217456000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-228807000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-248588000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-251884000.0</v>
       </c>
-      <c r="AU61"/>
-      <c r="AV61">
+      <c r="AV61"/>
+      <c r="AW61">
         <v>-267310000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-311273000.0</v>
       </c>
-      <c r="AX61"/>
-      <c r="AY61">
+      <c r="AY61"/>
+      <c r="AZ61">
         <v>-323058000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-327055000.0</v>
       </c>
-      <c r="BA61"/>
-      <c r="BB61">
+      <c r="BB61"/>
+      <c r="BC61">
         <v>-390894000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-395952000.0</v>
       </c>
-      <c r="BD61"/>
-      <c r="BE61">
+      <c r="BE61"/>
+      <c r="BF61">
         <v>-346352000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-358768000.0</v>
       </c>
-      <c r="BG61"/>
-      <c r="BH61">
+      <c r="BH61"/>
+      <c r="BI61">
         <v>-351197000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-2655054000.0</v>
       </c>
-      <c r="BJ61"/>
-      <c r="BK61">
+      <c r="BK61"/>
+      <c r="BL61">
         <v>-1318389000.0</v>
       </c>
-      <c r="BL61"/>
-      <c r="BM61">
+      <c r="BM61"/>
+      <c r="BN61">
         <v>-1599096000.0</v>
       </c>
-      <c r="BN61"/>
-      <c r="BO61">
+      <c r="BO61"/>
+      <c r="BP61">
         <v>-521000000.0</v>
       </c>
-      <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
-      <c r="BS61">
+      <c r="BS61"/>
+      <c r="BT61">
         <v>-509002000.0</v>
       </c>
-      <c r="BT61"/>
-      <c r="BU61">
+      <c r="BU61"/>
+      <c r="BV61">
         <v>-576145000.0</v>
       </c>
-      <c r="BV61"/>
-      <c r="BW61">
+      <c r="BW61"/>
+      <c r="BX61">
         <v>-547023000.0</v>
       </c>
-      <c r="BX61"/>
-      <c r="BY61">
+      <c r="BY61"/>
+      <c r="BZ61">
         <v>-646058000.0</v>
       </c>
-      <c r="BZ61"/>
-      <c r="CA61">
+      <c r="CA61"/>
+      <c r="CB61">
         <v>-585628000.0</v>
       </c>
-      <c r="CB61"/>
-      <c r="CC61">
+      <c r="CC61"/>
+      <c r="CD61">
         <v>-544328000.0</v>
       </c>
-      <c r="CD61"/>
-      <c r="CE61">
+      <c r="CE61"/>
+      <c r="CF61">
         <v>-481225000.0</v>
       </c>
-      <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
-      <c r="CO61">
+      <c r="CO61"/>
+      <c r="CP61">
         <v>-269221000.0</v>
       </c>
-      <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
+      <c r="DR61"/>
     </row>
-    <row r="62" spans="1:121">
+    <row r="62" spans="1:122">
       <c r="A62" t="s">
         <v>93</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
-      <c r="Z62">
-[...1 lines deleted...]
-      </c>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
       <c r="AH62">
         <v>0.0</v>
       </c>
-      <c r="AI62"/>
+      <c r="AI62">
+        <v>0.0</v>
+      </c>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
@@ -19653,50 +19725,51 @@
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
+      <c r="DR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19789,51 +19862,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
         <v>143143000000.0</v>
       </c>
       <c r="C2">
         <v>153403000000.0</v>
       </c>
       <c r="D2">
         <v>168788000000.0</v>
       </c>
       <c r="E2">
         <v>137321000000.0</v>
       </c>
       <c r="F2">
         <v>97485000000.0</v>
       </c>
       <c r="G2">
         <v>100602000000.0</v>
       </c>
       <c r="H2">
         <v>100816000000.0</v>
       </c>
       <c r="I2">
         <v>85769000000.0</v>
       </c>
@@ -19890,51 +19963,51 @@
       </c>
       <c r="AA2">
         <v>16597754640.0</v>
       </c>
       <c r="AB2">
         <v>13790642844.0</v>
       </c>
       <c r="AC2">
         <v>11917070550.0</v>
       </c>
       <c r="AD2">
         <v>10606458000.0</v>
       </c>
       <c r="AE2">
         <v>9334392750.0</v>
       </c>
       <c r="AF2">
         <v>8128221390.0</v>
       </c>
       <c r="AG2">
         <v>6323609650.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
         <v>14002000000.0</v>
       </c>
       <c r="C3">
         <v>13214000000.0</v>
       </c>
       <c r="D3">
         <v>16491000000.0</v>
       </c>
       <c r="E3">
         <v>17644000000.0</v>
       </c>
       <c r="F3">
         <v>22575000000.0</v>
       </c>
       <c r="G3">
         <v>17968000000.0</v>
       </c>
       <c r="H3">
         <v>16425000000.0</v>
       </c>
       <c r="I3">
         <v>16204000000.0</v>
       </c>
@@ -19991,98 +20064,98 @@
       </c>
       <c r="AA3">
         <v>1904438160.0</v>
       </c>
       <c r="AB3">
         <v>1404524304.0</v>
       </c>
       <c r="AC3">
         <v>1175154750.0</v>
       </c>
       <c r="AD3">
         <v>977292500.0</v>
       </c>
       <c r="AE3">
         <v>877792350.0</v>
       </c>
       <c r="AF3">
         <v>996709830.0</v>
       </c>
       <c r="AG3">
         <v>757860350.0</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5">
         <v>21618000000.0</v>
       </c>
       <c r="C5">
         <v>44665000000.0</v>
       </c>
       <c r="D5">
         <v>21520000000.0</v>
       </c>
       <c r="E5">
         <v>25646000000.0</v>
       </c>
       <c r="F5">
         <v>20715000000.0</v>
       </c>
       <c r="G5">
         <v>17633000000.0</v>
       </c>
       <c r="H5">
         <v>30068000000.0</v>
       </c>
       <c r="I5">
         <v>32950000000.0</v>
       </c>
@@ -20139,51 +20212,51 @@
       </c>
       <c r="AA5">
         <v>3036132942.0</v>
       </c>
       <c r="AB5">
         <v>2660509746.0</v>
       </c>
       <c r="AC5">
         <v>2889879300.0</v>
       </c>
       <c r="AD5">
         <v>2709262150.0</v>
       </c>
       <c r="AE5">
         <v>2898505200.0</v>
       </c>
       <c r="AF5">
         <v>2779587720.0</v>
       </c>
       <c r="AG5">
         <v>2425224650.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
         <v>35620000000.0</v>
       </c>
       <c r="C6">
         <v>57879000000.0</v>
       </c>
       <c r="D6">
         <v>38011000000.0</v>
       </c>
       <c r="E6">
         <v>43290000000.0</v>
       </c>
       <c r="F6">
         <v>43290000000.0</v>
       </c>
       <c r="G6">
         <v>35601000000.0</v>
       </c>
       <c r="H6">
         <v>46493000000.0</v>
       </c>
       <c r="I6">
         <v>49154000000.0</v>
       </c>
@@ -20202,185 +20275,185 @@
       <c r="N6">
         <v>49413000000.0</v>
       </c>
       <c r="O6">
         <v>47441000000.0</v>
       </c>
       <c r="P6">
         <v>32198000000.0</v>
       </c>
       <c r="Q6">
         <v>32198000000.0</v>
       </c>
       <c r="R6">
         <v>32971000000.0</v>
       </c>
       <c r="S6">
         <v>36035340000.0</v>
       </c>
       <c r="T6">
         <v>31569216000.0</v>
       </c>
       <c r="U6">
         <v>22133144080.0</v>
       </c>
       <c r="V6">
-        <v>14225218300.0</v>
+        <v>8101699100.0</v>
       </c>
       <c r="W6">
         <v>14225218300.0</v>
       </c>
       <c r="X6">
         <v>14810850000.0</v>
       </c>
       <c r="Y6">
         <v>13785880000.0</v>
       </c>
       <c r="Z6">
         <v>13785880000.0</v>
       </c>
       <c r="AA6">
         <v>4940571102.0</v>
       </c>
       <c r="AB6">
         <v>4065034050.0</v>
       </c>
       <c r="AC6">
         <v>4065034050.0</v>
       </c>
       <c r="AD6">
         <v>3686554650.0</v>
       </c>
       <c r="AE6">
         <v>3776297550.0</v>
       </c>
       <c r="AF6">
         <v>3776297550.0</v>
       </c>
       <c r="AG6">
         <v>3183085000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8">
         <v>70439000.0</v>
       </c>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
         <v>105953000000.0</v>
       </c>
       <c r="C9">
         <v>121708000000.0</v>
       </c>
       <c r="D9">
         <v>120908000000.0</v>
       </c>
       <c r="E9">
         <v>135425000000.0</v>
       </c>
       <c r="F9">
         <v>104425000000.0</v>
       </c>
       <c r="G9">
         <v>89765000000.0</v>
       </c>
       <c r="H9">
         <v>102760000000.0</v>
       </c>
       <c r="I9">
         <v>95692000000.0</v>
       </c>
@@ -20437,51 +20510,51 @@
       </c>
       <c r="AA9">
         <v>9000334080.0</v>
       </c>
       <c r="AB9">
         <v>5383406514.0</v>
       </c>
       <c r="AC9">
         <v>4447916550.0</v>
       </c>
       <c r="AD9">
         <v>5210261500.0</v>
       </c>
       <c r="AE9">
         <v>4115707200.0</v>
       </c>
       <c r="AF9">
         <v>3826478490.0</v>
       </c>
       <c r="AG9">
         <v>3313984900.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10">
         <v>12282000000.0</v>
       </c>
       <c r="C10">
         <v>-34506000000.0</v>
       </c>
       <c r="D10">
         <v>21520000000.0</v>
       </c>
       <c r="E10">
         <v>55541000000.0</v>
       </c>
       <c r="F10">
         <v>10717000000.0</v>
       </c>
       <c r="G10">
         <v>-118307000000.0</v>
       </c>
       <c r="H10">
         <v>7968000000.0</v>
       </c>
       <c r="I10">
         <v>15704000000.0</v>
       </c>
@@ -20538,51 +20611,51 @@
       </c>
       <c r="AA10">
         <v>6167397600.0</v>
       </c>
       <c r="AB10">
         <v>3680843118.0</v>
       </c>
       <c r="AC10">
         <v>3240364050.0</v>
       </c>
       <c r="AD10">
         <v>4141815500.0</v>
       </c>
       <c r="AE10">
         <v>3391214550.0</v>
       </c>
       <c r="AF10">
         <v>2793405660.0</v>
       </c>
       <c r="AG10">
         <v>2394466750.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11">
         <v>4556000000.0</v>
       </c>
       <c r="C11">
         <v>9739000000.0</v>
       </c>
       <c r="D11">
         <v>5181000000.0</v>
       </c>
       <c r="E11">
         <v>13869000000.0</v>
       </c>
       <c r="F11">
         <v>185000000.0</v>
       </c>
       <c r="G11">
         <v>26390000000.0</v>
       </c>
       <c r="H11">
         <v>2803000000.0</v>
       </c>
       <c r="I11">
         <v>5558000000.0</v>
       </c>
@@ -20639,51 +20712,51 @@
       </c>
       <c r="AA11">
         <v>2128091040.0</v>
       </c>
       <c r="AB11">
         <v>1202412774.0</v>
       </c>
       <c r="AC11">
         <v>1202840100.0</v>
       </c>
       <c r="AD11">
         <v>1592692000.0</v>
       </c>
       <c r="AE11">
         <v>917632950.0</v>
       </c>
       <c r="AF11">
         <v>933801840.0</v>
       </c>
       <c r="AG11">
         <v>893409700.0</v>
       </c>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12">
         <v>9336000000.0</v>
       </c>
       <c r="C12">
         <v>10266000000.0</v>
       </c>
       <c r="D12">
         <v>9047000000.0</v>
       </c>
       <c r="E12">
         <v>6896000000.0</v>
       </c>
       <c r="F12">
         <v>6598000000.0</v>
       </c>
       <c r="G12">
         <v>7168000000.0</v>
       </c>
       <c r="H12">
         <v>528000000.0</v>
       </c>
       <c r="I12">
         <v>3759000000.0</v>
       </c>
@@ -20740,51 +20813,51 @@
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>88886000.0</v>
       </c>
       <c r="AE12">
         <v>242074950.0</v>
       </c>
       <c r="AF12">
         <v>57453540.0</v>
       </c>
       <c r="AG12">
         <v>292557700.0</v>
       </c>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13">
         <v>2925000000.0</v>
       </c>
       <c r="C13">
         <v>3226000000.0</v>
       </c>
       <c r="D13">
         <v>6860000000.0</v>
       </c>
       <c r="E13">
         <v>1020000000.0</v>
       </c>
       <c r="F13">
         <v>5435000000.0</v>
       </c>
       <c r="G13">
         <v>6540000000.0</v>
       </c>
       <c r="H13">
         <v>306000000.0</v>
       </c>
       <c r="I13">
         <v>600000000.0</v>
       </c>
@@ -20799,51 +20872,51 @@
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14">
         <v>-959000000.0</v>
       </c>
       <c r="C14">
         <v>-26000000.0</v>
       </c>
       <c r="D14">
         <v>-534000000.0</v>
       </c>
       <c r="E14">
         <v>-2716000000.0</v>
       </c>
       <c r="F14">
         <v>5982000000.0</v>
       </c>
       <c r="G14">
         <v>4941000000.0</v>
       </c>
       <c r="H14">
         <v>5885000000.0</v>
       </c>
       <c r="I14">
         <v>5623000000.0</v>
       </c>
@@ -20888,51 +20961,51 @@
       </c>
       <c r="W14">
         <v>10759000.0</v>
       </c>
       <c r="X14">
         <v>22636000.0</v>
       </c>
       <c r="Y14">
         <v>2695000.0</v>
       </c>
       <c r="Z14">
         <v>4000000.0</v>
       </c>
       <c r="AA14">
         <v>2946000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15">
         <v>6767000000.0</v>
       </c>
       <c r="C15">
         <v>-44271000000.0</v>
       </c>
       <c r="D15">
         <v>21520000000.0</v>
       </c>
       <c r="E15">
         <v>38956000000.0</v>
       </c>
       <c r="F15">
         <v>9032000000.0</v>
       </c>
       <c r="G15">
         <v>-91754000000.0</v>
       </c>
       <c r="H15">
         <v>3389000000.0</v>
       </c>
       <c r="I15">
         <v>8729000000.0</v>
       </c>
@@ -20989,51 +21062,51 @@
       </c>
       <c r="AA15">
         <v>4039306560.0</v>
       </c>
       <c r="AB15">
         <v>2478430344.0</v>
       </c>
       <c r="AC15">
         <v>2037523950.0</v>
       </c>
       <c r="AD15">
         <v>2549123500.0</v>
       </c>
       <c r="AE15">
         <v>2473581600.0</v>
       </c>
       <c r="AF15">
         <v>1859603820.0</v>
       </c>
       <c r="AG15">
         <v>1501057050.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16">
         <v>6767000000.0</v>
       </c>
       <c r="C16">
         <v>-44271000000.0</v>
       </c>
       <c r="D16">
         <v>8799000000.0</v>
       </c>
       <c r="E16">
         <v>38956000000.0</v>
       </c>
       <c r="F16">
         <v>9032000000.0</v>
       </c>
       <c r="G16">
         <v>-91109000000.0</v>
       </c>
       <c r="H16">
         <v>4298000000.0</v>
       </c>
       <c r="I16">
         <v>8729000000.0</v>
       </c>
@@ -21078,51 +21151,51 @@
       </c>
       <c r="W16">
         <v>953834000.0</v>
       </c>
       <c r="X16">
         <v>907457000.0</v>
       </c>
       <c r="Y16">
         <v>913956000.0</v>
       </c>
       <c r="Z16">
         <v>917000000.0</v>
       </c>
       <c r="AA16">
         <v>599069000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B17">
         <v>7726000000.0</v>
       </c>
       <c r="C17">
         <v>-44245000000.0</v>
       </c>
       <c r="D17">
         <v>21520000000.0</v>
       </c>
       <c r="E17">
         <v>41672000000.0</v>
       </c>
       <c r="F17">
         <v>10532000000.0</v>
       </c>
       <c r="G17">
         <v>-91272000000.0</v>
       </c>
       <c r="H17">
         <v>6074000000.0</v>
       </c>
       <c r="I17">
         <v>10146000000.0</v>
       </c>
@@ -21139,51 +21212,51 @@
         <v>30417000000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B18">
         <v>-6537000000.0</v>
       </c>
       <c r="C18">
         <v>-7201000000.0</v>
       </c>
       <c r="D18">
         <v>-7006000000.0</v>
       </c>
       <c r="E18">
         <v>-5876000000.0</v>
       </c>
       <c r="F18">
         <v>-5902000000.0</v>
       </c>
       <c r="G18">
         <v>-6425000000.0</v>
       </c>
       <c r="H18">
         <v>-508000000.0</v>
       </c>
       <c r="I18">
         <v>-2563000000.0</v>
       </c>
@@ -21196,147 +21269,147 @@
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>57000000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B21">
         <v>38464000000.0</v>
       </c>
       <c r="C21">
         <v>48109000000.0</v>
       </c>
       <c r="D21">
         <v>21520000000.0</v>
       </c>
       <c r="E21">
         <v>50335000000.0</v>
       </c>
       <c r="F21">
         <v>25640000000.0</v>
       </c>
       <c r="G21">
         <v>13317000000.0</v>
       </c>
       <c r="H21">
         <v>28645000000.0</v>
       </c>
       <c r="I21">
         <v>27713000000.0</v>
       </c>
@@ -21393,98 +21466,98 @@
       </c>
       <c r="AA21">
         <v>6662144880.0</v>
       </c>
       <c r="AB21">
         <v>3619908000.0</v>
       </c>
       <c r="AC21">
         <v>3028306050.0</v>
       </c>
       <c r="AD21">
         <v>4232969000.0</v>
       </c>
       <c r="AE21">
         <v>3237914850.0</v>
       </c>
       <c r="AF21">
         <v>2829768660.0</v>
       </c>
       <c r="AG21">
         <v>2556124550.0</v>
       </c>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
         <v>210632000000.0</v>
       </c>
       <c r="C23">
         <v>227002000000.0</v>
       </c>
       <c r="D23">
         <v>21520000000.0</v>
       </c>
       <c r="E23">
         <v>212453000000.0</v>
       </c>
       <c r="F23">
         <v>185338000000.0</v>
       </c>
       <c r="G23">
         <v>302244000000.0</v>
       </c>
       <c r="H23">
         <v>193205000000.0</v>
       </c>
       <c r="I23">
         <v>164005000000.0</v>
       </c>
@@ -21541,98 +21614,98 @@
       </c>
       <c r="AA23">
         <v>18935943840.0</v>
       </c>
       <c r="AB23">
         <v>15554141358.0</v>
       </c>
       <c r="AC23">
         <v>13336681050.0</v>
       </c>
       <c r="AD23">
         <v>11583750500.0</v>
       </c>
       <c r="AE23">
         <v>10212185100.0</v>
       </c>
       <c r="AF23">
         <v>9124931220.0</v>
       </c>
       <c r="AG23">
         <v>7081470000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B25">
         <v>14002000000.0</v>
       </c>
       <c r="C25">
         <v>15644000000.0</v>
       </c>
       <c r="D25">
         <v>16491000000.0</v>
       </c>
       <c r="E25">
         <v>14073000000.0</v>
       </c>
       <c r="F25">
         <v>17644000000.0</v>
       </c>
       <c r="G25">
         <v>22575000000.0</v>
       </c>
       <c r="H25">
         <v>17968000000.0</v>
       </c>
       <c r="I25">
         <v>16425000000.0</v>
       </c>
@@ -21643,51 +21716,51 @@
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>138272000.0</v>
       </c>
@@ -21724,51 +21797,51 @@
       <c r="X26">
         <v>61385000.0</v>
       </c>
       <c r="Y26">
         <v>34552000.0</v>
       </c>
       <c r="Z26">
         <v>35000000.0</v>
       </c>
       <c r="AA26">
         <v>318535920.0</v>
       </c>
       <c r="AB26">
         <v>147209592.0</v>
       </c>
       <c r="AC26">
         <v>147262500.0</v>
       </c>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27">
         <v>9579000000.0</v>
       </c>
       <c r="C27">
         <v>10394000000.0</v>
       </c>
       <c r="D27">
         <v>10470000000.0</v>
       </c>
       <c r="E27">
         <v>8677000000.0</v>
       </c>
       <c r="F27">
         <v>8026000000.0</v>
       </c>
       <c r="G27">
         <v>8388000000.0</v>
       </c>
       <c r="H27">
         <v>7836000000.0</v>
       </c>
       <c r="I27">
         <v>7060000000.0</v>
       </c>
@@ -21795,51 +21868,51 @@
       </c>
       <c r="Q27">
         <v>6496000000.0</v>
       </c>
       <c r="R27">
         <v>7583000000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
         <v>33477000000.0</v>
       </c>
       <c r="C28">
         <v>35521000000.0</v>
       </c>
       <c r="D28">
         <v>33544000000.0</v>
       </c>
       <c r="E28">
         <v>34371000000.0</v>
       </c>
       <c r="F28">
         <v>32848000000.0</v>
       </c>
       <c r="G28">
         <v>36872000000.0</v>
       </c>
       <c r="H28">
         <v>37551000000.0</v>
       </c>
       <c r="I28">
         <v>30334000000.0</v>
       </c>
@@ -21888,51 +21961,51 @@
       <c r="X28">
         <v>10097305470.0</v>
       </c>
       <c r="Y28">
         <v>10784700000.0</v>
       </c>
       <c r="Z28">
         <v>5048917500.0</v>
       </c>
       <c r="AA28">
         <v>115215120.0</v>
       </c>
       <c r="AB28">
         <v>211764618.0</v>
       </c>
       <c r="AC28">
         <v>97193250.0</v>
       </c>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29">
         <v>4556000000.0</v>
       </c>
       <c r="C29">
         <v>9739000000.0</v>
       </c>
       <c r="D29">
         <v>5181000000.0</v>
       </c>
       <c r="E29">
         <v>13869000000.0</v>
       </c>
       <c r="F29">
         <v>185000000.0</v>
       </c>
       <c r="G29">
         <v>-26139000000.0</v>
       </c>
       <c r="H29">
         <v>3157000000.0</v>
       </c>
       <c r="I29">
         <v>5558000000.0</v>
       </c>
@@ -21947,51 +22020,51 @@
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
         <v>67489000000.0</v>
       </c>
       <c r="C30">
         <v>73599000000.0</v>
       </c>
       <c r="D30">
         <v>21520000000.0</v>
       </c>
       <c r="E30">
         <v>75132000000.0</v>
       </c>
       <c r="F30">
         <v>87853000000.0</v>
       </c>
       <c r="G30">
         <v>201642000000.0</v>
       </c>
       <c r="H30">
         <v>92389000000.0</v>
       </c>
       <c r="I30">
         <v>78236000000.0</v>
       </c>
@@ -22048,51 +22121,51 @@
       </c>
       <c r="AA30">
         <v>2338189200.0</v>
       </c>
       <c r="AB30">
         <v>1763498514.0</v>
       </c>
       <c r="AC30">
         <v>1419610500.0</v>
       </c>
       <c r="AD30">
         <v>977292500.0</v>
       </c>
       <c r="AE30">
         <v>877792350.0</v>
       </c>
       <c r="AF30">
         <v>996709830.0</v>
       </c>
       <c r="AG30">
         <v>757860350.0</v>
       </c>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B31">
         <v>-26182000000.0</v>
       </c>
       <c r="C31">
         <v>-82615000000.0</v>
       </c>
       <c r="D31">
         <v>-31275000000.0</v>
       </c>
       <c r="E31">
         <v>-29120000000.0</v>
       </c>
       <c r="F31">
         <v>-118359000000.0</v>
       </c>
       <c r="G31">
         <v>-19265000000.0</v>
       </c>
       <c r="H31">
         <v>-14810000000.0</v>
       </c>
       <c r="I31">
         <v>-3313000000.0</v>
       </c>
@@ -22149,51 +22222,51 @@
       </c>
       <c r="AA31">
         <v>-2981301762.0</v>
       </c>
       <c r="AB31">
         <v>-379543950.0</v>
       </c>
       <c r="AC31">
         <v>212058000.0</v>
       </c>
       <c r="AD31">
         <v>903900650.0</v>
       </c>
       <c r="AE31">
         <v>561445890.0</v>
       </c>
       <c r="AF31">
         <v>237281110.0</v>
       </c>
       <c r="AG31">
         <v>-161657800.0</v>
       </c>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B32">
         <v>249096000000.0</v>
       </c>
       <c r="C32">
         <v>275111000000.0</v>
       </c>
       <c r="D32">
         <v>289696000000.0</v>
       </c>
       <c r="E32">
         <v>272746000000.0</v>
       </c>
       <c r="F32">
         <v>201910000000.0</v>
       </c>
       <c r="G32">
         <v>190367000000.0</v>
       </c>
       <c r="H32">
         <v>203576000000.0</v>
       </c>
       <c r="I32">
         <v>181461000000.0</v>
       </c>
@@ -22269,1053 +22342,1074 @@
       <c r="AG32">
         <v>9637594550.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DV32"/>
+  <dimension ref="A1:DW32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:126">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
         <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
+        <v>97</v>
+      </c>
+      <c r="F1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="G1" t="s">
         <v>98</v>
       </c>
       <c r="H1" t="s">
+        <v>99</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
         <v>101</v>
       </c>
       <c r="L1" t="s">
+        <v>102</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
         <v>104</v>
       </c>
       <c r="P1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
         <v>107</v>
       </c>
       <c r="T1" t="s">
+        <v>108</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
         <v>110</v>
       </c>
       <c r="X1" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
         <v>113</v>
       </c>
       <c r="AB1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
         <v>116</v>
       </c>
       <c r="AF1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
         <v>119</v>
       </c>
       <c r="AJ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
         <v>122</v>
       </c>
       <c r="AN1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
       </c>
-      <c r="AO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP1" t="s">
-        <v>123</v>
+        <v>214</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AS1" t="s">
-        <v>125</v>
+        <v>215</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
-      <c r="AU1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AV1" t="s">
-        <v>126</v>
+        <v>216</v>
       </c>
       <c r="AW1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AX1" t="s">
         <v>13</v>
       </c>
-      <c r="AX1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AY1" t="s">
-        <v>128</v>
+        <v>217</v>
       </c>
       <c r="AZ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BA1" t="s">
         <v>14</v>
       </c>
-      <c r="BA1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BB1" t="s">
-        <v>130</v>
+        <v>218</v>
       </c>
       <c r="BC1" t="s">
         <v>131</v>
       </c>
       <c r="BD1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE1" t="s">
         <v>15</v>
       </c>
-      <c r="BE1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BF1" t="s">
-        <v>132</v>
+        <v>219</v>
       </c>
       <c r="BG1" t="s">
         <v>133</v>
       </c>
       <c r="BH1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BI1" t="s">
         <v>16</v>
       </c>
-      <c r="BI1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>220</v>
       </c>
       <c r="BK1" t="s">
         <v>135</v>
       </c>
       <c r="BL1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BM1" t="s">
         <v>17</v>
       </c>
-      <c r="BM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BN1" t="s">
-        <v>136</v>
+        <v>221</v>
       </c>
       <c r="BO1" t="s">
         <v>137</v>
       </c>
       <c r="BP1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
         <v>140</v>
       </c>
       <c r="BT1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BU1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
         <v>143</v>
       </c>
       <c r="BX1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BY1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
         <v>155</v>
       </c>
       <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
         <v>158</v>
       </c>
       <c r="CR1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CS1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CT1" t="s">
         <v>160</v>
       </c>
       <c r="CU1" t="s">
         <v>161</v>
       </c>
       <c r="CV1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CW1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CX1" t="s">
         <v>163</v>
       </c>
       <c r="CY1" t="s">
         <v>164</v>
       </c>
       <c r="CZ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="DA1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="DB1" t="s">
         <v>166</v>
       </c>
       <c r="DC1" t="s">
         <v>167</v>
       </c>
       <c r="DD1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DE1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DF1" t="s">
         <v>169</v>
       </c>
       <c r="DG1" t="s">
         <v>170</v>
       </c>
       <c r="DH1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DI1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DJ1" t="s">
         <v>172</v>
       </c>
       <c r="DK1" t="s">
         <v>173</v>
       </c>
       <c r="DL1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DM1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DN1" t="s">
         <v>175</v>
       </c>
       <c r="DO1" t="s">
         <v>176</v>
       </c>
       <c r="DP1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DR1" t="s">
         <v>178</v>
       </c>
       <c r="DS1" t="s">
         <v>179</v>
       </c>
       <c r="DT1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DU1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DV1" t="s">
         <v>181</v>
       </c>
+      <c r="DW1" t="s">
+        <v>182</v>
+      </c>
     </row>
-    <row r="2" spans="1:126">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
         <v>44254000000.0</v>
       </c>
       <c r="C2">
+        <v>44254000000.0</v>
+      </c>
+      <c r="D2">
         <v>87061734319.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>44254000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>89695000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>44254000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>71561000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>74227000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>37113500000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>79176000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>39588000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>76576000000.0</v>
       </c>
-      <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>88839000000.0</v>
       </c>
-      <c r="O2"/>
-      <c r="P2">
+      <c r="P2"/>
+      <c r="Q2">
         <v>74910000000.0</v>
       </c>
-      <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>62411000000.0</v>
       </c>
-      <c r="S2"/>
-      <c r="T2">
+      <c r="T2"/>
+      <c r="U2">
         <v>50543000000.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>46942000000.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2">
         <v>48964000000.0</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2">
+      <c r="Z2"/>
+      <c r="AA2">
         <v>51638000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>0.04</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>50180000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>0.08</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>50636000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1780512676.25</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>45458000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1918382849.43</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>40311000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>20155500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>40629000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>-3165781000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>39461000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>19730500000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>40534000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>-3301112000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>39239000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>39195000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>-4919730000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>48602000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>49366000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>-5698617000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>48148000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>43629000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>-5851021000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>40231000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>55521000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>-6135279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55521000000.0</v>
       </c>
       <c r="BC2">
         <v>55521000000.0</v>
       </c>
       <c r="BD2">
+        <v>55521000000.0</v>
+      </c>
+      <c r="BE2">
         <v>45233500000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>-5901649000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45233500000.0</v>
       </c>
       <c r="BG2">
         <v>45233500000.0</v>
       </c>
       <c r="BH2">
+        <v>45233500000.0</v>
+      </c>
+      <c r="BI2">
         <v>39591500000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>-4669827000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39591500000.0</v>
       </c>
       <c r="BK2">
         <v>39591500000.0</v>
       </c>
       <c r="BL2">
+        <v>39591500000.0</v>
+      </c>
+      <c r="BM2">
         <v>5808153000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>-5131076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44254000000.0</v>
       </c>
       <c r="BO2">
         <v>44254000000.0</v>
       </c>
       <c r="BP2">
+        <v>44254000000.0</v>
+      </c>
+      <c r="BQ2">
         <v>35027850000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>-4401632000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>35027850000.0</v>
       </c>
-      <c r="BS2"/>
-      <c r="BT2">
+      <c r="BT2"/>
+      <c r="BU2">
         <v>30547444500.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>-4034103000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>30547444500.0</v>
       </c>
-      <c r="BW2"/>
-      <c r="BX2">
+      <c r="BX2"/>
+      <c r="BY2">
         <v>13650082400.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>-2160979000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>13650082400.0</v>
       </c>
-      <c r="CA2"/>
-      <c r="CB2">
+      <c r="CB2"/>
+      <c r="CC2">
         <v>22134321260.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>-3488573000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>22134321260.0</v>
       </c>
-      <c r="CE2"/>
-      <c r="CF2">
+      <c r="CF2"/>
+      <c r="CG2">
         <v>18646818725.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>-2608359000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>18646818725.0</v>
       </c>
-      <c r="CI2"/>
-      <c r="CJ2">
+      <c r="CJ2"/>
+      <c r="CK2">
         <v>22376497185.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>-1948000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>22376497185.0</v>
       </c>
-      <c r="CM2"/>
-      <c r="CN2">
+      <c r="CN2"/>
+      <c r="CO2">
         <v>1691086000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>-1840000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37477350000.0</v>
       </c>
       <c r="CQ2">
         <v>37477350000.0</v>
       </c>
       <c r="CR2">
+        <v>37477350000.0</v>
+      </c>
+      <c r="CS2">
         <v>13540278750.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>-1382431000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>13540278750.0</v>
       </c>
-      <c r="CU2"/>
-      <c r="CV2">
+      <c r="CV2"/>
+      <c r="CW2">
         <v>8298877320.0</v>
       </c>
-      <c r="CW2"/>
-      <c r="CX2">
+      <c r="CX2"/>
+      <c r="CY2">
         <v>8298877320.0</v>
       </c>
-      <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
-      <c r="DD2">
+      <c r="DD2"/>
+      <c r="DE2">
         <v>5958535275.0</v>
       </c>
-      <c r="DE2"/>
-      <c r="DF2">
+      <c r="DF2"/>
+      <c r="DG2">
         <v>5958535275.0</v>
       </c>
-      <c r="DG2"/>
-      <c r="DH2">
+      <c r="DH2"/>
+      <c r="DI2">
         <v>10606458000.0</v>
       </c>
-      <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
-      <c r="DL2">
+      <c r="DL2"/>
+      <c r="DM2">
         <v>4667196375.0</v>
       </c>
-      <c r="DM2"/>
-      <c r="DN2">
+      <c r="DN2"/>
+      <c r="DO2">
         <v>4667196375.0</v>
       </c>
-      <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
-      <c r="DV2">
+      <c r="DV2"/>
+      <c r="DW2">
         <v>6323609650.0</v>
       </c>
     </row>
-    <row r="3" spans="1:126">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
         <v>3122500000.0</v>
       </c>
       <c r="C3">
+        <v>3122500000.0</v>
+      </c>
+      <c r="D3">
         <v>6199507252.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3122500000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6926000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3122500000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7382000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5513000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2756500000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7701000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3850500000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9042000000.0</v>
       </c>
-      <c r="M3"/>
-      <c r="N3">
+      <c r="N3"/>
+      <c r="O3">
         <v>8348000000.0</v>
       </c>
-      <c r="O3"/>
-      <c r="P3">
+      <c r="P3"/>
+      <c r="Q3">
         <v>7138000000.0</v>
       </c>
-      <c r="Q3"/>
-      <c r="R3">
+      <c r="R3"/>
+      <c r="S3">
         <v>4524000000.0</v>
       </c>
-      <c r="S3"/>
-[...4 lines deleted...]
-      <c r="V3">
+      <c r="T3"/>
+      <c r="U3">
+        <v>8597000000.0</v>
+      </c>
+      <c r="V3"/>
+      <c r="W3">
         <v>9053000000.0</v>
       </c>
-      <c r="W3"/>
-      <c r="X3">
+      <c r="X3"/>
+      <c r="Y3">
         <v>11325000000.0</v>
       </c>
-      <c r="Y3"/>
-      <c r="Z3">
+      <c r="Z3"/>
+      <c r="AA3">
         <v>10959000000.0</v>
       </c>
-      <c r="AA3"/>
-      <c r="AB3">
+      <c r="AB3"/>
+      <c r="AC3">
         <v>9610000000.0</v>
       </c>
-      <c r="AC3"/>
-      <c r="AD3">
+      <c r="AD3"/>
+      <c r="AE3">
         <v>8392000000.0</v>
       </c>
-      <c r="AE3"/>
-      <c r="AF3">
+      <c r="AF3"/>
+      <c r="AG3">
         <v>8124000000.0</v>
       </c>
-      <c r="AG3"/>
-      <c r="AH3">
+      <c r="AH3"/>
+      <c r="AI3">
         <v>8301000000.0</v>
       </c>
-      <c r="AI3"/>
-      <c r="AJ3">
+      <c r="AJ3"/>
+      <c r="AK3">
         <v>8030000000.0</v>
       </c>
-      <c r="AK3"/>
-      <c r="AL3">
+      <c r="AL3"/>
+      <c r="AM3">
         <v>8174000000.0</v>
       </c>
-      <c r="AM3"/>
-      <c r="AN3">
+      <c r="AN3"/>
+      <c r="AO3">
         <v>8361000000.0</v>
       </c>
-      <c r="AO3"/>
-      <c r="AP3">
+      <c r="AP3"/>
+      <c r="AQ3">
         <v>8006000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>7011000000.0</v>
       </c>
-      <c r="AR3"/>
-      <c r="AS3">
+      <c r="AS3"/>
+      <c r="AT3">
         <v>6556000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>6552000000.0</v>
       </c>
-      <c r="AU3"/>
-      <c r="AV3">
+      <c r="AV3"/>
+      <c r="AW3">
         <v>6732000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>5939000000.0</v>
       </c>
-      <c r="AX3"/>
-      <c r="AY3">
+      <c r="AY3"/>
+      <c r="AZ3">
         <v>5182000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>4825500000.0</v>
       </c>
-      <c r="BA3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BB3"/>
       <c r="BC3">
         <v>4825500000.0</v>
       </c>
       <c r="BD3">
+        <v>4825500000.0</v>
+      </c>
+      <c r="BE3">
         <v>3700000000.0</v>
       </c>
-      <c r="BE3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF3"/>
       <c r="BG3">
         <v>3700000000.0</v>
       </c>
       <c r="BH3">
+        <v>3700000000.0</v>
+      </c>
+      <c r="BI3">
         <v>3356000000.0</v>
       </c>
-      <c r="BI3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ3"/>
       <c r="BK3">
         <v>3356000000.0</v>
       </c>
-      <c r="BL3"/>
+      <c r="BL3">
+        <v>3356000000.0</v>
+      </c>
       <c r="BM3"/>
-      <c r="BN3">
-[...1 lines deleted...]
-      </c>
+      <c r="BN3"/>
       <c r="BO3">
         <v>3122500000.0</v>
       </c>
       <c r="BP3">
+        <v>3122500000.0</v>
+      </c>
+      <c r="BQ3">
         <v>2444530000.0</v>
       </c>
-      <c r="BQ3"/>
-      <c r="BR3">
+      <c r="BR3"/>
+      <c r="BS3">
         <v>2444530000.0</v>
       </c>
-      <c r="BS3"/>
-      <c r="BT3">
+      <c r="BT3"/>
+      <c r="BU3">
         <v>2008309500.0</v>
       </c>
-      <c r="BU3"/>
-      <c r="BV3">
+      <c r="BV3"/>
+      <c r="BW3">
         <v>2008309500.0</v>
       </c>
-      <c r="BW3"/>
-      <c r="BX3">
+      <c r="BX3"/>
+      <c r="BY3">
         <v>1629433920.0</v>
       </c>
-      <c r="BY3"/>
-      <c r="BZ3">
+      <c r="BZ3"/>
+      <c r="CA3">
         <v>1629433920.0</v>
       </c>
-      <c r="CA3"/>
-      <c r="CB3">
+      <c r="CB3"/>
+      <c r="CC3">
         <v>-289228890.0</v>
       </c>
-      <c r="CC3"/>
-      <c r="CD3">
+      <c r="CD3"/>
+      <c r="CE3">
         <v>-289228890.0</v>
       </c>
-      <c r="CE3"/>
-      <c r="CF3">
+      <c r="CF3"/>
+      <c r="CG3">
         <v>2399508350.0</v>
       </c>
-      <c r="CG3"/>
-      <c r="CH3">
+      <c r="CH3"/>
+      <c r="CI3">
         <v>2399508350.0</v>
       </c>
-      <c r="CI3"/>
-      <c r="CJ3">
+      <c r="CJ3"/>
+      <c r="CK3">
         <v>2432634750.0</v>
       </c>
-      <c r="CK3"/>
-      <c r="CL3">
+      <c r="CL3"/>
+      <c r="CM3">
         <v>2432634750.0</v>
       </c>
-      <c r="CM3"/>
       <c r="CN3"/>
-      <c r="CO3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CO3">
+        <v>62100000.0</v>
+      </c>
+      <c r="CP3"/>
       <c r="CQ3">
         <v>124200000.0</v>
       </c>
       <c r="CR3">
+        <v>124200000.0</v>
+      </c>
+      <c r="CS3">
         <v>1228006250.0</v>
       </c>
-      <c r="CS3"/>
-      <c r="CT3">
+      <c r="CT3"/>
+      <c r="CU3">
         <v>1228006250.0</v>
       </c>
-      <c r="CU3"/>
-      <c r="CV3">
+      <c r="CV3"/>
+      <c r="CW3">
         <v>952219080.0</v>
       </c>
-      <c r="CW3"/>
-      <c r="CX3">
+      <c r="CX3"/>
+      <c r="CY3">
         <v>952219080.0</v>
       </c>
-      <c r="CY3"/>
       <c r="CZ3"/>
-      <c r="DA3"/>
+      <c r="DA3">
+        <v>702262152.0</v>
+      </c>
       <c r="DB3"/>
-      <c r="DC3"/>
-      <c r="DD3">
+      <c r="DC3">
+        <v>702262152.0</v>
+      </c>
+      <c r="DD3"/>
+      <c r="DE3">
         <v>587577375.0</v>
       </c>
-      <c r="DE3"/>
-      <c r="DF3">
+      <c r="DF3"/>
+      <c r="DG3">
         <v>587577375.0</v>
       </c>
-      <c r="DG3"/>
-      <c r="DH3">
+      <c r="DH3"/>
+      <c r="DI3">
         <v>977292500.0</v>
       </c>
-      <c r="DI3"/>
       <c r="DJ3"/>
-      <c r="DK3"/>
-      <c r="DL3">
+      <c r="DK3">
+        <v>488646250.0</v>
+      </c>
+      <c r="DL3"/>
+      <c r="DM3">
         <v>438896175.0</v>
       </c>
-      <c r="DM3"/>
-      <c r="DN3">
+      <c r="DN3"/>
+      <c r="DO3">
         <v>438896175.0</v>
       </c>
-      <c r="DO3"/>
       <c r="DP3"/>
-      <c r="DQ3"/>
+      <c r="DQ3">
+        <v>498354915.0</v>
+      </c>
       <c r="DR3"/>
-      <c r="DS3"/>
+      <c r="DS3">
+        <v>498354915.0</v>
+      </c>
       <c r="DT3"/>
-      <c r="DU3"/>
-      <c r="DV3">
+      <c r="DU3">
+        <v>378930175.0</v>
+      </c>
+      <c r="DV3"/>
+      <c r="DW3">
         <v>757860350.0</v>
       </c>
     </row>
-    <row r="4" spans="1:126">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
@@ -23356,882 +23450,901 @@
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
-      <c r="BC4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4"/>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
-      <c r="BG4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4"/>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
-      <c r="BK4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4"/>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
-      <c r="BO4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4"/>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
-      <c r="BS4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4"/>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
-      <c r="BW4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4"/>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
-      <c r="CA4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4"/>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
-      <c r="CE4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4"/>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
-      <c r="CI4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4"/>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
-      <c r="CM4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4"/>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
-      <c r="CQ4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4"/>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
-      <c r="CU4"/>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:126">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5">
         <v>13363000000.0</v>
       </c>
       <c r="C5">
+        <v>13363000000.0</v>
+      </c>
+      <c r="D5">
         <v>17588767988.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>13363000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>9995000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>13363000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>14423000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>25223000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>12611500000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>14709000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>9721000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>16421500000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>12924500000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>8810000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>14321000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3559500000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>16133000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>7178000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>8810000000.0</v>
       </c>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
       <c r="U5">
+        <v>1879000000.0</v>
+      </c>
+      <c r="V5">
         <v>6048500000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1206000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>7175500000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4968500000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1755000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>9559000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>0.01</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>9629000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>0.01</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3985500000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>663244136.57</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>11259000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>527810600.95</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>3015000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>8227000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3293000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>10086000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>14458000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>7193000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>14755000000.0</v>
       </c>
-      <c r="AO5">
-[...1 lines deleted...]
-      </c>
       <c r="AP5">
+        <v>0.0</v>
+      </c>
+      <c r="AQ5">
         <v>21032000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>8241500000.0</v>
       </c>
-      <c r="AR5">
-[...1 lines deleted...]
-      </c>
       <c r="AS5">
+        <v>0.0</v>
+      </c>
+      <c r="AT5">
         <v>8776500000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>6437000000.0</v>
       </c>
-      <c r="AU5">
-[...1 lines deleted...]
-      </c>
       <c r="AV5">
+        <v>0.0</v>
+      </c>
+      <c r="AW5">
         <v>4835000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>20641000000.0</v>
       </c>
-      <c r="AX5">
-[...1 lines deleted...]
-      </c>
       <c r="AY5">
+        <v>0.0</v>
+      </c>
+      <c r="AZ5">
         <v>17651000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>18895000000.0</v>
       </c>
-      <c r="BA5">
-[...1 lines deleted...]
-      </c>
       <c r="BB5">
-        <v>18895000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC5">
         <v>18895000000.0</v>
       </c>
       <c r="BD5">
+        <v>18895000000.0</v>
+      </c>
+      <c r="BE5">
         <v>12399000000.0</v>
       </c>
-      <c r="BE5">
-[...1 lines deleted...]
-      </c>
       <c r="BF5">
-        <v>12399000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG5">
         <v>12399000000.0</v>
       </c>
       <c r="BH5">
+        <v>12399000000.0</v>
+      </c>
+      <c r="BI5">
         <v>12743000000.0</v>
       </c>
-      <c r="BI5">
-[...1 lines deleted...]
-      </c>
       <c r="BJ5">
-        <v>12743000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BK5">
         <v>12743000000.0</v>
       </c>
       <c r="BL5">
-        <v>0.0</v>
+        <v>12743000000.0</v>
       </c>
       <c r="BM5">
         <v>0.0</v>
       </c>
       <c r="BN5">
-        <v>13363000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BO5">
         <v>13363000000.0</v>
       </c>
       <c r="BP5">
+        <v>13363000000.0</v>
+      </c>
+      <c r="BQ5">
         <v>15573140000.0</v>
       </c>
-      <c r="BQ5">
-[...1 lines deleted...]
-      </c>
       <c r="BR5">
+        <v>0.0</v>
+      </c>
+      <c r="BS5">
         <v>15573140000.0</v>
       </c>
-      <c r="BS5"/>
-      <c r="BT5">
+      <c r="BT5"/>
+      <c r="BU5">
         <v>13776298500.0</v>
       </c>
-      <c r="BU5">
-[...1 lines deleted...]
-      </c>
       <c r="BV5">
+        <v>0.0</v>
+      </c>
+      <c r="BW5">
         <v>13776298500.0</v>
       </c>
-      <c r="BW5"/>
-      <c r="BX5">
+      <c r="BX5"/>
+      <c r="BY5">
         <v>9437138120.0</v>
       </c>
-      <c r="BY5">
-[...1 lines deleted...]
-      </c>
       <c r="BZ5">
+        <v>0.0</v>
+      </c>
+      <c r="CA5">
         <v>9437138120.0</v>
       </c>
-      <c r="CA5"/>
-      <c r="CB5">
+      <c r="CB5"/>
+      <c r="CC5">
         <v>7401838040.0</v>
       </c>
-      <c r="CC5">
-[...1 lines deleted...]
-      </c>
       <c r="CD5">
+        <v>0.0</v>
+      </c>
+      <c r="CE5">
         <v>7401838040.0</v>
       </c>
-      <c r="CE5"/>
-      <c r="CF5">
+      <c r="CF5"/>
+      <c r="CG5">
         <v>4713100800.0</v>
       </c>
-      <c r="CG5">
-[...1 lines deleted...]
-      </c>
       <c r="CH5">
+        <v>0.0</v>
+      </c>
+      <c r="CI5">
         <v>4713100800.0</v>
       </c>
-      <c r="CI5"/>
-      <c r="CJ5">
+      <c r="CJ5"/>
+      <c r="CK5">
         <v>4972790250.0</v>
       </c>
-      <c r="CK5">
-[...1 lines deleted...]
-      </c>
       <c r="CL5">
+        <v>0.0</v>
+      </c>
+      <c r="CM5">
         <v>4972790250.0</v>
       </c>
-      <c r="CM5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CN5"/>
       <c r="CO5">
         <v>0.0</v>
       </c>
       <c r="CP5">
-        <v>32908570800.0</v>
+        <v>0.0</v>
       </c>
       <c r="CQ5">
         <v>32908570800.0</v>
       </c>
       <c r="CR5">
+        <v>32908570800.0</v>
+      </c>
+      <c r="CS5">
         <v>5664933750.0</v>
       </c>
-      <c r="CS5">
-[...1 lines deleted...]
-      </c>
       <c r="CT5">
+        <v>0.0</v>
+      </c>
+      <c r="CU5">
         <v>5664933750.0</v>
       </c>
-      <c r="CU5"/>
-      <c r="CV5">
+      <c r="CV5"/>
+      <c r="CW5">
         <v>1518066471.0</v>
       </c>
-      <c r="CW5"/>
-      <c r="CX5">
+      <c r="CX5"/>
+      <c r="CY5">
         <v>1518066471.0</v>
       </c>
-      <c r="CY5"/>
       <c r="CZ5"/>
-      <c r="DA5"/>
+      <c r="DA5">
+        <v>0.0</v>
+      </c>
       <c r="DB5"/>
-      <c r="DC5"/>
-      <c r="DD5">
+      <c r="DC5">
+        <v>0.0</v>
+      </c>
+      <c r="DD5"/>
+      <c r="DE5">
         <v>1444939650.0</v>
       </c>
-      <c r="DE5"/>
-      <c r="DF5">
+      <c r="DF5"/>
+      <c r="DG5">
         <v>1444939650.0</v>
       </c>
-      <c r="DG5"/>
-      <c r="DH5">
+      <c r="DH5"/>
+      <c r="DI5">
         <v>-2952199350.0</v>
       </c>
-      <c r="DI5"/>
       <c r="DJ5"/>
-      <c r="DK5"/>
-      <c r="DL5">
+      <c r="DK5">
+        <v>0.0</v>
+      </c>
+      <c r="DL5"/>
+      <c r="DM5">
         <v>1449252600.0</v>
       </c>
-      <c r="DM5"/>
-      <c r="DN5">
+      <c r="DN5"/>
+      <c r="DO5">
         <v>1449252600.0</v>
       </c>
-      <c r="DO5"/>
       <c r="DP5"/>
-      <c r="DQ5"/>
+      <c r="DQ5">
+        <v>0.0</v>
+      </c>
       <c r="DR5"/>
-      <c r="DS5"/>
+      <c r="DS5">
+        <v>0.0</v>
+      </c>
       <c r="DT5"/>
-      <c r="DU5"/>
-      <c r="DV5">
+      <c r="DU5">
+        <v>0.0</v>
+      </c>
+      <c r="DV5"/>
+      <c r="DW5">
         <v>5925902850.0</v>
       </c>
     </row>
-    <row r="6" spans="1:126">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
         <v>16485500000.0</v>
       </c>
       <c r="C6">
+        <v>16485500000.0</v>
+      </c>
+      <c r="D6">
         <v>23788275240.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>16485500000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>16921000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>16485500000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>21805000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>30736000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>15368000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>22410000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>13571500000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>25463500000.0</v>
       </c>
-      <c r="M6"/>
-      <c r="N6">
+      <c r="N6"/>
+      <c r="O6">
         <v>17158000000.0</v>
       </c>
-      <c r="O6"/>
-      <c r="P6">
+      <c r="P6"/>
+      <c r="Q6">
         <v>10697500000.0</v>
       </c>
-      <c r="Q6"/>
-      <c r="R6">
+      <c r="R6"/>
+      <c r="S6">
         <v>11702000000.0</v>
       </c>
-      <c r="S6"/>
-[...4 lines deleted...]
-      <c r="V6">
+      <c r="T6"/>
+      <c r="U6">
+        <v>10476000000.0</v>
+      </c>
+      <c r="V6"/>
+      <c r="W6">
         <v>10259000000.0</v>
       </c>
-      <c r="W6"/>
-      <c r="X6">
+      <c r="X6"/>
+      <c r="Y6">
         <v>16293500000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6">
+      <c r="Z6"/>
+      <c r="AA6">
         <v>20518000000.0</v>
       </c>
-      <c r="AA6"/>
-      <c r="AB6">
+      <c r="AB6"/>
+      <c r="AC6">
         <v>19239000000.0</v>
       </c>
-      <c r="AC6"/>
-      <c r="AD6">
+      <c r="AD6"/>
+      <c r="AE6">
         <v>12377500000.0</v>
       </c>
-      <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>19383000000.0</v>
       </c>
-      <c r="AG6"/>
-      <c r="AH6">
+      <c r="AH6"/>
+      <c r="AI6">
         <v>11316000000.0</v>
       </c>
-      <c r="AI6"/>
-      <c r="AJ6">
+      <c r="AJ6"/>
+      <c r="AK6">
         <v>11323000000.0</v>
       </c>
-      <c r="AK6"/>
-      <c r="AL6">
+      <c r="AL6"/>
+      <c r="AM6">
         <v>22632000000.0</v>
       </c>
-      <c r="AM6"/>
-      <c r="AN6">
+      <c r="AN6"/>
+      <c r="AO6">
         <v>23116000000.0</v>
       </c>
-      <c r="AO6"/>
-      <c r="AP6">
+      <c r="AP6"/>
+      <c r="AQ6">
         <v>29038000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>15252500000.0</v>
       </c>
-      <c r="AR6"/>
-      <c r="AS6">
+      <c r="AS6"/>
+      <c r="AT6">
         <v>15332500000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>12989000000.0</v>
       </c>
-      <c r="AU6"/>
-      <c r="AV6">
+      <c r="AV6"/>
+      <c r="AW6">
         <v>11567000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>26580000000.0</v>
       </c>
-      <c r="AX6"/>
-      <c r="AY6">
+      <c r="AY6"/>
+      <c r="AZ6">
         <v>22833000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>23720500000.0</v>
       </c>
-      <c r="BA6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BB6"/>
       <c r="BC6">
         <v>23720500000.0</v>
       </c>
       <c r="BD6">
+        <v>23720500000.0</v>
+      </c>
+      <c r="BE6">
         <v>16099000000.0</v>
       </c>
-      <c r="BE6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF6"/>
       <c r="BG6">
         <v>16099000000.0</v>
       </c>
       <c r="BH6">
         <v>16099000000.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6">
+      <c r="BI6">
         <v>16099000000.0</v>
       </c>
+      <c r="BJ6"/>
       <c r="BK6">
         <v>16099000000.0</v>
       </c>
-      <c r="BL6"/>
+      <c r="BL6">
+        <v>16099000000.0</v>
+      </c>
       <c r="BM6"/>
-      <c r="BN6">
-[...1 lines deleted...]
-      </c>
+      <c r="BN6"/>
       <c r="BO6">
         <v>16485500000.0</v>
       </c>
       <c r="BP6">
+        <v>16485500000.0</v>
+      </c>
+      <c r="BQ6">
         <v>18017670000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>37258092760.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>18017670000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-41648588700.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>15784608000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>30174856500.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>15784608000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-16308482610.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>11066572040.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>11785093460.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>11066572040.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-38587277060.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
+        <v>4050849550.0</v>
+      </c>
+      <c r="CD6">
+        <v>16007504100.0</v>
+      </c>
+      <c r="CE6">
+        <v>4050849550.0</v>
+      </c>
+      <c r="CF6">
+        <v>-33702573430.0</v>
+      </c>
+      <c r="CG6">
         <v>7112609150.0</v>
       </c>
-      <c r="CC6">
-[...2 lines deleted...]
-      <c r="CD6">
+      <c r="CH6">
+        <v>14137605000.0</v>
+      </c>
+      <c r="CI6">
         <v>7112609150.0</v>
       </c>
-      <c r="CE6">
-[...11 lines deleted...]
-      <c r="CI6">
+      <c r="CJ6">
         <v>14949709100.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>7405425000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>14822415480.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>7405425000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>17862034560.0</v>
       </c>
-      <c r="CN6">
-[...1 lines deleted...]
-      </c>
       <c r="CO6">
+        <v>62100000.0</v>
+      </c>
+      <c r="CP6">
         <v>17451825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33032770800.0</v>
       </c>
       <c r="CQ6">
         <v>33032770800.0</v>
       </c>
       <c r="CR6">
+        <v>33032770800.0</v>
+      </c>
+      <c r="CS6">
         <v>6892940000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>12656906000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>6892940000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>8473080000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>2470285551.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>6917782080.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>2470285551.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>5990395200.0</v>
       </c>
-      <c r="CZ6">
-[...1 lines deleted...]
-      </c>
       <c r="DA6">
+        <v>702262152.0</v>
+      </c>
+      <c r="DB6">
         <v>4818798768.0</v>
       </c>
-      <c r="DB6">
-[...1 lines deleted...]
-      </c>
       <c r="DC6">
+        <v>702262152.0</v>
+      </c>
+      <c r="DD6">
         <v>4762352000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>2032517025.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>4379898800.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>2032517025.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>3964523750.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-1974906850.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>3856849650.0</v>
       </c>
-      <c r="DJ6">
-[...1 lines deleted...]
-      </c>
       <c r="DK6">
+        <v>488646250.0</v>
+      </c>
+      <c r="DL6">
         <v>3955287160.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>1888148775.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>3088917000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>1888148775.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>2835234450.0</v>
       </c>
-      <c r="DP6">
-[...1 lines deleted...]
-      </c>
       <c r="DQ6">
+        <v>498354915.0</v>
+      </c>
+      <c r="DR6">
         <v>2939525350.0</v>
       </c>
-      <c r="DR6">
-[...1 lines deleted...]
-      </c>
       <c r="DS6">
+        <v>498354915.0</v>
+      </c>
+      <c r="DT6">
         <v>2939525350.0</v>
       </c>
-      <c r="DT6">
-[...1 lines deleted...]
-      </c>
       <c r="DU6">
+        <v>378930175.0</v>
+      </c>
+      <c r="DV6">
         <v>2018934250.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>6683763200.0</v>
       </c>
     </row>
-    <row r="7" spans="1:126">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
@@ -24272,220 +24385,221 @@
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
-      <c r="BC7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7"/>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
-      <c r="BG7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7"/>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
-      <c r="BK7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7"/>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
-      <c r="BO7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7"/>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
-      <c r="BS7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7"/>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
-      <c r="BW7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7"/>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
-      <c r="CA7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7"/>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
-      <c r="CE7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7"/>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
-      <c r="CI7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7"/>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
-      <c r="CM7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7"/>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
-      <c r="CQ7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
+      <c r="CR7"/>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
-      <c r="CU7"/>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
+      <c r="DW7"/>
     </row>
-    <row r="8" spans="1:126">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
@@ -24526,1627 +24640,1642 @@
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
-      <c r="BC8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8"/>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
-      <c r="BG8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8"/>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
-      <c r="BK8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8"/>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
-      <c r="BO8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8"/>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
-      <c r="BS8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8"/>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
-      <c r="BW8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8"/>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
-      <c r="CA8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8"/>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
-      <c r="CE8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8"/>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
-      <c r="CI8"/>
-      <c r="CJ8">
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8"/>
+      <c r="CK8">
         <v>70439000.0</v>
       </c>
-      <c r="CK8">
-[...1 lines deleted...]
-      </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
-      <c r="CM8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8"/>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
-      <c r="CQ8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8"/>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
-      <c r="CU8"/>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:126">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
         <v>24664000000.0</v>
       </c>
       <c r="C9">
+        <v>24664000000.0</v>
+      </c>
+      <c r="D9">
         <v>29523867340.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>24664000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>37299000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>24664000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>50541000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>64599000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>32299500000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>57109000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>28554500000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>61370000000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>60953000000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>77925000000.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>57500000000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>59399000000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>45026000000.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>42233000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>21116500000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>47532000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>0.04</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>50452000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>0.08</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>52308000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1839305179.51</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>47850000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2019328156.65</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>47842000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>23921000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>46883000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>23441500000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>45434000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>22717000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>47933000000.0</v>
       </c>
-      <c r="AO9">
-[...1 lines deleted...]
-      </c>
       <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>45236000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>46234000000.0</v>
       </c>
-      <c r="AR9">
-[...1 lines deleted...]
-      </c>
       <c r="AS9">
+        <v>0.0</v>
+      </c>
+      <c r="AT9">
         <v>51235000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>55049000000.0</v>
       </c>
-      <c r="AU9">
-[...1 lines deleted...]
-      </c>
       <c r="AV9">
+        <v>0.0</v>
+      </c>
+      <c r="AW9">
         <v>50120000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>46412000000.0</v>
       </c>
-      <c r="AX9">
-[...1 lines deleted...]
-      </c>
       <c r="AY9">
+        <v>0.0</v>
+      </c>
+      <c r="AZ9">
         <v>39619000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>29202000000.0</v>
       </c>
-      <c r="BA9">
-[...1 lines deleted...]
-      </c>
       <c r="BB9">
-        <v>29202000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC9">
         <v>29202000000.0</v>
       </c>
       <c r="BD9">
+        <v>29202000000.0</v>
+      </c>
+      <c r="BE9">
         <v>25984500000.0</v>
       </c>
-      <c r="BE9">
-[...1 lines deleted...]
-      </c>
       <c r="BF9">
-        <v>25984500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG9">
         <v>25984500000.0</v>
       </c>
       <c r="BH9">
+        <v>25984500000.0</v>
+      </c>
+      <c r="BI9">
         <v>21536500000.0</v>
       </c>
-      <c r="BI9">
-[...1 lines deleted...]
-      </c>
       <c r="BJ9">
-        <v>21536500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BK9">
         <v>21536500000.0</v>
       </c>
       <c r="BL9">
+        <v>21536500000.0</v>
+      </c>
+      <c r="BM9">
         <v>7390026000.0</v>
       </c>
-      <c r="BM9">
-[...1 lines deleted...]
-      </c>
       <c r="BN9">
-        <v>24664000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BO9">
         <v>24664000000.0</v>
       </c>
       <c r="BP9">
+        <v>24664000000.0</v>
+      </c>
+      <c r="BQ9">
         <v>25960440000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>37258092760.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>25960440000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>32186733900.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>19413658500.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>30174856500.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>19413658500.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>21618735870.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>14839997960.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>11785093460.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>14839997960.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>13906104240.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>11579129010.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>16007504100.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>11579129010.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>15705205920.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>10368208075.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>14137605000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>10368208075.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>14949709100.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>11553143805.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>14822415480.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>11553143805.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>17862034560.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>28014975000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>17451825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2585025000.0</v>
       </c>
       <c r="CQ9">
         <v>-2585025000.0</v>
       </c>
       <c r="CR9">
+        <v>-2585025000.0</v>
+      </c>
+      <c r="CS9">
         <v>8197445000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>12656906000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>8197445000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>8473080000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>4500167040.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>6917782080.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>4500167040.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>5990395200.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>9435306108.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>4818798768.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>9583316100.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>4762352000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>2223958275.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>4379898800.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>2223958275.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>3964523750.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>-2945491100.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>3856849650.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>8155752600.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>3955287160.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>2057853600.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>3088917000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>2057853600.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>2835234450.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>6272247660.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>2939525350.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>5879050700.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>2939525350.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>3580791800.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>2018934250.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>-266806900.0</v>
       </c>
     </row>
-    <row r="10" spans="1:126">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10">
         <v>12097500000.0</v>
       </c>
       <c r="C10">
+        <v>12097500000.0</v>
+      </c>
+      <c r="D10">
         <v>1349831229.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12097500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5924000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12097500000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6358000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-46912000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-23456000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12406000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6203000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-6261000000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>20775000000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>34336000000.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>21205000000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>-7521000000.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>18238000000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>-125905000000.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>7598000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>0.01</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-11728000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-0.02</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>20959000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>736980906.5</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4415000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>186318365.97</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>11289000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5644500000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>16938000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>979985000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>13070000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>6535000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>9163000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-941097000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>14555000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>16025000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-2561663000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>29568000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>24028000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-2010968000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>21085000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>21191000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-2182215000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>18515000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>18001500000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-2501641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18001500000.0</v>
       </c>
       <c r="BC10">
         <v>18001500000.0</v>
       </c>
       <c r="BD10">
+        <v>18001500000.0</v>
+      </c>
+      <c r="BE10">
         <v>14708000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-1759670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14708000000.0</v>
       </c>
       <c r="BG10">
         <v>14708000000.0</v>
       </c>
       <c r="BH10">
+        <v>14708000000.0</v>
+      </c>
+      <c r="BI10">
         <v>11686000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-1379512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11686000000.0</v>
       </c>
       <c r="BK10">
         <v>11686000000.0</v>
       </c>
       <c r="BL10">
+        <v>11686000000.0</v>
+      </c>
+      <c r="BM10">
         <v>963872000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-2253548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12097500000.0</v>
       </c>
       <c r="BO10">
         <v>12097500000.0</v>
       </c>
       <c r="BP10">
+        <v>12097500000.0</v>
+      </c>
+      <c r="BQ10">
         <v>15795725000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-2035134000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>15795725000.0</v>
       </c>
-      <c r="BS10"/>
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10">
         <v>13085721900.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-1745648000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>13085721900.0</v>
       </c>
-      <c r="BW10"/>
-      <c r="BX10">
+      <c r="BX10"/>
+      <c r="BY10">
         <v>9558631000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-1710111000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>9558631000.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10">
+      <c r="CB10"/>
+      <c r="CC10">
         <v>7370349990.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-1122055000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>7370349990.0</v>
       </c>
-      <c r="CE10"/>
-      <c r="CF10">
+      <c r="CF10"/>
+      <c r="CG10">
         <v>4280452875.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-594179000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>4280452875.0</v>
       </c>
-      <c r="CI10"/>
-      <c r="CJ10">
+      <c r="CJ10"/>
+      <c r="CK10">
         <v>5890718610.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-688000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>5890718610.0</v>
       </c>
-      <c r="CM10"/>
-      <c r="CN10">
+      <c r="CN10"/>
+      <c r="CO10">
         <v>658650000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-717000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14603850000.0</v>
       </c>
       <c r="CQ10">
         <v>14603850000.0</v>
       </c>
       <c r="CR10">
+        <v>14603850000.0</v>
+      </c>
+      <c r="CS10">
         <v>5519988750.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-624042000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>5519988750.0</v>
       </c>
-      <c r="CU10"/>
-      <c r="CV10">
+      <c r="CV10"/>
+      <c r="CW10">
         <v>3083698800.0</v>
       </c>
-      <c r="CW10"/>
-      <c r="CX10">
+      <c r="CX10"/>
+      <c r="CY10">
         <v>3083698800.0</v>
       </c>
-      <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
-      <c r="DD10">
+      <c r="DD10"/>
+      <c r="DE10">
         <v>1620182025.0</v>
       </c>
-      <c r="DE10"/>
-      <c r="DF10">
+      <c r="DF10"/>
+      <c r="DG10">
         <v>1620182025.0</v>
       </c>
-      <c r="DG10"/>
-      <c r="DH10">
+      <c r="DH10"/>
+      <c r="DI10">
         <v>4141815500.0</v>
       </c>
-      <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
-      <c r="DL10">
+      <c r="DL10"/>
+      <c r="DM10">
         <v>1695607275.0</v>
       </c>
-      <c r="DM10"/>
-      <c r="DN10">
+      <c r="DN10"/>
+      <c r="DO10">
         <v>1695607275.0</v>
       </c>
-      <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
-      <c r="DV10">
+      <c r="DV10"/>
+      <c r="DW10">
         <v>2394466750.0</v>
       </c>
     </row>
-    <row r="11" spans="1:126">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11">
         <v>5240000000.0</v>
       </c>
       <c r="C11">
+        <v>5240000000.0</v>
+      </c>
+      <c r="D11">
         <v>535360028.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5240000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2955000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5240000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1601000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>6517000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3258500000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3222000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1611000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>896000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-448000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6077000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3038500000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8717000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4358500000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5152000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2576000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2765000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1382500000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2950000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1475000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>29482000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-14615500000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3092000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1546000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1900000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-950000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5057000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>177819191.95</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1996000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>84233625.93</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3562000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1781000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4776000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>257040000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3719000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1859500000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2414000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-405858000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>6277000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>5025000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-814901000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>9406000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>6796000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-753457000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>7900000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>6656000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-699983000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>5939000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>5873000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-733985000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5873000000.0</v>
       </c>
       <c r="BC11">
         <v>5873000000.0</v>
       </c>
       <c r="BD11">
+        <v>5873000000.0</v>
+      </c>
+      <c r="BE11">
         <v>4598000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-592654000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4598000000.0</v>
       </c>
       <c r="BG11">
         <v>4598000000.0</v>
       </c>
       <c r="BH11">
+        <v>4598000000.0</v>
+      </c>
+      <c r="BI11">
         <v>3492500000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-496380000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3492500000.0</v>
       </c>
       <c r="BK11">
         <v>3492500000.0</v>
       </c>
       <c r="BL11">
+        <v>3492500000.0</v>
+      </c>
+      <c r="BM11">
         <v>505659000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-887957000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5240000000.0</v>
       </c>
       <c r="BO11">
         <v>5240000000.0</v>
       </c>
       <c r="BP11">
+        <v>5240000000.0</v>
+      </c>
+      <c r="BQ11">
         <v>4752385000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-6983862200.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>4752385000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-4865297300.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>4150506300.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-4517150600.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>4150506300.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-5791010870.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>2973002240.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-1536117500.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>2973002240.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-2714447080.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>2579788720.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-2655421250.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>2579788720.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-1545070220.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1567965175.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-1401193740.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>1567965175.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-2490461980.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>2107035945.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-3409629120.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>2107035945.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-2401264080.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-4515000000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-2548125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9389850000.0</v>
       </c>
       <c r="CQ11">
         <v>9389850000.0</v>
       </c>
       <c r="CR11">
+        <v>9389850000.0</v>
+      </c>
+      <c r="CS11">
         <v>1827917500.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-2018696400.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>1827917500.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-1563485000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>1064045520.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-1277431350.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>1064045520.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-756302400.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-1220312670.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-622758003.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-1238643900.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>-615333600.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>601420050.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>-467619200.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>601420050.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>-571156250.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>2906929000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>-621501750.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>-1314237000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>-637364200.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>458816475.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>-575616600.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>458816475.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>-528343110.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>-976032140.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>-457076700.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>-914153400.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>-457076700.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>-504286500.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>-332256850.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>1397696200.0</v>
       </c>
     </row>
-    <row r="12" spans="1:126">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12">
         <v>1265500000.0</v>
       </c>
       <c r="C12">
+        <v>1265500000.0</v>
+      </c>
+      <c r="D12">
         <v>4214293188.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1265500000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4685000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1265500000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3072000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3561000000.0</v>
       </c>
-      <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>316493785.0</v>
       </c>
-      <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>268615384.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>251820571.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>217932587.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>876000000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>1549000000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>1916500000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>2358000000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>227000000.0</v>
       </c>
-      <c r="AA12">
-[...1 lines deleted...]
-      </c>
       <c r="AB12">
+        <v>0.0</v>
+      </c>
+      <c r="AC12">
         <v>150000000.0</v>
       </c>
-      <c r="AC12">
-[...1 lines deleted...]
-      </c>
       <c r="AD12">
+        <v>0.0</v>
+      </c>
+      <c r="AE12">
         <v>454000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8861071.06</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1179000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>75075962.19</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1190000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>844500000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>261661000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>233332000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>198832000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>704500000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>168151000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142701000.0</v>
       </c>
       <c r="AP12">
         <v>142701000.0</v>
       </c>
       <c r="AQ12">
+        <v>142701000.0</v>
+      </c>
+      <c r="AR12">
         <v>149266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126403000.0</v>
       </c>
       <c r="AS12">
         <v>126403000.0</v>
       </c>
       <c r="AT12">
+        <v>126403000.0</v>
+      </c>
+      <c r="AU12">
         <v>115583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115498000.0</v>
       </c>
       <c r="AV12">
         <v>115498000.0</v>
       </c>
       <c r="AW12">
+        <v>115498000.0</v>
+      </c>
+      <c r="AX12">
         <v>95083000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120102000.0</v>
       </c>
       <c r="AY12">
         <v>120102000.0</v>
       </c>
       <c r="AZ12">
+        <v>120102000.0</v>
+      </c>
+      <c r="BA12">
         <v>1015000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>120370000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1015000000.0</v>
       </c>
       <c r="BC12">
         <v>1015000000.0</v>
       </c>
       <c r="BD12">
+        <v>1015000000.0</v>
+      </c>
+      <c r="BE12">
         <v>908500000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>147376000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>908500000.0</v>
       </c>
       <c r="BG12">
         <v>908500000.0</v>
       </c>
       <c r="BH12">
+        <v>908500000.0</v>
+      </c>
+      <c r="BI12">
         <v>1057000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>135302000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1057000000.0</v>
       </c>
       <c r="BK12">
         <v>1057000000.0</v>
       </c>
       <c r="BL12">
+        <v>1057000000.0</v>
+      </c>
+      <c r="BM12">
         <v>194526000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>142043000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1265500000.0</v>
       </c>
       <c r="BO12">
         <v>1265500000.0</v>
       </c>
       <c r="BP12">
+        <v>1265500000.0</v>
+      </c>
+      <c r="BQ12">
         <v>538890000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>64728000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>538890000.0</v>
       </c>
-      <c r="BS12"/>
-      <c r="BT12">
+      <c r="BT12"/>
+      <c r="BU12">
         <v>130363950.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>64938000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>130363950.0</v>
       </c>
-      <c r="BW12"/>
-      <c r="BX12">
+      <c r="BX12"/>
+      <c r="BY12">
         <v>92906320.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>42338000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>92906320.0</v>
       </c>
-      <c r="CA12"/>
-      <c r="CB12">
+      <c r="CB12"/>
+      <c r="CC12">
         <v>166223500.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>64128000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>166223500.0</v>
       </c>
-      <c r="CE12"/>
-      <c r="CF12">
+      <c r="CF12"/>
+      <c r="CG12">
         <v>181037075.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>110000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>181037075.0</v>
       </c>
-      <c r="CI12"/>
-      <c r="CJ12">
+      <c r="CJ12"/>
+      <c r="CK12">
         <v>170306000.0</v>
       </c>
-      <c r="CK12">
-[...1 lines deleted...]
-      </c>
       <c r="CL12">
+        <v>0.0</v>
+      </c>
+      <c r="CM12">
         <v>231461550.0</v>
       </c>
-      <c r="CM12"/>
-      <c r="CN12">
+      <c r="CN12"/>
+      <c r="CO12">
         <v>37061000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>879750000.0</v>
       </c>
       <c r="CQ12">
         <v>879750000.0</v>
       </c>
       <c r="CR12">
+        <v>879750000.0</v>
+      </c>
+      <c r="CS12">
         <v>265732500.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>22325000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>265732500.0</v>
       </c>
-      <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>69968000.0</v>
       </c>
-      <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
-      <c r="DH12">
+      <c r="DH12"/>
+      <c r="DI12">
         <v>88886000.0</v>
       </c>
-      <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
-      <c r="DL12">
+      <c r="DL12"/>
+      <c r="DM12">
         <v>121037475.0</v>
       </c>
-      <c r="DM12"/>
-      <c r="DN12">
+      <c r="DN12"/>
+      <c r="DO12">
         <v>121037475.0</v>
       </c>
-      <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
-      <c r="DV12">
+      <c r="DV12"/>
+      <c r="DW12">
         <v>292557700.0</v>
       </c>
     </row>
-    <row r="13" spans="1:126">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>3167000000.0</v>
       </c>
-      <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>3362000000.0</v>
       </c>
-      <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>3175000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2682000000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>4519000000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>3577000000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>3429000000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>2772000000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>3104000000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13">
+      <c r="T13"/>
+      <c r="U13">
         <v>2490000000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>3256000000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>4843000000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>1885000000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>436000000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13">
+      <c r="AD13"/>
+      <c r="AE13">
         <v>1044000000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13">
+      <c r="AF13"/>
+      <c r="AG13">
         <v>869000000.0</v>
       </c>
-      <c r="AG13"/>
-      <c r="AH13">
+      <c r="AH13"/>
+      <c r="AI13">
         <v>269000000.0</v>
       </c>
-      <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
@@ -26194,1236 +26323,1243 @@
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:126">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
-      <c r="T14">
-[...1 lines deleted...]
-      </c>
+      <c r="T14"/>
       <c r="U14">
         <v>5982000000.0</v>
       </c>
       <c r="V14">
-        <v>5490000000.0</v>
+        <v>5982000000.0</v>
       </c>
       <c r="W14">
         <v>5490000000.0</v>
       </c>
       <c r="X14">
-        <v>4941000000.0</v>
+        <v>5490000000.0</v>
       </c>
       <c r="Y14">
         <v>4941000000.0</v>
       </c>
       <c r="Z14">
-        <v>6001000000.0</v>
+        <v>4941000000.0</v>
       </c>
       <c r="AA14">
         <v>6001000000.0</v>
       </c>
       <c r="AB14">
-        <v>5885000000.0</v>
+        <v>6001000000.0</v>
       </c>
       <c r="AC14">
         <v>5885000000.0</v>
       </c>
       <c r="AD14">
+        <v>5885000000.0</v>
+      </c>
+      <c r="AE14">
         <v>49.51</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>438904321.53</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>58.25</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>474594868.33</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>18.61</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>5972000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>37726000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>22730000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>49270000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>5451000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>59498000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-62460000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>62460000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>65607000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-53455000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>53455000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>33481000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-45303000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>45303000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>35333000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-49384000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>49384000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>35388000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>-47058000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>47058000.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14">
+      <c r="BD14"/>
+      <c r="BE14">
         <v>35616000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>-27436000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>27436000.0</v>
       </c>
-      <c r="BG14"/>
-      <c r="BH14">
+      <c r="BH14"/>
+      <c r="BI14">
         <v>30778000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>-27712000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>27712000.0</v>
       </c>
-      <c r="BK14"/>
-      <c r="BL14">
+      <c r="BL14"/>
+      <c r="BM14">
         <v>34932000.0</v>
       </c>
-      <c r="BM14">
-[...1 lines deleted...]
-      </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
-      <c r="BO14"/>
-      <c r="BP14">
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14"/>
+      <c r="BQ14">
         <v>72451000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>-61083000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>61083000.0</v>
       </c>
-      <c r="BS14"/>
-      <c r="BT14">
+      <c r="BT14"/>
+      <c r="BU14">
         <v>39318000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>-32682000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>32682000.0</v>
       </c>
-      <c r="BW14"/>
-      <c r="BX14">
+      <c r="BX14"/>
+      <c r="BY14">
         <v>10030000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>-14534000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>14534000.0</v>
       </c>
-      <c r="CA14"/>
-      <c r="CB14">
+      <c r="CB14"/>
+      <c r="CC14">
         <v>6374000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>-10275000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>10275000.0</v>
       </c>
-      <c r="CE14"/>
-      <c r="CF14">
+      <c r="CF14"/>
+      <c r="CG14">
         <v>4640000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>-6119000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>6119000.0</v>
       </c>
-      <c r="CI14"/>
-      <c r="CJ14">
+      <c r="CJ14"/>
+      <c r="CK14">
         <v>14636000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>-8000000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>8000000.0</v>
       </c>
-      <c r="CM14"/>
-      <c r="CN14">
+      <c r="CN14"/>
+      <c r="CO14">
         <v>2695000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>-3000000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>3000000.0</v>
       </c>
-      <c r="CQ14"/>
-      <c r="CR14">
+      <c r="CR14"/>
+      <c r="CS14">
         <v>2415000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>-1585000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>1585000.0</v>
       </c>
-      <c r="CU14"/>
-      <c r="CV14">
+      <c r="CV14"/>
+      <c r="CW14">
         <v>2946000.0</v>
       </c>
-      <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
+      <c r="DW14"/>
     </row>
-    <row r="15" spans="1:126">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15">
         <v>6824000000.0</v>
       </c>
       <c r="C15">
+        <v>6824000000.0</v>
+      </c>
+      <c r="D15">
         <v>229576095.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6824000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2167000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>6824000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4600000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-53855000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-26927500000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>9584000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4792000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-5778000000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>14577000000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>23978000000.0</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>14978000000.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>-5459000000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>14491000000.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>-95807000000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>4053000000.0</v>
       </c>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
       <c r="AB15">
+        <v>0.0</v>
+      </c>
+      <c r="AC15">
         <v>-10442000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-0.02</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>14740000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>518302331.31</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1828000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>77143821.74</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>6901000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3450500000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>11698000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>877715000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>8676000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>4338000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>5913000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-472779000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>7312000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>10171000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-1693307000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>19545000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>16870000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-1212208000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>12710000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>14117000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-1432848000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>12157000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>11791500000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-1720598000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11791500000.0</v>
       </c>
       <c r="BC15">
         <v>11791500000.0</v>
       </c>
       <c r="BD15">
+        <v>11791500000.0</v>
+      </c>
+      <c r="BE15">
         <v>9897000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-1139580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9897000000.0</v>
       </c>
       <c r="BG15">
         <v>9897000000.0</v>
       </c>
       <c r="BH15">
+        <v>9897000000.0</v>
+      </c>
+      <c r="BI15">
         <v>7970500000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-855420000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7970500000.0</v>
       </c>
       <c r="BK15">
         <v>7970500000.0</v>
       </c>
       <c r="BL15">
+        <v>7970500000.0</v>
+      </c>
+      <c r="BM15">
         <v>423281000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-1391613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6824000000.0</v>
       </c>
       <c r="BO15">
         <v>6824000000.0</v>
       </c>
       <c r="BP15">
+        <v>6824000000.0</v>
+      </c>
+      <c r="BQ15">
         <v>11043340000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>6983862200.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>11043340000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>4865297300.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>8670964350.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>4517150600.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>8670964350.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>5791010870.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>5202753920.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1536117500.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>5202753920.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>2714447080.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>4893619840.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>2655421250.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>4893619840.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1545070220.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2644982350.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1401193740.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2644982350.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>2490461980.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>3955838355.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>3409629120.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>3955838355.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>2401264080.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>4515000000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>2548125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5141550000.0</v>
       </c>
       <c r="CQ15">
         <v>5141550000.0</v>
       </c>
       <c r="CR15">
+        <v>5141550000.0</v>
+      </c>
+      <c r="CS15">
         <v>3692071250.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>2018696400.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>3692071250.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>1563485000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>2019653280.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>1277431350.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>2019653280.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>756302400.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>1220312670.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>622758003.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>1238643900.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>615333600.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>1018761975.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>467619200.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>1018761975.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>571156250.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>1234886500.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>621501750.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>1314237000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>637364200.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>1236790800.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>575616600.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>1236790800.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>528343110.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>976032140.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>457076700.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>914153400.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>457076700.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>504286500.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>332256850.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>996770550.0</v>
       </c>
     </row>
-    <row r="16" spans="1:126">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>241000000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>2167000000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>4600000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-53855000000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>9584000000.0</v>
       </c>
-      <c r="K16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>-2889000000.0</v>
       </c>
       <c r="N16">
-        <v>7288500000.0</v>
+        <v>-2889000000.0</v>
       </c>
       <c r="O16">
         <v>7288500000.0</v>
       </c>
       <c r="P16">
-        <v>11989000000.0</v>
+        <v>7288500000.0</v>
       </c>
       <c r="Q16">
         <v>11989000000.0</v>
       </c>
       <c r="R16">
-        <v>7489000000.0</v>
+        <v>11989000000.0</v>
       </c>
       <c r="S16">
         <v>7489000000.0</v>
       </c>
       <c r="T16">
-        <v>-2729500000.0</v>
+        <v>7489000000.0</v>
       </c>
       <c r="U16">
         <v>-2729500000.0</v>
       </c>
       <c r="V16">
-        <v>7245500000.0</v>
+        <v>-2729500000.0</v>
       </c>
       <c r="W16">
         <v>7245500000.0</v>
       </c>
       <c r="X16">
-        <v>-47581000000.0</v>
+        <v>7245500000.0</v>
       </c>
       <c r="Y16">
         <v>-47581000000.0</v>
       </c>
       <c r="Z16">
-        <v>2026500000.0</v>
+        <v>-47581000000.0</v>
       </c>
       <c r="AA16">
         <v>2026500000.0</v>
       </c>
       <c r="AB16">
+        <v>2026500000.0</v>
+      </c>
+      <c r="AC16">
         <v>-10442000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-5221000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>14740000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>518302331.31</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1828000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>77143821.74</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>6901000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3450500000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>922873000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>877715000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>633285000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>4338000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>422284000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-472779000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>472779000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>753461000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-1693307000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1693307000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1572054000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-1212208000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1212208000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1226491000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-1432848000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1432848000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1164173000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-1720598000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1720598000.0</v>
       </c>
-      <c r="BC16"/>
-      <c r="BD16">
+      <c r="BD16"/>
+      <c r="BE16">
         <v>1790130000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-1139580000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1139580000.0</v>
       </c>
-      <c r="BG16"/>
-      <c r="BH16">
+      <c r="BH16"/>
+      <c r="BI16">
         <v>1235148000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-855420000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>855420000.0</v>
       </c>
-      <c r="BK16"/>
-      <c r="BL16">
+      <c r="BL16"/>
+      <c r="BM16">
         <v>423281000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>-1391613000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1391613000.0</v>
       </c>
-      <c r="BO16"/>
-      <c r="BP16">
+      <c r="BP16"/>
+      <c r="BQ16">
         <v>1360726000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>-1333625000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1333625000.0</v>
       </c>
-      <c r="BS16"/>
-      <c r="BT16">
+      <c r="BT16"/>
+      <c r="BU16">
         <v>1231933000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>-1134067000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1134067000.0</v>
       </c>
-      <c r="BW16"/>
-      <c r="BX16">
+      <c r="BX16"/>
+      <c r="BY16">
         <v>797405000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>-1119273000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1119273000.0</v>
       </c>
-      <c r="CA16"/>
-      <c r="CB16">
+      <c r="CB16"/>
+      <c r="CC16">
         <v>730298000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>-705580000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>705580000.0</v>
       </c>
-      <c r="CE16"/>
-      <c r="CF16">
+      <c r="CF16"/>
+      <c r="CG16">
         <v>582789000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>-371045000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>371045000.0</v>
       </c>
-      <c r="CI16"/>
-      <c r="CJ16">
+      <c r="CJ16"/>
+      <c r="CK16">
         <v>450457000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>-457000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>457000000.0</v>
       </c>
-      <c r="CM16"/>
-      <c r="CN16">
+      <c r="CN16"/>
+      <c r="CO16">
         <v>430956000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>-483000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>483000000.0</v>
       </c>
-      <c r="CQ16"/>
-      <c r="CR16">
+      <c r="CR16"/>
+      <c r="CS16">
         <v>502865000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>-414135000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>414135000.0</v>
       </c>
-      <c r="CU16"/>
-      <c r="CV16">
+      <c r="CV16"/>
+      <c r="CW16">
         <v>599069000.0</v>
       </c>
-      <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
+      <c r="DW16"/>
     </row>
-    <row r="17" spans="1:126">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17">
         <v>0.01</v>
       </c>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
       <c r="AB17">
+        <v>0.0</v>
+      </c>
+      <c r="AC17">
         <v>-0.02</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-0.01</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>63.07</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>559161714.55</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>12.53</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>102084740.04</v>
       </c>
-      <c r="AH17">
-[...1 lines deleted...]
-      </c>
       <c r="AI17">
+        <v>0.0</v>
+      </c>
+      <c r="AJ17">
         <v>3863500000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>20107500000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>6081000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-9351000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>4675500000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>15027000000.0</v>
       </c>
-      <c r="AO17">
-[...1 lines deleted...]
-      </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>31162000000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>30417000000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
-      <c r="BC17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17"/>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
-      <c r="BG17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17"/>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
-      <c r="BK17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17"/>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
-      <c r="BO17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17"/>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
-      <c r="BS17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17"/>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
-      <c r="BW17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17"/>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
-      <c r="CA17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17"/>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
-      <c r="CE17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17"/>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
-      <c r="CI17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17"/>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
-      <c r="CM17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17"/>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
-      <c r="CQ17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
+      <c r="CR17"/>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
-      <c r="CU17"/>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:126">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -27506,107 +27642,108 @@
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
+      <c r="DW18"/>
     </row>
-    <row r="19" spans="1:126">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
-[...1 lines deleted...]
-      </c>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
       <c r="AH19">
         <v>0.0</v>
       </c>
-      <c r="AI19"/>
+      <c r="AI19">
+        <v>0.0</v>
+      </c>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
@@ -27654,702 +27791,705 @@
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:126">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
-[...1 lines deleted...]
-      </c>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
         <v>37000000.0</v>
       </c>
-      <c r="AK20">
-[...1 lines deleted...]
-      </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
         <v>19000000.0</v>
       </c>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>46000000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>57000000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
-      <c r="BC20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20"/>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
-      <c r="BG20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20"/>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
-      <c r="BK20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20"/>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
-      <c r="BO20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20"/>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
-      <c r="BS20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20"/>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
-      <c r="BW20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20"/>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
-      <c r="CA20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20"/>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
-      <c r="CE20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20"/>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
-      <c r="CI20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20"/>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
-      <c r="CM20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20"/>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
-      <c r="CQ20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
+      <c r="CR20"/>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
-      <c r="CU20"/>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:126">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B21">
         <v>12333000000.0</v>
       </c>
       <c r="C21">
+        <v>12333000000.0</v>
+      </c>
+      <c r="D21">
         <v>17588767987.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12333000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>24769000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>12333000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15738000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>26413000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>13206500000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>19442000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10848000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>25849000000.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>29418000000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>32715000000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>17620000000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>12097000000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>14351000000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>3758000000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>9559000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>0.01</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>9629000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>0.01</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>18862000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>663244136.57</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>11259000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>527810600.95</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>16454000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>8227000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>20100000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1837672000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>14458000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7193000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>14755000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-1252748000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>21032000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>18574000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-2560279000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>28831000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>23253000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-2262565000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>23933000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>20641000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-2096176000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>17651000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>18379000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-2441828000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18379000000.0</v>
       </c>
       <c r="BC21">
         <v>18379000000.0</v>
       </c>
       <c r="BD21">
+        <v>18379000000.0</v>
+      </c>
+      <c r="BE21">
         <v>14975000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-2143328000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14975000000.0</v>
       </c>
       <c r="BG21">
         <v>14975000000.0</v>
       </c>
       <c r="BH21">
+        <v>14975000000.0</v>
+      </c>
+      <c r="BI21">
         <v>11968500000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-1700787000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11968500000.0</v>
       </c>
       <c r="BK21">
         <v>11968500000.0</v>
       </c>
       <c r="BL21">
+        <v>11968500000.0</v>
+      </c>
+      <c r="BM21">
         <v>1754851000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-1933978000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12333000000.0</v>
       </c>
       <c r="BO21">
         <v>12333000000.0</v>
       </c>
       <c r="BP21">
+        <v>12333000000.0</v>
+      </c>
+      <c r="BQ21">
         <v>15869920000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>37258092760.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>15869920000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-41648588700.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>13043441700.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>30174856500.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>13043441700.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-16308482610.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>9526471120.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>11785093460.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>9526471120.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-38587277060.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>7466759620.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>16007504100.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>7466759620.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-33702573430.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>4311137125.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>14137605000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>4311137125.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>14949709100.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>5924401245.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>14822415480.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>5924401245.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>17862034560.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>-19677825000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>17451825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34892325000.0</v>
       </c>
       <c r="CQ21">
         <v>34892325000.0</v>
       </c>
       <c r="CR21">
+        <v>34892325000.0</v>
+      </c>
+      <c r="CS21">
         <v>5672986250.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>12656906000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>5672986250.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>8473080000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>3331072440.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>6917782080.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>3331072440.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>5990395200.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>-21672976608.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>4818798768.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>9583316100.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>4762352000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>1514153025.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>4379898800.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>1514153025.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>3964523750.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>-3922783600.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>3856849650.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>8155752600.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>3955287160.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>1618957425.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>3088917000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>1618957425.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>2835234450.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>-11977614780.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>2939525350.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>5879050700.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>2939525350.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>-3500678200.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>2018934250.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>6056802750.0</v>
       </c>
     </row>
-    <row r="22" spans="1:126">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
@@ -28390,587 +28530,593 @@
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
-      <c r="BC22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22"/>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
-      <c r="BG22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22"/>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
-      <c r="BK22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22"/>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
-      <c r="BO22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22"/>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
-      <c r="BS22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22"/>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
-      <c r="BW22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22"/>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
-      <c r="CA22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22"/>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
-      <c r="CE22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22"/>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
-      <c r="CI22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22"/>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
-      <c r="CM22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22"/>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
-      <c r="CQ22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
+      <c r="CR22"/>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
-      <c r="CU22"/>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
+      <c r="DW22"/>
     </row>
-    <row r="23" spans="1:126">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
         <v>61110000000.0</v>
       </c>
       <c r="C23">
+        <v>61110000000.0</v>
+      </c>
+      <c r="D23">
         <v>98996833672.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>61110000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>102225000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>61110000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>106364000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>112413000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>56206500000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>120442000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>57294500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>140776000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1973000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>125611000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1216500000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>116851000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>8637000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>95602000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6331000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>115020000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>8066500000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>70318000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1483500000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>212927000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3809500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>89317000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3178500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>109789000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5379000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>82153000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>221667428.53</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>87638000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>338327143.82</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>76367000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2956000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>69857000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>712500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>71223000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3725000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>79170000000.0</v>
       </c>
-      <c r="AO23">
-[...1 lines deleted...]
-      </c>
       <c r="AP23">
+        <v>0.0</v>
+      </c>
+      <c r="AQ23">
         <v>69559000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>68946000000.0</v>
       </c>
-      <c r="AR23">
-[...1 lines deleted...]
-      </c>
       <c r="AS23">
+        <v>0.0</v>
+      </c>
+      <c r="AT23">
         <v>69803000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>80215000000.0</v>
       </c>
-      <c r="AU23">
-[...1 lines deleted...]
-      </c>
       <c r="AV23">
+        <v>0.0</v>
+      </c>
+      <c r="AW23">
         <v>76734000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>68350000000.0</v>
       </c>
-      <c r="AX23">
-[...1 lines deleted...]
-      </c>
       <c r="AY23">
+        <v>0.0</v>
+      </c>
+      <c r="AZ23">
         <v>60774000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>66465500000.0</v>
       </c>
-      <c r="BA23">
-[...1 lines deleted...]
-      </c>
       <c r="BB23">
-        <v>66465500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC23">
         <v>66465500000.0</v>
       </c>
       <c r="BD23">
+        <v>66465500000.0</v>
+      </c>
+      <c r="BE23">
         <v>56184000000.0</v>
       </c>
-      <c r="BE23">
-[...1 lines deleted...]
-      </c>
       <c r="BF23">
-        <v>56184000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG23">
         <v>56184000000.0</v>
       </c>
       <c r="BH23">
+        <v>56184000000.0</v>
+      </c>
+      <c r="BI23">
         <v>49159500000.0</v>
       </c>
-      <c r="BI23">
-[...1 lines deleted...]
-      </c>
       <c r="BJ23">
-        <v>49159500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BK23">
         <v>49159500000.0</v>
       </c>
       <c r="BL23">
-        <v>0.0</v>
+        <v>49159500000.0</v>
       </c>
       <c r="BM23">
         <v>0.0</v>
       </c>
       <c r="BN23">
-        <v>61110000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BO23">
         <v>61110000000.0</v>
       </c>
       <c r="BP23">
+        <v>61110000000.0</v>
+      </c>
+      <c r="BQ23">
         <v>45118370000.0</v>
       </c>
-      <c r="BQ23">
-[...1 lines deleted...]
-      </c>
       <c r="BR23">
+        <v>0.0</v>
+      </c>
+      <c r="BS23">
         <v>45118370000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>73835322600.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>36917661300.0</v>
       </c>
-      <c r="BU23">
-[...1 lines deleted...]
-      </c>
       <c r="BV23">
+        <v>0.0</v>
+      </c>
+      <c r="BW23">
         <v>36917661300.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>37927218480.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>18963609240.0</v>
       </c>
-      <c r="BY23">
-[...1 lines deleted...]
-      </c>
       <c r="BZ23">
+        <v>0.0</v>
+      </c>
+      <c r="CA23">
         <v>18963609240.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>52493381300.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>26246690650.0</v>
       </c>
-      <c r="CC23">
-[...1 lines deleted...]
-      </c>
       <c r="CD23">
+        <v>0.0</v>
+      </c>
+      <c r="CE23">
         <v>26246690650.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>49407779350.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>24703889675.0</v>
       </c>
-      <c r="CG23">
-[...1 lines deleted...]
-      </c>
       <c r="CH23">
+        <v>0.0</v>
+      </c>
+      <c r="CI23">
         <v>24703889675.0</v>
       </c>
-      <c r="CI23"/>
-      <c r="CJ23">
+      <c r="CJ23"/>
+      <c r="CK23">
         <v>28005239745.0</v>
       </c>
-      <c r="CK23">
-[...1 lines deleted...]
-      </c>
       <c r="CL23">
+        <v>0.0</v>
+      </c>
+      <c r="CM23">
         <v>28005239745.0</v>
       </c>
-      <c r="CM23"/>
-      <c r="CN23">
+      <c r="CN23"/>
+      <c r="CO23">
         <v>47692800000.0</v>
       </c>
-      <c r="CO23">
-[...1 lines deleted...]
-      </c>
       <c r="CP23">
-        <v>95385600000.0</v>
+        <v>0.0</v>
       </c>
       <c r="CQ23">
         <v>95385600000.0</v>
       </c>
       <c r="CR23">
+        <v>95385600000.0</v>
+      </c>
+      <c r="CS23">
         <v>16064737500.0</v>
       </c>
-      <c r="CS23">
-[...1 lines deleted...]
-      </c>
       <c r="CT23">
+        <v>0.0</v>
+      </c>
+      <c r="CU23">
         <v>16064737500.0</v>
       </c>
-      <c r="CU23"/>
-      <c r="CV23">
+      <c r="CV23"/>
+      <c r="CW23">
         <v>9467971920.0</v>
       </c>
-      <c r="CW23"/>
-      <c r="CX23">
+      <c r="CX23"/>
+      <c r="CY23">
         <v>9467971920.0</v>
       </c>
-      <c r="CY23"/>
-      <c r="CZ23">
+      <c r="CZ23"/>
+      <c r="DA23">
         <v>31108282716.0</v>
       </c>
-      <c r="DA23"/>
       <c r="DB23"/>
       <c r="DC23"/>
-      <c r="DD23">
+      <c r="DD23"/>
+      <c r="DE23">
         <v>6668340525.0</v>
       </c>
-      <c r="DE23"/>
-      <c r="DF23">
+      <c r="DF23"/>
+      <c r="DG23">
         <v>6668340525.0</v>
       </c>
-      <c r="DG23"/>
-      <c r="DH23">
+      <c r="DH23"/>
+      <c r="DI23">
         <v>11583750500.0</v>
       </c>
-      <c r="DI23"/>
       <c r="DJ23"/>
       <c r="DK23"/>
-      <c r="DL23">
+      <c r="DL23"/>
+      <c r="DM23">
         <v>5106092550.0</v>
       </c>
-      <c r="DM23"/>
-      <c r="DN23">
+      <c r="DN23"/>
+      <c r="DO23">
         <v>5106092550.0</v>
       </c>
-      <c r="DO23"/>
-      <c r="DP23">
+      <c r="DP23"/>
+      <c r="DQ23">
         <v>18249862440.0</v>
       </c>
-      <c r="DQ23"/>
       <c r="DR23"/>
       <c r="DS23"/>
-      <c r="DT23">
+      <c r="DT23"/>
+      <c r="DU23">
         <v>7081470000.0</v>
       </c>
-      <c r="DU23"/>
-      <c r="DV23">
+      <c r="DV23"/>
+      <c r="DW23">
         <v>14162940000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:126">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
-[...1 lines deleted...]
-      </c>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
-      <c r="AI24"/>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
@@ -29018,79 +29164,80 @@
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
+      <c r="DW24"/>
     </row>
-    <row r="25" spans="1:126">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>4524000000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
@@ -29121,499 +29268,503 @@
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
-      <c r="CT25">
+      <c r="CT25"/>
+      <c r="CU25">
         <v>514420000.0</v>
       </c>
-      <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
+      <c r="DW25"/>
     </row>
-    <row r="26" spans="1:126">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
         <v>80238000.0</v>
       </c>
-      <c r="AK26">
-[...1 lines deleted...]
-      </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>46604000.0</v>
       </c>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>138272000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
         <v>1356000000.0</v>
       </c>
-      <c r="AX26">
-[...1 lines deleted...]
-      </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
         <v>153761000.0</v>
       </c>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
-      <c r="BC26"/>
-      <c r="BD26">
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26"/>
+      <c r="BE26">
         <v>148898000.0</v>
       </c>
-      <c r="BE26">
-[...1 lines deleted...]
-      </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
-      <c r="BG26"/>
-      <c r="BH26">
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26"/>
+      <c r="BI26">
         <v>119079000.0</v>
       </c>
-      <c r="BI26">
-[...1 lines deleted...]
-      </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
-      <c r="BK26"/>
-      <c r="BL26">
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26"/>
+      <c r="BM26">
         <v>122606000.0</v>
       </c>
-      <c r="BM26">
-[...1 lines deleted...]
-      </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
-      <c r="BO26"/>
-      <c r="BP26">
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26"/>
+      <c r="BQ26">
         <v>91466000.0</v>
       </c>
-      <c r="BQ26">
-[...1 lines deleted...]
-      </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
-      <c r="BS26"/>
-      <c r="BT26">
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26"/>
+      <c r="BU26">
         <v>96000000.0</v>
       </c>
-      <c r="BU26">
-[...1 lines deleted...]
-      </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
-      <c r="BW26"/>
-      <c r="BX26">
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26"/>
+      <c r="BY26">
         <v>28611000.0</v>
       </c>
-      <c r="BY26">
-[...1 lines deleted...]
-      </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
-      <c r="CA26"/>
-      <c r="CB26">
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26"/>
+      <c r="CC26">
         <v>34048000.0</v>
       </c>
-      <c r="CC26">
-[...1 lines deleted...]
-      </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
-      <c r="CE26"/>
-      <c r="CF26">
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26"/>
+      <c r="CG26">
         <v>63428000.0</v>
       </c>
-      <c r="CG26">
-[...1 lines deleted...]
-      </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
-      <c r="CI26"/>
-      <c r="CJ26">
+      <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26"/>
+      <c r="CK26">
         <v>61385000.0</v>
       </c>
-      <c r="CK26">
-[...1 lines deleted...]
-      </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
-      <c r="CM26"/>
-      <c r="CN26">
+      <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26"/>
+      <c r="CO26">
         <v>34552000.0</v>
       </c>
-      <c r="CO26">
-[...1 lines deleted...]
-      </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
-      <c r="CQ26"/>
-      <c r="CR26">
+      <c r="CQ26">
+        <v>0.0</v>
+      </c>
+      <c r="CR26"/>
+      <c r="CS26">
         <v>35000000.0</v>
       </c>
-      <c r="CS26">
-[...1 lines deleted...]
-      </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
-      <c r="CU26"/>
-      <c r="CV26">
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
+      <c r="CV26"/>
+      <c r="CW26">
         <v>159267960.0</v>
       </c>
-      <c r="CW26"/>
-      <c r="CX26">
+      <c r="CX26"/>
+      <c r="CY26">
         <v>159267960.0</v>
       </c>
-      <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
-      <c r="DD26">
+      <c r="DD26"/>
+      <c r="DE26">
         <v>73631250.0</v>
       </c>
-      <c r="DE26"/>
-      <c r="DF26">
+      <c r="DF26"/>
+      <c r="DG26">
         <v>73631250.0</v>
       </c>
-      <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:126">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27">
         <v>3791500000.0</v>
       </c>
       <c r="C27">
         <v>3791500000.0</v>
       </c>
       <c r="D27">
         <v>3791500000.0</v>
       </c>
       <c r="E27">
         <v>3791500000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="F27">
+        <v>4870000000.0</v>
+      </c>
+      <c r="G27"/>
+      <c r="H27">
         <v>4709000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5327000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2663500000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5067000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2533500000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5621000000.0</v>
       </c>
-      <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>4849000000.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>4592000000.0</v>
       </c>
-      <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>4085000000.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>3898000000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>4128000000.0</v>
       </c>
-      <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>4557000000.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>3831000000.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>4042000000.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>3794000000.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>3672000000.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>3388000000.0</v>
       </c>
-      <c r="AI27"/>
-      <c r="AJ27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>3074000000.0</v>
       </c>
-      <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>3331000000.0</v>
       </c>
-      <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>3196000000.0</v>
       </c>
-      <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>3718000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3022000000.0</v>
       </c>
-      <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27">
         <v>3019000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3004000000.0</v>
       </c>
-      <c r="AU27"/>
-      <c r="AV27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>2758000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2754000000.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>2348000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3350500000.0</v>
       </c>
-      <c r="BA27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BB27"/>
       <c r="BC27">
         <v>3350500000.0</v>
       </c>
       <c r="BD27">
+        <v>3350500000.0</v>
+      </c>
+      <c r="BE27">
         <v>3398000000.0</v>
       </c>
-      <c r="BE27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF27"/>
       <c r="BG27">
         <v>3398000000.0</v>
       </c>
       <c r="BH27">
+        <v>3398000000.0</v>
+      </c>
+      <c r="BI27">
         <v>3248000000.0</v>
       </c>
-      <c r="BI27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ27"/>
       <c r="BK27">
         <v>3248000000.0</v>
       </c>
-      <c r="BL27"/>
+      <c r="BL27">
+        <v>3248000000.0</v>
+      </c>
       <c r="BM27"/>
-      <c r="BN27">
-[...1 lines deleted...]
-      </c>
+      <c r="BN27"/>
       <c r="BO27">
         <v>3791500000.0</v>
       </c>
-      <c r="BP27"/>
+      <c r="BP27">
+        <v>3791500000.0</v>
+      </c>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
@@ -29628,421 +29779,425 @@
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
+      <c r="DW27"/>
     </row>
-    <row r="28" spans="1:126">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
         <v>4525000000.0</v>
       </c>
       <c r="C28">
         <v>4525000000.0</v>
       </c>
       <c r="D28">
         <v>4525000000.0</v>
       </c>
       <c r="E28">
+        <v>4525000000.0</v>
+      </c>
+      <c r="F28">
         <v>15597000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4525000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17880000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17499000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8749500000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>18022000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>9011000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16912000000.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>16396000000.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>16289000000.0</v>
       </c>
-      <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>16198000000.0</v>
       </c>
-      <c r="S28"/>
-      <c r="T28">
+      <c r="T28"/>
+      <c r="U28">
         <v>18674000000.0</v>
       </c>
-      <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>14527000000.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>14513000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9652000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>16826000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>0.02</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>17480000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>0.03</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>14956000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>653433665.04</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>15530000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>804481769.07</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>13787000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>8481000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>14182000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>57536000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>12093000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7621000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>13478000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>390469000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>11958000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>15312000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>601083000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>8452000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>18412000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>773677000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>11902000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>14584000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>873122000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>10193000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>5836000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1193917000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5836000000.0</v>
       </c>
       <c r="BC28">
         <v>5836000000.0</v>
       </c>
       <c r="BD28">
+        <v>5836000000.0</v>
+      </c>
+      <c r="BE28">
         <v>6543000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1504498000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6543000000.0</v>
       </c>
       <c r="BG28">
         <v>6543000000.0</v>
       </c>
       <c r="BH28">
+        <v>6543000000.0</v>
+      </c>
+      <c r="BI28">
         <v>5229000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1089889000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5229000000.0</v>
       </c>
       <c r="BK28">
         <v>5229000000.0</v>
       </c>
       <c r="BL28">
+        <v>5229000000.0</v>
+      </c>
+      <c r="BM28">
         <v>1323971000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1546774000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4525000000.0</v>
       </c>
       <c r="BO28">
         <v>4525000000.0</v>
       </c>
       <c r="BP28">
+        <v>4525000000.0</v>
+      </c>
+      <c r="BQ28">
         <v>1362485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1333188000.0</v>
       </c>
       <c r="BR28">
         <v>1333188000.0</v>
       </c>
-      <c r="BS28"/>
-      <c r="BT28">
+      <c r="BS28">
+        <v>1333188000.0</v>
+      </c>
+      <c r="BT28"/>
+      <c r="BU28">
         <v>893254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900746000.0</v>
       </c>
       <c r="BV28">
         <v>900746000.0</v>
       </c>
-      <c r="BW28"/>
-      <c r="BX28">
+      <c r="BW28">
+        <v>900746000.0</v>
+      </c>
+      <c r="BX28"/>
+      <c r="BY28">
         <v>754477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>706793000.0</v>
       </c>
       <c r="BZ28">
         <v>706793000.0</v>
       </c>
-      <c r="CA28"/>
-      <c r="CB28">
+      <c r="CA28">
+        <v>706793000.0</v>
+      </c>
+      <c r="CB28"/>
+      <c r="CC28">
         <v>965844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>980159000.0</v>
       </c>
       <c r="CD28">
         <v>980159000.0</v>
       </c>
-      <c r="CE28"/>
-      <c r="CF28">
+      <c r="CE28">
+        <v>980159000.0</v>
+      </c>
+      <c r="CF28"/>
+      <c r="CG28">
         <v>965476000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>834925000.0</v>
       </c>
       <c r="CH28">
         <v>834925000.0</v>
       </c>
-      <c r="CI28"/>
-      <c r="CJ28">
+      <c r="CI28">
+        <v>834925000.0</v>
+      </c>
+      <c r="CJ28"/>
+      <c r="CK28">
         <v>642735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>606000000.0</v>
       </c>
       <c r="CL28">
         <v>606000000.0</v>
       </c>
-      <c r="CM28"/>
-      <c r="CN28">
+      <c r="CM28">
+        <v>606000000.0</v>
+      </c>
+      <c r="CN28"/>
+      <c r="CO28">
         <v>605496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>410000000.0</v>
       </c>
       <c r="CP28">
         <v>410000000.0</v>
       </c>
-      <c r="CQ28"/>
-      <c r="CR28">
+      <c r="CQ28">
+        <v>410000000.0</v>
+      </c>
+      <c r="CR28"/>
+      <c r="CS28">
         <v>627000000.0</v>
       </c>
-      <c r="CS28">
-[...1 lines deleted...]
-      </c>
       <c r="CT28">
         <v>0.0</v>
       </c>
-      <c r="CU28"/>
+      <c r="CU28">
+        <v>0.0</v>
+      </c>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
+      <c r="DW28"/>
     </row>
-    <row r="29" spans="1:126">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29">
         <v>562000000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>2955000000.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>1601000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6517000000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>3222000000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>-896000000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>6077000000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>8717000000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>5152000000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29">
+      <c r="T29"/>
+      <c r="U29">
         <v>-2765000000.0</v>
       </c>
-      <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>2950000000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>-29231000000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29">
+      <c r="Z29"/>
+      <c r="AA29">
         <v>3092000000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29">
+      <c r="AB29"/>
+      <c r="AC29">
         <v>-1900000000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29">
+      <c r="AD29"/>
+      <c r="AE29">
         <v>5057000000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29">
+      <c r="AF29"/>
+      <c r="AG29">
         <v>1996000000.0</v>
       </c>
-      <c r="AG29"/>
-      <c r="AH29">
+      <c r="AH29"/>
+      <c r="AI29">
         <v>3562000000.0</v>
       </c>
-      <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
@@ -30090,1058 +30245,1068 @@
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
+      <c r="DW29"/>
     </row>
-    <row r="30" spans="1:126">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
         <v>16856000000.0</v>
       </c>
       <c r="C30">
+        <v>16856000000.0</v>
+      </c>
+      <c r="D30">
         <v>11935099369.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>16856000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12530000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>16856000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>34803000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>38186000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19093000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>41266000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17706500000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>64200000000.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>36772000000.0</v>
       </c>
-      <c r="O30"/>
-      <c r="P30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>41941000000.0</v>
       </c>
-      <c r="Q30"/>
-      <c r="R30">
+      <c r="R30"/>
+      <c r="S30">
         <v>33191000000.0</v>
       </c>
-      <c r="S30"/>
-      <c r="T30">
+      <c r="T30"/>
+      <c r="U30">
         <v>64477000000.0</v>
       </c>
-      <c r="U30"/>
-      <c r="V30">
+      <c r="V30"/>
+      <c r="W30">
         <v>23376000000.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30">
+      <c r="X30"/>
+      <c r="Y30">
         <v>163963000000.0</v>
       </c>
-      <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>37679000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>0.07</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>59609000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>0.14</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>31517000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2956573719.19</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>42180000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3409900405.13</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>36056000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>35849500000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>29228000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>33670000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>31762000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>35254500000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>38636000000.0</v>
       </c>
-      <c r="AO30">
-[...1 lines deleted...]
-      </c>
       <c r="AP30">
+        <v>0.0</v>
+      </c>
+      <c r="AQ30">
         <v>30320000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>29751000000.0</v>
       </c>
-      <c r="AR30">
-[...1 lines deleted...]
-      </c>
       <c r="AS30">
+        <v>0.0</v>
+      </c>
+      <c r="AT30">
         <v>21201000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>30849000000.0</v>
       </c>
-      <c r="AU30">
-[...1 lines deleted...]
-      </c>
       <c r="AV30">
+        <v>0.0</v>
+      </c>
+      <c r="AW30">
         <v>28586000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>24721000000.0</v>
       </c>
-      <c r="AX30">
-[...1 lines deleted...]
-      </c>
       <c r="AY30">
+        <v>0.0</v>
+      </c>
+      <c r="AZ30">
         <v>20543000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>10944500000.0</v>
       </c>
-      <c r="BA30">
-[...1 lines deleted...]
-      </c>
       <c r="BB30">
-        <v>10944500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC30">
         <v>10944500000.0</v>
       </c>
       <c r="BD30">
+        <v>10944500000.0</v>
+      </c>
+      <c r="BE30">
         <v>10950500000.0</v>
       </c>
-      <c r="BE30">
-[...1 lines deleted...]
-      </c>
       <c r="BF30">
-        <v>10950500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG30">
         <v>10950500000.0</v>
       </c>
       <c r="BH30">
+        <v>10950500000.0</v>
+      </c>
+      <c r="BI30">
         <v>9568000000.0</v>
       </c>
-      <c r="BI30">
-[...1 lines deleted...]
-      </c>
       <c r="BJ30">
-        <v>9568000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BK30">
         <v>9568000000.0</v>
       </c>
       <c r="BL30">
-        <v>0.0</v>
+        <v>9568000000.0</v>
       </c>
       <c r="BM30">
         <v>0.0</v>
       </c>
       <c r="BN30">
-        <v>16856000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BO30">
         <v>16856000000.0</v>
       </c>
       <c r="BP30">
+        <v>16856000000.0</v>
+      </c>
+      <c r="BQ30">
         <v>10090520000.0</v>
       </c>
-      <c r="BQ30">
-[...1 lines deleted...]
-      </c>
       <c r="BR30">
+        <v>0.0</v>
+      </c>
+      <c r="BS30">
         <v>10090520000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-73835322600.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>6370216800.0</v>
       </c>
-      <c r="BU30">
-[...1 lines deleted...]
-      </c>
       <c r="BV30">
+        <v>0.0</v>
+      </c>
+      <c r="BW30">
         <v>6370216800.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-37927218480.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>5313526840.0</v>
       </c>
-      <c r="BY30">
-[...1 lines deleted...]
-      </c>
       <c r="BZ30">
+        <v>0.0</v>
+      </c>
+      <c r="CA30">
         <v>5313526840.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-52493381300.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>4112369390.0</v>
       </c>
-      <c r="CC30">
-[...1 lines deleted...]
-      </c>
       <c r="CD30">
+        <v>0.0</v>
+      </c>
+      <c r="CE30">
         <v>4112369390.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-49407779350.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>6057070950.0</v>
       </c>
-      <c r="CG30">
-[...1 lines deleted...]
-      </c>
       <c r="CH30">
+        <v>0.0</v>
+      </c>
+      <c r="CI30">
         <v>6057070950.0</v>
       </c>
-      <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>5628742560.0</v>
       </c>
-      <c r="CK30">
-[...1 lines deleted...]
-      </c>
       <c r="CL30">
+        <v>0.0</v>
+      </c>
+      <c r="CM30">
         <v>5628742560.0</v>
       </c>
-      <c r="CM30"/>
-      <c r="CN30">
+      <c r="CN30"/>
+      <c r="CO30">
         <v>-47692800000.0</v>
       </c>
-      <c r="CO30">
-[...1 lines deleted...]
-      </c>
       <c r="CP30">
-        <v>57908250000.0</v>
+        <v>0.0</v>
       </c>
       <c r="CQ30">
         <v>57908250000.0</v>
       </c>
       <c r="CR30">
+        <v>57908250000.0</v>
+      </c>
+      <c r="CS30">
         <v>2524458750.0</v>
       </c>
-      <c r="CS30">
-[...1 lines deleted...]
-      </c>
       <c r="CT30">
+        <v>0.0</v>
+      </c>
+      <c r="CU30">
         <v>2524458750.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>1169094600.0</v>
       </c>
-      <c r="CW30"/>
-      <c r="CX30">
+      <c r="CX30"/>
+      <c r="CY30">
         <v>1169094600.0</v>
       </c>
-      <c r="CY30"/>
-      <c r="CZ30">
+      <c r="CZ30"/>
+      <c r="DA30">
         <v>-31108282716.0</v>
       </c>
-      <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
-      <c r="DD30">
+      <c r="DD30"/>
+      <c r="DE30">
         <v>709805250.0</v>
       </c>
-      <c r="DE30"/>
-      <c r="DF30">
+      <c r="DF30"/>
+      <c r="DG30">
         <v>709805250.0</v>
       </c>
-      <c r="DG30"/>
-      <c r="DH30">
+      <c r="DH30"/>
+      <c r="DI30">
         <v>977292500.0</v>
       </c>
-      <c r="DI30"/>
       <c r="DJ30"/>
       <c r="DK30"/>
-      <c r="DL30">
+      <c r="DL30"/>
+      <c r="DM30">
         <v>438896175.0</v>
       </c>
-      <c r="DM30"/>
-      <c r="DN30">
+      <c r="DN30"/>
+      <c r="DO30">
         <v>438896175.0</v>
       </c>
-      <c r="DO30"/>
-      <c r="DP30">
+      <c r="DP30"/>
+      <c r="DQ30">
         <v>-18249862440.0</v>
       </c>
-      <c r="DQ30"/>
       <c r="DR30"/>
       <c r="DS30"/>
-      <c r="DT30">
+      <c r="DT30"/>
+      <c r="DU30">
         <v>-7081470000.0</v>
       </c>
-      <c r="DU30"/>
-      <c r="DV30">
+      <c r="DV30"/>
+      <c r="DW30">
         <v>7839330350.0</v>
       </c>
     </row>
-    <row r="31" spans="1:126">
+    <row r="31" spans="1:127">
       <c r="A31" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B31">
         <v>135000000.0</v>
       </c>
       <c r="C31">
+        <v>135000000.0</v>
+      </c>
+      <c r="D31">
         <v>-16238936758.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>135000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-18845000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>135000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-9380000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-73325000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-36662500000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-9054500000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-4645000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-8681000000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>-18815500000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>-14113500000.0</v>
       </c>
-      <c r="Q31"/>
-      <c r="R31">
+      <c r="R31"/>
+      <c r="S31">
         <v>-446500000.0</v>
       </c>
-      <c r="S31"/>
-      <c r="T31">
+      <c r="T31"/>
+      <c r="U31">
         <v>-19618000000.0</v>
       </c>
-      <c r="U31"/>
-      <c r="V31">
+      <c r="V31"/>
+      <c r="W31">
         <v>-1043000000.0</v>
       </c>
-      <c r="W31"/>
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31">
         <v>-10885000000.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31">
         <v>-2498000000.0</v>
       </c>
-      <c r="AA31">
-[...1 lines deleted...]
-      </c>
       <c r="AB31">
+        <v>0.0</v>
+      </c>
+      <c r="AC31">
         <v>-18970000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-0.03</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2370500000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>73736769.93</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-5409500000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-341492234.98</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-301000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2582500000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-12972000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1617000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-7180500000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-658000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-6742500000.0</v>
       </c>
-      <c r="AO31">
-[...1 lines deleted...]
-      </c>
       <c r="AP31">
+        <v>0.0</v>
+      </c>
+      <c r="AQ31">
         <v>-233000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-6560000000.0</v>
       </c>
-      <c r="AR31">
-[...1 lines deleted...]
-      </c>
       <c r="AS31">
+        <v>0.0</v>
+      </c>
+      <c r="AT31">
         <v>-224500000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>14176500000.0</v>
       </c>
-      <c r="AU31">
-[...1 lines deleted...]
-      </c>
       <c r="AV31">
+        <v>0.0</v>
+      </c>
+      <c r="AW31">
         <v>12025000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>550000000.0</v>
       </c>
-      <c r="AX31">
-[...1 lines deleted...]
-      </c>
       <c r="AY31">
+        <v>0.0</v>
+      </c>
+      <c r="AZ31">
         <v>864000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>3026500000.0</v>
       </c>
-      <c r="BA31">
-[...1 lines deleted...]
-      </c>
       <c r="BB31">
-        <v>3026500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC31">
         <v>3026500000.0</v>
       </c>
       <c r="BD31">
+        <v>3026500000.0</v>
+      </c>
+      <c r="BE31">
         <v>2739500000.0</v>
       </c>
-      <c r="BE31">
-[...1 lines deleted...]
-      </c>
       <c r="BF31">
-        <v>2739500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG31">
         <v>2739500000.0</v>
       </c>
       <c r="BH31">
+        <v>2739500000.0</v>
+      </c>
+      <c r="BI31">
         <v>129000000.0</v>
       </c>
-      <c r="BI31">
-[...1 lines deleted...]
-      </c>
       <c r="BJ31">
-        <v>129000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BK31">
         <v>129000000.0</v>
       </c>
       <c r="BL31">
-        <v>0.0</v>
+        <v>129000000.0</v>
       </c>
       <c r="BM31">
         <v>0.0</v>
       </c>
       <c r="BN31">
-        <v>135000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BO31">
         <v>135000000.0</v>
       </c>
       <c r="BP31">
+        <v>135000000.0</v>
+      </c>
+      <c r="BQ31">
         <v>-74195000.0</v>
       </c>
-      <c r="BQ31">
-[...1 lines deleted...]
-      </c>
       <c r="BR31">
+        <v>0.0</v>
+      </c>
+      <c r="BS31">
         <v>-74195000.0</v>
       </c>
-      <c r="BS31"/>
-      <c r="BT31">
+      <c r="BT31"/>
+      <c r="BU31">
         <v>42280200.0</v>
       </c>
-      <c r="BU31">
-[...1 lines deleted...]
-      </c>
       <c r="BV31">
+        <v>0.0</v>
+      </c>
+      <c r="BW31">
         <v>42280200.0</v>
       </c>
-      <c r="BW31"/>
-      <c r="BX31">
+      <c r="BX31"/>
+      <c r="BY31">
         <v>-96409630.0</v>
       </c>
-      <c r="BY31">
-[...1 lines deleted...]
-      </c>
       <c r="BZ31">
+        <v>0.0</v>
+      </c>
+      <c r="CA31">
         <v>-96409630.0</v>
       </c>
-      <c r="CA31"/>
-      <c r="CB31">
+      <c r="CB31"/>
+      <c r="CC31">
         <v>-96409630.0</v>
       </c>
-      <c r="CC31">
-[...1 lines deleted...]
-      </c>
       <c r="CD31">
+        <v>0.0</v>
+      </c>
+      <c r="CE31">
         <v>-96409630.0</v>
       </c>
-      <c r="CE31"/>
-      <c r="CF31">
+      <c r="CF31"/>
+      <c r="CG31">
         <v>-30684250.0</v>
       </c>
-      <c r="CG31">
-[...1 lines deleted...]
-      </c>
       <c r="CH31">
+        <v>0.0</v>
+      </c>
+      <c r="CI31">
         <v>-30684250.0</v>
       </c>
-      <c r="CI31"/>
-      <c r="CJ31">
+      <c r="CJ31"/>
+      <c r="CK31">
         <v>-33682635.0</v>
       </c>
-      <c r="CK31">
-[...1 lines deleted...]
-      </c>
       <c r="CL31">
+        <v>0.0</v>
+      </c>
+      <c r="CM31">
         <v>-33682635.0</v>
       </c>
-      <c r="CM31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CN31"/>
       <c r="CO31">
         <v>0.0</v>
       </c>
       <c r="CP31">
-        <v>3257877500.0</v>
+        <v>0.0</v>
       </c>
       <c r="CQ31">
         <v>3257877500.0</v>
       </c>
       <c r="CR31">
+        <v>3257877500.0</v>
+      </c>
+      <c r="CS31">
         <v>-2589287450.0</v>
       </c>
-      <c r="CS31">
-[...1 lines deleted...]
-      </c>
       <c r="CT31">
+        <v>0.0</v>
+      </c>
+      <c r="CU31">
         <v>-2589287450.0</v>
       </c>
-      <c r="CU31"/>
-      <c r="CV31">
+      <c r="CV31"/>
+      <c r="CW31">
         <v>-1490650881.0</v>
       </c>
-      <c r="CW31"/>
-      <c r="CX31">
+      <c r="CX31"/>
+      <c r="CY31">
         <v>-1490650881.0</v>
       </c>
-      <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
-      <c r="DD31">
+      <c r="DD31"/>
+      <c r="DE31">
         <v>106029000.0</v>
       </c>
-      <c r="DE31"/>
-      <c r="DF31">
+      <c r="DF31"/>
+      <c r="DG31">
         <v>106029000.0</v>
       </c>
-      <c r="DG31"/>
-      <c r="DH31">
+      <c r="DH31"/>
+      <c r="DI31">
         <v>903900650.0</v>
       </c>
-      <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
-      <c r="DL31">
+      <c r="DL31"/>
+      <c r="DM31">
         <v>280722945.0</v>
       </c>
-      <c r="DM31"/>
-      <c r="DN31">
+      <c r="DN31"/>
+      <c r="DO31">
         <v>280722945.0</v>
       </c>
-      <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
-      <c r="DV31">
+      <c r="DV31"/>
+      <c r="DW31">
         <v>-161657800.0</v>
       </c>
     </row>
-    <row r="32" spans="1:126">
+    <row r="32" spans="1:127">
       <c r="A32" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B32">
         <v>68918000000.0</v>
       </c>
       <c r="C32">
+        <v>68918000000.0</v>
+      </c>
+      <c r="D32">
         <v>116585601677.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>68918000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>126994000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>68918000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>122102000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>138826000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>69413000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>136285000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>68142500000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>137946000000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>149792000000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>152835000000.0</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32">
         <v>119911000000.0</v>
       </c>
-      <c r="S32"/>
-      <c r="T32">
+      <c r="T32"/>
+      <c r="U32">
         <v>109942000000.0</v>
       </c>
-      <c r="U32"/>
-      <c r="V32">
+      <c r="V32"/>
+      <c r="W32">
         <v>91968000000.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32">
+      <c r="X32"/>
+      <c r="Y32">
         <v>91197000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>45598500000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>99170000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>0.08</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>100632000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>0.16</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>102944000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>3619817855.76</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>93308000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3937711006.08</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>88153000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>44076500000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>87512000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>4888215000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>84895000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>42447500000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>88467000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>5461981000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>84475000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>85429000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>8649513000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>99837000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>104415000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>9372246000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>98268000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>90041000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>9411279000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>79850000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>84723000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>10316033000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84723000000.0</v>
       </c>
       <c r="BC32">
         <v>84723000000.0</v>
       </c>
       <c r="BD32">
+        <v>84723000000.0</v>
+      </c>
+      <c r="BE32">
         <v>71218000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>10079760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71218000000.0</v>
       </c>
       <c r="BG32">
         <v>71218000000.0</v>
       </c>
       <c r="BH32">
+        <v>71218000000.0</v>
+      </c>
+      <c r="BI32">
         <v>61128000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>7888824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61128000000.0</v>
       </c>
       <c r="BK32">
         <v>61128000000.0</v>
       </c>
       <c r="BL32">
+        <v>61128000000.0</v>
+      </c>
+      <c r="BM32">
         <v>9391836000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>8937419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68918000000.0</v>
       </c>
       <c r="BO32">
         <v>68918000000.0</v>
       </c>
       <c r="BP32">
+        <v>68918000000.0</v>
+      </c>
+      <c r="BQ32">
         <v>60988290000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>37258092760.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>60988290000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>32186733900.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>49961103000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>30174856500.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>49961103000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>21618735870.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>28490080360.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>11785093460.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>28490080360.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>13906104240.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>33713450270.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>16007504100.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>33713450270.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>15705205920.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>29015026800.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>14137605000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>29015026800.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>14949709100.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>33929640990.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>14822415480.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>33929640990.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>17862034560.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>28014975000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>17451825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34892325000.0</v>
       </c>
       <c r="CQ32">
         <v>34892325000.0</v>
       </c>
       <c r="CR32">
+        <v>34892325000.0</v>
+      </c>
+      <c r="CS32">
         <v>21737723750.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>12656906000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>21737723750.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>8473080000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>12799044360.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>6917782080.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>12799044360.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>5990395200.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>9435306108.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>4818798768.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>9583316100.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>4762352000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>8182493550.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>4379898800.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>8182493550.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>3964523750.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>7660966900.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>3856849650.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>8155752600.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>3955287160.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>6725049975.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>3088917000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>6725049975.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>2835234450.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>6272247660.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>2939525350.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>5879050700.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>2939525350.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>3580791800.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>2018934250.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>6056802750.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG30"/>
@@ -31236,51 +31401,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B2">
         <v>45262000000.0</v>
       </c>
       <c r="C2">
         <v>53767000000.0</v>
       </c>
       <c r="D2">
         <v>42967000000.0</v>
       </c>
       <c r="E2">
         <v>30988000000.0</v>
       </c>
       <c r="F2">
         <v>34094000000.0</v>
       </c>
       <c r="G2">
         <v>15819000000.0</v>
       </c>
       <c r="H2">
         <v>17039000000.0</v>
       </c>
       <c r="I2">
         <v>29323000000.0</v>
       </c>
@@ -31337,51 +31502,51 @@
       </c>
       <c r="AA2">
         <v>799728480.0</v>
       </c>
       <c r="AB2">
         <v>2340270522.0</v>
       </c>
       <c r="AC2">
         <v>2393899200.0</v>
       </c>
       <c r="AD2">
         <v>2461144500.0</v>
       </c>
       <c r="AE2">
         <v>2121945000.0</v>
       </c>
       <c r="AF2">
         <v>1365430650.0</v>
       </c>
       <c r="AG2">
         <v>880891950.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B3">
         <v>25413000000</v>
       </c>
       <c r="C3">
         <v>30159000000</v>
       </c>
       <c r="D3">
         <v>30726000000</v>
       </c>
       <c r="E3">
         <v>23142000000</v>
       </c>
       <c r="F3">
         <v>16372000000</v>
       </c>
       <c r="G3">
         <v>35145000000</v>
       </c>
       <c r="H3">
         <v>55781000000</v>
       </c>
       <c r="I3">
         <v>53349000000</v>
       </c>
@@ -31438,145 +31603,145 @@
       </c>
       <c r="AA3">
         <v>1978989120</v>
       </c>
       <c r="AB3">
         <v>2356560108</v>
       </c>
       <c r="AC3">
         <v>2876920200</v>
       </c>
       <c r="AD3">
         <v>2618055500</v>
       </c>
       <c r="AE3">
         <v>1983802050</v>
       </c>
       <c r="AF3">
         <v>1479610470</v>
       </c>
       <c r="AG3">
         <v>1246052600</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B6">
         <v>-4213000000.0</v>
       </c>
       <c r="C6">
         <v>-8505000000.0</v>
       </c>
       <c r="D6">
         <v>10800000000.0</v>
       </c>
       <c r="E6">
         <v>11979000000.0</v>
       </c>
       <c r="F6">
         <v>-3106000000.0</v>
       </c>
       <c r="G6">
         <v>18275000000.0</v>
       </c>
       <c r="H6">
         <v>-1220000000.0</v>
       </c>
       <c r="I6">
         <v>-12284000000.0</v>
       </c>
@@ -31633,51 +31798,51 @@
       </c>
       <c r="AA6">
         <v>-298203840.0</v>
       </c>
       <c r="AB6">
         <v>-1532427720.0</v>
       </c>
       <c r="AC6">
         <v>-95426100.0</v>
       </c>
       <c r="AD6">
         <v>-190923500.0</v>
       </c>
       <c r="AE6">
         <v>-610600500.0</v>
       </c>
       <c r="AF6">
         <v>-480355230.0</v>
       </c>
       <c r="AG6">
         <v>-338694550.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B7">
         <v>1276000000.0</v>
       </c>
       <c r="C7">
         <v>-3148000000.0</v>
       </c>
       <c r="D7">
         <v>10915000000.0</v>
       </c>
       <c r="E7">
         <v>-21695000000.0</v>
       </c>
       <c r="F7">
         <v>-12070000000.0</v>
       </c>
       <c r="G7">
         <v>9828000000.0</v>
       </c>
       <c r="H7">
         <v>-792000000.0</v>
       </c>
       <c r="I7">
         <v>-6202000000.0</v>
       </c>
@@ -31732,98 +31897,98 @@
       </c>
       <c r="AA7">
         <v>-867502080.0</v>
       </c>
       <c r="AB7">
         <v>-918249996.0</v>
       </c>
       <c r="AC7">
         <v>-312196500.0</v>
       </c>
       <c r="AD7">
         <v>-1982702000.0</v>
       </c>
       <c r="AE7">
         <v>-1600552800.0</v>
       </c>
       <c r="AF7">
         <v>-1111253280.0</v>
       </c>
       <c r="AG7">
         <v>-312586100.0</v>
       </c>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B9">
         <v>-1114000000.0</v>
       </c>
       <c r="C9">
         <v>-3094000000.0</v>
       </c>
       <c r="D9">
         <v>9002000000.0</v>
       </c>
       <c r="E9">
         <v>-9414000000.0</v>
       </c>
       <c r="F9">
         <v>-7198000000.0</v>
       </c>
       <c r="G9">
         <v>6431000000.0</v>
       </c>
       <c r="H9">
         <v>37000000.0</v>
       </c>
       <c r="I9">
         <v>-2789000000.0</v>
       </c>
@@ -31850,51 +32015,51 @@
       </c>
       <c r="Q9"/>
       <c r="R9">
         <v>7127000000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9">
         <v>175553000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B10">
         <v>-457000000.0</v>
       </c>
       <c r="C10">
         <v>-54000000.0</v>
       </c>
       <c r="D10">
         <v>1913000000.0</v>
       </c>
       <c r="E10">
         <v>-12281000000.0</v>
       </c>
       <c r="F10">
         <v>-4872000000.0</v>
       </c>
       <c r="G10">
         <v>3397000000.0</v>
       </c>
       <c r="H10">
         <v>-829000000.0</v>
       </c>
       <c r="I10">
         <v>-3413000000.0</v>
       </c>
@@ -31949,51 +32114,51 @@
       </c>
       <c r="AA10">
         <v>-555743520.0</v>
       </c>
       <c r="AB10">
         <v>-246757062.0</v>
       </c>
       <c r="AC10">
         <v>-122522400.0</v>
       </c>
       <c r="AD10">
         <v>-496129000.0</v>
       </c>
       <c r="AE10">
         <v>146803950.0</v>
       </c>
       <c r="AF10">
         <v>-190905750.0</v>
       </c>
       <c r="AG10">
         <v>-59012250.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-2865000000.0</v>
       </c>
       <c r="E11">
         <v>10159000000.0</v>
       </c>
       <c r="F11">
         <v>4916000000.0</v>
       </c>
       <c r="G11">
         <v>-3990000000.0</v>
       </c>
       <c r="H11">
         <v>3202000000.0</v>
       </c>
       <c r="I11">
         <v>2441000000.0</v>
       </c>
       <c r="J11">
         <v>1393000000.0</v>
       </c>
       <c r="K11">
@@ -32016,51 +32181,51 @@
       </c>
       <c r="Q11">
         <v>100851000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11">
         <v>561536000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>14937000000.0</v>
       </c>
       <c r="E12">
         <v>-1194000000.0</v>
       </c>
       <c r="F12">
         <v>14561000000.0</v>
       </c>
       <c r="G12">
         <v>93310000000.0</v>
       </c>
       <c r="H12">
         <v>18708000000.0</v>
       </c>
       <c r="I12">
         <v>12601000000.0</v>
       </c>
       <c r="J12">
         <v>2697000000.0</v>
       </c>
       <c r="K12">
@@ -32073,98 +32238,98 @@
         <v>17852000000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>0.0</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B14">
         <v>14002000000.0</v>
       </c>
       <c r="C14">
         <v>15644000000.0</v>
       </c>
       <c r="D14">
         <v>17390000000.0</v>
       </c>
       <c r="E14">
         <v>14073000000.0</v>
       </c>
       <c r="F14">
         <v>17650000000.0</v>
       </c>
       <c r="G14">
         <v>22284000000.0</v>
       </c>
       <c r="H14">
         <v>17848000000.0</v>
       </c>
       <c r="I14">
         <v>16737000000.0</v>
       </c>
@@ -32219,61 +32384,63 @@
       </c>
       <c r="AA14">
         <v>1904438160.0</v>
       </c>
       <c r="AB14">
         <v>1404524304.0</v>
       </c>
       <c r="AC14">
         <v>1175154750.0</v>
       </c>
       <c r="AD14">
         <v>977292500.0</v>
       </c>
       <c r="AE14">
         <v>877792350.0</v>
       </c>
       <c r="AF14">
         <v>996709830.0</v>
       </c>
       <c r="AG14">
         <v>757860350.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>235</v>
+      </c>
+      <c r="B15">
+        <v>1541781.0</v>
+      </c>
       <c r="C15">
-        <v>-7633000000.0</v>
+        <v>7633000000.0</v>
       </c>
       <c r="D15">
-        <v>-13754000000.0</v>
+        <v>13754000000.0</v>
       </c>
       <c r="E15">
-        <v>-49000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="F15">
         <v>46000000.0</v>
       </c>
       <c r="G15">
         <v>31000000.0</v>
       </c>
       <c r="H15">
         <v>9952000000.0</v>
       </c>
       <c r="I15">
         <v>7952000000.0</v>
       </c>
       <c r="J15">
         <v>9617000000.0</v>
       </c>
       <c r="K15">
         <v>10680000000.0</v>
       </c>
       <c r="L15">
         <v>12739000000.0</v>
       </c>
       <c r="M15">
         <v>13248000000.0</v>
       </c>
@@ -32300,51 +32467,51 @@
       </c>
       <c r="W15">
         <v>2712487700.0</v>
       </c>
       <c r="X15">
         <v>3053892240.0</v>
       </c>
       <c r="Y15">
         <v>72450000.0</v>
       </c>
       <c r="Z15">
         <v>32210000.0</v>
       </c>
       <c r="AA15">
         <v>1104709680.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B16">
         <v>41049000000.0</v>
       </c>
       <c r="C16">
         <v>45262000000.0</v>
       </c>
       <c r="D16">
         <v>53767000000.0</v>
       </c>
       <c r="E16">
         <v>42967000000.0</v>
       </c>
       <c r="F16">
         <v>30988000000.0</v>
       </c>
       <c r="G16">
         <v>34094000000.0</v>
       </c>
       <c r="H16">
         <v>15819000000.0</v>
       </c>
       <c r="I16">
         <v>17039000000.0</v>
       </c>
@@ -32401,98 +32568,98 @@
       </c>
       <c r="AA16">
         <v>501524640.0</v>
       </c>
       <c r="AB16">
         <v>807842802.0</v>
       </c>
       <c r="AC16">
         <v>2298473100.0</v>
       </c>
       <c r="AD16">
         <v>2270221000.0</v>
       </c>
       <c r="AE16">
         <v>1511344500.0</v>
       </c>
       <c r="AF16">
         <v>885075420.0</v>
       </c>
       <c r="AG16">
         <v>542197400.0</v>
       </c>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B18">
         <v>12895000000.0</v>
       </c>
       <c r="C18">
         <v>7310000000.0</v>
       </c>
       <c r="D18">
         <v>18450000000.0</v>
       </c>
       <c r="E18">
         <v>17157000000.0</v>
       </c>
       <c r="F18">
         <v>17717000000.0</v>
       </c>
       <c r="G18">
         <v>-5384000000.0</v>
       </c>
       <c r="H18">
         <v>-13886000000.0</v>
       </c>
       <c r="I18">
         <v>-19768000000.0</v>
       </c>
@@ -32549,51 +32716,51 @@
       </c>
       <c r="AA18">
         <v>4222295280.0</v>
       </c>
       <c r="AB18">
         <v>-223227660.0</v>
       </c>
       <c r="AC18">
         <v>-953082900.0</v>
       </c>
       <c r="AD18">
         <v>270286000.0</v>
       </c>
       <c r="AE18">
         <v>872162700.0</v>
       </c>
       <c r="AF18">
         <v>1354521750.0</v>
       </c>
       <c r="AG18">
         <v>765728650.0</v>
       </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B19">
         <v>-25886000000.0</v>
       </c>
       <c r="C19">
         <v>-30657000000.0</v>
       </c>
       <c r="D19">
         <v>-28234000000.0</v>
       </c>
       <c r="E19">
         <v>-192000000.0</v>
       </c>
       <c r="F19">
         <v>11726000000.0</v>
       </c>
       <c r="G19">
         <v>-38550000000.0</v>
       </c>
       <c r="H19">
         <v>-56412000000.0</v>
       </c>
       <c r="I19">
         <v>-53979000000.0</v>
       </c>
@@ -32610,88 +32777,88 @@
         <v>-60000000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B21">
         <v>-16609000000.0</v>
       </c>
       <c r="C21">
         <v>-6966000000.0</v>
       </c>
       <c r="D21">
         <v>1188000000.0</v>
       </c>
       <c r="E21">
         <v>-14953000000.0</v>
       </c>
       <c r="F21">
         <v>-58265000000.0</v>
       </c>
       <c r="G21">
         <v>25112000000.0</v>
       </c>
       <c r="H21">
         <v>23131000000.0</v>
       </c>
       <c r="I21">
         <v>15112000000.0</v>
       </c>
@@ -32708,51 +32875,51 @@
         <v>905000000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22">
         <v>18819000000.0</v>
       </c>
       <c r="C22">
         <v>-44271000000.0</v>
       </c>
       <c r="D22">
         <v>8799000000.0</v>
       </c>
       <c r="E22">
         <v>38956000000.0</v>
       </c>
       <c r="F22">
         <v>9032000000.0</v>
       </c>
       <c r="G22">
         <v>-91754000000.0</v>
       </c>
       <c r="H22">
         <v>3389000000.0</v>
       </c>
       <c r="I22">
         <v>8729000000.0</v>
       </c>
@@ -32809,53 +32976,55 @@
       </c>
       <c r="AA22">
         <v>4039306560.0</v>
       </c>
       <c r="AB22">
         <v>2478430344.0</v>
       </c>
       <c r="AC22">
         <v>2037523950.0</v>
       </c>
       <c r="AD22">
         <v>2549123500.0</v>
       </c>
       <c r="AE22">
         <v>2473581600.0</v>
       </c>
       <c r="AF22">
         <v>1859603820.0</v>
       </c>
       <c r="AG22">
         <v>1501057050.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>242</v>
+      </c>
+      <c r="B23">
+        <v>-180718814.0</v>
+      </c>
       <c r="C23">
         <v>508000000.0</v>
       </c>
       <c r="D23">
         <v>-36000000.0</v>
       </c>
       <c r="E23">
         <v>-19705000000.0</v>
       </c>
       <c r="F23">
         <v>19052000000.0</v>
       </c>
       <c r="G23">
         <v>1228000000.0</v>
       </c>
       <c r="H23">
         <v>-2583000000.0</v>
       </c>
       <c r="I23">
         <v>9586000000.0</v>
       </c>
       <c r="J23">
         <v>-30969000000.0</v>
       </c>
       <c r="K23">
@@ -32908,51 +33077,51 @@
       </c>
       <c r="AA23">
         <v>111044934.0</v>
       </c>
       <c r="AB23">
         <v>-993664746.0</v>
       </c>
       <c r="AC23">
         <v>-190923500.0</v>
       </c>
       <c r="AD23">
         <v>-610600500.0</v>
       </c>
       <c r="AE23">
         <v>-480355230.0</v>
       </c>
       <c r="AF23">
         <v>-338694550.0</v>
       </c>
       <c r="AG23">
         <v>-338694550.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B24">
         <v>-741000000.0</v>
       </c>
       <c r="C24">
         <v>-583000000.0</v>
       </c>
       <c r="D24">
         <v>2492000000.0</v>
       </c>
       <c r="E24">
         <v>8065000000.0</v>
       </c>
       <c r="F24">
         <v>41465000000.0</v>
       </c>
       <c r="G24">
         <v>-3405000000.0</v>
       </c>
       <c r="H24">
         <v>-631000000.0</v>
       </c>
       <c r="I24">
         <v>-630000000.0</v>
       </c>
@@ -33009,51 +33178,51 @@
       </c>
       <c r="AA24">
         <v>121992480.0</v>
       </c>
       <c r="AB24">
         <v>-315535314.0</v>
       </c>
       <c r="AC24">
         <v>-14726250.0</v>
       </c>
       <c r="AD24">
         <v>-101130500.0</v>
       </c>
       <c r="AE24">
         <v>59327850.0</v>
       </c>
       <c r="AF24">
         <v>-102180030.0</v>
       </c>
       <c r="AG24">
         <v>28969650.0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B25">
         <v>3297000000.0</v>
       </c>
       <c r="C25">
         <v>68173000000.0</v>
       </c>
       <c r="D25">
         <v>11039000000.0</v>
       </c>
       <c r="E25">
         <v>7801000000.0</v>
       </c>
       <c r="F25">
         <v>17550000000.0</v>
       </c>
       <c r="G25">
         <v>87457000000.0</v>
       </c>
       <c r="H25">
         <v>19791000000.0</v>
       </c>
       <c r="I25">
         <v>9886000000.0</v>
       </c>
@@ -33110,51 +33279,51 @@
       </c>
       <c r="AA25">
         <v>1125041760.0</v>
       </c>
       <c r="AB25">
         <v>-831372204.0</v>
       </c>
       <c r="AC25">
         <v>-976644900.0</v>
       </c>
       <c r="AD25">
         <v>1344627500.0</v>
       </c>
       <c r="AE25">
         <v>1105143600.0</v>
       </c>
       <c r="AF25">
         <v>1089071850.0</v>
       </c>
       <c r="AG25">
         <v>65449950.0</v>
       </c>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>54000000.0</v>
       </c>
       <c r="L26">
         <v>144000000.0</v>
       </c>
       <c r="M26">
         <v>373000000.0</v>
       </c>
@@ -33177,51 +33346,51 @@
       <c r="V26"/>
       <c r="W26">
         <v>-30684250.0</v>
       </c>
       <c r="X26">
         <v>-202095810.0</v>
       </c>
       <c r="Y26">
         <v>-1024650000.0</v>
       </c>
       <c r="Z26">
         <v>-1175665000.0</v>
       </c>
       <c r="AA26">
         <v>-1280921040.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B27">
         <v>914000000.0</v>
       </c>
       <c r="C27">
         <v>986000000.0</v>
       </c>
       <c r="D27">
         <v>1033000000.0</v>
       </c>
       <c r="E27">
         <v>1164000000.0</v>
       </c>
       <c r="F27">
         <v>1927000000.0</v>
       </c>
       <c r="G27">
         <v>1946000000.0</v>
       </c>
       <c r="H27">
         <v>1659000000.0</v>
       </c>
       <c r="I27">
         <v>4431000000.0</v>
       </c>
@@ -33242,51 +33411,51 @@
       </c>
       <c r="O27">
         <v>485000000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B28">
         <v>-16609000000.0</v>
       </c>
       <c r="C28">
         <v>-14599000000.0</v>
       </c>
       <c r="D28">
         <v>-12566000000.0</v>
       </c>
       <c r="E28">
         <v>-15002000000.0</v>
       </c>
       <c r="F28">
         <v>-58311000000.0</v>
       </c>
       <c r="G28">
         <v>25081000000.0</v>
       </c>
       <c r="H28">
         <v>13179000000.0</v>
       </c>
       <c r="I28">
         <v>7160000000.0</v>
       </c>
@@ -33343,51 +33512,51 @@
       </c>
       <c r="AA28">
         <v>-1836664560.0</v>
       </c>
       <c r="AB28">
         <v>-993664746.0</v>
       </c>
       <c r="AC28">
         <v>872972100.0</v>
       </c>
       <c r="AD28">
         <v>-190923500.0</v>
       </c>
       <c r="AE28">
         <v>-610600500.0</v>
       </c>
       <c r="AF28">
         <v>-480355230.0</v>
       </c>
       <c r="AG28">
         <v>-338694550.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B29">
         <v>38308000000.0</v>
       </c>
       <c r="C29">
         <v>37384000000.0</v>
       </c>
       <c r="D29">
         <v>49176000000.0</v>
       </c>
       <c r="E29">
         <v>40299000000.0</v>
       </c>
       <c r="F29">
         <v>34089000000.0</v>
       </c>
       <c r="G29">
         <v>29761000000.0</v>
       </c>
       <c r="H29">
         <v>41895000000.0</v>
       </c>
       <c r="I29">
         <v>33581000000.0</v>
       </c>
@@ -33444,51 +33613,51 @@
       </c>
       <c r="AA29">
         <v>6201284400.0</v>
       </c>
       <c r="AB29">
         <v>2133332448.0</v>
       </c>
       <c r="AC29">
         <v>1923837300.0</v>
       </c>
       <c r="AD29">
         <v>2888341500.0</v>
       </c>
       <c r="AE29">
         <v>2855964750.0</v>
       </c>
       <c r="AF29">
         <v>2834132220.0</v>
       </c>
       <c r="AG29">
         <v>2011781250.0</v>
       </c>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B30">
         <v>-25886000000.0</v>
       </c>
       <c r="C30">
         <v>-30657000000.0</v>
       </c>
       <c r="D30">
         <v>-28234000000.0</v>
       </c>
       <c r="E30">
         <v>-15077000000.0</v>
       </c>
       <c r="F30">
         <v>25093000000.0</v>
       </c>
       <c r="G30">
         <v>-38550000000.0</v>
       </c>
       <c r="H30">
         <v>-56412000000.0</v>
       </c>
       <c r="I30">
         <v>-53979000000.0</v>
       </c>
@@ -33582,344 +33751,348 @@
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E1" t="s">
         <v>2</v>
       </c>
       <c r="F1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="I1" t="s">
         <v>3</v>
       </c>
       <c r="J1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M1" t="s">
         <v>4</v>
       </c>
       <c r="N1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="O1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="P1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="Q1" t="s">
         <v>5</v>
       </c>
       <c r="R1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="S1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="T1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="U1" t="s">
         <v>6</v>
       </c>
       <c r="V1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="W1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="X1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="Y1" t="s">
         <v>7</v>
       </c>
       <c r="Z1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AA1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AB1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AC1" t="s">
         <v>8</v>
       </c>
       <c r="AD1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AE1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AF1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AG1" t="s">
         <v>9</v>
       </c>
       <c r="AH1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AI1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AJ1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AK1" t="s">
         <v>10</v>
       </c>
       <c r="AL1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AM1" t="s">
         <v>11</v>
       </c>
       <c r="AN1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AO1" t="s">
         <v>12</v>
       </c>
       <c r="AP1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ1" t="s">
         <v>13</v>
       </c>
       <c r="AR1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AS1" t="s">
         <v>14</v>
       </c>
       <c r="AT1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AU1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AV1" t="s">
         <v>15</v>
       </c>
       <c r="AW1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AX1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AY1" t="s">
         <v>16</v>
       </c>
       <c r="AZ1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BA1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BB1" t="s">
         <v>17</v>
       </c>
       <c r="BC1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BD1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BE1" t="s">
         <v>18</v>
       </c>
       <c r="BF1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BG1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BH1" t="s">
         <v>19</v>
       </c>
       <c r="BI1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BJ1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BK1" t="s">
         <v>20</v>
       </c>
       <c r="BL1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="BM1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN1" t="s">
         <v>21</v>
       </c>
       <c r="BO1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="BP1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="BQ1" t="s">
         <v>22</v>
       </c>
       <c r="BR1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="BS1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="BT1" t="s">
         <v>23</v>
       </c>
       <c r="BU1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="BV1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="BW1" t="s">
         <v>24</v>
       </c>
       <c r="BX1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="BY1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="BZ1" t="s">
         <v>25</v>
       </c>
       <c r="CA1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CB1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="CC1" t="s">
         <v>26</v>
       </c>
       <c r="CD1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CE1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CF1" t="s">
         <v>27</v>
       </c>
       <c r="CG1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="CH1" t="s">
         <v>28</v>
       </c>
       <c r="CI1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="CJ1" t="s">
         <v>29</v>
       </c>
       <c r="CK1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="CL1" t="s">
         <v>30</v>
       </c>
       <c r="CM1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="CN1" t="s">
         <v>31</v>
       </c>
       <c r="CO1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="CP1" t="s">
         <v>32</v>
       </c>
       <c r="CQ1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B2">
         <v>38237684000.0</v>
       </c>
       <c r="C2">
         <v>36716000000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2"/>
+      <c r="D2">
+        <v>2485377875.0</v>
+      </c>
+      <c r="E2">
+        <v>2147423103.0</v>
+      </c>
       <c r="F2">
         <v>39271000000.0</v>
       </c>
       <c r="G2">
         <v>53926000000.0</v>
       </c>
       <c r="H2">
         <v>53926000000.0</v>
       </c>
       <c r="I2">
         <v>35032000000.0</v>
       </c>
       <c r="J2">
         <v>2058889215.0</v>
       </c>
       <c r="K2">
         <v>43140000000.0</v>
       </c>
       <c r="L2">
         <v>2633297726.0</v>
       </c>
       <c r="M2">
         <v>30771000000.0</v>
       </c>
       <c r="N2">
@@ -34147,51 +34320,51 @@
       </c>
       <c r="CK2">
         <v>2461144500.0</v>
       </c>
       <c r="CL2">
         <v>2121945000.0</v>
       </c>
       <c r="CM2">
         <v>2121945000.0</v>
       </c>
       <c r="CN2">
         <v>1365430650.0</v>
       </c>
       <c r="CO2">
         <v>1365430650.0</v>
       </c>
       <c r="CP2">
         <v>880891950.0</v>
       </c>
       <c r="CQ2">
         <v>880891950.0</v>
       </c>
     </row>
     <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B3">
         <v>8217110000</v>
       </c>
       <c r="C3">
         <v>10572000000</v>
       </c>
       <c r="D3">
         <v>14993000000</v>
       </c>
       <c r="E3">
         <v>14204000000</v>
       </c>
       <c r="F3">
         <v>7102000000</v>
       </c>
       <c r="G3">
         <v>15870000000</v>
       </c>
       <c r="H3">
         <v>7935000000</v>
       </c>
       <c r="I3">
         <v>14407000000</v>
       </c>
@@ -34434,51 +34607,51 @@
       </c>
       <c r="CK3">
         <v>1309027750</v>
       </c>
       <c r="CL3">
         <v>991901025</v>
       </c>
       <c r="CM3">
         <v>991901025</v>
       </c>
       <c r="CN3">
         <v>739805235</v>
       </c>
       <c r="CO3">
         <v>739805235</v>
       </c>
       <c r="CP3">
         <v>623026300</v>
       </c>
       <c r="CQ3">
         <v>623026300</v>
       </c>
     </row>
     <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4">
         <v>0.0</v>
       </c>
@@ -34551,51 +34724,51 @@
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
     </row>
     <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5">
         <v>0.0</v>
       </c>
@@ -34668,63 +34841,63 @@
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
     </row>
     <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B6">
         <v>-4850458000.0</v>
       </c>
       <c r="C6">
         <v>4334000000.0</v>
       </c>
       <c r="D6">
         <v>36482000000.0</v>
       </c>
       <c r="E6">
-        <v>-8505000000.0</v>
+        <v>337954772.0</v>
       </c>
       <c r="F6"/>
       <c r="G6">
         <v>-14655000000.0</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>18894000000.0</v>
       </c>
       <c r="J6">
         <v>9469000000.0</v>
       </c>
       <c r="K6">
         <v>-8108000000.0</v>
       </c>
       <c r="L6">
         <v>-4069000000.0</v>
       </c>
       <c r="M6">
         <v>12369000000.0</v>
       </c>
       <c r="N6">
         <v>6228500000.0</v>
       </c>
       <c r="O6">
@@ -34951,51 +35124,51 @@
       </c>
       <c r="CK6">
         <v>-190923500.0</v>
       </c>
       <c r="CL6">
         <v>-610600500.0</v>
       </c>
       <c r="CM6">
         <v>-610600500.0</v>
       </c>
       <c r="CN6">
         <v>-480355230.0</v>
       </c>
       <c r="CO6">
         <v>-480355230.0</v>
       </c>
       <c r="CP6">
         <v>-338694550.0</v>
       </c>
       <c r="CQ6">
         <v>-338694550.0</v>
       </c>
     </row>
     <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B7">
         <v>-3574147000.0</v>
       </c>
       <c r="C7">
         <v>4432000000.0</v>
       </c>
       <c r="D7">
         <v>-1077000000.0</v>
       </c>
       <c r="E7">
         <v>4042000000.0</v>
       </c>
       <c r="F7">
         <v>2021000000.0</v>
       </c>
       <c r="G7">
         <v>-7190000000.0</v>
       </c>
       <c r="H7">
         <v>-3595000000.0</v>
       </c>
       <c r="I7">
         <v>9957000000.0</v>
       </c>
@@ -35198,51 +35371,51 @@
       </c>
       <c r="CK7">
         <v>-991351000.0</v>
       </c>
       <c r="CL7">
         <v>-800276400.0</v>
       </c>
       <c r="CM7">
         <v>-800276400.0</v>
       </c>
       <c r="CN7">
         <v>-555626640.0</v>
       </c>
       <c r="CO7">
         <v>-555626640.0</v>
       </c>
       <c r="CP7">
         <v>-156293050.0</v>
       </c>
       <c r="CQ7">
         <v>-156293050.0</v>
       </c>
     </row>
     <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8">
         <v>0.0</v>
       </c>
@@ -35315,51 +35488,51 @@
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
     </row>
     <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B9">
         <v>1816604000.0</v>
       </c>
       <c r="C9">
         <v>-3254000000.0</v>
       </c>
       <c r="D9">
         <v>2140000000.0</v>
       </c>
       <c r="E9">
         <v>231000000.0</v>
       </c>
       <c r="F9">
         <v>115500000.0</v>
       </c>
       <c r="G9">
         <v>-3325000000.0</v>
       </c>
       <c r="H9">
         <v>-1662500000.0</v>
       </c>
       <c r="I9">
         <v>4041000000.0</v>
       </c>
@@ -35514,51 +35687,51 @@
         <v>175553000.0</v>
       </c>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
     </row>
     <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B10">
         <v>-906873000.0</v>
       </c>
       <c r="C10">
         <v>2760000000.0</v>
       </c>
       <c r="D10">
         <v>-3217000000.0</v>
       </c>
       <c r="E10">
         <v>3811000000.0</v>
       </c>
       <c r="F10">
         <v>1905500000.0</v>
       </c>
       <c r="G10">
         <v>-3865000000.0</v>
       </c>
       <c r="H10">
         <v>-1932500000.0</v>
       </c>
       <c r="I10">
         <v>5916000000.0</v>
       </c>
@@ -35787,51 +35960,51 @@
       </c>
       <c r="CK10">
         <v>-248064500.0</v>
       </c>
       <c r="CL10">
         <v>73401975.0</v>
       </c>
       <c r="CM10">
         <v>73401975.0</v>
       </c>
       <c r="CN10">
         <v>-95452875.0</v>
       </c>
       <c r="CO10">
         <v>-95452875.0</v>
       </c>
       <c r="CP10">
         <v>-29506125.0</v>
       </c>
       <c r="CQ10">
         <v>-29506125.0</v>
       </c>
     </row>
     <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11">
         <v>194500000.0</v>
       </c>
       <c r="J11">
         <v>194500000.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>5079500000.0</v>
       </c>
       <c r="N11">
         <v>5079500000.0</v>
@@ -35958,51 +36131,51 @@
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
     </row>
     <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12">
         <v>11045000000.0</v>
       </c>
       <c r="J12">
         <v>11045000000.0</v>
       </c>
       <c r="K12">
         <v>-4582500000.0</v>
       </c>
       <c r="L12">
         <v>-4582500000.0</v>
       </c>
       <c r="M12">
         <v>2417500000.0</v>
       </c>
       <c r="N12">
         <v>2417500000.0</v>
@@ -36119,51 +36292,51 @@
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
     </row>
     <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13">
         <v>0.0</v>
       </c>
@@ -36242,51 +36415,51 @@
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
     </row>
     <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B14">
         <v>6199507000.0</v>
       </c>
       <c r="C14">
         <v>6926000000.0</v>
       </c>
       <c r="D14">
         <v>7382000000.0</v>
       </c>
       <c r="E14">
         <v>7991000000.0</v>
       </c>
       <c r="F14">
         <v>3995500000.0</v>
       </c>
       <c r="G14">
         <v>7701000000.0</v>
       </c>
       <c r="H14">
         <v>3850500000.0</v>
       </c>
       <c r="I14">
         <v>9042000000.0</v>
       </c>
@@ -36523,61 +36696,61 @@
       </c>
       <c r="CK14">
         <v>488646250.0</v>
       </c>
       <c r="CL14">
         <v>438896175.0</v>
       </c>
       <c r="CM14">
         <v>438896175.0</v>
       </c>
       <c r="CN14">
         <v>498354915.0</v>
       </c>
       <c r="CO14">
         <v>498354915.0</v>
       </c>
       <c r="CP14">
         <v>378930175.0</v>
       </c>
       <c r="CQ14">
         <v>378930175.0</v>
       </c>
     </row>
     <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B15"/>
       <c r="C15">
-        <v>-1000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D15">
-        <v>-27000000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="E15">
-        <v>-1292000000.0</v>
+        <v>1292000000.0</v>
       </c>
       <c r="F15">
         <v>646000000.0</v>
       </c>
       <c r="G15">
         <v>6341000000.0</v>
       </c>
       <c r="H15">
         <v>3170500000.0</v>
       </c>
       <c r="I15">
         <v>4467000000.0</v>
       </c>
       <c r="J15">
         <v>2233500000.0</v>
       </c>
       <c r="K15">
         <v>9287000000.0</v>
       </c>
       <c r="L15">
         <v>4643500000.0</v>
       </c>
       <c r="M15">
         <v>21000000.0</v>
       </c>
@@ -36766,63 +36939,67 @@
       </c>
       <c r="CC15">
         <v>552354840.0</v>
       </c>
       <c r="CD15">
         <v>552354840.0</v>
       </c>
       <c r="CE15">
         <v>552354840.0</v>
       </c>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
     </row>
     <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B16">
         <v>33387225000.0</v>
       </c>
       <c r="C16">
         <v>41050000000.0</v>
       </c>
       <c r="D16">
         <v>36482000000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16"/>
+      <c r="E16">
+        <v>2485377875.0</v>
+      </c>
+      <c r="F16">
+        <v>2147423103.0</v>
+      </c>
       <c r="G16">
         <v>39271000000.0</v>
       </c>
       <c r="H16">
         <v>53926000000.0</v>
       </c>
       <c r="I16">
         <v>53926000000.0</v>
       </c>
       <c r="J16">
         <v>2058889215.0</v>
       </c>
       <c r="K16">
         <v>35032000000.0</v>
       </c>
       <c r="L16">
         <v>2633297726.0</v>
       </c>
       <c r="M16">
         <v>43140000000.0</v>
       </c>
       <c r="N16">
         <v>1928007518.0</v>
       </c>
       <c r="O16">
@@ -37047,51 +37224,51 @@
       </c>
       <c r="CK16">
         <v>2270221000.0</v>
       </c>
       <c r="CL16">
         <v>1511344500.0</v>
       </c>
       <c r="CM16">
         <v>1511344500.0</v>
       </c>
       <c r="CN16">
         <v>885075420.0</v>
       </c>
       <c r="CO16">
         <v>885075420.0</v>
       </c>
       <c r="CP16">
         <v>542197400.0</v>
       </c>
       <c r="CQ16">
         <v>542197400.0</v>
       </c>
     </row>
     <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17">
         <v>0.0</v>
       </c>
@@ -37164,51 +37341,51 @@
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
     </row>
     <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B18">
         <v>783988000.0</v>
       </c>
       <c r="C18">
         <v>13908000000.0</v>
       </c>
       <c r="D18">
         <v>-1128000000.0</v>
       </c>
       <c r="E18">
         <v>14236000000.0</v>
       </c>
       <c r="F18">
         <v>7118000000.0</v>
       </c>
       <c r="G18">
         <v>-6926000000.0</v>
       </c>
       <c r="H18">
         <v>-3463000000.0</v>
       </c>
       <c r="I18">
         <v>21293000000.0</v>
       </c>
@@ -37423,51 +37600,51 @@
       </c>
       <c r="CK18">
         <v>135143000.0</v>
       </c>
       <c r="CL18">
         <v>436081350.0</v>
       </c>
       <c r="CM18">
         <v>436081350.0</v>
       </c>
       <c r="CN18">
         <v>677260875.0</v>
       </c>
       <c r="CO18">
         <v>677260875.0</v>
       </c>
       <c r="CP18">
         <v>382864325.0</v>
       </c>
       <c r="CQ18">
         <v>382864325.0</v>
       </c>
     </row>
     <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>-64000000.0</v>
       </c>
       <c r="J19">
         <v>-64000000.0</v>
       </c>
       <c r="K19">
         <v>-27000000.0</v>
       </c>
       <c r="L19">
         <v>-27000000.0</v>
       </c>
       <c r="M19">
         <v>-61000000.0</v>
       </c>
       <c r="N19">
         <v>-61000000.0</v>
@@ -37584,51 +37761,51 @@
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
     </row>
     <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -37683,51 +37860,51 @@
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
     </row>
     <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21">
         <v>-71500000.0</v>
       </c>
       <c r="J21">
         <v>-71500000.0</v>
       </c>
       <c r="K21">
         <v>665500000.0</v>
       </c>
       <c r="L21">
         <v>665500000.0</v>
       </c>
       <c r="M21">
         <v>-3477000000.0</v>
       </c>
       <c r="N21">
         <v>-3477000000.0</v>
@@ -37844,51 +38021,51 @@
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
     </row>
     <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22">
         <v>229576000.0</v>
       </c>
       <c r="C22">
         <v>2167000000.0</v>
       </c>
       <c r="D22">
         <v>4600000000.0</v>
       </c>
       <c r="E22">
         <v>-53855000000.0</v>
       </c>
       <c r="F22">
         <v>-26927500000.0</v>
       </c>
       <c r="G22">
         <v>9584000000.0</v>
       </c>
       <c r="H22">
         <v>4792000000.0</v>
       </c>
       <c r="I22">
         <v>-5778000000.0</v>
       </c>
@@ -38131,51 +38308,51 @@
       </c>
       <c r="CK22">
         <v>1274561750.0</v>
       </c>
       <c r="CL22">
         <v>1236790800.0</v>
       </c>
       <c r="CM22">
         <v>1236790800.0</v>
       </c>
       <c r="CN22">
         <v>929801910.0</v>
       </c>
       <c r="CO22">
         <v>929801910.0</v>
       </c>
       <c r="CP22">
         <v>750528525.0</v>
       </c>
       <c r="CQ22">
         <v>750528525.0</v>
       </c>
     </row>
     <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B23">
         <v>-1988072000.0</v>
       </c>
       <c r="C23">
         <v>-1536000000.0</v>
       </c>
       <c r="D23">
         <v>158000000.0</v>
       </c>
       <c r="E23">
         <v>-6903000000.0</v>
       </c>
       <c r="F23">
         <v>-3451500000.0</v>
       </c>
       <c r="G23">
         <v>-63000000.0</v>
       </c>
       <c r="H23">
         <v>-31500000.0</v>
       </c>
       <c r="I23">
         <v>979500000.0</v>
       </c>
@@ -38406,51 +38583,51 @@
       </c>
       <c r="CK23">
         <v>-305300250.0</v>
       </c>
       <c r="CL23">
         <v>-240177615.0</v>
       </c>
       <c r="CM23">
         <v>-240177615.0</v>
       </c>
       <c r="CN23">
         <v>-169347275.0</v>
       </c>
       <c r="CO23">
         <v>-169347275.0</v>
       </c>
       <c r="CP23">
         <v>-169347275.0</v>
       </c>
       <c r="CQ23">
         <v>-169347275.0</v>
       </c>
     </row>
     <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B24">
         <v>-82876000.0</v>
       </c>
       <c r="C24">
         <v>-61000000.0</v>
       </c>
       <c r="D24">
         <v>-430000000.0</v>
       </c>
       <c r="E24">
         <v>191000000.0</v>
       </c>
       <c r="F24">
         <v>95500000.0</v>
       </c>
       <c r="G24">
         <v>-774000000.0</v>
       </c>
       <c r="H24">
         <v>-387000000.0</v>
       </c>
       <c r="I24">
         <v>241000000.0</v>
       </c>
@@ -38693,51 +38870,51 @@
       </c>
       <c r="CK24">
         <v>-50565250.0</v>
       </c>
       <c r="CL24">
         <v>29663925.0</v>
       </c>
       <c r="CM24">
         <v>29663925.0</v>
       </c>
       <c r="CN24">
         <v>-51090015.0</v>
       </c>
       <c r="CO24">
         <v>-51090015.0</v>
       </c>
       <c r="CP24">
         <v>14484825.0</v>
       </c>
       <c r="CQ24">
         <v>14484825.0</v>
       </c>
     </row>
     <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B25">
         <v>6146162000.0</v>
       </c>
       <c r="C25">
         <v>10955000000.0</v>
       </c>
       <c r="D25">
         <v>2454000000.0</v>
       </c>
       <c r="E25">
         <v>69746000000.0</v>
       </c>
       <c r="F25">
         <v>34873000000.0</v>
       </c>
       <c r="G25">
         <v>-1621000000.0</v>
       </c>
       <c r="H25">
         <v>-810500000.0</v>
       </c>
       <c r="I25">
         <v>22011000000.0</v>
       </c>
@@ -38952,51 +39129,51 @@
       </c>
       <c r="CK25">
         <v>672313750.0</v>
       </c>
       <c r="CL25">
         <v>552571800.0</v>
       </c>
       <c r="CM25">
         <v>552571800.0</v>
       </c>
       <c r="CN25">
         <v>544535925.0</v>
       </c>
       <c r="CO25">
         <v>544535925.0</v>
       </c>
       <c r="CP25">
         <v>32724975.0</v>
       </c>
       <c r="CQ25">
         <v>32724975.0</v>
       </c>
     </row>
     <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26">
         <v>0.0</v>
       </c>
@@ -39129,54 +39306,56 @@
       </c>
       <c r="CC26">
         <v>-640460520.0</v>
       </c>
       <c r="CD26">
         <v>-640460520.0</v>
       </c>
       <c r="CE26">
         <v>-640460520.0</v>
       </c>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
     </row>
     <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B27"/>
-      <c r="C27"/>
+      <c r="C27">
+        <v>408000000.0</v>
+      </c>
       <c r="D27">
         <v>506000000.0</v>
       </c>
       <c r="E27">
         <v>516000000.0</v>
       </c>
       <c r="F27">
         <v>258000000.0</v>
       </c>
       <c r="G27">
         <v>470000000.0</v>
       </c>
       <c r="H27">
         <v>235000000.0</v>
       </c>
       <c r="I27">
         <v>468000000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27">
         <v>565000000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27">
         <v>568000000.0</v>
@@ -39280,51 +39459,51 @@
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
     </row>
     <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B28">
         <v>-7063514000.0</v>
       </c>
       <c r="C28">
         <v>-8854000000.0</v>
       </c>
       <c r="D28">
         <v>-7792000000.0</v>
       </c>
       <c r="E28">
         <v>-8195000000.0</v>
       </c>
       <c r="F28">
         <v>-4097500000.0</v>
       </c>
       <c r="G28">
         <v>-6404000000.0</v>
       </c>
       <c r="H28">
         <v>-3202000000.0</v>
       </c>
       <c r="I28">
         <v>-4610000000.0</v>
       </c>
@@ -39567,51 +39746,51 @@
       </c>
       <c r="CK28">
         <v>-95461750.0</v>
       </c>
       <c r="CL28">
         <v>-305300250.0</v>
       </c>
       <c r="CM28">
         <v>-305300250.0</v>
       </c>
       <c r="CN28">
         <v>-240177615.0</v>
       </c>
       <c r="CO28">
         <v>-240177615.0</v>
       </c>
       <c r="CP28">
         <v>-169347275.0</v>
       </c>
       <c r="CQ28">
         <v>-169347275.0</v>
       </c>
     </row>
     <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B29">
         <v>9001098000.0</v>
       </c>
       <c r="C29">
         <v>24480000000.0</v>
       </c>
       <c r="D29">
         <v>13865000000.0</v>
       </c>
       <c r="E29">
         <v>28440000000.0</v>
       </c>
       <c r="F29">
         <v>14220000000.0</v>
       </c>
       <c r="G29">
         <v>8944000000.0</v>
       </c>
       <c r="H29">
         <v>4472000000.0</v>
       </c>
       <c r="I29">
         <v>35700000000.0</v>
       </c>
@@ -39854,51 +40033,51 @@
       </c>
       <c r="CK29">
         <v>1444170750.0</v>
       </c>
       <c r="CL29">
         <v>1427982375.0</v>
       </c>
       <c r="CM29">
         <v>1427982375.0</v>
       </c>
       <c r="CN29">
         <v>1417066110.0</v>
       </c>
       <c r="CO29">
         <v>1417066110.0</v>
       </c>
       <c r="CP29">
         <v>1005890625.0</v>
       </c>
       <c r="CQ29">
         <v>1005890625.0</v>
       </c>
     </row>
     <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B30">
         <v>-8344758000.0</v>
       </c>
       <c r="C30">
         <v>-10463000000.0</v>
       </c>
       <c r="D30">
         <v>-15423000000.0</v>
       </c>
       <c r="E30">
         <v>-14013000000.0</v>
       </c>
       <c r="F30"/>
       <c r="G30">
         <v>-16644000000.0</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>-14166000000.0</v>
       </c>
       <c r="J30">
         <v>-7083000000.0</v>
       </c>
       <c r="K30">