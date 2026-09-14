--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -25,50 +25,53 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
@@ -304,53 +307,50 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
-  </si>
-[...1 lines deleted...]
-    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1139,62 +1139,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1250,5112 +1250,5246 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" t="s">
+        <v>33</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B2">
+        <v>28469151000.0</v>
+      </c>
+      <c r="C2">
         <v>28272000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>24972000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>26311000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17197000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13535000000.0</v>
       </c>
       <c r="G2">
         <v>13535000000.0</v>
       </c>
       <c r="H2">
+        <v>13535000000.0</v>
+      </c>
+      <c r="I2">
         <v>13510000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11941000000.0</v>
       </c>
       <c r="J2">
         <v>11941000000.0</v>
       </c>
       <c r="K2">
+        <v>11941000000.0</v>
+      </c>
+      <c r="L2">
         <v>12178000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12888000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1514434000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1435704690.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1507955910.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1738700370.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1191269400.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>739258410.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1099713660.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>843142800.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>498482100.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>709192720.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4093278950.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4812874290.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6768900000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7448562500.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3680106480.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2877223542.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2854536300.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2504227000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2280008250.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2248687920.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1706705800.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
+      <c r="H3"/>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
-      <c r="M3"/>
+      <c r="M3">
+        <v>0.0</v>
+      </c>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
+      <c r="AH3"/>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
+      <c r="AH4"/>
     </row>
-    <row r="5" spans="1:33">
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B5">
+        <v>47983287000.0</v>
+      </c>
+      <c r="C5">
         <v>49306000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>47534000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>51310000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>39484000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>37085000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>53529000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>28316000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>22858000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>8356000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>15439000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>16348000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>408000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4483000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2137000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1895000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>137000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-59190000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>71789520000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1937842500.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1193488880.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2772607980.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2706350850.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-973053900.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-7855650000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-19438735000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>914943600.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-11091398112.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-9561459600.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-8399727000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-7424642250.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-6975877920.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-5859379950.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
+      <c r="H6"/>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
-      <c r="M6"/>
+      <c r="M6">
+        <v>0.0</v>
+      </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
+      <c r="AH6"/>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B7">
+        <v>17444000000.0</v>
+      </c>
+      <c r="C7">
         <v>17360000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>17437000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>16297000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>36600000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>15677000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>17719000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7445000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>7280000000.0</v>
       </c>
-      <c r="J7">
-[...1 lines deleted...]
-      </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
-      <c r="M7"/>
+      <c r="M7">
+        <v>0.0</v>
+      </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
+      <c r="AH7"/>
     </row>
-    <row r="8" spans="1:33">
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B8">
         <v>9888000000.0</v>
       </c>
       <c r="C8">
         <v>9888000000.0</v>
       </c>
       <c r="D8">
         <v>9888000000.0</v>
       </c>
       <c r="E8">
         <v>9888000000.0</v>
       </c>
       <c r="F8">
         <v>9888000000.0</v>
       </c>
       <c r="G8">
         <v>9888000000.0</v>
       </c>
       <c r="H8">
         <v>9888000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>9888000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
+      <c r="AH8"/>
     </row>
-    <row r="9" spans="1:33">
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
-[...1 lines deleted...]
-      </c>
+      <c r="H9"/>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
-      <c r="M9"/>
+      <c r="M9">
+        <v>0.0</v>
+      </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
+      <c r="AH9"/>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10">
+        <v>42958678000.0</v>
+      </c>
+      <c r="C10">
         <v>41050000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>45383000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>53926000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>43140000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>31231000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>34739000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>15877000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>17128000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>27643000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>49985000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>48329000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>37155000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>25247000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>12746000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>14716000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>14870000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>19425000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4162730000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6095395500.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2587083680.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2347075820.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1393064950.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3458083860.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3798450000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2383540000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>501524640.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>807842802.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2298473100.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2438923000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2442835050.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2137053510.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1336895700.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>51214000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>40577000000.0</v>
       </c>
-      <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
+      <c r="AH11"/>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B12">
+        <v>49120149000.0</v>
+      </c>
+      <c r="C12">
         <v>46665000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>47556000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>53926000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>43140000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>31231000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>34739000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>16507000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>17213000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>27643000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>49985000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>48453000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>37571000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>26740000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13172000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14792000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>14947000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>19588000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4233020000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6187002600.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2587083680.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2347075820.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1393064950.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3458083860.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4036500000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2383540000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>501524640.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>807842802.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2298473100.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2438923000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2442835050.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2137053510.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1336895700.0</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B13">
-        <v>9888000000.0</v>
+        <v>9809149000.0</v>
       </c>
       <c r="C13">
         <v>9888000000.0</v>
       </c>
       <c r="D13">
         <v>9888000000.0</v>
       </c>
       <c r="E13">
         <v>9888000000.0</v>
       </c>
       <c r="F13">
         <v>9888000000.0</v>
       </c>
       <c r="G13">
         <v>9888000000.0</v>
       </c>
       <c r="H13">
         <v>9888000000.0</v>
       </c>
       <c r="I13">
+        <v>9888000000.0</v>
+      </c>
+      <c r="J13">
         <v>15775000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29282000000.0</v>
       </c>
       <c r="K13">
         <v>29282000000.0</v>
       </c>
       <c r="L13">
+        <v>29282000000.0</v>
+      </c>
+      <c r="M13">
         <v>29228000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>29084000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>28711000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3423119000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4093809000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3570924000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3593750000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2425000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>515000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>507188000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3357714700.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2939551150.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3061377270.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>260443000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1769000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>229641000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
+      <c r="AH13"/>
     </row>
-    <row r="14" spans="1:33">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B14">
+        <v>648500000.0</v>
+      </c>
+      <c r="C14">
         <v>640669000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>633000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>661900000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>634900000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>627800000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>617900000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>620300000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>615900000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>612400000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>610700000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>610200000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>620800000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>606800000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>606100000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>614500000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>615500000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>614000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>609500000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>642300988.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>629373650.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>623078640.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>610000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>669879384.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>625000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>627300000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>660800000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>641875000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>640555556.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>646091954.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>634666667.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>616144578.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>699500000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
+      <c r="F15"/>
       <c r="G15">
         <v>9888000000.0</v>
       </c>
       <c r="H15">
         <v>9888000000.0</v>
       </c>
       <c r="I15">
+        <v>9888000000.0</v>
+      </c>
+      <c r="J15">
         <v>15775000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29282000000.0</v>
       </c>
       <c r="K15">
         <v>29282000000.0</v>
       </c>
       <c r="L15">
+        <v>29282000000.0</v>
+      </c>
+      <c r="M15">
         <v>29228000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>29084000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>28711000000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>3357714700.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2939551150.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3061377270.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
+      <c r="AH15"/>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B16">
+        <v>939448000.0</v>
+      </c>
+      <c r="C16">
         <v>625000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>320000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>966000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>724000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>576000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>579000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>210000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>220000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>282000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>170000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>397000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>101000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1171000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>737000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>885000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>266000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>464000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>156200000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>42280200.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5217047200.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5405588220.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>5389221600.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
+      <c r="AH16"/>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
-      <c r="M17"/>
+      <c r="M17">
+        <v>0.0</v>
+      </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
+      <c r="AH17"/>
     </row>
-    <row r="18" spans="1:33">
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-      <c r="H18">
-[...1 lines deleted...]
-      </c>
+      <c r="H18"/>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18">
+        <v>0.0</v>
+      </c>
+      <c r="N18">
         <v>1743000000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
+      <c r="AH18"/>
     </row>
-    <row r="19" spans="1:33">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
+      <c r="AH19"/>
     </row>
-    <row r="20" spans="1:33">
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>52</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>2350000000.0</v>
       </c>
-      <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>469000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>590000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>644000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>574000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>787000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>747000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>738000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>805000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>820050000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>598969500.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>807570320.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>76346000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>35488000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>40746000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>37729000.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>258070000.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
+      <c r="AH20"/>
     </row>
-    <row r="21" spans="1:33">
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B21">
+        <v>2483040000.0</v>
+      </c>
+      <c r="C21">
         <v>132236055.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2462000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3191000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3051000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2482000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2800000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3357000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2687000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2361000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2680000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1703000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1882000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1418000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1214000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1265000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1193000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1068000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>905960000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>641249700.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>153524000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1994682000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2246087100.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2896706610.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1335150000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>555622500.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1741781520.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>155656044.0</v>
       </c>
-      <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
+      <c r="AH21"/>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B22">
+        <v>49919721000.0</v>
+      </c>
+      <c r="C22">
         <v>41793000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>40719000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>42205000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>41110000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>29742000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>27801000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>29646000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>29364000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>25374000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>23798000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>23141000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>26758000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>22619000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>20668000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>18512000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>16472000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>14589000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>18853340000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>14664182700.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>7075173600.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9647611940.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7855168000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>9071856360.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>9087300000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>7239197500.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3659774400.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2841024462.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2499339150.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2359107000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1368438000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1608335490.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1291831800.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B23">
+        <v>360916779000.0</v>
+      </c>
+      <c r="C23">
         <v>359555000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>364980000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>433838000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>419548000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>360743000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>474535000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>466237000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>439235000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>398939000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>390714000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>323599000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>280264000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>246165000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>203753000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>177972000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>156484000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>145838000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>131520400000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>121245520200.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>86467197360.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>80425578240.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>67855150450.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>73143713160.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>64345950000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>50142917500.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>28383583680.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>24248557056.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>23094294300.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>21000678000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>18012714750.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>17019702150.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>14661146450.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B24">
+        <v>67874000000.0</v>
+      </c>
+      <c r="C24">
         <v>88554000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>115913000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>94304000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>82500000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>97137000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>147511000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>127350000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>89411000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>72560000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>78015000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>39275000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2204349000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2262877000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1569174000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2124832000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1850574000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1810506000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1884857000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1898000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2096441000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1942552000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1462866000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>561784000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>522329000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>620000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>217415000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
+      <c r="AH24"/>
     </row>
-    <row r="25" spans="1:33">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>96701000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>96766000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>111043000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>163336000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>134795000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>96691000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>74312000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>78015000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>39275000000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
+      <c r="AH25"/>
     </row>
-    <row r="26" spans="1:33">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B26">
+        <v>16994000000.0</v>
+      </c>
+      <c r="C26">
         <v>16747000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>17724000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>17421000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>15263000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>12847000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>13738000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>11114000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>11942000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>12800000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>14061000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>321.11</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>10530000000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
+      <c r="AH26"/>
     </row>
-    <row r="27" spans="1:33">
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
-[...1 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
-      <c r="M27"/>
+      <c r="M27">
+        <v>0.0</v>
+      </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
+      <c r="AH27"/>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B28">
+        <v>67239497000.0</v>
+      </c>
+      <c r="C28">
         <v>79622000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>89772000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>84762000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>76215000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>85621000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>170816000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>122759000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>94361000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>56510000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>30166000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-5410000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-10717000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1590000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3376000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1451000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>902000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-968000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>14698420000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14234334000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>11970622000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>15658253700.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>14697755750.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>13630239630.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6965550000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6103795000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1572347520.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>711311922.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>236209050.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1113342500.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-114325200.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-201814650.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1494619350.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B29">
+        <v>256696000000.0</v>
+      </c>
+      <c r="C29">
         <v>255739000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>260723000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>321210000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>273146000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>249435000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>344037000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>351101000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>327194000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>295864000000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
+      <c r="AH29"/>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B30">
+        <v>45779007000.0</v>
+      </c>
+      <c r="C30">
         <v>41643000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>27443000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>32316000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23440000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>17907000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>28578000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>23915000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>21236000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>21123000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>21566000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>29973000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25223000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>25569000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>25822000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>23174000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20397000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>17040000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>23695540000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>17074154100.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10262575040.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>11635645000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>10260813200.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>10845808470.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10146150000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4771261440.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3648867264.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2952907650.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2436202000.0</v>
       </c>
       <c r="AD30">
         <v>2436202000.0</v>
       </c>
       <c r="AE30">
+        <v>2436202000.0</v>
+      </c>
+      <c r="AF30">
         <v>2131962690.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1722442400.0</v>
       </c>
       <c r="AG30">
         <v>1722442400.0</v>
       </c>
+      <c r="AH30">
+        <v>1722442400.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>193713000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>185572000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>144007000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>151507000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>216553000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>220298000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>209350000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>204317000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>4788.29</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>168451000000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
+      <c r="AH31"/>
     </row>
-    <row r="32" spans="1:33">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B32">
+        <v>64353000000.0</v>
+      </c>
+      <c r="C32">
         <v>60718000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>72226000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>45461000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>40481000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>47600000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>84851000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>28917000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>21301000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>35781000000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
+      <c r="AH32"/>
     </row>
-    <row r="33" spans="1:33">
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B33">
+        <v>216097902000.0</v>
+      </c>
+      <c r="C33">
         <v>229401000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>238259000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>299309000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>287292000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>255579000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>296566000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>388222000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>357978000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>310985000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>282581000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>216921000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>182893000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>160103000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>138282000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>118191000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>102761000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>92854000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>80060310000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>82157475300.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>55122034320.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>56176894060.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>47425576800.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>48675150090.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>40623750000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>30374030000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>19451023200.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>16950822528.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>15343574400.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>13766446000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>11908875000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>11142350460.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>10309976550.0</v>
       </c>
     </row>
-    <row r="34" spans="1:33">
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34">
         <v>569000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2237000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>276000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2011000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>5620000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1440000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>133000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>733000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>2844000000.0</v>
       </c>
-      <c r="L34">
-[...2 lines deleted...]
-      <c r="M34"/>
+      <c r="M34">
+        <v>0.0</v>
+      </c>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
+      <c r="AH34"/>
     </row>
-    <row r="35" spans="1:33">
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B35">
+        <v>111216985000.0</v>
+      </c>
+      <c r="C35">
         <v>132508000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>163058000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>143554000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>134576000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>150708000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>225500000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>194030000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>150671000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>129532000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>136694000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>85774000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>66501000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>58278000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>44550000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>40358000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>36373000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>33406000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>31544590000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>32513473800.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>20953948480.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>22340438400.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>17134085200.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>16145209710.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>16746300000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>13971087500.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>4927140720.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>4839213678.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>5041089900.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>5144050500.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>3761039250.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2797041960.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>4091158350.0</v>
       </c>
     </row>
-    <row r="36" spans="1:33">
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B36">
+        <v>1600137000.0</v>
+      </c>
+      <c r="C36">
         <v>4626000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>42579000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>41993000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>35173000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>29378000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>37198000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>16154000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>10240000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>6317000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>6775000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3207000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>7068000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>5372000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1844000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>3010000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>3374000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2187000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3787850000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3558583500.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>9347805120.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>7167557320.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>5725681050.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>4019461110.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>2339100000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1771550000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>765841680.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>751734228.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>471829050.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>597713000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>443010150.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>250904700.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>318666150.0</v>
       </c>
     </row>
-    <row r="37" spans="1:33">
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-      <c r="H37">
-[...1 lines deleted...]
-      </c>
+      <c r="H37"/>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
-      <c r="M37"/>
+      <c r="M37">
+        <v>0.0</v>
+      </c>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
+      <c r="AH37"/>
     </row>
-    <row r="38" spans="1:33">
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>310000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>35173000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>29378000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>37198000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>14194000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>10240000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>6317000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>4003000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2342000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>773000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>554000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>266544000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>294392000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>260059000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>259042000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>332452000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>217000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>142638000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>250787000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>311521000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>259387000.0</v>
       </c>
-      <c r="Y38"/>
-      <c r="Z38">
+      <c r="Z38"/>
+      <c r="AA38">
         <v>68000000.0</v>
       </c>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
+      <c r="AH38"/>
     </row>
-    <row r="39" spans="1:33">
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>71</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>53000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>11003000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>13969000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>20751000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>97522000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>103238000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>10765000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>13701000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>13227000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>13642000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>89000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>7819000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>11134000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5809000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-2755000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1907000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1767000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4678190000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1162705500.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>11420330720.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>618351420.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-2361179770.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1092814380.0</v>
       </c>
-      <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
-      <c r="AE39">
+      <c r="AE39"/>
+      <c r="AF39">
         <v>-433050.0</v>
       </c>
-      <c r="AF39"/>
       <c r="AG39"/>
+      <c r="AH39"/>
     </row>
-    <row r="40" spans="1:33">
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B40">
+        <v>24312564000.0</v>
+      </c>
+      <c r="C40">
         <v>22760000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>23675000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>40381000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>66998000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-84000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>31722000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>20790000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>30391000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>27525000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>27288000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>24407000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>18912118000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>12693223460.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>11564759420.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-1252055250.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>3479296600.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>4430698340.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>3951842540.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>10447990420.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2049984660.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-449608190.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>6692649280.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1545154110.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>3481932500.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-1687806500.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>9183090.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>771352158.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>840128200.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>772692150.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1466970990.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>581038880.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1123021000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:33">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>34868000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>37810000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>39665000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>63460000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>60280000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>53980000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>55220000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>58679000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>1176.23</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>2337726000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2182714000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2187523000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2032177000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1554845000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1412633000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1139663000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1458000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1063783000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1003000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>854757000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>723835000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>551973000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>531000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>28134000.0</v>
       </c>
-      <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
+      <c r="AH41"/>
     </row>
-    <row r="42" spans="1:33">
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>74</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
         <v>1268000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1046000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-11826000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-42134000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-4487000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1734000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-5761000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-2641000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-7355000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-18028000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-15044000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-2641000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-33610000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-7035000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-1965000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-1765000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>68143000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-9045703200.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-12461400440.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-5008722680.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-3650268060.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-1499243430.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-10678823370.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-8718120000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>5626896040.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-1139275104.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-793662120.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>498406150.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>285012050.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>3281765010.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>377192870.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1363361800.0</v>
       </c>
     </row>
-    <row r="43" spans="1:33">
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-      <c r="H43">
-[...1 lines deleted...]
-      </c>
+      <c r="H43"/>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
-      <c r="M43"/>
+      <c r="M43">
+        <v>0.0</v>
+      </c>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
+      <c r="AH43"/>
     </row>
-    <row r="44" spans="1:33">
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-      <c r="H44">
-[...1 lines deleted...]
-      </c>
+      <c r="H44"/>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
-      <c r="M44"/>
+      <c r="M44">
+        <v>0.0</v>
+      </c>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
+      <c r="AH44"/>
     </row>
-    <row r="45" spans="1:33">
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B45">
+        <v>541107000000.0</v>
+      </c>
+      <c r="C45">
         <v>550726000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>541529000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>237157000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>233937000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>210924000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>246088000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>361313000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>332818000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>289507000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>259065000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>197799000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>162769000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>149314000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>129457000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>108997000000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>92199000000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>84866000000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>73179700000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>76498975200.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>44166235200.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>46589122580.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>39196060950.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>41437126080.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>36949500000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>28046857500.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>16943400000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>16043432256.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>14871745350.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>13168733000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>11465864850.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>10891445760.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>9991310400.0</v>
       </c>
     </row>
-    <row r="46" spans="1:33">
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B46">
+        <v>156824371000.0</v>
+      </c>
+      <c r="C46">
         <v>169875000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>175940000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>237157000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>233937000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>210924000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>241461000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>357582000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>332818000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>289507000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>259065000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>197799000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>162769000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>140854000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>129457000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>108997000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>92199000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>84866000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>73179700000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>76498975200.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>44166235200.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>46589122580.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>39196060950.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>41437126080.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>36949500000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>28046857500.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>16943400000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>16043432256.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>14871745350.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>13168733000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>11465864850.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>10891445760.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>9991310400.0</v>
       </c>
     </row>
-    <row r="47" spans="1:33">
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>237157000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>233937000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>210924000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>246088000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>361313000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>332818000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>289507000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>259065000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>197799000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>15268261000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>15056428000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>15799022000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>16132647000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>12267350000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>11285373000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>9370914000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>10671000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>8735101000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>8482076000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>7524368000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>5123569000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>3529067000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>3497000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2531056000.0</v>
       </c>
-      <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
+      <c r="AH47"/>
     </row>
-    <row r="48" spans="1:33">
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B48">
+        <v>103963294000.0</v>
+      </c>
+      <c r="C48">
         <v>91965000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>84537000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>135706000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>139251000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>99516000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>87559000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>179020000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>184352000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>176714000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>164917000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>161078000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>144126000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>127996000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>112547000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>98590000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>85463000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>74882000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>7779692000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>61059655500.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>47146384080.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>44009333860.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>36587899700.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>37125748800.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>38895300000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>30341820000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>15350720400.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>13583704770.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>11284430850.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>10264519000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>6764241000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>6836607630.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>5850438700.0</v>
       </c>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-      <c r="H49">
-[...1 lines deleted...]
-      </c>
+      <c r="H49"/>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
-      <c r="M49"/>
+      <c r="M49">
+        <v>0.0</v>
+      </c>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
+      <c r="AH49"/>
     </row>
-    <row r="50" spans="1:33">
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B50">
+        <v>25766000000.0</v>
+      </c>
+      <c r="C50">
         <v>14758000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1805000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>30002000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>2023000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>5809000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>42219000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>3841000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>14798000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>9841000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>2136000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>70.74</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>26438000000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
+      <c r="AH50"/>
     </row>
-    <row r="51" spans="1:33">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B51">
+        <v>110198175000.0</v>
+      </c>
+      <c r="C51">
         <v>120672000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>135155000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>138688000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>119355000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>116852000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>205555000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>138636000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>111489000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>84153000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>80151000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>42925000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>26438000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>23657000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>16122000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>16167000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>15772000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>18457000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>18861150000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>20329729500.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>14557705680.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>18005329520.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>16090820700.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>17088323490.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>10764000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>8487335000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2073872160.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1519154724.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2534682150.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1325580500.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2328509850.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1935238860.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2831515050.0</v>
       </c>
     </row>
-    <row r="52" spans="1:33">
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B52">
+        <v>27300545000.0</v>
+      </c>
+      <c r="C52">
         <v>16941000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4069000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>24357000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>7580000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>44113000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3841000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>14798000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>9841000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2136000000.0</v>
       </c>
       <c r="K52">
         <v>2136000000.0</v>
       </c>
       <c r="L52">
+        <v>2136000000.0</v>
+      </c>
+      <c r="M52">
         <v>3650000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3016000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3294000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1811000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1661000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>4842000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>4139300000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>6673224900.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>2408417680.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>5618354300.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>7118746000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>10381736610.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>5288850000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>3494785000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1050490800.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>491704170.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1525050450.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>297042500.0</v>
       </c>
       <c r="AD52">
         <v>297042500.0</v>
       </c>
       <c r="AE52">
+        <v>297042500.0</v>
+      </c>
+      <c r="AF52">
         <v>294040950.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>526460800.0</v>
       </c>
       <c r="AG52">
         <v>526460800.0</v>
       </c>
+      <c r="AH52">
+        <v>526460800.0</v>
+      </c>
     </row>
-    <row r="53" spans="1:33">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B53">
+        <v>6161471000.0</v>
+      </c>
+      <c r="C53">
         <v>5615000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>2173000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1772000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>313000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1514000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>645000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>630000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>85000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>2739000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>42000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>124000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>416000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1493000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>426000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>76000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>77000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>163000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>70290000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>91607100.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>10049000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>183141000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>88639000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>113715000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>238050000.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
+      <c r="AH53"/>
     </row>
-    <row r="54" spans="1:33">
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-      <c r="H54">
-[...1 lines deleted...]
-      </c>
+      <c r="H54"/>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
-      <c r="M54"/>
+      <c r="M54">
+        <v>0.0</v>
+      </c>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
+      <c r="AH54"/>
     </row>
-    <row r="55" spans="1:33">
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B55">
+        <v>360916779000.0</v>
+      </c>
+      <c r="C55">
         <v>359555000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>364980000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>433838000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>419548000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>360743000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>474535000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>466237000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>439235000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>398939000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>390714000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>323599000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>280264000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>246165000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>203753000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>177972000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>156484000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>145838000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>131520400000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>121245520200.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>86467197360.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>80425578240.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>67855150450.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>73143713160.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>64345950000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>50142917500.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>28383583680.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>24248557056.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>23094294300.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>21000678000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>18012714750.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>17019702150.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>14661146450.0</v>
       </c>
     </row>
-    <row r="56" spans="1:33">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B56">
+        <v>144818877000.0</v>
+      </c>
+      <c r="C56">
         <v>130154000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>126721000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>134529000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>132256000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>105164000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>177969000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>78015000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>81257000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>87954000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>108133000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>106678000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>97371000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>86062000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>65471000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>59781000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>53723000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>52984000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>51460090000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>39088044900.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>31345163040.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>24248684180.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>20429573650.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>24468563070.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>23722200000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>19768887500.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>8932560480.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>7297734528.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>7750719900.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>7234232000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>6103839750.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>5877351690.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>4351169900.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B57">
+        <v>81021709000.0</v>
+      </c>
+      <c r="C57">
         <v>69436000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>54495000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>88760000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>91775000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>57564000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>93118000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>49098000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>59956000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>52173000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>41602000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>41342000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>38994000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>34994000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>30889000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>27274000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>22869000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>26215000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>25819860000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>24304068300.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>18581264000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>16901605480.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>17140222050.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>21167664840.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>17036100000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>13745617500.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>6811246800.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>4180993740.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>5173626150.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3991707000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>3573961650.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>4041020190.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>3356187600.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B58">
+        <v>192238694000.0</v>
+      </c>
+      <c r="C58">
         <v>201944000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>217553000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>232314000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>226351000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>208272000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>318618000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>243128000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>210627000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>181705000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>178296000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>127116000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>105495000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>93272000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>75439000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>67632000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>59242000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>59621000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>57364450000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>56817542100.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>39535212480.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>39242043880.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>34274307250.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>37312874550.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>33782400000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>27716705000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>11738387520.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>9020207418.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>10214716050.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>9135757500.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>7335000900.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>6838062150.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>7447345950.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-      <c r="H59">
-[...1 lines deleted...]
-      </c>
+      <c r="H59"/>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
-      <c r="M59"/>
+      <c r="M59">
+        <v>0.0</v>
+      </c>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
+      <c r="AH59"/>
     </row>
-    <row r="60" spans="1:33">
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B60">
+        <v>161755730000.0</v>
+      </c>
+      <c r="C60">
         <v>152427000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>143005000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>196904000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>188623000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>146489000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>150976000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>217224000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>222985000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>211711000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>206997000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>196483000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>170977000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>149583000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>125234000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>107649000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>94730000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>83835000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>71789520000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>62743816800.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>46660412560.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>40944172520.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>33224905900.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>35321856570.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>30304800000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>22321530000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>16529981040.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>15126388896.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>12790042650.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>11782837000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>10549531050.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>10046006010.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>7213800500.0</v>
       </c>
     </row>
-    <row r="61" spans="1:33">
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-      <c r="H61">
-[...1 lines deleted...]
-      </c>
+      <c r="H61"/>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
-        <v>-2641000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K61">
         <v>-2641000000.0</v>
       </c>
       <c r="L61">
         <v>-2641000000.0</v>
       </c>
       <c r="M61">
+        <v>-2641000000.0</v>
+      </c>
+      <c r="N61">
         <v>-248588000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-267310000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-323058000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-390894000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-346352000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-351197000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-1318389000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-521000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-509002000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-547023000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-585628000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-481225000.0</v>
       </c>
-      <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
+      <c r="AH61"/>
     </row>
-    <row r="62" spans="1:33">
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
-      <c r="H62">
-[...1 lines deleted...]
-      </c>
+      <c r="H62"/>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
-      <c r="M62"/>
+      <c r="M62">
+        <v>0.0</v>
+      </c>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>94</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>98</v>
       </c>
       <c r="H1" t="s">
         <v>99</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
         <v>101</v>
       </c>
       <c r="L1" t="s">
         <v>102</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
         <v>104</v>
       </c>
       <c r="P1" t="s">
         <v>105</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
         <v>107</v>
       </c>
       <c r="T1" t="s">
         <v>108</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
         <v>110</v>
       </c>
       <c r="X1" t="s">
         <v>111</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
         <v>113</v>
       </c>
       <c r="AB1" t="s">
         <v>114</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
         <v>116</v>
       </c>
       <c r="AF1" t="s">
         <v>117</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
         <v>119</v>
       </c>
       <c r="AJ1" t="s">
         <v>120</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
         <v>122</v>
       </c>
       <c r="AN1" t="s">
         <v>123</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
         <v>125</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="AU1" t="s">
         <v>127</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
         <v>130</v>
       </c>
       <c r="AZ1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BG1" t="s">
         <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
         <v>138</v>
       </c>
       <c r="BL1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
         <v>141</v>
       </c>
       <c r="BP1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
         <v>144</v>
       </c>
       <c r="BT1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
         <v>147</v>
       </c>
       <c r="BX1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
         <v>150</v>
       </c>
       <c r="CB1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
         <v>153</v>
       </c>
       <c r="CF1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
         <v>156</v>
       </c>
       <c r="CJ1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
         <v>159</v>
       </c>
       <c r="CN1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
         <v>165</v>
       </c>
       <c r="CV1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
         <v>168</v>
       </c>
       <c r="CZ1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
         <v>171</v>
       </c>
       <c r="DD1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
         <v>174</v>
       </c>
       <c r="DH1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
         <v>177</v>
       </c>
       <c r="DL1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
         <v>180</v>
       </c>
       <c r="DP1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
       <c r="DR1" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2" spans="1:122">
       <c r="A2" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>34</v>
+      </c>
+      <c r="B2">
+        <v>48412835000.0</v>
+      </c>
       <c r="C2"/>
       <c r="D2">
         <v>39921811000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2">
         <v>28272000000.0</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>40025000000.0</v>
       </c>
       <c r="I2">
         <v>24972000000.0</v>
       </c>
       <c r="J2">
         <v>24972000000.0</v>
       </c>
       <c r="K2">
         <v>2373533834.0</v>
       </c>
       <c r="L2">
         <v>43406000000.0</v>
       </c>
       <c r="M2">
@@ -6559,51 +6693,51 @@
         <v>2504227000.0</v>
       </c>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2">
         <v>2280008250.0</v>
       </c>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2">
         <v>2248687920.0</v>
       </c>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2">
         <v>1706705800.0</v>
       </c>
       <c r="DQ2"/>
       <c r="DR2"/>
     </row>
     <row r="3" spans="1:122">
       <c r="A3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -6703,51 +6837,51 @@
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
     </row>
     <row r="4" spans="1:122">
       <c r="A4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -6847,53 +6981,55 @@
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
     </row>
     <row r="5" spans="1:122">
       <c r="A5" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>37</v>
+      </c>
+      <c r="B5">
+        <v>47983287000.0</v>
+      </c>
       <c r="C5"/>
       <c r="D5">
         <v>48487402000.0</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>49306000000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>48473000000.0</v>
       </c>
       <c r="I5">
         <v>48580000000.0</v>
       </c>
       <c r="J5">
         <v>48580000000.0</v>
       </c>
       <c r="K5">
         <v>48472000000.0</v>
       </c>
       <c r="L5">
         <v>48472000000.0</v>
       </c>
       <c r="M5">
@@ -7113,51 +7249,51 @@
         <v>-8399727000.0</v>
       </c>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5">
         <v>-7424642250.0</v>
       </c>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5">
         <v>-6975877920.0</v>
       </c>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5">
         <v>-5859379950.0</v>
       </c>
       <c r="DQ5"/>
       <c r="DR5"/>
     </row>
     <row r="6" spans="1:122">
       <c r="A6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -7257,53 +7393,55 @@
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
     </row>
     <row r="7" spans="1:122">
       <c r="A7" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>39</v>
+      </c>
+      <c r="B7">
+        <v>17444000000.0</v>
+      </c>
       <c r="C7"/>
       <c r="D7">
         <v>14861000000.0</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>17360000000.0</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>17437000000.0</v>
       </c>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7">
         <v>16297000000.0</v>
       </c>
       <c r="N7"/>
       <c r="O7">
         <v>14329000000.0</v>
       </c>
       <c r="P7"/>
       <c r="Q7">
@@ -7421,53 +7559,55 @@
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
     </row>
     <row r="8" spans="1:122">
       <c r="A8" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>40</v>
+      </c>
+      <c r="B8">
+        <v>9888000000.0</v>
+      </c>
       <c r="C8"/>
       <c r="D8">
         <v>9888000000.0</v>
       </c>
       <c r="E8"/>
       <c r="F8">
         <v>9888000000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>9888000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8">
         <v>9888000000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8">
         <v>9888000000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8">
@@ -7563,51 +7703,51 @@
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
     </row>
     <row r="9" spans="1:122">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -7707,53 +7847,55 @@
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
     </row>
     <row r="10" spans="1:122">
       <c r="A10" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>42</v>
+      </c>
+      <c r="B10">
+        <v>42958678000.0</v>
+      </c>
       <c r="C10"/>
       <c r="D10">
         <v>33387225000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>41050000000.0</v>
       </c>
       <c r="G10"/>
       <c r="H10">
         <v>36716000000.0</v>
       </c>
       <c r="I10">
         <v>45383000000.0</v>
       </c>
       <c r="J10">
         <v>45383000000.0</v>
       </c>
       <c r="K10">
         <v>39271000000.0</v>
       </c>
       <c r="L10">
         <v>39271000000.0</v>
       </c>
       <c r="M10">
@@ -7991,51 +8133,51 @@
         <v>2438923000.0</v>
       </c>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10">
         <v>2442835050.0</v>
       </c>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10">
         <v>2137053510.0</v>
       </c>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10">
         <v>1336895700.0</v>
       </c>
       <c r="DQ10"/>
       <c r="DR10"/>
     </row>
     <row r="11" spans="1:122">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -8117,53 +8259,55 @@
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
     </row>
     <row r="12" spans="1:122">
       <c r="A12" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>44</v>
+      </c>
+      <c r="B12">
+        <v>49120149000.0</v>
+      </c>
       <c r="C12"/>
       <c r="D12">
         <v>39958774000.0</v>
       </c>
       <c r="E12"/>
       <c r="F12">
         <v>46665000000.0</v>
       </c>
       <c r="G12"/>
       <c r="H12">
         <v>36716000000.0</v>
       </c>
       <c r="I12">
         <v>47556000000.0</v>
       </c>
       <c r="J12">
         <v>47556000000.0</v>
       </c>
       <c r="K12">
         <v>39271000000.0</v>
       </c>
       <c r="L12">
         <v>39271000000.0</v>
       </c>
       <c r="M12">
@@ -8395,53 +8539,55 @@
         <v>2438923000.0</v>
       </c>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12">
         <v>2442835050.0</v>
       </c>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12">
         <v>2137053510.0</v>
       </c>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12">
         <v>1336895700.0</v>
       </c>
       <c r="DQ12"/>
       <c r="DR12"/>
     </row>
     <row r="13" spans="1:122">
       <c r="A13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>45</v>
+      </c>
+      <c r="B13">
+        <v>9809149000.0</v>
+      </c>
       <c r="C13"/>
       <c r="D13">
         <v>9878303000.0</v>
       </c>
       <c r="E13"/>
       <c r="F13">
         <v>9888000000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13">
         <v>9888000000.0</v>
       </c>
       <c r="I13">
         <v>9888000000.0</v>
       </c>
       <c r="J13">
         <v>9888000000.0</v>
       </c>
       <c r="K13">
         <v>9888000000.0</v>
       </c>
       <c r="L13">
         <v>9888000000.0</v>
       </c>
       <c r="M13">
@@ -8661,54 +8807,54 @@
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
     </row>
     <row r="14" spans="1:122">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B14">
-        <v>614000000.0</v>
+        <v>654093000.0</v>
       </c>
       <c r="C14">
         <v>614000000.0</v>
       </c>
       <c r="D14">
         <v>649375104.0</v>
       </c>
       <c r="E14">
         <v>649375000.0</v>
       </c>
       <c r="F14">
         <v>649375000.0</v>
       </c>
       <c r="G14">
         <v>648475000.0</v>
       </c>
       <c r="H14">
         <v>648475000.0</v>
       </c>
       <c r="I14">
         <v>635058592.0</v>
       </c>
       <c r="J14">
         <v>635058592.0</v>
       </c>
@@ -9029,51 +9175,51 @@
       </c>
       <c r="DL14">
         <v>638387837.0</v>
       </c>
       <c r="DM14">
         <v>608571429.0</v>
       </c>
       <c r="DN14">
         <v>608571429.0</v>
       </c>
       <c r="DO14">
         <v>580909091.0</v>
       </c>
       <c r="DP14">
         <v>619333333.0</v>
       </c>
       <c r="DQ14">
         <v>619333333.0</v>
       </c>
       <c r="DR14">
         <v>619333333.0</v>
       </c>
     </row>
     <row r="15" spans="1:122">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15">
         <v>9888000000.0</v>
       </c>
       <c r="V15"/>
       <c r="W15">
@@ -9209,53 +9355,55 @@
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
     </row>
     <row r="16" spans="1:122">
       <c r="A16" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>48</v>
+      </c>
+      <c r="B16">
+        <v>939448000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16">
         <v>504505000.0</v>
       </c>
       <c r="E16"/>
       <c r="F16">
         <v>625000000.0</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16">
         <v>966000000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16">
         <v>724000000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
@@ -9397,51 +9545,51 @@
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
     </row>
     <row r="17" spans="1:122">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -9541,51 +9689,51 @@
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
     </row>
     <row r="18" spans="1:122">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -9693,51 +9841,51 @@
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
     </row>
     <row r="19" spans="1:122">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -9819,51 +9967,51 @@
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
     </row>
     <row r="20" spans="1:122">
       <c r="A20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>2350000000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -10035,53 +10183,55 @@
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
     </row>
     <row r="21" spans="1:122">
       <c r="A21" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>53</v>
+      </c>
+      <c r="B21">
+        <v>2483040000.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21">
         <v>2118920000.0</v>
       </c>
       <c r="E21"/>
       <c r="F21">
         <v>2350000000.0</v>
       </c>
       <c r="G21"/>
       <c r="H21">
         <v>2349000000.0</v>
       </c>
       <c r="I21">
         <v>2462000000.0</v>
       </c>
       <c r="J21">
         <v>2462000000.0</v>
       </c>
       <c r="K21">
         <v>2950000000.0</v>
       </c>
       <c r="L21">
         <v>2950000000.0</v>
       </c>
       <c r="M21">
@@ -10309,53 +10459,55 @@
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
     </row>
     <row r="22" spans="1:122">
       <c r="A22" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B22"/>
+        <v>54</v>
+      </c>
+      <c r="B22">
+        <v>49919721000.0</v>
+      </c>
       <c r="C22"/>
       <c r="D22">
         <v>41009743000.0</v>
       </c>
       <c r="E22"/>
       <c r="F22">
         <v>41793000000.0</v>
       </c>
       <c r="G22"/>
       <c r="H22">
         <v>44005000000.0</v>
       </c>
       <c r="I22">
         <v>40719000000.0</v>
       </c>
       <c r="J22">
         <v>40719000000.0</v>
       </c>
       <c r="K22">
         <v>45074000000.0</v>
       </c>
       <c r="L22">
         <v>45074000000.0</v>
       </c>
       <c r="M22">
@@ -10601,53 +10753,55 @@
         <v>2359107000.0</v>
       </c>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22">
         <v>1368438000.0</v>
       </c>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22">
         <v>1608335490.0</v>
       </c>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22">
         <v>1291831800.0</v>
       </c>
       <c r="DQ22"/>
       <c r="DR22"/>
     </row>
     <row r="23" spans="1:122">
       <c r="A23" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>55</v>
+      </c>
+      <c r="B23">
+        <v>360916779000.0</v>
+      </c>
       <c r="C23"/>
       <c r="D23">
         <v>339373853000.0</v>
       </c>
       <c r="E23"/>
       <c r="F23">
         <v>359555000000.0</v>
       </c>
       <c r="G23"/>
       <c r="H23">
         <v>367664000000.0</v>
       </c>
       <c r="I23">
         <v>364980000000.0</v>
       </c>
       <c r="J23">
         <v>364980000000.0</v>
       </c>
       <c r="K23">
         <v>427138000000.0</v>
       </c>
       <c r="L23">
         <v>427138000000.0</v>
       </c>
       <c r="M23">
@@ -10881,53 +11035,55 @@
         <v>21000678000.0</v>
       </c>
       <c r="DE23"/>
       <c r="DF23"/>
       <c r="DG23"/>
       <c r="DH23">
         <v>18012714750.0</v>
       </c>
       <c r="DI23"/>
       <c r="DJ23"/>
       <c r="DK23"/>
       <c r="DL23">
         <v>17019702150.0</v>
       </c>
       <c r="DM23"/>
       <c r="DN23"/>
       <c r="DO23"/>
       <c r="DP23">
         <v>14661146450.0</v>
       </c>
       <c r="DQ23"/>
       <c r="DR23"/>
     </row>
     <row r="24" spans="1:122">
       <c r="A24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>56</v>
+      </c>
+      <c r="B24">
+        <v>67874000000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24">
         <v>68233000000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24">
         <v>88554000000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
         <v>101241000000.0</v>
       </c>
       <c r="I24">
         <v>115913000000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24">
         <v>82425000000.0</v>
       </c>
       <c r="L24"/>
       <c r="M24">
         <v>94304000000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24">
@@ -11125,51 +11281,51 @@
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
     </row>
     <row r="25" spans="1:122">
       <c r="A25" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25">
         <v>103731000000.0</v>
       </c>
       <c r="G25"/>
       <c r="H25">
         <v>116363000000.0</v>
       </c>
       <c r="I25">
         <v>131086000000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25">
         <v>96864000000.0</v>
       </c>
       <c r="L25"/>
       <c r="M25">
         <v>108686000000.0</v>
       </c>
       <c r="N25"/>
       <c r="O25">
@@ -11291,53 +11447,55 @@
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
     </row>
     <row r="26" spans="1:122">
       <c r="A26" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>58</v>
+      </c>
+      <c r="B26">
+        <v>16994000000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26">
         <v>17283000000.0</v>
       </c>
       <c r="E26"/>
       <c r="F26">
         <v>16747000000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>17724000000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
         <v>17421000000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26">
         <v>13255000000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26">
@@ -11471,51 +11629,51 @@
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
     </row>
     <row r="27" spans="1:122">
       <c r="A27" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -11615,53 +11773,55 @@
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
     </row>
     <row r="28" spans="1:122">
       <c r="A28" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>60</v>
+      </c>
+      <c r="B28">
+        <v>67239497000.0</v>
+      </c>
       <c r="C28"/>
       <c r="D28">
         <v>91777907000.0</v>
       </c>
       <c r="E28"/>
       <c r="F28">
         <v>79622000000.0</v>
       </c>
       <c r="G28"/>
       <c r="H28">
         <v>97467000000.0</v>
       </c>
       <c r="I28">
         <v>89772000000.0</v>
       </c>
       <c r="J28">
         <v>89772000000.0</v>
       </c>
       <c r="K28">
         <v>101289000000.0</v>
       </c>
       <c r="L28">
         <v>101289000000.0</v>
       </c>
       <c r="M28">
@@ -11889,53 +12049,55 @@
         <v>-1113342500.0</v>
       </c>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28">
         <v>-114325200.0</v>
       </c>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28">
         <v>-201814650.0</v>
       </c>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28">
         <v>1494619350.0</v>
       </c>
       <c r="DQ28"/>
       <c r="DR28"/>
     </row>
     <row r="29" spans="1:122">
       <c r="A29" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>61</v>
+      </c>
+      <c r="B29">
+        <v>256696000000.0</v>
+      </c>
       <c r="C29"/>
       <c r="D29">
         <v>246866000000.0</v>
       </c>
       <c r="E29"/>
       <c r="F29">
         <v>255739000000.0</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29">
         <v>260723000000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29">
         <v>321210000000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29">
         <v>311281000000.0</v>
       </c>
       <c r="P29"/>
       <c r="Q29">
@@ -12035,53 +12197,55 @@
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
     </row>
     <row r="30" spans="1:122">
       <c r="A30" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>62</v>
+      </c>
+      <c r="B30">
+        <v>45779007000.0</v>
+      </c>
       <c r="C30"/>
       <c r="D30">
         <v>38174526000.0</v>
       </c>
       <c r="E30"/>
       <c r="F30">
         <v>41643000000.0</v>
       </c>
       <c r="G30"/>
       <c r="H30">
         <v>34934000000.0</v>
       </c>
       <c r="I30">
         <v>27443000000.0</v>
       </c>
       <c r="J30">
         <v>27443000000.0</v>
       </c>
       <c r="K30">
         <v>41267000000.0</v>
       </c>
       <c r="L30">
         <v>37578000000.0</v>
       </c>
       <c r="M30">
@@ -12327,51 +12491,51 @@
         <v>2436202000.0</v>
       </c>
       <c r="DE30"/>
       <c r="DF30"/>
       <c r="DG30"/>
       <c r="DH30">
         <v>2131962690.0</v>
       </c>
       <c r="DI30"/>
       <c r="DJ30"/>
       <c r="DK30"/>
       <c r="DL30">
         <v>1722442400.0</v>
       </c>
       <c r="DM30"/>
       <c r="DN30"/>
       <c r="DO30"/>
       <c r="DP30">
         <v>1722442400.0</v>
       </c>
       <c r="DQ30"/>
       <c r="DR30"/>
     </row>
     <row r="31" spans="1:122">
       <c r="A31" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
         <v>193713000000.0</v>
       </c>
       <c r="N31">
         <v>193713000000.0</v>
       </c>
       <c r="O31">
         <v>194641000000.0</v>
       </c>
       <c r="P31">
         <v>194641000000.0</v>
       </c>
       <c r="Q31">
@@ -12515,53 +12679,55 @@
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
     </row>
     <row r="32" spans="1:122">
       <c r="A32" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>64</v>
+      </c>
+      <c r="B32">
+        <v>64353000000.0</v>
+      </c>
       <c r="C32"/>
       <c r="D32">
         <v>47285000000.0</v>
       </c>
       <c r="E32"/>
       <c r="F32">
         <v>60718000000.0</v>
       </c>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32">
         <v>72226000000.0</v>
       </c>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32">
         <v>45461000000.0</v>
       </c>
       <c r="N32"/>
       <c r="O32">
         <v>65585000000.0</v>
       </c>
       <c r="P32"/>
       <c r="Q32">
@@ -12661,53 +12827,55 @@
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
     </row>
     <row r="33" spans="1:122">
       <c r="A33" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B33"/>
+        <v>65</v>
+      </c>
+      <c r="B33">
+        <v>216097902000.0</v>
+      </c>
       <c r="C33"/>
       <c r="D33">
         <v>220230810000.0</v>
       </c>
       <c r="E33"/>
       <c r="F33">
         <v>229401000000.0</v>
       </c>
       <c r="G33"/>
       <c r="H33">
         <v>247555000000.0</v>
       </c>
       <c r="I33">
         <v>238259000000.0</v>
       </c>
       <c r="J33">
         <v>238259000000.0</v>
       </c>
       <c r="K33">
         <v>300232000000.0</v>
       </c>
       <c r="L33">
         <v>300232000000.0</v>
       </c>
       <c r="M33">
@@ -12941,51 +13109,51 @@
         <v>13766446000.0</v>
       </c>
       <c r="DE33"/>
       <c r="DF33"/>
       <c r="DG33"/>
       <c r="DH33">
         <v>11908875000.0</v>
       </c>
       <c r="DI33"/>
       <c r="DJ33"/>
       <c r="DK33"/>
       <c r="DL33">
         <v>11142350460.0</v>
       </c>
       <c r="DM33"/>
       <c r="DN33"/>
       <c r="DO33"/>
       <c r="DP33">
         <v>10309976550.0</v>
       </c>
       <c r="DQ33"/>
       <c r="DR33"/>
     </row>
     <row r="34" spans="1:122">
       <c r="A34" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34">
         <v>569000000.0</v>
       </c>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34">
         <v>2237000000.0</v>
       </c>
       <c r="N34"/>
       <c r="O34">
         <v>2261000000.0</v>
       </c>
       <c r="P34"/>
       <c r="Q34">
         <v>276000000.0</v>
       </c>
@@ -13101,53 +13269,55 @@
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
     </row>
     <row r="35" spans="1:122">
       <c r="A35" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B35"/>
+        <v>67</v>
+      </c>
+      <c r="B35">
+        <v>111216985000.0</v>
+      </c>
       <c r="C35"/>
       <c r="D35">
         <v>110888147000.0</v>
       </c>
       <c r="E35"/>
       <c r="F35">
         <v>132508000000.0</v>
       </c>
       <c r="G35"/>
       <c r="H35">
         <v>149768000000.0</v>
       </c>
       <c r="I35">
         <v>163058000000.0</v>
       </c>
       <c r="J35">
         <v>163058000000.0</v>
       </c>
       <c r="K35">
         <v>142640000000.0</v>
       </c>
       <c r="L35">
         <v>142640000000.0</v>
       </c>
       <c r="M35">
@@ -13381,53 +13551,55 @@
         <v>5144050500.0</v>
       </c>
       <c r="DE35"/>
       <c r="DF35"/>
       <c r="DG35"/>
       <c r="DH35">
         <v>3761039250.0</v>
       </c>
       <c r="DI35"/>
       <c r="DJ35"/>
       <c r="DK35"/>
       <c r="DL35">
         <v>2797041960.0</v>
       </c>
       <c r="DM35"/>
       <c r="DN35"/>
       <c r="DO35"/>
       <c r="DP35">
         <v>4091158350.0</v>
       </c>
       <c r="DQ35"/>
       <c r="DR35"/>
     </row>
     <row r="36" spans="1:122">
       <c r="A36" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B36"/>
+        <v>68</v>
+      </c>
+      <c r="B36">
+        <v>1600137000.0</v>
+      </c>
       <c r="C36"/>
       <c r="D36">
         <v>7938207000.0</v>
       </c>
       <c r="E36"/>
       <c r="F36">
         <v>4626000000.0</v>
       </c>
       <c r="G36"/>
       <c r="H36">
         <v>47914000000.0</v>
       </c>
       <c r="I36">
         <v>42579000000.0</v>
       </c>
       <c r="J36">
         <v>42579000000.0</v>
       </c>
       <c r="K36">
         <v>44652000000.0</v>
       </c>
       <c r="L36">
         <v>44652000000.0</v>
       </c>
       <c r="M36">
@@ -13661,51 +13833,51 @@
         <v>597713000.0</v>
       </c>
       <c r="DE36"/>
       <c r="DF36"/>
       <c r="DG36"/>
       <c r="DH36">
         <v>443010150.0</v>
       </c>
       <c r="DI36"/>
       <c r="DJ36"/>
       <c r="DK36"/>
       <c r="DL36">
         <v>250904700.0</v>
       </c>
       <c r="DM36"/>
       <c r="DN36"/>
       <c r="DO36"/>
       <c r="DP36">
         <v>318666150.0</v>
       </c>
       <c r="DQ36"/>
       <c r="DR36"/>
     </row>
     <row r="37" spans="1:122">
       <c r="A37" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -13805,51 +13977,51 @@
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
     </row>
     <row r="38" spans="1:122">
       <c r="A38" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38">
         <v>36939000000.0</v>
       </c>
       <c r="G38"/>
       <c r="H38">
         <v>40816000000.0</v>
       </c>
       <c r="I38">
         <v>38201000000.0</v>
       </c>
       <c r="J38"/>
       <c r="K38">
         <v>37686000000.0</v>
       </c>
       <c r="L38"/>
       <c r="M38">
         <v>310000000.0</v>
       </c>
       <c r="N38">
         <v>41993000000.0</v>
@@ -14061,51 +14233,51 @@
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
     </row>
     <row r="39" spans="1:122">
       <c r="A39" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39">
         <v>38000000.0</v>
       </c>
       <c r="E39"/>
       <c r="F39">
         <v>53000000.0</v>
       </c>
       <c r="G39"/>
       <c r="H39">
         <v>4454000000.0</v>
       </c>
       <c r="I39">
         <v>11003000000.0</v>
       </c>
       <c r="J39">
         <v>11003000000.0</v>
       </c>
       <c r="K39">
         <v>4786000000.0</v>
       </c>
       <c r="L39">
         <v>4983000000.0</v>
@@ -14339,53 +14511,55 @@
       <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39">
         <v>-433050.0</v>
       </c>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
     </row>
     <row r="40" spans="1:122">
       <c r="A40" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B40"/>
+        <v>72</v>
+      </c>
+      <c r="B40">
+        <v>4368880000.0</v>
+      </c>
       <c r="C40"/>
       <c r="D40">
         <v>4209867000.0</v>
       </c>
       <c r="E40"/>
       <c r="F40">
         <v>22760000000.0</v>
       </c>
       <c r="G40"/>
       <c r="H40">
         <v>7564000000.0</v>
       </c>
       <c r="I40">
         <v>25454000000.0</v>
       </c>
       <c r="J40">
         <v>25454000000.0</v>
       </c>
       <c r="K40">
         <v>32510026657.0</v>
       </c>
       <c r="L40">
         <v>7263000000.0</v>
       </c>
       <c r="M40">
@@ -14637,51 +14811,51 @@
         <v>772692150.0</v>
       </c>
       <c r="DE40"/>
       <c r="DF40"/>
       <c r="DG40"/>
       <c r="DH40">
         <v>1466970990.0</v>
       </c>
       <c r="DI40"/>
       <c r="DJ40"/>
       <c r="DK40"/>
       <c r="DL40">
         <v>581038880.0</v>
       </c>
       <c r="DM40"/>
       <c r="DN40"/>
       <c r="DO40"/>
       <c r="DP40">
         <v>1123021000.0</v>
       </c>
       <c r="DQ40"/>
       <c r="DR40"/>
     </row>
     <row r="41" spans="1:122">
       <c r="A41" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
         <v>34868000000.0</v>
       </c>
       <c r="N41">
         <v>34868000000.0</v>
       </c>
       <c r="O41">
         <v>40104000000.0</v>
       </c>
       <c r="P41">
         <v>40104000000.0</v>
       </c>
       <c r="Q41">
@@ -14885,51 +15059,51 @@
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
     </row>
     <row r="42" spans="1:122">
       <c r="A42" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42">
         <v>1268000000.0</v>
       </c>
       <c r="G42"/>
       <c r="H42">
         <v>47507000000.0</v>
       </c>
       <c r="I42">
         <v>47485000000.0</v>
       </c>
       <c r="J42"/>
       <c r="K42">
         <v>47750000000.0</v>
       </c>
       <c r="L42"/>
       <c r="M42">
         <v>-11826000000.0</v>
       </c>
       <c r="N42">
         <v>51310000000.0</v>
@@ -15163,51 +15337,51 @@
         <v>285012050.0</v>
       </c>
       <c r="DE42"/>
       <c r="DF42"/>
       <c r="DG42"/>
       <c r="DH42">
         <v>3281765010.0</v>
       </c>
       <c r="DI42"/>
       <c r="DJ42"/>
       <c r="DK42"/>
       <c r="DL42">
         <v>377192870.0</v>
       </c>
       <c r="DM42"/>
       <c r="DN42"/>
       <c r="DO42"/>
       <c r="DP42">
         <v>1363361800.0</v>
       </c>
       <c r="DQ42"/>
       <c r="DR42"/>
     </row>
     <row r="43" spans="1:122">
       <c r="A43" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -15307,51 +15481,51 @@
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
     </row>
     <row r="44" spans="1:122">
       <c r="A44" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -15451,53 +15625,55 @@
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
     </row>
     <row r="45" spans="1:122">
       <c r="A45" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>77</v>
+      </c>
+      <c r="B45">
+        <v>541107000000.0</v>
+      </c>
       <c r="C45"/>
       <c r="D45">
         <v>160691000000.0</v>
       </c>
       <c r="E45"/>
       <c r="F45">
         <v>550726000000.0</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45">
         <v>541529000000.0</v>
       </c>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45">
         <v>237157000000.0</v>
       </c>
       <c r="N45"/>
       <c r="O45">
         <v>242835000000.0</v>
       </c>
       <c r="P45"/>
       <c r="Q45"/>
@@ -15687,53 +15863,55 @@
         <v>13168733000.0</v>
       </c>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45">
         <v>11465864850.0</v>
       </c>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45">
         <v>10891445760.0</v>
       </c>
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45">
         <v>9991310400.0</v>
       </c>
       <c r="DQ45"/>
       <c r="DR45"/>
     </row>
     <row r="46" spans="1:122">
       <c r="A46" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="B46"/>
+        <v>78</v>
+      </c>
+      <c r="B46">
+        <v>156824371000.0</v>
+      </c>
       <c r="C46"/>
       <c r="D46">
         <v>160533412000.0</v>
       </c>
       <c r="E46"/>
       <c r="F46">
         <v>169875000000.0</v>
       </c>
       <c r="G46"/>
       <c r="H46">
         <v>182706000000.0</v>
       </c>
       <c r="I46">
         <v>175940000000.0</v>
       </c>
       <c r="J46">
         <v>175940000000.0</v>
       </c>
       <c r="K46">
         <v>237140000000.0</v>
       </c>
       <c r="L46">
         <v>237140000000.0</v>
       </c>
       <c r="M46">
@@ -15961,51 +16139,51 @@
         <v>13168733000.0</v>
       </c>
       <c r="DE46"/>
       <c r="DF46"/>
       <c r="DG46"/>
       <c r="DH46">
         <v>11465864850.0</v>
       </c>
       <c r="DI46"/>
       <c r="DJ46"/>
       <c r="DK46"/>
       <c r="DL46">
         <v>10891445760.0</v>
       </c>
       <c r="DM46"/>
       <c r="DN46"/>
       <c r="DO46"/>
       <c r="DP46">
         <v>9991310400.0</v>
       </c>
       <c r="DQ46"/>
       <c r="DR46"/>
     </row>
     <row r="47" spans="1:122">
       <c r="A47" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47">
         <v>169875000000.0</v>
       </c>
       <c r="G47"/>
       <c r="H47">
         <v>182706000000.0</v>
       </c>
       <c r="I47">
         <v>175940000000.0</v>
       </c>
       <c r="J47"/>
       <c r="K47">
         <v>237140000000.0</v>
       </c>
       <c r="L47"/>
       <c r="M47">
         <v>237157000000.0</v>
       </c>
       <c r="N47">
         <v>237157000000.0</v>
@@ -16217,53 +16395,55 @@
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
     </row>
     <row r="48" spans="1:122">
       <c r="A48" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B48"/>
+        <v>80</v>
+      </c>
+      <c r="B48">
+        <v>103963294000.0</v>
+      </c>
       <c r="C48"/>
       <c r="D48">
         <v>92785917000.0</v>
       </c>
       <c r="E48"/>
       <c r="F48">
         <v>91965000000.0</v>
       </c>
       <c r="G48"/>
       <c r="H48">
         <v>89750000000.0</v>
       </c>
       <c r="I48">
         <v>84537000000.0</v>
       </c>
       <c r="J48">
         <v>84537000000.0</v>
       </c>
       <c r="K48">
         <v>139531000000.0</v>
       </c>
       <c r="L48">
         <v>139531000000.0</v>
       </c>
       <c r="M48">
@@ -16509,51 +16689,51 @@
         <v>10264519000.0</v>
       </c>
       <c r="DE48"/>
       <c r="DF48"/>
       <c r="DG48"/>
       <c r="DH48">
         <v>6764241000.0</v>
       </c>
       <c r="DI48"/>
       <c r="DJ48"/>
       <c r="DK48"/>
       <c r="DL48">
         <v>6836607630.0</v>
       </c>
       <c r="DM48"/>
       <c r="DN48"/>
       <c r="DO48"/>
       <c r="DP48">
         <v>5850438700.0</v>
       </c>
       <c r="DQ48"/>
       <c r="DR48"/>
     </row>
     <row r="49" spans="1:122">
       <c r="A49" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -16653,53 +16833,55 @@
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
     </row>
     <row r="50" spans="1:122">
       <c r="A50" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>82</v>
+      </c>
+      <c r="B50">
+        <v>25766000000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50">
         <v>27333000000.0</v>
       </c>
       <c r="E50"/>
       <c r="F50">
         <v>14758000000.0</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50">
         <v>1805000000.0</v>
       </c>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50">
         <v>30002000000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50">
         <v>6600000000.0</v>
       </c>
       <c r="P50"/>
       <c r="Q50">
@@ -16833,53 +17015,55 @@
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
     </row>
     <row r="51" spans="1:122">
       <c r="A51" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B51"/>
+        <v>83</v>
+      </c>
+      <c r="B51">
+        <v>110198175000.0</v>
+      </c>
       <c r="C51"/>
       <c r="D51">
         <v>125165132000.0</v>
       </c>
       <c r="E51"/>
       <c r="F51">
         <v>120672000000.0</v>
       </c>
       <c r="G51"/>
       <c r="H51">
         <v>134183000000.0</v>
       </c>
       <c r="I51">
         <v>135155000000.0</v>
       </c>
       <c r="J51">
         <v>135155000000.0</v>
       </c>
       <c r="K51">
         <v>140560000000.0</v>
       </c>
       <c r="L51">
         <v>140560000000.0</v>
       </c>
       <c r="M51">
@@ -17109,53 +17293,55 @@
         <v>1325580500.0</v>
       </c>
       <c r="DE51"/>
       <c r="DF51"/>
       <c r="DG51"/>
       <c r="DH51">
         <v>2328509850.0</v>
       </c>
       <c r="DI51"/>
       <c r="DJ51"/>
       <c r="DK51"/>
       <c r="DL51">
         <v>1935238860.0</v>
       </c>
       <c r="DM51"/>
       <c r="DN51"/>
       <c r="DO51"/>
       <c r="DP51">
         <v>2831515050.0</v>
       </c>
       <c r="DQ51"/>
       <c r="DR51"/>
     </row>
     <row r="52" spans="1:122">
       <c r="A52" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B52"/>
+        <v>84</v>
+      </c>
+      <c r="B52">
+        <v>27300545000.0</v>
+      </c>
       <c r="C52"/>
       <c r="D52">
         <v>27306195000.0</v>
       </c>
       <c r="E52"/>
       <c r="F52">
         <v>16941000000.0</v>
       </c>
       <c r="G52"/>
       <c r="H52">
         <v>17820000000.0</v>
       </c>
       <c r="I52">
         <v>4069000000.0</v>
       </c>
       <c r="J52">
         <v>4069000000.0</v>
       </c>
       <c r="K52">
         <v>6600000000.0</v>
       </c>
       <c r="L52">
         <v>31800000000.0</v>
       </c>
       <c r="M52">
@@ -17395,53 +17581,55 @@
         <v>297042500.0</v>
       </c>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52">
         <v>294040950.0</v>
       </c>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52">
         <v>526460800.0</v>
       </c>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52">
         <v>526460800.0</v>
       </c>
       <c r="DQ52"/>
       <c r="DR52"/>
     </row>
     <row r="53" spans="1:122">
       <c r="A53" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B53"/>
+        <v>85</v>
+      </c>
+      <c r="B53">
+        <v>6161471000.0</v>
+      </c>
       <c r="C53"/>
       <c r="D53">
         <v>6571549000.0</v>
       </c>
       <c r="E53"/>
       <c r="F53">
         <v>5615000000.0</v>
       </c>
       <c r="G53"/>
       <c r="H53">
         <v>3601000000.0</v>
       </c>
       <c r="I53">
         <v>2173000000.0</v>
       </c>
       <c r="J53">
         <v>2173000000.0</v>
       </c>
       <c r="K53">
         <v>3540000000.0</v>
       </c>
       <c r="L53"/>
       <c r="M53">
         <v>1772000000.0</v>
       </c>
@@ -17641,51 +17829,51 @@
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
     </row>
     <row r="54" spans="1:122">
       <c r="A54" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -17785,53 +17973,55 @@
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
     </row>
     <row r="55" spans="1:122">
       <c r="A55" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B55"/>
+        <v>87</v>
+      </c>
+      <c r="B55">
+        <v>360916779000.0</v>
+      </c>
       <c r="C55"/>
       <c r="D55">
         <v>339373853000.0</v>
       </c>
       <c r="E55"/>
       <c r="F55">
         <v>359555000000.0</v>
       </c>
       <c r="G55"/>
       <c r="H55">
         <v>367664000000.0</v>
       </c>
       <c r="I55">
         <v>364980000000.0</v>
       </c>
       <c r="J55">
         <v>364980000000.0</v>
       </c>
       <c r="K55">
         <v>427138000000.0</v>
       </c>
       <c r="L55">
         <v>427138000000.0</v>
       </c>
       <c r="M55">
@@ -18071,53 +18261,55 @@
         <v>21000678000.0</v>
       </c>
       <c r="DE55"/>
       <c r="DF55"/>
       <c r="DG55"/>
       <c r="DH55">
         <v>18012714750.0</v>
       </c>
       <c r="DI55"/>
       <c r="DJ55"/>
       <c r="DK55"/>
       <c r="DL55">
         <v>17019702150.0</v>
       </c>
       <c r="DM55"/>
       <c r="DN55"/>
       <c r="DO55"/>
       <c r="DP55">
         <v>14661146450.0</v>
       </c>
       <c r="DQ55"/>
       <c r="DR55"/>
     </row>
     <row r="56" spans="1:122">
       <c r="A56" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B56"/>
+        <v>88</v>
+      </c>
+      <c r="B56">
+        <v>144818877000.0</v>
+      </c>
       <c r="C56"/>
       <c r="D56">
         <v>119143043000.0</v>
       </c>
       <c r="E56"/>
       <c r="F56">
         <v>130154000000.0</v>
       </c>
       <c r="G56"/>
       <c r="H56">
         <v>120109000000.0</v>
       </c>
       <c r="I56">
         <v>126721000000.0</v>
       </c>
       <c r="J56">
         <v>126721000000.0</v>
       </c>
       <c r="K56">
         <v>126906000000.0</v>
       </c>
       <c r="L56">
         <v>126906000000.0</v>
       </c>
       <c r="M56">
@@ -18369,53 +18561,55 @@
         <v>7234232000.0</v>
       </c>
       <c r="DE56"/>
       <c r="DF56"/>
       <c r="DG56"/>
       <c r="DH56">
         <v>6103839750.0</v>
       </c>
       <c r="DI56"/>
       <c r="DJ56"/>
       <c r="DK56"/>
       <c r="DL56">
         <v>5877351690.0</v>
       </c>
       <c r="DM56"/>
       <c r="DN56"/>
       <c r="DO56"/>
       <c r="DP56">
         <v>4351169900.0</v>
       </c>
       <c r="DQ56"/>
       <c r="DR56"/>
     </row>
     <row r="57" spans="1:122">
       <c r="A57" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B57"/>
+        <v>89</v>
+      </c>
+      <c r="B57">
+        <v>81021709000.0</v>
+      </c>
       <c r="C57"/>
       <c r="D57">
         <v>71942378000.0</v>
       </c>
       <c r="E57"/>
       <c r="F57">
         <v>69436000000.0</v>
       </c>
       <c r="G57"/>
       <c r="H57">
         <v>65409000000.0</v>
       </c>
       <c r="I57">
         <v>54495000000.0</v>
       </c>
       <c r="J57">
         <v>54495000000.0</v>
       </c>
       <c r="K57">
         <v>82469000000.0</v>
       </c>
       <c r="L57">
         <v>82469000000.0</v>
       </c>
       <c r="M57">
@@ -18667,53 +18861,55 @@
         <v>3991707000.0</v>
       </c>
       <c r="DE57"/>
       <c r="DF57"/>
       <c r="DG57"/>
       <c r="DH57">
         <v>3573961650.0</v>
       </c>
       <c r="DI57"/>
       <c r="DJ57"/>
       <c r="DK57"/>
       <c r="DL57">
         <v>4041020190.0</v>
       </c>
       <c r="DM57"/>
       <c r="DN57"/>
       <c r="DO57"/>
       <c r="DP57">
         <v>3356187600.0</v>
       </c>
       <c r="DQ57"/>
       <c r="DR57"/>
     </row>
     <row r="58" spans="1:122">
       <c r="A58" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B58"/>
+        <v>90</v>
+      </c>
+      <c r="B58">
+        <v>192238694000.0</v>
+      </c>
       <c r="C58"/>
       <c r="D58">
         <v>182830524000.0</v>
       </c>
       <c r="E58"/>
       <c r="F58">
         <v>201944000000.0</v>
       </c>
       <c r="G58"/>
       <c r="H58">
         <v>215177000000.0</v>
       </c>
       <c r="I58">
         <v>217553000000.0</v>
       </c>
       <c r="J58">
         <v>217553000000.0</v>
       </c>
       <c r="K58">
         <v>225109000000.0</v>
       </c>
       <c r="L58">
         <v>225109000000.0</v>
       </c>
       <c r="M58">
@@ -18953,51 +19149,51 @@
         <v>9135757500.0</v>
       </c>
       <c r="DE58"/>
       <c r="DF58"/>
       <c r="DG58"/>
       <c r="DH58">
         <v>7335000900.0</v>
       </c>
       <c r="DI58"/>
       <c r="DJ58"/>
       <c r="DK58"/>
       <c r="DL58">
         <v>6838062150.0</v>
       </c>
       <c r="DM58"/>
       <c r="DN58"/>
       <c r="DO58"/>
       <c r="DP58">
         <v>7447345950.0</v>
       </c>
       <c r="DQ58"/>
       <c r="DR58"/>
     </row>
     <row r="59" spans="1:122">
       <c r="A59" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -19097,53 +19293,55 @@
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
     </row>
     <row r="60" spans="1:122">
       <c r="A60" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B60"/>
+        <v>92</v>
+      </c>
+      <c r="B60">
+        <v>161755730000.0</v>
+      </c>
       <c r="C60"/>
       <c r="D60">
         <v>151151622000.0</v>
       </c>
       <c r="E60"/>
       <c r="F60">
         <v>152427000000.0</v>
       </c>
       <c r="G60"/>
       <c r="H60">
         <v>148111000000.0</v>
       </c>
       <c r="I60">
         <v>143005000000.0</v>
       </c>
       <c r="J60">
         <v>143005000000.0</v>
       </c>
       <c r="K60">
         <v>197891000000.0</v>
       </c>
       <c r="L60">
         <v>197891000000.0</v>
       </c>
       <c r="M60">
@@ -19383,51 +19581,51 @@
         <v>11782837000.0</v>
       </c>
       <c r="DE60"/>
       <c r="DF60"/>
       <c r="DG60"/>
       <c r="DH60">
         <v>10549531050.0</v>
       </c>
       <c r="DI60"/>
       <c r="DJ60"/>
       <c r="DK60"/>
       <c r="DL60">
         <v>10046006010.0</v>
       </c>
       <c r="DM60"/>
       <c r="DN60"/>
       <c r="DO60"/>
       <c r="DP60">
         <v>7213800500.0</v>
       </c>
       <c r="DQ60"/>
       <c r="DR60"/>
     </row>
     <row r="61" spans="1:122">
       <c r="A61" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -19585,51 +19783,51 @@
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
     </row>
     <row r="62" spans="1:122">
       <c r="A62" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -19748,62 +19946,62 @@
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -19859,2936 +20057,3014 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" t="s">
+        <v>33</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>183</v>
       </c>
       <c r="B2">
+        <v>184419473000.0</v>
+      </c>
+      <c r="C2">
         <v>143143000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>153403000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>168788000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>137321000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>97485000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>100602000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>100816000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>85769000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>80090000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>79773000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>87797000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>97514000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>83860000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>111042000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>90467000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>79183000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>88508000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>70055700000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>61094889000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>27300164800.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>44268642520.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>37293637450.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>44752994370.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>37477350000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>27080557500.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16597754640.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>13790642844.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>11917070550.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10606458000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9334392750.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>8128221390.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6323609650.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>184</v>
       </c>
       <c r="B3">
+        <v>13318999000.0</v>
+      </c>
+      <c r="C3">
         <v>14002000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>13214000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>16491000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>17644000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>22575000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>17968000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>16425000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>16204000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16367000000.0</v>
       </c>
       <c r="K3">
         <v>16367000000.0</v>
       </c>
       <c r="L3">
+        <v>16367000000.0</v>
+      </c>
+      <c r="M3">
         <v>13567000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>13516000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11121000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9651000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7400000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6712000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6245000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4889060000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4016619000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3258867840.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>-578457780.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4799016700.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4865269500.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>124200000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2456012500.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1904438160.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1404524304.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1175154750.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>977292500.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>877792350.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>996709830.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>757860350.0</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
+      <c r="AH4"/>
     </row>
-    <row r="5" spans="1:33">
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>186</v>
       </c>
       <c r="B5">
+        <v>55773921000.0</v>
+      </c>
+      <c r="C5">
         <v>21618000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>44665000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>21520000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>25646000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>20715000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>17633000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>30068000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>32950000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>35552000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>45419000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>47253000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>39080000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>38292000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>37790000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>24798000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>25486000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>26726000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>31146280000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>27552597000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>18874276240.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>14803676080.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>9426201600.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>9945580500.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>13661680000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>11329867500.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3036132942.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2660509746.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2889879300.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2709262150.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2898505200.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2779587720.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2425224650.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>187</v>
       </c>
       <c r="B6">
+        <v>69092920000.0</v>
+      </c>
+      <c r="C6">
         <v>35620000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>57879000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>38011000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43290000000.0</v>
       </c>
       <c r="F6">
         <v>43290000000.0</v>
       </c>
       <c r="G6">
+        <v>43290000000.0</v>
+      </c>
+      <c r="H6">
         <v>35601000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>46493000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>49154000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>51919000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>61786000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>60820000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>52596000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>49413000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>47441000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32198000000.0</v>
       </c>
       <c r="Q6">
         <v>32198000000.0</v>
       </c>
       <c r="R6">
+        <v>32198000000.0</v>
+      </c>
+      <c r="S6">
         <v>32971000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>36035340000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>31569216000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>22133144080.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>8101699100.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>14225218300.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>14810850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13785880000.0</v>
       </c>
       <c r="Z6">
         <v>13785880000.0</v>
       </c>
       <c r="AA6">
+        <v>13785880000.0</v>
+      </c>
+      <c r="AB6">
         <v>4940571102.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4065034050.0</v>
       </c>
       <c r="AC6">
         <v>4065034050.0</v>
       </c>
       <c r="AD6">
+        <v>4065034050.0</v>
+      </c>
+      <c r="AE6">
         <v>3686554650.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3776297550.0</v>
       </c>
       <c r="AF6">
         <v>3776297550.0</v>
       </c>
       <c r="AG6">
+        <v>3776297550.0</v>
+      </c>
+      <c r="AH6">
         <v>3183085000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>188</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
+      <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
-      <c r="M7"/>
+      <c r="M7">
+        <v>0.0</v>
+      </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
+      <c r="AH7"/>
     </row>
-    <row r="8" spans="1:33">
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
-      <c r="M8"/>
+      <c r="M8">
+        <v>0.0</v>
+      </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-      <c r="X8">
+      <c r="X8"/>
+      <c r="Y8">
         <v>70439000.0</v>
       </c>
-      <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
+      <c r="AH8"/>
     </row>
-    <row r="9" spans="1:33">
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>190</v>
       </c>
       <c r="B9">
+        <v>82036888000.0</v>
+      </c>
+      <c r="C9">
         <v>105953000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>121708000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>120908000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>135425000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>104425000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>89765000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>102760000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>95692000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>92317000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>93169000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>97469000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>105169000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>86031000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>58404000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>51969000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>43073000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>49328000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>51920880000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>38827317000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>29679995920.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>23158258020.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>20736416150.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>23106287610.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>25429950000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>16394890000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>9000334080.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>5383406514.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4447916550.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>5210261500.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4115707200.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3826478490.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3313984900.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>191</v>
       </c>
       <c r="B10">
+        <v>18219866000.0</v>
+      </c>
+      <c r="C10">
         <v>12282000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-34506000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>21520000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>55541000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>10717000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-118307000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7968000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>15704000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>30008000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>23718000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>45593000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>45113000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>39706000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>36003000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>29416000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>23372000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>24195000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>31591450000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>26171443800.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>19117262000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>14740699980.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8560905750.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>11781437220.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>14603850000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11039977500.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6167397600.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3680843118.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3240364050.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4141815500.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3391214550.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2793405660.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2394466750.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>192</v>
       </c>
       <c r="B11">
+        <v>4062677000.0</v>
+      </c>
+      <c r="C11">
         <v>4556000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>9739000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5181000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>13869000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>185000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>26390000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2803000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>5558000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>8495000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>8691000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>14431000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>14696000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>12595000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11746000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>9196000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6985000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>10480000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9504770000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>8301012600.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5946004480.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5159577440.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3135930350.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4214071890.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>4874850000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3655835000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2128091040.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1202412774.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1202840100.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1592692000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>917632950.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>933801840.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>893409700.0</v>
       </c>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>193</v>
       </c>
       <c r="B12">
+        <v>9216176000.0</v>
+      </c>
+      <c r="C12">
         <v>9336000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>10266000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9047000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6896000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6598000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7168000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>528000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3759000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3265000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2340000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2230000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1866000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1987000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2030000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1817000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2114000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2531000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1077780000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>260727900.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>185812640.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>332447000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>362074150.0</v>
       </c>
-      <c r="X12">
-[...1 lines deleted...]
-      </c>
       <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
         <v>879750000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>531465000.0</v>
       </c>
-      <c r="AA12">
-[...1 lines deleted...]
-      </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
+        <v>0.0</v>
+      </c>
+      <c r="AE12">
         <v>88886000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>242074950.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>57453540.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>292557700.0</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>194</v>
       </c>
       <c r="B13">
+        <v>2329000000.0</v>
+      </c>
+      <c r="C13">
         <v>2925000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3226000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>6860000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1020000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5435000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6540000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>306000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>600000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>626000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>12000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1100000000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
+      <c r="AH13"/>
     </row>
-    <row r="14" spans="1:33">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>195</v>
       </c>
       <c r="B14">
+        <v>-2309000000.0</v>
+      </c>
+      <c r="C14">
         <v>-959000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-26000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-534000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-2716000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5982000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4941000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5885000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5623000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5523000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5421000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>123.25</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>78784000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>91498000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>82446000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>63052000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>58490000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>8910000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>133534000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>72000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>24564000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>16649000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>10759000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>22636000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2695000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2946000.0</v>
       </c>
-      <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
+      <c r="AH14"/>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>196</v>
       </c>
       <c r="B15">
+        <v>11896230000.0</v>
+      </c>
+      <c r="C15">
         <v>6767000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-44271000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>21520000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>38956000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>9032000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-91754000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3389000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8729000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>20374000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>13225000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>29716000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>29580000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>26274000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>23583000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>19794000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>15941000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>13648000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>22086680000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>17341928700.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>10405507840.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9787239680.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5289964700.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>7911676710.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>9656550000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>7384142500.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4039306560.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2478430344.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2037523950.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2549123500.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2473581600.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1859603820.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1501057050.0</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>197</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>6767000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-44271000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8799000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>38956000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9032000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-91109000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4298000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8729000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>20374000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>13225000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>29716000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2784262000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2659744000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2884771000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2929710000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2090568000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1814894000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2694351000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2366000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1916678000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1435878000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>953834000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>907457000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>913956000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>917000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>599069000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
+      <c r="AH16"/>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>198</v>
       </c>
       <c r="B17">
+        <v>14458000000.0</v>
+      </c>
+      <c r="C17">
         <v>7726000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-44245000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>21520000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>41672000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>10532000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-91272000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>6074000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>10146000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>21513000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>15027000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>788.16</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>30417000000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
+      <c r="AH17"/>
     </row>
-    <row r="18" spans="1:33">
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>199</v>
       </c>
       <c r="B18">
+        <v>-7083000000.0</v>
+      </c>
+      <c r="C18">
         <v>-6537000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-7201000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7006000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5876000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5902000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6425000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-508000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2563000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1756000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-544000000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
+      <c r="AH18"/>
     </row>
-    <row r="19" spans="1:33">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-      <c r="H19">
-[...1 lines deleted...]
-      </c>
+      <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
-      <c r="M19"/>
+      <c r="M19">
+        <v>0.0</v>
+      </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
+      <c r="AH19"/>
     </row>
-    <row r="20" spans="1:33">
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>57000000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
+      <c r="AH20"/>
     </row>
-    <row r="21" spans="1:33">
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>202</v>
       </c>
       <c r="B21">
+        <v>55773921000.0</v>
+      </c>
+      <c r="C21">
         <v>38464000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>48109000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>21520000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>50335000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>25640000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>13317000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>28645000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>27713000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>32950000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>35552000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>48219000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>47304000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>38292000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>36758000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>29950000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>23937000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>24666000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>31739840000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>26086883400.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>19052942240.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>14933519240.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>8622274250.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>11848802490.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>15214500000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>11345972500.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6662144880.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3619908000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3028306050.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4232969000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>3237914850.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2829768660.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2556124550.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>203</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
-      <c r="M22"/>
+      <c r="M22">
+        <v>0.0</v>
+      </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
+      <c r="AH22"/>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>204</v>
       </c>
       <c r="B23">
+        <v>210682440000.0</v>
+      </c>
+      <c r="C23">
         <v>210632000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>227002000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>21520000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>212453000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>185338000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>302244000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>193205000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>164005000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>141080000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>148729000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>138749000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>156949000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>129124000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>132931000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>112368000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>98319000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>122220000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>90236740000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>73835322600.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>37927218480.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>52493381300.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>49407779350.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>56010479490.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>47692800000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>32129475000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>18935943840.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>15554141358.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>13336681050.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>11583750500.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>10212185100.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>9124931220.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7081470000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
+      <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="M24"/>
+      <c r="M24">
+        <v>0.0</v>
+      </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
+      <c r="AH24"/>
     </row>
-    <row r="25" spans="1:33">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>206</v>
       </c>
       <c r="B25">
+        <v>13602000000.0</v>
+      </c>
+      <c r="C25">
         <v>14002000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>15644000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>16491000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14073000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>17644000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>22575000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>17968000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>16425000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>16204000000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
+      <c r="AH25"/>
     </row>
-    <row r="26" spans="1:33">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>207</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>474909000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>138272000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>137552000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>153761000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>148898000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>119079000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>122606000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>91466000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>96000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>28611000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>34048000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>63428000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>61385000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>34552000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>35000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>318535920.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>147209592.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>147262500.0</v>
       </c>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
+      <c r="AH26"/>
     </row>
-    <row r="27" spans="1:33">
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>208</v>
       </c>
-      <c r="B27">
+      <c r="B27"/>
+      <c r="C27">
         <v>9579000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>10394000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10470000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>8677000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8026000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8388000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>7836000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>7060000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6405000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6914000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>6041000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5762000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5102000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6701000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6796000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6496000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7583000000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
+      <c r="AH27"/>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>209</v>
       </c>
       <c r="B28">
+        <v>47744000000.0</v>
+      </c>
+      <c r="C28">
         <v>33477000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>35521000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>33544000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>34371000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>32848000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>36872000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>37551000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>30334000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24417000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>25436000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>22096000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>34124000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>24777000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>11672000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>13086000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>10458000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9050000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>20774600000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>12134417400.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10798573040.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8783249740.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>11193614400.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10097305470.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10784700000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5048917500.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>115215120.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>211764618.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>97193250.0</v>
       </c>
-      <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
+      <c r="AH28"/>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>210</v>
       </c>
       <c r="B29">
+        <v>4149000000.0</v>
+      </c>
+      <c r="C29">
         <v>4556000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9739000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5181000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>13869000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>185000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-26139000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3157000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5558000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8495000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8691000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>14431000000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
+      <c r="AH29"/>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>211</v>
       </c>
       <c r="B30">
+        <v>26262967000.0</v>
+      </c>
+      <c r="C30">
         <v>67489000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>73599000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>21520000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>75132000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>87853000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>201642000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>92389000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>78236000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>60990000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>68956000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>50952000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>59435000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>45264000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>21889000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>21901000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>19136000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>33712000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>20181040000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>12740433600.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10627053680.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8224738780.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>12114141900.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11257485120.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10215450000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5048917500.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2338189200.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1763498514.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1419610500.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>977292500.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>877792350.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>996709830.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>757860350.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>212</v>
       </c>
       <c r="B31">
+        <v>-37554055000.0</v>
+      </c>
+      <c r="C31">
         <v>-26182000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-82615000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-31275000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-29120000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-118359000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-19265000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-14810000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3313000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-13413000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-956000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-705000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-7525000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1414000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>6053000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>5479000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>258000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>270000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-148390000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>84560400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-192819260.0</v>
       </c>
       <c r="V31">
         <v>-192819260.0</v>
       </c>
       <c r="W31">
+        <v>-192819260.0</v>
+      </c>
+      <c r="X31">
         <v>-61368500.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-67365270.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>3257877500.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-5178574900.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2981301762.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-379543950.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>212058000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>903900650.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>561445890.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>237281110.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-161657800.0</v>
       </c>
     </row>
-    <row r="32" spans="1:33">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>213</v>
       </c>
       <c r="B32">
+        <v>266456362000.0</v>
+      </c>
+      <c r="C32">
         <v>249096000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>275111000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>289696000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>272746000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>201910000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>190367000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>203576000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>181461000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>172407000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>172942000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>185266000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>202683000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>169891000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>169446000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>142436000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>122256000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>137836000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>121976580000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>99922206000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>56980160720.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>67426900540.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>58030053600.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>67859281980.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>62907300000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>43475447500.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>25598088720.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>19174049358.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>16364987100.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>15816719500.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>13450099950.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>11954699880.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>9637594550.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DW32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>94</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>98</v>
       </c>
       <c r="H1" t="s">
         <v>99</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
         <v>101</v>
       </c>
       <c r="L1" t="s">
         <v>102</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
         <v>104</v>
       </c>
       <c r="P1" t="s">
         <v>105</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
         <v>107</v>
       </c>
       <c r="T1" t="s">
         <v>108</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
         <v>110</v>
       </c>
       <c r="X1" t="s">
         <v>111</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
         <v>113</v>
       </c>
       <c r="AB1" t="s">
         <v>114</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
         <v>116</v>
       </c>
       <c r="AF1" t="s">
         <v>117</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
         <v>119</v>
       </c>
       <c r="AJ1" t="s">
         <v>120</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
         <v>122</v>
       </c>
       <c r="AN1" t="s">
         <v>123</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AP1" t="s">
         <v>214</v>
       </c>
       <c r="AQ1" t="s">
         <v>124</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="AS1" t="s">
         <v>215</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="AV1" t="s">
         <v>216</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="AY1" t="s">
         <v>217</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="BB1" t="s">
         <v>218</v>
       </c>
       <c r="BC1" t="s">
         <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="BF1" t="s">
         <v>219</v>
       </c>
       <c r="BG1" t="s">
         <v>133</v>
       </c>
       <c r="BH1" t="s">
         <v>134</v>
       </c>
       <c r="BI1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BJ1" t="s">
         <v>220</v>
       </c>
       <c r="BK1" t="s">
         <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BN1" t="s">
         <v>221</v>
       </c>
       <c r="BO1" t="s">
         <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
         <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
         <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
         <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
         <v>158</v>
       </c>
       <c r="CR1" t="s">
         <v>159</v>
       </c>
       <c r="CS1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="CT1" t="s">
         <v>160</v>
       </c>
       <c r="CU1" t="s">
         <v>161</v>
       </c>
       <c r="CV1" t="s">
         <v>162</v>
       </c>
       <c r="CW1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="CX1" t="s">
         <v>163</v>
       </c>
       <c r="CY1" t="s">
         <v>164</v>
       </c>
       <c r="CZ1" t="s">
         <v>165</v>
       </c>
       <c r="DA1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="DB1" t="s">
         <v>166</v>
       </c>
       <c r="DC1" t="s">
         <v>167</v>
       </c>
       <c r="DD1" t="s">
         <v>168</v>
       </c>
       <c r="DE1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="DF1" t="s">
         <v>169</v>
       </c>
       <c r="DG1" t="s">
         <v>170</v>
       </c>
       <c r="DH1" t="s">
         <v>171</v>
       </c>
       <c r="DI1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="DJ1" t="s">
         <v>172</v>
       </c>
       <c r="DK1" t="s">
         <v>173</v>
       </c>
       <c r="DL1" t="s">
         <v>174</v>
       </c>
       <c r="DM1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="DN1" t="s">
         <v>175</v>
       </c>
       <c r="DO1" t="s">
         <v>176</v>
       </c>
       <c r="DP1" t="s">
         <v>177</v>
       </c>
       <c r="DQ1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="DR1" t="s">
         <v>178</v>
       </c>
       <c r="DS1" t="s">
         <v>179</v>
       </c>
       <c r="DT1" t="s">
         <v>180</v>
       </c>
       <c r="DU1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="DV1" t="s">
         <v>181</v>
       </c>
       <c r="DW1" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2" spans="1:127">
       <c r="A2" t="s">
         <v>183</v>
       </c>
       <c r="B2">
-        <v>44254000000.0</v>
+        <v>100322877000.0</v>
       </c>
       <c r="C2">
         <v>44254000000.0</v>
       </c>
       <c r="D2">
         <v>87061734319.0</v>
       </c>
       <c r="E2">
         <v>44254000000.0</v>
       </c>
       <c r="F2">
         <v>89695000000.0</v>
       </c>
       <c r="G2">
         <v>44254000000.0</v>
       </c>
       <c r="H2">
         <v>71561000000.0</v>
       </c>
       <c r="I2">
         <v>74227000000.0</v>
       </c>
       <c r="J2">
         <v>37113500000.0</v>
       </c>
@@ -23061,51 +23337,51 @@
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2">
         <v>4667196375.0</v>
       </c>
       <c r="DN2"/>
       <c r="DO2">
         <v>4667196375.0</v>
       </c>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2">
         <v>6323609650.0</v>
       </c>
     </row>
     <row r="3" spans="1:127">
       <c r="A3" t="s">
         <v>184</v>
       </c>
       <c r="B3">
-        <v>3122500000.0</v>
+        <v>7334974000.0</v>
       </c>
       <c r="C3">
         <v>3122500000.0</v>
       </c>
       <c r="D3">
         <v>6199507252.0</v>
       </c>
       <c r="E3">
         <v>3122500000.0</v>
       </c>
       <c r="F3">
         <v>6926000000.0</v>
       </c>
       <c r="G3">
         <v>3122500000.0</v>
       </c>
       <c r="H3">
         <v>7382000000.0</v>
       </c>
       <c r="I3">
         <v>5513000000.0</v>
       </c>
       <c r="J3">
         <v>2756500000.0</v>
       </c>
@@ -23597,51 +23873,51 @@
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
     </row>
     <row r="5" spans="1:127">
       <c r="A5" t="s">
         <v>186</v>
       </c>
       <c r="B5">
-        <v>13363000000.0</v>
+        <v>41667902000.0</v>
       </c>
       <c r="C5">
         <v>13363000000.0</v>
       </c>
       <c r="D5">
         <v>17588767988.0</v>
       </c>
       <c r="E5">
         <v>13363000000.0</v>
       </c>
       <c r="F5">
         <v>9995000000.0</v>
       </c>
       <c r="G5">
         <v>13363000000.0</v>
       </c>
       <c r="H5">
         <v>14423000000.0</v>
       </c>
       <c r="I5">
         <v>25223000000.0</v>
       </c>
       <c r="J5">
         <v>12611500000.0</v>
       </c>
@@ -23940,51 +24216,51 @@
       <c r="DO5">
         <v>1449252600.0</v>
       </c>
       <c r="DP5"/>
       <c r="DQ5">
         <v>0.0</v>
       </c>
       <c r="DR5"/>
       <c r="DS5">
         <v>0.0</v>
       </c>
       <c r="DT5"/>
       <c r="DU5">
         <v>0.0</v>
       </c>
       <c r="DV5"/>
       <c r="DW5">
         <v>5925902850.0</v>
       </c>
     </row>
     <row r="6" spans="1:127">
       <c r="A6" t="s">
         <v>187</v>
       </c>
       <c r="B6">
-        <v>16485500000.0</v>
+        <v>49002876000.0</v>
       </c>
       <c r="C6">
         <v>16485500000.0</v>
       </c>
       <c r="D6">
         <v>23788275240.0</v>
       </c>
       <c r="E6">
         <v>16485500000.0</v>
       </c>
       <c r="F6">
         <v>16921000000.0</v>
       </c>
       <c r="G6">
         <v>16485500000.0</v>
       </c>
       <c r="H6">
         <v>21805000000.0</v>
       </c>
       <c r="I6">
         <v>30736000000.0</v>
       </c>
       <c r="J6">
         <v>15368000000.0</v>
       </c>
@@ -24787,51 +25063,51 @@
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
     </row>
     <row r="9" spans="1:127">
       <c r="A9" t="s">
         <v>190</v>
       </c>
       <c r="B9">
-        <v>24664000000.0</v>
+        <v>54494284000.0</v>
       </c>
       <c r="C9">
         <v>24664000000.0</v>
       </c>
       <c r="D9">
         <v>29523867340.0</v>
       </c>
       <c r="E9">
         <v>24664000000.0</v>
       </c>
       <c r="F9">
         <v>37299000000.0</v>
       </c>
       <c r="G9">
         <v>24664000000.0</v>
       </c>
       <c r="H9">
         <v>50541000000.0</v>
       </c>
       <c r="I9">
         <v>64599000000.0</v>
       </c>
       <c r="J9">
         <v>32299500000.0</v>
       </c>
@@ -25158,51 +25434,51 @@
       </c>
       <c r="DR9">
         <v>2939525350.0</v>
       </c>
       <c r="DS9">
         <v>5879050700.0</v>
       </c>
       <c r="DT9">
         <v>2939525350.0</v>
       </c>
       <c r="DU9">
         <v>3580791800.0</v>
       </c>
       <c r="DV9">
         <v>2018934250.0</v>
       </c>
       <c r="DW9">
         <v>-266806900.0</v>
       </c>
     </row>
     <row r="10" spans="1:127">
       <c r="A10" t="s">
         <v>191</v>
       </c>
       <c r="B10">
-        <v>12097500000.0</v>
+        <v>17773921000.0</v>
       </c>
       <c r="C10">
         <v>12097500000.0</v>
       </c>
       <c r="D10">
         <v>1349831229.0</v>
       </c>
       <c r="E10">
         <v>12097500000.0</v>
       </c>
       <c r="F10">
         <v>5924000000.0</v>
       </c>
       <c r="G10">
         <v>12097500000.0</v>
       </c>
       <c r="H10">
         <v>6358000000.0</v>
       </c>
       <c r="I10">
         <v>-46912000000.0</v>
       </c>
       <c r="J10">
         <v>-23456000000.0</v>
       </c>
@@ -25475,51 +25751,51 @@
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10">
         <v>1695607275.0</v>
       </c>
       <c r="DN10"/>
       <c r="DO10">
         <v>1695607275.0</v>
       </c>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10">
         <v>2394466750.0</v>
       </c>
     </row>
     <row r="11" spans="1:127">
       <c r="A11" t="s">
         <v>192</v>
       </c>
       <c r="B11">
-        <v>5240000000.0</v>
+        <v>3708846000.0</v>
       </c>
       <c r="C11">
         <v>5240000000.0</v>
       </c>
       <c r="D11">
         <v>535360028.0</v>
       </c>
       <c r="E11">
         <v>5240000000.0</v>
       </c>
       <c r="F11">
         <v>2955000000.0</v>
       </c>
       <c r="G11">
         <v>5240000000.0</v>
       </c>
       <c r="H11">
         <v>1601000000.0</v>
       </c>
       <c r="I11">
         <v>6517000000.0</v>
       </c>
       <c r="J11">
         <v>3258500000.0</v>
       </c>
@@ -25858,51 +26134,51 @@
       </c>
       <c r="DR11">
         <v>-457076700.0</v>
       </c>
       <c r="DS11">
         <v>-914153400.0</v>
       </c>
       <c r="DT11">
         <v>-457076700.0</v>
       </c>
       <c r="DU11">
         <v>-504286500.0</v>
       </c>
       <c r="DV11">
         <v>-332256850.0</v>
       </c>
       <c r="DW11">
         <v>1397696200.0</v>
       </c>
     </row>
     <row r="12" spans="1:127">
       <c r="A12" t="s">
         <v>193</v>
       </c>
       <c r="B12">
-        <v>1265500000.0</v>
+        <v>5157436000.0</v>
       </c>
       <c r="C12">
         <v>1265500000.0</v>
       </c>
       <c r="D12">
         <v>4214293188.0</v>
       </c>
       <c r="E12">
         <v>1265500000.0</v>
       </c>
       <c r="F12">
         <v>4685000000.0</v>
       </c>
       <c r="G12">
         <v>1265500000.0</v>
       </c>
       <c r="H12">
         <v>3072000000.0</v>
       </c>
       <c r="I12">
         <v>3561000000.0</v>
       </c>
       <c r="J12"/>
       <c r="K12">
         <v>316493785.0</v>
@@ -26599,51 +26875,51 @@
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
     </row>
     <row r="15" spans="1:127">
       <c r="A15" t="s">
         <v>196</v>
       </c>
       <c r="B15">
-        <v>6824000000.0</v>
+        <v>12312499000.0</v>
       </c>
       <c r="C15">
         <v>6824000000.0</v>
       </c>
       <c r="D15">
         <v>229576095.0</v>
       </c>
       <c r="E15">
         <v>6824000000.0</v>
       </c>
       <c r="F15">
         <v>2167000000.0</v>
       </c>
       <c r="G15">
         <v>6824000000.0</v>
       </c>
       <c r="H15">
         <v>4600000000.0</v>
       </c>
       <c r="I15">
         <v>-53855000000.0</v>
       </c>
       <c r="J15">
         <v>-26927500000.0</v>
       </c>
@@ -28053,51 +28329,51 @@
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
     </row>
     <row r="21" spans="1:127">
       <c r="A21" t="s">
         <v>202</v>
       </c>
       <c r="B21">
-        <v>12333000000.0</v>
+        <v>41667903000.0</v>
       </c>
       <c r="C21">
         <v>12333000000.0</v>
       </c>
       <c r="D21">
         <v>17588767987.0</v>
       </c>
       <c r="E21">
         <v>12333000000.0</v>
       </c>
       <c r="F21">
         <v>24769000000.0</v>
       </c>
       <c r="G21">
         <v>12333000000.0</v>
       </c>
       <c r="H21">
         <v>15738000000.0</v>
       </c>
       <c r="I21">
         <v>26413000000.0</v>
       </c>
       <c r="J21">
         <v>13206500000.0</v>
       </c>
@@ -28677,51 +28953,51 @@
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
     </row>
     <row r="23" spans="1:127">
       <c r="A23" t="s">
         <v>204</v>
       </c>
       <c r="B23">
-        <v>61110000000.0</v>
+        <v>113149258000.0</v>
       </c>
       <c r="C23">
         <v>61110000000.0</v>
       </c>
       <c r="D23">
         <v>98996833672.0</v>
       </c>
       <c r="E23">
         <v>61110000000.0</v>
       </c>
       <c r="F23">
         <v>102225000000.0</v>
       </c>
       <c r="G23">
         <v>61110000000.0</v>
       </c>
       <c r="H23">
         <v>106364000000.0</v>
       </c>
       <c r="I23">
         <v>112413000000.0</v>
       </c>
       <c r="J23">
         <v>56206500000.0</v>
       </c>
@@ -29798,51 +30074,51 @@
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
     </row>
     <row r="28" spans="1:127">
       <c r="A28" t="s">
         <v>209</v>
       </c>
       <c r="B28">
         <v>4525000000.0</v>
       </c>
       <c r="C28">
         <v>4525000000.0</v>
       </c>
       <c r="D28">
         <v>4525000000.0</v>
       </c>
       <c r="E28">
         <v>4525000000.0</v>
       </c>
       <c r="F28">
-        <v>15597000000.0</v>
+        <v>7753000000.0</v>
       </c>
       <c r="G28">
         <v>4525000000.0</v>
       </c>
       <c r="H28">
         <v>17880000000.0</v>
       </c>
       <c r="I28">
         <v>17499000000.0</v>
       </c>
       <c r="J28">
         <v>8749500000.0</v>
       </c>
       <c r="K28">
         <v>18022000000.0</v>
       </c>
       <c r="L28">
         <v>9011000000.0</v>
       </c>
       <c r="M28">
         <v>16912000000.0</v>
       </c>
       <c r="N28"/>
       <c r="O28">
         <v>16396000000.0</v>
@@ -30252,51 +30528,51 @@
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
     </row>
     <row r="30" spans="1:127">
       <c r="A30" t="s">
         <v>211</v>
       </c>
       <c r="B30">
-        <v>16856000000.0</v>
+        <v>12826381000.0</v>
       </c>
       <c r="C30">
         <v>16856000000.0</v>
       </c>
       <c r="D30">
         <v>11935099369.0</v>
       </c>
       <c r="E30">
         <v>16856000000.0</v>
       </c>
       <c r="F30">
         <v>12530000000.0</v>
       </c>
       <c r="G30">
         <v>16856000000.0</v>
       </c>
       <c r="H30">
         <v>34803000000.0</v>
       </c>
       <c r="I30">
         <v>38186000000.0</v>
       </c>
       <c r="J30">
         <v>19093000000.0</v>
       </c>
@@ -30583,51 +30859,51 @@
       </c>
       <c r="DN30"/>
       <c r="DO30">
         <v>438896175.0</v>
       </c>
       <c r="DP30"/>
       <c r="DQ30">
         <v>-18249862440.0</v>
       </c>
       <c r="DR30"/>
       <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30">
         <v>-7081470000.0</v>
       </c>
       <c r="DV30"/>
       <c r="DW30">
         <v>7839330350.0</v>
       </c>
     </row>
     <row r="31" spans="1:127">
       <c r="A31" t="s">
         <v>212</v>
       </c>
       <c r="B31">
-        <v>135000000.0</v>
+        <v>-23893982000.0</v>
       </c>
       <c r="C31">
         <v>135000000.0</v>
       </c>
       <c r="D31">
         <v>-16238936758.0</v>
       </c>
       <c r="E31">
         <v>135000000.0</v>
       </c>
       <c r="F31">
         <v>-18845000000.0</v>
       </c>
       <c r="G31">
         <v>135000000.0</v>
       </c>
       <c r="H31">
         <v>-9380000000.0</v>
       </c>
       <c r="I31">
         <v>-73325000000.0</v>
       </c>
       <c r="J31">
         <v>-36662500000.0</v>
       </c>
@@ -30900,51 +31176,51 @@
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31">
         <v>280722945.0</v>
       </c>
       <c r="DN31"/>
       <c r="DO31">
         <v>280722945.0</v>
       </c>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31">
         <v>-161657800.0</v>
       </c>
     </row>
     <row r="32" spans="1:127">
       <c r="A32" t="s">
         <v>213</v>
       </c>
       <c r="B32">
-        <v>68918000000.0</v>
+        <v>154817160000.0</v>
       </c>
       <c r="C32">
         <v>68918000000.0</v>
       </c>
       <c r="D32">
         <v>116585601677.0</v>
       </c>
       <c r="E32">
         <v>68918000000.0</v>
       </c>
       <c r="F32">
         <v>126994000000.0</v>
       </c>
       <c r="G32">
         <v>68918000000.0</v>
       </c>
       <c r="H32">
         <v>122102000000.0</v>
       </c>
       <c r="I32">
         <v>138826000000.0</v>
       </c>
       <c r="J32">
         <v>69413000000.0</v>
       </c>
@@ -31287,62 +31563,62 @@
       <c r="DW32">
         <v>6056802750.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -31398,3310 +31674,3389 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" t="s">
+        <v>33</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>222</v>
       </c>
       <c r="B2">
+        <v>38237684000.0</v>
+      </c>
+      <c r="C2">
         <v>45262000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>53767000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>42967000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>30988000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>34094000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15819000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17039000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>29323000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>52180000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>53032000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>38021000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>30555000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>17838000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>17810000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>16592000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20592000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4335000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4982780000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3812264700.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1815246560.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1409575280.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3166614600.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1392215580.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3115350000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>587832500.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>799728480.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2340270522.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2393899200.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2461144500.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2121945000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1365430650.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>880891950.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>223</v>
       </c>
       <c r="B3">
+        <v>20546432000</v>
+      </c>
+      <c r="C3">
         <v>25413000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>30159000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>30726000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>23142000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>16372000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>35145000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>55781000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>53349000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>60282000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>73726000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>45027000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>38698000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>30337000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>29160000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>20665000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>16108000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>15672000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>10223290000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>12261258000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>9011913040</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10152931380</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>8290884350</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>9543413250</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8000550000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3841042500</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1978989120</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2356560108</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2876920200</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2618055500</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1983802050</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1479610470</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1246052600</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>224</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
+      <c r="AH4"/>
     </row>
-    <row r="5" spans="1:33">
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>225</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
+      <c r="AH5"/>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>226</v>
       </c>
       <c r="B6">
+        <v>5498960000.0</v>
+      </c>
+      <c r="C6">
         <v>-4213000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-8505000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>10800000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11979000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3106000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>18275000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1220000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-12284000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-22857000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-852000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>15011000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7466000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>14128000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>28000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1218000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-4000000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>16257000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-913770000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2388831300.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>771837120.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>937500540.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1773549650.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2065868280.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1107450000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1795707500.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-298203840.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1532427720.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-95426100.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-190923500.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-610600500.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-480355230.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-338694550.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>227</v>
       </c>
       <c r="B7">
+        <v>-14417655000.0</v>
+      </c>
+      <c r="C7">
         <v>1276000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3148000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>10915000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-21695000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-12070000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>9828000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-792000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-6202000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-3560000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3974000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>6534000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-4802000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-5464000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2271000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2379000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-3424000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>10375000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-8817490000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1261359300.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-3051615280.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>-1116906700.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1519461090.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>289800000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-563675000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-867502080.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-918249996.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-312196500.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1982702000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1600552800.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-1111253280.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-312586100.0</v>
       </c>
     </row>
-    <row r="8" spans="1:33">
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>228</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
-      <c r="M8"/>
+      <c r="M8">
+        <v>0.0</v>
+      </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
+      <c r="AH8"/>
     </row>
-    <row r="9" spans="1:33">
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>229</v>
       </c>
       <c r="B9">
+        <v>-4612984000.0</v>
+      </c>
+      <c r="C9">
         <v>-1114000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-3094000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>9002000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-9414000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-7198000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6431000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>37000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2789000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-346000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2849000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2770000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1041000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-832000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-512000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-3481000000.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>7127000000.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>175553000.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
+      <c r="AH9"/>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>230</v>
       </c>
       <c r="B10">
+        <v>-11198065000.0</v>
+      </c>
+      <c r="C10">
         <v>-457000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-54000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1913000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-12281000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-4872000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3397000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-829000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3413000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3214000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1125000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3764000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3761000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1480000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1489000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2451000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2509000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4143000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-3998720000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2057636400.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1486501120.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>-104326450.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-217065870.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-289800000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-628095000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-555743520.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-246757062.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-122522400.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-496129000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>146803950.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-190905750.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-59012250.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>231</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-2865000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>10159000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4916000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-3990000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3202000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2441000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1393000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-2274000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-29.67</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>75395000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>261440000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10886000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>522623000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>100851000.0</v>
       </c>
-      <c r="R11"/>
-      <c r="S11">
+      <c r="S11"/>
+      <c r="T11">
         <v>561536000.0</v>
       </c>
-      <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
+      <c r="AH11"/>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>232</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>14937000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-1194000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14561000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>93310000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18708000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>12601000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2697000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>13323000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>127.25</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>17852000000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
+      <c r="AH12"/>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>233</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
-[...1 lines deleted...]
-      </c>
+      <c r="H13"/>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
-      <c r="M13"/>
+      <c r="M13">
+        <v>0.0</v>
+      </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
+      <c r="AH13"/>
     </row>
-    <row r="14" spans="1:33">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>234</v>
       </c>
       <c r="B14">
+        <v>13318999000.0</v>
+      </c>
+      <c r="C14">
         <v>14002000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>15644000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>17390000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>14073000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>17650000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>22284000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>17848000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>16737000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>16204000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>16367000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>13567000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>13516000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>11121000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>9651000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>7400000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6712000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6245000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>4889060000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4016619000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3258867840.0</v>
       </c>
-      <c r="V14"/>
-      <c r="W14">
+      <c r="W14"/>
+      <c r="X14">
         <v>4799016700.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4865269500.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>124200000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2456012500.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1904438160.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1404524304.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1175154750.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>977292500.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>877792350.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>996709830.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>757860350.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>235</v>
       </c>
-      <c r="B15">
+      <c r="B15"/>
+      <c r="C15">
         <v>1541781.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>7633000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>13754000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>49000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>46000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>31000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>9952000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>7952000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>9617000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>10680000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>12739000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>13248000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>10787000000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>419000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>318000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>583000000.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>3373214080.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2918884660.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2712487700.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3053892240.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>72450000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>32210000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1104709680.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
+      <c r="AH15"/>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>236</v>
       </c>
       <c r="B16">
+        <v>43736644000.0</v>
+      </c>
+      <c r="C16">
         <v>41049000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>45262000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>53767000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>42967000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>30988000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>34094000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>15819000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>17039000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>29323000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>52180000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>53032000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>38021000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>31966000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>17838000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>17810000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>16592000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>20592000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4069010000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6201096000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2587083680.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2347075820.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1393064950.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3458083860.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2007900000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2383540000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>501524640.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>807842802.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2298473100.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2270221000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1511344500.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>885075420.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>542197400.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>237</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
-      <c r="M17"/>
+      <c r="M17">
+        <v>0.0</v>
+      </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
+      <c r="AH17"/>
     </row>
-    <row r="18" spans="1:33">
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>238</v>
       </c>
       <c r="B18">
+        <v>11760122000.0</v>
+      </c>
+      <c r="C18">
         <v>12895000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>7310000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>18450000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>17157000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>17717000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5384000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-13886000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-19768000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-23174000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-29111000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>8648000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>18525000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>16742000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1136000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>5151000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-579000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>15166000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>6630690000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>3833404800.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>8368715440.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>4102395980.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1270327950.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>3098802420.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3850200000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>5636750000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4222295280.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-223227660.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-953082900.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>270286000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>872162700.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1354521750.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>765728650.0</v>
       </c>
     </row>
-    <row r="19" spans="1:33">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>239</v>
       </c>
       <c r="B19">
+        <v>-81000000.0</v>
+      </c>
+      <c r="C19">
         <v>-25886000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-30657000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-28234000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-192000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>11726000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-38550000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-56412000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-53979000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-56677000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-71034000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-13.86</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-60000000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
+      <c r="AH19"/>
     </row>
-    <row r="20" spans="1:33">
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>240</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
+      <c r="AH20"/>
     </row>
-    <row r="21" spans="1:33">
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>241</v>
       </c>
       <c r="B21">
+        <v>-7292000000.0</v>
+      </c>
+      <c r="C21">
         <v>-16609000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-6966000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1188000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-14953000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-58265000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>25112000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>23131000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>15112000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>9536000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>30420000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>336.04</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>905000000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
+      <c r="AH21"/>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>196</v>
       </c>
       <c r="B22">
+        <v>11896230000.0</v>
+      </c>
+      <c r="C22">
         <v>18819000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-44271000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>8799000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>38956000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9032000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-91754000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3389000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8729000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>20374000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>13225000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>29716000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>29580000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>26274000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>23583000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>19794000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>15941000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>24666000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>22086680000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>25600661100.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>20696669440.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9787239680.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>5289964700.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>7911676710.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>14997150000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>11345972500.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4039306560.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2478430344.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2037523950.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2549123500.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2473581600.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1859603820.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1501057050.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>242</v>
       </c>
       <c r="B23">
+        <v>-3244070000.0</v>
+      </c>
+      <c r="C23">
         <v>-180718814.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>508000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-36000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-19705000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>19052000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1228000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2583000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9586000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-30969000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-12554000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-13395000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-12339000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9758000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1029000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>707000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-875000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-610000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-7895910000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>420646780.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2351244560.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1456117860.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1006443400.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5104790460.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-4481550000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5451542500.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>111044934.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-993664746.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-190923500.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-610600500.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-480355230.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-338694550.0</v>
       </c>
       <c r="AG23">
         <v>-338694550.0</v>
       </c>
+      <c r="AH23">
+        <v>-338694550.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>243</v>
       </c>
       <c r="B24">
+        <v>-748104000.0</v>
+      </c>
+      <c r="C24">
         <v>-741000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-583000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2492000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>8065000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>41465000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-3405000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-631000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-630000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3605000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2692000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2942000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>877000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>225000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>975000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-3801000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>736000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-239000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-328020000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1705301400.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-343038720.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1688830760.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1270327950.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-2297904210.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>165600000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-233522500.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>121992480.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-315535314.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-14726250.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-101130500.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>59327850.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-102180030.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>28969650.0</v>
       </c>
     </row>
-    <row r="25" spans="1:33">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>244</v>
       </c>
       <c r="B25">
+        <v>21508979000.0</v>
+      </c>
+      <c r="C25">
         <v>3297000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>68173000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11039000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7801000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>17550000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>87457000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>19791000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>9886000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3864000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>10555000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5019000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>12860000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13110000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>40110000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1001000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-3700000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-10448000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1304270000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-12261258000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-3523293520.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4468087680.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>883706400.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1017964080.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-3560400000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-3760517500.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1125041760.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-831372204.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-976644900.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1344627500.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1105143600.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1089071850.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>65449950.0</v>
       </c>
     </row>
-    <row r="26" spans="1:33">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>245</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>54000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>144000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>373000000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>545000000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>-1149000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-6849370000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-3734751000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>-30684250.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-202095810.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-1024650000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1175665000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1280921040.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
+      <c r="AH26"/>
     </row>
-    <row r="27" spans="1:33">
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>246</v>
       </c>
       <c r="B27">
+        <v>918000000.0</v>
+      </c>
+      <c r="C27">
         <v>914000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>986000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1033000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1164000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1927000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1946000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1659000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4431000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>226000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>494000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>-1161000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6069000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2038000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>485000000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
+      <c r="AH27"/>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>247</v>
       </c>
       <c r="B28">
+        <v>-7642611000.0</v>
+      </c>
+      <c r="C28">
         <v>-16609000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-14599000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-12566000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-15002000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-58311000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>25081000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13179000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7160000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-81000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>18498000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>326000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-12339000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2271000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1029000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>288000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2701000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1193000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-7895910000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2952567300.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-5724458640.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1462766800.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1706044300.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2050898220.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-4554000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5419332500.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1836664560.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-993664746.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>872972100.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-190923500.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-610600500.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-480355230.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-338694550.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>248</v>
       </c>
       <c r="B29">
+        <v>32306554000.0</v>
+      </c>
+      <c r="C29">
         <v>38308000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>37384000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>49176000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>40299000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>34089000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>29761000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>41895000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>33581000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>37108000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>44615000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>53675000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>57223000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>47079000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>28024000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>25816000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>15529000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>30838000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>16853980000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>16094662800.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>17380628480.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>14255327360.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9561212300.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>12642215670.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>11850750000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>9477792500.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>6201284400.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2133332448.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1923837300.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2888341500.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>2855964750.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>2834132220.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>2011781250.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>249</v>
       </c>
       <c r="B30">
+        <v>-21236763000.0</v>
+      </c>
+      <c r="C30">
         <v>-25886000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-30657000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-28234000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-15077000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>25093000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-38550000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-56412000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-53979000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-56677000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-71034000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-42085000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-37813000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-30833000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-27616000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-24465000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-16704000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-12518000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-10176430000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-10732124100.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-10834306240.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-11888304720.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-9548938600.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-12387724650.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-8404200000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-12996735000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-4662823680.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-2672095422.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2891646450.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2719186000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1924474200.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1581790500.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1217082950.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ30"/>
+  <dimension ref="A1:CR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>96</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" t="s">
         <v>99</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1" t="s">
         <v>100</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>101</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>102</v>
       </c>
-      <c r="I1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J1" t="s">
+        <v>4</v>
+      </c>
+      <c r="K1" t="s">
         <v>103</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>104</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>105</v>
       </c>
-      <c r="M1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N1" t="s">
+        <v>5</v>
+      </c>
+      <c r="O1" t="s">
         <v>106</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>107</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>108</v>
       </c>
-      <c r="Q1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R1" t="s">
+        <v>6</v>
+      </c>
+      <c r="S1" t="s">
         <v>109</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>110</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>111</v>
       </c>
-      <c r="U1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V1" t="s">
+        <v>7</v>
+      </c>
+      <c r="W1" t="s">
         <v>112</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>113</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>114</v>
       </c>
-      <c r="Y1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA1" t="s">
         <v>115</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>116</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>117</v>
       </c>
-      <c r="AC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AE1" t="s">
         <v>118</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="AF1" t="s">
         <v>119</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>120</v>
       </c>
-      <c r="AG1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AI1" t="s">
         <v>121</v>
       </c>
-      <c r="AI1" t="s">
+      <c r="AJ1" t="s">
         <v>122</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AK1" t="s">
         <v>123</v>
       </c>
-      <c r="AK1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AL1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AM1" t="s">
         <v>124</v>
       </c>
-      <c r="AM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AO1" t="s">
         <v>126</v>
       </c>
-      <c r="AO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>127</v>
       </c>
-      <c r="AQ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR1" t="s">
+        <v>14</v>
+      </c>
+      <c r="AS1" t="s">
         <v>129</v>
       </c>
-      <c r="AS1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AT1" t="s">
+        <v>15</v>
+      </c>
+      <c r="AU1" t="s">
         <v>131</v>
       </c>
-      <c r="AU1" t="s">
+      <c r="AV1" t="s">
         <v>132</v>
       </c>
-      <c r="AV1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AW1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AX1" t="s">
         <v>133</v>
       </c>
-      <c r="AX1" t="s">
+      <c r="AY1" t="s">
         <v>134</v>
       </c>
-      <c r="AY1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BA1" t="s">
         <v>135</v>
       </c>
-      <c r="BA1" t="s">
+      <c r="BB1" t="s">
         <v>136</v>
       </c>
-      <c r="BB1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BC1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD1" t="s">
         <v>137</v>
       </c>
-      <c r="BD1" t="s">
+      <c r="BE1" t="s">
         <v>138</v>
       </c>
-      <c r="BE1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BF1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG1" t="s">
         <v>140</v>
       </c>
-      <c r="BG1" t="s">
+      <c r="BH1" t="s">
         <v>141</v>
       </c>
-      <c r="BH1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BI1" t="s">
+        <v>20</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>143</v>
       </c>
-      <c r="BJ1" t="s">
+      <c r="BK1" t="s">
         <v>144</v>
       </c>
-      <c r="BK1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL1" t="s">
+        <v>21</v>
+      </c>
+      <c r="BM1" t="s">
         <v>146</v>
       </c>
-      <c r="BM1" t="s">
+      <c r="BN1" t="s">
         <v>147</v>
       </c>
-      <c r="BN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BO1" t="s">
+        <v>22</v>
+      </c>
+      <c r="BP1" t="s">
         <v>149</v>
       </c>
-      <c r="BP1" t="s">
+      <c r="BQ1" t="s">
         <v>150</v>
       </c>
-      <c r="BQ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BR1" t="s">
+        <v>23</v>
+      </c>
+      <c r="BS1" t="s">
         <v>152</v>
       </c>
-      <c r="BS1" t="s">
+      <c r="BT1" t="s">
         <v>153</v>
       </c>
-      <c r="BT1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BU1" t="s">
+        <v>24</v>
+      </c>
+      <c r="BV1" t="s">
         <v>155</v>
       </c>
-      <c r="BV1" t="s">
+      <c r="BW1" t="s">
         <v>156</v>
       </c>
-      <c r="BW1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BX1" t="s">
+        <v>25</v>
+      </c>
+      <c r="BY1" t="s">
         <v>158</v>
       </c>
-      <c r="BY1" t="s">
+      <c r="BZ1" t="s">
         <v>159</v>
       </c>
-      <c r="BZ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CB1" t="s">
         <v>161</v>
       </c>
-      <c r="CB1" t="s">
+      <c r="CC1" t="s">
         <v>162</v>
       </c>
-      <c r="CC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CD1" t="s">
+        <v>27</v>
+      </c>
+      <c r="CE1" t="s">
         <v>164</v>
       </c>
-      <c r="CE1" t="s">
+      <c r="CF1" t="s">
         <v>165</v>
       </c>
-      <c r="CF1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CG1" t="s">
+        <v>28</v>
+      </c>
+      <c r="CH1" t="s">
         <v>167</v>
       </c>
-      <c r="CH1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CI1" t="s">
+        <v>29</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>170</v>
       </c>
-      <c r="CJ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CK1" t="s">
+        <v>30</v>
+      </c>
+      <c r="CL1" t="s">
         <v>173</v>
       </c>
-      <c r="CL1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CM1" t="s">
+        <v>31</v>
+      </c>
+      <c r="CN1" t="s">
         <v>176</v>
       </c>
-      <c r="CN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CO1" t="s">
+        <v>32</v>
+      </c>
+      <c r="CP1" t="s">
         <v>179</v>
       </c>
-      <c r="CP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CQ1" t="s">
+        <v>33</v>
+      </c>
+      <c r="CR1" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
         <v>222</v>
       </c>
       <c r="B2">
+        <v>34225327198.0</v>
+      </c>
+      <c r="C2">
         <v>38237684000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>36716000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2485377875.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2147423103.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>39271000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53926000000.0</v>
       </c>
       <c r="H2">
         <v>53926000000.0</v>
       </c>
       <c r="I2">
+        <v>53926000000.0</v>
+      </c>
+      <c r="J2">
         <v>35032000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2058889215.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>43140000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2633297726.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30771000000.0</v>
       </c>
       <c r="N2">
         <v>30771000000.0</v>
       </c>
       <c r="O2">
-        <v>31231000000.0</v>
+        <v>30771000000.0</v>
       </c>
       <c r="P2">
         <v>31231000000.0</v>
       </c>
       <c r="Q2">
-        <v>27758000000.0</v>
+        <v>31231000000.0</v>
       </c>
       <c r="R2">
         <v>27758000000.0</v>
       </c>
       <c r="S2">
+        <v>27758000000.0</v>
+      </c>
+      <c r="T2">
         <v>34739000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>14668000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12674000000.0</v>
       </c>
       <c r="V2">
         <v>12674000000.0</v>
       </c>
       <c r="W2">
+        <v>12674000000.0</v>
+      </c>
+      <c r="X2">
         <v>14250000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>15877000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15772500000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>15770000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16404500000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>17039000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>16691500000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>16327000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>22816500000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>866000000.0</v>
       </c>
-      <c r="AG2"/>
-      <c r="AH2">
+      <c r="AH2"/>
+      <c r="AI2">
         <v>27562000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>39856500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>52180000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>56571000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>56997000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>50976500000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>43471000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>33439500000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>29685500000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>27829000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>20521000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17810000000.0</v>
       </c>
       <c r="AT2">
         <v>17810000000.0</v>
       </c>
       <c r="AU2">
         <v>17810000000.0</v>
       </c>
       <c r="AV2">
-        <v>16592000000.0</v>
+        <v>17810000000.0</v>
       </c>
       <c r="AW2">
         <v>16592000000.0</v>
       </c>
       <c r="AX2">
         <v>16592000000.0</v>
       </c>
       <c r="AY2">
-        <v>20592000000.0</v>
+        <v>16592000000.0</v>
       </c>
       <c r="AZ2">
         <v>20592000000.0</v>
       </c>
       <c r="BA2">
         <v>20592000000.0</v>
       </c>
       <c r="BB2">
-        <v>4335000000.0</v>
+        <v>20592000000.0</v>
       </c>
       <c r="BC2">
         <v>4335000000.0</v>
       </c>
       <c r="BD2">
         <v>4335000000.0</v>
       </c>
       <c r="BE2">
-        <v>4982780000.0</v>
+        <v>4335000000.0</v>
       </c>
       <c r="BF2">
         <v>4982780000.0</v>
       </c>
       <c r="BG2">
         <v>4982780000.0</v>
       </c>
       <c r="BH2">
-        <v>3812264700.0</v>
+        <v>4982780000.0</v>
       </c>
       <c r="BI2">
         <v>3812264700.0</v>
       </c>
       <c r="BJ2">
         <v>3812264700.0</v>
       </c>
       <c r="BK2">
-        <v>1815246560.0</v>
+        <v>3812264700.0</v>
       </c>
       <c r="BL2">
         <v>1815246560.0</v>
       </c>
       <c r="BM2">
         <v>1815246560.0</v>
       </c>
       <c r="BN2">
-        <v>1409575280.0</v>
+        <v>1815246560.0</v>
       </c>
       <c r="BO2">
         <v>1409575280.0</v>
       </c>
       <c r="BP2">
         <v>1409575280.0</v>
       </c>
       <c r="BQ2">
-        <v>3166614600.0</v>
+        <v>1409575280.0</v>
       </c>
       <c r="BR2">
         <v>3166614600.0</v>
       </c>
       <c r="BS2">
         <v>3166614600.0</v>
       </c>
       <c r="BT2">
-        <v>1392215580.0</v>
+        <v>3166614600.0</v>
       </c>
       <c r="BU2">
         <v>1392215580.0</v>
       </c>
       <c r="BV2">
         <v>1392215580.0</v>
       </c>
       <c r="BW2">
-        <v>3115350000.0</v>
+        <v>1392215580.0</v>
       </c>
       <c r="BX2">
         <v>3115350000.0</v>
       </c>
       <c r="BY2">
         <v>3115350000.0</v>
       </c>
       <c r="BZ2">
-        <v>587832500.0</v>
+        <v>3115350000.0</v>
       </c>
       <c r="CA2">
         <v>587832500.0</v>
       </c>
       <c r="CB2">
         <v>587832500.0</v>
       </c>
       <c r="CC2">
-        <v>799728480.0</v>
+        <v>587832500.0</v>
       </c>
       <c r="CD2">
         <v>799728480.0</v>
       </c>
       <c r="CE2">
         <v>799728480.0</v>
       </c>
       <c r="CF2">
-        <v>2340270522.0</v>
+        <v>799728480.0</v>
       </c>
       <c r="CG2">
         <v>2340270522.0</v>
       </c>
       <c r="CH2">
-        <v>2393899200.0</v>
+        <v>2340270522.0</v>
       </c>
       <c r="CI2">
         <v>2393899200.0</v>
       </c>
       <c r="CJ2">
-        <v>2461144500.0</v>
+        <v>2393899200.0</v>
       </c>
       <c r="CK2">
         <v>2461144500.0</v>
       </c>
       <c r="CL2">
-        <v>2121945000.0</v>
+        <v>2461144500.0</v>
       </c>
       <c r="CM2">
         <v>2121945000.0</v>
       </c>
       <c r="CN2">
-        <v>1365430650.0</v>
+        <v>2121945000.0</v>
       </c>
       <c r="CO2">
         <v>1365430650.0</v>
       </c>
       <c r="CP2">
-        <v>880891950.0</v>
+        <v>1365430650.0</v>
       </c>
       <c r="CQ2">
         <v>880891950.0</v>
       </c>
+      <c r="CR2">
+        <v>880891950.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
         <v>223</v>
       </c>
       <c r="B3">
+        <v>13272384848</v>
+      </c>
+      <c r="C3">
         <v>8217110000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10572000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>14993000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>14204000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7102000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15870000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7935000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>14407000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7203500000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16211000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8159500000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>12907000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6453500000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10235000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5117500000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8863000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4431500000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7509000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3754500000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>13703000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6851500000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>21442000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>0.02</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>25348000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>0.04</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>30433000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1070114982.95</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>25615000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1080984132.34</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>27734000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>13867000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>30034000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>15017000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>30248000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>15124000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>40167000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>33559000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>23682000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>21345000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>18802000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>19896000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>16520000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>6908500000</v>
-      </c>
-[...1 lines deleted...]
-        <v>14580000000</v>
       </c>
       <c r="AT3">
         <v>14580000000</v>
       </c>
       <c r="AU3">
         <v>14580000000</v>
       </c>
       <c r="AV3">
-        <v>10332500000</v>
+        <v>14580000000</v>
       </c>
       <c r="AW3">
         <v>10332500000</v>
       </c>
       <c r="AX3">
         <v>10332500000</v>
       </c>
       <c r="AY3">
-        <v>8054000000</v>
+        <v>10332500000</v>
       </c>
       <c r="AZ3">
         <v>8054000000</v>
       </c>
       <c r="BA3">
         <v>8054000000</v>
       </c>
       <c r="BB3">
-        <v>7836000000</v>
+        <v>8054000000</v>
       </c>
       <c r="BC3">
         <v>7836000000</v>
       </c>
       <c r="BD3">
         <v>7836000000</v>
       </c>
       <c r="BE3">
-        <v>5111645000</v>
+        <v>7836000000</v>
       </c>
       <c r="BF3">
         <v>5111645000</v>
       </c>
       <c r="BG3">
         <v>5111645000</v>
       </c>
       <c r="BH3">
-        <v>6130629000</v>
+        <v>5111645000</v>
       </c>
       <c r="BI3">
         <v>6130629000</v>
       </c>
       <c r="BJ3">
         <v>6130629000</v>
       </c>
       <c r="BK3">
-        <v>4505956520</v>
+        <v>6130629000</v>
       </c>
       <c r="BL3">
         <v>4505956520</v>
       </c>
       <c r="BM3">
         <v>4505956520</v>
       </c>
       <c r="BN3">
-        <v>5076465690</v>
+        <v>4505956520</v>
       </c>
       <c r="BO3">
         <v>5076465690</v>
       </c>
       <c r="BP3">
         <v>5076465690</v>
       </c>
       <c r="BQ3">
-        <v>4145442175</v>
+        <v>5076465690</v>
       </c>
       <c r="BR3">
         <v>4145442175</v>
       </c>
       <c r="BS3">
         <v>4145442175</v>
       </c>
       <c r="BT3">
-        <v>4771706625</v>
+        <v>4145442175</v>
       </c>
       <c r="BU3">
         <v>4771706625</v>
       </c>
       <c r="BV3">
         <v>4771706625</v>
       </c>
       <c r="BW3">
-        <v>4000275000</v>
+        <v>4771706625</v>
       </c>
       <c r="BX3">
         <v>4000275000</v>
       </c>
       <c r="BY3">
         <v>4000275000</v>
       </c>
       <c r="BZ3">
-        <v>1920521250</v>
+        <v>4000275000</v>
       </c>
       <c r="CA3">
         <v>1920521250</v>
       </c>
       <c r="CB3">
         <v>1920521250</v>
       </c>
       <c r="CC3">
-        <v>989494560</v>
+        <v>1920521250</v>
       </c>
       <c r="CD3">
         <v>989494560</v>
       </c>
       <c r="CE3">
         <v>989494560</v>
       </c>
       <c r="CF3">
-        <v>1178280054</v>
+        <v>989494560</v>
       </c>
       <c r="CG3">
         <v>1178280054</v>
       </c>
       <c r="CH3">
-        <v>1438460100</v>
+        <v>1178280054</v>
       </c>
       <c r="CI3">
         <v>1438460100</v>
       </c>
       <c r="CJ3">
-        <v>1309027750</v>
+        <v>1438460100</v>
       </c>
       <c r="CK3">
         <v>1309027750</v>
       </c>
       <c r="CL3">
-        <v>991901025</v>
+        <v>1309027750</v>
       </c>
       <c r="CM3">
         <v>991901025</v>
       </c>
       <c r="CN3">
-        <v>739805235</v>
+        <v>991901025</v>
       </c>
       <c r="CO3">
         <v>739805235</v>
       </c>
       <c r="CP3">
-        <v>623026300</v>
+        <v>739805235</v>
       </c>
       <c r="CQ3">
         <v>623026300</v>
       </c>
+      <c r="CR3">
+        <v>623026300</v>
+      </c>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
         <v>224</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-      <c r="W4">
-[...1 lines deleted...]
-      </c>
+      <c r="W4"/>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
@@ -34721,104 +35076,105 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
         <v>225</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
+      <c r="W5"/>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
@@ -34838,634 +35194,641 @@
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
         <v>226</v>
       </c>
       <c r="B6">
+        <v>10609214226.0</v>
+      </c>
+      <c r="C6">
         <v>-4850458000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>4334000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>36482000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>337954772.0</v>
       </c>
-      <c r="F6"/>
-      <c r="G6">
+      <c r="G6"/>
+      <c r="H6">
         <v>-14655000000.0</v>
       </c>
-      <c r="H6"/>
-      <c r="I6">
+      <c r="I6"/>
+      <c r="J6">
         <v>18894000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>9469000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-8108000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4069000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>12369000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>6228500000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-460000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-239000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3473000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1693000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-6981000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3246000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>22065000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>10712000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1576000000.0</v>
       </c>
-      <c r="X6">
-[...1 lines deleted...]
-      </c>
       <c r="Y6">
+        <v>0.0</v>
+      </c>
+      <c r="Z6">
         <v>104500000.0</v>
       </c>
-      <c r="Z6">
-[...1 lines deleted...]
-      </c>
       <c r="AA6">
+        <v>0.0</v>
+      </c>
+      <c r="AB6">
         <v>-634500000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-44621822.15</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>347500000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>30047265.36</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-6489500000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-6498000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>866000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>880500000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-12294500000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-12309000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-4391000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>3965000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2055500000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>5450000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>4581500000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-818500000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2726000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>4553000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="AT6">
         <v>28000000.0</v>
       </c>
       <c r="AU6">
         <v>28000000.0</v>
       </c>
       <c r="AV6">
-        <v>1218000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="AW6">
         <v>1218000000.0</v>
       </c>
       <c r="AX6">
         <v>1218000000.0</v>
       </c>
       <c r="AY6">
-        <v>-4000000000.0</v>
+        <v>1218000000.0</v>
       </c>
       <c r="AZ6">
         <v>-4000000000.0</v>
       </c>
       <c r="BA6">
         <v>-4000000000.0</v>
       </c>
       <c r="BB6">
-        <v>16257000000.0</v>
+        <v>-4000000000.0</v>
       </c>
       <c r="BC6">
         <v>16257000000.0</v>
       </c>
       <c r="BD6">
         <v>16257000000.0</v>
       </c>
       <c r="BE6">
-        <v>-913770000.0</v>
+        <v>16257000000.0</v>
       </c>
       <c r="BF6">
         <v>-913770000.0</v>
       </c>
       <c r="BG6">
         <v>-913770000.0</v>
       </c>
       <c r="BH6">
-        <v>2388831300.0</v>
+        <v>-913770000.0</v>
       </c>
       <c r="BI6">
         <v>2388831300.0</v>
       </c>
       <c r="BJ6">
         <v>2388831300.0</v>
       </c>
       <c r="BK6">
-        <v>771837120.0</v>
+        <v>2388831300.0</v>
       </c>
       <c r="BL6">
         <v>771837120.0</v>
       </c>
       <c r="BM6">
         <v>771837120.0</v>
       </c>
       <c r="BN6">
-        <v>937500540.0</v>
+        <v>771837120.0</v>
       </c>
       <c r="BO6">
         <v>937500540.0</v>
       </c>
       <c r="BP6">
         <v>937500540.0</v>
       </c>
       <c r="BQ6">
-        <v>-1773549650.0</v>
+        <v>937500540.0</v>
       </c>
       <c r="BR6">
         <v>-1773549650.0</v>
       </c>
       <c r="BS6">
         <v>-1773549650.0</v>
       </c>
       <c r="BT6">
-        <v>2065868280.0</v>
+        <v>-1773549650.0</v>
       </c>
       <c r="BU6">
         <v>2065868280.0</v>
       </c>
       <c r="BV6">
         <v>2065868280.0</v>
       </c>
       <c r="BW6">
-        <v>-1107450000.0</v>
+        <v>2065868280.0</v>
       </c>
       <c r="BX6">
         <v>-1107450000.0</v>
       </c>
       <c r="BY6">
         <v>-1107450000.0</v>
       </c>
       <c r="BZ6">
-        <v>1795707500.0</v>
+        <v>-1107450000.0</v>
       </c>
       <c r="CA6">
         <v>1795707500.0</v>
       </c>
       <c r="CB6">
         <v>1795707500.0</v>
       </c>
       <c r="CC6">
-        <v>-298203840.0</v>
+        <v>1795707500.0</v>
       </c>
       <c r="CD6">
         <v>-298203840.0</v>
       </c>
       <c r="CE6">
         <v>-298203840.0</v>
       </c>
       <c r="CF6">
-        <v>-1532427720.0</v>
+        <v>-298203840.0</v>
       </c>
       <c r="CG6">
         <v>-1532427720.0</v>
       </c>
       <c r="CH6">
-        <v>-95426100.0</v>
+        <v>-1532427720.0</v>
       </c>
       <c r="CI6">
         <v>-95426100.0</v>
       </c>
       <c r="CJ6">
-        <v>-190923500.0</v>
+        <v>-95426100.0</v>
       </c>
       <c r="CK6">
         <v>-190923500.0</v>
       </c>
       <c r="CL6">
-        <v>-610600500.0</v>
+        <v>-190923500.0</v>
       </c>
       <c r="CM6">
         <v>-610600500.0</v>
       </c>
       <c r="CN6">
-        <v>-480355230.0</v>
+        <v>-610600500.0</v>
       </c>
       <c r="CO6">
         <v>-480355230.0</v>
       </c>
       <c r="CP6">
-        <v>-338694550.0</v>
+        <v>-480355230.0</v>
       </c>
       <c r="CQ6">
         <v>-338694550.0</v>
       </c>
+      <c r="CR6">
+        <v>-338694550.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
         <v>227</v>
       </c>
       <c r="B7">
+        <v>-11560287118.0</v>
+      </c>
+      <c r="C7">
         <v>-3574147000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4432000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1077000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4042000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2021000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-7190000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3595000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>9957000000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>958000000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>-14619000000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>-7076000000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>-12070000000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>-3246000000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>9828000000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>44000000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>-792000000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>-3688000000.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7">
+      <c r="AC7"/>
+      <c r="AD7">
         <v>-6202000000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-      <c r="AG7">
+      <c r="AG7"/>
+      <c r="AH7">
         <v>-3560000000.0</v>
       </c>
-      <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-      <c r="AK7">
+      <c r="AK7"/>
+      <c r="AL7">
         <v>4767000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-793000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>4728000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>1806000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>2183000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-5127000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>202000000.0</v>
       </c>
-      <c r="AR7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS7"/>
       <c r="AT7">
         <v>-1135500000.0</v>
       </c>
       <c r="AU7">
         <v>-1135500000.0</v>
       </c>
       <c r="AV7">
-        <v>-1189500000.0</v>
+        <v>-1135500000.0</v>
       </c>
       <c r="AW7">
         <v>-1189500000.0</v>
       </c>
       <c r="AX7">
         <v>-1189500000.0</v>
       </c>
       <c r="AY7">
-        <v>-1712000000.0</v>
+        <v>-1189500000.0</v>
       </c>
       <c r="AZ7">
         <v>-1712000000.0</v>
       </c>
       <c r="BA7">
         <v>-1712000000.0</v>
       </c>
       <c r="BB7">
-        <v>5187500000.0</v>
+        <v>-1712000000.0</v>
       </c>
       <c r="BC7">
         <v>5187500000.0</v>
       </c>
       <c r="BD7">
         <v>5187500000.0</v>
       </c>
       <c r="BE7">
-        <v>-4408745000.0</v>
+        <v>5187500000.0</v>
       </c>
       <c r="BF7">
         <v>-4408745000.0</v>
       </c>
       <c r="BG7">
         <v>-4408745000.0</v>
       </c>
       <c r="BH7">
-        <v>-630679650.0</v>
+        <v>-4408745000.0</v>
       </c>
       <c r="BI7">
         <v>-630679650.0</v>
       </c>
       <c r="BJ7">
         <v>-630679650.0</v>
       </c>
       <c r="BK7">
-        <v>-1525807640.0</v>
+        <v>-630679650.0</v>
       </c>
       <c r="BL7">
         <v>-1525807640.0</v>
       </c>
       <c r="BM7">
         <v>-1525807640.0</v>
       </c>
-      <c r="BN7"/>
+      <c r="BN7">
+        <v>-1525807640.0</v>
+      </c>
       <c r="BO7"/>
       <c r="BP7"/>
-      <c r="BQ7">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ7"/>
       <c r="BR7">
         <v>-558453350.0</v>
       </c>
       <c r="BS7">
         <v>-558453350.0</v>
       </c>
       <c r="BT7">
-        <v>-759730545.0</v>
+        <v>-558453350.0</v>
       </c>
       <c r="BU7">
         <v>-759730545.0</v>
       </c>
       <c r="BV7">
         <v>-759730545.0</v>
       </c>
       <c r="BW7">
-        <v>144900000.0</v>
+        <v>-759730545.0</v>
       </c>
       <c r="BX7">
         <v>144900000.0</v>
       </c>
       <c r="BY7">
         <v>144900000.0</v>
       </c>
       <c r="BZ7">
-        <v>-281837500.0</v>
+        <v>144900000.0</v>
       </c>
       <c r="CA7">
         <v>-281837500.0</v>
       </c>
       <c r="CB7">
         <v>-281837500.0</v>
       </c>
       <c r="CC7">
-        <v>-433751040.0</v>
+        <v>-281837500.0</v>
       </c>
       <c r="CD7">
         <v>-433751040.0</v>
       </c>
       <c r="CE7">
         <v>-433751040.0</v>
       </c>
       <c r="CF7">
-        <v>-459124998.0</v>
+        <v>-433751040.0</v>
       </c>
       <c r="CG7">
         <v>-459124998.0</v>
       </c>
       <c r="CH7">
-        <v>-156098250.0</v>
+        <v>-459124998.0</v>
       </c>
       <c r="CI7">
         <v>-156098250.0</v>
       </c>
       <c r="CJ7">
-        <v>-991351000.0</v>
+        <v>-156098250.0</v>
       </c>
       <c r="CK7">
         <v>-991351000.0</v>
       </c>
       <c r="CL7">
-        <v>-800276400.0</v>
+        <v>-991351000.0</v>
       </c>
       <c r="CM7">
         <v>-800276400.0</v>
       </c>
       <c r="CN7">
-        <v>-555626640.0</v>
+        <v>-800276400.0</v>
       </c>
       <c r="CO7">
         <v>-555626640.0</v>
       </c>
       <c r="CP7">
-        <v>-156293050.0</v>
+        <v>-555626640.0</v>
       </c>
       <c r="CQ7">
         <v>-156293050.0</v>
       </c>
+      <c r="CR7">
+        <v>-156293050.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
         <v>228</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
-[...1 lines deleted...]
-      </c>
+      <c r="W8"/>
       <c r="X8">
         <v>0.0</v>
       </c>
       <c r="Y8">
         <v>0.0</v>
       </c>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
@@ -35485,801 +35848,809 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
         <v>229</v>
       </c>
       <c r="B9">
+        <v>-6733231801.0</v>
+      </c>
+      <c r="C9">
         <v>1816604000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-3254000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2140000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>231000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>115500000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3325000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1662500000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4041000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2020500000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4961000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2020500000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-9237000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-4707000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-177000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-4707000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-7198000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3599000000.0</v>
       </c>
       <c r="S9">
         <v>-3599000000.0</v>
       </c>
       <c r="T9">
         <v>-3599000000.0</v>
       </c>
       <c r="U9">
+        <v>-3599000000.0</v>
+      </c>
+      <c r="V9">
         <v>6431000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3215500000.0</v>
       </c>
-      <c r="W9">
-[...1 lines deleted...]
-      </c>
       <c r="X9">
         <v>0.0</v>
       </c>
       <c r="Y9">
+        <v>0.0</v>
+      </c>
+      <c r="Z9">
         <v>37000000.0</v>
       </c>
-      <c r="Z9">
-[...1 lines deleted...]
-      </c>
       <c r="AA9">
+        <v>0.0</v>
+      </c>
+      <c r="AB9">
         <v>0.15</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1301030.28</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-2789000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-117699189.74</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-388.77</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-1394500000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-346000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>935500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1108500000.0</v>
       </c>
       <c r="AJ9">
         <v>-1108500000.0</v>
       </c>
       <c r="AK9">
+        <v>-1108500000.0</v>
+      </c>
+      <c r="AL9">
         <v>3865000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-1016000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2770000000.0</v>
       </c>
-      <c r="AN9"/>
-      <c r="AO9">
+      <c r="AO9"/>
+      <c r="AP9">
         <v>866000000.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>-832000000.0</v>
       </c>
-      <c r="AR9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS9"/>
       <c r="AT9">
         <v>-256000000.0</v>
       </c>
       <c r="AU9">
         <v>-256000000.0</v>
       </c>
       <c r="AV9">
-        <v>-1740500000.0</v>
+        <v>-256000000.0</v>
       </c>
       <c r="AW9">
         <v>-1740500000.0</v>
       </c>
       <c r="AX9">
         <v>-1740500000.0</v>
       </c>
-      <c r="AY9"/>
+      <c r="AY9">
+        <v>-1740500000.0</v>
+      </c>
       <c r="AZ9"/>
       <c r="BA9"/>
-      <c r="BB9">
-[...1 lines deleted...]
-      </c>
+      <c r="BB9"/>
       <c r="BC9">
         <v>3563500000.0</v>
       </c>
       <c r="BD9">
         <v>3563500000.0</v>
       </c>
-      <c r="BE9"/>
+      <c r="BE9">
+        <v>3563500000.0</v>
+      </c>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
-      <c r="BW9">
+      <c r="BW9"/>
+      <c r="BX9">
         <v>175553000.0</v>
       </c>
-      <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
         <v>230</v>
       </c>
       <c r="B10">
+        <v>-10894827536.0</v>
+      </c>
+      <c r="C10">
         <v>-906873000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2760000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3217000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3811000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1905500000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3865000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1932500000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5916000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2958000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4003000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2958000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5382000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-6140500000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-6899000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-6140500000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-4872000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2436000000.0</v>
       </c>
       <c r="S10">
         <v>-2436000000.0</v>
       </c>
       <c r="T10">
         <v>-2436000000.0</v>
       </c>
       <c r="U10">
+        <v>-2436000000.0</v>
+      </c>
+      <c r="V10">
         <v>3397000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1698500000.0</v>
       </c>
-      <c r="W10">
-[...1 lines deleted...]
-      </c>
       <c r="X10">
         <v>0.0</v>
       </c>
       <c r="Y10">
+        <v>0.0</v>
+      </c>
+      <c r="Z10">
         <v>-829000000.0</v>
       </c>
-      <c r="Z10">
-[...1 lines deleted...]
-      </c>
       <c r="AA10">
+        <v>0.0</v>
+      </c>
+      <c r="AB10">
         <v>-3.29</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-29150110.76</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-3413000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-144032748.14</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-475.75</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1706500000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-3214000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1607000000.0</v>
       </c>
       <c r="AI10">
         <v>-1607000000.0</v>
       </c>
       <c r="AJ10">
         <v>-1607000000.0</v>
       </c>
       <c r="AK10">
+        <v>-1607000000.0</v>
+      </c>
+      <c r="AL10">
         <v>1125000000.0</v>
       </c>
-      <c r="AL10"/>
-      <c r="AM10">
+      <c r="AM10"/>
+      <c r="AN10">
         <v>3764000000.0</v>
       </c>
-      <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10">
         <v>-3761000000.0</v>
       </c>
-      <c r="AP10"/>
-      <c r="AQ10">
+      <c r="AQ10"/>
+      <c r="AR10">
         <v>-1480000000.0</v>
       </c>
-      <c r="AR10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS10"/>
       <c r="AT10">
         <v>-744500000.0</v>
       </c>
       <c r="AU10">
         <v>-744500000.0</v>
       </c>
       <c r="AV10">
-        <v>-1225500000.0</v>
+        <v>-744500000.0</v>
       </c>
       <c r="AW10">
         <v>-1225500000.0</v>
       </c>
       <c r="AX10">
         <v>-1225500000.0</v>
       </c>
       <c r="AY10">
-        <v>-1254500000.0</v>
+        <v>-1225500000.0</v>
       </c>
       <c r="AZ10">
         <v>-1254500000.0</v>
       </c>
       <c r="BA10">
         <v>-1254500000.0</v>
       </c>
       <c r="BB10">
-        <v>2071500000.0</v>
+        <v>-1254500000.0</v>
       </c>
       <c r="BC10">
         <v>2071500000.0</v>
       </c>
       <c r="BD10">
         <v>2071500000.0</v>
       </c>
       <c r="BE10">
-        <v>-1999360000.0</v>
+        <v>2071500000.0</v>
       </c>
       <c r="BF10">
         <v>-1999360000.0</v>
       </c>
       <c r="BG10">
         <v>-1999360000.0</v>
       </c>
       <c r="BH10">
-        <v>-1028818200.0</v>
+        <v>-1999360000.0</v>
       </c>
       <c r="BI10">
         <v>-1028818200.0</v>
       </c>
       <c r="BJ10">
         <v>-1028818200.0</v>
       </c>
       <c r="BK10">
-        <v>-743250560.0</v>
+        <v>-1028818200.0</v>
       </c>
       <c r="BL10">
         <v>-743250560.0</v>
       </c>
       <c r="BM10">
         <v>-743250560.0</v>
       </c>
-      <c r="BN10"/>
+      <c r="BN10">
+        <v>-743250560.0</v>
+      </c>
       <c r="BO10"/>
       <c r="BP10"/>
-      <c r="BQ10">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ10"/>
       <c r="BR10">
         <v>-52163225.0</v>
       </c>
       <c r="BS10">
         <v>-52163225.0</v>
       </c>
       <c r="BT10">
-        <v>-108532935.0</v>
+        <v>-52163225.0</v>
       </c>
       <c r="BU10">
         <v>-108532935.0</v>
       </c>
       <c r="BV10">
         <v>-108532935.0</v>
       </c>
       <c r="BW10">
-        <v>-144900000.0</v>
+        <v>-108532935.0</v>
       </c>
       <c r="BX10">
         <v>-144900000.0</v>
       </c>
       <c r="BY10">
         <v>-144900000.0</v>
       </c>
       <c r="BZ10">
-        <v>-314047500.0</v>
+        <v>-144900000.0</v>
       </c>
       <c r="CA10">
         <v>-314047500.0</v>
       </c>
       <c r="CB10">
         <v>-314047500.0</v>
       </c>
       <c r="CC10">
-        <v>-277871760.0</v>
+        <v>-314047500.0</v>
       </c>
       <c r="CD10">
         <v>-277871760.0</v>
       </c>
       <c r="CE10">
         <v>-277871760.0</v>
       </c>
       <c r="CF10">
-        <v>-123378531.0</v>
+        <v>-277871760.0</v>
       </c>
       <c r="CG10">
         <v>-123378531.0</v>
       </c>
       <c r="CH10">
-        <v>-61261200.0</v>
+        <v>-123378531.0</v>
       </c>
       <c r="CI10">
         <v>-61261200.0</v>
       </c>
       <c r="CJ10">
-        <v>-248064500.0</v>
+        <v>-61261200.0</v>
       </c>
       <c r="CK10">
         <v>-248064500.0</v>
       </c>
       <c r="CL10">
-        <v>73401975.0</v>
+        <v>-248064500.0</v>
       </c>
       <c r="CM10">
         <v>73401975.0</v>
       </c>
       <c r="CN10">
-        <v>-95452875.0</v>
+        <v>73401975.0</v>
       </c>
       <c r="CO10">
         <v>-95452875.0</v>
       </c>
       <c r="CP10">
-        <v>-29506125.0</v>
+        <v>-95452875.0</v>
       </c>
       <c r="CQ10">
         <v>-29506125.0</v>
       </c>
+      <c r="CR10">
+        <v>-29506125.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
         <v>231</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
-[...1 lines deleted...]
-      </c>
+      <c r="I11"/>
       <c r="J11">
         <v>194500000.0</v>
       </c>
       <c r="K11">
-        <v>0.0</v>
+        <v>194500000.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
-        <v>5079500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N11">
         <v>5079500000.0</v>
       </c>
       <c r="O11">
-        <v>0.0</v>
+        <v>5079500000.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
-        <v>2458000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="R11">
         <v>2458000000.0</v>
       </c>
       <c r="S11">
-        <v>0.0</v>
+        <v>2458000000.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
-        <v>-1995000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="V11">
         <v>-1995000000.0</v>
       </c>
       <c r="W11">
-        <v>0.0</v>
+        <v>-1995000000.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
-        <v>1601000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z11">
         <v>1601000000.0</v>
       </c>
       <c r="AA11">
-        <v>0.0</v>
+        <v>1601000000.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
         <v>12.64</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>103013166.78</v>
       </c>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
         <v>106397000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>696500000.0</v>
       </c>
-      <c r="AI11">
-[...1 lines deleted...]
-      </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
         <v>-2274000000.0</v>
       </c>
-      <c r="AL11"/>
-      <c r="AM11">
+      <c r="AM11"/>
+      <c r="AN11">
         <v>-1173000000.0</v>
       </c>
-      <c r="AN11"/>
-      <c r="AO11">
+      <c r="AO11"/>
+      <c r="AP11">
         <v>75395000.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>261440000.0</v>
       </c>
-      <c r="AR11"/>
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11">
         <v>10886000.0</v>
       </c>
-      <c r="AT11"/>
       <c r="AU11"/>
-      <c r="AV11">
+      <c r="AV11"/>
+      <c r="AW11">
         <v>522623000.0</v>
       </c>
-      <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>100851000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-      <c r="BE11">
+      <c r="BE11"/>
+      <c r="BF11">
         <v>561536000.0</v>
       </c>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
         <v>232</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
+      <c r="I12"/>
       <c r="J12">
         <v>11045000000.0</v>
       </c>
       <c r="K12">
-        <v>-4582500000.0</v>
+        <v>11045000000.0</v>
       </c>
       <c r="L12">
         <v>-4582500000.0</v>
       </c>
       <c r="M12">
-        <v>2417500000.0</v>
+        <v>-4582500000.0</v>
       </c>
       <c r="N12">
         <v>2417500000.0</v>
       </c>
       <c r="O12">
-        <v>-3014500000.0</v>
+        <v>2417500000.0</v>
       </c>
       <c r="P12">
         <v>-3014500000.0</v>
       </c>
       <c r="Q12">
-        <v>15472000000.0</v>
+        <v>-3014500000.0</v>
       </c>
       <c r="R12">
         <v>15472000000.0</v>
       </c>
       <c r="S12">
+        <v>15472000000.0</v>
+      </c>
+      <c r="T12">
         <v>-8075500000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-8191500000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>47314500000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>46900500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-659500000.0</v>
       </c>
       <c r="X12">
         <v>-659500000.0</v>
       </c>
       <c r="Y12">
-        <v>9586500000.0</v>
+        <v>-659500000.0</v>
       </c>
       <c r="Z12">
         <v>9586500000.0</v>
       </c>
       <c r="AA12">
+        <v>9586500000.0</v>
+      </c>
+      <c r="AB12">
         <v>-1.71</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-15155244.56</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>92.62</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>754599932.48</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-692.51</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-2484000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2697000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>196000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1152500000.0</v>
       </c>
       <c r="AJ12">
         <v>1152500000.0</v>
       </c>
       <c r="AK12">
+        <v>1152500000.0</v>
+      </c>
+      <c r="AL12">
         <v>13323000000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12">
+      <c r="AM12"/>
+      <c r="AN12">
         <v>5031000000.0</v>
       </c>
-      <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12">
         <v>17852000000.0</v>
       </c>
-      <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
@@ -36289,115 +36660,116 @@
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
         <v>233</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
-[...1 lines deleted...]
-      </c>
+      <c r="W13"/>
       <c r="X13">
         <v>0.0</v>
       </c>
       <c r="Y13">
         <v>0.0</v>
       </c>
       <c r="Z13">
         <v>0.0</v>
       </c>
       <c r="AA13">
         <v>0.0</v>
       </c>
       <c r="AB13">
         <v>0.0</v>
       </c>
       <c r="AC13">
         <v>0.0</v>
       </c>
       <c r="AD13">
         <v>0.0</v>
       </c>
       <c r="AE13">
         <v>0.0</v>
       </c>
-      <c r="AF13"/>
+      <c r="AF13">
+        <v>0.0</v>
+      </c>
       <c r="AG13"/>
-      <c r="AH13">
+      <c r="AH13"/>
+      <c r="AI13">
         <v>1720500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1720500000.0</v>
       </c>
       <c r="AJ13">
         <v>-1720500000.0</v>
       </c>
-      <c r="AK13"/>
+      <c r="AK13">
+        <v>-1720500000.0</v>
+      </c>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
@@ -36412,913 +36784,921 @@
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
         <v>234</v>
       </c>
       <c r="B14">
+        <v>7334973617.0</v>
+      </c>
+      <c r="C14">
         <v>6199507000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6926000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>7382000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7991000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3995500000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7701000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3850500000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>9042000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4521000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8348000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4032000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7138000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3569000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6935000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3467500000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8597000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>4298500000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>9053000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4526500000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>11325000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5786500000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>10959000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>0.01</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>9610000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>0.01</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>8392000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>295087731.64</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>8124000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>342842673.87</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>8301000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4150500000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>8030000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>4015000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>8174000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>4087000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>8361000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>8006000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>7011000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>6556000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6552000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>6732000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>5939000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2507000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4825500000.0</v>
       </c>
       <c r="AT14">
         <v>4825500000.0</v>
       </c>
       <c r="AU14">
         <v>4825500000.0</v>
       </c>
       <c r="AV14">
-        <v>3700000000.0</v>
+        <v>4825500000.0</v>
       </c>
       <c r="AW14">
         <v>3700000000.0</v>
       </c>
       <c r="AX14">
         <v>3700000000.0</v>
       </c>
       <c r="AY14">
-        <v>3356000000.0</v>
+        <v>3700000000.0</v>
       </c>
       <c r="AZ14">
         <v>3356000000.0</v>
       </c>
       <c r="BA14">
         <v>3356000000.0</v>
       </c>
       <c r="BB14">
-        <v>3122500000.0</v>
+        <v>3356000000.0</v>
       </c>
       <c r="BC14">
         <v>3122500000.0</v>
       </c>
       <c r="BD14">
         <v>3122500000.0</v>
       </c>
       <c r="BE14">
-        <v>2444530000.0</v>
+        <v>3122500000.0</v>
       </c>
       <c r="BF14">
         <v>2444530000.0</v>
       </c>
       <c r="BG14">
         <v>2444530000.0</v>
       </c>
       <c r="BH14">
-        <v>2008309500.0</v>
+        <v>2444530000.0</v>
       </c>
       <c r="BI14">
         <v>2008309500.0</v>
       </c>
       <c r="BJ14">
         <v>2008309500.0</v>
       </c>
       <c r="BK14">
-        <v>1629433920.0</v>
+        <v>2008309500.0</v>
       </c>
       <c r="BL14">
         <v>1629433920.0</v>
       </c>
       <c r="BM14">
         <v>1629433920.0</v>
       </c>
-      <c r="BN14"/>
+      <c r="BN14">
+        <v>1629433920.0</v>
+      </c>
       <c r="BO14"/>
       <c r="BP14"/>
-      <c r="BQ14">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ14"/>
       <c r="BR14">
         <v>2399508350.0</v>
       </c>
       <c r="BS14">
         <v>2399508350.0</v>
       </c>
       <c r="BT14">
-        <v>2432634750.0</v>
+        <v>2399508350.0</v>
       </c>
       <c r="BU14">
         <v>2432634750.0</v>
       </c>
       <c r="BV14">
         <v>2432634750.0</v>
       </c>
       <c r="BW14">
-        <v>62100000.0</v>
+        <v>2432634750.0</v>
       </c>
       <c r="BX14">
         <v>62100000.0</v>
       </c>
       <c r="BY14">
         <v>62100000.0</v>
       </c>
       <c r="BZ14">
-        <v>1228006250.0</v>
+        <v>62100000.0</v>
       </c>
       <c r="CA14">
         <v>1228006250.0</v>
       </c>
       <c r="CB14">
         <v>1228006250.0</v>
       </c>
       <c r="CC14">
-        <v>952219080.0</v>
+        <v>1228006250.0</v>
       </c>
       <c r="CD14">
         <v>952219080.0</v>
       </c>
       <c r="CE14">
         <v>952219080.0</v>
       </c>
       <c r="CF14">
-        <v>702262152.0</v>
+        <v>952219080.0</v>
       </c>
       <c r="CG14">
         <v>702262152.0</v>
       </c>
       <c r="CH14">
-        <v>587577375.0</v>
+        <v>702262152.0</v>
       </c>
       <c r="CI14">
         <v>587577375.0</v>
       </c>
       <c r="CJ14">
-        <v>488646250.0</v>
+        <v>587577375.0</v>
       </c>
       <c r="CK14">
         <v>488646250.0</v>
       </c>
       <c r="CL14">
-        <v>438896175.0</v>
+        <v>488646250.0</v>
       </c>
       <c r="CM14">
         <v>438896175.0</v>
       </c>
       <c r="CN14">
-        <v>498354915.0</v>
+        <v>438896175.0</v>
       </c>
       <c r="CO14">
         <v>498354915.0</v>
       </c>
       <c r="CP14">
-        <v>378930175.0</v>
+        <v>498354915.0</v>
       </c>
       <c r="CQ14">
         <v>378930175.0</v>
       </c>
+      <c r="CR14">
+        <v>378930175.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
         <v>235</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>1000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>27000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1292000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>646000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>6341000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3170500000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4467000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2233500000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9287000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>4643500000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>21000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>10500000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>28000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>14000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>38000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>19000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>8000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>4000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>20000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>117500000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>11000000.0</v>
       </c>
-      <c r="X15">
-[...1 lines deleted...]
-      </c>
       <c r="Y15">
+        <v>0.0</v>
+      </c>
+      <c r="Z15">
         <v>4498000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>0.01</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>5454000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>191778895.18</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3468000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>131498987.17</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5209000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2418000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2978000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1489000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>5650000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2825000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>3540000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>7140000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>4363000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>8376000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4891000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>8357000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3520000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3633500000.0</v>
       </c>
-      <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
-      <c r="AV15">
-[...1 lines deleted...]
-      </c>
+      <c r="AV15"/>
       <c r="AW15">
         <v>209500000.0</v>
       </c>
       <c r="AX15">
         <v>209500000.0</v>
       </c>
       <c r="AY15">
-        <v>159000000.0</v>
+        <v>209500000.0</v>
       </c>
       <c r="AZ15">
         <v>159000000.0</v>
       </c>
       <c r="BA15">
         <v>159000000.0</v>
       </c>
       <c r="BB15">
-        <v>291500000.0</v>
+        <v>159000000.0</v>
       </c>
       <c r="BC15">
         <v>291500000.0</v>
       </c>
       <c r="BD15">
         <v>291500000.0</v>
       </c>
-      <c r="BE15"/>
+      <c r="BE15">
+        <v>291500000.0</v>
+      </c>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
-      <c r="BK15">
-[...1 lines deleted...]
-      </c>
+      <c r="BK15"/>
       <c r="BL15">
         <v>1686607040.0</v>
       </c>
       <c r="BM15">
         <v>1686607040.0</v>
       </c>
       <c r="BN15">
-        <v>1459442330.0</v>
+        <v>1686607040.0</v>
       </c>
       <c r="BO15">
         <v>1459442330.0</v>
       </c>
       <c r="BP15">
         <v>1459442330.0</v>
       </c>
       <c r="BQ15">
-        <v>1356243850.0</v>
+        <v>1459442330.0</v>
       </c>
       <c r="BR15">
         <v>1356243850.0</v>
       </c>
       <c r="BS15">
         <v>1356243850.0</v>
       </c>
       <c r="BT15">
-        <v>1526946120.0</v>
+        <v>1356243850.0</v>
       </c>
       <c r="BU15">
         <v>1526946120.0</v>
       </c>
       <c r="BV15">
         <v>1526946120.0</v>
       </c>
       <c r="BW15">
-        <v>36225000.0</v>
+        <v>1526946120.0</v>
       </c>
       <c r="BX15">
         <v>36225000.0</v>
       </c>
       <c r="BY15">
         <v>36225000.0</v>
       </c>
       <c r="BZ15">
-        <v>16105000.0</v>
+        <v>36225000.0</v>
       </c>
       <c r="CA15">
         <v>16105000.0</v>
       </c>
       <c r="CB15">
         <v>16105000.0</v>
       </c>
       <c r="CC15">
-        <v>552354840.0</v>
+        <v>16105000.0</v>
       </c>
       <c r="CD15">
         <v>552354840.0</v>
       </c>
       <c r="CE15">
         <v>552354840.0</v>
       </c>
-      <c r="CF15"/>
+      <c r="CF15">
+        <v>552354840.0</v>
+      </c>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
         <v>236</v>
       </c>
       <c r="B16">
+        <v>44834541424.0</v>
+      </c>
+      <c r="C16">
         <v>33387225000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>41050000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>36482000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2485377875.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2147423103.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>39271000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53926000000.0</v>
       </c>
       <c r="I16">
         <v>53926000000.0</v>
       </c>
       <c r="J16">
+        <v>53926000000.0</v>
+      </c>
+      <c r="K16">
         <v>2058889215.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>35032000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2633297726.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>43140000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1928007518.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>30771000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31231000000.0</v>
       </c>
       <c r="Q16">
         <v>31231000000.0</v>
       </c>
       <c r="R16">
-        <v>27758000000.0</v>
+        <v>31231000000.0</v>
       </c>
       <c r="S16">
         <v>27758000000.0</v>
       </c>
       <c r="T16">
-        <v>34739000000.0</v>
+        <v>27758000000.0</v>
       </c>
       <c r="U16">
         <v>34739000000.0</v>
       </c>
       <c r="V16">
-        <v>12674000000.0</v>
+        <v>34739000000.0</v>
       </c>
       <c r="W16">
         <v>12674000000.0</v>
       </c>
       <c r="X16">
+        <v>12674000000.0</v>
+      </c>
+      <c r="Y16">
         <v>14250000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>15877000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>15772500000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>15770000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>16404500000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>17039000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>16691500000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>16327000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>22816500000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>866000000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>27562000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>39856500000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>52180000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>60962000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>53032000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>48921000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>38021000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>28867000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>30555000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>25074000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17838000000.0</v>
       </c>
       <c r="AT16">
         <v>17838000000.0</v>
       </c>
       <c r="AU16">
         <v>17838000000.0</v>
       </c>
       <c r="AV16">
-        <v>17810000000.0</v>
+        <v>17838000000.0</v>
       </c>
       <c r="AW16">
         <v>17810000000.0</v>
       </c>
       <c r="AX16">
         <v>17810000000.0</v>
       </c>
       <c r="AY16">
-        <v>16592000000.0</v>
+        <v>17810000000.0</v>
       </c>
       <c r="AZ16">
         <v>16592000000.0</v>
       </c>
       <c r="BA16">
         <v>16592000000.0</v>
       </c>
       <c r="BB16">
-        <v>20592000000.0</v>
+        <v>16592000000.0</v>
       </c>
       <c r="BC16">
         <v>20592000000.0</v>
       </c>
       <c r="BD16">
         <v>20592000000.0</v>
       </c>
       <c r="BE16">
-        <v>4069010000.0</v>
+        <v>20592000000.0</v>
       </c>
       <c r="BF16">
         <v>4069010000.0</v>
       </c>
       <c r="BG16">
         <v>4069010000.0</v>
       </c>
       <c r="BH16">
-        <v>6201096000.0</v>
+        <v>4069010000.0</v>
       </c>
       <c r="BI16">
         <v>6201096000.0</v>
       </c>
       <c r="BJ16">
         <v>6201096000.0</v>
       </c>
       <c r="BK16">
-        <v>2587083680.0</v>
+        <v>6201096000.0</v>
       </c>
       <c r="BL16">
         <v>2587083680.0</v>
       </c>
       <c r="BM16">
         <v>2587083680.0</v>
       </c>
       <c r="BN16">
-        <v>2347075820.0</v>
+        <v>2587083680.0</v>
       </c>
       <c r="BO16">
         <v>2347075820.0</v>
       </c>
       <c r="BP16">
         <v>2347075820.0</v>
       </c>
       <c r="BQ16">
-        <v>1393064950.0</v>
+        <v>2347075820.0</v>
       </c>
       <c r="BR16">
         <v>1393064950.0</v>
       </c>
       <c r="BS16">
         <v>1393064950.0</v>
       </c>
       <c r="BT16">
-        <v>3458083860.0</v>
+        <v>1393064950.0</v>
       </c>
       <c r="BU16">
         <v>3458083860.0</v>
       </c>
       <c r="BV16">
         <v>3458083860.0</v>
       </c>
       <c r="BW16">
-        <v>2007900000.0</v>
+        <v>3458083860.0</v>
       </c>
       <c r="BX16">
         <v>2007900000.0</v>
       </c>
       <c r="BY16">
         <v>2007900000.0</v>
       </c>
       <c r="BZ16">
-        <v>2383540000.0</v>
+        <v>2007900000.0</v>
       </c>
       <c r="CA16">
         <v>2383540000.0</v>
       </c>
       <c r="CB16">
         <v>2383540000.0</v>
       </c>
       <c r="CC16">
-        <v>501524640.0</v>
+        <v>2383540000.0</v>
       </c>
       <c r="CD16">
         <v>501524640.0</v>
       </c>
       <c r="CE16">
         <v>501524640.0</v>
       </c>
       <c r="CF16">
-        <v>807842802.0</v>
+        <v>501524640.0</v>
       </c>
       <c r="CG16">
         <v>807842802.0</v>
       </c>
       <c r="CH16">
-        <v>2298473100.0</v>
+        <v>807842802.0</v>
       </c>
       <c r="CI16">
         <v>2298473100.0</v>
       </c>
       <c r="CJ16">
-        <v>2270221000.0</v>
+        <v>2298473100.0</v>
       </c>
       <c r="CK16">
         <v>2270221000.0</v>
       </c>
       <c r="CL16">
-        <v>1511344500.0</v>
+        <v>2270221000.0</v>
       </c>
       <c r="CM16">
         <v>1511344500.0</v>
       </c>
       <c r="CN16">
-        <v>885075420.0</v>
+        <v>1511344500.0</v>
       </c>
       <c r="CO16">
         <v>885075420.0</v>
       </c>
       <c r="CP16">
-        <v>542197400.0</v>
+        <v>885075420.0</v>
       </c>
       <c r="CQ16">
         <v>542197400.0</v>
       </c>
+      <c r="CR16">
+        <v>542197400.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
         <v>237</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-      <c r="W17">
-[...1 lines deleted...]
-      </c>
+      <c r="W17"/>
       <c r="X17">
         <v>0.0</v>
       </c>
       <c r="Y17">
         <v>0.0</v>
       </c>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -37338,417 +37718,421 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
         <v>238</v>
       </c>
       <c r="B18">
+        <v>11614295397.0</v>
+      </c>
+      <c r="C18">
         <v>783988000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>13908000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1128000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>14236000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7118000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6926000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3463000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>21293000000.0</v>
       </c>
-      <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>-2735000000.0</v>
       </c>
-      <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>11508000000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>5649000000.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18">
         <v>18065000000.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>-348000000.0</v>
       </c>
-      <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>2681000000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>-8065000000.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>-6154000000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>-7732000000.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18">
         <v>-1543000000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>-17500000000.0</v>
       </c>
-      <c r="AF18"/>
-      <c r="AG18">
+      <c r="AG18"/>
+      <c r="AH18">
         <v>-6423000000.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18">
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>-16751000000.0</v>
       </c>
-      <c r="AJ18"/>
-      <c r="AK18">
+      <c r="AK18"/>
+      <c r="AL18">
         <v>-17514000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-11597000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-1827000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>10475000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>14129000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>4396000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>14481000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1130500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-568000000.0</v>
       </c>
       <c r="AT18">
         <v>-568000000.0</v>
       </c>
       <c r="AU18">
         <v>-568000000.0</v>
       </c>
       <c r="AV18">
-        <v>2575500000.0</v>
+        <v>-568000000.0</v>
       </c>
       <c r="AW18">
         <v>2575500000.0</v>
       </c>
       <c r="AX18">
         <v>2575500000.0</v>
       </c>
       <c r="AY18">
-        <v>-289500000.0</v>
+        <v>2575500000.0</v>
       </c>
       <c r="AZ18">
         <v>-289500000.0</v>
       </c>
       <c r="BA18">
         <v>-289500000.0</v>
       </c>
       <c r="BB18">
-        <v>7583000000.0</v>
+        <v>-289500000.0</v>
       </c>
       <c r="BC18">
         <v>7583000000.0</v>
       </c>
       <c r="BD18">
         <v>7583000000.0</v>
       </c>
       <c r="BE18">
-        <v>3315345000.0</v>
+        <v>7583000000.0</v>
       </c>
       <c r="BF18">
         <v>3315345000.0</v>
       </c>
       <c r="BG18">
         <v>3315345000.0</v>
       </c>
       <c r="BH18">
-        <v>1916702400.0</v>
+        <v>3315345000.0</v>
       </c>
       <c r="BI18">
         <v>1916702400.0</v>
       </c>
       <c r="BJ18">
         <v>1916702400.0</v>
       </c>
       <c r="BK18">
-        <v>4184357720.0</v>
+        <v>1916702400.0</v>
       </c>
       <c r="BL18">
         <v>4184357720.0</v>
       </c>
       <c r="BM18">
         <v>4184357720.0</v>
       </c>
       <c r="BN18">
-        <v>2051197990.0</v>
+        <v>4184357720.0</v>
       </c>
       <c r="BO18">
         <v>2051197990.0</v>
       </c>
       <c r="BP18">
         <v>2051197990.0</v>
       </c>
       <c r="BQ18">
-        <v>635163975.0</v>
+        <v>2051197990.0</v>
       </c>
       <c r="BR18">
         <v>635163975.0</v>
       </c>
       <c r="BS18">
         <v>635163975.0</v>
       </c>
       <c r="BT18">
-        <v>1549401210.0</v>
+        <v>635163975.0</v>
       </c>
       <c r="BU18">
         <v>1549401210.0</v>
       </c>
       <c r="BV18">
         <v>1549401210.0</v>
       </c>
       <c r="BW18">
-        <v>1925100000.0</v>
+        <v>1549401210.0</v>
       </c>
       <c r="BX18">
         <v>1925100000.0</v>
       </c>
       <c r="BY18">
         <v>1925100000.0</v>
       </c>
       <c r="BZ18">
-        <v>2818375000.0</v>
+        <v>1925100000.0</v>
       </c>
       <c r="CA18">
         <v>2818375000.0</v>
       </c>
       <c r="CB18">
         <v>2818375000.0</v>
       </c>
       <c r="CC18">
-        <v>2111147640.0</v>
+        <v>2818375000.0</v>
       </c>
       <c r="CD18">
         <v>2111147640.0</v>
       </c>
       <c r="CE18">
         <v>2111147640.0</v>
       </c>
       <c r="CF18">
-        <v>-111613830.0</v>
+        <v>2111147640.0</v>
       </c>
       <c r="CG18">
         <v>-111613830.0</v>
       </c>
       <c r="CH18">
-        <v>-476541450.0</v>
+        <v>-111613830.0</v>
       </c>
       <c r="CI18">
         <v>-476541450.0</v>
       </c>
       <c r="CJ18">
-        <v>135143000.0</v>
+        <v>-476541450.0</v>
       </c>
       <c r="CK18">
         <v>135143000.0</v>
       </c>
       <c r="CL18">
-        <v>436081350.0</v>
+        <v>135143000.0</v>
       </c>
       <c r="CM18">
         <v>436081350.0</v>
       </c>
       <c r="CN18">
-        <v>677260875.0</v>
+        <v>436081350.0</v>
       </c>
       <c r="CO18">
         <v>677260875.0</v>
       </c>
       <c r="CP18">
-        <v>382864325.0</v>
+        <v>677260875.0</v>
       </c>
       <c r="CQ18">
         <v>382864325.0</v>
       </c>
+      <c r="CR18">
+        <v>382864325.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
         <v>239</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-      <c r="I19">
-[...1 lines deleted...]
-      </c>
+      <c r="I19"/>
       <c r="J19">
         <v>-64000000.0</v>
       </c>
       <c r="K19">
-        <v>-27000000.0</v>
+        <v>-64000000.0</v>
       </c>
       <c r="L19">
         <v>-27000000.0</v>
       </c>
       <c r="M19">
-        <v>-61000000.0</v>
+        <v>-27000000.0</v>
       </c>
       <c r="N19">
         <v>-61000000.0</v>
       </c>
       <c r="O19">
-        <v>-35000000.0</v>
+        <v>-61000000.0</v>
       </c>
       <c r="P19">
         <v>-35000000.0</v>
       </c>
       <c r="Q19">
-        <v>5896500000.0</v>
+        <v>-35000000.0</v>
       </c>
       <c r="R19">
         <v>5896500000.0</v>
       </c>
       <c r="S19">
-        <v>-33500000.0</v>
+        <v>5896500000.0</v>
       </c>
       <c r="T19">
         <v>-33500000.0</v>
       </c>
       <c r="U19">
-        <v>1078000000.0</v>
+        <v>-33500000.0</v>
       </c>
       <c r="V19">
         <v>1078000000.0</v>
       </c>
       <c r="W19">
-        <v>0.0</v>
+        <v>1078000000.0</v>
       </c>
       <c r="X19">
         <v>0.0</v>
       </c>
       <c r="Y19">
         <v>0.0</v>
       </c>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
+        <v>0.0</v>
+      </c>
+      <c r="AB19">
         <v>-0.45</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-3973416.79</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>9.72</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>79211681.3</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-18.54</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-66500000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-512000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-194000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-62000000.0</v>
       </c>
       <c r="AJ19">
         <v>-62000000.0</v>
       </c>
       <c r="AK19">
+        <v>-62000000.0</v>
+      </c>
+      <c r="AL19">
         <v>-600000000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>-548000000.0</v>
       </c>
-      <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19">
         <v>-60000000.0</v>
       </c>
-      <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
@@ -37758,52 +38142,53 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
         <v>240</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -37857,158 +38242,159 @@
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
         <v>241</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
+      <c r="I21"/>
       <c r="J21">
         <v>-71500000.0</v>
       </c>
       <c r="K21">
-        <v>665500000.0</v>
+        <v>-71500000.0</v>
       </c>
       <c r="L21">
         <v>665500000.0</v>
       </c>
       <c r="M21">
-        <v>-3477000000.0</v>
+        <v>665500000.0</v>
       </c>
       <c r="N21">
         <v>-3477000000.0</v>
       </c>
       <c r="O21">
-        <v>-3999500000.0</v>
+        <v>-3477000000.0</v>
       </c>
       <c r="P21">
         <v>-3999500000.0</v>
       </c>
       <c r="Q21">
-        <v>-10592500000.0</v>
+        <v>-3999500000.0</v>
       </c>
       <c r="R21">
         <v>-10592500000.0</v>
       </c>
       <c r="S21">
-        <v>-18540000000.0</v>
+        <v>-10592500000.0</v>
       </c>
       <c r="T21">
         <v>-18540000000.0</v>
       </c>
       <c r="U21">
-        <v>8919500000.0</v>
+        <v>-18540000000.0</v>
       </c>
       <c r="V21">
         <v>8919500000.0</v>
       </c>
       <c r="W21">
-        <v>3636500000.0</v>
+        <v>8919500000.0</v>
       </c>
       <c r="X21">
         <v>3636500000.0</v>
       </c>
       <c r="Y21">
-        <v>4470500000.0</v>
+        <v>3636500000.0</v>
       </c>
       <c r="Z21">
         <v>4470500000.0</v>
       </c>
       <c r="AA21">
+        <v>4470500000.0</v>
+      </c>
+      <c r="AB21">
         <v>56.28</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>498962692.08</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>11.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>89635381.5</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1810.46</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>6494000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>9536000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4785500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17500000.0</v>
       </c>
       <c r="AJ21">
         <v>-17500000.0</v>
       </c>
       <c r="AK21">
+        <v>-17500000.0</v>
+      </c>
+      <c r="AL21">
         <v>30420000000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>13286000000.0</v>
       </c>
-      <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21">
         <v>905000000.0</v>
       </c>
-      <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
@@ -38018,2343 +38404,2367 @@
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
         <v>196</v>
       </c>
       <c r="B22">
+        <v>12312498717.0</v>
+      </c>
+      <c r="C22">
         <v>229576000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2167000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4600000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-53855000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-26927500000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>9584000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4792000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-5778000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2889000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>14577000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>7288500000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>23978000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>11989000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>14978000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>7489000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-5459000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-2729500000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>14491000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7245500000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-95807000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-47581000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4053000000.0</v>
       </c>
-      <c r="X22">
-[...1 lines deleted...]
-      </c>
       <c r="Y22">
+        <v>0.0</v>
+      </c>
+      <c r="Z22">
         <v>-10442000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-0.02</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>14740000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>518302331.31</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1828000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>77143821.74</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>6901000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>3450500000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>11698000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>5849000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>8676000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>4338000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>5913000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>7312000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>10171000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>19545000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>16870000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>12710000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>14117000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>6078500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11791500000.0</v>
       </c>
       <c r="AT22">
         <v>11791500000.0</v>
       </c>
       <c r="AU22">
         <v>11791500000.0</v>
       </c>
       <c r="AV22">
-        <v>9897000000.0</v>
+        <v>11791500000.0</v>
       </c>
       <c r="AW22">
         <v>9897000000.0</v>
       </c>
       <c r="AX22">
         <v>9897000000.0</v>
       </c>
       <c r="AY22">
-        <v>7970500000.0</v>
+        <v>9897000000.0</v>
       </c>
       <c r="AZ22">
         <v>7970500000.0</v>
       </c>
       <c r="BA22">
         <v>7970500000.0</v>
       </c>
       <c r="BB22">
-        <v>12333000000.0</v>
+        <v>7970500000.0</v>
       </c>
       <c r="BC22">
         <v>12333000000.0</v>
       </c>
       <c r="BD22">
         <v>12333000000.0</v>
       </c>
       <c r="BE22">
-        <v>11043340000.0</v>
+        <v>12333000000.0</v>
       </c>
       <c r="BF22">
         <v>11043340000.0</v>
       </c>
       <c r="BG22">
         <v>11043340000.0</v>
       </c>
       <c r="BH22">
-        <v>12800330550.0</v>
+        <v>11043340000.0</v>
       </c>
       <c r="BI22">
         <v>12800330550.0</v>
       </c>
       <c r="BJ22">
         <v>12800330550.0</v>
       </c>
       <c r="BK22">
-        <v>10348334720.0</v>
+        <v>12800330550.0</v>
       </c>
       <c r="BL22">
         <v>10348334720.0</v>
       </c>
       <c r="BM22">
         <v>10348334720.0</v>
       </c>
       <c r="BN22">
-        <v>4893619840.0</v>
+        <v>10348334720.0</v>
       </c>
       <c r="BO22">
         <v>4893619840.0</v>
       </c>
       <c r="BP22">
         <v>4893619840.0</v>
       </c>
       <c r="BQ22">
-        <v>2644982350.0</v>
+        <v>4893619840.0</v>
       </c>
       <c r="BR22">
         <v>2644982350.0</v>
       </c>
       <c r="BS22">
         <v>2644982350.0</v>
       </c>
       <c r="BT22">
-        <v>3955838355.0</v>
+        <v>2644982350.0</v>
       </c>
       <c r="BU22">
         <v>3955838355.0</v>
       </c>
       <c r="BV22">
         <v>3955838355.0</v>
       </c>
       <c r="BW22">
-        <v>7498575000.0</v>
+        <v>3955838355.0</v>
       </c>
       <c r="BX22">
         <v>7498575000.0</v>
       </c>
       <c r="BY22">
         <v>7498575000.0</v>
       </c>
       <c r="BZ22">
-        <v>5672986250.0</v>
+        <v>7498575000.0</v>
       </c>
       <c r="CA22">
         <v>5672986250.0</v>
       </c>
       <c r="CB22">
         <v>5672986250.0</v>
       </c>
       <c r="CC22">
-        <v>2019653280.0</v>
+        <v>5672986250.0</v>
       </c>
       <c r="CD22">
         <v>2019653280.0</v>
       </c>
       <c r="CE22">
         <v>2019653280.0</v>
       </c>
       <c r="CF22">
-        <v>1239215172.0</v>
+        <v>2019653280.0</v>
       </c>
       <c r="CG22">
         <v>1239215172.0</v>
       </c>
       <c r="CH22">
-        <v>1018761975.0</v>
+        <v>1239215172.0</v>
       </c>
       <c r="CI22">
         <v>1018761975.0</v>
       </c>
       <c r="CJ22">
-        <v>1274561750.0</v>
+        <v>1018761975.0</v>
       </c>
       <c r="CK22">
         <v>1274561750.0</v>
       </c>
       <c r="CL22">
-        <v>1236790800.0</v>
+        <v>1274561750.0</v>
       </c>
       <c r="CM22">
         <v>1236790800.0</v>
       </c>
       <c r="CN22">
-        <v>929801910.0</v>
+        <v>1236790800.0</v>
       </c>
       <c r="CO22">
         <v>929801910.0</v>
       </c>
       <c r="CP22">
-        <v>750528525.0</v>
+        <v>929801910.0</v>
       </c>
       <c r="CQ22">
         <v>750528525.0</v>
       </c>
+      <c r="CR22">
+        <v>750528525.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
         <v>242</v>
       </c>
       <c r="B23">
+        <v>-1387560771.0</v>
+      </c>
+      <c r="C23">
         <v>-1988072000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1536000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>158000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-6903000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-3451500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-63000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-31500000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>979500000.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>1331000000.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>-6954000000.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>-18516000000.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>-21185000000.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>-37080000000.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>17839000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>157000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7273000000.0</v>
       </c>
-      <c r="X23">
-[...1 lines deleted...]
-      </c>
       <c r="Y23">
+        <v>0.0</v>
+      </c>
+      <c r="Z23">
         <v>10313000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>686000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6494000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-48243609.13</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2124000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-14854827.82</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-315000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-186500000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9177000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-197000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-630000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-297500000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>13360000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3300500000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>724000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-269500000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-2911000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-539000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-5822000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>7169000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-514500000.0</v>
       </c>
       <c r="AT23">
         <v>-514500000.0</v>
       </c>
       <c r="AU23">
         <v>-514500000.0</v>
       </c>
       <c r="AV23">
-        <v>353500000.0</v>
+        <v>-514500000.0</v>
       </c>
       <c r="AW23">
         <v>353500000.0</v>
       </c>
       <c r="AX23">
         <v>353500000.0</v>
       </c>
       <c r="AY23">
-        <v>-437500000.0</v>
+        <v>353500000.0</v>
       </c>
       <c r="AZ23">
         <v>-437500000.0</v>
       </c>
       <c r="BA23">
         <v>-437500000.0</v>
       </c>
       <c r="BB23">
-        <v>-305000000.0</v>
+        <v>-437500000.0</v>
       </c>
       <c r="BC23">
         <v>-305000000.0</v>
       </c>
       <c r="BD23">
         <v>-305000000.0</v>
       </c>
       <c r="BE23">
-        <v>-3947955000.0</v>
+        <v>-305000000.0</v>
       </c>
       <c r="BF23">
         <v>-3947955000.0</v>
       </c>
       <c r="BG23">
         <v>-3947955000.0</v>
       </c>
       <c r="BH23">
-        <v>210323390.0</v>
+        <v>-3947955000.0</v>
       </c>
       <c r="BI23">
         <v>210323390.0</v>
       </c>
       <c r="BJ23">
         <v>210323390.0</v>
       </c>
       <c r="BK23">
-        <v>-1175622280.0</v>
+        <v>210323390.0</v>
       </c>
       <c r="BL23">
         <v>-1175622280.0</v>
       </c>
       <c r="BM23">
         <v>-1175622280.0</v>
       </c>
       <c r="BN23">
-        <v>728058930.0</v>
+        <v>-1175622280.0</v>
       </c>
       <c r="BO23">
         <v>728058930.0</v>
       </c>
       <c r="BP23">
         <v>728058930.0</v>
       </c>
       <c r="BQ23">
-        <v>503221700.0</v>
+        <v>728058930.0</v>
       </c>
       <c r="BR23">
         <v>503221700.0</v>
       </c>
       <c r="BS23">
         <v>503221700.0</v>
       </c>
       <c r="BT23">
-        <v>2552395230.0</v>
+        <v>503221700.0</v>
       </c>
       <c r="BU23">
         <v>2552395230.0</v>
       </c>
       <c r="BV23">
         <v>2552395230.0</v>
       </c>
       <c r="BW23">
-        <v>-2240775000.0</v>
+        <v>2552395230.0</v>
       </c>
       <c r="BX23">
         <v>-2240775000.0</v>
       </c>
       <c r="BY23">
         <v>-2240775000.0</v>
       </c>
       <c r="BZ23">
-        <v>2725771250.0</v>
+        <v>-2240775000.0</v>
       </c>
       <c r="CA23">
         <v>2725771250.0</v>
       </c>
       <c r="CB23">
         <v>2725771250.0</v>
       </c>
       <c r="CC23">
-        <v>55522467.0</v>
+        <v>2725771250.0</v>
       </c>
       <c r="CD23">
         <v>55522467.0</v>
       </c>
       <c r="CE23">
         <v>55522467.0</v>
       </c>
       <c r="CF23">
-        <v>-496832373.0</v>
+        <v>55522467.0</v>
       </c>
       <c r="CG23">
         <v>-496832373.0</v>
       </c>
       <c r="CH23">
-        <v>-95461750.0</v>
+        <v>-496832373.0</v>
       </c>
       <c r="CI23">
         <v>-95461750.0</v>
       </c>
       <c r="CJ23">
-        <v>-305300250.0</v>
+        <v>-95461750.0</v>
       </c>
       <c r="CK23">
         <v>-305300250.0</v>
       </c>
       <c r="CL23">
-        <v>-240177615.0</v>
+        <v>-305300250.0</v>
       </c>
       <c r="CM23">
         <v>-240177615.0</v>
       </c>
       <c r="CN23">
-        <v>-169347275.0</v>
+        <v>-240177615.0</v>
       </c>
       <c r="CO23">
         <v>-169347275.0</v>
       </c>
       <c r="CP23">
         <v>-169347275.0</v>
       </c>
       <c r="CQ23">
         <v>-169347275.0</v>
       </c>
+      <c r="CR23">
+        <v>-169347275.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
         <v>243</v>
       </c>
       <c r="B24">
+        <v>-704995652.0</v>
+      </c>
+      <c r="C24">
         <v>-82876000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-61000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-430000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>191000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>95500000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-774000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-387000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>241000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>20000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2143000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>980000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>7551000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-44000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>514000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-9500000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>9609000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>125000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>31856000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1020000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-916000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1462500000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-2489000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-2156000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>618000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>12000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-1249000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-41808783.71</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2372000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>7427413.91</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-3002000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-1438500000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3001000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1393500000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>604000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>301500000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1128000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1564000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2340000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>602000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-1532000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2409000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-78000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-209000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>487500000.0</v>
       </c>
       <c r="AT24">
         <v>487500000.0</v>
       </c>
       <c r="AU24">
         <v>487500000.0</v>
       </c>
       <c r="AV24">
-        <v>-1900500000.0</v>
+        <v>487500000.0</v>
       </c>
       <c r="AW24">
         <v>-1900500000.0</v>
       </c>
       <c r="AX24">
         <v>-1900500000.0</v>
       </c>
       <c r="AY24">
-        <v>368000000.0</v>
+        <v>-1900500000.0</v>
       </c>
       <c r="AZ24">
         <v>368000000.0</v>
       </c>
       <c r="BA24">
         <v>368000000.0</v>
       </c>
       <c r="BB24">
-        <v>-119500000.0</v>
+        <v>368000000.0</v>
       </c>
       <c r="BC24">
         <v>-119500000.0</v>
       </c>
       <c r="BD24">
         <v>-119500000.0</v>
       </c>
       <c r="BE24">
-        <v>-164010000.0</v>
+        <v>-119500000.0</v>
       </c>
       <c r="BF24">
         <v>-164010000.0</v>
       </c>
       <c r="BG24">
         <v>-164010000.0</v>
       </c>
       <c r="BH24">
-        <v>852650700.0</v>
+        <v>-164010000.0</v>
       </c>
       <c r="BI24">
         <v>852650700.0</v>
       </c>
       <c r="BJ24">
         <v>852650700.0</v>
       </c>
       <c r="BK24">
-        <v>-171519360.0</v>
+        <v>852650700.0</v>
       </c>
       <c r="BL24">
         <v>-171519360.0</v>
       </c>
       <c r="BM24">
         <v>-171519360.0</v>
       </c>
       <c r="BN24">
-        <v>-844415380.0</v>
+        <v>-171519360.0</v>
       </c>
       <c r="BO24">
         <v>-844415380.0</v>
       </c>
       <c r="BP24">
         <v>-844415380.0</v>
       </c>
       <c r="BQ24">
-        <v>-635163975.0</v>
+        <v>-844415380.0</v>
       </c>
       <c r="BR24">
         <v>-635163975.0</v>
       </c>
       <c r="BS24">
         <v>-635163975.0</v>
       </c>
       <c r="BT24">
-        <v>-1148952105.0</v>
+        <v>-635163975.0</v>
       </c>
       <c r="BU24">
         <v>-1148952105.0</v>
       </c>
       <c r="BV24">
         <v>-1148952105.0</v>
       </c>
       <c r="BW24">
-        <v>82800000.0</v>
+        <v>-1148952105.0</v>
       </c>
       <c r="BX24">
         <v>82800000.0</v>
       </c>
       <c r="BY24">
         <v>82800000.0</v>
       </c>
       <c r="BZ24">
-        <v>-116761250.0</v>
+        <v>82800000.0</v>
       </c>
       <c r="CA24">
         <v>-116761250.0</v>
       </c>
       <c r="CB24">
         <v>-116761250.0</v>
       </c>
       <c r="CC24">
-        <v>60996240.0</v>
+        <v>-116761250.0</v>
       </c>
       <c r="CD24">
         <v>60996240.0</v>
       </c>
       <c r="CE24">
         <v>60996240.0</v>
       </c>
       <c r="CF24">
-        <v>-157767657.0</v>
+        <v>60996240.0</v>
       </c>
       <c r="CG24">
         <v>-157767657.0</v>
       </c>
       <c r="CH24">
-        <v>-7363125.0</v>
+        <v>-157767657.0</v>
       </c>
       <c r="CI24">
         <v>-7363125.0</v>
       </c>
       <c r="CJ24">
-        <v>-50565250.0</v>
+        <v>-7363125.0</v>
       </c>
       <c r="CK24">
         <v>-50565250.0</v>
       </c>
       <c r="CL24">
-        <v>29663925.0</v>
+        <v>-50565250.0</v>
       </c>
       <c r="CM24">
         <v>29663925.0</v>
       </c>
       <c r="CN24">
-        <v>-51090015.0</v>
+        <v>29663925.0</v>
       </c>
       <c r="CO24">
         <v>-51090015.0</v>
       </c>
       <c r="CP24">
-        <v>14484825.0</v>
+        <v>-51090015.0</v>
       </c>
       <c r="CQ24">
         <v>14484825.0</v>
       </c>
+      <c r="CR24">
+        <v>14484825.0</v>
+      </c>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
         <v>244</v>
       </c>
       <c r="B25">
+        <v>16799495029.0</v>
+      </c>
+      <c r="C25">
         <v>6146162000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10955000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2454000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>69746000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>34873000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1621000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-810500000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>22011000000.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>-10972000000.0</v>
       </c>
-      <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>7350000000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>451000000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>34787000000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>-17237000000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>89092000000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>-1635000000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>19599000000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>-431000000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25">
+      <c r="AC25"/>
+      <c r="AD25">
         <v>15891000000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>-4968000000.0</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25">
+      <c r="AG25"/>
+      <c r="AH25">
         <v>7217000000.0</v>
       </c>
-      <c r="AH25"/>
-      <c r="AI25">
+      <c r="AI25"/>
+      <c r="AJ25">
         <v>-3353000000.0</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AK25"/>
+      <c r="AL25">
         <v>3600000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>6955000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-1179000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>6041000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2467000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>8767000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>9144000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-546500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20055000000.0</v>
       </c>
       <c r="AT25">
         <v>20055000000.0</v>
       </c>
       <c r="AU25">
         <v>20055000000.0</v>
       </c>
       <c r="AV25">
-        <v>500500000.0</v>
+        <v>20055000000.0</v>
       </c>
       <c r="AW25">
         <v>500500000.0</v>
       </c>
       <c r="AX25">
         <v>500500000.0</v>
       </c>
       <c r="AY25">
-        <v>-1850000000.0</v>
+        <v>500500000.0</v>
       </c>
       <c r="AZ25">
         <v>-1850000000.0</v>
       </c>
       <c r="BA25">
         <v>-1850000000.0</v>
       </c>
       <c r="BB25">
-        <v>-5224000000.0</v>
+        <v>-1850000000.0</v>
       </c>
       <c r="BC25">
         <v>-5224000000.0</v>
       </c>
       <c r="BD25">
         <v>-5224000000.0</v>
       </c>
       <c r="BE25">
-        <v>-652135000.0</v>
+        <v>-5224000000.0</v>
       </c>
       <c r="BF25">
         <v>-652135000.0</v>
       </c>
       <c r="BG25">
         <v>-652135000.0</v>
       </c>
       <c r="BH25">
-        <v>-6130629000.0</v>
+        <v>-652135000.0</v>
       </c>
       <c r="BI25">
         <v>-6130629000.0</v>
       </c>
       <c r="BJ25">
         <v>-6130629000.0</v>
       </c>
       <c r="BK25">
-        <v>-1761646760.0</v>
+        <v>-6130629000.0</v>
       </c>
       <c r="BL25">
         <v>-1761646760.0</v>
       </c>
       <c r="BM25">
         <v>-1761646760.0</v>
       </c>
       <c r="BN25">
-        <v>2234043840.0</v>
+        <v>-1761646760.0</v>
       </c>
       <c r="BO25">
         <v>2234043840.0</v>
       </c>
       <c r="BP25">
         <v>2234043840.0</v>
       </c>
       <c r="BQ25">
-        <v>441853200.0</v>
+        <v>2234043840.0</v>
       </c>
       <c r="BR25">
         <v>441853200.0</v>
       </c>
       <c r="BS25">
         <v>441853200.0</v>
       </c>
       <c r="BT25">
-        <v>508982040.0</v>
+        <v>441853200.0</v>
       </c>
       <c r="BU25">
         <v>508982040.0</v>
       </c>
       <c r="BV25">
         <v>508982040.0</v>
       </c>
       <c r="BW25">
-        <v>-1780200000.0</v>
+        <v>508982040.0</v>
       </c>
       <c r="BX25">
         <v>-1780200000.0</v>
       </c>
       <c r="BY25">
         <v>-1780200000.0</v>
       </c>
       <c r="BZ25">
-        <v>-1880258750.0</v>
+        <v>-1780200000.0</v>
       </c>
       <c r="CA25">
         <v>-1880258750.0</v>
       </c>
       <c r="CB25">
         <v>-1880258750.0</v>
       </c>
       <c r="CC25">
-        <v>562520880.0</v>
+        <v>-1880258750.0</v>
       </c>
       <c r="CD25">
         <v>562520880.0</v>
       </c>
       <c r="CE25">
         <v>562520880.0</v>
       </c>
       <c r="CF25">
-        <v>-415686102.0</v>
+        <v>562520880.0</v>
       </c>
       <c r="CG25">
         <v>-415686102.0</v>
       </c>
       <c r="CH25">
-        <v>-488322450.0</v>
+        <v>-415686102.0</v>
       </c>
       <c r="CI25">
         <v>-488322450.0</v>
       </c>
       <c r="CJ25">
-        <v>672313750.0</v>
+        <v>-488322450.0</v>
       </c>
       <c r="CK25">
         <v>672313750.0</v>
       </c>
       <c r="CL25">
-        <v>552571800.0</v>
+        <v>672313750.0</v>
       </c>
       <c r="CM25">
         <v>552571800.0</v>
       </c>
       <c r="CN25">
-        <v>544535925.0</v>
+        <v>552571800.0</v>
       </c>
       <c r="CO25">
         <v>544535925.0</v>
       </c>
       <c r="CP25">
-        <v>32724975.0</v>
+        <v>544535925.0</v>
       </c>
       <c r="CQ25">
         <v>32724975.0</v>
       </c>
+      <c r="CR25">
+        <v>32724975.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
         <v>245</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
-[...1 lines deleted...]
-      </c>
+      <c r="W26"/>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
         <v>0.0</v>
       </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
-      <c r="AF26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26">
         <v>54000000.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>144000000.0</v>
       </c>
-      <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>373000000.0</v>
       </c>
-      <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
+      <c r="AV26"/>
       <c r="AW26">
         <v>272500000.0</v>
       </c>
       <c r="AX26">
         <v>272500000.0</v>
       </c>
-      <c r="AY26"/>
+      <c r="AY26">
+        <v>272500000.0</v>
+      </c>
       <c r="AZ26"/>
       <c r="BA26"/>
-      <c r="BB26">
-[...1 lines deleted...]
-      </c>
+      <c r="BB26"/>
       <c r="BC26">
         <v>-574500000.0</v>
       </c>
       <c r="BD26">
         <v>-574500000.0</v>
       </c>
       <c r="BE26">
-        <v>-3424685000.0</v>
+        <v>-574500000.0</v>
       </c>
       <c r="BF26">
         <v>-3424685000.0</v>
       </c>
       <c r="BG26">
         <v>-3424685000.0</v>
       </c>
       <c r="BH26">
-        <v>-1867375500.0</v>
+        <v>-3424685000.0</v>
       </c>
       <c r="BI26">
         <v>-1867375500.0</v>
       </c>
       <c r="BJ26">
         <v>-1867375500.0</v>
       </c>
-      <c r="BK26"/>
+      <c r="BK26">
+        <v>-1867375500.0</v>
+      </c>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
-      <c r="BQ26">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ26"/>
       <c r="BR26">
         <v>-15342125.0</v>
       </c>
       <c r="BS26">
         <v>-15342125.0</v>
       </c>
       <c r="BT26">
-        <v>-101047905.0</v>
+        <v>-15342125.0</v>
       </c>
       <c r="BU26">
         <v>-101047905.0</v>
       </c>
       <c r="BV26">
         <v>-101047905.0</v>
       </c>
       <c r="BW26">
-        <v>-512325000.0</v>
+        <v>-101047905.0</v>
       </c>
       <c r="BX26">
         <v>-512325000.0</v>
       </c>
       <c r="BY26">
         <v>-512325000.0</v>
       </c>
       <c r="BZ26">
-        <v>-587832500.0</v>
+        <v>-512325000.0</v>
       </c>
       <c r="CA26">
         <v>-587832500.0</v>
       </c>
       <c r="CB26">
         <v>-587832500.0</v>
       </c>
       <c r="CC26">
-        <v>-640460520.0</v>
+        <v>-587832500.0</v>
       </c>
       <c r="CD26">
         <v>-640460520.0</v>
       </c>
       <c r="CE26">
         <v>-640460520.0</v>
       </c>
-      <c r="CF26"/>
+      <c r="CF26">
+        <v>-640460520.0</v>
+      </c>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
         <v>246</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>408000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>506000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>516000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>258000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>470000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>235000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>468000000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>565000000.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>568000000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>596000000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>1073000000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>854000000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>1946000000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>1219000000.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>4431000000.0</v>
       </c>
-      <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>226000000.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>12000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>482000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1124000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>-2128000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>4859000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1210000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1599000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>219500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242500000.0</v>
       </c>
       <c r="AT27">
         <v>242500000.0</v>
       </c>
       <c r="AU27">
         <v>242500000.0</v>
       </c>
-      <c r="AV27"/>
+      <c r="AV27">
+        <v>242500000.0</v>
+      </c>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
         <v>247</v>
       </c>
       <c r="B28">
+        <v>-829300113.0</v>
+      </c>
+      <c r="C28">
         <v>-7063514000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-8854000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-7792000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-8195000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4097500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-6404000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3202000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4610000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2305000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-7956000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-3978000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-6975000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3487500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-8027000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4013500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-21223000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-10611500000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-37088000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-18544000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>17819000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9076500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7262000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>0.01</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5815000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>0.01</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7364000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>258940187.77</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1344000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-56718433.49</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7779000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3889500000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6199000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3099500000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-6280000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-3140000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>9820000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>8678000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2101000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1775000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-3443000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-8896000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-9342000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3535500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-514500000.0</v>
       </c>
       <c r="AT28">
         <v>-514500000.0</v>
       </c>
       <c r="AU28">
         <v>-514500000.0</v>
       </c>
       <c r="AV28">
-        <v>144000000.0</v>
+        <v>-514500000.0</v>
       </c>
       <c r="AW28">
         <v>144000000.0</v>
       </c>
       <c r="AX28">
         <v>144000000.0</v>
       </c>
       <c r="AY28">
-        <v>-1350500000.0</v>
+        <v>144000000.0</v>
       </c>
       <c r="AZ28">
         <v>-1350500000.0</v>
       </c>
       <c r="BA28">
         <v>-1350500000.0</v>
       </c>
       <c r="BB28">
-        <v>-596500000.0</v>
+        <v>-1350500000.0</v>
       </c>
       <c r="BC28">
         <v>-596500000.0</v>
       </c>
       <c r="BD28">
         <v>-596500000.0</v>
       </c>
       <c r="BE28">
-        <v>-3947955000.0</v>
+        <v>-596500000.0</v>
       </c>
       <c r="BF28">
         <v>-3947955000.0</v>
       </c>
       <c r="BG28">
         <v>-3947955000.0</v>
       </c>
       <c r="BH28">
-        <v>-1476283650.0</v>
+        <v>-3947955000.0</v>
       </c>
       <c r="BI28">
         <v>-1476283650.0</v>
       </c>
       <c r="BJ28">
         <v>-1476283650.0</v>
       </c>
       <c r="BK28">
-        <v>-2862229320.0</v>
+        <v>-1476283650.0</v>
       </c>
       <c r="BL28">
         <v>-2862229320.0</v>
       </c>
       <c r="BM28">
         <v>-2862229320.0</v>
       </c>
       <c r="BN28">
-        <v>-731383400.0</v>
+        <v>-2862229320.0</v>
       </c>
       <c r="BO28">
         <v>-731383400.0</v>
       </c>
       <c r="BP28">
         <v>-731383400.0</v>
       </c>
       <c r="BQ28">
-        <v>-853022150.0</v>
+        <v>-731383400.0</v>
       </c>
       <c r="BR28">
         <v>-853022150.0</v>
       </c>
       <c r="BS28">
         <v>-853022150.0</v>
       </c>
       <c r="BT28">
-        <v>1025449110.0</v>
+        <v>-853022150.0</v>
       </c>
       <c r="BU28">
         <v>1025449110.0</v>
       </c>
       <c r="BV28">
         <v>1025449110.0</v>
       </c>
       <c r="BW28">
-        <v>-2277000000.0</v>
+        <v>1025449110.0</v>
       </c>
       <c r="BX28">
         <v>-2277000000.0</v>
       </c>
       <c r="BY28">
         <v>-2277000000.0</v>
       </c>
       <c r="BZ28">
-        <v>2709666250.0</v>
+        <v>-2277000000.0</v>
       </c>
       <c r="CA28">
         <v>2709666250.0</v>
       </c>
       <c r="CB28">
         <v>2709666250.0</v>
       </c>
       <c r="CC28">
-        <v>-918332280.0</v>
+        <v>2709666250.0</v>
       </c>
       <c r="CD28">
         <v>-918332280.0</v>
       </c>
       <c r="CE28">
         <v>-918332280.0</v>
       </c>
       <c r="CF28">
-        <v>-496832373.0</v>
+        <v>-918332280.0</v>
       </c>
       <c r="CG28">
         <v>-496832373.0</v>
       </c>
       <c r="CH28">
-        <v>436486050.0</v>
+        <v>-496832373.0</v>
       </c>
       <c r="CI28">
         <v>436486050.0</v>
       </c>
       <c r="CJ28">
-        <v>-95461750.0</v>
+        <v>436486050.0</v>
       </c>
       <c r="CK28">
         <v>-95461750.0</v>
       </c>
       <c r="CL28">
-        <v>-305300250.0</v>
+        <v>-95461750.0</v>
       </c>
       <c r="CM28">
         <v>-305300250.0</v>
       </c>
       <c r="CN28">
-        <v>-240177615.0</v>
+        <v>-305300250.0</v>
       </c>
       <c r="CO28">
         <v>-240177615.0</v>
       </c>
       <c r="CP28">
-        <v>-169347275.0</v>
+        <v>-240177615.0</v>
       </c>
       <c r="CQ28">
         <v>-169347275.0</v>
       </c>
+      <c r="CR28">
+        <v>-169347275.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
         <v>248</v>
       </c>
       <c r="B29">
+        <v>24886680245.0</v>
+      </c>
+      <c r="C29">
         <v>9001098000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>24480000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13865000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>28440000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>14220000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8944000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4472000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>35700000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>17850000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>13476000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6738000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>24415000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>12207500000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>15884000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7942000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>26928000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>13464000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7161000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3580500000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>16384000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8025000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>13377000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6855500000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>19194000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>10358500000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>22701000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>798234818.38</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>24072000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1015867656.99</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>10234000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>5117000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>23611000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>11805500000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>13497000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>6748500000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>22653000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>21962000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>21855000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>31820000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>32931000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>24292000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>31001000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>8039000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14012000000.0</v>
       </c>
       <c r="AT29">
         <v>14012000000.0</v>
       </c>
       <c r="AU29">
         <v>14012000000.0</v>
       </c>
       <c r="AV29">
-        <v>12908000000.0</v>
+        <v>14012000000.0</v>
       </c>
       <c r="AW29">
         <v>12908000000.0</v>
       </c>
       <c r="AX29">
         <v>12908000000.0</v>
       </c>
       <c r="AY29">
-        <v>7764500000.0</v>
+        <v>12908000000.0</v>
       </c>
       <c r="AZ29">
         <v>7764500000.0</v>
       </c>
       <c r="BA29">
         <v>7764500000.0</v>
       </c>
       <c r="BB29">
-        <v>15419000000.0</v>
+        <v>7764500000.0</v>
       </c>
       <c r="BC29">
         <v>15419000000.0</v>
       </c>
       <c r="BD29">
         <v>15419000000.0</v>
       </c>
       <c r="BE29">
-        <v>8426990000.0</v>
+        <v>15419000000.0</v>
       </c>
       <c r="BF29">
         <v>8426990000.0</v>
       </c>
       <c r="BG29">
         <v>8426990000.0</v>
       </c>
       <c r="BH29">
-        <v>8047331400.0</v>
+        <v>8426990000.0</v>
       </c>
       <c r="BI29">
         <v>8047331400.0</v>
       </c>
       <c r="BJ29">
         <v>8047331400.0</v>
       </c>
       <c r="BK29">
-        <v>8690314240.0</v>
+        <v>8047331400.0</v>
       </c>
       <c r="BL29">
         <v>8690314240.0</v>
       </c>
       <c r="BM29">
         <v>8690314240.0</v>
       </c>
       <c r="BN29">
-        <v>7127663680.0</v>
+        <v>8690314240.0</v>
       </c>
       <c r="BO29">
         <v>7127663680.0</v>
       </c>
       <c r="BP29">
         <v>7127663680.0</v>
       </c>
       <c r="BQ29">
-        <v>4780606150.0</v>
+        <v>7127663680.0</v>
       </c>
       <c r="BR29">
         <v>4780606150.0</v>
       </c>
       <c r="BS29">
         <v>4780606150.0</v>
       </c>
       <c r="BT29">
-        <v>6321107835.0</v>
+        <v>4780606150.0</v>
       </c>
       <c r="BU29">
         <v>6321107835.0</v>
       </c>
       <c r="BV29">
         <v>6321107835.0</v>
       </c>
       <c r="BW29">
-        <v>5925375000.0</v>
+        <v>6321107835.0</v>
       </c>
       <c r="BX29">
         <v>5925375000.0</v>
       </c>
       <c r="BY29">
         <v>5925375000.0</v>
       </c>
       <c r="BZ29">
-        <v>4738896250.0</v>
+        <v>5925375000.0</v>
       </c>
       <c r="CA29">
         <v>4738896250.0</v>
       </c>
       <c r="CB29">
         <v>4738896250.0</v>
       </c>
       <c r="CC29">
-        <v>3100642200.0</v>
+        <v>4738896250.0</v>
       </c>
       <c r="CD29">
         <v>3100642200.0</v>
       </c>
       <c r="CE29">
         <v>3100642200.0</v>
       </c>
       <c r="CF29">
-        <v>1066666224.0</v>
+        <v>3100642200.0</v>
       </c>
       <c r="CG29">
         <v>1066666224.0</v>
       </c>
       <c r="CH29">
-        <v>961918650.0</v>
+        <v>1066666224.0</v>
       </c>
       <c r="CI29">
         <v>961918650.0</v>
       </c>
       <c r="CJ29">
-        <v>1444170750.0</v>
+        <v>961918650.0</v>
       </c>
       <c r="CK29">
         <v>1444170750.0</v>
       </c>
       <c r="CL29">
-        <v>1427982375.0</v>
+        <v>1444170750.0</v>
       </c>
       <c r="CM29">
         <v>1427982375.0</v>
       </c>
       <c r="CN29">
-        <v>1417066110.0</v>
+        <v>1427982375.0</v>
       </c>
       <c r="CO29">
         <v>1417066110.0</v>
       </c>
       <c r="CP29">
-        <v>1005890625.0</v>
+        <v>1417066110.0</v>
       </c>
       <c r="CQ29">
         <v>1005890625.0</v>
       </c>
+      <c r="CR29">
+        <v>1005890625.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
         <v>249</v>
       </c>
       <c r="B30">
+        <v>-13870480337.0</v>
+      </c>
+      <c r="C30">
         <v>-8344758000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-10463000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-15423000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-14013000000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>-16644000000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>-14166000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-7083000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-14068000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-7034000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-5356000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2678000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-9721000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4860500000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>746000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>373000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>24347000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>12173500000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-14619000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-7309500000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-23931000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-11965500000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-24730000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-12365000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-31682000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1114033545.48</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-23243000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-980882849.43</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-30736000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-15368000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-27033000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-13516500000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-29644000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-14822000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-39039000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-31995000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-21342000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-20743000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-20326000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-17487000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-16598000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-7117500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13808000000.0</v>
       </c>
       <c r="AT30">
         <v>-13808000000.0</v>
       </c>
       <c r="AU30">
         <v>-13808000000.0</v>
       </c>
       <c r="AV30">
-        <v>-12232500000.0</v>
+        <v>-13808000000.0</v>
       </c>
       <c r="AW30">
         <v>-12232500000.0</v>
       </c>
       <c r="AX30">
         <v>-12232500000.0</v>
       </c>
       <c r="AY30">
-        <v>-8352000000.0</v>
+        <v>-12232500000.0</v>
       </c>
       <c r="AZ30">
         <v>-8352000000.0</v>
       </c>
       <c r="BA30">
         <v>-8352000000.0</v>
       </c>
       <c r="BB30">
-        <v>-6259000000.0</v>
+        <v>-8352000000.0</v>
       </c>
       <c r="BC30">
         <v>-6259000000.0</v>
       </c>
       <c r="BD30">
         <v>-6259000000.0</v>
       </c>
       <c r="BE30">
-        <v>-5088215000.0</v>
+        <v>-6259000000.0</v>
       </c>
       <c r="BF30">
         <v>-5088215000.0</v>
       </c>
       <c r="BG30">
         <v>-5088215000.0</v>
       </c>
       <c r="BH30">
-        <v>-5366062050.0</v>
+        <v>-5088215000.0</v>
       </c>
       <c r="BI30">
         <v>-5366062050.0</v>
       </c>
       <c r="BJ30">
         <v>-5366062050.0</v>
       </c>
       <c r="BK30">
-        <v>-5417153120.0</v>
+        <v>-5366062050.0</v>
       </c>
       <c r="BL30">
         <v>-5417153120.0</v>
       </c>
       <c r="BM30">
         <v>-5417153120.0</v>
       </c>
       <c r="BN30">
-        <v>-5944152360.0</v>
+        <v>-5417153120.0</v>
       </c>
       <c r="BO30">
         <v>-5944152360.0</v>
       </c>
       <c r="BP30">
         <v>-5944152360.0</v>
       </c>
       <c r="BQ30">
-        <v>-4774469300.0</v>
+        <v>-5944152360.0</v>
       </c>
       <c r="BR30">
         <v>-4774469300.0</v>
       </c>
       <c r="BS30">
         <v>-4774469300.0</v>
       </c>
       <c r="BT30">
-        <v>-6193862325.0</v>
+        <v>-4774469300.0</v>
       </c>
       <c r="BU30">
         <v>-6193862325.0</v>
       </c>
       <c r="BV30">
         <v>-6193862325.0</v>
       </c>
       <c r="BW30">
-        <v>-4202100000.0</v>
+        <v>-6193862325.0</v>
       </c>
       <c r="BX30">
         <v>-4202100000.0</v>
       </c>
       <c r="BY30">
         <v>-4202100000.0</v>
       </c>
       <c r="BZ30">
-        <v>-6498367500.0</v>
+        <v>-4202100000.0</v>
       </c>
       <c r="CA30">
         <v>-6498367500.0</v>
       </c>
       <c r="CB30">
         <v>-6498367500.0</v>
       </c>
       <c r="CC30">
-        <v>-2331411840.0</v>
+        <v>-6498367500.0</v>
       </c>
       <c r="CD30">
         <v>-2331411840.0</v>
       </c>
       <c r="CE30">
         <v>-2331411840.0</v>
       </c>
       <c r="CF30">
-        <v>-1336047711.0</v>
+        <v>-2331411840.0</v>
       </c>
       <c r="CG30">
         <v>-1336047711.0</v>
       </c>
       <c r="CH30">
-        <v>-1445823225.0</v>
+        <v>-1336047711.0</v>
       </c>
       <c r="CI30">
         <v>-1445823225.0</v>
       </c>
       <c r="CJ30">
-        <v>-1359593000.0</v>
+        <v>-1445823225.0</v>
       </c>
       <c r="CK30">
         <v>-1359593000.0</v>
       </c>
       <c r="CL30">
-        <v>-962237100.0</v>
+        <v>-1359593000.0</v>
       </c>
       <c r="CM30">
         <v>-962237100.0</v>
       </c>
       <c r="CN30">
-        <v>-790895250.0</v>
+        <v>-962237100.0</v>
       </c>
       <c r="CO30">
         <v>-790895250.0</v>
       </c>
       <c r="CP30">
+        <v>-790895250.0</v>
+      </c>
+      <c r="CQ30">
         <v>-608541475.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-608541475.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>