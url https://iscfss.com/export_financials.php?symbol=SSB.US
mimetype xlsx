--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5686,749 +5689,753 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DS62"/>
+  <dimension ref="A1:DT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:123">
+    <row r="1" spans="1:124">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2" spans="1:123">
+    <row r="2" spans="1:124">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>36935198000.0</v>
       </c>
-      <c r="M2"/>
       <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>36350623000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>37666021000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>38875851000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>38775830000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>35054829000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>33560558000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>33242369000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>32441410000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>30693882000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>29969954000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>29957285000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12344547000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>12177096000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12023787000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>11922280000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11918971000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>11646933000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>11613875000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>11638289000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>11663098000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>11532766000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>9062021000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>9031654000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>9033438000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>7334423000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>7247406000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>7163926000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>7161948000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>7100428000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7078009000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>6667528000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6633657000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6461045000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>6518228000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>6576138000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6630653000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>6555497000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6663106000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4182969000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4219356000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4298360000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3589298000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3660972000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3356637000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3254472000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3287652000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3205828000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3319550000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3004148000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3020146000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3011867000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2995114000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2104639000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2127119000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2180366000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2151868000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2153274000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2138727000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2056846000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2016229000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1927889000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1813842000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1783269000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1716399000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1706715000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1657416000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1623238000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1595440000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1473289000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1365220000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1324260000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1245921000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1171313000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1144653000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1007817000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1001071000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>946278000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>933512000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>985928000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>941405000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>898163000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>890699000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>849343000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>835339000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>811523000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>829061000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>805215000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>795139000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>757576000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>730422000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>738647000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>735122000.0</v>
       </c>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
+      <c r="DT2"/>
     </row>
-    <row r="3" spans="1:123">
+    <row r="3" spans="1:124">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6510,52 +6517,53 @@
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
+      <c r="DT3"/>
     </row>
-    <row r="4" spans="1:123">
+    <row r="4" spans="1:124">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6637,455 +6645,457 @@
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
+      <c r="DT4"/>
     </row>
-    <row r="5" spans="1:123">
+    <row r="5" spans="1:124">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>-310135000.0</v>
+      </c>
+      <c r="C5">
         <v>-326109000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-283381000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-316012000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-372109000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-376667000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-606921000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-479640000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-620211000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-622994000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-582536000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-815889000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-662398000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-613784000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-677088000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-716458000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-490884000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-293956000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-21146000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-520000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>24136000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1031000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>47589000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>17046000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>12739000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>9765000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1017000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2870000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1466000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-13374000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-24881000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-44509000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-36071000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-30350000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-10427000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3788000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3697000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4884000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-8211000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3995000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>6510000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3505000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-3871000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1875000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1931000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2998000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-377000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1141000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>408000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-4054000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-9723000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-10628000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-9591000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1543000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>376000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-228000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1760000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2882000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-2749000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>645000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1303000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2935000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-3792000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>631000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>248000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-617000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-5382000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-6219000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-7721000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-9710000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-9185000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-5422000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-4632000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-1116000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-1487000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-2823000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-4053000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-2887000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-3517000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-1225000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-2881000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1694000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-1304000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-601000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-319000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-1023000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1090000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>460000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-862000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>938000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>615000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>568000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>1444000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>1660000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1819000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1898000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1700000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>291000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>1152000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>1797000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>735000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>712000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-347000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-1965000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-3258000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-3460000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-2900000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-1900000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-1600000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>300000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>1300000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>1400000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DK5">
         <v>500000.0</v>
       </c>
       <c r="DL5">
+        <v>500000.0</v>
+      </c>
+      <c r="DM5">
         <v>400000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>100000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-600000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-100000.0</v>
       </c>
-      <c r="DP5"/>
-      <c r="DQ5">
+      <c r="DQ5"/>
+      <c r="DR5">
         <v>-2000000.0</v>
       </c>
-      <c r="DR5"/>
-      <c r="DS5">
+      <c r="DS5"/>
+      <c r="DT5">
         <v>54000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:123">
+    <row r="6" spans="1:124">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7129,51 +7139,53 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -7191,52 +7203,53 @@
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
+      <c r="DT6"/>
     </row>
-    <row r="7" spans="1:123">
+    <row r="7" spans="1:124">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7318,116 +7331,117 @@
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
+      <c r="DT7"/>
     </row>
-    <row r="8" spans="1:123">
+    <row r="8" spans="1:124">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>244844000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>247845000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>252723000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>253745000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>253698000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>190805000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>190674000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>190489000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>190443000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>190055000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>190043000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>189990000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>189649000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>189261000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>189191000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>189103000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>189403000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>173331000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>174795000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>175957000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7485,226 +7499,227 @@
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
+      <c r="DT8"/>
     </row>
-    <row r="9" spans="1:123">
+    <row r="9" spans="1:124">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>6480471000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6647952000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6679028000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6667277000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4259722000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4249672000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>4228910000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4224503000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4215712000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4207040000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4195976000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4214897000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3653098000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3693622000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3720946000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3772248000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3765406000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3764482000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3759166000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1584322000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1607740000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1617004000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1676229000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1719396000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1750495000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1805685000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1811446000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1807989000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1807601000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1136352000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1134328000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1132173000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>711307000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>705124000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>703445000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>701462000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>703929000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>706227000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>704625000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>702648000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>701764000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>700579000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>699324000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>698079000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>762354000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>760507000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>330563000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>329636000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>328843000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>263569000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>262647000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>233422000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>233232000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>232314000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>231640000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
@@ -7722,417 +7737,421 @@
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
+      <c r="DT9"/>
     </row>
-    <row r="10" spans="1:123">
+    <row r="10" spans="1:124">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>649079000.0</v>
+      </c>
+      <c r="C10">
         <v>598218000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>583375000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>858704000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3464106000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3299690000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>798290000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>563887000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>507425000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>716079000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>762442000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>741511000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>819168000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>780896000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>732072000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>467306000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>622757000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>618186000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>702656000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>969793000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>943912000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>759377000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1026845000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1272538000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1253855000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1262836000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>688704000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>719194000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>751971000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>949591000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>408983000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>307309000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>396849000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>644504000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>377627000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>403934000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>431890000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>663126000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>374448000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>507517000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>481912000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>433399000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>695794000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>648835000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>429154000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>464826000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>237357000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>276862000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>395270000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>366506000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>217243000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>297350000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>161840000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>233069000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>201860000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>108192000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>143149000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>331812000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>131551000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>136469000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>88407000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>130618000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>83865000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>77225000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>72756000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>87348000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>80697000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>56574000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>81042000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>49823000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>48465000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>57637000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>60654000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>70830000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>66032000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>49761000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>60524000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>55922000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>48406000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>73831000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>79793000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>81326000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>61694000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>77857000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>58675000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>65040000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>54137000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>47909000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>42920000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>39374000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>45178000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>37614000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>49211000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>36326000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>40514000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>55107000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>29762000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>77531000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>40175000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>39120000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>31749000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>36892000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>32001000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>32149000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>36104000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>33258000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>41300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="DE10">
         <v>32000000.0</v>
       </c>
       <c r="DF10">
+        <v>32000000.0</v>
+      </c>
+      <c r="DG10">
         <v>27100000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>35100000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>31400000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>26100000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>27000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>30800000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>29200000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>29900000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>27300000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>28800000.0</v>
       </c>
-      <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
-      <c r="DS10">
+      <c r="DS10"/>
+      <c r="DT10">
         <v>24144000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:123">
+    <row r="11" spans="1:124">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8214,1466 +8233,1477 @@
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
+      <c r="DT11"/>
     </row>
-    <row r="12" spans="1:123">
+    <row r="12" spans="1:124">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>7247256000.0</v>
+      </c>
+      <c r="C12">
         <v>7128566000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6897131000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>892918000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9391973000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9153059000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>898679000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5128250000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5005689000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5314479000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5546830000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5365129000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5768502000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5940895000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6058894000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5836916000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6288765000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6542392000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5896134000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5601347000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5313071000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4650867000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4357517000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4834467000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4391573000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3234031000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2644751000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2532328000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2469247000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2415840000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1893373000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1811242000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1901118000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2230874000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2024120000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1656206000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1752383000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1941657000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1237612000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1160483000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1180540000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1411446000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1407088000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1534633000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1270815000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1273222000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1044123000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1081976000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1191011000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1159630000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1004034000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>924148000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>673187000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>743921000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>736743000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>108192000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>159248000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>331812000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>420746000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>136469000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>108834000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>130618000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>83865000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>98341000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>94937000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>109578000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>80697000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>71990000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>96458000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>65240000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>48465000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>57637000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>60654000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>70830000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>66032000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>49761000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>60524000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>55922000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>48406000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>73831000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>79793000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>81326000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>61694000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>77857000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>58675000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>65040000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>54137000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>47909000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>42920000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>39374000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>45178000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>37614000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>49211000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>36326000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>40514000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>55107000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>29762000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>77531000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>40175000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>39120000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>31749000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>36892000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>32001000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>32149000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>36104000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>33258000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>41300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="DE12">
         <v>32000000.0</v>
       </c>
       <c r="DF12">
+        <v>32000000.0</v>
+      </c>
+      <c r="DG12">
         <v>27100000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>35100000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>31400000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>26100000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>27000000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>30800000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>29200000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>29900000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>27300000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>28800000.0</v>
       </c>
-      <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
-      <c r="DS12">
+      <c r="DS12"/>
+      <c r="DT12">
         <v>24144000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:123">
+    <row r="13" spans="1:124">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
+        <v>242428000.0</v>
+      </c>
+      <c r="C13">
         <v>244844000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>247845000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>252723000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>253745000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>253698000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>190805000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>190674000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>190489000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>190443000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>190055000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>190043000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>189990000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>189649000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>189261000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>189191000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>189103000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>189403000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>173331000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>174795000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>175957000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>177651000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>177434000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>177321000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>177268000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>83611000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>84361000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>84757000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>86839000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>88421000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>89574000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>91808000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>92064000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>91958000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>91899000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>73168000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>73148000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>73077000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>60576000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>60523000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>60488000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>60445000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>60407000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>60529000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>60494000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>60392000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>60377000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>60338000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>60325000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>60296000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>60260000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>60166000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>42580000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>42545000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>42344000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>37785000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>37715000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>35130000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>35099000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>35011000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>34969000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>34897000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>31985000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>31949000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>31935000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>31877000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>31849000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>31781000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>31742000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>28299000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>28127000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>25564000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>25509000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>25465000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>25401000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>23005000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>22988000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>22955000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>21798000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>21764000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>21714000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>21681000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>21612000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>20181000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>20172000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>20145000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>19143000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>19102000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>19186000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>19298000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>19225000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>19215000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>19204000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>19197000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>19183000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>17438000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>17426000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>17382000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>17412000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>17523000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>17577000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>17528000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>17567000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>17588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17603000.0</v>
       </c>
       <c r="DB13">
         <v>17603000.0</v>
       </c>
       <c r="DC13">
-        <v>17600000.0</v>
+        <v>17603000.0</v>
       </c>
       <c r="DD13">
         <v>17600000.0</v>
       </c>
-      <c r="DE13"/>
+      <c r="DE13">
+        <v>17600000.0</v>
+      </c>
       <c r="DF13"/>
-      <c r="DG13">
+      <c r="DG13"/>
+      <c r="DH13">
         <v>17200000.0</v>
       </c>
-      <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
-      <c r="DP13">
+      <c r="DP13"/>
+      <c r="DQ13">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="DR13">
         <v>11000000.0</v>
       </c>
       <c r="DS13">
+        <v>11000000.0</v>
+      </c>
+      <c r="DT13">
         <v>11222000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:123">
+    <row r="14" spans="1:124">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>98292252.0</v>
+      </c>
+      <c r="C14">
         <v>98922258.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>100618796.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>101735095.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>101845000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>101829000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>76762000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>76805000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>76607000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>76660000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>76634000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>76571000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>76418000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>76389000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>76327000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>76182000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>76094000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>72111000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>70290000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>70576000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>71409000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>71484000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>71295000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>71076000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>43318000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>33805000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>33964216.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>34300000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>35300000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>35619000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>36364873.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>36893000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>36929000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>36899000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>31905505.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>29385000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>29365000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>29159000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>24287496.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>24278000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>24237000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>24191000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>24267937.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>24285000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>24258000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>24201000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>24189000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>24160000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>24141000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>24116000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>24079000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>22128000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>16990000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>16954000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>15446778.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>15043000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>14733000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>13951000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>13883000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>13884000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>13886000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>13273000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>13185000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>12711000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>12738000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>12696000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>12591000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>12605000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>11871000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>11226000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>11180000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>10274000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>10253000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>10222000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>10101000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>9212000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>9220000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>9277000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>9140351.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>9235000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>9209000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9136909.0</v>
       </c>
       <c r="CE14">
         <v>9136909.0</v>
       </c>
       <c r="CF14">
+        <v>9136909.0</v>
+      </c>
+      <c r="CG14">
         <v>8545833.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>8451471.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>8547000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>8379412.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>8535625.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>8512683.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>8630267.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>8434125.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>8568630.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>8557286.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>8533150.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>8456620.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>8540048.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>8422425.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>8529675.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>8355600.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>10257966.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>10217854.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>10271669.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>8478225.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>8510473.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>8554552.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8590312.0</v>
       </c>
       <c r="DC14">
         <v>8590312.0</v>
       </c>
       <c r="DD14">
+        <v>8590312.0</v>
+      </c>
+      <c r="DE14">
         <v>10262709.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>10082938.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>8905044.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>8500269.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>10341359.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>8571698.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8143113.0</v>
       </c>
       <c r="DK14">
         <v>8143113.0</v>
       </c>
       <c r="DL14">
+        <v>8143113.0</v>
+      </c>
+      <c r="DM14">
         <v>8257438.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8039676.0</v>
       </c>
       <c r="DN14">
         <v>8039676.0</v>
       </c>
       <c r="DO14">
         <v>8039676.0</v>
       </c>
       <c r="DP14">
+        <v>8039676.0</v>
+      </c>
+      <c r="DQ14">
         <v>8160268.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7846434.0</v>
       </c>
       <c r="DR14">
         <v>7846434.0</v>
       </c>
       <c r="DS14">
+        <v>7846434.0</v>
+      </c>
+      <c r="DT14">
         <v>6500000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:123">
+    <row r="15" spans="1:124">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>189990000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>189649000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>189261000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>189191000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>189103000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>189403000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>173331000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>174795000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>175957000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>177651000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>177434000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>177321000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>177268000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>83611000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>84361000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>84757000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>86839000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>88421000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>89574000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>91808000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>92064000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>91958000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>91899000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>73168000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>73148000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>73077000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>60576000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>60523000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>60488000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>60445000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>60407000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>60529000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>60494000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>60392000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>60377000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>60338000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>60325000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>60296000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>60260000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>60166000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>42580000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>42545000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>42344000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>37785000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>37715000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>35130000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>35099000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>35011000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>34969000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>34897000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>31985000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>31949000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>31935000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>31877000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>31849000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>31781000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>31742000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>28299000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>28127000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>25564000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>25509000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>25465000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>25401000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>23005000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>22988000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>22955000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>21798000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>21764000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>21714000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>21681000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>21612000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>20181000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>20172000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>20145000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>19143000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>19102000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>19186000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>19298000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>19225000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>19215000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>19204000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>19197000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>19183000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>17438000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>17426000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>17382000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>17412000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>17523000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>17577000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>17528000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>17567000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>17588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17603000.0</v>
       </c>
       <c r="DB15">
         <v>17603000.0</v>
       </c>
       <c r="DC15">
-        <v>17600000.0</v>
+        <v>17603000.0</v>
       </c>
       <c r="DD15">
         <v>17600000.0</v>
       </c>
-      <c r="DE15"/>
+      <c r="DE15">
+        <v>17600000.0</v>
+      </c>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
-      <c r="DP15">
+      <c r="DP15"/>
+      <c r="DQ15">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="DR15">
         <v>11000000.0</v>
       </c>
       <c r="DS15">
         <v>11000000.0</v>
       </c>
+      <c r="DT15">
+        <v>11000000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:123">
+    <row r="16" spans="1:124">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -9755,54 +9785,32661 @@
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
+      <c r="DT16"/>
+    </row>
+    <row r="17" spans="1:124">
+      <c r="A17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
+      <c r="DR17"/>
+      <c r="DS17"/>
+      <c r="DT17"/>
+    </row>
+    <row r="18" spans="1:124">
+      <c r="A18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
+        <v>0.0</v>
+      </c>
+      <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
+        <v>0.0</v>
+      </c>
+      <c r="AS18">
+        <v>0.0</v>
+      </c>
+      <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
+        <v>0.0</v>
+      </c>
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18">
+        <v>0.0</v>
+      </c>
+      <c r="BA18">
+        <v>0.0</v>
+      </c>
+      <c r="BB18">
+        <v>0.0</v>
+      </c>
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
+      <c r="BD18">
+        <v>0.0</v>
+      </c>
+      <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
+      <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
+      <c r="DP18"/>
+      <c r="DQ18"/>
+      <c r="DR18"/>
+      <c r="DS18"/>
+      <c r="DT18"/>
+    </row>
+    <row r="19" spans="1:124">
+      <c r="A19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19">
+        <v>3108969000.0</v>
+      </c>
+      <c r="AB19">
+        <v>2491219000.0</v>
+      </c>
+      <c r="AC19">
+        <v>2410488000.0</v>
+      </c>
+      <c r="AD19">
+        <v>2414536000.0</v>
+      </c>
+      <c r="AE19">
+        <v>2263896000.0</v>
+      </c>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
+      <c r="DR19"/>
+      <c r="DS19"/>
+      <c r="DT19"/>
+    </row>
+    <row r="20" spans="1:124">
+      <c r="A20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20">
+        <v>3094059000.0</v>
+      </c>
+      <c r="C20">
+        <v>3094059000.0</v>
+      </c>
+      <c r="D20">
+        <v>3094059000.0</v>
+      </c>
+      <c r="E20">
+        <v>3094059000.0</v>
+      </c>
+      <c r="F20">
+        <v>3094059000.0</v>
+      </c>
+      <c r="G20">
+        <v>3088059000.0</v>
+      </c>
+      <c r="H20">
+        <v>1923106000.0</v>
+      </c>
+      <c r="I20">
+        <v>1923106000.0</v>
+      </c>
+      <c r="J20">
+        <v>1923106000.0</v>
+      </c>
+      <c r="K20">
+        <v>1923106000.0</v>
+      </c>
+      <c r="L20">
+        <v>1923106000.0</v>
+      </c>
+      <c r="M20">
+        <v>1923106000.0</v>
+      </c>
+      <c r="N20">
+        <v>1923106000.0</v>
+      </c>
+      <c r="O20">
+        <v>1923106000.0</v>
+      </c>
+      <c r="P20">
+        <v>1923106000.0</v>
+      </c>
+      <c r="Q20">
+        <v>1922525000.0</v>
+      </c>
+      <c r="R20">
+        <v>1922525000.0</v>
+      </c>
+      <c r="S20">
+        <v>1924024000.0</v>
+      </c>
+      <c r="T20">
+        <v>1581085000.0</v>
+      </c>
+      <c r="U20">
+        <v>1581085000.0</v>
+      </c>
+      <c r="V20">
+        <v>1581085000.0</v>
+      </c>
+      <c r="W20">
+        <v>1579758000.0</v>
+      </c>
+      <c r="X20">
+        <v>1563942000.0</v>
+      </c>
+      <c r="Y20">
+        <v>1566524000.0</v>
+      </c>
+      <c r="Z20">
+        <v>1603383000.0</v>
+      </c>
+      <c r="AA20">
+        <v>1002900000.0</v>
+      </c>
+      <c r="AB20">
+        <v>1002900000.0</v>
+      </c>
+      <c r="AC20">
+        <v>1002900000.0</v>
+      </c>
+      <c r="AD20">
+        <v>1002900000.0</v>
+      </c>
+      <c r="AE20">
+        <v>1002900000.0</v>
+      </c>
+      <c r="AF20">
+        <v>1002900000.0</v>
+      </c>
+      <c r="AG20">
+        <v>1002900000.0</v>
+      </c>
+      <c r="AH20">
+        <v>1002722000.0</v>
+      </c>
+      <c r="AI20">
+        <v>999592000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>999586000.0</v>
+      </c>
+      <c r="AK20">
+        <v>597236000.0</v>
+      </c>
+      <c r="AL20">
+        <v>595817000.0</v>
+      </c>
+      <c r="AM20">
+        <v>595711000.0</v>
+      </c>
+      <c r="AN20">
+        <v>338340000.0</v>
+      </c>
+      <c r="AO20">
+        <v>338340000.0</v>
+      </c>
+      <c r="AP20">
+        <v>338340000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>338340000.0</v>
+      </c>
+      <c r="AR20">
+        <v>338340000.0</v>
+      </c>
+      <c r="AS20">
+        <v>338342000.0</v>
+      </c>
+      <c r="AT20">
+        <v>317688000.0</v>
+      </c>
+      <c r="AU20">
+        <v>317688000.0</v>
+      </c>
+      <c r="AV20">
+        <v>317688000.0</v>
+      </c>
+      <c r="AW20">
+        <v>317688000.0</v>
+      </c>
+      <c r="AX20">
+        <v>317385000.0</v>
+      </c>
+      <c r="AY20">
+        <v>319107000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>317688000.0</v>
+      </c>
+      <c r="BA20">
+        <v>319180000.0</v>
+      </c>
+      <c r="BB20">
+        <v>100193000.0</v>
+      </c>
+      <c r="BC20">
+        <v>100487000.0</v>
+      </c>
+      <c r="BD20">
+        <v>103292000.0</v>
+      </c>
+      <c r="BE20">
+        <v>66529000.0</v>
+      </c>
+      <c r="BF20">
+        <v>66542000.0</v>
+      </c>
+      <c r="BG20">
+        <v>62888000.0</v>
+      </c>
+      <c r="BH20">
+        <v>62888000.0</v>
+      </c>
+      <c r="BI20">
+        <v>62888000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>62888000.0</v>
+      </c>
+      <c r="BK20">
+        <v>62888000.0</v>
+      </c>
+      <c r="BL20">
+        <v>62888000.0</v>
+      </c>
+      <c r="BM20">
+        <v>267486000.0</v>
+      </c>
+      <c r="BN20">
+        <v>265890000.0</v>
+      </c>
+      <c r="BO20">
+        <v>62888000.0</v>
+      </c>
+      <c r="BP20">
+        <v>62888000.0</v>
+      </c>
+      <c r="BQ20">
+        <v>62888000.0</v>
+      </c>
+      <c r="BR20">
+        <v>62888000.0</v>
+      </c>
+      <c r="BS20">
+        <v>62888000.0</v>
+      </c>
+      <c r="BT20">
+        <v>62888000.0</v>
+      </c>
+      <c r="BU20">
+        <v>62888000.0</v>
+      </c>
+      <c r="BV20">
+        <v>62888000.0</v>
+      </c>
+      <c r="BW20">
+        <v>61722000.0</v>
+      </c>
+      <c r="BX20">
+        <v>61709000.0</v>
+      </c>
+      <c r="BY20">
+        <v>32313000.0</v>
+      </c>
+      <c r="BZ20">
+        <v>32313000.0</v>
+      </c>
+      <c r="CA20">
+        <v>32313000.0</v>
+      </c>
+      <c r="CB20">
+        <v>32313000.0</v>
+      </c>
+      <c r="CC20">
+        <v>32313000.0</v>
+      </c>
+      <c r="CD20">
+        <v>32313000.0</v>
+      </c>
+      <c r="CE20">
+        <v>32220000.0</v>
+      </c>
+      <c r="CF20">
+        <v>32220000.0</v>
+      </c>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20">
+        <v>3717000.0</v>
+      </c>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20">
+        <v>2363000.0</v>
+      </c>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
+      <c r="DR20"/>
+      <c r="DS20"/>
+      <c r="DT20"/>
+    </row>
+    <row r="21" spans="1:124">
+      <c r="A21" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21">
+        <v>343424000.0</v>
+      </c>
+      <c r="C21">
+        <v>364686000.0</v>
+      </c>
+      <c r="D21">
+        <v>386326000.0</v>
+      </c>
+      <c r="E21">
+        <v>494381000.0</v>
+      </c>
+      <c r="F21">
+        <v>433458000.0</v>
+      </c>
+      <c r="G21">
+        <v>543185000.0</v>
+      </c>
+      <c r="H21">
+        <v>156253000.0</v>
+      </c>
+      <c r="I21">
+        <v>155347000.0</v>
+      </c>
+      <c r="J21">
+        <v>166293000.0</v>
+      </c>
+      <c r="K21">
+        <v>171163000.0</v>
+      </c>
+      <c r="L21">
+        <v>173940000.0</v>
+      </c>
+      <c r="M21">
+        <v>184570000.0</v>
+      </c>
+      <c r="N21">
+        <v>189795000.0</v>
+      </c>
+      <c r="O21">
+        <v>195009000.0</v>
+      </c>
+      <c r="P21">
+        <v>203060000.0</v>
+      </c>
+      <c r="Q21">
+        <v>215849000.0</v>
+      </c>
+      <c r="R21">
+        <v>220157000.0</v>
+      </c>
+      <c r="S21">
+        <v>223703000.0</v>
+      </c>
+      <c r="T21">
+        <v>193687000.0</v>
+      </c>
+      <c r="U21">
+        <v>197506000.0</v>
+      </c>
+      <c r="V21">
+        <v>202477000.0</v>
+      </c>
+      <c r="W21">
+        <v>208146000.0</v>
+      </c>
+      <c r="X21">
+        <v>206412000.0</v>
+      </c>
+      <c r="Y21">
+        <v>206215000.0</v>
+      </c>
+      <c r="Z21">
+        <v>196352000.0</v>
+      </c>
+      <c r="AA21">
+        <v>73174000.0</v>
+      </c>
+      <c r="AB21">
+        <v>80341000.0</v>
+      </c>
+      <c r="AC21">
+        <v>81757000.0</v>
+      </c>
+      <c r="AD21">
+        <v>86683000.0</v>
+      </c>
+      <c r="AE21">
+        <v>92034000.0</v>
+      </c>
+      <c r="AF21">
+        <v>97627000.0</v>
+      </c>
+      <c r="AG21">
+        <v>102493000.0</v>
+      </c>
+      <c r="AH21">
+        <v>105082000.0</v>
+      </c>
+      <c r="AI21">
+        <v>104572000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>104908000.0</v>
+      </c>
+      <c r="AK21">
+        <v>80409000.0</v>
+      </c>
+      <c r="AL21">
+        <v>82896000.0</v>
+      </c>
+      <c r="AM21">
+        <v>85524000.0</v>
+      </c>
+      <c r="AN21">
+        <v>68885000.0</v>
+      </c>
+      <c r="AO21">
+        <v>64802000.0</v>
+      </c>
+      <c r="AP21">
+        <v>65979000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>69218000.0</v>
+      </c>
+      <c r="AR21">
+        <v>73627000.0</v>
+      </c>
+      <c r="AS21">
+        <v>74647000.0</v>
+      </c>
+      <c r="AT21">
+        <v>70585000.0</v>
+      </c>
+      <c r="AU21">
+        <v>68733000.0</v>
+      </c>
+      <c r="AV21">
+        <v>70840000.0</v>
+      </c>
+      <c r="AW21">
+        <v>73343000.0</v>
+      </c>
+      <c r="AX21">
+        <v>74386000.0</v>
+      </c>
+      <c r="AY21">
+        <v>78493000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>80637000.0</v>
+      </c>
+      <c r="BA21">
+        <v>62195000.0</v>
+      </c>
+      <c r="BB21">
+        <v>23159000.0</v>
+      </c>
+      <c r="BC21">
+        <v>24180000.0</v>
+      </c>
+      <c r="BD21">
+        <v>25199000.0</v>
+      </c>
+      <c r="BE21">
+        <v>12862000.0</v>
+      </c>
+      <c r="BF21">
+        <v>13429000.0</v>
+      </c>
+      <c r="BG21">
+        <v>62888000.0</v>
+      </c>
+      <c r="BH21">
+        <v>11538000.0</v>
+      </c>
+      <c r="BI21">
+        <v>62888000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>62888000.0</v>
+      </c>
+      <c r="BK21">
+        <v>62888000.0</v>
+      </c>
+      <c r="BL21">
+        <v>72605000.0</v>
+      </c>
+      <c r="BM21">
+        <v>73037000.0</v>
+      </c>
+      <c r="BN21">
+        <v>73468000.0</v>
+      </c>
+      <c r="BO21">
+        <v>73900000.0</v>
+      </c>
+      <c r="BP21">
+        <v>65695000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>65827000.0</v>
+      </c>
+      <c r="BR21">
+        <v>65959000.0</v>
+      </c>
+      <c r="BS21">
+        <v>66090000.0</v>
+      </c>
+      <c r="BT21">
+        <v>66221000.0</v>
+      </c>
+      <c r="BU21">
+        <v>66363000.0</v>
+      </c>
+      <c r="BV21">
+        <v>66507000.0</v>
+      </c>
+      <c r="BW21">
+        <v>65486000.0</v>
+      </c>
+      <c r="BX21">
+        <v>65586000.0</v>
+      </c>
+      <c r="BY21">
+        <v>32313000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>32313000.0</v>
+      </c>
+      <c r="CA21">
+        <v>32313000.0</v>
+      </c>
+      <c r="CB21">
+        <v>35679000.0</v>
+      </c>
+      <c r="CC21">
+        <v>32313000.0</v>
+      </c>
+      <c r="CD21">
+        <v>32313000.0</v>
+      </c>
+      <c r="CE21"/>
+      <c r="CF21">
+        <v>36068000.0</v>
+      </c>
+      <c r="CG21">
+        <v>18756000.0</v>
+      </c>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21">
+        <v>4585000.0</v>
+      </c>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21">
+        <v>3293000.0</v>
+      </c>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
+      <c r="CU21"/>
+      <c r="CV21"/>
+      <c r="CW21"/>
+      <c r="CX21"/>
+      <c r="CY21"/>
+      <c r="CZ21">
+        <v>9723000.0</v>
+      </c>
+      <c r="DA21"/>
+      <c r="DB21"/>
+      <c r="DC21"/>
+      <c r="DD21"/>
+      <c r="DE21"/>
+      <c r="DF21"/>
+      <c r="DG21"/>
+      <c r="DH21"/>
+      <c r="DI21"/>
+      <c r="DJ21"/>
+      <c r="DK21"/>
+      <c r="DL21"/>
+      <c r="DM21"/>
+      <c r="DN21"/>
+      <c r="DO21"/>
+      <c r="DP21"/>
+      <c r="DQ21">
+        <v>3000000.0</v>
+      </c>
+      <c r="DR21">
+        <v>3000000.0</v>
+      </c>
+      <c r="DS21">
+        <v>3000000.0</v>
+      </c>
+      <c r="DT21">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:124">
+      <c r="A22" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22">
+        <v>827000.0</v>
+      </c>
+      <c r="N22"/>
+      <c r="O22">
+        <v>3633000.0</v>
+      </c>
+      <c r="P22">
+        <v>1167000.0</v>
+      </c>
+      <c r="Q22">
+        <v>2348000.0</v>
+      </c>
+      <c r="R22">
+        <v>1670000.0</v>
+      </c>
+      <c r="S22">
+        <v>3582000.0</v>
+      </c>
+      <c r="T22">
+        <v>3465000.0</v>
+      </c>
+      <c r="U22">
+        <v>4168000.0</v>
+      </c>
+      <c r="V22">
+        <v>5472000.0</v>
+      </c>
+      <c r="W22">
+        <v>11946000.0</v>
+      </c>
+      <c r="X22">
+        <v>12256000.0</v>
+      </c>
+      <c r="Y22">
+        <v>13480000.0</v>
+      </c>
+      <c r="Z22">
+        <v>18016000.0</v>
+      </c>
+      <c r="AA22">
+        <v>13155000.0</v>
+      </c>
+      <c r="AB22">
+        <v>12284000.0</v>
+      </c>
+      <c r="AC22">
+        <v>13662000.0</v>
+      </c>
+      <c r="AD22">
+        <v>14786000.0</v>
+      </c>
+      <c r="AE22">
+        <v>11852000.0</v>
+      </c>
+      <c r="AF22">
+        <v>11792000.0</v>
+      </c>
+      <c r="AG22">
+        <v>12531000.0</v>
+      </c>
+      <c r="AH22">
+        <v>17706000.0</v>
+      </c>
+      <c r="AI22">
+        <v>11502000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>82093000.0</v>
+      </c>
+      <c r="AK22">
+        <v>59848000.0</v>
+      </c>
+      <c r="AL22">
+        <v>80425000.0</v>
+      </c>
+      <c r="AM22">
+        <v>66995000.0</v>
+      </c>
+      <c r="AN22">
+        <v>68888000.0</v>
+      </c>
+      <c r="AO22">
+        <v>79263000.0</v>
+      </c>
+      <c r="AP22">
+        <v>71353000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>60886000.0</v>
+      </c>
+      <c r="AR22">
+        <v>72203000.0</v>
+      </c>
+      <c r="AS22">
+        <v>80363000.0</v>
+      </c>
+      <c r="AT22">
+        <v>108097000.0</v>
+      </c>
+      <c r="AU22">
+        <v>123438000.0</v>
+      </c>
+      <c r="AV22">
+        <v>102996000.0</v>
+      </c>
+      <c r="AW22">
+        <v>107845000.0</v>
+      </c>
+      <c r="AX22">
+        <v>110140000.0</v>
+      </c>
+      <c r="AY22">
+        <v>121347000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>95504000.0</v>
+      </c>
+      <c r="BA22">
+        <v>128340000.0</v>
+      </c>
+      <c r="BB22">
+        <v>116608000.0</v>
+      </c>
+      <c r="BC22">
+        <v>121139000.0</v>
+      </c>
+      <c r="BD22">
+        <v>131784000.0</v>
+      </c>
+      <c r="BE22">
+        <v>146132000.0</v>
+      </c>
+      <c r="BF22">
+        <v>126934000.0</v>
+      </c>
+      <c r="BG22">
+        <v>117875000.0</v>
+      </c>
+      <c r="BH22">
+        <v>129680000.0</v>
+      </c>
+      <c r="BI22">
+        <v>148296000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>117447000.0</v>
+      </c>
+      <c r="BK22">
+        <v>107857000.0</v>
+      </c>
+      <c r="BL22">
+        <v>129285000.0</v>
+      </c>
+      <c r="BM22">
+        <v>112608000.0</v>
+      </c>
+      <c r="BN22">
+        <v>64277000.0</v>
+      </c>
+      <c r="BO22">
+        <v>57320000.0</v>
+      </c>
+      <c r="BP22">
+        <v>20665000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>24266000.0</v>
+      </c>
+      <c r="BR22">
+        <v>63018000.0</v>
+      </c>
+      <c r="BS22">
+        <v>53166000.0</v>
+      </c>
+      <c r="BT22">
+        <v>21868000.0</v>
+      </c>
+      <c r="BU22">
+        <v>13927000.0</v>
+      </c>
+      <c r="BV22">
+        <v>20155000.0</v>
+      </c>
+      <c r="BW22">
+        <v>28711000.0</v>
+      </c>
+      <c r="BX22">
+        <v>17841000.0</v>
+      </c>
+      <c r="BY22">
+        <v>14364000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>28863000.0</v>
+      </c>
+      <c r="CA22">
+        <v>34393000.0</v>
+      </c>
+      <c r="CB22">
+        <v>23833000.0</v>
+      </c>
+      <c r="CC22">
+        <v>22987000.0</v>
+      </c>
+      <c r="CD22">
+        <v>29851000.0</v>
+      </c>
+      <c r="CE22">
+        <v>24224000.0</v>
+      </c>
+      <c r="CF22">
+        <v>13340000.0</v>
+      </c>
+      <c r="CG22">
+        <v>26187000.0</v>
+      </c>
+      <c r="CH22">
+        <v>24091000.0</v>
+      </c>
+      <c r="CI22">
+        <v>19055000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>15549000.0</v>
+      </c>
+      <c r="CK22">
+        <v>18369000.0</v>
+      </c>
+      <c r="CL22">
+        <v>15219000.0</v>
+      </c>
+      <c r="CM22">
+        <v>20187000.0</v>
+      </c>
+      <c r="CN22">
+        <v>13811000.0</v>
+      </c>
+      <c r="CO22">
+        <v>37463000.0</v>
+      </c>
+      <c r="CP22">
+        <v>54604000.0</v>
+      </c>
+      <c r="CQ22">
+        <v>31889000.0</v>
+      </c>
+      <c r="CR22">
+        <v>40192000.0</v>
+      </c>
+      <c r="CS22">
+        <v>19999000.0</v>
+      </c>
+      <c r="CT22">
+        <v>8853000.0</v>
+      </c>
+      <c r="CU22">
+        <v>11772000.0</v>
+      </c>
+      <c r="CV22">
+        <v>21582000.0</v>
+      </c>
+      <c r="CW22">
+        <v>785000.0</v>
+      </c>
+      <c r="CX22">
+        <v>964000.0</v>
+      </c>
+      <c r="CY22">
+        <v>381000.0</v>
+      </c>
+      <c r="CZ22">
+        <v>848000.0</v>
+      </c>
+      <c r="DA22">
+        <v>918000.0</v>
+      </c>
+      <c r="DB22">
+        <v>482000.0</v>
+      </c>
+      <c r="DC22">
+        <v>484000.0</v>
+      </c>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
+      <c r="DK22"/>
+      <c r="DL22"/>
+      <c r="DM22"/>
+      <c r="DN22"/>
+      <c r="DO22"/>
+      <c r="DP22"/>
+      <c r="DQ22"/>
+      <c r="DR22"/>
+      <c r="DS22"/>
+      <c r="DT22"/>
+    </row>
+    <row r="23" spans="1:124">
+      <c r="A23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23">
+        <v>68910028000.0</v>
+      </c>
+      <c r="C23">
+        <v>67979223000.0</v>
+      </c>
+      <c r="D23">
+        <v>67197412000.0</v>
+      </c>
+      <c r="E23">
+        <v>66048210000.0</v>
+      </c>
+      <c r="F23">
+        <v>65893322000.0</v>
+      </c>
+      <c r="G23">
+        <v>65135454000.0</v>
+      </c>
+      <c r="H23">
+        <v>46381204000.0</v>
+      </c>
+      <c r="I23">
+        <v>46082647000.0</v>
+      </c>
+      <c r="J23">
+        <v>45493970000.0</v>
+      </c>
+      <c r="K23">
+        <v>45144838000.0</v>
+      </c>
+      <c r="L23">
+        <v>44902024000.0</v>
+      </c>
+      <c r="M23">
+        <v>44989128000.0</v>
+      </c>
+      <c r="N23">
+        <v>44940332000.0</v>
+      </c>
+      <c r="O23">
+        <v>44923827000.0</v>
+      </c>
+      <c r="P23">
+        <v>43918696000.0</v>
+      </c>
+      <c r="Q23">
+        <v>45178609000.0</v>
+      </c>
+      <c r="R23">
+        <v>46207422000.0</v>
+      </c>
+      <c r="S23">
+        <v>46201541000.0</v>
+      </c>
+      <c r="T23">
+        <v>41838456000.0</v>
+      </c>
+      <c r="U23">
+        <v>40903708000.0</v>
+      </c>
+      <c r="V23">
+        <v>40375869000.0</v>
+      </c>
+      <c r="W23">
+        <v>39730332000.0</v>
+      </c>
+      <c r="X23">
+        <v>37789873000.0</v>
+      </c>
+      <c r="Y23">
+        <v>37819366000.0</v>
+      </c>
+      <c r="Z23">
+        <v>37725356000.0</v>
+      </c>
+      <c r="AA23">
+        <v>16642911000.0</v>
+      </c>
+      <c r="AB23">
+        <v>15921092000.0</v>
+      </c>
+      <c r="AC23">
+        <v>15752082000.0</v>
+      </c>
+      <c r="AD23">
+        <v>15683337000.0</v>
+      </c>
+      <c r="AE23">
+        <v>15406887000.0</v>
+      </c>
+      <c r="AF23">
+        <v>14676328000.0</v>
+      </c>
+      <c r="AG23">
+        <v>14522215000.0</v>
+      </c>
+      <c r="AH23">
+        <v>14566488000.0</v>
+      </c>
+      <c r="AI23">
+        <v>14689109000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>14466589000.0</v>
+      </c>
+      <c r="AK23">
+        <v>11169110000.0</v>
+      </c>
+      <c r="AL23">
+        <v>11154441000.0</v>
+      </c>
+      <c r="AM23">
+        <v>11150070000.0</v>
+      </c>
+      <c r="AN23">
+        <v>8900592000.0</v>
+      </c>
+      <c r="AO23">
+        <v>8797165000.0</v>
+      </c>
+      <c r="AP23">
+        <v>8723993000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>8670757000.0</v>
+      </c>
+      <c r="AR23">
+        <v>8557348000.0</v>
+      </c>
+      <c r="AS23">
+        <v>8499876000.0</v>
+      </c>
+      <c r="AT23">
+        <v>8084984000.0</v>
+      </c>
+      <c r="AU23">
+        <v>8021582000.0</v>
+      </c>
+      <c r="AV23">
+        <v>7826227000.0</v>
+      </c>
+      <c r="AW23">
+        <v>7880088000.0</v>
+      </c>
+      <c r="AX23">
+        <v>7993686000.0</v>
+      </c>
+      <c r="AY23">
+        <v>7990975000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>7931498000.0</v>
+      </c>
+      <c r="BA23">
+        <v>8028441000.0</v>
+      </c>
+      <c r="BB23">
+        <v>5043078000.0</v>
+      </c>
+      <c r="BC23">
+        <v>5141929000.0</v>
+      </c>
+      <c r="BD23">
+        <v>5136446000.0</v>
+      </c>
+      <c r="BE23">
+        <v>4325232000.0</v>
+      </c>
+      <c r="BF23">
+        <v>4373269000.0</v>
+      </c>
+      <c r="BG23">
+        <v>4046343000.0</v>
+      </c>
+      <c r="BH23">
+        <v>3896557000.0</v>
+      </c>
+      <c r="BI23">
+        <v>3935518000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>3839935000.0</v>
+      </c>
+      <c r="BK23">
+        <v>3962866000.0</v>
+      </c>
+      <c r="BL23">
+        <v>3594791000.0</v>
+      </c>
+      <c r="BM23">
+        <v>3612864000.0</v>
+      </c>
+      <c r="BN23">
+        <v>3618646000.0</v>
+      </c>
+      <c r="BO23">
+        <v>3665184000.0</v>
+      </c>
+      <c r="BP23">
+        <v>2702188000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>2776684000.0</v>
+      </c>
+      <c r="BR23">
+        <v>2807309000.0</v>
+      </c>
+      <c r="BS23">
+        <v>2839584000.0</v>
+      </c>
+      <c r="BT23">
+        <v>2766710000.0</v>
+      </c>
+      <c r="BU23">
+        <v>2766745000.0</v>
+      </c>
+      <c r="BV23">
+        <v>2774387000.0</v>
+      </c>
+      <c r="BW23">
+        <v>2678248000.0</v>
+      </c>
+      <c r="BX23">
+        <v>2597183000.0</v>
+      </c>
+      <c r="BY23">
+        <v>2267243000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>2274951000.0</v>
+      </c>
+      <c r="CA23">
+        <v>2242500000.0</v>
+      </c>
+      <c r="CB23">
+        <v>2178413000.0</v>
+      </c>
+      <c r="CC23">
+        <v>2119050000.0</v>
+      </c>
+      <c r="CD23">
+        <v>2070927000.0</v>
+      </c>
+      <c r="CE23">
+        <v>2034193000.0</v>
+      </c>
+      <c r="CF23">
+        <v>1925856000.0</v>
+      </c>
+      <c r="CG23">
+        <v>1757390000.0</v>
+      </c>
+      <c r="CH23">
+        <v>1689699000.0</v>
+      </c>
+      <c r="CI23">
+        <v>1522083000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>1436977000.0</v>
+      </c>
+      <c r="CK23">
+        <v>1389829000.0</v>
+      </c>
+      <c r="CL23">
+        <v>1330806000.0</v>
+      </c>
+      <c r="CM23">
+        <v>1279631000.0</v>
+      </c>
+      <c r="CN23">
+        <v>1197692000.0</v>
+      </c>
+      <c r="CO23">
+        <v>1194321000.0</v>
+      </c>
+      <c r="CP23">
+        <v>1229244000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>1192941000.0</v>
+      </c>
+      <c r="CR23">
+        <v>1144948000.0</v>
+      </c>
+      <c r="CS23">
+        <v>1125120000.0</v>
+      </c>
+      <c r="CT23">
+        <v>1068948000.0</v>
+      </c>
+      <c r="CU23">
+        <v>1064190000.0</v>
+      </c>
+      <c r="CV23">
+        <v>1025682000.0</v>
+      </c>
+      <c r="CW23">
+        <v>1052912000.0</v>
+      </c>
+      <c r="CX23">
+        <v>1015774000.0</v>
+      </c>
+      <c r="CY23">
+        <v>978537000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>969848000.0</v>
+      </c>
+      <c r="DA23">
+        <v>955209000.0</v>
+      </c>
+      <c r="DB23">
+        <v>997663000.0</v>
+      </c>
+      <c r="DC23">
+        <v>903017000.0</v>
+      </c>
+      <c r="DD23">
+        <v>871900000.0</v>
+      </c>
+      <c r="DE23">
+        <v>836900000.0</v>
+      </c>
+      <c r="DF23">
+        <v>706900000.0</v>
+      </c>
+      <c r="DG23">
+        <v>693300000.0</v>
+      </c>
+      <c r="DH23">
+        <v>750100000.0</v>
+      </c>
+      <c r="DI23">
+        <v>640300000.0</v>
+      </c>
+      <c r="DJ23">
+        <v>617600000.0</v>
+      </c>
+      <c r="DK23">
+        <v>600500000.0</v>
+      </c>
+      <c r="DL23">
+        <v>565600000.0</v>
+      </c>
+      <c r="DM23">
+        <v>559700000.0</v>
+      </c>
+      <c r="DN23">
+        <v>542500000.0</v>
+      </c>
+      <c r="DO23">
+        <v>531800000.0</v>
+      </c>
+      <c r="DP23">
+        <v>497600000.0</v>
+      </c>
+      <c r="DQ23">
+        <v>470000000.0</v>
+      </c>
+      <c r="DR23">
+        <v>454000000.0</v>
+      </c>
+      <c r="DS23">
+        <v>454000000.0</v>
+      </c>
+      <c r="DT23">
+        <v>436322000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:124">
+      <c r="A24" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>696642000.0</v>
+      </c>
+      <c r="D24">
+        <v>696536000.0</v>
+      </c>
+      <c r="E24">
+        <v>696429000.0</v>
+      </c>
+      <c r="F24">
+        <v>1099705000.0</v>
+      </c>
+      <c r="G24">
+        <v>752798000.0</v>
+      </c>
+      <c r="H24">
+        <v>381224000.0</v>
+      </c>
+      <c r="I24">
+        <v>691626000.0</v>
+      </c>
+      <c r="J24">
+        <v>691719000.0</v>
+      </c>
+      <c r="K24">
+        <v>391812000.0</v>
+      </c>
+      <c r="L24">
+        <v>381594000.0</v>
+      </c>
+      <c r="M24">
+        <v>391997000.0</v>
+      </c>
+      <c r="N24">
+        <v>792090000.0</v>
+      </c>
+      <c r="O24">
+        <v>1292182000.0</v>
+      </c>
+      <c r="P24">
+        <v>392275000.0</v>
+      </c>
+      <c r="Q24">
+        <v>1082948000.0</v>
+      </c>
+      <c r="R24">
+        <v>392460000.0</v>
+      </c>
+      <c r="S24">
+        <v>405553000.0</v>
+      </c>
+      <c r="T24">
+        <v>327066000.0</v>
+      </c>
+      <c r="U24">
+        <v>485007000.0</v>
+      </c>
+      <c r="V24">
+        <v>351548000.0</v>
+      </c>
+      <c r="W24">
+        <v>402256000.0</v>
+      </c>
+      <c r="X24">
+        <v>1195011000.0</v>
+      </c>
+      <c r="Y24">
+        <v>1679252000.0</v>
+      </c>
+      <c r="Z24">
+        <v>1718032000.0</v>
+      </c>
+      <c r="AA24">
+        <v>1316100000.0</v>
+      </c>
+      <c r="AB24">
+        <v>105626000.0</v>
+      </c>
+      <c r="AC24">
+        <v>815771000.0</v>
+      </c>
+      <c r="AD24">
+        <v>816414000.0</v>
+      </c>
+      <c r="AE24">
+        <v>616250000.0</v>
+      </c>
+      <c r="AF24">
+        <v>266084000.0</v>
+      </c>
+      <c r="AG24">
+        <v>115919000.0</v>
+      </c>
+      <c r="AH24">
+        <v>115754000.0</v>
+      </c>
+      <c r="AI24">
+        <v>215589000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>216385000.0</v>
+      </c>
+      <c r="AK24">
+        <v>83307000.0</v>
+      </c>
+      <c r="AL24">
+        <v>98147000.0</v>
+      </c>
+      <c r="AM24">
+        <v>107988000.0</v>
+      </c>
+      <c r="AN24">
+        <v>55358000.0</v>
+      </c>
+      <c r="AO24">
+        <v>55306000.0</v>
+      </c>
+      <c r="AP24">
+        <v>55254000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>55210000.0</v>
+      </c>
+      <c r="AR24">
+        <v>55158000.0</v>
+      </c>
+      <c r="AS24">
+        <v>55107000.0</v>
+      </c>
+      <c r="AT24">
+        <v>55055000.0</v>
+      </c>
+      <c r="AU24">
+        <v>55003000.0</v>
+      </c>
+      <c r="AV24">
+        <v>101210000.0</v>
+      </c>
+      <c r="AW24">
+        <v>101127000.0</v>
+      </c>
+      <c r="AX24">
+        <v>101045000.0</v>
+      </c>
+      <c r="AY24">
+        <v>100963000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>102060000.0</v>
+      </c>
+      <c r="BA24">
+        <v>101347000.0</v>
+      </c>
+      <c r="BB24">
+        <v>54372000.0</v>
+      </c>
+      <c r="BC24">
+        <v>54638000.0</v>
+      </c>
+      <c r="BD24">
+        <v>54897000.0</v>
+      </c>
+      <c r="BE24">
+        <v>45807000.0</v>
+      </c>
+      <c r="BF24">
+        <v>46105000.0</v>
+      </c>
+      <c r="BG24">
+        <v>46397000.0</v>
+      </c>
+      <c r="BH24">
+        <v>46683000.0</v>
+      </c>
+      <c r="BI24">
+        <v>46955000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>46275000.0</v>
+      </c>
+      <c r="BK24">
+        <v>46587000.0</v>
+      </c>
+      <c r="BL24">
+        <v>46978000.0</v>
+      </c>
+      <c r="BM24">
+        <v>62183000.0</v>
+      </c>
+      <c r="BN24">
+        <v>62557000.0</v>
+      </c>
+      <c r="BO24">
+        <v>62929000.0</v>
+      </c>
+      <c r="BP24">
+        <v>143624000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>144048000.0</v>
+      </c>
+      <c r="BR24">
+        <v>144430000.0</v>
+      </c>
+      <c r="BS24">
+        <v>152799000.0</v>
+      </c>
+      <c r="BT24">
+        <v>157477000.0</v>
+      </c>
+      <c r="BU24">
+        <v>172738000.0</v>
+      </c>
+      <c r="BV24">
+        <v>160249000.0</v>
+      </c>
+      <c r="BW24">
+        <v>173340000.0</v>
+      </c>
+      <c r="BX24">
+        <v>139879000.0</v>
+      </c>
+      <c r="BY24">
+        <v>88865000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>100882000.0</v>
+      </c>
+      <c r="CA24">
+        <v>140399000.0</v>
+      </c>
+      <c r="CB24">
+        <v>88916000.0</v>
+      </c>
+      <c r="CC24">
+        <v>140457000.0</v>
+      </c>
+      <c r="CD24">
+        <v>141723000.0</v>
+      </c>
+      <c r="CE24">
+        <v>135240000.0</v>
+      </c>
+      <c r="CF24">
+        <v>142257000.0</v>
+      </c>
+      <c r="CG24">
+        <v>97294000.0</v>
+      </c>
+      <c r="CH24">
+        <v>94190000.0</v>
+      </c>
+      <c r="CI24">
+        <v>51903000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>51928000.0</v>
+      </c>
+      <c r="CK24">
+        <v>51975000.0</v>
+      </c>
+      <c r="CL24">
+        <v>92000000.0</v>
+      </c>
+      <c r="CM24">
+        <v>52025000.0</v>
+      </c>
+      <c r="CN24">
+        <v>52050000.0</v>
+      </c>
+      <c r="CO24">
+        <v>49500000.0</v>
+      </c>
+      <c r="CP24">
+        <v>49500000.0</v>
+      </c>
+      <c r="CQ24">
+        <v>49500000.0</v>
+      </c>
+      <c r="CR24">
+        <v>49500000.0</v>
+      </c>
+      <c r="CS24">
+        <v>49500000.0</v>
+      </c>
+      <c r="CT24">
+        <v>49500000.0</v>
+      </c>
+      <c r="CU24">
+        <v>49500000.0</v>
+      </c>
+      <c r="CV24">
+        <v>49500000.0</v>
+      </c>
+      <c r="CW24">
+        <v>50500000.0</v>
+      </c>
+      <c r="CX24">
+        <v>50500000.0</v>
+      </c>
+      <c r="CY24">
+        <v>21050000.0</v>
+      </c>
+      <c r="CZ24">
+        <v>57050000.0</v>
+      </c>
+      <c r="DA24">
+        <v>48900000.0</v>
+      </c>
+      <c r="DB24">
+        <v>23100000.0</v>
+      </c>
+      <c r="DC24">
+        <v>26750000.0</v>
+      </c>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+      <c r="DP24"/>
+      <c r="DQ24"/>
+      <c r="DR24"/>
+      <c r="DS24"/>
+      <c r="DT24"/>
+    </row>
+    <row r="25" spans="1:124">
+      <c r="A25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>696536000.0</v>
+      </c>
+      <c r="E25">
+        <v>696429000.0</v>
+      </c>
+      <c r="F25">
+        <v>1099705000.0</v>
+      </c>
+      <c r="G25">
+        <v>752798000.0</v>
+      </c>
+      <c r="H25">
+        <v>391534000.0</v>
+      </c>
+      <c r="I25">
+        <v>391626000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
+        <v>1375717000.0</v>
+      </c>
+      <c r="O25">
+        <v>1706584000.0</v>
+      </c>
+      <c r="P25">
+        <v>1034143000.0</v>
+      </c>
+      <c r="Q25">
+        <v>1082948000.0</v>
+      </c>
+      <c r="R25">
+        <v>666802000.0</v>
+      </c>
+      <c r="S25">
+        <v>412168000.0</v>
+      </c>
+      <c r="T25">
+        <v>410137000.0</v>
+      </c>
+      <c r="U25">
+        <v>485007000.0</v>
+      </c>
+      <c r="V25">
+        <v>543221000.0</v>
+      </c>
+      <c r="W25">
+        <v>402256000.0</v>
+      </c>
+      <c r="X25">
+        <v>1195011000.0</v>
+      </c>
+      <c r="Y25">
+        <v>1679252000.0</v>
+      </c>
+      <c r="Z25">
+        <v>1718032000.0</v>
+      </c>
+      <c r="AA25">
+        <v>1316100000.0</v>
+      </c>
+      <c r="AB25">
+        <v>815936000.0</v>
+      </c>
+      <c r="AC25">
+        <v>815771000.0</v>
+      </c>
+      <c r="AD25">
+        <v>816414000.0</v>
+      </c>
+      <c r="AE25">
+        <v>616250000.0</v>
+      </c>
+      <c r="AF25">
+        <v>266084000.0</v>
+      </c>
+      <c r="AG25">
+        <v>115919000.0</v>
+      </c>
+      <c r="AH25">
+        <v>115754000.0</v>
+      </c>
+      <c r="AI25">
+        <v>215589000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>216385000.0</v>
+      </c>
+      <c r="AK25">
+        <v>83307000.0</v>
+      </c>
+      <c r="AL25">
+        <v>98147000.0</v>
+      </c>
+      <c r="AM25">
+        <v>107988000.0</v>
+      </c>
+      <c r="AN25">
+        <v>55358000.0</v>
+      </c>
+      <c r="AO25">
+        <v>55306000.0</v>
+      </c>
+      <c r="AP25">
+        <v>55254000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>55210000.0</v>
+      </c>
+      <c r="AR25">
+        <v>55158000.0</v>
+      </c>
+      <c r="AS25">
+        <v>55107000.0</v>
+      </c>
+      <c r="AT25">
+        <v>55055000.0</v>
+      </c>
+      <c r="AU25">
+        <v>55003000.0</v>
+      </c>
+      <c r="AV25">
+        <v>101210000.0</v>
+      </c>
+      <c r="AW25">
+        <v>101127000.0</v>
+      </c>
+      <c r="AX25">
+        <v>101045000.0</v>
+      </c>
+      <c r="AY25">
+        <v>100963000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>102060000.0</v>
+      </c>
+      <c r="BA25">
+        <v>101347000.0</v>
+      </c>
+      <c r="BB25">
+        <v>54372000.0</v>
+      </c>
+      <c r="BC25">
+        <v>54638000.0</v>
+      </c>
+      <c r="BD25">
+        <v>54897000.0</v>
+      </c>
+      <c r="BE25">
+        <v>45807000.0</v>
+      </c>
+      <c r="BF25">
+        <v>46105000.0</v>
+      </c>
+      <c r="BG25">
+        <v>46397000.0</v>
+      </c>
+      <c r="BH25">
+        <v>46683000.0</v>
+      </c>
+      <c r="BI25">
+        <v>46955000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>46275000.0</v>
+      </c>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
+      <c r="DH25"/>
+      <c r="DI25"/>
+      <c r="DJ25"/>
+      <c r="DK25"/>
+      <c r="DL25"/>
+      <c r="DM25"/>
+      <c r="DN25"/>
+      <c r="DO25"/>
+      <c r="DP25"/>
+      <c r="DQ25"/>
+      <c r="DR25"/>
+      <c r="DS25"/>
+      <c r="DT25"/>
+    </row>
+    <row r="26" spans="1:124">
+      <c r="A26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>8773651000.0</v>
+      </c>
+      <c r="D26">
+        <v>8825397000.0</v>
+      </c>
+      <c r="E26">
+        <v>8360804000.0</v>
+      </c>
+      <c r="F26">
+        <v>8274187000.0</v>
+      </c>
+      <c r="G26">
+        <v>8244762000.0</v>
+      </c>
+      <c r="H26">
+        <v>6901808000.0</v>
+      </c>
+      <c r="I26">
+        <v>6981634000.0</v>
+      </c>
+      <c r="J26">
+        <v>7140469000.0</v>
+      </c>
+      <c r="K26">
+        <v>7298462000.0</v>
+      </c>
+      <c r="L26">
+        <v>7495192000.0</v>
+      </c>
+      <c r="M26">
+        <v>7458637000.0</v>
+      </c>
+      <c r="N26">
+        <v>7787797000.0</v>
+      </c>
+      <c r="O26">
+        <v>8030702000.0</v>
+      </c>
+      <c r="P26">
+        <v>8221043000.0</v>
+      </c>
+      <c r="Q26">
+        <v>9430866000.0</v>
+      </c>
+      <c r="R26">
+        <v>8740376000.0</v>
+      </c>
+      <c r="S26">
+        <v>9005467000.0</v>
+      </c>
+      <c r="T26">
+        <v>7251636000.0</v>
+      </c>
+      <c r="U26">
+        <v>30655410000.0</v>
+      </c>
+      <c r="V26">
+        <v>5808956000.0</v>
+      </c>
+      <c r="W26">
+        <v>30152795000.0</v>
+      </c>
+      <c r="X26">
+        <v>34204505000.0</v>
+      </c>
+      <c r="Y26">
+        <v>29978465000.0</v>
+      </c>
+      <c r="Z26">
+        <v>29943254000.0</v>
+      </c>
+      <c r="AA26">
+        <v>13468013000.0</v>
+      </c>
+      <c r="AB26">
+        <v>2005171000.0</v>
+      </c>
+      <c r="AC26">
+        <v>13179543000.0</v>
+      </c>
+      <c r="AD26">
+        <v>12982175000.0</v>
+      </c>
+      <c r="AE26">
+        <v>12629770000.0</v>
+      </c>
+      <c r="AF26">
+        <v>12527608000.0</v>
+      </c>
+      <c r="AG26">
+        <v>12460106000.0</v>
+      </c>
+      <c r="AH26">
+        <v>10815036000.0</v>
+      </c>
+      <c r="AI26">
+        <v>10632211000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>10646307000.0</v>
+      </c>
+      <c r="AK26">
+        <v>8269525000.0</v>
+      </c>
+      <c r="AL26">
+        <v>8206701000.0</v>
+      </c>
+      <c r="AM26">
+        <v>7915828000.0</v>
+      </c>
+      <c r="AN26">
+        <v>6693898000.0</v>
+      </c>
+      <c r="AO26">
+        <v>6546120000.0</v>
+      </c>
+      <c r="AP26">
+        <v>48926000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>34933000.0</v>
+      </c>
+      <c r="AR26">
+        <v>41649000.0</v>
+      </c>
+      <c r="AS26">
+        <v>48985000.0</v>
+      </c>
+      <c r="AT26">
+        <v>73055000.0</v>
+      </c>
+      <c r="AU26">
+        <v>87342000.0</v>
+      </c>
+      <c r="AV26">
+        <v>60270000.0</v>
+      </c>
+      <c r="AW26">
+        <v>56595000.0</v>
+      </c>
+      <c r="AX26">
+        <v>56407000.0</v>
+      </c>
+      <c r="AY26">
+        <v>57200000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>30586000.0</v>
+      </c>
+      <c r="BA26">
+        <v>52467000.0</v>
+      </c>
+      <c r="BB26">
+        <v>47980000.0</v>
+      </c>
+      <c r="BC26">
+        <v>50449000.0</v>
+      </c>
+      <c r="BD26">
+        <v>65279000.0</v>
+      </c>
+      <c r="BE26">
+        <v>71585000.0</v>
+      </c>
+      <c r="BF26">
+        <v>42525000.0</v>
+      </c>
+      <c r="BG26">
+        <v>34706000.0</v>
+      </c>
+      <c r="BH26">
+        <v>45809000.0</v>
+      </c>
+      <c r="BI26">
+        <v>45870000.0</v>
+      </c>
+      <c r="BJ26">
+        <v>17956000.0</v>
+      </c>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
+      <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26"/>
+      <c r="DQ26"/>
+      <c r="DR26"/>
+      <c r="DS26"/>
+      <c r="DT26"/>
+    </row>
+    <row r="27" spans="1:124">
+      <c r="A27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
+      <c r="DL27"/>
+      <c r="DM27"/>
+      <c r="DN27"/>
+      <c r="DO27"/>
+      <c r="DP27"/>
+      <c r="DQ27"/>
+      <c r="DR27"/>
+      <c r="DS27"/>
+      <c r="DT27"/>
+    </row>
+    <row r="28" spans="1:124">
+      <c r="A28" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28">
+        <v>917156000.0</v>
+      </c>
+      <c r="C28">
+        <v>741810000.0</v>
+      </c>
+      <c r="D28">
+        <v>731376000.0</v>
+      </c>
+      <c r="E28">
+        <v>431817000.0</v>
+      </c>
+      <c r="F28">
+        <v>-1733843000.0</v>
+      </c>
+      <c r="G28">
+        <v>-1867555000.0</v>
+      </c>
+      <c r="H28">
+        <v>97846000.0</v>
+      </c>
+      <c r="I28">
+        <v>666061000.0</v>
+      </c>
+      <c r="J28">
+        <v>726697000.0</v>
+      </c>
+      <c r="K28">
+        <v>230424000.0</v>
+      </c>
+      <c r="L28">
+        <v>208337000.0</v>
+      </c>
+      <c r="M28">
+        <v>163790000.0</v>
+      </c>
+      <c r="N28">
+        <v>554368000.0</v>
+      </c>
+      <c r="O28">
+        <v>1055394000.0</v>
+      </c>
+      <c r="P28">
+        <v>206310000.0</v>
+      </c>
+      <c r="Q28">
+        <v>482864000.0</v>
+      </c>
+      <c r="R28">
+        <v>439702000.0</v>
+      </c>
+      <c r="S28">
+        <v>557776000.0</v>
+      </c>
+      <c r="T28">
+        <v>395339000.0</v>
+      </c>
+      <c r="U28">
+        <v>216750000.0</v>
+      </c>
+      <c r="V28">
+        <v>270065000.0</v>
+      </c>
+      <c r="W28">
+        <v>509527000.0</v>
+      </c>
+      <c r="X28">
+        <v>132690000.0</v>
+      </c>
+      <c r="Y28">
+        <v>523822000.0</v>
+      </c>
+      <c r="Z28">
+        <v>555903000.0</v>
+      </c>
+      <c r="AA28">
+        <v>378987000.0</v>
+      </c>
+      <c r="AB28">
+        <v>127232000.0</v>
+      </c>
+      <c r="AC28">
+        <v>365649000.0</v>
+      </c>
+      <c r="AD28">
+        <v>362472000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-56450000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-142899000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-191390000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-281095000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-428915000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-161242000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-320627000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-333743000.0</v>
+      </c>
+      <c r="AM28">
+        <v>-555138000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-319090000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-452211000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-426658000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-66155000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-640636000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-333207000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-86196000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-133049000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-136147000.0</v>
+      </c>
+      <c r="AW28">
+        <v>55494000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-13630000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-10558000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>96218000.0</v>
+      </c>
+      <c r="BA28">
+        <v>37789000.0</v>
+      </c>
+      <c r="BB28">
+        <v>154979000.0</v>
+      </c>
+      <c r="BC28">
+        <v>150270000.0</v>
+      </c>
+      <c r="BD28">
+        <v>91658000.0</v>
+      </c>
+      <c r="BE28">
+        <v>163945000.0</v>
+      </c>
+      <c r="BF28">
+        <v>123220000.0</v>
+      </c>
+      <c r="BG28">
+        <v>-50003000.0</v>
+      </c>
+      <c r="BH28">
+        <v>95568000.0</v>
+      </c>
+      <c r="BI28">
+        <v>94889000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>145418000.0</v>
+      </c>
+      <c r="BK28">
+        <v>122529000.0</v>
+      </c>
+      <c r="BL28">
+        <v>154130000.0</v>
+      </c>
+      <c r="BM28">
+        <v>148863000.0</v>
+      </c>
+      <c r="BN28">
+        <v>167082000.0</v>
+      </c>
+      <c r="BO28">
+        <v>213250000.0</v>
+      </c>
+      <c r="BP28">
+        <v>225442000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>299080000.0</v>
+      </c>
+      <c r="BR28">
+        <v>251065000.0</v>
+      </c>
+      <c r="BS28">
+        <v>308961000.0</v>
+      </c>
+      <c r="BT28">
+        <v>301405000.0</v>
+      </c>
+      <c r="BU28">
+        <v>339429000.0</v>
+      </c>
+      <c r="BV28">
+        <v>422277000.0</v>
+      </c>
+      <c r="BW28">
+        <v>354688000.0</v>
+      </c>
+      <c r="BX28">
+        <v>374014000.0</v>
+      </c>
+      <c r="BY28">
+        <v>211600000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>241347000.0</v>
+      </c>
+      <c r="CA28">
+        <v>285884000.0</v>
+      </c>
+      <c r="CB28">
+        <v>245115000.0</v>
+      </c>
+      <c r="CC28">
+        <v>214581000.0</v>
+      </c>
+      <c r="CD28">
+        <v>202213000.0</v>
+      </c>
+      <c r="CE28">
+        <v>193261000.0</v>
+      </c>
+      <c r="CF28">
+        <v>232726000.0</v>
+      </c>
+      <c r="CG28">
+        <v>179359000.0</v>
+      </c>
+      <c r="CH28">
+        <v>176025000.0</v>
+      </c>
+      <c r="CI28">
+        <v>83085000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>86999000.0</v>
+      </c>
+      <c r="CK28">
+        <v>75280000.0</v>
+      </c>
+      <c r="CL28">
+        <v>157661000.0</v>
+      </c>
+      <c r="CM28">
+        <v>114162000.0</v>
+      </c>
+      <c r="CN28">
+        <v>87839000.0</v>
+      </c>
+      <c r="CO28">
+        <v>107802000.0</v>
+      </c>
+      <c r="CP28">
+        <v>81622000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>103218000.0</v>
+      </c>
+      <c r="CR28">
+        <v>97602000.0</v>
+      </c>
+      <c r="CS28">
+        <v>73018000.0</v>
+      </c>
+      <c r="CT28">
+        <v>86458000.0</v>
+      </c>
+      <c r="CU28">
+        <v>50647000.0</v>
+      </c>
+      <c r="CV28">
+        <v>75942000.0</v>
+      </c>
+      <c r="CW28">
+        <v>86646000.0</v>
+      </c>
+      <c r="CX28">
+        <v>81520000.0</v>
+      </c>
+      <c r="CY28">
+        <v>49838000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>90997000.0</v>
+      </c>
+      <c r="DA28">
+        <v>105006000.0</v>
+      </c>
+      <c r="DB28">
+        <v>138836000.0</v>
+      </c>
+      <c r="DC28">
+        <v>52662000.0</v>
+      </c>
+      <c r="DD28">
+        <v>69600000.0</v>
+      </c>
+      <c r="DE28">
+        <v>65400000.0</v>
+      </c>
+      <c r="DF28">
+        <v>59100000.0</v>
+      </c>
+      <c r="DG28">
+        <v>59900000.0</v>
+      </c>
+      <c r="DH28">
+        <v>23500000.0</v>
+      </c>
+      <c r="DI28">
+        <v>22900000.0</v>
+      </c>
+      <c r="DJ28">
+        <v>23800000.0</v>
+      </c>
+      <c r="DK28">
+        <v>22400000.0</v>
+      </c>
+      <c r="DL28">
+        <v>23500000.0</v>
+      </c>
+      <c r="DM28">
+        <v>21700000.0</v>
+      </c>
+      <c r="DN28">
+        <v>10400000.0</v>
+      </c>
+      <c r="DO28">
+        <v>10800000.0</v>
+      </c>
+      <c r="DP28">
+        <v>3700000.0</v>
+      </c>
+      <c r="DQ28">
+        <v>21000000.0</v>
+      </c>
+      <c r="DR28">
+        <v>33000000.0</v>
+      </c>
+      <c r="DS28">
+        <v>31000000.0</v>
+      </c>
+      <c r="DT28">
+        <v>1689000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:124">
+      <c r="A29" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>9727558000.0</v>
+      </c>
+      <c r="D29">
+        <v>9745334000.0</v>
+      </c>
+      <c r="E29">
+        <v>9707555000.0</v>
+      </c>
+      <c r="F29">
+        <v>9900839000.0</v>
+      </c>
+      <c r="G29">
+        <v>9377159000.0</v>
+      </c>
+      <c r="H29">
+        <v>6271639000.0</v>
+      </c>
+      <c r="I29">
+        <v>6596206000.0</v>
+      </c>
+      <c r="J29">
+        <v>6342122000.0</v>
+      </c>
+      <c r="K29">
+        <v>5938821000.0</v>
+      </c>
+      <c r="L29">
+        <v>6014692000.0</v>
+      </c>
+      <c r="M29">
+        <v>5622984000.0</v>
+      </c>
+      <c r="N29">
+        <v>6082100000.0</v>
+      </c>
+      <c r="O29">
+        <v>6541186000.0</v>
+      </c>
+      <c r="P29">
+        <v>5467202000.0</v>
+      </c>
+      <c r="Q29">
+        <v>5313554000.0</v>
+      </c>
+      <c r="R29">
+        <v>5432885000.0</v>
+      </c>
+      <c r="S29">
+        <v>5579961000.0</v>
+      </c>
+      <c r="T29">
+        <v>5130006000.0</v>
+      </c>
+      <c r="U29">
+        <v>5119748000.0</v>
+      </c>
+      <c r="V29">
+        <v>5109171000.0</v>
+      </c>
+      <c r="W29">
+        <v>5110143000.0</v>
+      </c>
+      <c r="X29">
+        <v>5027749000.0</v>
+      </c>
+      <c r="Y29">
+        <v>5653050000.0</v>
+      </c>
+      <c r="Z29">
+        <v>5581129000.0</v>
+      </c>
+      <c r="AA29">
+        <v>3637143000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+      <c r="DP29"/>
+      <c r="DQ29"/>
+      <c r="DR29"/>
+      <c r="DS29"/>
+      <c r="DT29"/>
+    </row>
+    <row r="30" spans="1:124">
+      <c r="A30" t="s">
+        <v>60</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30">
+        <v>30325497000.0</v>
+      </c>
+      <c r="P30">
+        <v>29821418000.0</v>
+      </c>
+      <c r="Q30">
+        <v>28511905000.0</v>
+      </c>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30">
+        <v>23788949000.0</v>
+      </c>
+      <c r="V30">
+        <v>24033078000.0</v>
+      </c>
+      <c r="W30">
+        <v>24491465000.0</v>
+      </c>
+      <c r="X30">
+        <v>24664134000.0</v>
+      </c>
+      <c r="Y30">
+        <v>25237815000.0</v>
+      </c>
+      <c r="Z30">
+        <v>25499147000.0</v>
+      </c>
+      <c r="AA30">
+        <v>11506890000.0</v>
+      </c>
+      <c r="AB30"/>
+      <c r="AC30">
+        <v>11290147000.0</v>
+      </c>
+      <c r="AD30">
+        <v>11226192000.0</v>
+      </c>
+      <c r="AE30">
+        <v>11146122000.0</v>
+      </c>
+      <c r="AF30">
+        <v>10528112000.0</v>
+      </c>
+      <c r="AG30">
+        <v>10909181000.0</v>
+      </c>
+      <c r="AH30">
+        <v>10830368000.0</v>
+      </c>
+      <c r="AI30">
+        <v>10638808000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>1289000.0</v>
+      </c>
+      <c r="AK30">
+        <v>8268415000.0</v>
+      </c>
+      <c r="AL30">
+        <v>8184596000.0</v>
+      </c>
+      <c r="AM30">
+        <v>7911845000.0</v>
+      </c>
+      <c r="AN30">
+        <v>6077740000.0</v>
+      </c>
+      <c r="AO30">
+        <v>6529790000.0</v>
+      </c>
+      <c r="AP30">
+        <v>6380657000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>2091000.0</v>
+      </c>
+      <c r="AR30">
+        <v>4401000.0</v>
+      </c>
+      <c r="AS30">
+        <v>7942000.0</v>
+      </c>
+      <c r="AT30">
+        <v>11035000.0</v>
+      </c>
+      <c r="AU30">
+        <v>16713000.0</v>
+      </c>
+      <c r="AV30">
+        <v>22161000.0</v>
+      </c>
+      <c r="AW30">
+        <v>30983000.0</v>
+      </c>
+      <c r="AX30">
+        <v>43766000.0</v>
+      </c>
+      <c r="AY30">
+        <v>67984000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>86447000.0</v>
+      </c>
+      <c r="BA30">
+        <v>115773000.0</v>
+      </c>
+      <c r="BB30">
+        <v>104048000.0</v>
+      </c>
+      <c r="BC30">
+        <v>124340000.0</v>
+      </c>
+      <c r="BD30">
+        <v>146171000.0</v>
+      </c>
+      <c r="BE30">
+        <v>174321000.0</v>
+      </c>
+      <c r="BF30">
+        <v>200569000.0</v>
+      </c>
+      <c r="BG30">
+        <v>231331000.0</v>
+      </c>
+      <c r="BH30">
+        <v>262651000.0</v>
+      </c>
+      <c r="BI30">
+        <v>274658000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>299200000.0</v>
+      </c>
+      <c r="BK30">
+        <v>303795000.0</v>
+      </c>
+      <c r="BL30">
+        <v>212103000.0</v>
+      </c>
+      <c r="BM30">
+        <v>267486000.0</v>
+      </c>
+      <c r="BN30">
+        <v>265890000.0</v>
+      </c>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30"/>
+      <c r="CO30"/>
+      <c r="CP30"/>
+      <c r="CQ30"/>
+      <c r="CR30"/>
+      <c r="CS30"/>
+      <c r="CT30"/>
+      <c r="CU30"/>
+      <c r="CV30"/>
+      <c r="CW30"/>
+      <c r="CX30"/>
+      <c r="CY30"/>
+      <c r="CZ30"/>
+      <c r="DA30"/>
+      <c r="DB30"/>
+      <c r="DC30"/>
+      <c r="DD30"/>
+      <c r="DE30"/>
+      <c r="DF30"/>
+      <c r="DG30"/>
+      <c r="DH30"/>
+      <c r="DI30"/>
+      <c r="DJ30"/>
+      <c r="DK30"/>
+      <c r="DL30"/>
+      <c r="DM30"/>
+      <c r="DN30"/>
+      <c r="DO30"/>
+      <c r="DP30"/>
+      <c r="DQ30"/>
+      <c r="DR30"/>
+      <c r="DS30"/>
+      <c r="DT30"/>
+    </row>
+    <row r="31" spans="1:124">
+      <c r="A31" t="s">
+        <v>61</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>3212787000.0</v>
+      </c>
+      <c r="N31">
+        <v>3264648000.0</v>
+      </c>
+      <c r="O31">
+        <v>3216295000.0</v>
+      </c>
+      <c r="P31">
+        <v>3035371000.0</v>
+      </c>
+      <c r="Q31">
+        <v>2873271000.0</v>
+      </c>
+      <c r="R31">
+        <v>2985206000.0</v>
+      </c>
+      <c r="S31">
+        <v>3110020000.0</v>
+      </c>
+      <c r="T31">
+        <v>3093788000.0</v>
+      </c>
+      <c r="U31">
+        <v>3075272000.0</v>
+      </c>
+      <c r="V31">
+        <v>3031412000.0</v>
+      </c>
+      <c r="W31">
+        <v>2986201000.0</v>
+      </c>
+      <c r="X31">
+        <v>2921346000.0</v>
+      </c>
+      <c r="Y31">
+        <v>2825252000.0</v>
+      </c>
+      <c r="Z31">
+        <v>2717556000.0</v>
+      </c>
+      <c r="AA31">
+        <v>1271334000.0</v>
+      </c>
+      <c r="AB31">
+        <v>1320297000.0</v>
+      </c>
+      <c r="AC31">
+        <v>1294973000.0</v>
+      </c>
+      <c r="AD31">
+        <v>1314727000.0</v>
+      </c>
+      <c r="AE31">
+        <v>1313958000.0</v>
+      </c>
+      <c r="AF31">
+        <v>1300496000.0</v>
+      </c>
+      <c r="AG31">
+        <v>1298802000.0</v>
+      </c>
+      <c r="AH31">
+        <v>1275670000.0</v>
+      </c>
+      <c r="AI31">
+        <v>1252611000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>1235545000.0</v>
+      </c>
+      <c r="AK31">
+        <v>985117000.0</v>
+      </c>
+      <c r="AL31">
+        <v>956702000.0</v>
+      </c>
+      <c r="AM31">
+        <v>928728000.0</v>
+      </c>
+      <c r="AN31">
+        <v>756400000.0</v>
+      </c>
+      <c r="AO31">
+        <v>785792000.0</v>
+      </c>
+      <c r="AP31">
+        <v>766003000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>743714000.0</v>
+      </c>
+      <c r="AR31">
+        <v>721044000.0</v>
+      </c>
+      <c r="AS31">
+        <v>709970000.0</v>
+      </c>
+      <c r="AT31">
+        <v>706091000.0</v>
+      </c>
+      <c r="AU31">
+        <v>689876000.0</v>
+      </c>
+      <c r="AV31">
+        <v>667232000.0</v>
+      </c>
+      <c r="AW31">
+        <v>649307000.0</v>
+      </c>
+      <c r="AX31">
+        <v>635633000.0</v>
+      </c>
+      <c r="AY31">
+        <v>615056000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>662039000.0</v>
+      </c>
+      <c r="BA31">
+        <v>650845000.0</v>
+      </c>
+      <c r="BB31">
+        <v>416399000.0</v>
+      </c>
+      <c r="BC31">
+        <v>413724000.0</v>
+      </c>
+      <c r="BD31">
+        <v>406947000.0</v>
+      </c>
+      <c r="BE31">
+        <v>367395000.0</v>
+      </c>
+      <c r="BF31">
+        <v>358364000.0</v>
+      </c>
+      <c r="BG31">
+        <v>323619000.0</v>
+      </c>
+      <c r="BH31">
+        <v>318892000.0</v>
+      </c>
+      <c r="BI31">
+        <v>318834000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>308217000.0</v>
+      </c>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+      <c r="DD31"/>
+      <c r="DE31"/>
+      <c r="DF31"/>
+      <c r="DG31"/>
+      <c r="DH31"/>
+      <c r="DI31"/>
+      <c r="DJ31"/>
+      <c r="DK31"/>
+      <c r="DL31"/>
+      <c r="DM31"/>
+      <c r="DN31"/>
+      <c r="DO31"/>
+      <c r="DP31"/>
+      <c r="DQ31"/>
+      <c r="DR31"/>
+      <c r="DS31"/>
+      <c r="DT31"/>
+    </row>
+    <row r="32" spans="1:124">
+      <c r="A32" t="s">
+        <v>62</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+      <c r="DD32"/>
+      <c r="DE32"/>
+      <c r="DF32"/>
+      <c r="DG32"/>
+      <c r="DH32"/>
+      <c r="DI32"/>
+      <c r="DJ32"/>
+      <c r="DK32"/>
+      <c r="DL32"/>
+      <c r="DM32"/>
+      <c r="DN32"/>
+      <c r="DO32"/>
+      <c r="DP32"/>
+      <c r="DQ32"/>
+      <c r="DR32"/>
+      <c r="DS32"/>
+      <c r="DT32"/>
+    </row>
+    <row r="33" spans="1:124">
+      <c r="A33" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33">
+        <v>4430077000.0</v>
+      </c>
+      <c r="C33">
+        <v>4452329000.0</v>
+      </c>
+      <c r="D33">
+        <v>4474561000.0</v>
+      </c>
+      <c r="E33">
+        <v>65155292000.0</v>
+      </c>
+      <c r="F33">
+        <v>56501349000.0</v>
+      </c>
+      <c r="G33">
+        <v>55982395000.0</v>
+      </c>
+      <c r="H33">
+        <v>45482525000.0</v>
+      </c>
+      <c r="I33">
+        <v>40954397000.0</v>
+      </c>
+      <c r="J33">
+        <v>40488281000.0</v>
+      </c>
+      <c r="K33">
+        <v>39830359000.0</v>
+      </c>
+      <c r="L33">
+        <v>39355194000.0</v>
+      </c>
+      <c r="M33">
+        <v>39623999000.0</v>
+      </c>
+      <c r="N33">
+        <v>39171830000.0</v>
+      </c>
+      <c r="O33">
+        <v>38982932000.0</v>
+      </c>
+      <c r="P33">
+        <v>37859802000.0</v>
+      </c>
+      <c r="Q33">
+        <v>39341693000.0</v>
+      </c>
+      <c r="R33">
+        <v>39918657000.0</v>
+      </c>
+      <c r="S33">
+        <v>39659149000.0</v>
+      </c>
+      <c r="T33">
+        <v>35942322000.0</v>
+      </c>
+      <c r="U33">
+        <v>35302361000.0</v>
+      </c>
+      <c r="V33">
+        <v>35062798000.0</v>
+      </c>
+      <c r="W33">
+        <v>35079465000.0</v>
+      </c>
+      <c r="X33">
+        <v>33432356000.0</v>
+      </c>
+      <c r="Y33">
+        <v>32984899000.0</v>
+      </c>
+      <c r="Z33">
+        <v>33333783000.0</v>
+      </c>
+      <c r="AA33">
+        <v>13408880000.0</v>
+      </c>
+      <c r="AB33">
+        <v>3405733000.0</v>
+      </c>
+      <c r="AC33">
+        <v>13219754000.0</v>
+      </c>
+      <c r="AD33">
+        <v>13214090000.0</v>
+      </c>
+      <c r="AE33">
+        <v>12991047000.0</v>
+      </c>
+      <c r="AF33">
+        <v>2884274000.0</v>
+      </c>
+      <c r="AG33">
+        <v>2918312000.0</v>
+      </c>
+      <c r="AH33">
+        <v>2950819000.0</v>
+      </c>
+      <c r="AI33">
+        <v>3023359000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>3033828000.0</v>
+      </c>
+      <c r="AK33">
+        <v>2212587000.0</v>
+      </c>
+      <c r="AL33">
+        <v>2239146000.0</v>
+      </c>
+      <c r="AM33">
+        <v>2285349000.0</v>
+      </c>
+      <c r="AN33">
+        <v>1605716000.0</v>
+      </c>
+      <c r="AO33">
+        <v>1524299000.0</v>
+      </c>
+      <c r="AP33">
+        <v>1589329000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>7257220000.0</v>
+      </c>
+      <c r="AR33">
+        <v>1614252000.0</v>
+      </c>
+      <c r="AS33">
+        <v>6957301000.0</v>
+      </c>
+      <c r="AT33">
+        <v>6803134000.0</v>
+      </c>
+      <c r="AU33">
+        <v>6731647000.0</v>
+      </c>
+      <c r="AV33">
+        <v>1387243000.0</v>
+      </c>
+      <c r="AW33">
+        <v>6767129000.0</v>
+      </c>
+      <c r="AX33">
+        <v>6758909000.0</v>
+      </c>
+      <c r="AY33">
+        <v>6763361000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>6841017000.0</v>
+      </c>
+      <c r="BA33">
+        <v>6988520000.0</v>
+      </c>
+      <c r="BB33">
+        <v>4265843000.0</v>
+      </c>
+      <c r="BC33">
+        <v>4273668000.0</v>
+      </c>
+      <c r="BD33">
+        <v>4253532000.0</v>
+      </c>
+      <c r="BE33">
+        <v>4042719000.0</v>
+      </c>
+      <c r="BF33">
+        <v>4013452000.0</v>
+      </c>
+      <c r="BG33">
+        <v>3483200000.0</v>
+      </c>
+      <c r="BH33">
+        <v>3213160000.0</v>
+      </c>
+      <c r="BI33">
+        <v>3524391000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>3431901000.0</v>
+      </c>
+      <c r="BK33">
+        <v>3528453000.0</v>
+      </c>
+      <c r="BL33">
+        <v>3298823000.0</v>
+      </c>
+      <c r="BM33">
+        <v>3247037000.0</v>
+      </c>
+      <c r="BN33">
+        <v>3257819000.0</v>
+      </c>
+      <c r="BO33">
+        <v>3555606000.0</v>
+      </c>
+      <c r="BP33">
+        <v>2621491000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>2704694000.0</v>
+      </c>
+      <c r="BR33">
+        <v>2710851000.0</v>
+      </c>
+      <c r="BS33">
+        <v>2774344000.0</v>
+      </c>
+      <c r="BT33">
+        <v>2718245000.0</v>
+      </c>
+      <c r="BU33">
+        <v>2709108000.0</v>
+      </c>
+      <c r="BV33">
+        <v>2713733000.0</v>
+      </c>
+      <c r="BW33">
+        <v>2607418000.0</v>
+      </c>
+      <c r="BX33">
+        <v>2531151000.0</v>
+      </c>
+      <c r="BY33">
+        <v>2217482000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>2214427000.0</v>
+      </c>
+      <c r="CA33">
+        <v>2186578000.0</v>
+      </c>
+      <c r="CB33">
+        <v>2130007000.0</v>
+      </c>
+      <c r="CC33">
+        <v>2045219000.0</v>
+      </c>
+      <c r="CD33">
+        <v>1991134000.0</v>
+      </c>
+      <c r="CE33">
+        <v>1952867000.0</v>
+      </c>
+      <c r="CF33">
+        <v>1864162000.0</v>
+      </c>
+      <c r="CG33">
+        <v>1679533000.0</v>
+      </c>
+      <c r="CH33">
+        <v>1631024000.0</v>
+      </c>
+      <c r="CI33">
+        <v>1457043000.0</v>
+      </c>
+      <c r="CJ33">
+        <v>1382840000.0</v>
+      </c>
+      <c r="CK33">
+        <v>1341920000.0</v>
+      </c>
+      <c r="CL33">
+        <v>1287886000.0</v>
+      </c>
+      <c r="CM33">
+        <v>1240257000.0</v>
+      </c>
+      <c r="CN33">
+        <v>1152514000.0</v>
+      </c>
+      <c r="CO33">
+        <v>1156707000.0</v>
+      </c>
+      <c r="CP33">
+        <v>1180033000.0</v>
+      </c>
+      <c r="CQ33">
+        <v>1156615000.0</v>
+      </c>
+      <c r="CR33">
+        <v>1104434000.0</v>
+      </c>
+      <c r="CS33">
+        <v>1070013000.0</v>
+      </c>
+      <c r="CT33">
+        <v>1039186000.0</v>
+      </c>
+      <c r="CU33">
+        <v>986659000.0</v>
+      </c>
+      <c r="CV33">
+        <v>985507000.0</v>
+      </c>
+      <c r="CW33">
+        <v>1013792000.0</v>
+      </c>
+      <c r="CX33">
+        <v>984025000.0</v>
+      </c>
+      <c r="CY33">
+        <v>941645000.0</v>
+      </c>
+      <c r="CZ33">
+        <v>937847000.0</v>
+      </c>
+      <c r="DA33">
+        <v>923060000.0</v>
+      </c>
+      <c r="DB33">
+        <v>961559000.0</v>
+      </c>
+      <c r="DC33">
+        <v>869759000.0</v>
+      </c>
+      <c r="DD33">
+        <v>830600000.0</v>
+      </c>
+      <c r="DE33">
+        <v>804900000.0</v>
+      </c>
+      <c r="DF33">
+        <v>674900000.0</v>
+      </c>
+      <c r="DG33">
+        <v>666200000.0</v>
+      </c>
+      <c r="DH33">
+        <v>715000000.0</v>
+      </c>
+      <c r="DI33">
+        <v>608900000.0</v>
+      </c>
+      <c r="DJ33">
+        <v>591500000.0</v>
+      </c>
+      <c r="DK33">
+        <v>573500000.0</v>
+      </c>
+      <c r="DL33">
+        <v>534800000.0</v>
+      </c>
+      <c r="DM33">
+        <v>530500000.0</v>
+      </c>
+      <c r="DN33">
+        <v>512600000.0</v>
+      </c>
+      <c r="DO33">
+        <v>504500000.0</v>
+      </c>
+      <c r="DP33">
+        <v>468800000.0</v>
+      </c>
+      <c r="DQ33">
+        <v>13000000.0</v>
+      </c>
+      <c r="DR33">
+        <v>12000000.0</v>
+      </c>
+      <c r="DS33">
+        <v>11000000.0</v>
+      </c>
+      <c r="DT33">
+        <v>412178000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:124">
+      <c r="A34" t="s">
+        <v>64</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
+        <v>1285817000.0</v>
+      </c>
+      <c r="O34">
+        <v>1333293000.0</v>
+      </c>
+      <c r="P34">
+        <v>1245406000.0</v>
+      </c>
+      <c r="Q34">
+        <v>1294681000.0</v>
+      </c>
+      <c r="R34">
+        <v>1339704000.0</v>
+      </c>
+      <c r="S34">
+        <v>1495316000.0</v>
+      </c>
+      <c r="T34">
+        <v>1310931000.0</v>
+      </c>
+      <c r="U34">
+        <v>1580897000.0</v>
+      </c>
+      <c r="V34">
+        <v>1346569000.0</v>
+      </c>
+      <c r="W34">
+        <v>1687541000.0</v>
+      </c>
+      <c r="X34">
+        <v>1258544000.0</v>
+      </c>
+      <c r="Y34">
+        <v>1255071000.0</v>
+      </c>
+      <c r="Z34">
+        <v>1195842000.0</v>
+      </c>
+      <c r="AA34">
+        <v>661221000.0</v>
+      </c>
+      <c r="AB34"/>
+      <c r="AC34">
+        <v>561568000.0</v>
+      </c>
+      <c r="AD34">
+        <v>570665000.0</v>
+      </c>
+      <c r="AE34">
+        <v>495189000.0</v>
+      </c>
+      <c r="AF34">
+        <v>397015000.0</v>
+      </c>
+      <c r="AG34">
+        <v>424282000.0</v>
+      </c>
+      <c r="AH34">
+        <v>464078000.0</v>
+      </c>
+      <c r="AI34">
+        <v>487843000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>408518000.0</v>
+      </c>
+      <c r="AK34">
+        <v>390957000.0</v>
+      </c>
+      <c r="AL34">
+        <v>419155000.0</v>
+      </c>
+      <c r="AM34">
+        <v>428744000.0</v>
+      </c>
+      <c r="AN34">
+        <v>376223000.0</v>
+      </c>
+      <c r="AO34">
+        <v>370321000.0</v>
+      </c>
+      <c r="AP34">
+        <v>400470000.0</v>
+      </c>
+      <c r="AQ34">
+        <v>371545000.0</v>
+      </c>
+      <c r="AR34">
+        <v>342378000.0</v>
+      </c>
+      <c r="AS34">
+        <v>318448000.0</v>
+      </c>
+      <c r="AT34">
+        <v>338622000.0</v>
+      </c>
+      <c r="AU34">
+        <v>325358000.0</v>
+      </c>
+      <c r="AV34">
+        <v>279052000.0</v>
+      </c>
+      <c r="AW34">
+        <v>293738000.0</v>
+      </c>
+      <c r="AX34">
+        <v>363485000.0</v>
+      </c>
+      <c r="AY34">
+        <v>325196000.0</v>
+      </c>
+      <c r="AZ34">
+        <v>292472000.0</v>
+      </c>
+      <c r="BA34">
+        <v>293962000.0</v>
+      </c>
+      <c r="BB34">
+        <v>289145000.0</v>
+      </c>
+      <c r="BC34">
+        <v>353724000.0</v>
+      </c>
+      <c r="BD34">
+        <v>275640000.0</v>
+      </c>
+      <c r="BE34">
+        <v>256203000.0</v>
+      </c>
+      <c r="BF34">
+        <v>241286000.0</v>
+      </c>
+      <c r="BG34">
+        <v>256802000.0</v>
+      </c>
+      <c r="BH34">
+        <v>213622000.0</v>
+      </c>
+      <c r="BI34">
+        <v>219189000.0</v>
+      </c>
+      <c r="BJ34">
+        <v>216727000.0</v>
+      </c>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
+      <c r="DD34"/>
+      <c r="DE34"/>
+      <c r="DF34"/>
+      <c r="DG34"/>
+      <c r="DH34"/>
+      <c r="DI34"/>
+      <c r="DJ34"/>
+      <c r="DK34"/>
+      <c r="DL34"/>
+      <c r="DM34"/>
+      <c r="DN34"/>
+      <c r="DO34"/>
+      <c r="DP34"/>
+      <c r="DQ34"/>
+      <c r="DR34"/>
+      <c r="DS34"/>
+      <c r="DT34"/>
+    </row>
+    <row r="35" spans="1:124">
+      <c r="A35" t="s">
+        <v>65</v>
+      </c>
+      <c r="B35">
+        <v>1862515000.0</v>
+      </c>
+      <c r="C35">
+        <v>58304921000.0</v>
+      </c>
+      <c r="D35">
+        <v>26392704000.0</v>
+      </c>
+      <c r="E35">
+        <v>2369723000.0</v>
+      </c>
+      <c r="F35">
+        <v>2764669000.0</v>
+      </c>
+      <c r="G35">
+        <v>2494141000.0</v>
+      </c>
+      <c r="H35">
+        <v>1915011000.0</v>
+      </c>
+      <c r="I35">
+        <v>2001550000.0</v>
+      </c>
+      <c r="J35">
+        <v>2202762000.0</v>
+      </c>
+      <c r="K35">
+        <v>1864704000.0</v>
+      </c>
+      <c r="L35">
+        <v>1730832000.0</v>
+      </c>
+      <c r="M35">
+        <v>2309639000.0</v>
+      </c>
+      <c r="N35">
+        <v>2326998000.0</v>
+      </c>
+      <c r="O35">
+        <v>2729123000.0</v>
+      </c>
+      <c r="P35">
+        <v>1936729000.0</v>
+      </c>
+      <c r="Q35">
+        <v>2033600000.0</v>
+      </c>
+      <c r="R35">
+        <v>1621147000.0</v>
+      </c>
+      <c r="S35">
+        <v>1480894000.0</v>
+      </c>
+      <c r="T35">
+        <v>1199448000.0</v>
+      </c>
+      <c r="U35">
+        <v>1690473000.0</v>
+      </c>
+      <c r="V35">
+        <v>1513448000.0</v>
+      </c>
+      <c r="W35">
+        <v>1690521000.0</v>
+      </c>
+      <c r="X35">
+        <v>1668445000.0</v>
+      </c>
+      <c r="Y35">
+        <v>2579276000.0</v>
+      </c>
+      <c r="Z35">
+        <v>2555742000.0</v>
+      </c>
+      <c r="AA35">
+        <v>1651598000.0</v>
+      </c>
+      <c r="AB35">
+        <v>105626000.0</v>
+      </c>
+      <c r="AC35">
+        <v>1108267000.0</v>
+      </c>
+      <c r="AD35">
+        <v>1089050000.0</v>
+      </c>
+      <c r="AE35">
+        <v>834548000.0</v>
+      </c>
+      <c r="AF35">
+        <v>116084000.0</v>
+      </c>
+      <c r="AG35">
+        <v>115919000.0</v>
+      </c>
+      <c r="AH35">
+        <v>115754000.0</v>
+      </c>
+      <c r="AI35">
+        <v>215589000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>116385000.0</v>
+      </c>
+      <c r="AK35">
+        <v>83307000.0</v>
+      </c>
+      <c r="AL35">
+        <v>98147000.0</v>
+      </c>
+      <c r="AM35">
+        <v>107988000.0</v>
+      </c>
+      <c r="AN35">
+        <v>55358000.0</v>
+      </c>
+      <c r="AO35">
+        <v>55306000.0</v>
+      </c>
+      <c r="AP35">
+        <v>55254000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>114721000.0</v>
+      </c>
+      <c r="AR35">
+        <v>55158000.0</v>
+      </c>
+      <c r="AS35">
+        <v>113034000.0</v>
+      </c>
+      <c r="AT35">
+        <v>105774000.0</v>
+      </c>
+      <c r="AU35">
+        <v>103587000.0</v>
+      </c>
+      <c r="AV35">
+        <v>101210000.0</v>
+      </c>
+      <c r="AW35">
+        <v>163636000.0</v>
+      </c>
+      <c r="AX35">
+        <v>183935000.0</v>
+      </c>
+      <c r="AY35">
+        <v>171174000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>184484000.0</v>
+      </c>
+      <c r="BA35">
+        <v>161517000.0</v>
+      </c>
+      <c r="BB35">
+        <v>81070000.0</v>
+      </c>
+      <c r="BC35">
+        <v>79661000.0</v>
+      </c>
+      <c r="BD35">
+        <v>91833000.0</v>
+      </c>
+      <c r="BE35">
+        <v>75680000.0</v>
+      </c>
+      <c r="BF35">
+        <v>67127000.0</v>
+      </c>
+      <c r="BG35">
+        <v>67787000.0</v>
+      </c>
+      <c r="BH35">
+        <v>79869000.0</v>
+      </c>
+      <c r="BI35">
+        <v>81741000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>75452000.0</v>
+      </c>
+      <c r="BK35">
+        <v>70706000.0</v>
+      </c>
+      <c r="BL35">
+        <v>69669000.0</v>
+      </c>
+      <c r="BM35">
+        <v>93618000.0</v>
+      </c>
+      <c r="BN35">
+        <v>94895000.0</v>
+      </c>
+      <c r="BO35">
+        <v>97635000.0</v>
+      </c>
+      <c r="BP35">
+        <v>152215000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>156176000.0</v>
+      </c>
+      <c r="BR35">
+        <v>159514000.0</v>
+      </c>
+      <c r="BS35">
+        <v>170551000.0</v>
+      </c>
+      <c r="BT35">
+        <v>196115000.0</v>
+      </c>
+      <c r="BU35">
+        <v>184103000.0</v>
+      </c>
+      <c r="BV35">
+        <v>173396000.0</v>
+      </c>
+      <c r="BW35">
+        <v>189811000.0</v>
+      </c>
+      <c r="BX35">
+        <v>158043000.0</v>
+      </c>
+      <c r="BY35">
+        <v>105433000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>120857000.0</v>
+      </c>
+      <c r="CA35">
+        <v>158094000.0</v>
+      </c>
+      <c r="CB35">
+        <v>106705000.0</v>
+      </c>
+      <c r="CC35">
+        <v>153348000.0</v>
+      </c>
+      <c r="CD35">
+        <v>152888000.0</v>
+      </c>
+      <c r="CE35">
+        <v>147641000.0</v>
+      </c>
+      <c r="CF35">
+        <v>154001000.0</v>
+      </c>
+      <c r="CG35">
+        <v>104965000.0</v>
+      </c>
+      <c r="CH35">
+        <v>100440000.0</v>
+      </c>
+      <c r="CI35">
+        <v>59115000.0</v>
+      </c>
+      <c r="CJ35">
+        <v>57658000.0</v>
+      </c>
+      <c r="CK35">
+        <v>57216000.0</v>
+      </c>
+      <c r="CL35">
+        <v>100588000.0</v>
+      </c>
+      <c r="CM35">
+        <v>62039000.0</v>
+      </c>
+      <c r="CN35">
+        <v>56977000.0</v>
+      </c>
+      <c r="CO35">
+        <v>55045000.0</v>
+      </c>
+      <c r="CP35">
+        <v>53912000.0</v>
+      </c>
+      <c r="CQ35">
+        <v>55844000.0</v>
+      </c>
+      <c r="CR35">
+        <v>54673000.0</v>
+      </c>
+      <c r="CS35">
+        <v>54924000.0</v>
+      </c>
+      <c r="CT35">
+        <v>54447000.0</v>
+      </c>
+      <c r="CU35">
+        <v>55893000.0</v>
+      </c>
+      <c r="CV35">
+        <v>54477000.0</v>
+      </c>
+      <c r="CW35">
+        <v>55965000.0</v>
+      </c>
+      <c r="CX35">
+        <v>57915000.0</v>
+      </c>
+      <c r="CY35">
+        <v>29889000.0</v>
+      </c>
+      <c r="CZ35">
+        <v>61388000.0</v>
+      </c>
+      <c r="DA35">
+        <v>54533000.0</v>
+      </c>
+      <c r="DB35">
+        <v>28198000.0</v>
+      </c>
+      <c r="DC35">
+        <v>31785000.0</v>
+      </c>
+      <c r="DD35">
+        <v>22400000.0</v>
+      </c>
+      <c r="DE35">
+        <v>39000000.0</v>
+      </c>
+      <c r="DF35">
+        <v>23900000.0</v>
+      </c>
+      <c r="DG35">
+        <v>24000000.0</v>
+      </c>
+      <c r="DH35">
+        <v>11700000.0</v>
+      </c>
+      <c r="DI35">
+        <v>10100000.0</v>
+      </c>
+      <c r="DJ35">
+        <v>5100000.0</v>
+      </c>
+      <c r="DK35">
+        <v>6100000.0</v>
+      </c>
+      <c r="DL35">
+        <v>3000000.0</v>
+      </c>
+      <c r="DM35">
+        <v>3100000.0</v>
+      </c>
+      <c r="DN35">
+        <v>3400000.0</v>
+      </c>
+      <c r="DO35">
+        <v>3300000.0</v>
+      </c>
+      <c r="DP35">
+        <v>2600000.0</v>
+      </c>
+      <c r="DQ35">
+        <v>3000000.0</v>
+      </c>
+      <c r="DR35">
+        <v>4000000.0</v>
+      </c>
+      <c r="DS35">
+        <v>3000000.0</v>
+      </c>
+      <c r="DT35">
+        <v>2397000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:124">
+      <c r="A36" t="s">
+        <v>66</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36">
+        <v>4600355000.0</v>
+      </c>
+      <c r="F36">
+        <v>2859275000.0</v>
+      </c>
+      <c r="G36">
+        <v>2288673000.0</v>
+      </c>
+      <c r="H36">
+        <v>2143673000.0</v>
+      </c>
+      <c r="I36">
+        <v>2352964000.0</v>
+      </c>
+      <c r="J36">
+        <v>2121196000.0</v>
+      </c>
+      <c r="K36">
+        <v>1987770000.0</v>
+      </c>
+      <c r="L36">
+        <v>1726970000.0</v>
+      </c>
+      <c r="M36">
+        <v>2304698000.0</v>
+      </c>
+      <c r="N36">
+        <v>2253971000.0</v>
+      </c>
+      <c r="O36">
+        <v>2799049000.0</v>
+      </c>
+      <c r="P36">
+        <v>2093086000.0</v>
+      </c>
+      <c r="Q36">
+        <v>3900351000.0</v>
+      </c>
+      <c r="R36">
+        <v>5705516000.0</v>
+      </c>
+      <c r="S36">
+        <v>6994346000.0</v>
+      </c>
+      <c r="T36">
+        <v>7321216000.0</v>
+      </c>
+      <c r="U36">
+        <v>6910413000.0</v>
+      </c>
+      <c r="V36">
+        <v>6923671000.0</v>
+      </c>
+      <c r="W36">
+        <v>6355998000.0</v>
+      </c>
+      <c r="X36">
+        <v>4508635000.0</v>
+      </c>
+      <c r="Y36">
+        <v>4061865000.0</v>
+      </c>
+      <c r="Z36">
+        <v>3993531000.0</v>
+      </c>
+      <c r="AA36">
+        <v>477472000.0</v>
+      </c>
+      <c r="AB36">
+        <v>-2353017000.0</v>
+      </c>
+      <c r="AC36">
+        <v>417338000.0</v>
+      </c>
+      <c r="AD36">
+        <v>510020000.0</v>
+      </c>
+      <c r="AE36">
+        <v>378155000.0</v>
+      </c>
+      <c r="AF36">
+        <v>9840400000.0</v>
+      </c>
+      <c r="AG36">
+        <v>-47943000.0</v>
+      </c>
+      <c r="AH36">
+        <v>-48853000.0</v>
+      </c>
+      <c r="AI36">
+        <v>-46736000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>9381365000.0</v>
+      </c>
+      <c r="AK36">
+        <v>-41664000.0</v>
+      </c>
+      <c r="AL36">
+        <v>-39921000.0</v>
+      </c>
+      <c r="AM36">
+        <v>-43075000.0</v>
+      </c>
+      <c r="AN36">
+        <v>5905447000.0</v>
+      </c>
+      <c r="AO36">
+        <v>-25357000.0</v>
+      </c>
+      <c r="AP36">
+        <v>-25915000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>459585000.0</v>
+      </c>
+      <c r="AR36">
+        <v>5219554000.0</v>
+      </c>
+      <c r="AS36">
+        <v>426584000.0</v>
+      </c>
+      <c r="AT36">
+        <v>356353000.0</v>
+      </c>
+      <c r="AU36">
+        <v>360280000.0</v>
+      </c>
+      <c r="AV36">
+        <v>-42692000.0</v>
+      </c>
+      <c r="AW36">
+        <v>437110000.0</v>
+      </c>
+      <c r="AX36">
+        <v>404809000.0</v>
+      </c>
+      <c r="AY36">
+        <v>457849000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>471959000.0</v>
+      </c>
+      <c r="BA36">
+        <v>656848000.0</v>
+      </c>
+      <c r="BB36">
+        <v>447272000.0</v>
+      </c>
+      <c r="BC36">
+        <v>438750000.0</v>
+      </c>
+      <c r="BD36">
+        <v>315835000.0</v>
+      </c>
+      <c r="BE36">
+        <v>324811000.0</v>
+      </c>
+      <c r="BF36">
+        <v>331232000.0</v>
+      </c>
+      <c r="BG36">
+        <v>210453000.0</v>
+      </c>
+      <c r="BH36">
+        <v>172035000.0</v>
+      </c>
+      <c r="BI36">
+        <v>186141000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>320243000.0</v>
+      </c>
+      <c r="BK36">
+        <v>442169000.0</v>
+      </c>
+      <c r="BL36">
+        <v>298212000.0</v>
+      </c>
+      <c r="BM36">
+        <v>209972000.0</v>
+      </c>
+      <c r="BN36">
+        <v>210861000.0</v>
+      </c>
+      <c r="BO36">
+        <v>532275000.0</v>
+      </c>
+      <c r="BP36">
+        <v>92349000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>177288000.0</v>
+      </c>
+      <c r="BR36">
+        <v>140976000.0</v>
+      </c>
+      <c r="BS36">
+        <v>145072000.0</v>
+      </c>
+      <c r="BT36">
+        <v>66445000.0</v>
+      </c>
+      <c r="BU36">
+        <v>81257000.0</v>
+      </c>
+      <c r="BV36">
+        <v>100148000.0</v>
+      </c>
+      <c r="BW36">
+        <v>94217000.0</v>
+      </c>
+      <c r="BX36">
+        <v>81651000.0</v>
+      </c>
+      <c r="BY36">
+        <v>57450000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>85267000.0</v>
+      </c>
+      <c r="CA36">
+        <v>90512000.0</v>
+      </c>
+      <c r="CB36">
+        <v>77001000.0</v>
+      </c>
+      <c r="CC36">
+        <v>69165000.0</v>
+      </c>
+      <c r="CD36">
+        <v>46163000.0</v>
+      </c>
+      <c r="CE36">
+        <v>70555000.0</v>
+      </c>
+      <c r="CF36">
+        <v>76697000.0</v>
+      </c>
+      <c r="CG36">
+        <v>83903000.0</v>
+      </c>
+      <c r="CH36">
+        <v>89873000.0</v>
+      </c>
+      <c r="CI36">
+        <v>63547000.0</v>
+      </c>
+      <c r="CJ36">
+        <v>27413000.0</v>
+      </c>
+      <c r="CK36">
+        <v>36831000.0</v>
+      </c>
+      <c r="CL36">
+        <v>32585000.0</v>
+      </c>
+      <c r="CM36">
+        <v>66168000.0</v>
+      </c>
+      <c r="CN36">
+        <v>26089000.0</v>
+      </c>
+      <c r="CO36">
+        <v>24673000.0</v>
+      </c>
+      <c r="CP36">
+        <v>22755000.0</v>
+      </c>
+      <c r="CQ36">
+        <v>33858000.0</v>
+      </c>
+      <c r="CR36">
+        <v>19799000.0</v>
+      </c>
+      <c r="CS36">
+        <v>23309000.0</v>
+      </c>
+      <c r="CT36">
+        <v>19513000.0</v>
+      </c>
+      <c r="CU36">
+        <v>39880000.0</v>
+      </c>
+      <c r="CV36">
+        <v>16991000.0</v>
+      </c>
+      <c r="CW36">
+        <v>41784000.0</v>
+      </c>
+      <c r="CX36">
+        <v>50523000.0</v>
+      </c>
+      <c r="CY36">
+        <v>22232000.0</v>
+      </c>
+      <c r="CZ36">
+        <v>6866000.0</v>
+      </c>
+      <c r="DA36">
+        <v>20568000.0</v>
+      </c>
+      <c r="DB36">
+        <v>81300000.0</v>
+      </c>
+      <c r="DC36">
+        <v>18605000.0</v>
+      </c>
+      <c r="DD36">
+        <v>7400000.0</v>
+      </c>
+      <c r="DE36">
+        <v>14100000.0</v>
+      </c>
+      <c r="DF36">
+        <v>9300000.0</v>
+      </c>
+      <c r="DG36">
+        <v>9100000.0</v>
+      </c>
+      <c r="DH36">
+        <v>4700000.0</v>
+      </c>
+      <c r="DI36">
+        <v>7400000.0</v>
+      </c>
+      <c r="DJ36">
+        <v>16500000.0</v>
+      </c>
+      <c r="DK36">
+        <v>29200000.0</v>
+      </c>
+      <c r="DL36">
+        <v>8800000.0</v>
+      </c>
+      <c r="DM36">
+        <v>7300000.0</v>
+      </c>
+      <c r="DN36">
+        <v>7100000.0</v>
+      </c>
+      <c r="DO36">
+        <v>22600000.0</v>
+      </c>
+      <c r="DP36">
+        <v>8200000.0</v>
+      </c>
+      <c r="DQ36"/>
+      <c r="DR36"/>
+      <c r="DS36"/>
+      <c r="DT36">
+        <v>8252000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:124">
+      <c r="A37" t="s">
+        <v>67</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
+      <c r="DD37"/>
+      <c r="DE37"/>
+      <c r="DF37"/>
+      <c r="DG37"/>
+      <c r="DH37"/>
+      <c r="DI37"/>
+      <c r="DJ37"/>
+      <c r="DK37"/>
+      <c r="DL37"/>
+      <c r="DM37"/>
+      <c r="DN37"/>
+      <c r="DO37"/>
+      <c r="DP37"/>
+      <c r="DQ37"/>
+      <c r="DR37"/>
+      <c r="DS37"/>
+      <c r="DT37"/>
+    </row>
+    <row r="38" spans="1:124">
+      <c r="A38" t="s">
+        <v>68</v>
+      </c>
+      <c r="B38">
+        <v>57232695000.0</v>
+      </c>
+      <c r="C38">
+        <v>56398328000.0</v>
+      </c>
+      <c r="D38">
+        <v>55825720000.0</v>
+      </c>
+      <c r="E38">
+        <v>54957159000.0</v>
+      </c>
+      <c r="F38">
+        <v>54717262000.0</v>
+      </c>
+      <c r="G38">
+        <v>54104096000.0</v>
+      </c>
+      <c r="H38">
+        <v>35998799000.0</v>
+      </c>
+      <c r="I38">
+        <v>38329620000.0</v>
+      </c>
+      <c r="J38">
+        <v>37970404000.0</v>
+      </c>
+      <c r="K38">
+        <v>37378415000.0</v>
+      </c>
+      <c r="L38">
+        <v>29243759000.0</v>
+      </c>
+      <c r="M38">
+        <v>29767697000.0</v>
+      </c>
+      <c r="N38">
+        <v>29019047000.0</v>
+      </c>
+      <c r="O38">
+        <v>28539707000.0</v>
+      </c>
+      <c r="P38">
+        <v>35305495000.0</v>
+      </c>
+      <c r="Q38">
+        <v>28332676000.0</v>
+      </c>
+      <c r="R38">
+        <v>28534059000.0</v>
+      </c>
+      <c r="S38">
+        <v>27937623000.0</v>
+      </c>
+      <c r="T38">
+        <v>26704994000.0</v>
+      </c>
+      <c r="U38">
+        <v>49747041000.0</v>
+      </c>
+      <c r="V38">
+        <v>48536860000.0</v>
+      </c>
+      <c r="W38">
+        <v>47438625000.0</v>
+      </c>
+      <c r="X38">
+        <v>44596797000.0</v>
+      </c>
+      <c r="Y38">
+        <v>43965492000.0</v>
+      </c>
+      <c r="Z38">
+        <v>43424676000.0</v>
+      </c>
+      <c r="AA38">
+        <v>20065325000.0</v>
+      </c>
+      <c r="AB38">
+        <v>19326825000.0</v>
+      </c>
+      <c r="AC38">
+        <v>19022503000.0</v>
+      </c>
+      <c r="AD38">
+        <v>18860668000.0</v>
+      </c>
+      <c r="AE38">
+        <v>18331247000.0</v>
+      </c>
+      <c r="AF38">
+        <v>17560602000.0</v>
+      </c>
+      <c r="AG38">
+        <v>17440527000.0</v>
+      </c>
+      <c r="AH38">
+        <v>17517307000.0</v>
+      </c>
+      <c r="AI38">
+        <v>17712468000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>17500417000.0</v>
+      </c>
+      <c r="AK38">
+        <v>13381697000.0</v>
+      </c>
+      <c r="AL38">
+        <v>13393587000.0</v>
+      </c>
+      <c r="AM38">
+        <v>13435419000.0</v>
+      </c>
+      <c r="AN38">
+        <v>10506308000.0</v>
+      </c>
+      <c r="AO38">
+        <v>10321464000.0</v>
+      </c>
+      <c r="AP38">
+        <v>10313322000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>10250233000.0</v>
+      </c>
+      <c r="AR38">
+        <v>10171600000.0</v>
+      </c>
+      <c r="AS38">
+        <v>9991670000.0</v>
+      </c>
+      <c r="AT38">
+        <v>9505190000.0</v>
+      </c>
+      <c r="AU38">
+        <v>9406654000.0</v>
+      </c>
+      <c r="AV38">
+        <v>9213470000.0</v>
+      </c>
+      <c r="AW38">
+        <v>16044000.0</v>
+      </c>
+      <c r="AX38">
+        <v>9386218000.0</v>
+      </c>
+      <c r="AY38">
+        <v>9390235000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>6413000.0</v>
+      </c>
+      <c r="BA38">
+        <v>9247385000.0</v>
+      </c>
+      <c r="BB38">
+        <v>5807803000.0</v>
+      </c>
+      <c r="BC38">
+        <v>5910643000.0</v>
+      </c>
+      <c r="BD38">
+        <v>5937921000.0</v>
+      </c>
+      <c r="BE38">
+        <v>5010789000.0</v>
+      </c>
+      <c r="BF38">
+        <v>5070836000.0</v>
+      </c>
+      <c r="BG38">
+        <v>4559888000.0</v>
+      </c>
+      <c r="BH38">
+        <v>4377751000.0</v>
+      </c>
+      <c r="BI38">
+        <v>4409473000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>4242835000.0</v>
+      </c>
+      <c r="BK38">
+        <v>4346287000.0</v>
+      </c>
+      <c r="BL38">
+        <v>3982972000.0</v>
+      </c>
+      <c r="BM38">
+        <v>4040491000.0</v>
+      </c>
+      <c r="BN38">
+        <v>4070237000.0</v>
+      </c>
+      <c r="BO38">
+        <v>4122168000.0</v>
+      </c>
+      <c r="BP38">
+        <v>3048017000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>3124323000.0</v>
+      </c>
+      <c r="BR38">
+        <v>3135016000.0</v>
+      </c>
+      <c r="BS38">
+        <v>3180110000.0</v>
+      </c>
+      <c r="BT38">
+        <v>3118217000.0</v>
+      </c>
+      <c r="BU38">
+        <v>3132650000.0</v>
+      </c>
+      <c r="BV38">
+        <v>3151364000.0</v>
+      </c>
+      <c r="BW38">
+        <v>3045784000.0</v>
+      </c>
+      <c r="BX38">
+        <v>2972855000.0</v>
+      </c>
+      <c r="BY38">
+        <v>2594950000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>2593388000.0</v>
+      </c>
+      <c r="CA38">
+        <v>2544316000.0</v>
+      </c>
+      <c r="CB38">
+        <v>2470021000.0</v>
+      </c>
+      <c r="CC38">
+        <v>2411938000.0</v>
+      </c>
+      <c r="CD38">
+        <v>2361336000.0</v>
+      </c>
+      <c r="CE38">
+        <v>2311391000.0</v>
+      </c>
+      <c r="CF38">
+        <v>2184484000.0</v>
+      </c>
+      <c r="CG38">
+        <v>1463424000.0</v>
+      </c>
+      <c r="CH38">
+        <v>1415614000.0</v>
+      </c>
+      <c r="CI38">
+        <v>1261386000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>1639807000.0</v>
+      </c>
+      <c r="CK38">
+        <v>1136636000.0</v>
+      </c>
+      <c r="CL38">
+        <v>1083058000.0</v>
+      </c>
+      <c r="CM38">
+        <v>1063215000.0</v>
+      </c>
+      <c r="CN38">
+        <v>970412000.0</v>
+      </c>
+      <c r="CO38">
+        <v>962505000.0</v>
+      </c>
+      <c r="CP38">
+        <v>964648000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>935401000.0</v>
+      </c>
+      <c r="CR38">
+        <v>911297000.0</v>
+      </c>
+      <c r="CS38">
+        <v>871692000.0</v>
+      </c>
+      <c r="CT38">
+        <v>810740000.0</v>
+      </c>
+      <c r="CU38">
+        <v>786392000.0</v>
+      </c>
+      <c r="CV38">
+        <v>775102000.0</v>
+      </c>
+      <c r="CW38">
+        <v>778772000.0</v>
+      </c>
+      <c r="CX38">
+        <v>781769000.0</v>
+      </c>
+      <c r="CY38">
+        <v>748734000.0</v>
+      </c>
+      <c r="CZ38">
+        <v>200561000.0</v>
+      </c>
+      <c r="DA38">
+        <v>719608000.0</v>
+      </c>
+      <c r="DB38">
+        <v>756556000.0</v>
+      </c>
+      <c r="DC38">
+        <v>659836000.0</v>
+      </c>
+      <c r="DD38"/>
+      <c r="DE38"/>
+      <c r="DF38"/>
+      <c r="DG38"/>
+      <c r="DH38">
+        <v>410700000.0</v>
+      </c>
+      <c r="DI38"/>
+      <c r="DJ38"/>
+      <c r="DK38"/>
+      <c r="DL38">
+        <v>358800000.0</v>
+      </c>
+      <c r="DM38"/>
+      <c r="DN38"/>
+      <c r="DO38"/>
+      <c r="DP38">
+        <v>297100000.0</v>
+      </c>
+      <c r="DQ38"/>
+      <c r="DR38"/>
+      <c r="DS38"/>
+      <c r="DT38"/>
+    </row>
+    <row r="39" spans="1:124">
+      <c r="A39" t="s">
+        <v>69</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39"/>
+      <c r="J39"/>
+      <c r="K39"/>
+      <c r="L39"/>
+      <c r="M39">
+        <v>417988000.0</v>
+      </c>
+      <c r="N39"/>
+      <c r="O39">
+        <v>402551000.0</v>
+      </c>
+      <c r="P39">
+        <v>364007000.0</v>
+      </c>
+      <c r="Q39">
+        <v>34477000.0</v>
+      </c>
+      <c r="R39">
+        <v>-61241000.0</v>
+      </c>
+      <c r="S39">
+        <v>130376000.0</v>
+      </c>
+      <c r="T39">
+        <v>26704994000.0</v>
+      </c>
+      <c r="U39">
+        <v>26459028000.0</v>
+      </c>
+      <c r="V39">
+        <v>26901807000.0</v>
+      </c>
+      <c r="W39">
+        <v>27371172000.0</v>
+      </c>
+      <c r="X39">
+        <v>26625432000.0</v>
+      </c>
+      <c r="Y39">
+        <v>26838773000.0</v>
+      </c>
+      <c r="Z39">
+        <v>27634463000.0</v>
+      </c>
+      <c r="AA39">
+        <v>9986466000.0</v>
+      </c>
+      <c r="AB39">
+        <v>9870608000.0</v>
+      </c>
+      <c r="AC39">
+        <v>9949333000.0</v>
+      </c>
+      <c r="AD39">
+        <v>10036759000.0</v>
+      </c>
+      <c r="AE39">
+        <v>10066687000.0</v>
+      </c>
+      <c r="AF39">
+        <v>9898681000.0</v>
+      </c>
+      <c r="AG39">
+        <v>9792661000.0</v>
+      </c>
+      <c r="AH39">
+        <v>9714551000.0</v>
+      </c>
+      <c r="AI39">
+        <v>9434876000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>9408641000.0</v>
+      </c>
+      <c r="AK39">
+        <v>7300317000.0</v>
+      </c>
+      <c r="AL39">
+        <v>7162912000.0</v>
+      </c>
+      <c r="AM39">
+        <v>6923064000.0</v>
+      </c>
+      <c r="AN39">
+        <v>6057264000.0</v>
+      </c>
+      <c r="AO39">
+        <v>6112383000.0</v>
+      </c>
+      <c r="AP39">
+        <v>5954124000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>5677744000.0</v>
+      </c>
+      <c r="AR39">
+        <v>5531607000.0</v>
+      </c>
+      <c r="AS39">
+        <v>5465507000.0</v>
+      </c>
+      <c r="AT39">
+        <v>5382928000.0</v>
+      </c>
+      <c r="AU39">
+        <v>5346575000.0</v>
+      </c>
+      <c r="AV39">
+        <v>5372700000.0</v>
+      </c>
+      <c r="AW39">
+        <v>5376652000.0</v>
+      </c>
+      <c r="AX39">
+        <v>5366377000.0</v>
+      </c>
+      <c r="AY39">
+        <v>5364101000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>5432734000.0</v>
+      </c>
+      <c r="BA39">
+        <v>5769576000.0</v>
+      </c>
+      <c r="BB39">
+        <v>3501118000.0</v>
+      </c>
+      <c r="BC39">
+        <v>3504954000.0</v>
+      </c>
+      <c r="BD39">
+        <v>3452191000.0</v>
+      </c>
+      <c r="BE39">
+        <v>3357162000.0</v>
+      </c>
+      <c r="BF39">
+        <v>3315885000.0</v>
+      </c>
+      <c r="BG39">
+        <v>2969655000.0</v>
+      </c>
+      <c r="BH39">
+        <v>3021161000.0</v>
+      </c>
+      <c r="BI39">
+        <v>3050436000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>3029001000.0</v>
+      </c>
+      <c r="BK39">
+        <v>3145032000.0</v>
+      </c>
+      <c r="BL39">
+        <v>2910642000.0</v>
+      </c>
+      <c r="BM39">
+        <v>2819410000.0</v>
+      </c>
+      <c r="BN39">
+        <v>2806228000.0</v>
+      </c>
+      <c r="BO39">
+        <v>3098622000.0</v>
+      </c>
+      <c r="BP39">
+        <v>2275662000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>2357055000.0</v>
+      </c>
+      <c r="BR39">
+        <v>2383144000.0</v>
+      </c>
+      <c r="BS39">
+        <v>2433818000.0</v>
+      </c>
+      <c r="BT39">
+        <v>2366738000.0</v>
+      </c>
+      <c r="BU39">
+        <v>2343203000.0</v>
+      </c>
+      <c r="BV39">
+        <v>2336756000.0</v>
+      </c>
+      <c r="BW39">
+        <v>2239882000.0</v>
+      </c>
+      <c r="BX39">
+        <v>2155479000.0</v>
+      </c>
+      <c r="BY39">
+        <v>1889775000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>1895990000.0</v>
+      </c>
+      <c r="CA39">
+        <v>1884762000.0</v>
+      </c>
+      <c r="CB39">
+        <v>1838399000.0</v>
+      </c>
+      <c r="CC39">
+        <v>1752331000.0</v>
+      </c>
+      <c r="CD39">
+        <v>1700725000.0</v>
+      </c>
+      <c r="CE39">
+        <v>1675669000.0</v>
+      </c>
+      <c r="CF39">
+        <v>1605534000.0</v>
+      </c>
+      <c r="CG39"/>
+      <c r="CH39"/>
+      <c r="CI39"/>
+      <c r="CJ39">
+        <v>1180010000.0</v>
+      </c>
+      <c r="CK39"/>
+      <c r="CL39"/>
+      <c r="CM39"/>
+      <c r="CN39"/>
+      <c r="CO39"/>
+      <c r="CP39"/>
+      <c r="CQ39"/>
+      <c r="CR39"/>
+      <c r="CS39"/>
+      <c r="CT39"/>
+      <c r="CU39"/>
+      <c r="CV39"/>
+      <c r="CW39"/>
+      <c r="CX39"/>
+      <c r="CY39">
+        <v>910191000.0</v>
+      </c>
+      <c r="CZ39">
+        <v>910191000.0</v>
+      </c>
+      <c r="DA39"/>
+      <c r="DB39"/>
+      <c r="DC39"/>
+      <c r="DD39">
+        <v>806200000.0</v>
+      </c>
+      <c r="DE39">
+        <v>783400000.0</v>
+      </c>
+      <c r="DF39">
+        <v>660900000.0</v>
+      </c>
+      <c r="DG39">
+        <v>653100000.0</v>
+      </c>
+      <c r="DH39"/>
+      <c r="DI39">
+        <v>596800000.0</v>
+      </c>
+      <c r="DJ39">
+        <v>579300000.0</v>
+      </c>
+      <c r="DK39">
+        <v>561100000.0</v>
+      </c>
+      <c r="DL39"/>
+      <c r="DM39">
+        <v>517300000.0</v>
+      </c>
+      <c r="DN39">
+        <v>499200000.0</v>
+      </c>
+      <c r="DO39">
+        <v>490800000.0</v>
+      </c>
+      <c r="DP39"/>
+      <c r="DQ39">
+        <v>457000000.0</v>
+      </c>
+      <c r="DR39">
+        <v>442000000.0</v>
+      </c>
+      <c r="DS39">
+        <v>443000000.0</v>
+      </c>
+      <c r="DT39">
+        <v>425000000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:124">
+      <c r="A40" t="s">
+        <v>70</v>
+      </c>
+      <c r="B40">
+        <v>56349810000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
+        <v>31127385000.0</v>
+      </c>
+      <c r="E40">
+        <v>54073269000.0</v>
+      </c>
+      <c r="F40">
+        <v>53696961000.0</v>
+      </c>
+      <c r="G40">
+        <v>53337615000.0</v>
+      </c>
+      <c r="H40">
+        <v>38060866000.0</v>
+      </c>
+      <c r="I40">
+        <v>37638195000.0</v>
+      </c>
+      <c r="J40">
+        <v>37098402000.0</v>
+      </c>
+      <c r="K40">
+        <v>37178434000.0</v>
+      </c>
+      <c r="L40">
+        <v>37048909000.0</v>
+      </c>
+      <c r="M40">
+        <v>36935198000.0</v>
+      </c>
+      <c r="N40">
+        <v>36741878000.0</v>
+      </c>
+      <c r="O40">
+        <v>36401592000.0</v>
+      </c>
+      <c r="P40">
+        <v>36350623000.0</v>
+      </c>
+      <c r="Q40">
+        <v>37666021000.0</v>
+      </c>
+      <c r="R40">
+        <v>38875851000.0</v>
+      </c>
+      <c r="S40">
+        <v>38775830000.0</v>
+      </c>
+      <c r="T40">
+        <v>35054829000.0</v>
+      </c>
+      <c r="U40">
+        <v>33560558000.0</v>
+      </c>
+      <c r="V40">
+        <v>33242369000.0</v>
+      </c>
+      <c r="W40">
+        <v>32441410000.0</v>
+      </c>
+      <c r="X40">
+        <v>30693882000.0</v>
+      </c>
+      <c r="Y40">
+        <v>29969954000.0</v>
+      </c>
+      <c r="Z40">
+        <v>29957285000.0</v>
+      </c>
+      <c r="AA40">
+        <v>12344547000.0</v>
+      </c>
+      <c r="AB40">
+        <v>12177096000.0</v>
+      </c>
+      <c r="AC40">
+        <v>12023787000.0</v>
+      </c>
+      <c r="AD40">
+        <v>11922280000.0</v>
+      </c>
+      <c r="AE40">
+        <v>11918971000.0</v>
+      </c>
+      <c r="AF40">
+        <v>11646933000.0</v>
+      </c>
+      <c r="AG40">
+        <v>11613875000.0</v>
+      </c>
+      <c r="AH40">
+        <v>11638289000.0</v>
+      </c>
+      <c r="AI40">
+        <v>11663098000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>11532766000.0</v>
+      </c>
+      <c r="AK40">
+        <v>9062021000.0</v>
+      </c>
+      <c r="AL40">
+        <v>9031654000.0</v>
+      </c>
+      <c r="AM40">
+        <v>9033438000.0</v>
+      </c>
+      <c r="AN40">
+        <v>7334423000.0</v>
+      </c>
+      <c r="AO40">
+        <v>7247406000.0</v>
+      </c>
+      <c r="AP40">
+        <v>7163926000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>7161948000.0</v>
+      </c>
+      <c r="AR40">
+        <v>7100428000.0</v>
+      </c>
+      <c r="AS40">
+        <v>7078009000.0</v>
+      </c>
+      <c r="AT40">
+        <v>6667528000.0</v>
+      </c>
+      <c r="AU40">
+        <v>6633657000.0</v>
+      </c>
+      <c r="AV40">
+        <v>6461045000.0</v>
+      </c>
+      <c r="AW40">
+        <v>6518228000.0</v>
+      </c>
+      <c r="AX40">
+        <v>6576138000.0</v>
+      </c>
+      <c r="AY40">
+        <v>6630653000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>6554144000.0</v>
+      </c>
+      <c r="BA40">
+        <v>6663106000.0</v>
+      </c>
+      <c r="BB40">
+        <v>4182969000.0</v>
+      </c>
+      <c r="BC40">
+        <v>4219356000.0</v>
+      </c>
+      <c r="BD40">
+        <v>4298443000.0</v>
+      </c>
+      <c r="BE40">
+        <v>3589298000.0</v>
+      </c>
+      <c r="BF40">
+        <v>3660972000.0</v>
+      </c>
+      <c r="BG40">
+        <v>3356637000.0</v>
+      </c>
+      <c r="BH40">
+        <v>3254472000.0</v>
+      </c>
+      <c r="BI40">
+        <v>3287652000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>3205828000.0</v>
+      </c>
+      <c r="BK40">
+        <v>3319550000.0</v>
+      </c>
+      <c r="BL40">
+        <v>3004148000.0</v>
+      </c>
+      <c r="BM40">
+        <v>3020146000.0</v>
+      </c>
+      <c r="BN40">
+        <v>3011867000.0</v>
+      </c>
+      <c r="BO40">
+        <v>2995114000.0</v>
+      </c>
+      <c r="BP40">
+        <v>2104639000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>2127119000.0</v>
+      </c>
+      <c r="BR40">
+        <v>2180366000.0</v>
+      </c>
+      <c r="BS40">
+        <v>2151868000.0</v>
+      </c>
+      <c r="BT40">
+        <v>2153274000.0</v>
+      </c>
+      <c r="BU40">
+        <v>2138727000.0</v>
+      </c>
+      <c r="BV40">
+        <v>2056846000.0</v>
+      </c>
+      <c r="BW40">
+        <v>2016229000.0</v>
+      </c>
+      <c r="BX40">
+        <v>1927889000.0</v>
+      </c>
+      <c r="BY40">
+        <v>1813842000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>1783269000.0</v>
+      </c>
+      <c r="CA40">
+        <v>1716399000.0</v>
+      </c>
+      <c r="CB40">
+        <v>1706715000.0</v>
+      </c>
+      <c r="CC40">
+        <v>1657416000.0</v>
+      </c>
+      <c r="CD40">
+        <v>1623238000.0</v>
+      </c>
+      <c r="CE40">
+        <v>1595440000.0</v>
+      </c>
+      <c r="CF40">
+        <v>1473289000.0</v>
+      </c>
+      <c r="CG40">
+        <v>1365220000.0</v>
+      </c>
+      <c r="CH40">
+        <v>1324260000.0</v>
+      </c>
+      <c r="CI40">
+        <v>1245921000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>1171313000.0</v>
+      </c>
+      <c r="CK40">
+        <v>1144653000.0</v>
+      </c>
+      <c r="CL40">
+        <v>1007817000.0</v>
+      </c>
+      <c r="CM40">
+        <v>1001071000.0</v>
+      </c>
+      <c r="CN40">
+        <v>947399000.0</v>
+      </c>
+      <c r="CO40">
+        <v>933512000.0</v>
+      </c>
+      <c r="CP40">
+        <v>985928000.0</v>
+      </c>
+      <c r="CQ40">
+        <v>941405000.0</v>
+      </c>
+      <c r="CR40">
+        <v>898163000.0</v>
+      </c>
+      <c r="CS40">
+        <v>890699000.0</v>
+      </c>
+      <c r="CT40">
+        <v>849343000.0</v>
+      </c>
+      <c r="CU40">
+        <v>835339000.0</v>
+      </c>
+      <c r="CV40">
+        <v>811523000.0</v>
+      </c>
+      <c r="CW40">
+        <v>829061000.0</v>
+      </c>
+      <c r="CX40">
+        <v>805215000.0</v>
+      </c>
+      <c r="CY40">
+        <v>795139000.0</v>
+      </c>
+      <c r="CZ40">
+        <v>757576000.0</v>
+      </c>
+      <c r="DA40">
+        <v>730422000.0</v>
+      </c>
+      <c r="DB40">
+        <v>738647000.0</v>
+      </c>
+      <c r="DC40">
+        <v>735122000.0</v>
+      </c>
+      <c r="DD40">
+        <v>689600000.0</v>
+      </c>
+      <c r="DE40">
+        <v>659300000.0</v>
+      </c>
+      <c r="DF40">
+        <v>549600000.0</v>
+      </c>
+      <c r="DG40">
+        <v>539500000.0</v>
+      </c>
+      <c r="DH40">
+        <v>611900000.0</v>
+      </c>
+      <c r="DI40">
+        <v>514300000.0</v>
+      </c>
+      <c r="DJ40">
+        <v>503400000.0</v>
+      </c>
+      <c r="DK40">
+        <v>489800000.0</v>
+      </c>
+      <c r="DL40">
+        <v>454400000.0</v>
+      </c>
+      <c r="DM40">
+        <v>452800000.0</v>
+      </c>
+      <c r="DN40">
+        <v>447800000.0</v>
+      </c>
+      <c r="DO40">
+        <v>441400000.0</v>
+      </c>
+      <c r="DP40">
+        <v>414200000.0</v>
+      </c>
+      <c r="DQ40"/>
+      <c r="DR40"/>
+      <c r="DS40"/>
+      <c r="DT40">
+        <v>368315000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:124">
+      <c r="A41" t="s">
+        <v>71</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>554766000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>517948000.0</v>
+      </c>
+      <c r="P41">
+        <v>391972000.0</v>
+      </c>
+      <c r="Q41">
+        <v>1641232000.0</v>
+      </c>
+      <c r="R41">
+        <v>1228687000.0</v>
+      </c>
+      <c r="S41">
+        <v>1075341000.0</v>
+      </c>
+      <c r="T41">
+        <v>993958000.0</v>
+      </c>
+      <c r="U41">
+        <v>1363666000.0</v>
+      </c>
+      <c r="V41">
+        <v>528930000.0</v>
+      </c>
+      <c r="W41">
+        <v>1300198000.0</v>
+      </c>
+      <c r="X41">
+        <v>1278266000.0</v>
+      </c>
+      <c r="Y41">
+        <v>384426000.0</v>
+      </c>
+      <c r="Z41">
+        <v>320836000.0</v>
+      </c>
+      <c r="AA41">
+        <v>149024000.0</v>
+      </c>
+      <c r="AB41">
+        <v>136976000.0</v>
+      </c>
+      <c r="AC41">
+        <v>158084000.0</v>
+      </c>
+      <c r="AD41">
+        <v>157579000.0</v>
+      </c>
+      <c r="AE41">
+        <v>125033000.0</v>
+      </c>
+      <c r="AF41">
+        <v>121996000.0</v>
+      </c>
+      <c r="AG41">
+        <v>135042000.0</v>
+      </c>
+      <c r="AH41">
+        <v>124012000.0</v>
+      </c>
+      <c r="AI41">
+        <v>124175000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>121661000.0</v>
+      </c>
+      <c r="AK41">
+        <v>99858000.0</v>
+      </c>
+      <c r="AL41">
+        <v>85137000.0</v>
+      </c>
+      <c r="AM41">
+        <v>76313000.0</v>
+      </c>
+      <c r="AN41">
+        <v>62450000.0</v>
+      </c>
+      <c r="AO41">
+        <v>65053000.0</v>
+      </c>
+      <c r="AP41">
+        <v>59406000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>59511000.0</v>
+      </c>
+      <c r="AR41">
+        <v>54147000.0</v>
+      </c>
+      <c r="AS41">
+        <v>57927000.0</v>
+      </c>
+      <c r="AT41">
+        <v>50719000.0</v>
+      </c>
+      <c r="AU41">
+        <v>48584000.0</v>
+      </c>
+      <c r="AV41">
+        <v>57511000.0</v>
+      </c>
+      <c r="AW41">
+        <v>62509000.0</v>
+      </c>
+      <c r="AX41">
+        <v>82890000.0</v>
+      </c>
+      <c r="AY41">
+        <v>70211000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>81071000.0</v>
+      </c>
+      <c r="BA41">
+        <v>60170000.0</v>
+      </c>
+      <c r="BB41">
+        <v>26698000.0</v>
+      </c>
+      <c r="BC41">
+        <v>25023000.0</v>
+      </c>
+      <c r="BD41">
+        <v>37019000.0</v>
+      </c>
+      <c r="BE41">
+        <v>29873000.0</v>
+      </c>
+      <c r="BF41">
+        <v>21022000.0</v>
+      </c>
+      <c r="BG41">
+        <v>21390000.0</v>
+      </c>
+      <c r="BH41">
+        <v>33186000.0</v>
+      </c>
+      <c r="BI41">
+        <v>34786000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>29177000.0</v>
+      </c>
+      <c r="BK41">
+        <v>24119000.0</v>
+      </c>
+      <c r="BL41">
+        <v>22691000.0</v>
+      </c>
+      <c r="BM41">
+        <v>31435000.0</v>
+      </c>
+      <c r="BN41">
+        <v>32338000.0</v>
+      </c>
+      <c r="BO41">
+        <v>34706000.0</v>
+      </c>
+      <c r="BP41">
+        <v>8591000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>12128000.0</v>
+      </c>
+      <c r="BR41">
+        <v>15084000.0</v>
+      </c>
+      <c r="BS41">
+        <v>17752000.0</v>
+      </c>
+      <c r="BT41">
+        <v>18638000.0</v>
+      </c>
+      <c r="BU41">
+        <v>11365000.0</v>
+      </c>
+      <c r="BV41">
+        <v>13147000.0</v>
+      </c>
+      <c r="BW41">
+        <v>16471000.0</v>
+      </c>
+      <c r="BX41">
+        <v>14183000.0</v>
+      </c>
+      <c r="BY41">
+        <v>16568000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>19975000.0</v>
+      </c>
+      <c r="CA41">
+        <v>17695000.0</v>
+      </c>
+      <c r="CB41">
+        <v>16289000.0</v>
+      </c>
+      <c r="CC41">
+        <v>12891000.0</v>
+      </c>
+      <c r="CD41">
+        <v>11165000.0</v>
+      </c>
+      <c r="CE41">
+        <v>12401000.0</v>
+      </c>
+      <c r="CF41">
+        <v>9744000.0</v>
+      </c>
+      <c r="CG41">
+        <v>7671000.0</v>
+      </c>
+      <c r="CH41">
+        <v>6250000.0</v>
+      </c>
+      <c r="CI41">
+        <v>7212000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>5730000.0</v>
+      </c>
+      <c r="CK41">
+        <v>5241000.0</v>
+      </c>
+      <c r="CL41">
+        <v>8588000.0</v>
+      </c>
+      <c r="CM41">
+        <v>10014000.0</v>
+      </c>
+      <c r="CN41">
+        <v>6048000.0</v>
+      </c>
+      <c r="CO41">
+        <v>5545000.0</v>
+      </c>
+      <c r="CP41">
+        <v>4412000.0</v>
+      </c>
+      <c r="CQ41">
+        <v>6344000.0</v>
+      </c>
+      <c r="CR41">
+        <v>5173000.0</v>
+      </c>
+      <c r="CS41">
+        <v>5424000.0</v>
+      </c>
+      <c r="CT41">
+        <v>4947000.0</v>
+      </c>
+      <c r="CU41">
+        <v>6393000.0</v>
+      </c>
+      <c r="CV41">
+        <v>4042000.0</v>
+      </c>
+      <c r="CW41">
+        <v>5465000.0</v>
+      </c>
+      <c r="CX41">
+        <v>7415000.0</v>
+      </c>
+      <c r="CY41">
+        <v>8839000.0</v>
+      </c>
+      <c r="CZ41">
+        <v>4338000.0</v>
+      </c>
+      <c r="DA41">
+        <v>5633000.0</v>
+      </c>
+      <c r="DB41">
+        <v>5098000.0</v>
+      </c>
+      <c r="DC41">
+        <v>5035000.0</v>
+      </c>
+      <c r="DD41"/>
+      <c r="DE41"/>
+      <c r="DF41"/>
+      <c r="DG41"/>
+      <c r="DH41"/>
+      <c r="DI41"/>
+      <c r="DJ41"/>
+      <c r="DK41"/>
+      <c r="DL41"/>
+      <c r="DM41"/>
+      <c r="DN41"/>
+      <c r="DO41"/>
+      <c r="DP41"/>
+      <c r="DQ41"/>
+      <c r="DR41"/>
+      <c r="DS41"/>
+      <c r="DT41"/>
+    </row>
+    <row r="42" spans="1:124">
+      <c r="A42" t="s">
+        <v>72</v>
+      </c>
+      <c r="B42">
+        <v>6247484000.0</v>
+      </c>
+      <c r="C42">
+        <v>6332285000.0</v>
+      </c>
+      <c r="D42">
+        <v>6480471000.0</v>
+      </c>
+      <c r="E42">
+        <v>6647952000.0</v>
+      </c>
+      <c r="F42">
+        <v>6679028000.0</v>
+      </c>
+      <c r="G42">
+        <v>6667277000.0</v>
+      </c>
+      <c r="H42">
+        <v>4259722000.0</v>
+      </c>
+      <c r="I42">
+        <v>4249672000.0</v>
+      </c>
+      <c r="J42">
+        <v>4238192000.0</v>
+      </c>
+      <c r="K42">
+        <v>4230345000.0</v>
+      </c>
+      <c r="L42">
+        <v>4240413000.0</v>
+      </c>
+      <c r="M42">
+        <v>4238753000.0</v>
+      </c>
+      <c r="N42">
+        <v>4228910000.0</v>
+      </c>
+      <c r="O42">
+        <v>4224503000.0</v>
+      </c>
+      <c r="P42">
+        <v>4215712000.0</v>
+      </c>
+      <c r="Q42">
+        <v>4207040000.0</v>
+      </c>
+      <c r="R42">
+        <v>4195976000.0</v>
+      </c>
+      <c r="S42">
+        <v>4214897000.0</v>
+      </c>
+      <c r="T42">
+        <v>3653098000.0</v>
+      </c>
+      <c r="U42">
+        <v>3693622000.0</v>
+      </c>
+      <c r="V42">
+        <v>3720946000.0</v>
+      </c>
+      <c r="W42">
+        <v>3772248000.0</v>
+      </c>
+      <c r="X42">
+        <v>3765406000.0</v>
+      </c>
+      <c r="Y42">
+        <v>3764482000.0</v>
+      </c>
+      <c r="Z42">
+        <v>3759166000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1584322000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1607740000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1617004000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1676229000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1719396000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1750495000.0</v>
+      </c>
+      <c r="AG42">
+        <v>1805685000.0</v>
+      </c>
+      <c r="AH42">
+        <v>1811446000.0</v>
+      </c>
+      <c r="AI42">
+        <v>1807989000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>1807601000.0</v>
+      </c>
+      <c r="AK42">
+        <v>1136352000.0</v>
+      </c>
+      <c r="AL42">
+        <v>1134328000.0</v>
+      </c>
+      <c r="AM42">
+        <v>1132172000.0</v>
+      </c>
+      <c r="AN42">
+        <v>711307000.0</v>
+      </c>
+      <c r="AO42">
+        <v>705124000.0</v>
+      </c>
+      <c r="AP42">
+        <v>703445000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>701462000.0</v>
+      </c>
+      <c r="AR42">
+        <v>703929000.0</v>
+      </c>
+      <c r="AS42">
+        <v>706227000.0</v>
+      </c>
+      <c r="AT42">
+        <v>704625000.0</v>
+      </c>
+      <c r="AU42">
+        <v>702648000.0</v>
+      </c>
+      <c r="AV42">
+        <v>701764000.0</v>
+      </c>
+      <c r="AW42">
+        <v>700579000.0</v>
+      </c>
+      <c r="AX42">
+        <v>699324000.0</v>
+      </c>
+      <c r="AY42">
+        <v>698079000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>762354000.0</v>
+      </c>
+      <c r="BA42">
+        <v>760507000.0</v>
+      </c>
+      <c r="BB42">
+        <v>330563000.0</v>
+      </c>
+      <c r="BC42">
+        <v>329636000.0</v>
+      </c>
+      <c r="BD42">
+        <v>328843000.0</v>
+      </c>
+      <c r="BE42">
+        <v>263569000.0</v>
+      </c>
+      <c r="BF42">
+        <v>262647000.0</v>
+      </c>
+      <c r="BG42">
+        <v>233422000.0</v>
+      </c>
+      <c r="BH42">
+        <v>233232000.0</v>
+      </c>
+      <c r="BI42">
+        <v>232314000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>231640000.0</v>
+      </c>
+      <c r="BK42">
+        <v>230826000.0</v>
+      </c>
+      <c r="BL42">
+        <v>198647000.0</v>
+      </c>
+      <c r="BM42">
+        <v>197885000.0</v>
+      </c>
+      <c r="BN42">
+        <v>197305000.0</v>
+      </c>
+      <c r="BO42">
+        <v>196793000.0</v>
+      </c>
+      <c r="BP42">
+        <v>196437000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>195660000.0</v>
+      </c>
+      <c r="BR42">
+        <v>195181000.0</v>
+      </c>
+      <c r="BS42">
+        <v>170270000.0</v>
+      </c>
+      <c r="BT42">
+        <v>166815000.0</v>
+      </c>
+      <c r="BU42">
+        <v>141911000.0</v>
+      </c>
+      <c r="BV42">
+        <v>141439000.0</v>
+      </c>
+      <c r="BW42">
+        <v>140950000.0</v>
+      </c>
+      <c r="BX42">
+        <v>140652000.0</v>
+      </c>
+      <c r="BY42">
+        <v>108367000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>108055000.0</v>
+      </c>
+      <c r="CA42">
+        <v>107694000.0</v>
+      </c>
+      <c r="CB42">
+        <v>92099000.0</v>
+      </c>
+      <c r="CC42">
+        <v>91559000.0</v>
+      </c>
+      <c r="CD42">
+        <v>91233000.0</v>
+      </c>
+      <c r="CE42">
+        <v>90851000.0</v>
+      </c>
+      <c r="CF42">
+        <v>90481000.0</v>
+      </c>
+      <c r="CG42">
+        <v>72801000.0</v>
+      </c>
+      <c r="CH42">
+        <v>72715000.0</v>
+      </c>
+      <c r="CI42">
+        <v>72516000.0</v>
+      </c>
+      <c r="CJ42">
+        <v>72079000.0</v>
+      </c>
+      <c r="CK42">
+        <v>60732000.0</v>
+      </c>
+      <c r="CL42">
+        <v>61643000.0</v>
+      </c>
+      <c r="CM42">
+        <v>62933000.0</v>
+      </c>
+      <c r="CN42">
+        <v>62722000.0</v>
+      </c>
+      <c r="CO42">
+        <v>62639000.0</v>
+      </c>
+      <c r="CP42">
+        <v>62576000.0</v>
+      </c>
+      <c r="CQ42">
+        <v>62527000.0</v>
+      </c>
+      <c r="CR42">
+        <v>62423000.0</v>
+      </c>
+      <c r="CS42">
+        <v>46293000.0</v>
+      </c>
+      <c r="CT42">
+        <v>46208000.0</v>
+      </c>
+      <c r="CU42">
+        <v>45790000.0</v>
+      </c>
+      <c r="CV42">
+        <v>46016000.0</v>
+      </c>
+      <c r="CW42">
+        <v>46756000.0</v>
+      </c>
+      <c r="CX42">
+        <v>47127000.0</v>
+      </c>
+      <c r="CY42">
+        <v>47269000.0</v>
+      </c>
+      <c r="CZ42">
+        <v>47488000.0</v>
+      </c>
+      <c r="DA42">
+        <v>47588000.0</v>
+      </c>
+      <c r="DB42">
+        <v>47666000.0</v>
+      </c>
+      <c r="DC42">
+        <v>47666000.0</v>
+      </c>
+      <c r="DD42">
+        <v>47600000.0</v>
+      </c>
+      <c r="DE42">
+        <v>47500000.0</v>
+      </c>
+      <c r="DF42">
+        <v>55000000.0</v>
+      </c>
+      <c r="DG42">
+        <v>54900000.0</v>
+      </c>
+      <c r="DH42">
+        <v>47100000.0</v>
+      </c>
+      <c r="DI42">
+        <v>39000000.0</v>
+      </c>
+      <c r="DJ42">
+        <v>38900000.0</v>
+      </c>
+      <c r="DK42">
+        <v>36200000.0</v>
+      </c>
+      <c r="DL42">
+        <v>36200000.0</v>
+      </c>
+      <c r="DM42">
+        <v>36200000.0</v>
+      </c>
+      <c r="DN42">
+        <v>35800000.0</v>
+      </c>
+      <c r="DO42">
+        <v>35700000.0</v>
+      </c>
+      <c r="DP42">
+        <v>25500000.0</v>
+      </c>
+      <c r="DQ42">
+        <v>20000000.0</v>
+      </c>
+      <c r="DR42">
+        <v>18000000.0</v>
+      </c>
+      <c r="DS42">
+        <v>17000000.0</v>
+      </c>
+      <c r="DT42">
+        <v>16260000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:124">
+      <c r="A43" t="s">
+        <v>73</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+      <c r="DB43"/>
+      <c r="DC43"/>
+      <c r="DD43"/>
+      <c r="DE43"/>
+      <c r="DF43"/>
+      <c r="DG43"/>
+      <c r="DH43"/>
+      <c r="DI43"/>
+      <c r="DJ43"/>
+      <c r="DK43"/>
+      <c r="DL43"/>
+      <c r="DM43"/>
+      <c r="DN43"/>
+      <c r="DO43"/>
+      <c r="DP43"/>
+      <c r="DQ43"/>
+      <c r="DR43"/>
+      <c r="DS43"/>
+      <c r="DT43"/>
+    </row>
+    <row r="44" spans="1:124">
+      <c r="A44" t="s">
+        <v>74</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>1000.0</v>
+      </c>
+      <c r="BA44">
+        <v>1000.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44">
+        <v>61369000.0</v>
+      </c>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44"/>
+      <c r="DC44"/>
+      <c r="DD44"/>
+      <c r="DE44"/>
+      <c r="DF44"/>
+      <c r="DG44"/>
+      <c r="DH44"/>
+      <c r="DI44"/>
+      <c r="DJ44"/>
+      <c r="DK44"/>
+      <c r="DL44"/>
+      <c r="DM44"/>
+      <c r="DN44"/>
+      <c r="DO44"/>
+      <c r="DP44"/>
+      <c r="DQ44"/>
+      <c r="DR44"/>
+      <c r="DS44"/>
+      <c r="DT44"/>
+    </row>
+    <row r="45" spans="1:124">
+      <c r="A45" t="s">
+        <v>75</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45">
+        <v>1248349000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45">
+        <v>836774000.0</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45">
+        <v>843960000.0</v>
+      </c>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45">
+        <v>819265000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
+        <v>568473000.0</v>
+      </c>
+      <c r="W45">
+        <v>569171000.0</v>
+      </c>
+      <c r="X45">
+        <v>579239000.0</v>
+      </c>
+      <c r="Y45">
+        <v>626259000.0</v>
+      </c>
+      <c r="Z45">
+        <v>627943000.0</v>
+      </c>
+      <c r="AA45">
+        <v>312151000.0</v>
+      </c>
+      <c r="AB45">
+        <v>317321000.0</v>
+      </c>
+      <c r="AC45">
+        <v>323506000.0</v>
+      </c>
+      <c r="AD45">
+        <v>321348000.0</v>
+      </c>
+      <c r="AE45">
+        <v>322553000.0</v>
+      </c>
+      <c r="AF45">
+        <v>241076000.0</v>
+      </c>
+      <c r="AG45">
+        <v>241909000.0</v>
+      </c>
+      <c r="AH45">
+        <v>245288000.0</v>
+      </c>
+      <c r="AI45">
+        <v>253605000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>255565000.0</v>
+      </c>
+      <c r="AK45">
+        <v>198146000.0</v>
+      </c>
+      <c r="AL45">
+        <v>201539000.0</v>
+      </c>
+      <c r="AM45">
+        <v>203505000.0</v>
+      </c>
+      <c r="AN45">
+        <v>183510000.0</v>
+      </c>
+      <c r="AO45">
+        <v>179450000.0</v>
+      </c>
+      <c r="AP45">
+        <v>177950000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>176412000.0</v>
+      </c>
+      <c r="AR45">
+        <v>174537000.0</v>
+      </c>
+      <c r="AS45">
+        <v>174662000.0</v>
+      </c>
+      <c r="AT45">
+        <v>171582000.0</v>
+      </c>
+      <c r="AU45">
+        <v>171565000.0</v>
+      </c>
+      <c r="AV45">
+        <v>171772000.0</v>
+      </c>
+      <c r="AW45">
+        <v>173425000.0</v>
+      </c>
+      <c r="AX45">
+        <v>184113000.0</v>
+      </c>
+      <c r="AY45">
+        <v>187127000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>188114000.0</v>
+      </c>
+      <c r="BA45">
+        <v>184959000.0</v>
+      </c>
+      <c r="BB45">
+        <v>109794000.0</v>
+      </c>
+      <c r="BC45">
+        <v>110792000.0</v>
+      </c>
+      <c r="BD45">
+        <v>115583000.0</v>
+      </c>
+      <c r="BE45">
+        <v>105579000.0</v>
+      </c>
+      <c r="BF45">
+        <v>106458000.0</v>
+      </c>
+      <c r="BG45">
+        <v>93209000.0</v>
+      </c>
+      <c r="BH45">
+        <v>94250000.0</v>
+      </c>
+      <c r="BI45">
+        <v>90020000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>90529000.0</v>
+      </c>
+      <c r="BK45">
+        <v>87326000.0</v>
+      </c>
+      <c r="BL45">
+        <v>87381000.0</v>
+      </c>
+      <c r="BM45">
+        <v>86396000.0</v>
+      </c>
+      <c r="BN45">
+        <v>84206000.0</v>
+      </c>
+      <c r="BO45">
+        <v>72079000.0</v>
+      </c>
+      <c r="BP45">
+        <v>71829000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>72523000.0</v>
+      </c>
+      <c r="BR45">
+        <v>73404000.0</v>
+      </c>
+      <c r="BS45">
+        <v>73606000.0</v>
+      </c>
+      <c r="BT45">
+        <v>66392000.0</v>
+      </c>
+      <c r="BU45">
+        <v>64056000.0</v>
+      </c>
+      <c r="BV45">
+        <v>57698000.0</v>
+      </c>
+      <c r="BW45">
+        <v>55966000.0</v>
+      </c>
+      <c r="BX45">
+        <v>55454000.0</v>
+      </c>
+      <c r="BY45">
+        <v>52504000.0</v>
+      </c>
+      <c r="BZ45">
+        <v>51182000.0</v>
+      </c>
+      <c r="CA45">
+        <v>49718000.0</v>
+      </c>
+      <c r="CB45">
+        <v>48904000.0</v>
+      </c>
+      <c r="CC45">
+        <v>47969000.0</v>
+      </c>
+      <c r="CD45">
+        <v>47057000.0</v>
+      </c>
+      <c r="CE45">
+        <v>44518000.0</v>
+      </c>
+      <c r="CF45">
+        <v>43664000.0</v>
+      </c>
+      <c r="CG45">
+        <v>39062000.0</v>
+      </c>
+      <c r="CH45">
+        <v>38228000.0</v>
+      </c>
+      <c r="CI45">
+        <v>33744000.0</v>
+      </c>
+      <c r="CJ45">
+        <v>33667000.0</v>
+      </c>
+      <c r="CK45">
+        <v>33491000.0</v>
+      </c>
+      <c r="CL45">
+        <v>33470000.0</v>
+      </c>
+      <c r="CM45">
+        <v>32963000.0</v>
+      </c>
+      <c r="CN45">
+        <v>32647000.0</v>
+      </c>
+      <c r="CO45">
+        <v>32010000.0</v>
+      </c>
+      <c r="CP45">
+        <v>31932000.0</v>
+      </c>
+      <c r="CQ45">
+        <v>30984000.0</v>
+      </c>
+      <c r="CR45">
+        <v>28186000.0</v>
+      </c>
+      <c r="CS45">
+        <v>26766000.0</v>
+      </c>
+      <c r="CT45">
+        <v>23847000.0</v>
+      </c>
+      <c r="CU45">
+        <v>21327000.0</v>
+      </c>
+      <c r="CV45">
+        <v>19537000.0</v>
+      </c>
+      <c r="CW45">
+        <v>17853000.0</v>
+      </c>
+      <c r="CX45">
+        <v>17974000.0</v>
+      </c>
+      <c r="CY45">
+        <v>16250000.0</v>
+      </c>
+      <c r="CZ45">
+        <v>16311000.0</v>
+      </c>
+      <c r="DA45">
+        <v>16612000.0</v>
+      </c>
+      <c r="DB45">
+        <v>16467000.0</v>
+      </c>
+      <c r="DC45">
+        <v>15963000.0</v>
+      </c>
+      <c r="DD45">
+        <v>15700000.0</v>
+      </c>
+      <c r="DE45">
+        <v>15800000.0</v>
+      </c>
+      <c r="DF45">
+        <v>12100000.0</v>
+      </c>
+      <c r="DG45">
+        <v>11100000.0</v>
+      </c>
+      <c r="DH45">
+        <v>10500000.0</v>
+      </c>
+      <c r="DI45">
+        <v>9900000.0</v>
+      </c>
+      <c r="DJ45">
+        <v>9800000.0</v>
+      </c>
+      <c r="DK45">
+        <v>9800000.0</v>
+      </c>
+      <c r="DL45">
+        <v>9900000.0</v>
+      </c>
+      <c r="DM45">
+        <v>10600000.0</v>
+      </c>
+      <c r="DN45">
+        <v>10700000.0</v>
+      </c>
+      <c r="DO45">
+        <v>10800000.0</v>
+      </c>
+      <c r="DP45">
+        <v>10800000.0</v>
+      </c>
+      <c r="DQ45">
+        <v>10000000.0</v>
+      </c>
+      <c r="DR45">
+        <v>9000000.0</v>
+      </c>
+      <c r="DS45">
+        <v>8000000.0</v>
+      </c>
+      <c r="DT45">
+        <v>8000000.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:124">
+      <c r="A46" t="s">
+        <v>76</v>
+      </c>
+      <c r="B46">
+        <v>992594000.0</v>
+      </c>
+      <c r="C46">
+        <v>993584000.0</v>
+      </c>
+      <c r="D46">
+        <v>994176000.0</v>
+      </c>
+      <c r="E46">
+        <v>961510000.0</v>
+      </c>
+      <c r="F46">
+        <v>964878000.0</v>
+      </c>
+      <c r="G46">
+        <v>946334000.0</v>
+      </c>
+      <c r="H46">
+        <v>502559000.0</v>
+      </c>
+      <c r="I46">
+        <v>507452000.0</v>
+      </c>
+      <c r="J46">
+        <v>517382000.0</v>
+      </c>
+      <c r="K46">
+        <v>512635000.0</v>
+      </c>
+      <c r="L46">
+        <v>519197000.0</v>
+      </c>
+      <c r="M46">
+        <v>516583000.0</v>
+      </c>
+      <c r="N46">
+        <v>518353000.0</v>
+      </c>
+      <c r="O46">
+        <v>517146000.0</v>
+      </c>
+      <c r="P46">
+        <v>520635000.0</v>
+      </c>
+      <c r="Q46">
+        <v>531160000.0</v>
+      </c>
+      <c r="R46">
+        <v>562781000.0</v>
+      </c>
+      <c r="S46">
+        <v>568332000.0</v>
+      </c>
+      <c r="T46">
+        <v>558499000.0</v>
+      </c>
+      <c r="U46">
+        <v>569817000.0</v>
+      </c>
+      <c r="V46">
+        <v>568473000.0</v>
+      </c>
+      <c r="W46">
+        <v>569171000.0</v>
+      </c>
+      <c r="X46">
+        <v>579239000.0</v>
+      </c>
+      <c r="Y46">
+        <v>626259000.0</v>
+      </c>
+      <c r="Z46">
+        <v>627943000.0</v>
+      </c>
+      <c r="AA46">
+        <v>312151000.0</v>
+      </c>
+      <c r="AB46">
+        <v>317321000.0</v>
+      </c>
+      <c r="AC46">
+        <v>323506000.0</v>
+      </c>
+      <c r="AD46">
+        <v>321348000.0</v>
+      </c>
+      <c r="AE46">
+        <v>322553000.0</v>
+      </c>
+      <c r="AF46">
+        <v>241076000.0</v>
+      </c>
+      <c r="AG46">
+        <v>241909000.0</v>
+      </c>
+      <c r="AH46">
+        <v>245288000.0</v>
+      </c>
+      <c r="AI46">
+        <v>253605000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>255565000.0</v>
+      </c>
+      <c r="AK46">
+        <v>198146000.0</v>
+      </c>
+      <c r="AL46">
+        <v>201539000.0</v>
+      </c>
+      <c r="AM46">
+        <v>203505000.0</v>
+      </c>
+      <c r="AN46">
+        <v>183510000.0</v>
+      </c>
+      <c r="AO46">
+        <v>179450000.0</v>
+      </c>
+      <c r="AP46">
+        <v>177950000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>176412000.0</v>
+      </c>
+      <c r="AR46">
+        <v>174537000.0</v>
+      </c>
+      <c r="AS46">
+        <v>174662000.0</v>
+      </c>
+      <c r="AT46">
+        <v>171582000.0</v>
+      </c>
+      <c r="AU46">
+        <v>171565000.0</v>
+      </c>
+      <c r="AV46">
+        <v>171772000.0</v>
+      </c>
+      <c r="AW46">
+        <v>173425000.0</v>
+      </c>
+      <c r="AX46">
+        <v>184113000.0</v>
+      </c>
+      <c r="AY46">
+        <v>187127000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>188114000.0</v>
+      </c>
+      <c r="BA46">
+        <v>184959000.0</v>
+      </c>
+      <c r="BB46">
+        <v>109794000.0</v>
+      </c>
+      <c r="BC46">
+        <v>110792000.0</v>
+      </c>
+      <c r="BD46">
+        <v>115583000.0</v>
+      </c>
+      <c r="BE46">
+        <v>105579000.0</v>
+      </c>
+      <c r="BF46">
+        <v>106458000.0</v>
+      </c>
+      <c r="BG46">
+        <v>93209000.0</v>
+      </c>
+      <c r="BH46">
+        <v>94250000.0</v>
+      </c>
+      <c r="BI46">
+        <v>90020000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>90529000.0</v>
+      </c>
+      <c r="BK46">
+        <v>87326000.0</v>
+      </c>
+      <c r="BL46">
+        <v>87381000.0</v>
+      </c>
+      <c r="BM46">
+        <v>86396000.0</v>
+      </c>
+      <c r="BN46">
+        <v>84206000.0</v>
+      </c>
+      <c r="BO46">
+        <v>72079000.0</v>
+      </c>
+      <c r="BP46">
+        <v>71829000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>72523000.0</v>
+      </c>
+      <c r="BR46">
+        <v>73404000.0</v>
+      </c>
+      <c r="BS46">
+        <v>73606000.0</v>
+      </c>
+      <c r="BT46">
+        <v>66392000.0</v>
+      </c>
+      <c r="BU46">
+        <v>64056000.0</v>
+      </c>
+      <c r="BV46">
+        <v>57698000.0</v>
+      </c>
+      <c r="BW46">
+        <v>55966000.0</v>
+      </c>
+      <c r="BX46">
+        <v>55454000.0</v>
+      </c>
+      <c r="BY46">
+        <v>52504000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>51182000.0</v>
+      </c>
+      <c r="CA46">
+        <v>49718000.0</v>
+      </c>
+      <c r="CB46">
+        <v>48904000.0</v>
+      </c>
+      <c r="CC46">
+        <v>47969000.0</v>
+      </c>
+      <c r="CD46">
+        <v>47057000.0</v>
+      </c>
+      <c r="CE46">
+        <v>44518000.0</v>
+      </c>
+      <c r="CF46">
+        <v>43664000.0</v>
+      </c>
+      <c r="CG46">
+        <v>39062000.0</v>
+      </c>
+      <c r="CH46">
+        <v>38228000.0</v>
+      </c>
+      <c r="CI46">
+        <v>33744000.0</v>
+      </c>
+      <c r="CJ46">
+        <v>33667000.0</v>
+      </c>
+      <c r="CK46">
+        <v>33491000.0</v>
+      </c>
+      <c r="CL46">
+        <v>33470000.0</v>
+      </c>
+      <c r="CM46">
+        <v>32963000.0</v>
+      </c>
+      <c r="CN46">
+        <v>32647000.0</v>
+      </c>
+      <c r="CO46">
+        <v>32010000.0</v>
+      </c>
+      <c r="CP46">
+        <v>31932000.0</v>
+      </c>
+      <c r="CQ46">
+        <v>30984000.0</v>
+      </c>
+      <c r="CR46">
+        <v>28186000.0</v>
+      </c>
+      <c r="CS46">
+        <v>26766000.0</v>
+      </c>
+      <c r="CT46">
+        <v>23847000.0</v>
+      </c>
+      <c r="CU46">
+        <v>21327000.0</v>
+      </c>
+      <c r="CV46">
+        <v>19537000.0</v>
+      </c>
+      <c r="CW46">
+        <v>17853000.0</v>
+      </c>
+      <c r="CX46">
+        <v>17974000.0</v>
+      </c>
+      <c r="CY46">
+        <v>16250000.0</v>
+      </c>
+      <c r="CZ46">
+        <v>16311000.0</v>
+      </c>
+      <c r="DA46">
+        <v>16612000.0</v>
+      </c>
+      <c r="DB46">
+        <v>16467000.0</v>
+      </c>
+      <c r="DC46">
+        <v>15963000.0</v>
+      </c>
+      <c r="DD46">
+        <v>15700000.0</v>
+      </c>
+      <c r="DE46">
+        <v>15800000.0</v>
+      </c>
+      <c r="DF46">
+        <v>12100000.0</v>
+      </c>
+      <c r="DG46">
+        <v>11100000.0</v>
+      </c>
+      <c r="DH46">
+        <v>12400000.0</v>
+      </c>
+      <c r="DI46">
+        <v>9900000.0</v>
+      </c>
+      <c r="DJ46">
+        <v>9800000.0</v>
+      </c>
+      <c r="DK46">
+        <v>9800000.0</v>
+      </c>
+      <c r="DL46">
+        <v>9900000.0</v>
+      </c>
+      <c r="DM46">
+        <v>10600000.0</v>
+      </c>
+      <c r="DN46">
+        <v>10700000.0</v>
+      </c>
+      <c r="DO46">
+        <v>10800000.0</v>
+      </c>
+      <c r="DP46">
+        <v>10800000.0</v>
+      </c>
+      <c r="DQ46">
+        <v>10000000.0</v>
+      </c>
+      <c r="DR46">
+        <v>9000000.0</v>
+      </c>
+      <c r="DS46">
+        <v>8000000.0</v>
+      </c>
+      <c r="DT46">
+        <v>8250000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:124">
+      <c r="A47" t="s">
+        <v>77</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>994176000.0</v>
+      </c>
+      <c r="E47">
+        <v>961510000.0</v>
+      </c>
+      <c r="F47">
+        <v>964878000.0</v>
+      </c>
+      <c r="G47">
+        <v>946334000.0</v>
+      </c>
+      <c r="H47">
+        <v>502559000.0</v>
+      </c>
+      <c r="I47">
+        <v>507452000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>516583000.0</v>
+      </c>
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47">
+        <v>520635000.0</v>
+      </c>
+      <c r="Q47">
+        <v>531160000.0</v>
+      </c>
+      <c r="R47">
+        <v>562781000.0</v>
+      </c>
+      <c r="S47">
+        <v>568332000.0</v>
+      </c>
+      <c r="T47">
+        <v>558499000.0</v>
+      </c>
+      <c r="U47">
+        <v>569817000.0</v>
+      </c>
+      <c r="V47">
+        <v>568473000.0</v>
+      </c>
+      <c r="W47">
+        <v>569171000.0</v>
+      </c>
+      <c r="X47">
+        <v>579239000.0</v>
+      </c>
+      <c r="Y47">
+        <v>626259000.0</v>
+      </c>
+      <c r="Z47">
+        <v>627943000.0</v>
+      </c>
+      <c r="AA47">
+        <v>312151000.0</v>
+      </c>
+      <c r="AB47">
+        <v>317321000.0</v>
+      </c>
+      <c r="AC47">
+        <v>323506000.0</v>
+      </c>
+      <c r="AD47">
+        <v>321348000.0</v>
+      </c>
+      <c r="AE47">
+        <v>322553000.0</v>
+      </c>
+      <c r="AF47">
+        <v>241076000.0</v>
+      </c>
+      <c r="AG47">
+        <v>241909000.0</v>
+      </c>
+      <c r="AH47">
+        <v>245288000.0</v>
+      </c>
+      <c r="AI47">
+        <v>253605000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>255565000.0</v>
+      </c>
+      <c r="AK47">
+        <v>198146000.0</v>
+      </c>
+      <c r="AL47">
+        <v>201539000.0</v>
+      </c>
+      <c r="AM47">
+        <v>203505000.0</v>
+      </c>
+      <c r="AN47">
+        <v>183510000.0</v>
+      </c>
+      <c r="AO47">
+        <v>179450000.0</v>
+      </c>
+      <c r="AP47">
+        <v>177950000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>176412000.0</v>
+      </c>
+      <c r="AR47">
+        <v>174537000.0</v>
+      </c>
+      <c r="AS47">
+        <v>174662000.0</v>
+      </c>
+      <c r="AT47">
+        <v>171582000.0</v>
+      </c>
+      <c r="AU47">
+        <v>171565000.0</v>
+      </c>
+      <c r="AV47">
+        <v>171772000.0</v>
+      </c>
+      <c r="AW47">
+        <v>173425000.0</v>
+      </c>
+      <c r="AX47">
+        <v>184113000.0</v>
+      </c>
+      <c r="AY47">
+        <v>187127000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>188114000.0</v>
+      </c>
+      <c r="BA47">
+        <v>184959000.0</v>
+      </c>
+      <c r="BB47">
+        <v>109794000.0</v>
+      </c>
+      <c r="BC47">
+        <v>110792000.0</v>
+      </c>
+      <c r="BD47">
+        <v>115583000.0</v>
+      </c>
+      <c r="BE47">
+        <v>105579000.0</v>
+      </c>
+      <c r="BF47">
+        <v>106458000.0</v>
+      </c>
+      <c r="BG47">
+        <v>93209000.0</v>
+      </c>
+      <c r="BH47">
+        <v>94250000.0</v>
+      </c>
+      <c r="BI47">
+        <v>90020000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>90529000.0</v>
+      </c>
+      <c r="BK47">
+        <v>87326000.0</v>
+      </c>
+      <c r="BL47">
+        <v>87381000.0</v>
+      </c>
+      <c r="BM47">
+        <v>86396000.0</v>
+      </c>
+      <c r="BN47">
+        <v>84206000.0</v>
+      </c>
+      <c r="BO47">
+        <v>72079000.0</v>
+      </c>
+      <c r="BP47">
+        <v>71829000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>72523000.0</v>
+      </c>
+      <c r="BR47">
+        <v>73404000.0</v>
+      </c>
+      <c r="BS47">
+        <v>73606000.0</v>
+      </c>
+      <c r="BT47">
+        <v>66392000.0</v>
+      </c>
+      <c r="BU47">
+        <v>64056000.0</v>
+      </c>
+      <c r="BV47">
+        <v>57698000.0</v>
+      </c>
+      <c r="BW47">
+        <v>55966000.0</v>
+      </c>
+      <c r="BX47">
+        <v>55454000.0</v>
+      </c>
+      <c r="BY47">
+        <v>52504000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>51182000.0</v>
+      </c>
+      <c r="CA47">
+        <v>49718000.0</v>
+      </c>
+      <c r="CB47">
+        <v>48904000.0</v>
+      </c>
+      <c r="CC47">
+        <v>47969000.0</v>
+      </c>
+      <c r="CD47">
+        <v>47057000.0</v>
+      </c>
+      <c r="CE47">
+        <v>44518000.0</v>
+      </c>
+      <c r="CF47">
+        <v>43664000.0</v>
+      </c>
+      <c r="CG47">
+        <v>39062000.0</v>
+      </c>
+      <c r="CH47">
+        <v>38228000.0</v>
+      </c>
+      <c r="CI47">
+        <v>33744000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>33667000.0</v>
+      </c>
+      <c r="CK47">
+        <v>33491000.0</v>
+      </c>
+      <c r="CL47">
+        <v>33470000.0</v>
+      </c>
+      <c r="CM47">
+        <v>32963000.0</v>
+      </c>
+      <c r="CN47">
+        <v>32647000.0</v>
+      </c>
+      <c r="CO47">
+        <v>32010000.0</v>
+      </c>
+      <c r="CP47">
+        <v>31932000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>30984000.0</v>
+      </c>
+      <c r="CR47">
+        <v>28186000.0</v>
+      </c>
+      <c r="CS47">
+        <v>26766000.0</v>
+      </c>
+      <c r="CT47">
+        <v>23847000.0</v>
+      </c>
+      <c r="CU47">
+        <v>21327000.0</v>
+      </c>
+      <c r="CV47">
+        <v>19537000.0</v>
+      </c>
+      <c r="CW47">
+        <v>17853000.0</v>
+      </c>
+      <c r="CX47">
+        <v>17974000.0</v>
+      </c>
+      <c r="CY47">
+        <v>16250000.0</v>
+      </c>
+      <c r="CZ47">
+        <v>16311000.0</v>
+      </c>
+      <c r="DA47">
+        <v>16612000.0</v>
+      </c>
+      <c r="DB47">
+        <v>16467000.0</v>
+      </c>
+      <c r="DC47">
+        <v>15963000.0</v>
+      </c>
+      <c r="DD47"/>
+      <c r="DE47"/>
+      <c r="DF47"/>
+      <c r="DG47"/>
+      <c r="DH47"/>
+      <c r="DI47"/>
+      <c r="DJ47"/>
+      <c r="DK47"/>
+      <c r="DL47"/>
+      <c r="DM47"/>
+      <c r="DN47"/>
+      <c r="DO47"/>
+      <c r="DP47"/>
+      <c r="DQ47"/>
+      <c r="DR47"/>
+      <c r="DS47"/>
+      <c r="DT47"/>
+    </row>
+    <row r="48" spans="1:124">
+      <c r="A48" t="s">
+        <v>78</v>
+      </c>
+      <c r="B48">
+        <v>2951691000.0</v>
+      </c>
+      <c r="C48">
+        <v>2779896000.0</v>
+      </c>
+      <c r="D48">
+        <v>2614173000.0</v>
+      </c>
+      <c r="E48">
+        <v>2426463000.0</v>
+      </c>
+      <c r="F48">
+        <v>2240470000.0</v>
+      </c>
+      <c r="G48">
+        <v>2080053000.0</v>
+      </c>
+      <c r="H48">
+        <v>2046809000.0</v>
+      </c>
+      <c r="I48">
+        <v>1943874000.0</v>
+      </c>
+      <c r="J48">
+        <v>1841933000.0</v>
+      </c>
+      <c r="K48">
+        <v>1749215000.0</v>
+      </c>
+      <c r="L48">
+        <v>1685166000.0</v>
+      </c>
+      <c r="M48">
+        <v>1618080000.0</v>
+      </c>
+      <c r="N48">
+        <v>1533508000.0</v>
+      </c>
+      <c r="O48">
+        <v>1448636000.0</v>
+      </c>
+      <c r="P48">
+        <v>1347042000.0</v>
+      </c>
+      <c r="Q48">
+        <v>1241413000.0</v>
+      </c>
+      <c r="R48">
+        <v>1146230000.0</v>
+      </c>
+      <c r="S48">
+        <v>1064064000.0</v>
+      </c>
+      <c r="T48">
+        <v>997657000.0</v>
+      </c>
+      <c r="U48">
+        <v>925044000.0</v>
+      </c>
+      <c r="V48">
+        <v>836584000.0</v>
+      </c>
+      <c r="W48">
+        <v>770952000.0</v>
+      </c>
+      <c r="X48">
+        <v>657451000.0</v>
+      </c>
+      <c r="Y48">
+        <v>604564000.0</v>
+      </c>
+      <c r="Z48">
+        <v>542677000.0</v>
+      </c>
+      <c r="AA48">
+        <v>643345000.0</v>
+      </c>
+      <c r="AB48">
+        <v>679895000.0</v>
+      </c>
+      <c r="AC48">
+        <v>646325000.0</v>
+      </c>
+      <c r="AD48">
+        <v>609444000.0</v>
+      </c>
+      <c r="AE48">
+        <v>582034000.0</v>
+      </c>
+      <c r="AF48">
+        <v>551108000.0</v>
+      </c>
+      <c r="AG48">
+        <v>515155000.0</v>
+      </c>
+      <c r="AH48">
+        <v>480928000.0</v>
+      </c>
+      <c r="AI48">
+        <v>452982000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>419847000.0</v>
+      </c>
+      <c r="AK48">
+        <v>427093000.0</v>
+      </c>
+      <c r="AL48">
+        <v>401706000.0</v>
+      </c>
+      <c r="AM48">
+        <v>379535000.0</v>
+      </c>
+      <c r="AN48">
+        <v>370916000.0</v>
+      </c>
+      <c r="AO48">
+        <v>354490000.0</v>
+      </c>
+      <c r="AP48">
+        <v>333900000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>316642000.0</v>
+      </c>
+      <c r="AR48">
+        <v>298919000.0</v>
+      </c>
+      <c r="AS48">
+        <v>279681000.0</v>
+      </c>
+      <c r="AT48">
+        <v>260591000.0</v>
+      </c>
+      <c r="AU48">
+        <v>241526000.0</v>
+      </c>
+      <c r="AV48">
+        <v>223156000.0</v>
+      </c>
+      <c r="AW48">
+        <v>207219000.0</v>
+      </c>
+      <c r="AX48">
+        <v>192961000.0</v>
+      </c>
+      <c r="AY48">
+        <v>179842000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>168577000.0</v>
+      </c>
+      <c r="BA48">
+        <v>159980000.0</v>
+      </c>
+      <c r="BB48">
+        <v>153040000.0</v>
+      </c>
+      <c r="BC48">
+        <v>143573000.0</v>
+      </c>
+      <c r="BD48">
+        <v>135986000.0</v>
+      </c>
+      <c r="BE48">
+        <v>132798000.0</v>
+      </c>
+      <c r="BF48">
+        <v>126304000.0</v>
+      </c>
+      <c r="BG48">
+        <v>120837000.0</v>
+      </c>
+      <c r="BH48">
+        <v>116198000.0</v>
+      </c>
+      <c r="BI48">
+        <v>113752000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>105799000.0</v>
+      </c>
+      <c r="BK48">
+        <v>103262000.0</v>
+      </c>
+      <c r="BL48">
+        <v>103117000.0</v>
+      </c>
+      <c r="BM48">
+        <v>104730000.0</v>
+      </c>
+      <c r="BN48">
+        <v>105115000.0</v>
+      </c>
+      <c r="BO48">
+        <v>106713000.0</v>
+      </c>
+      <c r="BP48">
+        <v>59915000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>60561000.0</v>
+      </c>
+      <c r="BR48">
+        <v>60550000.0</v>
+      </c>
+      <c r="BS48">
+        <v>60952000.0</v>
+      </c>
+      <c r="BT48">
+        <v>59171000.0</v>
+      </c>
+      <c r="BU48">
+        <v>57534000.0</v>
+      </c>
+      <c r="BV48">
+        <v>59147000.0</v>
+      </c>
+      <c r="BW48">
+        <v>54731000.0</v>
+      </c>
+      <c r="BX48">
+        <v>50499000.0</v>
+      </c>
+      <c r="BY48">
+        <v>46923000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>42846000.0</v>
+      </c>
+      <c r="CA48">
+        <v>38838000.0</v>
+      </c>
+      <c r="CB48">
+        <v>51508000.0</v>
+      </c>
+      <c r="CC48">
+        <v>48233000.0</v>
+      </c>
+      <c r="CD48">
+        <v>44452000.0</v>
+      </c>
+      <c r="CE48">
+        <v>40927000.0</v>
+      </c>
+      <c r="CF48">
+        <v>37614000.0</v>
+      </c>
+      <c r="CG48">
+        <v>34902000.0</v>
+      </c>
+      <c r="CH48">
+        <v>31921000.0</v>
+      </c>
+      <c r="CI48">
+        <v>29187000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>26486000.0</v>
+      </c>
+      <c r="CK48">
+        <v>36452000.0</v>
+      </c>
+      <c r="CL48">
+        <v>33853000.0</v>
+      </c>
+      <c r="CM48">
+        <v>31841000.0</v>
+      </c>
+      <c r="CN48">
+        <v>29787000.0</v>
+      </c>
+      <c r="CO48">
+        <v>27426000.0</v>
+      </c>
+      <c r="CP48">
+        <v>24847000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>22264000.0</v>
+      </c>
+      <c r="CR48">
+        <v>20071000.0</v>
+      </c>
+      <c r="CS48">
+        <v>35243000.0</v>
+      </c>
+      <c r="CT48">
+        <v>33104000.0</v>
+      </c>
+      <c r="CU48">
+        <v>30817000.0</v>
+      </c>
+      <c r="CV48">
+        <v>28485000.0</v>
+      </c>
+      <c r="CW48">
+        <v>26544000.0</v>
+      </c>
+      <c r="CX48">
+        <v>24436000.0</v>
+      </c>
+      <c r="CY48">
+        <v>22320000.0</v>
+      </c>
+      <c r="CZ48">
+        <v>20228000.0</v>
+      </c>
+      <c r="DA48">
+        <v>18788000.0</v>
+      </c>
+      <c r="DB48">
+        <v>16967000.0</v>
+      </c>
+      <c r="DC48">
+        <v>15131000.0</v>
+      </c>
+      <c r="DD48">
+        <v>13500000.0</v>
+      </c>
+      <c r="DE48">
+        <v>12200000.0</v>
+      </c>
+      <c r="DF48">
+        <v>8900000.0</v>
+      </c>
+      <c r="DG48">
+        <v>7600000.0</v>
+      </c>
+      <c r="DH48">
+        <v>8700000.0</v>
+      </c>
+      <c r="DI48">
+        <v>21200000.0</v>
+      </c>
+      <c r="DJ48">
+        <v>19900000.0</v>
+      </c>
+      <c r="DK48">
+        <v>18500000.0</v>
+      </c>
+      <c r="DL48">
+        <v>17200000.0</v>
+      </c>
+      <c r="DM48">
+        <v>16300000.0</v>
+      </c>
+      <c r="DN48">
+        <v>15100000.0</v>
+      </c>
+      <c r="DO48">
+        <v>13900000.0</v>
+      </c>
+      <c r="DP48">
+        <v>22900000.0</v>
+      </c>
+      <c r="DQ48">
+        <v>15000000.0</v>
+      </c>
+      <c r="DR48">
+        <v>14000000.0</v>
+      </c>
+      <c r="DS48">
+        <v>13000000.0</v>
+      </c>
+      <c r="DT48">
+        <v>12241000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:124">
+      <c r="A49" t="s">
+        <v>79</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
+        <v>1533508000.0</v>
+      </c>
+      <c r="O49">
+        <v>1448636000.0</v>
+      </c>
+      <c r="P49">
+        <v>1347042000.0</v>
+      </c>
+      <c r="Q49">
+        <v>1241413000.0</v>
+      </c>
+      <c r="R49">
+        <v>1146230000.0</v>
+      </c>
+      <c r="S49">
+        <v>1064064000.0</v>
+      </c>
+      <c r="T49">
+        <v>997657000.0</v>
+      </c>
+      <c r="U49">
+        <v>925044000.0</v>
+      </c>
+      <c r="V49">
+        <v>836584000.0</v>
+      </c>
+      <c r="W49">
+        <v>770952000.0</v>
+      </c>
+      <c r="X49">
+        <v>657451000.0</v>
+      </c>
+      <c r="Y49">
+        <v>604564000.0</v>
+      </c>
+      <c r="Z49">
+        <v>542677000.0</v>
+      </c>
+      <c r="AA49">
+        <v>643345000.0</v>
+      </c>
+      <c r="AB49"/>
+      <c r="AC49">
+        <v>646325000.0</v>
+      </c>
+      <c r="AD49">
+        <v>609444000.0</v>
+      </c>
+      <c r="AE49">
+        <v>582034000.0</v>
+      </c>
+      <c r="AF49">
+        <v>551108000.0</v>
+      </c>
+      <c r="AG49">
+        <v>515155000.0</v>
+      </c>
+      <c r="AH49">
+        <v>480928000.0</v>
+      </c>
+      <c r="AI49">
+        <v>452982000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>419847000.0</v>
+      </c>
+      <c r="AK49">
+        <v>427093000.0</v>
+      </c>
+      <c r="AL49">
+        <v>401706000.0</v>
+      </c>
+      <c r="AM49">
+        <v>379534000.0</v>
+      </c>
+      <c r="AN49">
+        <v>370916000.0</v>
+      </c>
+      <c r="AO49">
+        <v>354490000.0</v>
+      </c>
+      <c r="AP49">
+        <v>333900000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>316642000.0</v>
+      </c>
+      <c r="AR49">
+        <v>298919000.0</v>
+      </c>
+      <c r="AS49">
+        <v>279681000.0</v>
+      </c>
+      <c r="AT49">
+        <v>260591000.0</v>
+      </c>
+      <c r="AU49">
+        <v>241526000.0</v>
+      </c>
+      <c r="AV49">
+        <v>223156000.0</v>
+      </c>
+      <c r="AW49">
+        <v>207219000.0</v>
+      </c>
+      <c r="AX49">
+        <v>192961000.0</v>
+      </c>
+      <c r="AY49">
+        <v>179842000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>168577000.0</v>
+      </c>
+      <c r="BA49">
+        <v>159980000.0</v>
+      </c>
+      <c r="BB49">
+        <v>153040000.0</v>
+      </c>
+      <c r="BC49">
+        <v>143573000.0</v>
+      </c>
+      <c r="BD49">
+        <v>135986000.0</v>
+      </c>
+      <c r="BE49">
+        <v>132798000.0</v>
+      </c>
+      <c r="BF49">
+        <v>126304000.0</v>
+      </c>
+      <c r="BG49">
+        <v>120837000.0</v>
+      </c>
+      <c r="BH49">
+        <v>116198000.0</v>
+      </c>
+      <c r="BI49">
+        <v>113752000.0</v>
+      </c>
+      <c r="BJ49">
+        <v>105799000.0</v>
+      </c>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+      <c r="DB49"/>
+      <c r="DC49"/>
+      <c r="DD49"/>
+      <c r="DE49"/>
+      <c r="DF49"/>
+      <c r="DG49"/>
+      <c r="DH49"/>
+      <c r="DI49"/>
+      <c r="DJ49"/>
+      <c r="DK49"/>
+      <c r="DL49"/>
+      <c r="DM49"/>
+      <c r="DN49"/>
+      <c r="DO49"/>
+      <c r="DP49"/>
+      <c r="DQ49"/>
+      <c r="DR49"/>
+      <c r="DS49"/>
+      <c r="DT49"/>
+    </row>
+    <row r="50" spans="1:124">
+      <c r="A50" t="s">
+        <v>80</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50">
+        <v>0.0</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50">
+        <v>0.0</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50">
+        <v>100000000.0</v>
+      </c>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50">
+        <v>0.0</v>
+      </c>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50">
+        <v>0.0</v>
+      </c>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
+        <v>700000000.0</v>
+      </c>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50">
+        <v>7000.0</v>
+      </c>
+      <c r="AG50">
+        <v>919000.0</v>
+      </c>
+      <c r="AH50">
+        <v>455820000.0</v>
+      </c>
+      <c r="AI50">
+        <v>579257000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>7000.0</v>
+      </c>
+      <c r="AK50">
+        <v>374931000.0</v>
+      </c>
+      <c r="AL50">
+        <v>432554000.0</v>
+      </c>
+      <c r="AM50">
+        <v>460419000.0</v>
+      </c>
+      <c r="AN50">
+        <v>369810000.0</v>
+      </c>
+      <c r="AO50">
+        <v>360574000.0</v>
+      </c>
+      <c r="AP50">
+        <v>396318000.0</v>
+      </c>
+      <c r="AQ50"/>
+      <c r="AR50">
+        <v>344107000.0</v>
+      </c>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
+        <v>323607000.0</v>
+      </c>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+      <c r="DB50"/>
+      <c r="DC50"/>
+      <c r="DD50"/>
+      <c r="DE50"/>
+      <c r="DF50"/>
+      <c r="DG50"/>
+      <c r="DH50"/>
+      <c r="DI50"/>
+      <c r="DJ50"/>
+      <c r="DK50"/>
+      <c r="DL50"/>
+      <c r="DM50"/>
+      <c r="DN50"/>
+      <c r="DO50"/>
+      <c r="DP50"/>
+      <c r="DQ50"/>
+      <c r="DR50"/>
+      <c r="DS50"/>
+      <c r="DT50"/>
+    </row>
+    <row r="51" spans="1:124">
+      <c r="A51" t="s">
+        <v>81</v>
+      </c>
+      <c r="B51">
+        <v>1566235000.0</v>
+      </c>
+      <c r="C51">
+        <v>1340028000.0</v>
+      </c>
+      <c r="D51">
+        <v>1314751000.0</v>
+      </c>
+      <c r="E51">
+        <v>1290521000.0</v>
+      </c>
+      <c r="F51">
+        <v>1730263000.0</v>
+      </c>
+      <c r="G51">
+        <v>1432135000.0</v>
+      </c>
+      <c r="H51">
+        <v>896136000.0</v>
+      </c>
+      <c r="I51">
+        <v>1229948000.0</v>
+      </c>
+      <c r="J51">
+        <v>1234122000.0</v>
+      </c>
+      <c r="K51">
+        <v>946503000.0</v>
+      </c>
+      <c r="L51">
+        <v>970779000.0</v>
+      </c>
+      <c r="M51">
+        <v>905301000.0</v>
+      </c>
+      <c r="N51">
+        <v>1373536000.0</v>
+      </c>
+      <c r="O51">
+        <v>1836290000.0</v>
+      </c>
+      <c r="P51">
+        <v>938382000.0</v>
+      </c>
+      <c r="Q51">
+        <v>950170000.0</v>
+      </c>
+      <c r="R51">
+        <v>1062459000.0</v>
+      </c>
+      <c r="S51">
+        <v>1175962000.0</v>
+      </c>
+      <c r="T51">
+        <v>1097995000.0</v>
+      </c>
+      <c r="U51">
+        <v>1186543000.0</v>
+      </c>
+      <c r="V51">
+        <v>1213977000.0</v>
+      </c>
+      <c r="W51">
+        <v>1268904000.0</v>
+      </c>
+      <c r="X51">
+        <v>1159535000.0</v>
+      </c>
+      <c r="Y51">
+        <v>1796360000.0</v>
+      </c>
+      <c r="Z51">
+        <v>1809758000.0</v>
+      </c>
+      <c r="AA51">
+        <v>1641823000.0</v>
+      </c>
+      <c r="AB51">
+        <v>1515936000.0</v>
+      </c>
+      <c r="AC51">
+        <v>1084843000.0</v>
+      </c>
+      <c r="AD51">
+        <v>1114443000.0</v>
+      </c>
+      <c r="AE51">
+        <v>893141000.0</v>
+      </c>
+      <c r="AF51">
+        <v>416084000.0</v>
+      </c>
+      <c r="AG51">
+        <v>116838000.0</v>
+      </c>
+      <c r="AH51">
+        <v>571574000.0</v>
+      </c>
+      <c r="AI51">
+        <v>794846000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>316385000.0</v>
+      </c>
+      <c r="AK51">
+        <v>458238000.0</v>
+      </c>
+      <c r="AL51">
+        <v>530701000.0</v>
+      </c>
+      <c r="AM51">
+        <v>568407000.0</v>
+      </c>
+      <c r="AN51">
+        <v>425168000.0</v>
+      </c>
+      <c r="AO51">
+        <v>415880000.0</v>
+      </c>
+      <c r="AP51">
+        <v>451572000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>367244000.0</v>
+      </c>
+      <c r="AR51">
+        <v>399265000.0</v>
+      </c>
+      <c r="AS51">
+        <v>315628000.0</v>
+      </c>
+      <c r="AT51">
+        <v>342958000.0</v>
+      </c>
+      <c r="AU51">
+        <v>331777000.0</v>
+      </c>
+      <c r="AV51">
+        <v>424817000.0</v>
+      </c>
+      <c r="AW51">
+        <v>332356000.0</v>
+      </c>
+      <c r="AX51">
+        <v>381640000.0</v>
+      </c>
+      <c r="AY51">
+        <v>355948000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>313461000.0</v>
+      </c>
+      <c r="BA51">
+        <v>335139000.0</v>
+      </c>
+      <c r="BB51">
+        <v>316819000.0</v>
+      </c>
+      <c r="BC51">
+        <v>383339000.0</v>
+      </c>
+      <c r="BD51">
+        <v>293518000.0</v>
+      </c>
+      <c r="BE51">
+        <v>272137000.0</v>
+      </c>
+      <c r="BF51">
+        <v>266369000.0</v>
+      </c>
+      <c r="BG51">
+        <v>281809000.0</v>
+      </c>
+      <c r="BH51">
+        <v>227119000.0</v>
+      </c>
+      <c r="BI51">
+        <v>231358000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>233825000.0</v>
+      </c>
+      <c r="BK51">
+        <v>253147000.0</v>
+      </c>
+      <c r="BL51">
+        <v>237995000.0</v>
+      </c>
+      <c r="BM51">
+        <v>226088000.0</v>
+      </c>
+      <c r="BN51">
+        <v>239838000.0</v>
+      </c>
+      <c r="BO51">
+        <v>300598000.0</v>
+      </c>
+      <c r="BP51">
+        <v>306139000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>355654000.0</v>
+      </c>
+      <c r="BR51">
+        <v>332107000.0</v>
+      </c>
+      <c r="BS51">
+        <v>358784000.0</v>
+      </c>
+      <c r="BT51">
+        <v>349870000.0</v>
+      </c>
+      <c r="BU51">
+        <v>397066000.0</v>
+      </c>
+      <c r="BV51">
+        <v>482931000.0</v>
+      </c>
+      <c r="BW51">
+        <v>425518000.0</v>
+      </c>
+      <c r="BX51">
+        <v>440046000.0</v>
+      </c>
+      <c r="BY51">
+        <v>261361000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>301871000.0</v>
+      </c>
+      <c r="CA51">
+        <v>341806000.0</v>
+      </c>
+      <c r="CB51">
+        <v>293521000.0</v>
+      </c>
+      <c r="CC51">
+        <v>288412000.0</v>
+      </c>
+      <c r="CD51">
+        <v>282006000.0</v>
+      </c>
+      <c r="CE51">
+        <v>274587000.0</v>
+      </c>
+      <c r="CF51">
+        <v>294420000.0</v>
+      </c>
+      <c r="CG51">
+        <v>257216000.0</v>
+      </c>
+      <c r="CH51">
+        <v>234700000.0</v>
+      </c>
+      <c r="CI51">
+        <v>148125000.0</v>
+      </c>
+      <c r="CJ51">
+        <v>141136000.0</v>
+      </c>
+      <c r="CK51">
+        <v>123189000.0</v>
+      </c>
+      <c r="CL51">
+        <v>200581000.0</v>
+      </c>
+      <c r="CM51">
+        <v>153536000.0</v>
+      </c>
+      <c r="CN51">
+        <v>133017000.0</v>
+      </c>
+      <c r="CO51">
+        <v>145416000.0</v>
+      </c>
+      <c r="CP51">
+        <v>130833000.0</v>
+      </c>
+      <c r="CQ51">
+        <v>139544000.0</v>
+      </c>
+      <c r="CR51">
+        <v>138116000.0</v>
+      </c>
+      <c r="CS51">
+        <v>128125000.0</v>
+      </c>
+      <c r="CT51">
+        <v>116220000.0</v>
+      </c>
+      <c r="CU51">
+        <v>128178000.0</v>
+      </c>
+      <c r="CV51">
+        <v>116117000.0</v>
+      </c>
+      <c r="CW51">
+        <v>125766000.0</v>
+      </c>
+      <c r="CX51">
+        <v>113269000.0</v>
+      </c>
+      <c r="CY51">
+        <v>86730000.0</v>
+      </c>
+      <c r="CZ51">
+        <v>122998000.0</v>
+      </c>
+      <c r="DA51">
+        <v>137155000.0</v>
+      </c>
+      <c r="DB51">
+        <v>174940000.0</v>
+      </c>
+      <c r="DC51">
+        <v>85920000.0</v>
+      </c>
+      <c r="DD51">
+        <v>110900000.0</v>
+      </c>
+      <c r="DE51">
+        <v>97400000.0</v>
+      </c>
+      <c r="DF51">
+        <v>91100000.0</v>
+      </c>
+      <c r="DG51">
+        <v>87000000.0</v>
+      </c>
+      <c r="DH51">
+        <v>58600000.0</v>
+      </c>
+      <c r="DI51">
+        <v>54300000.0</v>
+      </c>
+      <c r="DJ51">
+        <v>49900000.0</v>
+      </c>
+      <c r="DK51">
+        <v>49400000.0</v>
+      </c>
+      <c r="DL51">
+        <v>54300000.0</v>
+      </c>
+      <c r="DM51">
+        <v>50900000.0</v>
+      </c>
+      <c r="DN51">
+        <v>40300000.0</v>
+      </c>
+      <c r="DO51">
+        <v>38100000.0</v>
+      </c>
+      <c r="DP51">
+        <v>32500000.0</v>
+      </c>
+      <c r="DQ51">
+        <v>21000000.0</v>
+      </c>
+      <c r="DR51">
+        <v>33000000.0</v>
+      </c>
+      <c r="DS51">
+        <v>31000000.0</v>
+      </c>
+      <c r="DT51">
+        <v>25833000.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:124">
+      <c r="A52" t="s">
+        <v>82</v>
+      </c>
+      <c r="B52">
+        <v>1566235000.0</v>
+      </c>
+      <c r="C52">
+        <v>643386000.0</v>
+      </c>
+      <c r="D52">
+        <v>618215000.0</v>
+      </c>
+      <c r="E52">
+        <v>594092000.0</v>
+      </c>
+      <c r="F52">
+        <v>630558000.0</v>
+      </c>
+      <c r="G52">
+        <v>679337000.0</v>
+      </c>
+      <c r="H52">
+        <v>514912000.0</v>
+      </c>
+      <c r="I52">
+        <v>538322000.0</v>
+      </c>
+      <c r="J52">
+        <v>542403000.0</v>
+      </c>
+      <c r="K52">
+        <v>554691000.0</v>
+      </c>
+      <c r="L52">
+        <v>589185000.0</v>
+      </c>
+      <c r="M52">
+        <v>513304000.0</v>
+      </c>
+      <c r="N52">
+        <v>581446000.0</v>
+      </c>
+      <c r="O52">
+        <v>544108000.0</v>
+      </c>
+      <c r="P52">
+        <v>556417000.0</v>
+      </c>
+      <c r="Q52">
+        <v>557802000.0</v>
+      </c>
+      <c r="R52">
+        <v>669999000.0</v>
+      </c>
+      <c r="S52">
+        <v>770409000.0</v>
+      </c>
+      <c r="T52">
+        <v>781239000.0</v>
+      </c>
+      <c r="U52">
+        <v>859736000.0</v>
+      </c>
+      <c r="V52">
+        <v>862429000.0</v>
+      </c>
+      <c r="W52">
+        <v>878581000.0</v>
+      </c>
+      <c r="X52">
+        <v>779666000.0</v>
+      </c>
+      <c r="Y52">
+        <v>706723000.0</v>
+      </c>
+      <c r="Z52">
+        <v>720479000.0</v>
+      </c>
+      <c r="AA52">
+        <v>325723000.0</v>
+      </c>
+      <c r="AB52">
+        <v>700000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>269072000.0</v>
+      </c>
+      <c r="AD52">
+        <v>298029000.0</v>
+      </c>
+      <c r="AE52">
+        <v>276891000.0</v>
+      </c>
+      <c r="AF52">
+        <v>150000000.0</v>
+      </c>
+      <c r="AG52">
+        <v>919000.0</v>
+      </c>
+      <c r="AH52">
+        <v>455820000.0</v>
+      </c>
+      <c r="AI52">
+        <v>579257000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>100000000.0</v>
+      </c>
+      <c r="AK52">
+        <v>374931000.0</v>
+      </c>
+      <c r="AL52">
+        <v>432554000.0</v>
+      </c>
+      <c r="AM52">
+        <v>460419000.0</v>
+      </c>
+      <c r="AN52">
+        <v>369810000.0</v>
+      </c>
+      <c r="AO52">
+        <v>360574000.0</v>
+      </c>
+      <c r="AP52">
+        <v>396318000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>312034000.0</v>
+      </c>
+      <c r="AR52">
+        <v>344107000.0</v>
+      </c>
+      <c r="AS52">
+        <v>260521000.0</v>
+      </c>
+      <c r="AT52">
+        <v>287903000.0</v>
+      </c>
+      <c r="AU52">
+        <v>276774000.0</v>
+      </c>
+      <c r="AV52">
+        <v>323607000.0</v>
+      </c>
+      <c r="AW52">
+        <v>231229000.0</v>
+      </c>
+      <c r="AX52">
+        <v>280595000.0</v>
+      </c>
+      <c r="AY52">
+        <v>254985000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>211401000.0</v>
+      </c>
+      <c r="BA52">
+        <v>233792000.0</v>
+      </c>
+      <c r="BB52">
+        <v>262447000.0</v>
+      </c>
+      <c r="BC52">
+        <v>328701000.0</v>
+      </c>
+      <c r="BD52">
+        <v>238621000.0</v>
+      </c>
+      <c r="BE52">
+        <v>226330000.0</v>
+      </c>
+      <c r="BF52">
+        <v>220264000.0</v>
+      </c>
+      <c r="BG52">
+        <v>235412000.0</v>
+      </c>
+      <c r="BH52">
+        <v>180436000.0</v>
+      </c>
+      <c r="BI52">
+        <v>184403000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>187550000.0</v>
+      </c>
+      <c r="BK52">
+        <v>206560000.0</v>
+      </c>
+      <c r="BL52">
+        <v>191017000.0</v>
+      </c>
+      <c r="BM52">
+        <v>163905000.0</v>
+      </c>
+      <c r="BN52">
+        <v>177281000.0</v>
+      </c>
+      <c r="BO52">
+        <v>237669000.0</v>
+      </c>
+      <c r="BP52">
+        <v>162515000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>211606000.0</v>
+      </c>
+      <c r="BR52">
+        <v>187677000.0</v>
+      </c>
+      <c r="BS52">
+        <v>205985000.0</v>
+      </c>
+      <c r="BT52">
+        <v>172393000.0</v>
+      </c>
+      <c r="BU52">
+        <v>224328000.0</v>
+      </c>
+      <c r="BV52">
+        <v>322682000.0</v>
+      </c>
+      <c r="BW52">
+        <v>252178000.0</v>
+      </c>
+      <c r="BX52">
+        <v>296186000.0</v>
+      </c>
+      <c r="BY52">
+        <v>172496000.0</v>
+      </c>
+      <c r="BZ52">
+        <v>200989000.0</v>
+      </c>
+      <c r="CA52">
+        <v>201407000.0</v>
+      </c>
+      <c r="CB52">
+        <v>203105000.0</v>
+      </c>
+      <c r="CC52">
+        <v>147955000.0</v>
+      </c>
+      <c r="CD52">
+        <v>140283000.0</v>
+      </c>
+      <c r="CE52">
+        <v>139347000.0</v>
+      </c>
+      <c r="CF52">
+        <v>150163000.0</v>
+      </c>
+      <c r="CG52">
+        <v>159922000.0</v>
+      </c>
+      <c r="CH52">
+        <v>140510000.0</v>
+      </c>
+      <c r="CI52">
+        <v>96222000.0</v>
+      </c>
+      <c r="CJ52">
+        <v>89208000.0</v>
+      </c>
+      <c r="CK52">
+        <v>71214000.0</v>
+      </c>
+      <c r="CL52">
+        <v>108581000.0</v>
+      </c>
+      <c r="CM52">
+        <v>101511000.0</v>
+      </c>
+      <c r="CN52">
+        <v>80967000.0</v>
+      </c>
+      <c r="CO52">
+        <v>95916000.0</v>
+      </c>
+      <c r="CP52">
+        <v>81333000.0</v>
+      </c>
+      <c r="CQ52">
+        <v>90044000.0</v>
+      </c>
+      <c r="CR52">
+        <v>88616000.0</v>
+      </c>
+      <c r="CS52">
+        <v>78625000.0</v>
+      </c>
+      <c r="CT52">
+        <v>66720000.0</v>
+      </c>
+      <c r="CU52">
+        <v>78678000.0</v>
+      </c>
+      <c r="CV52">
+        <v>66617000.0</v>
+      </c>
+      <c r="CW52">
+        <v>75266000.0</v>
+      </c>
+      <c r="CX52">
+        <v>62769000.0</v>
+      </c>
+      <c r="CY52">
+        <v>65680000.0</v>
+      </c>
+      <c r="CZ52">
+        <v>65948000.0</v>
+      </c>
+      <c r="DA52">
+        <v>88255000.0</v>
+      </c>
+      <c r="DB52">
+        <v>151840000.0</v>
+      </c>
+      <c r="DC52">
+        <v>59170000.0</v>
+      </c>
+      <c r="DD52">
+        <v>84100000.0</v>
+      </c>
+      <c r="DE52">
+        <v>63200000.0</v>
+      </c>
+      <c r="DF52">
+        <v>71100000.0</v>
+      </c>
+      <c r="DG52">
+        <v>67000000.0</v>
+      </c>
+      <c r="DH52">
+        <v>52200000.0</v>
+      </c>
+      <c r="DI52">
+        <v>54300000.0</v>
+      </c>
+      <c r="DJ52">
+        <v>49900000.0</v>
+      </c>
+      <c r="DK52">
+        <v>49400000.0</v>
+      </c>
+      <c r="DL52">
+        <v>54300000.0</v>
+      </c>
+      <c r="DM52">
+        <v>50900000.0</v>
+      </c>
+      <c r="DN52">
+        <v>40300000.0</v>
+      </c>
+      <c r="DO52">
+        <v>38100000.0</v>
+      </c>
+      <c r="DP52">
+        <v>32500000.0</v>
+      </c>
+      <c r="DQ52">
+        <v>21000000.0</v>
+      </c>
+      <c r="DR52">
+        <v>33000000.0</v>
+      </c>
+      <c r="DS52">
+        <v>31000000.0</v>
+      </c>
+      <c r="DT52">
+        <v>25833000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:124">
+      <c r="A53" t="s">
+        <v>83</v>
+      </c>
+      <c r="B53">
+        <v>6598177000.0</v>
+      </c>
+      <c r="C53">
+        <v>6530348000.0</v>
+      </c>
+      <c r="D53">
+        <v>6313756000.0</v>
+      </c>
+      <c r="E53">
+        <v>34214000.0</v>
+      </c>
+      <c r="F53">
+        <v>5927867000.0</v>
+      </c>
+      <c r="G53">
+        <v>5853369000.0</v>
+      </c>
+      <c r="H53">
+        <v>100389000.0</v>
+      </c>
+      <c r="I53">
+        <v>4564363000.0</v>
+      </c>
+      <c r="J53">
+        <v>4498264000.0</v>
+      </c>
+      <c r="K53">
+        <v>4598400000.0</v>
+      </c>
+      <c r="L53">
+        <v>4784388000.0</v>
+      </c>
+      <c r="M53">
+        <v>4623618000.0</v>
+      </c>
+      <c r="N53">
+        <v>4949334000.0</v>
+      </c>
+      <c r="O53">
+        <v>5159999000.0</v>
+      </c>
+      <c r="P53">
+        <v>5326822000.0</v>
+      </c>
+      <c r="Q53">
+        <v>5369610000.0</v>
+      </c>
+      <c r="R53">
+        <v>5666008000.0</v>
+      </c>
+      <c r="S53">
+        <v>5924206000.0</v>
+      </c>
+      <c r="T53">
+        <v>5193478000.0</v>
+      </c>
+      <c r="U53">
+        <v>4631554000.0</v>
+      </c>
+      <c r="V53">
+        <v>4369159000.0</v>
+      </c>
+      <c r="W53">
+        <v>3891490000.0</v>
+      </c>
+      <c r="X53">
+        <v>3330672000.0</v>
+      </c>
+      <c r="Y53">
+        <v>3561929000.0</v>
+      </c>
+      <c r="Z53">
+        <v>3137718000.0</v>
+      </c>
+      <c r="AA53">
+        <v>1971195000.0</v>
+      </c>
+      <c r="AB53">
+        <v>1956047000.0</v>
+      </c>
+      <c r="AC53">
+        <v>1813134000.0</v>
+      </c>
+      <c r="AD53">
+        <v>1717276000.0</v>
+      </c>
+      <c r="AE53">
+        <v>1466249000.0</v>
+      </c>
+      <c r="AF53">
+        <v>1517067000.0</v>
+      </c>
+      <c r="AG53">
+        <v>1551281000.0</v>
+      </c>
+      <c r="AH53">
+        <v>1577999000.0</v>
+      </c>
+      <c r="AI53">
+        <v>1640837000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>1650710000.0</v>
+      </c>
+      <c r="AK53">
+        <v>1320679000.0</v>
+      </c>
+      <c r="AL53">
+        <v>1341652000.0</v>
+      </c>
+      <c r="AM53">
+        <v>1381013000.0</v>
+      </c>
+      <c r="AN53">
+        <v>999405000.0</v>
+      </c>
+      <c r="AO53">
+        <v>925374000.0</v>
+      </c>
+      <c r="AP53">
+        <v>989610000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>978047000.0</v>
+      </c>
+      <c r="AR53">
+        <v>1009541000.0</v>
+      </c>
+      <c r="AS53">
+        <v>885798000.0</v>
+      </c>
+      <c r="AT53">
+        <v>841661000.0</v>
+      </c>
+      <c r="AU53">
+        <v>808396000.0</v>
+      </c>
+      <c r="AV53">
+        <v>806766000.0</v>
+      </c>
+      <c r="AW53">
+        <v>805114000.0</v>
+      </c>
+      <c r="AX53">
+        <v>795741000.0</v>
+      </c>
+      <c r="AY53">
+        <v>793124000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>786791000.0</v>
+      </c>
+      <c r="BA53">
+        <v>626798000.0</v>
+      </c>
+      <c r="BB53">
+        <v>511347000.0</v>
+      </c>
+      <c r="BC53">
+        <v>510852000.0</v>
+      </c>
+      <c r="BD53">
+        <v>534883000.0</v>
+      </c>
+      <c r="BE53">
+        <v>169872000.0</v>
+      </c>
+      <c r="BF53">
+        <v>16099000.0</v>
+      </c>
+      <c r="BG53">
+        <v>71410000.0</v>
+      </c>
+      <c r="BH53">
+        <v>289195000.0</v>
+      </c>
+      <c r="BI53">
+        <v>22300000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>20427000.0</v>
+      </c>
+      <c r="BK53">
+        <v>282006000.0</v>
+      </c>
+      <c r="BL53">
+        <v>153234000.0</v>
+      </c>
+      <c r="BM53">
+        <v>21116000.0</v>
+      </c>
+      <c r="BN53">
+        <v>22181000.0</v>
+      </c>
+      <c r="BO53">
+        <v>22230000.0</v>
+      </c>
+      <c r="BP53">
+        <v>24211000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>15416000.0</v>
+      </c>
+      <c r="BR53">
+        <v>15416000.0</v>
+      </c>
+      <c r="BS53">
+        <v>15417000.0</v>
+      </c>
+      <c r="BT53">
+        <v>1000000.0</v>
+      </c>
+      <c r="BU53">
+        <v>22500000.0</v>
+      </c>
+      <c r="BV53">
+        <v>44351000.0</v>
+      </c>
+      <c r="BW53">
+        <v>42068000.0</v>
+      </c>
+      <c r="BX53">
+        <v>29301000.0</v>
+      </c>
+      <c r="BY53">
+        <v>10600000.0</v>
+      </c>
+      <c r="BZ53">
+        <v>37500000.0</v>
+      </c>
+      <c r="CA53">
+        <v>44000000.0</v>
+      </c>
+      <c r="CB53">
+        <v>30000000.0</v>
+      </c>
+      <c r="CC53">
+        <v>32700000.0</v>
+      </c>
+      <c r="CD53">
+        <v>9500000.0</v>
+      </c>
+      <c r="CE53">
+        <v>35060000.0</v>
+      </c>
+      <c r="CF53">
+        <v>41440000.0</v>
+      </c>
+      <c r="CG53">
+        <v>35500000.0</v>
+      </c>
+      <c r="CH53">
+        <v>45000000.0</v>
+      </c>
+      <c r="CI53">
+        <v>33655000.0</v>
+      </c>
+      <c r="CJ53">
+        <v>3000000.0</v>
+      </c>
+      <c r="CK53">
+        <v>7000000.0</v>
+      </c>
+      <c r="CL53">
+        <v>3000000.0</v>
+      </c>
+      <c r="CM53">
+        <v>38000000.0</v>
+      </c>
+      <c r="CN53">
+        <v>4500000.0</v>
+      </c>
+      <c r="CO53"/>
+      <c r="CP53">
+        <v>1200000.0</v>
+      </c>
+      <c r="CQ53">
+        <v>12350000.0</v>
+      </c>
+      <c r="CR53">
+        <v>35000.0</v>
+      </c>
+      <c r="CS53">
+        <v>6400000.0</v>
+      </c>
+      <c r="CT53">
+        <v>2850000.0</v>
+      </c>
+      <c r="CU53">
+        <v>23800000.0</v>
+      </c>
+      <c r="CV53">
+        <v>1000000.0</v>
+      </c>
+      <c r="CW53">
+        <v>21400000.0</v>
+      </c>
+      <c r="CX53">
+        <v>32600000.0</v>
+      </c>
+      <c r="CY53"/>
+      <c r="CZ53">
+        <v>158000.0</v>
+      </c>
+      <c r="DA53">
+        <v>1150000.0</v>
+      </c>
+      <c r="DB53">
+        <v>62000000.0</v>
+      </c>
+      <c r="DC53"/>
+      <c r="DD53"/>
+      <c r="DE53">
+        <v>3600000.0</v>
+      </c>
+      <c r="DF53"/>
+      <c r="DG53">
+        <v>1600000.0</v>
+      </c>
+      <c r="DH53"/>
+      <c r="DI53"/>
+      <c r="DJ53">
+        <v>9200000.0</v>
+      </c>
+      <c r="DK53">
+        <v>22200000.0</v>
+      </c>
+      <c r="DL53"/>
+      <c r="DM53">
+        <v>2000000.0</v>
+      </c>
+      <c r="DN53">
+        <v>500000.0</v>
+      </c>
+      <c r="DO53">
+        <v>16500000.0</v>
+      </c>
+      <c r="DP53"/>
+      <c r="DQ53"/>
+      <c r="DR53"/>
+      <c r="DS53"/>
+      <c r="DT53"/>
+    </row>
+    <row r="54" spans="1:124">
+      <c r="A54" t="s">
+        <v>84</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+      <c r="DB54"/>
+      <c r="DC54"/>
+      <c r="DD54"/>
+      <c r="DE54"/>
+      <c r="DF54"/>
+      <c r="DG54"/>
+      <c r="DH54"/>
+      <c r="DI54"/>
+      <c r="DJ54"/>
+      <c r="DK54"/>
+      <c r="DL54"/>
+      <c r="DM54"/>
+      <c r="DN54"/>
+      <c r="DO54"/>
+      <c r="DP54"/>
+      <c r="DQ54"/>
+      <c r="DR54"/>
+      <c r="DS54"/>
+      <c r="DT54"/>
+    </row>
+    <row r="55" spans="1:124">
+      <c r="A55" t="s">
+        <v>85</v>
+      </c>
+      <c r="B55">
+        <v>68910028000.0</v>
+      </c>
+      <c r="C55">
+        <v>67979223000.0</v>
+      </c>
+      <c r="D55">
+        <v>67197412000.0</v>
+      </c>
+      <c r="E55">
+        <v>66048210000.0</v>
+      </c>
+      <c r="F55">
+        <v>65893322000.0</v>
+      </c>
+      <c r="G55">
+        <v>65135454000.0</v>
+      </c>
+      <c r="H55">
+        <v>46381204000.0</v>
+      </c>
+      <c r="I55">
+        <v>46082647000.0</v>
+      </c>
+      <c r="J55">
+        <v>45493970000.0</v>
+      </c>
+      <c r="K55">
+        <v>45144838000.0</v>
+      </c>
+      <c r="L55">
+        <v>44902024000.0</v>
+      </c>
+      <c r="M55">
+        <v>44989128000.0</v>
+      </c>
+      <c r="N55">
+        <v>44940332000.0</v>
+      </c>
+      <c r="O55">
+        <v>44923827000.0</v>
+      </c>
+      <c r="P55">
+        <v>43918696000.0</v>
+      </c>
+      <c r="Q55">
+        <v>45178609000.0</v>
+      </c>
+      <c r="R55">
+        <v>46207422000.0</v>
+      </c>
+      <c r="S55">
+        <v>46201541000.0</v>
+      </c>
+      <c r="T55">
+        <v>41838456000.0</v>
+      </c>
+      <c r="U55">
+        <v>40903708000.0</v>
+      </c>
+      <c r="V55">
+        <v>40375869000.0</v>
+      </c>
+      <c r="W55">
+        <v>39730332000.0</v>
+      </c>
+      <c r="X55">
+        <v>37789873000.0</v>
+      </c>
+      <c r="Y55">
+        <v>37819366000.0</v>
+      </c>
+      <c r="Z55">
+        <v>37725356000.0</v>
+      </c>
+      <c r="AA55">
+        <v>16642911000.0</v>
+      </c>
+      <c r="AB55">
+        <v>15921092000.0</v>
+      </c>
+      <c r="AC55">
+        <v>15752082000.0</v>
+      </c>
+      <c r="AD55">
+        <v>15683337000.0</v>
+      </c>
+      <c r="AE55">
+        <v>15406887000.0</v>
+      </c>
+      <c r="AF55">
+        <v>14676328000.0</v>
+      </c>
+      <c r="AG55">
+        <v>14522215000.0</v>
+      </c>
+      <c r="AH55">
+        <v>14566488000.0</v>
+      </c>
+      <c r="AI55">
+        <v>14689109000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>14466589000.0</v>
+      </c>
+      <c r="AK55">
+        <v>11169110000.0</v>
+      </c>
+      <c r="AL55">
+        <v>11154441000.0</v>
+      </c>
+      <c r="AM55">
+        <v>11150070000.0</v>
+      </c>
+      <c r="AN55">
+        <v>8900592000.0</v>
+      </c>
+      <c r="AO55">
+        <v>8797165000.0</v>
+      </c>
+      <c r="AP55">
+        <v>8723993000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>8670757000.0</v>
+      </c>
+      <c r="AR55">
+        <v>8557348000.0</v>
+      </c>
+      <c r="AS55">
+        <v>8499876000.0</v>
+      </c>
+      <c r="AT55">
+        <v>8084984000.0</v>
+      </c>
+      <c r="AU55">
+        <v>8021582000.0</v>
+      </c>
+      <c r="AV55">
+        <v>7826227000.0</v>
+      </c>
+      <c r="AW55">
+        <v>7880088000.0</v>
+      </c>
+      <c r="AX55">
+        <v>7993686000.0</v>
+      </c>
+      <c r="AY55">
+        <v>7990975000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>7931498000.0</v>
+      </c>
+      <c r="BA55">
+        <v>8028441000.0</v>
+      </c>
+      <c r="BB55">
+        <v>5043078000.0</v>
+      </c>
+      <c r="BC55">
+        <v>5141929000.0</v>
+      </c>
+      <c r="BD55">
+        <v>5136446000.0</v>
+      </c>
+      <c r="BE55">
+        <v>4325232000.0</v>
+      </c>
+      <c r="BF55">
+        <v>4373269000.0</v>
+      </c>
+      <c r="BG55">
+        <v>4046343000.0</v>
+      </c>
+      <c r="BH55">
+        <v>3896557000.0</v>
+      </c>
+      <c r="BI55">
+        <v>3935518000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>3839935000.0</v>
+      </c>
+      <c r="BK55">
+        <v>3962866000.0</v>
+      </c>
+      <c r="BL55">
+        <v>3594791000.0</v>
+      </c>
+      <c r="BM55">
+        <v>3612864000.0</v>
+      </c>
+      <c r="BN55">
+        <v>3618646000.0</v>
+      </c>
+      <c r="BO55">
+        <v>3665184000.0</v>
+      </c>
+      <c r="BP55">
+        <v>2702188000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>2776684000.0</v>
+      </c>
+      <c r="BR55">
+        <v>2807309000.0</v>
+      </c>
+      <c r="BS55">
+        <v>2839584000.0</v>
+      </c>
+      <c r="BT55">
+        <v>2766710000.0</v>
+      </c>
+      <c r="BU55">
+        <v>2766745000.0</v>
+      </c>
+      <c r="BV55">
+        <v>2774387000.0</v>
+      </c>
+      <c r="BW55">
+        <v>2678248000.0</v>
+      </c>
+      <c r="BX55">
+        <v>2597183000.0</v>
+      </c>
+      <c r="BY55">
+        <v>2267243000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>2274951000.0</v>
+      </c>
+      <c r="CA55">
+        <v>2242500000.0</v>
+      </c>
+      <c r="CB55">
+        <v>2178413000.0</v>
+      </c>
+      <c r="CC55">
+        <v>2119050000.0</v>
+      </c>
+      <c r="CD55">
+        <v>2070927000.0</v>
+      </c>
+      <c r="CE55">
+        <v>2034193000.0</v>
+      </c>
+      <c r="CF55">
+        <v>1925856000.0</v>
+      </c>
+      <c r="CG55">
+        <v>1757390000.0</v>
+      </c>
+      <c r="CH55">
+        <v>1689699000.0</v>
+      </c>
+      <c r="CI55">
+        <v>1522083000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>1436977000.0</v>
+      </c>
+      <c r="CK55">
+        <v>1389829000.0</v>
+      </c>
+      <c r="CL55">
+        <v>1330806000.0</v>
+      </c>
+      <c r="CM55">
+        <v>1279631000.0</v>
+      </c>
+      <c r="CN55">
+        <v>1197692000.0</v>
+      </c>
+      <c r="CO55">
+        <v>1194321000.0</v>
+      </c>
+      <c r="CP55">
+        <v>1229244000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>1192941000.0</v>
+      </c>
+      <c r="CR55">
+        <v>1144948000.0</v>
+      </c>
+      <c r="CS55">
+        <v>1125120000.0</v>
+      </c>
+      <c r="CT55">
+        <v>1068948000.0</v>
+      </c>
+      <c r="CU55">
+        <v>1064190000.0</v>
+      </c>
+      <c r="CV55">
+        <v>1025682000.0</v>
+      </c>
+      <c r="CW55">
+        <v>1052912000.0</v>
+      </c>
+      <c r="CX55">
+        <v>1015774000.0</v>
+      </c>
+      <c r="CY55">
+        <v>978537000.0</v>
+      </c>
+      <c r="CZ55">
+        <v>969848000.0</v>
+      </c>
+      <c r="DA55">
+        <v>955209000.0</v>
+      </c>
+      <c r="DB55">
+        <v>997663000.0</v>
+      </c>
+      <c r="DC55">
+        <v>903017000.0</v>
+      </c>
+      <c r="DD55">
+        <v>871900000.0</v>
+      </c>
+      <c r="DE55">
+        <v>836900000.0</v>
+      </c>
+      <c r="DF55">
+        <v>706900000.0</v>
+      </c>
+      <c r="DG55">
+        <v>693300000.0</v>
+      </c>
+      <c r="DH55">
+        <v>750100000.0</v>
+      </c>
+      <c r="DI55">
+        <v>640300000.0</v>
+      </c>
+      <c r="DJ55">
+        <v>617600000.0</v>
+      </c>
+      <c r="DK55">
+        <v>600500000.0</v>
+      </c>
+      <c r="DL55">
+        <v>565600000.0</v>
+      </c>
+      <c r="DM55">
+        <v>559700000.0</v>
+      </c>
+      <c r="DN55">
+        <v>542500000.0</v>
+      </c>
+      <c r="DO55">
+        <v>531800000.0</v>
+      </c>
+      <c r="DP55">
+        <v>497600000.0</v>
+      </c>
+      <c r="DQ55">
+        <v>470000000.0</v>
+      </c>
+      <c r="DR55">
+        <v>454000000.0</v>
+      </c>
+      <c r="DS55">
+        <v>454000000.0</v>
+      </c>
+      <c r="DT55">
+        <v>436322000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:124">
+      <c r="A56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B56">
+        <v>7247256000.0</v>
+      </c>
+      <c r="C56">
+        <v>7128566000.0</v>
+      </c>
+      <c r="D56">
+        <v>6897131000.0</v>
+      </c>
+      <c r="E56">
+        <v>892918000.0</v>
+      </c>
+      <c r="F56">
+        <v>9391973000.0</v>
+      </c>
+      <c r="G56">
+        <v>9153059000.0</v>
+      </c>
+      <c r="H56">
+        <v>898679000.0</v>
+      </c>
+      <c r="I56">
+        <v>5128250000.0</v>
+      </c>
+      <c r="J56">
+        <v>5005689000.0</v>
+      </c>
+      <c r="K56">
+        <v>5314479000.0</v>
+      </c>
+      <c r="L56">
+        <v>5546830000.0</v>
+      </c>
+      <c r="M56">
+        <v>5365129000.0</v>
+      </c>
+      <c r="N56">
+        <v>5768502000.0</v>
+      </c>
+      <c r="O56">
+        <v>5940895000.0</v>
+      </c>
+      <c r="P56">
+        <v>6058894000.0</v>
+      </c>
+      <c r="Q56">
+        <v>5836916000.0</v>
+      </c>
+      <c r="R56">
+        <v>6288765000.0</v>
+      </c>
+      <c r="S56">
+        <v>6542392000.0</v>
+      </c>
+      <c r="T56">
+        <v>5896134000.0</v>
+      </c>
+      <c r="U56">
+        <v>5601347000.0</v>
+      </c>
+      <c r="V56">
+        <v>5313071000.0</v>
+      </c>
+      <c r="W56">
+        <v>4650867000.0</v>
+      </c>
+      <c r="X56">
+        <v>4357517000.0</v>
+      </c>
+      <c r="Y56">
+        <v>4834467000.0</v>
+      </c>
+      <c r="Z56">
+        <v>4391573000.0</v>
+      </c>
+      <c r="AA56">
+        <v>3234031000.0</v>
+      </c>
+      <c r="AB56">
+        <v>12515359000.0</v>
+      </c>
+      <c r="AC56">
+        <v>2532328000.0</v>
+      </c>
+      <c r="AD56">
+        <v>2469247000.0</v>
+      </c>
+      <c r="AE56">
+        <v>2415840000.0</v>
+      </c>
+      <c r="AF56">
+        <v>11792054000.0</v>
+      </c>
+      <c r="AG56">
+        <v>11603903000.0</v>
+      </c>
+      <c r="AH56">
+        <v>11615669000.0</v>
+      </c>
+      <c r="AI56">
+        <v>11665750000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>11432761000.0</v>
+      </c>
+      <c r="AK56">
+        <v>8956523000.0</v>
+      </c>
+      <c r="AL56">
+        <v>8915295000.0</v>
+      </c>
+      <c r="AM56">
+        <v>8864721000.0</v>
+      </c>
+      <c r="AN56">
+        <v>7294876000.0</v>
+      </c>
+      <c r="AO56">
+        <v>7272866000.0</v>
+      </c>
+      <c r="AP56">
+        <v>7134664000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>1413537000.0</v>
+      </c>
+      <c r="AR56">
+        <v>6943096000.0</v>
+      </c>
+      <c r="AS56">
+        <v>1542575000.0</v>
+      </c>
+      <c r="AT56">
+        <v>1281850000.0</v>
+      </c>
+      <c r="AU56">
+        <v>1289935000.0</v>
+      </c>
+      <c r="AV56">
+        <v>6438984000.0</v>
+      </c>
+      <c r="AW56">
+        <v>1112959000.0</v>
+      </c>
+      <c r="AX56">
+        <v>1234777000.0</v>
+      </c>
+      <c r="AY56">
+        <v>1227614000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>1090481000.0</v>
+      </c>
+      <c r="BA56">
+        <v>1039921000.0</v>
+      </c>
+      <c r="BB56">
+        <v>777235000.0</v>
+      </c>
+      <c r="BC56">
+        <v>868261000.0</v>
+      </c>
+      <c r="BD56">
+        <v>882914000.0</v>
+      </c>
+      <c r="BE56">
+        <v>282513000.0</v>
+      </c>
+      <c r="BF56">
+        <v>359817000.0</v>
+      </c>
+      <c r="BG56">
+        <v>563143000.0</v>
+      </c>
+      <c r="BH56">
+        <v>683397000.0</v>
+      </c>
+      <c r="BI56">
+        <v>411127000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>408034000.0</v>
+      </c>
+      <c r="BK56">
+        <v>434413000.0</v>
+      </c>
+      <c r="BL56">
+        <v>295968000.0</v>
+      </c>
+      <c r="BM56">
+        <v>365827000.0</v>
+      </c>
+      <c r="BN56">
+        <v>360827000.0</v>
+      </c>
+      <c r="BO56">
+        <v>109578000.0</v>
+      </c>
+      <c r="BP56">
+        <v>80697000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>71990000.0</v>
+      </c>
+      <c r="BR56">
+        <v>96458000.0</v>
+      </c>
+      <c r="BS56">
+        <v>65240000.0</v>
+      </c>
+      <c r="BT56">
+        <v>48465000.0</v>
+      </c>
+      <c r="BU56">
+        <v>57637000.0</v>
+      </c>
+      <c r="BV56">
+        <v>60654000.0</v>
+      </c>
+      <c r="BW56">
+        <v>70830000.0</v>
+      </c>
+      <c r="BX56">
+        <v>66032000.0</v>
+      </c>
+      <c r="BY56">
+        <v>49761000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>60524000.0</v>
+      </c>
+      <c r="CA56">
+        <v>55922000.0</v>
+      </c>
+      <c r="CB56">
+        <v>48406000.0</v>
+      </c>
+      <c r="CC56">
+        <v>73831000.0</v>
+      </c>
+      <c r="CD56">
+        <v>79793000.0</v>
+      </c>
+      <c r="CE56">
+        <v>81326000.0</v>
+      </c>
+      <c r="CF56">
+        <v>61694000.0</v>
+      </c>
+      <c r="CG56">
+        <v>77857000.0</v>
+      </c>
+      <c r="CH56">
+        <v>58675000.0</v>
+      </c>
+      <c r="CI56">
+        <v>65040000.0</v>
+      </c>
+      <c r="CJ56">
+        <v>54137000.0</v>
+      </c>
+      <c r="CK56">
+        <v>47909000.0</v>
+      </c>
+      <c r="CL56">
+        <v>42920000.0</v>
+      </c>
+      <c r="CM56">
+        <v>39374000.0</v>
+      </c>
+      <c r="CN56">
+        <v>45178000.0</v>
+      </c>
+      <c r="CO56">
+        <v>37614000.0</v>
+      </c>
+      <c r="CP56">
+        <v>49211000.0</v>
+      </c>
+      <c r="CQ56">
+        <v>36326000.0</v>
+      </c>
+      <c r="CR56">
+        <v>40514000.0</v>
+      </c>
+      <c r="CS56">
+        <v>55107000.0</v>
+      </c>
+      <c r="CT56">
+        <v>29762000.0</v>
+      </c>
+      <c r="CU56">
+        <v>77531000.0</v>
+      </c>
+      <c r="CV56">
+        <v>40175000.0</v>
+      </c>
+      <c r="CW56">
+        <v>39120000.0</v>
+      </c>
+      <c r="CX56">
+        <v>31749000.0</v>
+      </c>
+      <c r="CY56">
+        <v>36892000.0</v>
+      </c>
+      <c r="CZ56">
+        <v>32001000.0</v>
+      </c>
+      <c r="DA56">
+        <v>32149000.0</v>
+      </c>
+      <c r="DB56">
+        <v>36104000.0</v>
+      </c>
+      <c r="DC56">
+        <v>33258000.0</v>
+      </c>
+      <c r="DD56">
+        <v>41300000.0</v>
+      </c>
+      <c r="DE56">
+        <v>32000000.0</v>
+      </c>
+      <c r="DF56">
+        <v>32000000.0</v>
+      </c>
+      <c r="DG56">
+        <v>27100000.0</v>
+      </c>
+      <c r="DH56">
+        <v>35100000.0</v>
+      </c>
+      <c r="DI56">
+        <v>31400000.0</v>
+      </c>
+      <c r="DJ56">
+        <v>26100000.0</v>
+      </c>
+      <c r="DK56">
+        <v>27000000.0</v>
+      </c>
+      <c r="DL56">
+        <v>30800000.0</v>
+      </c>
+      <c r="DM56">
+        <v>29200000.0</v>
+      </c>
+      <c r="DN56">
+        <v>29900000.0</v>
+      </c>
+      <c r="DO56">
+        <v>27300000.0</v>
+      </c>
+      <c r="DP56">
+        <v>28800000.0</v>
+      </c>
+      <c r="DQ56">
+        <v>457000000.0</v>
+      </c>
+      <c r="DR56">
+        <v>442000000.0</v>
+      </c>
+      <c r="DS56">
+        <v>443000000.0</v>
+      </c>
+      <c r="DT56">
+        <v>24144000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:124">
+      <c r="A57" t="s">
+        <v>87</v>
+      </c>
+      <c r="B57">
+        <v>57916045000.0</v>
+      </c>
+      <c r="C57">
+        <v>643386000.0</v>
+      </c>
+      <c r="D57">
+        <v>31745600000.0</v>
+      </c>
+      <c r="E57">
+        <v>54667361000.0</v>
+      </c>
+      <c r="F57">
+        <v>54327519000.0</v>
+      </c>
+      <c r="G57">
+        <v>54016952000.0</v>
+      </c>
+      <c r="H57">
+        <v>38575778000.0</v>
+      </c>
+      <c r="I57">
+        <v>38176517000.0</v>
+      </c>
+      <c r="J57">
+        <v>37640805000.0</v>
+      </c>
+      <c r="K57">
+        <v>37733125000.0</v>
+      </c>
+      <c r="L57">
+        <v>37638094000.0</v>
+      </c>
+      <c r="M57">
+        <v>37448502000.0</v>
+      </c>
+      <c r="N57">
+        <v>37323324000.0</v>
+      </c>
+      <c r="O57">
+        <v>36945700000.0</v>
+      </c>
+      <c r="P57">
+        <v>36907040000.0</v>
+      </c>
+      <c r="Q57">
+        <v>38223823000.0</v>
+      </c>
+      <c r="R57">
+        <v>39545850000.0</v>
+      </c>
+      <c r="S57">
+        <v>39546239000.0</v>
+      </c>
+      <c r="T57">
+        <v>35836068000.0</v>
+      </c>
+      <c r="U57">
+        <v>34420294000.0</v>
+      </c>
+      <c r="V57">
+        <v>34104798000.0</v>
+      </c>
+      <c r="W57">
+        <v>33319991000.0</v>
+      </c>
+      <c r="X57">
+        <v>31473548000.0</v>
+      </c>
+      <c r="Y57">
+        <v>30676677000.0</v>
+      </c>
+      <c r="Z57">
+        <v>30677764000.0</v>
+      </c>
+      <c r="AA57">
+        <v>12670270000.0</v>
+      </c>
+      <c r="AB57">
+        <v>700000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>12292859000.0</v>
+      </c>
+      <c r="AD57">
+        <v>12220309000.0</v>
+      </c>
+      <c r="AE57">
+        <v>12195862000.0</v>
+      </c>
+      <c r="AF57">
+        <v>150000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>12038000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>12102000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>12151000000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>100000000.0</v>
+      </c>
+      <c r="AK57">
+        <v>9453000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>9451000000.0</v>
+      </c>
+      <c r="AM57">
+        <v>9462000000.0</v>
+      </c>
+      <c r="AN57">
+        <v>7711000000.0</v>
+      </c>
+      <c r="AO57">
+        <v>7618000000.0</v>
+      </c>
+      <c r="AP57">
+        <v>7565000000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>7473982000.0</v>
+      </c>
+      <c r="AR57">
+        <v>7443000000.0</v>
+      </c>
+      <c r="AS57">
+        <v>7338530000.0</v>
+      </c>
+      <c r="AT57">
+        <v>6955431000.0</v>
+      </c>
+      <c r="AU57">
+        <v>6910431000.0</v>
+      </c>
+      <c r="AV57">
+        <v>6740000000.0</v>
+      </c>
+      <c r="AW57">
+        <v>6749457000.0</v>
+      </c>
+      <c r="AX57">
+        <v>6856733000.0</v>
+      </c>
+      <c r="AY57">
+        <v>6885638000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>6765545000.0</v>
+      </c>
+      <c r="BA57">
+        <v>6896898000.0</v>
+      </c>
+      <c r="BB57">
+        <v>4445416000.0</v>
+      </c>
+      <c r="BC57">
+        <v>4548057000.0</v>
+      </c>
+      <c r="BD57">
+        <v>4537064000.0</v>
+      </c>
+      <c r="BE57">
+        <v>3815628000.0</v>
+      </c>
+      <c r="BF57">
+        <v>3881236000.0</v>
+      </c>
+      <c r="BG57">
+        <v>3592049000.0</v>
+      </c>
+      <c r="BH57">
+        <v>3434908000.0</v>
+      </c>
+      <c r="BI57">
+        <v>3472055000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>3393378000.0</v>
+      </c>
+      <c r="BK57">
+        <v>3526110000.0</v>
+      </c>
+      <c r="BL57">
+        <v>3195165000.0</v>
+      </c>
+      <c r="BM57">
+        <v>3184051000.0</v>
+      </c>
+      <c r="BN57">
+        <v>3189148000.0</v>
+      </c>
+      <c r="BO57">
+        <v>3232783000.0</v>
+      </c>
+      <c r="BP57">
+        <v>2267154000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>2338725000.0</v>
+      </c>
+      <c r="BR57">
+        <v>2368043000.0</v>
+      </c>
+      <c r="BS57">
+        <v>2357853000.0</v>
+      </c>
+      <c r="BT57">
+        <v>2325667000.0</v>
+      </c>
+      <c r="BU57">
+        <v>2363055000.0</v>
+      </c>
+      <c r="BV57">
+        <v>2379528000.0</v>
+      </c>
+      <c r="BW57">
+        <v>2268407000.0</v>
+      </c>
+      <c r="BX57">
+        <v>2224075000.0</v>
+      </c>
+      <c r="BY57">
+        <v>1986338000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>1984258000.0</v>
+      </c>
+      <c r="CA57">
+        <v>1917806000.0</v>
+      </c>
+      <c r="CB57">
+        <v>1909820000.0</v>
+      </c>
+      <c r="CC57">
+        <v>1805371000.0</v>
+      </c>
+      <c r="CD57">
+        <v>1763521000.0</v>
+      </c>
+      <c r="CE57">
+        <v>1734787000.0</v>
+      </c>
+      <c r="CF57">
+        <v>1623452000.0</v>
+      </c>
+      <c r="CG57">
+        <v>1525142000.0</v>
+      </c>
+      <c r="CH57">
+        <v>1464770000.0</v>
+      </c>
+      <c r="CI57">
+        <v>1342143000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>1260521000.0</v>
+      </c>
+      <c r="CK57">
+        <v>1215867000.0</v>
+      </c>
+      <c r="CL57">
+        <v>1116398000.0</v>
+      </c>
+      <c r="CM57">
+        <v>1102582000.0</v>
+      </c>
+      <c r="CN57">
+        <v>1028366000.0</v>
+      </c>
+      <c r="CO57">
+        <v>1029428000.0</v>
+      </c>
+      <c r="CP57">
+        <v>1067261000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>1031449000.0</v>
+      </c>
+      <c r="CR57">
+        <v>986779000.0</v>
+      </c>
+      <c r="CS57">
+        <v>969324000.0</v>
+      </c>
+      <c r="CT57">
+        <v>916063000.0</v>
+      </c>
+      <c r="CU57">
+        <v>914017000.0</v>
+      </c>
+      <c r="CV57">
+        <v>878140000.0</v>
+      </c>
+      <c r="CW57">
+        <v>904327000.0</v>
+      </c>
+      <c r="CX57">
+        <v>867984000.0</v>
+      </c>
+      <c r="CY57">
+        <v>860819000.0</v>
+      </c>
+      <c r="CZ57">
+        <v>823524000.0</v>
+      </c>
+      <c r="DA57">
+        <v>818677000.0</v>
+      </c>
+      <c r="DB57">
+        <v>890487000.0</v>
+      </c>
+      <c r="DC57">
+        <v>794292000.0</v>
+      </c>
+      <c r="DD57">
+        <v>773700000.0</v>
+      </c>
+      <c r="DE57">
+        <v>722500000.0</v>
+      </c>
+      <c r="DF57">
+        <v>620700000.0</v>
+      </c>
+      <c r="DG57">
+        <v>606500000.0</v>
+      </c>
+      <c r="DH57">
+        <v>664100000.0</v>
+      </c>
+      <c r="DI57">
+        <v>568600000.0</v>
+      </c>
+      <c r="DJ57">
+        <v>553300000.0</v>
+      </c>
+      <c r="DK57">
+        <v>539200000.0</v>
+      </c>
+      <c r="DL57">
+        <v>508700000.0</v>
+      </c>
+      <c r="DM57">
+        <v>503700000.0</v>
+      </c>
+      <c r="DN57">
+        <v>488100000.0</v>
+      </c>
+      <c r="DO57">
+        <v>479500000.0</v>
+      </c>
+      <c r="DP57">
+        <v>446700000.0</v>
+      </c>
+      <c r="DQ57">
+        <v>21000000.0</v>
+      </c>
+      <c r="DR57">
+        <v>33000000.0</v>
+      </c>
+      <c r="DS57">
+        <v>31000000.0</v>
+      </c>
+      <c r="DT57">
+        <v>394148000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:124">
+      <c r="A58" t="s">
+        <v>88</v>
+      </c>
+      <c r="B58">
+        <v>59778560000.0</v>
+      </c>
+      <c r="C58">
+        <v>58948307000.0</v>
+      </c>
+      <c r="D58">
+        <v>58138304000.0</v>
+      </c>
+      <c r="E58">
+        <v>57037084000.0</v>
+      </c>
+      <c r="F58">
+        <v>57092188000.0</v>
+      </c>
+      <c r="G58">
+        <v>56511093000.0</v>
+      </c>
+      <c r="H58">
+        <v>40490789000.0</v>
+      </c>
+      <c r="I58">
+        <v>40178067000.0</v>
+      </c>
+      <c r="J58">
+        <v>39843567000.0</v>
+      </c>
+      <c r="K58">
+        <v>39597829000.0</v>
+      </c>
+      <c r="L58">
+        <v>39368926000.0</v>
+      </c>
+      <c r="M58">
+        <v>39758141000.0</v>
+      </c>
+      <c r="N58">
+        <v>39650322000.0</v>
+      </c>
+      <c r="O58">
+        <v>39674823000.0</v>
+      </c>
+      <c r="P58">
+        <v>38843769000.0</v>
+      </c>
+      <c r="Q58">
+        <v>40257423000.0</v>
+      </c>
+      <c r="R58">
+        <v>41166997000.0</v>
+      </c>
+      <c r="S58">
+        <v>41027133000.0</v>
+      </c>
+      <c r="T58">
+        <v>37035516000.0</v>
+      </c>
+      <c r="U58">
+        <v>36110767000.0</v>
+      </c>
+      <c r="V58">
+        <v>35618246000.0</v>
+      </c>
+      <c r="W58">
+        <v>35010512000.0</v>
+      </c>
+      <c r="X58">
+        <v>33141993000.0</v>
+      </c>
+      <c r="Y58">
+        <v>33255953000.0</v>
+      </c>
+      <c r="Z58">
+        <v>33233506000.0</v>
+      </c>
+      <c r="AA58">
+        <v>14321868000.0</v>
+      </c>
+      <c r="AB58">
+        <v>13548079000.0</v>
+      </c>
+      <c r="AC58">
+        <v>13401126000.0</v>
+      </c>
+      <c r="AD58">
+        <v>13309359000.0</v>
+      </c>
+      <c r="AE58">
+        <v>13030410000.0</v>
+      </c>
+      <c r="AF58">
+        <v>12310032000.0</v>
+      </c>
+      <c r="AG58">
+        <v>12154076000.0</v>
+      </c>
+      <c r="AH58">
+        <v>12218121000.0</v>
+      </c>
+      <c r="AI58">
+        <v>12366530000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>12157669000.0</v>
+      </c>
+      <c r="AK58">
+        <v>9536285000.0</v>
+      </c>
+      <c r="AL58">
+        <v>9548956000.0</v>
+      </c>
+      <c r="AM58">
+        <v>9570170000.0</v>
+      </c>
+      <c r="AN58">
+        <v>7766004000.0</v>
+      </c>
+      <c r="AO58">
+        <v>7673033000.0</v>
+      </c>
+      <c r="AP58">
+        <v>7619650000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>7588703000.0</v>
+      </c>
+      <c r="AR58">
+        <v>7497964000.0</v>
+      </c>
+      <c r="AS58">
+        <v>7451564000.0</v>
+      </c>
+      <c r="AT58">
+        <v>7061205000.0</v>
+      </c>
+      <c r="AU58">
+        <v>7014018000.0</v>
+      </c>
+      <c r="AV58">
+        <v>6841307000.0</v>
+      </c>
+      <c r="AW58">
+        <v>6913093000.0</v>
+      </c>
+      <c r="AX58">
+        <v>7040668000.0</v>
+      </c>
+      <c r="AY58">
+        <v>7056812000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>6950029000.0</v>
+      </c>
+      <c r="BA58">
+        <v>7058415000.0</v>
+      </c>
+      <c r="BB58">
+        <v>4526486000.0</v>
+      </c>
+      <c r="BC58">
+        <v>4627718000.0</v>
+      </c>
+      <c r="BD58">
+        <v>4628897000.0</v>
+      </c>
+      <c r="BE58">
+        <v>3891308000.0</v>
+      </c>
+      <c r="BF58">
+        <v>3948363000.0</v>
+      </c>
+      <c r="BG58">
+        <v>3659836000.0</v>
+      </c>
+      <c r="BH58">
+        <v>3514777000.0</v>
+      </c>
+      <c r="BI58">
+        <v>3553796000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>3468830000.0</v>
+      </c>
+      <c r="BK58">
+        <v>3596816000.0</v>
+      </c>
+      <c r="BL58">
+        <v>3264834000.0</v>
+      </c>
+      <c r="BM58">
+        <v>3277669000.0</v>
+      </c>
+      <c r="BN58">
+        <v>3284043000.0</v>
+      </c>
+      <c r="BO58">
+        <v>3330418000.0</v>
+      </c>
+      <c r="BP58">
+        <v>2419369000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>2494901000.0</v>
+      </c>
+      <c r="BR58">
+        <v>2527557000.0</v>
+      </c>
+      <c r="BS58">
+        <v>2528404000.0</v>
+      </c>
+      <c r="BT58">
+        <v>2521782000.0</v>
+      </c>
+      <c r="BU58">
+        <v>2547158000.0</v>
+      </c>
+      <c r="BV58">
+        <v>2552924000.0</v>
+      </c>
+      <c r="BW58">
+        <v>2458218000.0</v>
+      </c>
+      <c r="BX58">
+        <v>2382118000.0</v>
+      </c>
+      <c r="BY58">
+        <v>2091771000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>2105115000.0</v>
+      </c>
+      <c r="CA58">
+        <v>2075900000.0</v>
+      </c>
+      <c r="CB58">
+        <v>2016525000.0</v>
+      </c>
+      <c r="CC58">
+        <v>1958719000.0</v>
+      </c>
+      <c r="CD58">
+        <v>1916409000.0</v>
+      </c>
+      <c r="CE58">
+        <v>1882428000.0</v>
+      </c>
+      <c r="CF58">
+        <v>1777453000.0</v>
+      </c>
+      <c r="CG58">
+        <v>1630107000.0</v>
+      </c>
+      <c r="CH58">
+        <v>1565210000.0</v>
+      </c>
+      <c r="CI58">
+        <v>1401258000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>1318179000.0</v>
+      </c>
+      <c r="CK58">
+        <v>1273083000.0</v>
+      </c>
+      <c r="CL58">
+        <v>1216986000.0</v>
+      </c>
+      <c r="CM58">
+        <v>1164621000.0</v>
+      </c>
+      <c r="CN58">
+        <v>1085343000.0</v>
+      </c>
+      <c r="CO58">
+        <v>1084473000.0</v>
+      </c>
+      <c r="CP58">
+        <v>1121173000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>1087293000.0</v>
+      </c>
+      <c r="CR58">
+        <v>1041452000.0</v>
+      </c>
+      <c r="CS58">
+        <v>1024248000.0</v>
+      </c>
+      <c r="CT58">
+        <v>970510000.0</v>
+      </c>
+      <c r="CU58">
+        <v>969910000.0</v>
+      </c>
+      <c r="CV58">
+        <v>932617000.0</v>
+      </c>
+      <c r="CW58">
+        <v>960292000.0</v>
+      </c>
+      <c r="CX58">
+        <v>925899000.0</v>
+      </c>
+      <c r="CY58">
+        <v>890708000.0</v>
+      </c>
+      <c r="CZ58">
+        <v>884912000.0</v>
+      </c>
+      <c r="DA58">
+        <v>873210000.0</v>
+      </c>
+      <c r="DB58">
+        <v>918685000.0</v>
+      </c>
+      <c r="DC58">
+        <v>826077000.0</v>
+      </c>
+      <c r="DD58">
+        <v>796100000.0</v>
+      </c>
+      <c r="DE58">
+        <v>761500000.0</v>
+      </c>
+      <c r="DF58">
+        <v>644600000.0</v>
+      </c>
+      <c r="DG58">
+        <v>630500000.0</v>
+      </c>
+      <c r="DH58">
+        <v>675800000.0</v>
+      </c>
+      <c r="DI58">
+        <v>578700000.0</v>
+      </c>
+      <c r="DJ58">
+        <v>558400000.0</v>
+      </c>
+      <c r="DK58">
+        <v>545300000.0</v>
+      </c>
+      <c r="DL58">
+        <v>511700000.0</v>
+      </c>
+      <c r="DM58">
+        <v>506800000.0</v>
+      </c>
+      <c r="DN58">
+        <v>491500000.0</v>
+      </c>
+      <c r="DO58">
+        <v>482800000.0</v>
+      </c>
+      <c r="DP58">
+        <v>449300000.0</v>
+      </c>
+      <c r="DQ58">
+        <v>423000000.0</v>
+      </c>
+      <c r="DR58">
+        <v>413000000.0</v>
+      </c>
+      <c r="DS58">
+        <v>413000000.0</v>
+      </c>
+      <c r="DT58">
+        <v>396545000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:124">
+      <c r="A59" t="s">
+        <v>89</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+      <c r="DB59"/>
+      <c r="DC59"/>
+      <c r="DD59"/>
+      <c r="DE59"/>
+      <c r="DF59"/>
+      <c r="DG59"/>
+      <c r="DH59"/>
+      <c r="DI59"/>
+      <c r="DJ59"/>
+      <c r="DK59"/>
+      <c r="DL59"/>
+      <c r="DM59"/>
+      <c r="DN59"/>
+      <c r="DO59"/>
+      <c r="DP59"/>
+      <c r="DQ59"/>
+      <c r="DR59"/>
+      <c r="DS59"/>
+      <c r="DT59"/>
+    </row>
+    <row r="60" spans="1:124">
+      <c r="A60" t="s">
+        <v>90</v>
+      </c>
+      <c r="B60">
+        <v>9131468000.0</v>
+      </c>
+      <c r="C60">
+        <v>9030916000.0</v>
+      </c>
+      <c r="D60">
+        <v>9059108000.0</v>
+      </c>
+      <c r="E60">
+        <v>9011126000.0</v>
+      </c>
+      <c r="F60">
+        <v>8801134000.0</v>
+      </c>
+      <c r="G60">
+        <v>8624361000.0</v>
+      </c>
+      <c r="H60">
+        <v>5890415000.0</v>
+      </c>
+      <c r="I60">
+        <v>5904580000.0</v>
+      </c>
+      <c r="J60">
+        <v>5650403000.0</v>
+      </c>
+      <c r="K60">
+        <v>5547009000.0</v>
+      </c>
+      <c r="L60">
+        <v>5533098000.0</v>
+      </c>
+      <c r="M60">
+        <v>5230987000.0</v>
+      </c>
+      <c r="N60">
+        <v>5290010000.0</v>
+      </c>
+      <c r="O60">
+        <v>5249004000.0</v>
+      </c>
+      <c r="P60">
+        <v>5074927000.0</v>
+      </c>
+      <c r="Q60">
+        <v>4921186000.0</v>
+      </c>
+      <c r="R60">
+        <v>5040425000.0</v>
+      </c>
+      <c r="S60">
+        <v>5174408000.0</v>
+      </c>
+      <c r="T60">
+        <v>4802940000.0</v>
+      </c>
+      <c r="U60">
+        <v>4792941000.0</v>
+      </c>
+      <c r="V60">
+        <v>4757623000.0</v>
+      </c>
+      <c r="W60">
+        <v>4719820000.0</v>
+      </c>
+      <c r="X60">
+        <v>4647880000.0</v>
+      </c>
+      <c r="Y60">
+        <v>4563413000.0</v>
+      </c>
+      <c r="Z60">
+        <v>4491850000.0</v>
+      </c>
+      <c r="AA60">
+        <v>2321043000.0</v>
+      </c>
+      <c r="AB60">
+        <v>2373013000.0</v>
+      </c>
+      <c r="AC60">
+        <v>2350956000.0</v>
+      </c>
+      <c r="AD60">
+        <v>2373978000.0</v>
+      </c>
+      <c r="AE60">
+        <v>2376477000.0</v>
+      </c>
+      <c r="AF60">
+        <v>2366296000.0</v>
+      </c>
+      <c r="AG60">
+        <v>2368139000.0</v>
+      </c>
+      <c r="AH60">
+        <v>2348367000.0</v>
+      </c>
+      <c r="AI60">
+        <v>2322579000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>2308920000.0</v>
+      </c>
+      <c r="AK60">
+        <v>1632825000.0</v>
+      </c>
+      <c r="AL60">
+        <v>1605485000.0</v>
+      </c>
+      <c r="AM60">
+        <v>1579900000.0</v>
+      </c>
+      <c r="AN60">
+        <v>1134588000.0</v>
+      </c>
+      <c r="AO60">
+        <v>1124132000.0</v>
+      </c>
+      <c r="AP60">
+        <v>1104343000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>1082054000.0</v>
+      </c>
+      <c r="AR60">
+        <v>1059384000.0</v>
+      </c>
+      <c r="AS60">
+        <v>1048312000.0</v>
+      </c>
+      <c r="AT60">
+        <v>1023779000.0</v>
+      </c>
+      <c r="AU60">
+        <v>1007564000.0</v>
+      </c>
+      <c r="AV60">
+        <v>984920000.0</v>
+      </c>
+      <c r="AW60">
+        <v>966995000.0</v>
+      </c>
+      <c r="AX60">
+        <v>953018000.0</v>
+      </c>
+      <c r="AY60">
+        <v>934163000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>981469000.0</v>
+      </c>
+      <c r="BA60">
+        <v>970026000.0</v>
+      </c>
+      <c r="BB60">
+        <v>516592000.0</v>
+      </c>
+      <c r="BC60">
+        <v>514211000.0</v>
+      </c>
+      <c r="BD60">
+        <v>507549000.0</v>
+      </c>
+      <c r="BE60">
+        <v>433924000.0</v>
+      </c>
+      <c r="BF60">
+        <v>424906000.0</v>
+      </c>
+      <c r="BG60">
+        <v>386507000.0</v>
+      </c>
+      <c r="BH60">
+        <v>381780000.0</v>
+      </c>
+      <c r="BI60">
+        <v>381722000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>371105000.0</v>
+      </c>
+      <c r="BK60">
+        <v>366050000.0</v>
+      </c>
+      <c r="BL60">
+        <v>329957000.0</v>
+      </c>
+      <c r="BM60">
+        <v>335195000.0</v>
+      </c>
+      <c r="BN60">
+        <v>334603000.0</v>
+      </c>
+      <c r="BO60">
+        <v>334766000.0</v>
+      </c>
+      <c r="BP60">
+        <v>282819000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>281783000.0</v>
+      </c>
+      <c r="BR60">
+        <v>279752000.0</v>
+      </c>
+      <c r="BS60">
+        <v>311180000.0</v>
+      </c>
+      <c r="BT60">
+        <v>244928000.0</v>
+      </c>
+      <c r="BU60">
+        <v>219587000.0</v>
+      </c>
+      <c r="BV60">
+        <v>221463000.0</v>
+      </c>
+      <c r="BW60">
+        <v>220030000.0</v>
+      </c>
+      <c r="BX60">
+        <v>215065000.0</v>
+      </c>
+      <c r="BY60">
+        <v>175472000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>169836000.0</v>
+      </c>
+      <c r="CA60">
+        <v>166600000.0</v>
+      </c>
+      <c r="CB60">
+        <v>161888000.0</v>
+      </c>
+      <c r="CC60">
+        <v>160331000.0</v>
+      </c>
+      <c r="CD60">
+        <v>154518000.0</v>
+      </c>
+      <c r="CE60">
+        <v>151765000.0</v>
+      </c>
+      <c r="CF60">
+        <v>148403000.0</v>
+      </c>
+      <c r="CG60">
+        <v>127283000.0</v>
+      </c>
+      <c r="CH60">
+        <v>124489000.0</v>
+      </c>
+      <c r="CI60">
+        <v>120825000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>118798000.0</v>
+      </c>
+      <c r="CK60">
+        <v>116746000.0</v>
+      </c>
+      <c r="CL60">
+        <v>113820000.0</v>
+      </c>
+      <c r="CM60">
+        <v>115010000.0</v>
+      </c>
+      <c r="CN60">
+        <v>112349000.0</v>
+      </c>
+      <c r="CO60">
+        <v>109848000.0</v>
+      </c>
+      <c r="CP60">
+        <v>108071000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>105648000.0</v>
+      </c>
+      <c r="CR60">
+        <v>103496000.0</v>
+      </c>
+      <c r="CS60">
+        <v>100872000.0</v>
+      </c>
+      <c r="CT60">
+        <v>98438000.0</v>
+      </c>
+      <c r="CU60">
+        <v>94280000.0</v>
+      </c>
+      <c r="CV60">
+        <v>93065000.0</v>
+      </c>
+      <c r="CW60">
+        <v>92620000.0</v>
+      </c>
+      <c r="CX60">
+        <v>89875000.0</v>
+      </c>
+      <c r="CY60">
+        <v>87829000.0</v>
+      </c>
+      <c r="CZ60">
+        <v>84936000.0</v>
+      </c>
+      <c r="DA60">
+        <v>81999000.0</v>
+      </c>
+      <c r="DB60">
+        <v>78978000.0</v>
+      </c>
+      <c r="DC60">
+        <v>76940000.0</v>
+      </c>
+      <c r="DD60">
+        <v>75800000.0</v>
+      </c>
+      <c r="DE60">
+        <v>75400000.0</v>
+      </c>
+      <c r="DF60">
+        <v>62300000.0</v>
+      </c>
+      <c r="DG60">
+        <v>62800000.0</v>
+      </c>
+      <c r="DH60">
+        <v>74300000.0</v>
+      </c>
+      <c r="DI60">
+        <v>61600000.0</v>
+      </c>
+      <c r="DJ60">
+        <v>59200000.0</v>
+      </c>
+      <c r="DK60">
+        <v>55200000.0</v>
+      </c>
+      <c r="DL60">
+        <v>53900000.0</v>
+      </c>
+      <c r="DM60">
+        <v>52900000.0</v>
+      </c>
+      <c r="DN60">
+        <v>51000000.0</v>
+      </c>
+      <c r="DO60">
+        <v>49000000.0</v>
+      </c>
+      <c r="DP60">
+        <v>48300000.0</v>
+      </c>
+      <c r="DQ60">
+        <v>47000000.0</v>
+      </c>
+      <c r="DR60">
+        <v>41000000.0</v>
+      </c>
+      <c r="DS60">
+        <v>41000000.0</v>
+      </c>
+      <c r="DT60">
+        <v>39777000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:124">
+      <c r="A61" t="s">
+        <v>91</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
+        <v>0.0</v>
+      </c>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
+      <c r="AZ61">
+        <v>0.0</v>
+      </c>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
+      <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61">
+        <v>0.0</v>
+      </c>
+      <c r="BE61">
+        <v>0.0</v>
+      </c>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+      <c r="CU61"/>
+      <c r="CV61"/>
+      <c r="CW61"/>
+      <c r="CX61"/>
+      <c r="CY61"/>
+      <c r="CZ61"/>
+      <c r="DA61"/>
+      <c r="DB61"/>
+      <c r="DC61"/>
+      <c r="DD61"/>
+      <c r="DE61"/>
+      <c r="DF61"/>
+      <c r="DG61"/>
+      <c r="DH61"/>
+      <c r="DI61"/>
+      <c r="DJ61"/>
+      <c r="DK61"/>
+      <c r="DL61"/>
+      <c r="DM61"/>
+      <c r="DN61"/>
+      <c r="DO61"/>
+      <c r="DP61"/>
+      <c r="DQ61"/>
+      <c r="DR61"/>
+      <c r="DS61"/>
+      <c r="DT61"/>
+    </row>
+    <row r="62" spans="1:124">
+      <c r="A62" t="s">
+        <v>92</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
+      <c r="DB62"/>
+      <c r="DC62"/>
+      <c r="DD62"/>
+      <c r="DE62"/>
+      <c r="DF62"/>
+      <c r="DG62"/>
+      <c r="DH62"/>
+      <c r="DI62"/>
+      <c r="DJ62"/>
+      <c r="DK62"/>
+      <c r="DL62"/>
+      <c r="DM62"/>
+      <c r="DN62"/>
+      <c r="DO62"/>
+      <c r="DP62"/>
+      <c r="DQ62"/>
+      <c r="DR62"/>
+      <c r="DS62"/>
+      <c r="DT62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AF32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:32">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
+      <c r="A2" t="s">
+        <v>185</v>
+      </c>
+      <c r="B2">
+        <v>1189343000.0</v>
+      </c>
+      <c r="C2">
+        <v>741883000.0</v>
+      </c>
+      <c r="D2">
+        <v>605880000.0</v>
+      </c>
+      <c r="E2">
+        <v>143209000.0</v>
+      </c>
+      <c r="F2">
+        <v>-113644000.0</v>
+      </c>
+      <c r="G2">
+        <v>319553000.0</v>
+      </c>
+      <c r="H2">
+        <v>99329000.0</v>
+      </c>
+      <c r="I2">
+        <v>67775000.0</v>
+      </c>
+      <c r="J2">
+        <v>28904000.0</v>
+      </c>
+      <c r="K2">
+        <v>15136000.0</v>
+      </c>
+      <c r="L2">
+        <v>16192000.0</v>
+      </c>
+      <c r="M2">
+        <v>22252000.0</v>
+      </c>
+      <c r="N2">
+        <v>14873000.0</v>
+      </c>
+      <c r="O2">
+        <v>24713000.0</v>
+      </c>
+      <c r="P2">
+        <v>50502000.0</v>
+      </c>
+      <c r="Q2">
+        <v>87019000.0</v>
+      </c>
+      <c r="R2">
+        <v>63920000.0</v>
+      </c>
+      <c r="S2">
+        <v>71034000.0</v>
+      </c>
+      <c r="T2">
+        <v>72906000.0</v>
+      </c>
+      <c r="U2">
+        <v>59549000.0</v>
+      </c>
+      <c r="V2">
+        <v>33617000.0</v>
+      </c>
+      <c r="W2">
+        <v>18975000.0</v>
+      </c>
+      <c r="X2">
+        <v>16967000.0</v>
+      </c>
+      <c r="Y2">
+        <v>21979000.0</v>
+      </c>
+      <c r="Z2">
+        <v>32276000.0</v>
+      </c>
+      <c r="AA2">
+        <v>35070000.0</v>
+      </c>
+      <c r="AB2">
+        <v>25500000.0</v>
+      </c>
+      <c r="AC2">
+        <v>24300000.0</v>
+      </c>
+      <c r="AD2">
+        <v>22200000.0</v>
+      </c>
+      <c r="AE2">
+        <v>15300000.0</v>
+      </c>
+      <c r="AF2">
+        <v>13369000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:32">
+      <c r="A3" t="s">
+        <v>186</v>
+      </c>
+      <c r="B3">
+        <v>124335000.0</v>
+      </c>
+      <c r="C3">
+        <v>56697000.0</v>
+      </c>
+      <c r="D3">
+        <v>58826000.0</v>
+      </c>
+      <c r="E3">
+        <v>64591000.0</v>
+      </c>
+      <c r="F3">
+        <v>63137000.0</v>
+      </c>
+      <c r="G3">
+        <v>46367000.0</v>
+      </c>
+      <c r="H3">
+        <v>33121000.0</v>
+      </c>
+      <c r="I3">
+        <v>35696000.0</v>
+      </c>
+      <c r="J3">
+        <v>28704000.0</v>
+      </c>
+      <c r="K3">
+        <v>21582000.0</v>
+      </c>
+      <c r="L3">
+        <v>21470000.0</v>
+      </c>
+      <c r="M3">
+        <v>21180000.0</v>
+      </c>
+      <c r="N3">
+        <v>17495000.0</v>
+      </c>
+      <c r="O3">
+        <v>12092000.0</v>
+      </c>
+      <c r="P3">
+        <v>10767000.0</v>
+      </c>
+      <c r="Q3">
+        <v>9290000.0</v>
+      </c>
+      <c r="R3">
+        <v>6874000.0</v>
+      </c>
+      <c r="S3">
+        <v>4999000.0</v>
+      </c>
+      <c r="T3">
+        <v>4324000.0</v>
+      </c>
+      <c r="U3">
+        <v>3171000.0</v>
+      </c>
+      <c r="V3">
+        <v>3366000.0</v>
+      </c>
+      <c r="W3">
+        <v>3229000.0</v>
+      </c>
+      <c r="X3">
+        <v>3552000.0</v>
+      </c>
+      <c r="Y3">
+        <v>2967000.0</v>
+      </c>
+      <c r="Z3">
+        <v>2628000.0</v>
+      </c>
+      <c r="AA3">
+        <v>2554000.0</v>
+      </c>
+      <c r="AB3">
+        <v>2100000.0</v>
+      </c>
+      <c r="AC3">
+        <v>2400000.0</v>
+      </c>
+      <c r="AD3">
+        <v>2100000.0</v>
+      </c>
+      <c r="AE3">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF3">
+        <v>1430000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
+      <c r="A4" t="s">
+        <v>187</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" t="s">
+        <v>188</v>
+      </c>
+      <c r="B5">
+        <v>1046816000.0</v>
+      </c>
+      <c r="C5">
+        <v>700248000.0</v>
+      </c>
+      <c r="D5">
+        <v>630852000.0</v>
+      </c>
+      <c r="E5">
+        <v>633362000.0</v>
+      </c>
+      <c r="F5">
+        <v>604279000.0</v>
+      </c>
+      <c r="G5">
+        <v>103972000.0</v>
+      </c>
+      <c r="H5">
+        <v>230425000.0</v>
+      </c>
+      <c r="I5">
+        <v>224255000.0</v>
+      </c>
+      <c r="J5">
+        <v>168805000.0</v>
+      </c>
+      <c r="K5">
+        <v>154042000.0</v>
+      </c>
+      <c r="L5">
+        <v>150375000.0</v>
+      </c>
+      <c r="M5">
+        <v>111428000.0</v>
+      </c>
+      <c r="N5">
+        <v>74574000.0</v>
+      </c>
+      <c r="O5">
+        <v>45160000.0</v>
+      </c>
+      <c r="P5">
+        <v>33357000.0</v>
+      </c>
+      <c r="Q5">
+        <v>80828000.0</v>
+      </c>
+      <c r="R5">
+        <v>20478000.0</v>
+      </c>
+      <c r="S5">
+        <v>24294000.0</v>
+      </c>
+      <c r="T5">
+        <v>32250000.0</v>
+      </c>
+      <c r="U5">
+        <v>30089000.0</v>
+      </c>
+      <c r="V5">
+        <v>24478000.0</v>
+      </c>
+      <c r="W5">
+        <v>20453000.0</v>
+      </c>
+      <c r="X5">
+        <v>22087000.0</v>
+      </c>
+      <c r="Y5">
+        <v>20626000.0</v>
+      </c>
+      <c r="Z5">
+        <v>18743000.0</v>
+      </c>
+      <c r="AA5">
+        <v>15651000.0</v>
+      </c>
+      <c r="AB5">
+        <v>10900000.0</v>
+      </c>
+      <c r="AC5">
+        <v>12200000.0</v>
+      </c>
+      <c r="AD5">
+        <v>10800000.0</v>
+      </c>
+      <c r="AE5">
+        <v>7900000.0</v>
+      </c>
+      <c r="AF5">
+        <v>6542000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" t="s">
+        <v>189</v>
+      </c>
+      <c r="B6">
+        <v>1171151000.0</v>
+      </c>
+      <c r="C6">
+        <v>756945000.0</v>
+      </c>
+      <c r="D6">
+        <v>689678000.0</v>
+      </c>
+      <c r="E6">
+        <v>697953000.0</v>
+      </c>
+      <c r="F6">
+        <v>667416000.0</v>
+      </c>
+      <c r="G6">
+        <v>150339000.0</v>
+      </c>
+      <c r="H6">
+        <v>263546000.0</v>
+      </c>
+      <c r="I6">
+        <v>259951000.0</v>
+      </c>
+      <c r="J6">
+        <v>197509000.0</v>
+      </c>
+      <c r="K6">
+        <v>175624000.0</v>
+      </c>
+      <c r="L6">
+        <v>171845000.0</v>
+      </c>
+      <c r="M6">
+        <v>132608000.0</v>
+      </c>
+      <c r="N6">
+        <v>92069000.0</v>
+      </c>
+      <c r="O6">
+        <v>57252000.0</v>
+      </c>
+      <c r="P6">
+        <v>44124000.0</v>
+      </c>
+      <c r="Q6">
+        <v>90118000.0</v>
+      </c>
+      <c r="R6">
+        <v>27352000.0</v>
+      </c>
+      <c r="S6">
+        <v>29293000.0</v>
+      </c>
+      <c r="T6">
+        <v>36574000.0</v>
+      </c>
+      <c r="U6">
+        <v>33260000.0</v>
+      </c>
+      <c r="V6">
+        <v>27844000.0</v>
+      </c>
+      <c r="W6">
+        <v>23682000.0</v>
+      </c>
+      <c r="X6">
+        <v>25639000.0</v>
+      </c>
+      <c r="Y6">
+        <v>23593000.0</v>
+      </c>
+      <c r="Z6">
+        <v>21371000.0</v>
+      </c>
+      <c r="AA6">
+        <v>18205000.0</v>
+      </c>
+      <c r="AB6">
+        <v>13000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>14600000.0</v>
+      </c>
+      <c r="AD6">
+        <v>12900000.0</v>
+      </c>
+      <c r="AE6">
+        <v>9900000.0</v>
+      </c>
+      <c r="AF6">
+        <v>7972000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" t="s">
+        <v>190</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
+      <c r="A8" t="s">
+        <v>191</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8">
+        <v>991000.0</v>
+      </c>
+      <c r="J8">
+        <v>-26600000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" t="s">
+        <v>192</v>
+      </c>
+      <c r="B9">
+        <v>2567900000.0</v>
+      </c>
+      <c r="C9">
+        <v>1651156000.0</v>
+      </c>
+      <c r="D9">
+        <v>1586556000.0</v>
+      </c>
+      <c r="E9">
+        <v>1531431000.0</v>
+      </c>
+      <c r="F9">
+        <v>1530652000.0</v>
+      </c>
+      <c r="G9">
+        <v>890331000.0</v>
+      </c>
+      <c r="H9">
+        <v>628690000.0</v>
+      </c>
+      <c r="I9">
+        <v>641371000.0</v>
+      </c>
+      <c r="J9">
+        <v>532355000.0</v>
+      </c>
+      <c r="K9">
+        <v>440050000.0</v>
+      </c>
+      <c r="L9">
+        <v>433789000.0</v>
+      </c>
+      <c r="M9">
+        <v>425742000.0</v>
+      </c>
+      <c r="N9">
+        <v>345960000.0</v>
+      </c>
+      <c r="O9">
+        <v>219275000.0</v>
+      </c>
+      <c r="P9">
+        <v>164913000.0</v>
+      </c>
+      <c r="Q9">
+        <v>101872000.0</v>
+      </c>
+      <c r="R9">
+        <v>109129000.0</v>
+      </c>
+      <c r="S9">
+        <v>113974000.0</v>
+      </c>
+      <c r="T9">
+        <v>103652000.0</v>
+      </c>
+      <c r="U9">
+        <v>98807000.0</v>
+      </c>
+      <c r="V9">
+        <v>84531000.0</v>
+      </c>
+      <c r="W9">
+        <v>71588000.0</v>
+      </c>
+      <c r="X9">
+        <v>70802000.0</v>
+      </c>
+      <c r="Y9">
+        <v>63193000.0</v>
+      </c>
+      <c r="Z9">
+        <v>55876000.0</v>
+      </c>
+      <c r="AA9">
+        <v>49747000.0</v>
+      </c>
+      <c r="AB9">
+        <v>44800000.0</v>
+      </c>
+      <c r="AC9">
+        <v>39100000.0</v>
+      </c>
+      <c r="AD9">
+        <v>33700000.0</v>
+      </c>
+      <c r="AE9">
+        <v>24300000.0</v>
+      </c>
+      <c r="AF9">
+        <v>4049000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" t="s">
+        <v>193</v>
+      </c>
+      <c r="B10">
+        <v>1040210000.0</v>
+      </c>
+      <c r="C10">
+        <v>700248000.0</v>
+      </c>
+      <c r="D10">
+        <v>630852000.0</v>
+      </c>
+      <c r="E10">
+        <v>633362000.0</v>
+      </c>
+      <c r="F10">
+        <v>604279000.0</v>
+      </c>
+      <c r="G10">
+        <v>103972000.0</v>
+      </c>
+      <c r="H10">
+        <v>230425000.0</v>
+      </c>
+      <c r="I10">
+        <v>224255000.0</v>
+      </c>
+      <c r="J10">
+        <v>168805000.0</v>
+      </c>
+      <c r="K10">
+        <v>154042000.0</v>
+      </c>
+      <c r="L10">
+        <v>150375000.0</v>
+      </c>
+      <c r="M10">
+        <v>111428000.0</v>
+      </c>
+      <c r="N10">
+        <v>74574000.0</v>
+      </c>
+      <c r="O10">
+        <v>45160000.0</v>
+      </c>
+      <c r="P10">
+        <v>33357000.0</v>
+      </c>
+      <c r="Q10">
+        <v>80828000.0</v>
+      </c>
+      <c r="R10">
+        <v>20478000.0</v>
+      </c>
+      <c r="S10">
+        <v>24294000.0</v>
+      </c>
+      <c r="T10">
+        <v>32250000.0</v>
+      </c>
+      <c r="U10">
+        <v>30089000.0</v>
+      </c>
+      <c r="V10">
+        <v>24478000.0</v>
+      </c>
+      <c r="W10">
+        <v>20453000.0</v>
+      </c>
+      <c r="X10">
+        <v>22087000.0</v>
+      </c>
+      <c r="Y10">
+        <v>20626000.0</v>
+      </c>
+      <c r="Z10">
+        <v>18743000.0</v>
+      </c>
+      <c r="AA10">
+        <v>15651000.0</v>
+      </c>
+      <c r="AB10">
+        <v>10900000.0</v>
+      </c>
+      <c r="AC10">
+        <v>12200000.0</v>
+      </c>
+      <c r="AD10">
+        <v>10800000.0</v>
+      </c>
+      <c r="AE10">
+        <v>7900000.0</v>
+      </c>
+      <c r="AF10">
+        <v>6542000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" t="s">
+        <v>194</v>
+      </c>
+      <c r="B11">
+        <v>241543000.0</v>
+      </c>
+      <c r="C11">
+        <v>165465000.0</v>
+      </c>
+      <c r="D11">
+        <v>136544000.0</v>
+      </c>
+      <c r="E11">
+        <v>137313000.0</v>
+      </c>
+      <c r="F11">
+        <v>128736000.0</v>
+      </c>
+      <c r="G11">
+        <v>-16660000.0</v>
+      </c>
+      <c r="H11">
+        <v>43942000.0</v>
+      </c>
+      <c r="I11">
+        <v>45384000.0</v>
+      </c>
+      <c r="J11">
+        <v>81251000.0</v>
+      </c>
+      <c r="K11">
+        <v>52760000.0</v>
+      </c>
+      <c r="L11">
+        <v>50902000.0</v>
+      </c>
+      <c r="M11">
+        <v>35991000.0</v>
+      </c>
+      <c r="N11">
+        <v>25355000.0</v>
+      </c>
+      <c r="O11">
+        <v>15128000.0</v>
+      </c>
+      <c r="P11">
+        <v>10762000.0</v>
+      </c>
+      <c r="Q11">
+        <v>28946000.0</v>
+      </c>
+      <c r="R11">
+        <v>6883000.0</v>
+      </c>
+      <c r="S11">
+        <v>8509000.0</v>
+      </c>
+      <c r="T11">
+        <v>10685000.0</v>
+      </c>
+      <c r="U11">
+        <v>10284000.0</v>
+      </c>
+      <c r="V11">
+        <v>7823000.0</v>
+      </c>
+      <c r="W11">
+        <v>6437000.0</v>
+      </c>
+      <c r="X11">
+        <v>7301000.0</v>
+      </c>
+      <c r="Y11">
+        <v>6792000.0</v>
+      </c>
+      <c r="Z11">
+        <v>6486000.0</v>
+      </c>
+      <c r="AA11">
+        <v>5118000.0</v>
+      </c>
+      <c r="AB11">
+        <v>3000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>3900000.0</v>
+      </c>
+      <c r="AD11">
+        <v>3400000.0</v>
+      </c>
+      <c r="AE11">
+        <v>2400000.0</v>
+      </c>
+      <c r="AF11">
+        <v>1902000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
+      <c r="A12" t="s">
+        <v>195</v>
+      </c>
+      <c r="B12">
+        <v>1076191000.0</v>
+      </c>
+      <c r="C12">
+        <v>725908000.0</v>
+      </c>
+      <c r="D12">
+        <v>491798000.0</v>
+      </c>
+      <c r="E12">
+        <v>61354000.0</v>
+      </c>
+      <c r="F12">
+        <v>51629000.0</v>
+      </c>
+      <c r="G12">
+        <v>83564000.0</v>
+      </c>
+      <c r="H12">
+        <v>86552000.0</v>
+      </c>
+      <c r="I12">
+        <v>53992000.0</v>
+      </c>
+      <c r="J12">
+        <v>17014000.0</v>
+      </c>
+      <c r="K12">
+        <v>8317000.0</v>
+      </c>
+      <c r="L12">
+        <v>10328000.0</v>
+      </c>
+      <c r="M12">
+        <v>15662000.0</v>
+      </c>
+      <c r="N12">
+        <v>12987000.0</v>
+      </c>
+      <c r="O12">
+        <v>11094000.0</v>
+      </c>
+      <c r="P12">
+        <v>20266000.0</v>
+      </c>
+      <c r="Q12">
+        <v>32737000.0</v>
+      </c>
+      <c r="R12">
+        <v>37208000.0</v>
+      </c>
+      <c r="S12">
+        <v>60298000.0</v>
+      </c>
+      <c r="T12">
+        <v>68522000.0</v>
+      </c>
+      <c r="U12">
+        <v>54281000.0</v>
+      </c>
+      <c r="V12">
+        <v>28710000.0</v>
+      </c>
+      <c r="W12">
+        <v>14643000.0</v>
+      </c>
+      <c r="X12">
+        <v>14622000.0</v>
+      </c>
+      <c r="Y12">
+        <v>18752000.0</v>
+      </c>
+      <c r="Z12">
+        <v>29972000.0</v>
+      </c>
+      <c r="AA12">
+        <v>33232000.0</v>
+      </c>
+      <c r="AB12">
+        <v>23900000.0</v>
+      </c>
+      <c r="AC12">
+        <v>23100000.0</v>
+      </c>
+      <c r="AD12">
+        <v>20800000.0</v>
+      </c>
+      <c r="AE12">
+        <v>14000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>12525000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" t="s">
+        <v>196</v>
+      </c>
+      <c r="B13">
+        <v>3379498000.0</v>
+      </c>
+      <c r="C13">
+        <v>2141362000.0</v>
+      </c>
+      <c r="D13">
+        <v>1852859000.0</v>
+      </c>
+      <c r="E13">
+        <v>1397025000.0</v>
+      </c>
+      <c r="F13">
+        <v>1084847000.0</v>
+      </c>
+      <c r="G13">
+        <v>910028000.0</v>
+      </c>
+      <c r="H13">
+        <v>590827000.0</v>
+      </c>
+      <c r="I13">
+        <v>567208000.0</v>
+      </c>
+      <c r="J13">
+        <v>426000000.0</v>
+      </c>
+      <c r="K13">
+        <v>333163000.0</v>
+      </c>
+      <c r="L13">
+        <v>338101000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
+      <c r="A14" t="s">
+        <v>197</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
+      <c r="A15" t="s">
+        <v>198</v>
+      </c>
+      <c r="B15">
+        <v>798667000.0</v>
+      </c>
+      <c r="C15">
+        <v>534783000.0</v>
+      </c>
+      <c r="D15">
+        <v>494308000.0</v>
+      </c>
+      <c r="E15">
+        <v>496049000.0</v>
+      </c>
+      <c r="F15">
+        <v>475543000.0</v>
+      </c>
+      <c r="G15">
+        <v>120632000.0</v>
+      </c>
+      <c r="H15">
+        <v>186483000.0</v>
+      </c>
+      <c r="I15">
+        <v>178871000.0</v>
+      </c>
+      <c r="J15">
+        <v>87554000.0</v>
+      </c>
+      <c r="K15">
+        <v>101282000.0</v>
+      </c>
+      <c r="L15">
+        <v>99473000.0</v>
+      </c>
+      <c r="M15">
+        <v>75437000.0</v>
+      </c>
+      <c r="N15">
+        <v>49219000.0</v>
+      </c>
+      <c r="O15">
+        <v>30032000.0</v>
+      </c>
+      <c r="P15">
+        <v>22595000.0</v>
+      </c>
+      <c r="Q15">
+        <v>51882000.0</v>
+      </c>
+      <c r="R15">
+        <v>13595000.0</v>
+      </c>
+      <c r="S15">
+        <v>15785000.0</v>
+      </c>
+      <c r="T15">
+        <v>21565000.0</v>
+      </c>
+      <c r="U15">
+        <v>19805000.0</v>
+      </c>
+      <c r="V15">
+        <v>16655000.0</v>
+      </c>
+      <c r="W15">
+        <v>14016000.0</v>
+      </c>
+      <c r="X15">
+        <v>14786000.0</v>
+      </c>
+      <c r="Y15">
+        <v>13834000.0</v>
+      </c>
+      <c r="Z15">
+        <v>12257000.0</v>
+      </c>
+      <c r="AA15">
+        <v>10533000.0</v>
+      </c>
+      <c r="AB15">
+        <v>7900000.0</v>
+      </c>
+      <c r="AC15">
+        <v>8300000.0</v>
+      </c>
+      <c r="AD15">
+        <v>7400000.0</v>
+      </c>
+      <c r="AE15">
+        <v>5500000.0</v>
+      </c>
+      <c r="AF15">
+        <v>4640000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
+      <c r="A16" t="s">
+        <v>199</v>
+      </c>
+      <c r="B16">
+        <v>798667000.0</v>
+      </c>
+      <c r="C16">
+        <v>534783000.0</v>
+      </c>
+      <c r="D16">
+        <v>494308000.0</v>
+      </c>
+      <c r="E16">
+        <v>496049000.0</v>
+      </c>
+      <c r="F16">
+        <v>475543000.0</v>
+      </c>
+      <c r="G16">
+        <v>120632000.0</v>
+      </c>
+      <c r="H16">
+        <v>186483000.0</v>
+      </c>
+      <c r="I16">
+        <v>178871000.0</v>
+      </c>
+      <c r="J16">
+        <v>87554000.0</v>
+      </c>
+      <c r="K16">
+        <v>101282000.0</v>
+      </c>
+      <c r="L16">
+        <v>99473000.0</v>
+      </c>
+      <c r="M16">
+        <v>74364000.0</v>
+      </c>
+      <c r="N16">
+        <v>47865000.0</v>
+      </c>
+      <c r="O16">
+        <v>30032000.0</v>
+      </c>
+      <c r="P16">
+        <v>22595000.0</v>
+      </c>
+      <c r="Q16">
+        <v>51882000.0</v>
+      </c>
+      <c r="R16">
+        <v>8921000.0</v>
+      </c>
+      <c r="S16">
+        <v>15785000.0</v>
+      </c>
+      <c r="T16">
+        <v>21565000.0</v>
+      </c>
+      <c r="U16">
+        <v>19805000.0</v>
+      </c>
+      <c r="V16">
+        <v>16655000.0</v>
+      </c>
+      <c r="W16">
+        <v>14016000.0</v>
+      </c>
+      <c r="X16">
+        <v>14786000.0</v>
+      </c>
+      <c r="Y16">
+        <v>13834000.0</v>
+      </c>
+      <c r="Z16">
+        <v>12257000.0</v>
+      </c>
+      <c r="AA16">
+        <v>10533000.0</v>
+      </c>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
+      <c r="A17" t="s">
+        <v>200</v>
+      </c>
+      <c r="B17">
+        <v>798667000.0</v>
+      </c>
+      <c r="C17">
+        <v>534783000.0</v>
+      </c>
+      <c r="D17">
+        <v>531019000.0</v>
+      </c>
+      <c r="E17">
+        <v>496049000.0</v>
+      </c>
+      <c r="F17">
+        <v>475543000.0</v>
+      </c>
+      <c r="G17">
+        <v>120632000.0</v>
+      </c>
+      <c r="H17">
+        <v>186483000.0</v>
+      </c>
+      <c r="I17">
+        <v>178871000.0</v>
+      </c>
+      <c r="J17">
+        <v>87554000.0</v>
+      </c>
+      <c r="K17">
+        <v>101282000.0</v>
+      </c>
+      <c r="L17">
+        <v>99473000.0</v>
+      </c>
+      <c r="M17">
+        <v>75437000.0</v>
+      </c>
+      <c r="N17">
+        <v>49219000.0</v>
+      </c>
+      <c r="O17">
+        <v>30032000.0</v>
+      </c>
+      <c r="P17">
+        <v>22595000.0</v>
+      </c>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
+      <c r="A18" t="s">
+        <v>201</v>
+      </c>
+      <c r="B18">
+        <v>2303307000.0</v>
+      </c>
+      <c r="C18">
+        <v>1415454000.0</v>
+      </c>
+      <c r="D18">
+        <v>1494381000.0</v>
+      </c>
+      <c r="E18">
+        <v>1335671000.0</v>
+      </c>
+      <c r="F18">
+        <v>1033218000.0</v>
+      </c>
+      <c r="G18">
+        <v>826465000.0</v>
+      </c>
+      <c r="H18">
+        <v>504275000.0</v>
+      </c>
+      <c r="I18">
+        <v>513216000.0</v>
+      </c>
+      <c r="J18">
+        <v>408986000.0</v>
+      </c>
+      <c r="K18">
+        <v>324846000.0</v>
+      </c>
+      <c r="L18">
+        <v>327773000.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
+      <c r="A19" t="s">
+        <v>202</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
+      <c r="A20" t="s">
+        <v>203</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
+        <v>44503000.0</v>
+      </c>
+      <c r="K20">
+        <v>8081000.0</v>
+      </c>
+      <c r="L20">
+        <v>6945000.0</v>
+      </c>
+      <c r="M20">
+        <v>23940000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
+      <c r="A21" t="s">
+        <v>204</v>
+      </c>
+      <c r="B21">
+        <v>1046816000.0</v>
+      </c>
+      <c r="C21">
+        <v>700248000.0</v>
+      </c>
+      <c r="D21">
+        <v>630852000.0</v>
+      </c>
+      <c r="E21">
+        <v>633362000.0</v>
+      </c>
+      <c r="F21">
+        <v>604279000.0</v>
+      </c>
+      <c r="G21">
+        <v>103972000.0</v>
+      </c>
+      <c r="H21">
+        <v>230425000.0</v>
+      </c>
+      <c r="I21">
+        <v>224255000.0</v>
+      </c>
+      <c r="J21">
+        <v>168805000.0</v>
+      </c>
+      <c r="K21">
+        <v>154042000.0</v>
+      </c>
+      <c r="L21">
+        <v>150375000.0</v>
+      </c>
+      <c r="M21">
+        <v>111428000.0</v>
+      </c>
+      <c r="N21">
+        <v>74574000.0</v>
+      </c>
+      <c r="O21">
+        <v>45160000.0</v>
+      </c>
+      <c r="P21">
+        <v>33357000.0</v>
+      </c>
+      <c r="Q21">
+        <v>80828000.0</v>
+      </c>
+      <c r="R21">
+        <v>20478000.0</v>
+      </c>
+      <c r="S21">
+        <v>24294000.0</v>
+      </c>
+      <c r="T21">
+        <v>32250000.0</v>
+      </c>
+      <c r="U21">
+        <v>30089000.0</v>
+      </c>
+      <c r="V21">
+        <v>24478000.0</v>
+      </c>
+      <c r="W21">
+        <v>20453000.0</v>
+      </c>
+      <c r="X21">
+        <v>22087000.0</v>
+      </c>
+      <c r="Y21">
+        <v>20626000.0</v>
+      </c>
+      <c r="Z21">
+        <v>18743000.0</v>
+      </c>
+      <c r="AA21">
+        <v>15651000.0</v>
+      </c>
+      <c r="AB21">
+        <v>10900000.0</v>
+      </c>
+      <c r="AC21">
+        <v>12200000.0</v>
+      </c>
+      <c r="AD21">
+        <v>10800000.0</v>
+      </c>
+      <c r="AE21">
+        <v>7900000.0</v>
+      </c>
+      <c r="AF21">
+        <v>6542000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" t="s">
+        <v>205</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
+      <c r="A23" t="s">
+        <v>206</v>
+      </c>
+      <c r="B23">
+        <v>2710427000.0</v>
+      </c>
+      <c r="C23">
+        <v>1692791000.0</v>
+      </c>
+      <c r="D23">
+        <v>1561584000.0</v>
+      </c>
+      <c r="E23">
+        <v>1041278000.0</v>
+      </c>
+      <c r="F23">
+        <v>812729000.0</v>
+      </c>
+      <c r="G23">
+        <v>1105912000.0</v>
+      </c>
+      <c r="H23">
+        <v>497594000.0</v>
+      </c>
+      <c r="I23">
+        <v>484891000.0</v>
+      </c>
+      <c r="J23">
+        <v>392454000.0</v>
+      </c>
+      <c r="K23">
+        <v>301144000.0</v>
+      </c>
+      <c r="L23">
+        <v>299606000.0</v>
+      </c>
+      <c r="M23">
+        <v>336566000.0</v>
+      </c>
+      <c r="N23">
+        <v>286259000.0</v>
+      </c>
+      <c r="O23">
+        <v>198828000.0</v>
+      </c>
+      <c r="P23">
+        <v>182058000.0</v>
+      </c>
+      <c r="Q23">
+        <v>108063000.0</v>
+      </c>
+      <c r="R23">
+        <v>152571000.0</v>
+      </c>
+      <c r="S23">
+        <v>160714000.0</v>
+      </c>
+      <c r="T23">
+        <v>144308000.0</v>
+      </c>
+      <c r="U23">
+        <v>128267000.0</v>
+      </c>
+      <c r="V23">
+        <v>93670000.0</v>
+      </c>
+      <c r="W23">
+        <v>70110000.0</v>
+      </c>
+      <c r="X23">
+        <v>65682000.0</v>
+      </c>
+      <c r="Y23">
+        <v>64546000.0</v>
+      </c>
+      <c r="Z23">
+        <v>69409000.0</v>
+      </c>
+      <c r="AA23">
+        <v>69166000.0</v>
+      </c>
+      <c r="AB23">
+        <v>59400000.0</v>
+      </c>
+      <c r="AC23">
+        <v>51200000.0</v>
+      </c>
+      <c r="AD23">
+        <v>45100000.0</v>
+      </c>
+      <c r="AE23">
+        <v>31700000.0</v>
+      </c>
+      <c r="AF23">
+        <v>10876000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
+      <c r="A24" t="s">
+        <v>207</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
+        <v>1073000.0</v>
+      </c>
+      <c r="N24">
+        <v>1354000.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
+      <c r="A25" t="s">
+        <v>208</v>
+      </c>
+      <c r="B25">
+        <v>157595000.0</v>
+      </c>
+      <c r="C25">
+        <v>56697000.0</v>
+      </c>
+      <c r="D25">
+        <v>60191000.0</v>
+      </c>
+      <c r="E25">
+        <v>33205000.0</v>
+      </c>
+      <c r="F25">
+        <v>35192000.0</v>
+      </c>
+      <c r="G25">
+        <v>46367000.0</v>
+      </c>
+      <c r="H25">
+        <v>33121000.0</v>
+      </c>
+      <c r="I25">
+        <v>35696000.0</v>
+      </c>
+      <c r="J25">
+        <v>28704000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
+      <c r="A26" t="s">
+        <v>209</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
+      <c r="A27" t="s">
+        <v>210</v>
+      </c>
+      <c r="B27">
+        <v>8280000.0</v>
+      </c>
+      <c r="C27">
+        <v>9143000.0</v>
+      </c>
+      <c r="D27">
+        <v>9474000.0</v>
+      </c>
+      <c r="E27">
+        <v>8888000.0</v>
+      </c>
+      <c r="F27">
+        <v>7959000.0</v>
+      </c>
+      <c r="G27">
+        <v>4092000.0</v>
+      </c>
+      <c r="H27">
+        <v>4309000.0</v>
+      </c>
+      <c r="I27">
+        <v>4221000.0</v>
+      </c>
+      <c r="J27">
+        <v>3963000.0</v>
+      </c>
+      <c r="K27">
+        <v>3092000.0</v>
+      </c>
+      <c r="L27">
+        <v>3838000.0</v>
+      </c>
+      <c r="M27">
+        <v>4156000.0</v>
+      </c>
+      <c r="N27">
+        <v>4532000.0</v>
+      </c>
+      <c r="O27">
+        <v>2735000.0</v>
+      </c>
+      <c r="P27">
+        <v>2729000.0</v>
+      </c>
+      <c r="Q27">
+        <v>3618000.0</v>
+      </c>
+      <c r="R27">
+        <v>2497000.0</v>
+      </c>
+      <c r="S27">
+        <v>3870000.0</v>
+      </c>
+      <c r="T27">
+        <v>3143000.0</v>
+      </c>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27">
+        <v>835000.0</v>
+      </c>
+      <c r="AB27">
+        <v>800000.0</v>
+      </c>
+      <c r="AC27">
+        <v>800000.0</v>
+      </c>
+      <c r="AD27">
+        <v>600000.0</v>
+      </c>
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
+      <c r="A28" t="s">
+        <v>211</v>
+      </c>
+      <c r="B28">
+        <v>587427000.0</v>
+      </c>
+      <c r="C28">
+        <v>670288000.0</v>
+      </c>
+      <c r="D28">
+        <v>671967000.0</v>
+      </c>
+      <c r="E28">
+        <v>601134000.0</v>
+      </c>
+      <c r="F28">
+        <v>590069000.0</v>
+      </c>
+      <c r="G28">
+        <v>440208000.0</v>
+      </c>
+      <c r="H28">
+        <v>302746000.0</v>
+      </c>
+      <c r="I28">
+        <v>295399000.0</v>
+      </c>
+      <c r="J28">
+        <v>240767000.0</v>
+      </c>
+      <c r="K28">
+        <v>205071000.0</v>
+      </c>
+      <c r="L28">
+        <v>199861000.0</v>
+      </c>
+      <c r="M28">
+        <v>195438000.0</v>
+      </c>
+      <c r="N28">
+        <v>153705000.0</v>
+      </c>
+      <c r="O28">
+        <v>99574000.0</v>
+      </c>
+      <c r="P28">
+        <v>90413000.0</v>
+      </c>
+      <c r="Q28">
+        <v>81541000.0</v>
+      </c>
+      <c r="R28">
+        <v>46236000.0</v>
+      </c>
+      <c r="S28">
+        <v>44391000.0</v>
+      </c>
+      <c r="T28">
+        <v>40183000.0</v>
+      </c>
+      <c r="U28">
+        <v>40394000.0</v>
+      </c>
+      <c r="V28">
+        <v>34074000.0</v>
+      </c>
+      <c r="W28">
+        <v>27762000.0</v>
+      </c>
+      <c r="X28">
+        <v>28670000.0</v>
+      </c>
+      <c r="Y28">
+        <v>24136000.0</v>
+      </c>
+      <c r="Z28">
+        <v>19757000.0</v>
+      </c>
+      <c r="AA28">
+        <v>17304000.0</v>
+      </c>
+      <c r="AB28">
+        <v>16800000.0</v>
+      </c>
+      <c r="AC28">
+        <v>14400000.0</v>
+      </c>
+      <c r="AD28">
+        <v>12300000.0</v>
+      </c>
+      <c r="AE28">
+        <v>9000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>7732000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" t="s">
+        <v>212</v>
+      </c>
+      <c r="B29">
+        <v>241543000.0</v>
+      </c>
+      <c r="C29">
+        <v>165465000.0</v>
+      </c>
+      <c r="D29">
+        <v>146004000.0</v>
+      </c>
+      <c r="E29">
+        <v>137313000.0</v>
+      </c>
+      <c r="F29">
+        <v>128736000.0</v>
+      </c>
+      <c r="G29">
+        <v>-16660000.0</v>
+      </c>
+      <c r="H29">
+        <v>43942000.0</v>
+      </c>
+      <c r="I29">
+        <v>45384000.0</v>
+      </c>
+      <c r="J29">
+        <v>81251000.0</v>
+      </c>
+      <c r="K29">
+        <v>52760000.0</v>
+      </c>
+      <c r="L29">
+        <v>50902000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
+      <c r="A30" t="s">
+        <v>213</v>
+      </c>
+      <c r="B30">
+        <v>1521084000.0</v>
+      </c>
+      <c r="C30">
+        <v>950908000.0</v>
+      </c>
+      <c r="D30">
+        <v>955704000.0</v>
+      </c>
+      <c r="E30">
+        <v>898069000.0</v>
+      </c>
+      <c r="F30">
+        <v>926373000.0</v>
+      </c>
+      <c r="G30">
+        <v>786359000.0</v>
+      </c>
+      <c r="H30">
+        <v>398265000.0</v>
+      </c>
+      <c r="I30">
+        <v>417116000.0</v>
+      </c>
+      <c r="J30">
+        <v>363550000.0</v>
+      </c>
+      <c r="K30">
+        <v>286008000.0</v>
+      </c>
+      <c r="L30">
+        <v>283414000.0</v>
+      </c>
+      <c r="M30">
+        <v>314314000.0</v>
+      </c>
+      <c r="N30">
+        <v>271386000.0</v>
+      </c>
+      <c r="O30">
+        <v>174115000.0</v>
+      </c>
+      <c r="P30">
+        <v>131556000.0</v>
+      </c>
+      <c r="Q30">
+        <v>21044000.0</v>
+      </c>
+      <c r="R30">
+        <v>88651000.0</v>
+      </c>
+      <c r="S30">
+        <v>89680000.0</v>
+      </c>
+      <c r="T30">
+        <v>71402000.0</v>
+      </c>
+      <c r="U30">
+        <v>68718000.0</v>
+      </c>
+      <c r="V30">
+        <v>60053000.0</v>
+      </c>
+      <c r="W30">
+        <v>51135000.0</v>
+      </c>
+      <c r="X30">
+        <v>48715000.0</v>
+      </c>
+      <c r="Y30">
+        <v>42567000.0</v>
+      </c>
+      <c r="Z30">
+        <v>37133000.0</v>
+      </c>
+      <c r="AA30">
+        <v>34096000.0</v>
+      </c>
+      <c r="AB30">
+        <v>33900000.0</v>
+      </c>
+      <c r="AC30">
+        <v>26900000.0</v>
+      </c>
+      <c r="AD30">
+        <v>22900000.0</v>
+      </c>
+      <c r="AE30">
+        <v>16400000.0</v>
+      </c>
+      <c r="AF30">
+        <v>-2493000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
+      <c r="A31" t="s">
+        <v>214</v>
+      </c>
+      <c r="B31">
+        <v>-6605000.0</v>
+      </c>
+      <c r="C31">
+        <v>-1415567000.0</v>
+      </c>
+      <c r="D31">
+        <v>630852000.0</v>
+      </c>
+      <c r="E31">
+        <v>-87495000.0</v>
+      </c>
+      <c r="F31">
+        <v>-134151000.0</v>
+      </c>
+      <c r="G31">
+        <v>-127179000.0</v>
+      </c>
+      <c r="H31">
+        <v>-34949000.0</v>
+      </c>
+      <c r="I31">
+        <v>-55992000.0</v>
+      </c>
+      <c r="J31">
+        <v>-65501000.0</v>
+      </c>
+      <c r="K31">
+        <v>-28161000.0</v>
+      </c>
+      <c r="L31">
+        <v>-29578000.0</v>
+      </c>
+      <c r="M31">
+        <v>-49525000.0</v>
+      </c>
+      <c r="N31">
+        <v>-47376000.0</v>
+      </c>
+      <c r="O31">
+        <v>-28264000.0</v>
+      </c>
+      <c r="P31">
+        <v>-20266000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-32737000.0</v>
+      </c>
+      <c r="R31">
+        <v>-37208000.0</v>
+      </c>
+      <c r="S31">
+        <v>-60298000.0</v>
+      </c>
+      <c r="T31">
+        <v>-68522000.0</v>
+      </c>
+      <c r="U31">
+        <v>-54281000.0</v>
+      </c>
+      <c r="V31">
+        <v>-28710000.0</v>
+      </c>
+      <c r="W31">
+        <v>-14643000.0</v>
+      </c>
+      <c r="X31">
+        <v>-14622000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-18748000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-29972000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-33232000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-23900000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-19600000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-17400000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-14000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-12525000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
+      <c r="A32" t="s">
+        <v>215</v>
+      </c>
+      <c r="B32">
+        <v>3757243000.0</v>
+      </c>
+      <c r="C32">
+        <v>2393039000.0</v>
+      </c>
+      <c r="D32">
+        <v>2192436000.0</v>
+      </c>
+      <c r="E32">
+        <v>1674640000.0</v>
+      </c>
+      <c r="F32">
+        <v>1417008000.0</v>
+      </c>
+      <c r="G32">
+        <v>1209884000.0</v>
+      </c>
+      <c r="H32">
+        <v>728019000.0</v>
+      </c>
+      <c r="I32">
+        <v>709146000.0</v>
+      </c>
+      <c r="J32">
+        <v>561259000.0</v>
+      </c>
+      <c r="K32">
+        <v>455186000.0</v>
+      </c>
+      <c r="L32">
+        <v>449981000.0</v>
+      </c>
+      <c r="M32">
+        <v>447994000.0</v>
+      </c>
+      <c r="N32">
+        <v>360833000.0</v>
+      </c>
+      <c r="O32">
+        <v>243988000.0</v>
+      </c>
+      <c r="P32">
+        <v>215415000.0</v>
+      </c>
+      <c r="Q32">
+        <v>188891000.0</v>
+      </c>
+      <c r="R32">
+        <v>173049000.0</v>
+      </c>
+      <c r="S32">
+        <v>185008000.0</v>
+      </c>
+      <c r="T32">
+        <v>176558000.0</v>
+      </c>
+      <c r="U32">
+        <v>158356000.0</v>
+      </c>
+      <c r="V32">
+        <v>118148000.0</v>
+      </c>
+      <c r="W32">
+        <v>90563000.0</v>
+      </c>
+      <c r="X32">
+        <v>87769000.0</v>
+      </c>
+      <c r="Y32">
+        <v>85172000.0</v>
+      </c>
+      <c r="Z32">
+        <v>88152000.0</v>
+      </c>
+      <c r="AA32">
+        <v>84817000.0</v>
+      </c>
+      <c r="AB32">
+        <v>70300000.0</v>
+      </c>
+      <c r="AC32">
+        <v>63400000.0</v>
+      </c>
+      <c r="AD32">
+        <v>55900000.0</v>
+      </c>
+      <c r="AE32">
+        <v>39600000.0</v>
+      </c>
+      <c r="AF32">
+        <v>17418000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DT32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:124">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>98</v>
+      </c>
+      <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>101</v>
+      </c>
+      <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>104</v>
+      </c>
+      <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>107</v>
+      </c>
+      <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>26</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>30</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DR1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:124">
+      <c r="A2" t="s">
+        <v>185</v>
+      </c>
+      <c r="B2">
+        <v>266032000.0</v>
+      </c>
+      <c r="C2">
+        <v>266032000.0</v>
+      </c>
+      <c r="D2">
+        <v>267631000.0</v>
+      </c>
+      <c r="E2">
+        <v>287070000.0</v>
+      </c>
+      <c r="F2">
+        <v>270061000.0</v>
+      </c>
+      <c r="G2">
+        <v>364581000.0</v>
+      </c>
+      <c r="H2">
+        <v>185397000.0</v>
+      </c>
+      <c r="I2">
+        <v>185727000.0</v>
+      </c>
+      <c r="J2">
+        <v>184754000.0</v>
+      </c>
+      <c r="K2">
+        <v>186005000.0</v>
+      </c>
+      <c r="L2">
+        <v>171097000.0</v>
+      </c>
+      <c r="M2">
+        <v>177847000.0</v>
+      </c>
+      <c r="N2">
+        <v>154699000.0</v>
+      </c>
+      <c r="O2">
+        <v>102237000.0</v>
+      </c>
+      <c r="P2">
+        <v>71525000.0</v>
+      </c>
+      <c r="Q2">
+        <v>37874000.0</v>
+      </c>
+      <c r="R2">
+        <v>29804000.0</v>
+      </c>
+      <c r="S2">
+        <v>504000.0</v>
+      </c>
+      <c r="T2">
+        <v>120000.0</v>
+      </c>
+      <c r="U2">
+        <v>-27440000.0</v>
+      </c>
+      <c r="V2">
+        <v>-44382000.0</v>
+      </c>
+      <c r="W2">
+        <v>-41942000.0</v>
+      </c>
+      <c r="X2">
+        <v>39009000.0</v>
+      </c>
+      <c r="Y2">
+        <v>54743000.0</v>
+      </c>
+      <c r="Z2">
+        <v>169481000.0</v>
+      </c>
+      <c r="AA2">
+        <v>56320000.0</v>
+      </c>
+      <c r="AB2">
+        <v>24555000.0</v>
+      </c>
+      <c r="AC2">
+        <v>26656000.0</v>
+      </c>
+      <c r="AD2">
+        <v>26507000.0</v>
+      </c>
+      <c r="AE2">
+        <v>21611000.0</v>
+      </c>
+      <c r="AF2">
+        <v>21210000.0</v>
+      </c>
+      <c r="AG2">
+        <v>18388000.0</v>
+      </c>
+      <c r="AH2">
+        <v>16648000.0</v>
+      </c>
+      <c r="AI2">
+        <v>11529000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>9358000.0</v>
+      </c>
+      <c r="AK2">
+        <v>6154000.0</v>
+      </c>
+      <c r="AL2">
+        <v>6061000.0</v>
+      </c>
+      <c r="AM2">
+        <v>7331000.0</v>
+      </c>
+      <c r="AN2">
+        <v>2709000.0</v>
+      </c>
+      <c r="AO2">
+        <v>2948000.0</v>
+      </c>
+      <c r="AP2">
+        <v>4707000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>4770000.0</v>
+      </c>
+      <c r="AR2">
+        <v>3170000.0</v>
+      </c>
+      <c r="AS2">
+        <v>3622000.0</v>
+      </c>
+      <c r="AT2">
+        <v>5632000.0</v>
+      </c>
+      <c r="AU2">
+        <v>3767000.0</v>
+      </c>
+      <c r="AV2">
+        <v>5310000.0</v>
+      </c>
+      <c r="AW2">
+        <v>6070000.0</v>
+      </c>
+      <c r="AX2">
+        <v>6027000.0</v>
+      </c>
+      <c r="AY2">
+        <v>4839000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>4347000.0</v>
+      </c>
+      <c r="BA2">
+        <v>4697000.0</v>
+      </c>
+      <c r="BB2">
+        <v>2425000.0</v>
+      </c>
+      <c r="BC2">
+        <v>3428000.0</v>
+      </c>
+      <c r="BD2">
+        <v>4562000.0</v>
+      </c>
+      <c r="BE2">
+        <v>6669000.0</v>
+      </c>
+      <c r="BF2">
+        <v>7578000.0</v>
+      </c>
+      <c r="BG2">
+        <v>5905000.0</v>
+      </c>
+      <c r="BH2">
+        <v>10957000.0</v>
+      </c>
+      <c r="BI2">
+        <v>12950000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>9545000.0</v>
+      </c>
+      <c r="BK2">
+        <v>17050000.0</v>
+      </c>
+      <c r="BL2">
+        <v>18641000.0</v>
+      </c>
+      <c r="BM2">
+        <v>18566000.0</v>
+      </c>
+      <c r="BN2">
+        <v>20461000.0</v>
+      </c>
+      <c r="BO2">
+        <v>29351000.0</v>
+      </c>
+      <c r="BP2">
+        <v>17439000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>15629000.0</v>
+      </c>
+      <c r="BR2">
+        <v>14359000.0</v>
+      </c>
+      <c r="BS2">
+        <v>16493000.0</v>
+      </c>
+      <c r="BT2">
+        <v>17824000.0</v>
+      </c>
+      <c r="BU2">
+        <v>17086000.0</v>
+      </c>
+      <c r="BV2">
+        <v>17259000.0</v>
+      </c>
+      <c r="BW2">
+        <v>18865000.0</v>
+      </c>
+      <c r="BX2">
+        <v>19254000.0</v>
+      </c>
+      <c r="BY2">
+        <v>18540000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>17764000.0</v>
+      </c>
+      <c r="CA2">
+        <v>17348000.0</v>
+      </c>
+      <c r="CB2">
+        <v>17229000.0</v>
+      </c>
+      <c r="CC2">
+        <v>15355000.0</v>
+      </c>
+      <c r="CD2">
+        <v>14351000.0</v>
+      </c>
+      <c r="CE2">
+        <v>12613000.0</v>
+      </c>
+      <c r="CF2">
+        <v>10965000.0</v>
+      </c>
+      <c r="CG2">
+        <v>9341000.0</v>
+      </c>
+      <c r="CH2">
+        <v>7479000.0</v>
+      </c>
+      <c r="CI2">
+        <v>5832000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>5733000.0</v>
+      </c>
+      <c r="CK2">
+        <v>4649000.0</v>
+      </c>
+      <c r="CL2">
+        <v>4699000.0</v>
+      </c>
+      <c r="CM2">
+        <v>3895000.0</v>
+      </c>
+      <c r="CN2">
+        <v>3497000.0</v>
+      </c>
+      <c r="CO2">
+        <v>4342000.0</v>
+      </c>
+      <c r="CP2">
+        <v>4216000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>4912000.0</v>
+      </c>
+      <c r="CR2">
+        <v>5620000.0</v>
+      </c>
+      <c r="CS2">
+        <v>5576000.0</v>
+      </c>
+      <c r="CT2">
+        <v>5273000.0</v>
+      </c>
+      <c r="CU2">
+        <v>5493000.0</v>
+      </c>
+      <c r="CV2">
+        <v>6811000.0</v>
+      </c>
+      <c r="CW2">
+        <v>8100000.0</v>
+      </c>
+      <c r="CX2">
+        <v>8385000.0</v>
+      </c>
+      <c r="CY2">
+        <v>8980000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>8990000.0</v>
+      </c>
+      <c r="DA2">
+        <v>9393000.0</v>
+      </c>
+      <c r="DB2">
+        <v>9240000.0</v>
+      </c>
+      <c r="DC2">
+        <v>7447000.0</v>
+      </c>
+      <c r="DD2">
+        <v>6800000.0</v>
+      </c>
+      <c r="DE2">
+        <v>6340000.0</v>
+      </c>
+      <c r="DF2">
+        <v>6236000.0</v>
+      </c>
+      <c r="DG2">
+        <v>6100000.0</v>
+      </c>
+      <c r="DH2">
+        <v>5300000.0</v>
+      </c>
+      <c r="DI2">
+        <v>6300000.0</v>
+      </c>
+      <c r="DJ2">
+        <v>5200000.0</v>
+      </c>
+      <c r="DK2">
+        <v>4800000.0</v>
+      </c>
+      <c r="DL2">
+        <v>5000000.0</v>
+      </c>
+      <c r="DM2">
+        <v>4800000.0</v>
+      </c>
+      <c r="DN2">
+        <v>4700000.0</v>
+      </c>
+      <c r="DO2">
+        <v>4300000.0</v>
+      </c>
+      <c r="DP2"/>
+      <c r="DQ2"/>
+      <c r="DR2"/>
+      <c r="DS2">
+        <v>3400000.0</v>
+      </c>
+      <c r="DT2">
+        <v>3400000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:124">
+      <c r="A3" t="s">
+        <v>186</v>
+      </c>
+      <c r="B3">
+        <v>-38623000.0</v>
+      </c>
+      <c r="C3">
+        <v>38623000.0</v>
+      </c>
+      <c r="D3"/>
+      <c r="E3">
+        <v>49334000.0</v>
+      </c>
+      <c r="F3">
+        <v>39733000.0</v>
+      </c>
+      <c r="G3">
+        <v>35268000.0</v>
+      </c>
+      <c r="H3">
+        <v>15150000.0</v>
+      </c>
+      <c r="I3">
+        <v>13710000.0</v>
+      </c>
+      <c r="J3">
+        <v>13758000.0</v>
+      </c>
+      <c r="K3">
+        <v>14079000.0</v>
+      </c>
+      <c r="L3">
+        <v>14461000.0</v>
+      </c>
+      <c r="M3">
+        <v>14501000.0</v>
+      </c>
+      <c r="N3">
+        <v>14849000.0</v>
+      </c>
+      <c r="O3">
+        <v>15015000.0</v>
+      </c>
+      <c r="P3">
+        <v>15826000.0</v>
+      </c>
+      <c r="Q3">
+        <v>15811000.0</v>
+      </c>
+      <c r="R3">
+        <v>16776000.0</v>
+      </c>
+      <c r="S3">
+        <v>16178000.0</v>
+      </c>
+      <c r="T3">
+        <v>16033000.0</v>
+      </c>
+      <c r="U3">
+        <v>15717000.0</v>
+      </c>
+      <c r="V3">
+        <v>15912000.0</v>
+      </c>
+      <c r="W3">
+        <v>15475000.0</v>
+      </c>
+      <c r="X3">
+        <v>14896000.0</v>
+      </c>
+      <c r="Y3">
+        <v>13219000.0</v>
+      </c>
+      <c r="Z3">
+        <v>10399000.0</v>
+      </c>
+      <c r="AA3">
+        <v>7853000.0</v>
+      </c>
+      <c r="AB3">
+        <v>8140000.0</v>
+      </c>
+      <c r="AC3">
+        <v>8144000.0</v>
+      </c>
+      <c r="AD3">
+        <v>8310000.0</v>
+      </c>
+      <c r="AE3">
+        <v>8527000.0</v>
+      </c>
+      <c r="AF3">
+        <v>8832000.0</v>
+      </c>
+      <c r="AG3">
+        <v>8839000.0</v>
+      </c>
+      <c r="AH3">
+        <v>9086000.0</v>
+      </c>
+      <c r="AI3">
+        <v>8939000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>7674000.0</v>
+      </c>
+      <c r="AK3">
+        <v>6966000.0</v>
+      </c>
+      <c r="AL3">
+        <v>7014000.0</v>
+      </c>
+      <c r="AM3">
+        <v>7050000.0</v>
+      </c>
+      <c r="AN3">
+        <v>5566000.0</v>
+      </c>
+      <c r="AO3">
+        <v>5451000.0</v>
+      </c>
+      <c r="AP3">
+        <v>5423000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>5142000.0</v>
+      </c>
+      <c r="AR3">
+        <v>5766000.0</v>
+      </c>
+      <c r="AS3">
+        <v>5173000.0</v>
+      </c>
+      <c r="AT3">
+        <v>5178000.0</v>
+      </c>
+      <c r="AU3">
+        <v>5353000.0</v>
+      </c>
+      <c r="AV3">
+        <v>5334000.0</v>
+      </c>
+      <c r="AW3">
+        <v>5306000.0</v>
+      </c>
+      <c r="AX3">
+        <v>5173000.0</v>
+      </c>
+      <c r="AY3">
+        <v>5367000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>5684000.0</v>
+      </c>
+      <c r="BA3">
+        <v>4865000.0</v>
+      </c>
+      <c r="BB3">
+        <v>3446000.0</v>
+      </c>
+      <c r="BC3">
+        <v>3500000.0</v>
+      </c>
+      <c r="BD3">
+        <v>3116000.0</v>
+      </c>
+      <c r="BE3">
+        <v>3081000.0</v>
+      </c>
+      <c r="BF3">
+        <v>3141000.0</v>
+      </c>
+      <c r="BG3">
+        <v>2754000.0</v>
+      </c>
+      <c r="BH3">
+        <v>2983000.0</v>
+      </c>
+      <c r="BI3">
+        <v>2691000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>2612000.0</v>
+      </c>
+      <c r="BK3">
+        <v>2481000.0</v>
+      </c>
+      <c r="BL3">
+        <v>2521000.0</v>
+      </c>
+      <c r="BM3">
+        <v>2453000.0</v>
+      </c>
+      <c r="BN3">
+        <v>2429000.0</v>
+      </c>
+      <c r="BO3">
+        <v>1887000.0</v>
+      </c>
+      <c r="BP3">
+        <v>1783000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>1703000.0</v>
+      </c>
+      <c r="BR3">
+        <v>2078000.0</v>
+      </c>
+      <c r="BS3">
+        <v>1310000.0</v>
+      </c>
+      <c r="BT3">
+        <v>1280000.0</v>
+      </c>
+      <c r="BU3">
+        <v>1270000.0</v>
+      </c>
+      <c r="BV3">
+        <v>1226000.0</v>
+      </c>
+      <c r="BW3">
+        <v>1223000.0</v>
+      </c>
+      <c r="BX3">
+        <v>1176000.0</v>
+      </c>
+      <c r="BY3">
+        <v>1095000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>1173000.0</v>
+      </c>
+      <c r="CA3">
+        <v>880000.0</v>
+      </c>
+      <c r="CB3">
+        <v>784000.0</v>
+      </c>
+      <c r="CC3">
+        <v>895000.0</v>
+      </c>
+      <c r="CD3">
+        <v>734000.0</v>
+      </c>
+      <c r="CE3">
+        <v>758000.0</v>
+      </c>
+      <c r="CF3">
+        <v>1171000.0</v>
+      </c>
+      <c r="CG3">
+        <v>734000.0</v>
+      </c>
+      <c r="CH3">
+        <v>757000.0</v>
+      </c>
+      <c r="CI3">
+        <v>704000.0</v>
+      </c>
+      <c r="CJ3">
+        <v>917000.0</v>
+      </c>
+      <c r="CK3">
+        <v>827000.0</v>
+      </c>
+      <c r="CL3">
+        <v>744000.0</v>
+      </c>
+      <c r="CM3">
+        <v>741000.0</v>
+      </c>
+      <c r="CN3">
+        <v>733000.0</v>
+      </c>
+      <c r="CO3">
+        <v>1227000.0</v>
+      </c>
+      <c r="CP3">
+        <v>852000.0</v>
+      </c>
+      <c r="CQ3">
+        <v>740000.0</v>
+      </c>
+      <c r="CR3">
+        <v>1300000.0</v>
+      </c>
+      <c r="CS3">
+        <v>942000.0</v>
+      </c>
+      <c r="CT3">
+        <v>-322000.0</v>
+      </c>
+      <c r="CU3">
+        <v>1047000.0</v>
+      </c>
+      <c r="CV3">
+        <v>1320000.0</v>
+      </c>
+      <c r="CW3">
+        <v>400000.0</v>
+      </c>
+      <c r="CX3">
+        <v>348000.0</v>
+      </c>
+      <c r="CY3">
+        <v>371000.0</v>
+      </c>
+      <c r="CZ3">
+        <v>1403000.0</v>
+      </c>
+      <c r="DA3">
+        <v>17000.0</v>
+      </c>
+      <c r="DB3">
+        <v>743000.0</v>
+      </c>
+      <c r="DC3">
+        <v>391000.0</v>
+      </c>
+      <c r="DD3">
+        <v>600000.0</v>
+      </c>
+      <c r="DE3">
+        <v>582000.0</v>
+      </c>
+      <c r="DF3">
+        <v>318000.0</v>
+      </c>
+      <c r="DG3">
+        <v>600000.0</v>
+      </c>
+      <c r="DH3">
+        <v>500000.0</v>
+      </c>
+      <c r="DI3">
+        <v>800000.0</v>
+      </c>
+      <c r="DJ3">
+        <v>700000.0</v>
+      </c>
+      <c r="DK3">
+        <v>200000.0</v>
+      </c>
+      <c r="DL3">
+        <v>600000.0</v>
+      </c>
+      <c r="DM3">
+        <v>400000.0</v>
+      </c>
+      <c r="DN3">
+        <v>500000.0</v>
+      </c>
+      <c r="DO3">
+        <v>400000.0</v>
+      </c>
+      <c r="DP3">
+        <v>500000.0</v>
+      </c>
+      <c r="DQ3">
+        <v>500000.0</v>
+      </c>
+      <c r="DR3">
+        <v>300000.0</v>
+      </c>
+      <c r="DS3">
+        <v>400000.0</v>
+      </c>
+      <c r="DT3">
+        <v>400000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:124">
+      <c r="A4" t="s">
+        <v>187</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
+      <c r="DR4"/>
+      <c r="DS4"/>
+      <c r="DT4"/>
+    </row>
+    <row r="5" spans="1:124">
+      <c r="A5" t="s">
+        <v>188</v>
+      </c>
+      <c r="B5">
+        <v>-94547000.0</v>
+      </c>
+      <c r="C5">
+        <v>291371000.0</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5">
+        <v>321356000.0</v>
+      </c>
+      <c r="F5">
+        <v>282199000.0</v>
+      </c>
+      <c r="G5">
+        <v>121247000.0</v>
+      </c>
+      <c r="H5">
+        <v>187344000.0</v>
+      </c>
+      <c r="I5">
+        <v>186538000.0</v>
+      </c>
+      <c r="J5">
+        <v>172848000.0</v>
+      </c>
+      <c r="K5">
+        <v>153518000.0</v>
+      </c>
+      <c r="L5">
+        <v>136584000.0</v>
+      </c>
+      <c r="M5">
+        <v>157304000.0</v>
+      </c>
+      <c r="N5">
+        <v>157942000.0</v>
+      </c>
+      <c r="O5">
+        <v>179022000.0</v>
+      </c>
+      <c r="P5">
+        <v>182755000.0</v>
+      </c>
+      <c r="Q5">
+        <v>171078000.0</v>
+      </c>
+      <c r="R5">
+        <v>152116000.0</v>
+      </c>
+      <c r="S5">
+        <v>127413000.0</v>
+      </c>
+      <c r="T5">
+        <v>135118000.0</v>
+      </c>
+      <c r="U5">
+        <v>153609000.0</v>
+      </c>
+      <c r="V5">
+        <v>127560000.0</v>
+      </c>
+      <c r="W5">
+        <v>187992000.0</v>
+      </c>
+      <c r="X5">
+        <v>66835000.0</v>
+      </c>
+      <c r="Y5">
+        <v>118454000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-109682000.0</v>
+      </c>
+      <c r="AA5">
+        <v>28365000.0</v>
+      </c>
+      <c r="AB5">
+        <v>58578000.0</v>
+      </c>
+      <c r="AC5">
+        <v>64563000.0</v>
+      </c>
+      <c r="AD5">
+        <v>51686000.0</v>
+      </c>
+      <c r="AE5">
+        <v>55598000.0</v>
+      </c>
+      <c r="AF5">
+        <v>61636000.0</v>
+      </c>
+      <c r="AG5">
+        <v>56905000.0</v>
+      </c>
+      <c r="AH5">
+        <v>52103000.0</v>
+      </c>
+      <c r="AI5">
+        <v>53611000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>42962000.0</v>
+      </c>
+      <c r="AK5">
+        <v>52723000.0</v>
+      </c>
+      <c r="AL5">
+        <v>47753000.0</v>
+      </c>
+      <c r="AM5">
+        <v>25367000.0</v>
+      </c>
+      <c r="AN5">
+        <v>37569000.0</v>
+      </c>
+      <c r="AO5">
+        <v>42482000.0</v>
+      </c>
+      <c r="AP5">
+        <v>36936000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>37056000.0</v>
+      </c>
+      <c r="AR5">
+        <v>37922000.0</v>
+      </c>
+      <c r="AS5">
+        <v>38517000.0</v>
+      </c>
+      <c r="AT5">
+        <v>37685000.0</v>
+      </c>
+      <c r="AU5">
+        <v>36251000.0</v>
+      </c>
+      <c r="AV5">
+        <v>30693000.0</v>
+      </c>
+      <c r="AW5">
+        <v>27673000.0</v>
+      </c>
+      <c r="AX5">
+        <v>27314000.0</v>
+      </c>
+      <c r="AY5">
+        <v>25749000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>21188000.0</v>
+      </c>
+      <c r="BA5">
+        <v>18858000.0</v>
+      </c>
+      <c r="BB5">
+        <v>18705000.0</v>
+      </c>
+      <c r="BC5">
+        <v>15823000.0</v>
+      </c>
+      <c r="BD5">
+        <v>8462000.0</v>
+      </c>
+      <c r="BE5">
+        <v>14001000.0</v>
+      </c>
+      <c r="BF5">
+        <v>12128000.0</v>
+      </c>
+      <c r="BG5">
+        <v>10569000.0</v>
+      </c>
+      <c r="BH5">
+        <v>5983000.0</v>
+      </c>
+      <c r="BI5">
+        <v>15990000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>7530000.0</v>
+      </c>
+      <c r="BK5">
+        <v>3854000.0</v>
+      </c>
+      <c r="BL5">
+        <v>659000.0</v>
+      </c>
+      <c r="BM5">
+        <v>2581000.0</v>
+      </c>
+      <c r="BN5">
+        <v>695000.0</v>
+      </c>
+      <c r="BO5">
+        <v>76894000.0</v>
+      </c>
+      <c r="BP5">
+        <v>2173000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>3185000.0</v>
+      </c>
+      <c r="BR5">
+        <v>8221000.0</v>
+      </c>
+      <c r="BS5">
+        <v>6899000.0</v>
+      </c>
+      <c r="BT5">
+        <v>5504000.0</v>
+      </c>
+      <c r="BU5">
+        <v>83000.0</v>
+      </c>
+      <c r="BV5">
+        <v>9662000.0</v>
+      </c>
+      <c r="BW5">
+        <v>9045000.0</v>
+      </c>
+      <c r="BX5">
+        <v>7624000.0</v>
+      </c>
+      <c r="BY5">
+        <v>8608000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>8404000.0</v>
+      </c>
+      <c r="CA5">
+        <v>7614000.0</v>
+      </c>
+      <c r="CB5">
+        <v>7293000.0</v>
+      </c>
+      <c r="CC5">
+        <v>7946000.0</v>
+      </c>
+      <c r="CD5">
+        <v>7947000.0</v>
+      </c>
+      <c r="CE5">
+        <v>6903000.0</v>
+      </c>
+      <c r="CF5">
+        <v>5916000.0</v>
+      </c>
+      <c r="CG5">
+        <v>6245000.0</v>
+      </c>
+      <c r="CH5">
+        <v>6244000.0</v>
+      </c>
+      <c r="CI5">
+        <v>6072000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>4944000.0</v>
+      </c>
+      <c r="CK5">
+        <v>5723000.0</v>
+      </c>
+      <c r="CL5">
+        <v>4892000.0</v>
+      </c>
+      <c r="CM5">
+        <v>4894000.0</v>
+      </c>
+      <c r="CN5">
+        <v>5438000.0</v>
+      </c>
+      <c r="CO5">
+        <v>5673000.0</v>
+      </c>
+      <c r="CP5">
+        <v>5763000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>5213000.0</v>
+      </c>
+      <c r="CR5">
+        <v>5731000.0</v>
+      </c>
+      <c r="CS5">
+        <v>4715000.0</v>
+      </c>
+      <c r="CT5">
+        <v>5073000.0</v>
+      </c>
+      <c r="CU5">
+        <v>5107000.0</v>
+      </c>
+      <c r="CV5">
+        <v>4559000.0</v>
+      </c>
+      <c r="CW5">
+        <v>4734000.0</v>
+      </c>
+      <c r="CX5">
+        <v>4749000.0</v>
+      </c>
+      <c r="CY5">
+        <v>4701000.0</v>
+      </c>
+      <c r="CZ5">
+        <v>3557000.0</v>
+      </c>
+      <c r="DA5">
+        <v>4207000.0</v>
+      </c>
+      <c r="DB5">
+        <v>4112000.0</v>
+      </c>
+      <c r="DC5">
+        <v>3775000.0</v>
+      </c>
+      <c r="DD5">
+        <v>3000000.0</v>
+      </c>
+      <c r="DE5">
+        <v>1168000.0</v>
+      </c>
+      <c r="DF5">
+        <v>3409000.0</v>
+      </c>
+      <c r="DG5">
+        <v>3300000.0</v>
+      </c>
+      <c r="DH5">
+        <v>2300000.0</v>
+      </c>
+      <c r="DI5">
+        <v>3300000.0</v>
+      </c>
+      <c r="DJ5">
+        <v>2900000.0</v>
+      </c>
+      <c r="DK5">
+        <v>2800000.0</v>
+      </c>
+      <c r="DL5">
+        <v>2200000.0</v>
+      </c>
+      <c r="DM5">
+        <v>2500000.0</v>
+      </c>
+      <c r="DN5">
+        <v>2400000.0</v>
+      </c>
+      <c r="DO5">
+        <v>2300000.0</v>
+      </c>
+      <c r="DP5">
+        <v>0.0</v>
+      </c>
+      <c r="DQ5">
+        <v>0.0</v>
+      </c>
+      <c r="DR5">
+        <v>0.0</v>
+      </c>
+      <c r="DS5">
+        <v>0.0</v>
+      </c>
+      <c r="DT5">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:124">
+      <c r="A6" t="s">
+        <v>189</v>
+      </c>
+      <c r="B6">
+        <v>-133170000.0</v>
+      </c>
+      <c r="C6">
+        <v>329994000.0</v>
+      </c>
+      <c r="D6">
+        <v>322014000.0</v>
+      </c>
+      <c r="E6">
+        <v>370690000.0</v>
+      </c>
+      <c r="F6">
+        <v>321932000.0</v>
+      </c>
+      <c r="G6">
+        <v>156515000.0</v>
+      </c>
+      <c r="H6">
+        <v>202494000.0</v>
+      </c>
+      <c r="I6">
+        <v>200248000.0</v>
+      </c>
+      <c r="J6">
+        <v>186606000.0</v>
+      </c>
+      <c r="K6">
+        <v>167597000.0</v>
+      </c>
+      <c r="L6">
+        <v>151045000.0</v>
+      </c>
+      <c r="M6">
+        <v>171805000.0</v>
+      </c>
+      <c r="N6">
+        <v>172791000.0</v>
+      </c>
+      <c r="O6">
+        <v>194037000.0</v>
+      </c>
+      <c r="P6">
+        <v>198581000.0</v>
+      </c>
+      <c r="Q6">
+        <v>186889000.0</v>
+      </c>
+      <c r="R6">
+        <v>168892000.0</v>
+      </c>
+      <c r="S6">
+        <v>143591000.0</v>
+      </c>
+      <c r="T6">
+        <v>151151000.0</v>
+      </c>
+      <c r="U6">
+        <v>169326000.0</v>
+      </c>
+      <c r="V6">
+        <v>143472000.0</v>
+      </c>
+      <c r="W6">
+        <v>203467000.0</v>
+      </c>
+      <c r="X6">
+        <v>81731000.0</v>
+      </c>
+      <c r="Y6">
+        <v>131673000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-99283000.0</v>
+      </c>
+      <c r="AA6">
+        <v>36218000.0</v>
+      </c>
+      <c r="AB6">
+        <v>66718000.0</v>
+      </c>
+      <c r="AC6">
+        <v>72707000.0</v>
+      </c>
+      <c r="AD6">
+        <v>59996000.0</v>
+      </c>
+      <c r="AE6">
+        <v>64125000.0</v>
+      </c>
+      <c r="AF6">
+        <v>70468000.0</v>
+      </c>
+      <c r="AG6">
+        <v>65744000.0</v>
+      </c>
+      <c r="AH6">
+        <v>61189000.0</v>
+      </c>
+      <c r="AI6">
+        <v>62550000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>50636000.0</v>
+      </c>
+      <c r="AK6">
+        <v>59689000.0</v>
+      </c>
+      <c r="AL6">
+        <v>54767000.0</v>
+      </c>
+      <c r="AM6">
+        <v>32417000.0</v>
+      </c>
+      <c r="AN6">
+        <v>43135000.0</v>
+      </c>
+      <c r="AO6">
+        <v>47933000.0</v>
+      </c>
+      <c r="AP6">
+        <v>42359000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>42198000.0</v>
+      </c>
+      <c r="AR6">
+        <v>43688000.0</v>
+      </c>
+      <c r="AS6">
+        <v>43690000.0</v>
+      </c>
+      <c r="AT6">
+        <v>42863000.0</v>
+      </c>
+      <c r="AU6">
+        <v>41604000.0</v>
+      </c>
+      <c r="AV6">
+        <v>36027000.0</v>
+      </c>
+      <c r="AW6">
+        <v>32979000.0</v>
+      </c>
+      <c r="AX6">
+        <v>32487000.0</v>
+      </c>
+      <c r="AY6">
+        <v>31116000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>26872000.0</v>
+      </c>
+      <c r="BA6">
+        <v>23723000.0</v>
+      </c>
+      <c r="BB6">
+        <v>22151000.0</v>
+      </c>
+      <c r="BC6">
+        <v>19323000.0</v>
+      </c>
+      <c r="BD6">
+        <v>11578000.0</v>
+      </c>
+      <c r="BE6">
+        <v>17082000.0</v>
+      </c>
+      <c r="BF6">
+        <v>15269000.0</v>
+      </c>
+      <c r="BG6">
+        <v>13323000.0</v>
+      </c>
+      <c r="BH6">
+        <v>8966000.0</v>
+      </c>
+      <c r="BI6">
+        <v>18681000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>10142000.0</v>
+      </c>
+      <c r="BK6">
+        <v>6335000.0</v>
+      </c>
+      <c r="BL6">
+        <v>3180000.0</v>
+      </c>
+      <c r="BM6">
+        <v>5034000.0</v>
+      </c>
+      <c r="BN6">
+        <v>3124000.0</v>
+      </c>
+      <c r="BO6">
+        <v>78781000.0</v>
+      </c>
+      <c r="BP6">
+        <v>3956000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>4888000.0</v>
+      </c>
+      <c r="BR6">
+        <v>10299000.0</v>
+      </c>
+      <c r="BS6">
+        <v>8209000.0</v>
+      </c>
+      <c r="BT6">
+        <v>6784000.0</v>
+      </c>
+      <c r="BU6">
+        <v>1353000.0</v>
+      </c>
+      <c r="BV6">
+        <v>10888000.0</v>
+      </c>
+      <c r="BW6">
+        <v>10268000.0</v>
+      </c>
+      <c r="BX6">
+        <v>8800000.0</v>
+      </c>
+      <c r="BY6">
+        <v>9703000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>9577000.0</v>
+      </c>
+      <c r="CA6">
+        <v>8494000.0</v>
+      </c>
+      <c r="CB6">
+        <v>8077000.0</v>
+      </c>
+      <c r="CC6">
+        <v>8841000.0</v>
+      </c>
+      <c r="CD6">
+        <v>8681000.0</v>
+      </c>
+      <c r="CE6">
+        <v>7661000.0</v>
+      </c>
+      <c r="CF6">
+        <v>7087000.0</v>
+      </c>
+      <c r="CG6">
+        <v>6979000.0</v>
+      </c>
+      <c r="CH6">
+        <v>7001000.0</v>
+      </c>
+      <c r="CI6">
+        <v>6776000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>5861000.0</v>
+      </c>
+      <c r="CK6">
+        <v>6550000.0</v>
+      </c>
+      <c r="CL6">
+        <v>5636000.0</v>
+      </c>
+      <c r="CM6">
+        <v>5635000.0</v>
+      </c>
+      <c r="CN6">
+        <v>6171000.0</v>
+      </c>
+      <c r="CO6">
+        <v>6900000.0</v>
+      </c>
+      <c r="CP6">
+        <v>6615000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>5953000.0</v>
+      </c>
+      <c r="CR6">
+        <v>7031000.0</v>
+      </c>
+      <c r="CS6">
+        <v>5657000.0</v>
+      </c>
+      <c r="CT6">
+        <v>4751000.0</v>
+      </c>
+      <c r="CU6">
+        <v>6154000.0</v>
+      </c>
+      <c r="CV6">
+        <v>5879000.0</v>
+      </c>
+      <c r="CW6">
+        <v>5134000.0</v>
+      </c>
+      <c r="CX6">
+        <v>5097000.0</v>
+      </c>
+      <c r="CY6">
+        <v>5072000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>4960000.0</v>
+      </c>
+      <c r="DA6">
+        <v>4224000.0</v>
+      </c>
+      <c r="DB6">
+        <v>4855000.0</v>
+      </c>
+      <c r="DC6">
+        <v>4166000.0</v>
+      </c>
+      <c r="DD6">
+        <v>3600000.0</v>
+      </c>
+      <c r="DE6">
+        <v>1750000.0</v>
+      </c>
+      <c r="DF6">
+        <v>3727000.0</v>
+      </c>
+      <c r="DG6">
+        <v>3900000.0</v>
+      </c>
+      <c r="DH6">
+        <v>2800000.0</v>
+      </c>
+      <c r="DI6">
+        <v>4100000.0</v>
+      </c>
+      <c r="DJ6">
+        <v>3600000.0</v>
+      </c>
+      <c r="DK6">
+        <v>3000000.0</v>
+      </c>
+      <c r="DL6">
+        <v>2800000.0</v>
+      </c>
+      <c r="DM6">
+        <v>2900000.0</v>
+      </c>
+      <c r="DN6">
+        <v>2900000.0</v>
+      </c>
+      <c r="DO6">
+        <v>2700000.0</v>
+      </c>
+      <c r="DP6">
+        <v>500000.0</v>
+      </c>
+      <c r="DQ6">
+        <v>500000.0</v>
+      </c>
+      <c r="DR6">
+        <v>300000.0</v>
+      </c>
+      <c r="DS6">
+        <v>400000.0</v>
+      </c>
+      <c r="DT6">
+        <v>5400000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:124">
+      <c r="A7" t="s">
+        <v>190</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
+      <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
+      <c r="DH7"/>
+      <c r="DI7"/>
+      <c r="DJ7"/>
+      <c r="DK7"/>
+      <c r="DL7"/>
+      <c r="DM7"/>
+      <c r="DN7"/>
+      <c r="DO7"/>
+      <c r="DP7"/>
+      <c r="DQ7"/>
+      <c r="DR7"/>
+      <c r="DS7"/>
+      <c r="DT7"/>
+    </row>
+    <row r="8" spans="1:124">
+      <c r="A8" t="s">
+        <v>191</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
+        <v>991000.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
+      <c r="DR8"/>
+      <c r="DS8"/>
+      <c r="DT8"/>
+    </row>
+    <row r="9" spans="1:124">
+      <c r="A9" t="s">
+        <v>192</v>
+      </c>
+      <c r="B9">
+        <v>129400000.0</v>
+      </c>
+      <c r="C9">
+        <v>650895000.0</v>
+      </c>
+      <c r="D9">
+        <v>686869000.0</v>
+      </c>
+      <c r="E9">
+        <v>693698000.0</v>
+      </c>
+      <c r="F9">
+        <v>657260000.0</v>
+      </c>
+      <c r="G9">
+        <v>530073000.0</v>
+      </c>
+      <c r="H9">
+        <v>393368000.0</v>
+      </c>
+      <c r="I9">
+        <v>433385000.0</v>
+      </c>
+      <c r="J9">
+        <v>421595000.0</v>
+      </c>
+      <c r="K9">
+        <v>402808000.0</v>
+      </c>
+      <c r="L9">
+        <v>370951000.0</v>
+      </c>
+      <c r="M9">
+        <v>395510000.0</v>
+      </c>
+      <c r="N9">
+        <v>400568000.0</v>
+      </c>
+      <c r="O9">
+        <v>419527000.0</v>
+      </c>
+      <c r="P9">
+        <v>381851000.0</v>
+      </c>
+      <c r="Q9">
+        <v>411510000.0</v>
+      </c>
+      <c r="R9">
+        <v>383285000.0</v>
+      </c>
+      <c r="S9">
+        <v>356013000.0</v>
+      </c>
+      <c r="T9">
+        <v>341370000.0</v>
+      </c>
+      <c r="U9">
+        <v>385899000.0</v>
+      </c>
+      <c r="V9">
+        <v>390943000.0</v>
+      </c>
+      <c r="W9">
+        <v>416703000.0</v>
+      </c>
+      <c r="X9">
+        <v>337904000.0</v>
+      </c>
+      <c r="Y9">
+        <v>355341000.0</v>
+      </c>
+      <c r="Z9">
+        <v>65430000.0</v>
+      </c>
+      <c r="AA9">
+        <v>135612000.0</v>
+      </c>
+      <c r="AB9">
+        <v>154788000.0</v>
+      </c>
+      <c r="AC9">
+        <v>160927000.0</v>
+      </c>
+      <c r="AD9">
+        <v>161093000.0</v>
+      </c>
+      <c r="AE9">
+        <v>153837000.0</v>
+      </c>
+      <c r="AF9">
+        <v>155870000.0</v>
+      </c>
+      <c r="AG9">
+        <v>157199000.0</v>
+      </c>
+      <c r="AH9">
+        <v>162609000.0</v>
+      </c>
+      <c r="AI9">
+        <v>167074000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>142080000.0</v>
+      </c>
+      <c r="AK9">
+        <v>131549000.0</v>
+      </c>
+      <c r="AL9">
+        <v>131406000.0</v>
+      </c>
+      <c r="AM9">
+        <v>127320000.0</v>
+      </c>
+      <c r="AN9">
+        <v>107461000.0</v>
+      </c>
+      <c r="AO9">
+        <v>112733000.0</v>
+      </c>
+      <c r="AP9">
+        <v>112177000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>107682000.0</v>
+      </c>
+      <c r="AR9">
+        <v>105721000.0</v>
+      </c>
+      <c r="AS9">
+        <v>111134000.0</v>
+      </c>
+      <c r="AT9">
+        <v>108971000.0</v>
+      </c>
+      <c r="AU9">
+        <v>107963000.0</v>
+      </c>
+      <c r="AV9">
+        <v>105447000.0</v>
+      </c>
+      <c r="AW9">
+        <v>105415000.0</v>
+      </c>
+      <c r="AX9">
+        <v>106930000.0</v>
+      </c>
+      <c r="AY9">
+        <v>107987000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>107951000.0</v>
+      </c>
+      <c r="BA9">
+        <v>100026000.0</v>
+      </c>
+      <c r="BB9">
+        <v>69664000.0</v>
+      </c>
+      <c r="BC9">
+        <v>68271000.0</v>
+      </c>
+      <c r="BD9">
+        <v>71622000.0</v>
+      </c>
+      <c r="BE9">
+        <v>57598000.0</v>
+      </c>
+      <c r="BF9">
+        <v>52888000.0</v>
+      </c>
+      <c r="BG9">
+        <v>48119000.0</v>
+      </c>
+      <c r="BH9">
+        <v>42546000.0</v>
+      </c>
+      <c r="BI9">
+        <v>42147000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>42578000.0</v>
+      </c>
+      <c r="BK9">
+        <v>32550000.0</v>
+      </c>
+      <c r="BL9">
+        <v>-65044000.0</v>
+      </c>
+      <c r="BM9">
+        <v>32992000.0</v>
+      </c>
+      <c r="BN9">
+        <v>30354000.0</v>
+      </c>
+      <c r="BO9">
+        <v>16979000.0</v>
+      </c>
+      <c r="BP9">
+        <v>27802000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>27186000.0</v>
+      </c>
+      <c r="BR9">
+        <v>29803000.0</v>
+      </c>
+      <c r="BS9">
+        <v>27086000.0</v>
+      </c>
+      <c r="BT9">
+        <v>26380000.0</v>
+      </c>
+      <c r="BU9">
+        <v>19179000.0</v>
+      </c>
+      <c r="BV9">
+        <v>29357000.0</v>
+      </c>
+      <c r="BW9">
+        <v>29174000.0</v>
+      </c>
+      <c r="BX9">
+        <v>24429000.0</v>
+      </c>
+      <c r="BY9">
+        <v>27917000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>26034000.0</v>
+      </c>
+      <c r="CA9">
+        <v>24664000.0</v>
+      </c>
+      <c r="CB9">
+        <v>25127000.0</v>
+      </c>
+      <c r="CC9">
+        <v>25698000.0</v>
+      </c>
+      <c r="CD9">
+        <v>24700000.0</v>
+      </c>
+      <c r="CE9">
+        <v>23272000.0</v>
+      </c>
+      <c r="CF9">
+        <v>22650000.0</v>
+      </c>
+      <c r="CG9">
+        <v>21740000.0</v>
+      </c>
+      <c r="CH9">
+        <v>20924000.0</v>
+      </c>
+      <c r="CI9">
+        <v>19215000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>18209000.0</v>
+      </c>
+      <c r="CK9">
+        <v>18001000.0</v>
+      </c>
+      <c r="CL9">
+        <v>17994000.0</v>
+      </c>
+      <c r="CM9">
+        <v>17380000.0</v>
+      </c>
+      <c r="CN9">
+        <v>17500000.0</v>
+      </c>
+      <c r="CO9">
+        <v>18501000.0</v>
+      </c>
+      <c r="CP9">
+        <v>17959000.0</v>
+      </c>
+      <c r="CQ9">
+        <v>16842000.0</v>
+      </c>
+      <c r="CR9">
+        <v>16257000.0</v>
+      </c>
+      <c r="CS9">
+        <v>15991000.0</v>
+      </c>
+      <c r="CT9">
+        <v>15598000.0</v>
+      </c>
+      <c r="CU9">
+        <v>15348000.0</v>
+      </c>
+      <c r="CV9">
+        <v>14703000.0</v>
+      </c>
+      <c r="CW9">
+        <v>13937000.0</v>
+      </c>
+      <c r="CX9">
+        <v>14212000.0</v>
+      </c>
+      <c r="CY9">
+        <v>13023000.0</v>
+      </c>
+      <c r="CZ9">
+        <v>12337000.0</v>
+      </c>
+      <c r="DA9">
+        <v>12563000.0</v>
+      </c>
+      <c r="DB9">
+        <v>12768000.0</v>
+      </c>
+      <c r="DC9">
+        <v>12104000.0</v>
+      </c>
+      <c r="DD9">
+        <v>11600000.0</v>
+      </c>
+      <c r="DE9">
+        <v>11385000.0</v>
+      </c>
+      <c r="DF9">
+        <v>11141000.0</v>
+      </c>
+      <c r="DG9">
+        <v>10730000.0</v>
+      </c>
+      <c r="DH9">
+        <v>8800000.0</v>
+      </c>
+      <c r="DI9">
+        <v>10000000.0</v>
+      </c>
+      <c r="DJ9">
+        <v>8200000.0</v>
+      </c>
+      <c r="DK9">
+        <v>7800000.0</v>
+      </c>
+      <c r="DL9">
+        <v>7500000.0</v>
+      </c>
+      <c r="DM9">
+        <v>7400000.0</v>
+      </c>
+      <c r="DN9">
+        <v>7100000.0</v>
+      </c>
+      <c r="DO9">
+        <v>6800000.0</v>
+      </c>
+      <c r="DP9"/>
+      <c r="DQ9"/>
+      <c r="DR9"/>
+      <c r="DS9">
+        <v>5700000.0</v>
+      </c>
+      <c r="DT9">
+        <v>5700000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:124">
+      <c r="A10" t="s">
+        <v>193</v>
+      </c>
+      <c r="B10">
+        <v>299007000.0</v>
+      </c>
+      <c r="C10">
+        <v>291371000.0</v>
+      </c>
+      <c r="D10">
+        <v>315408000.0</v>
+      </c>
+      <c r="E10">
+        <v>321356000.0</v>
+      </c>
+      <c r="F10">
+        <v>282199000.0</v>
+      </c>
+      <c r="G10">
+        <v>121247000.0</v>
+      </c>
+      <c r="H10">
+        <v>187344000.0</v>
+      </c>
+      <c r="I10">
+        <v>186538000.0</v>
+      </c>
+      <c r="J10">
+        <v>172848000.0</v>
+      </c>
+      <c r="K10">
+        <v>153518000.0</v>
+      </c>
+      <c r="L10">
+        <v>136584000.0</v>
+      </c>
+      <c r="M10">
+        <v>157304000.0</v>
+      </c>
+      <c r="N10">
+        <v>157942000.0</v>
+      </c>
+      <c r="O10">
+        <v>179022000.0</v>
+      </c>
+      <c r="P10">
+        <v>182755000.0</v>
+      </c>
+      <c r="Q10">
+        <v>171078000.0</v>
+      </c>
+      <c r="R10">
+        <v>152116000.0</v>
+      </c>
+      <c r="S10">
+        <v>127413000.0</v>
+      </c>
+      <c r="T10">
+        <v>135118000.0</v>
+      </c>
+      <c r="U10">
+        <v>153609000.0</v>
+      </c>
+      <c r="V10">
+        <v>127560000.0</v>
+      </c>
+      <c r="W10">
+        <v>187992000.0</v>
+      </c>
+      <c r="X10">
+        <v>66835000.0</v>
+      </c>
+      <c r="Y10">
+        <v>118454000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-109682000.0</v>
+      </c>
+      <c r="AA10">
+        <v>28365000.0</v>
+      </c>
+      <c r="AB10">
+        <v>58578000.0</v>
+      </c>
+      <c r="AC10">
+        <v>64563000.0</v>
+      </c>
+      <c r="AD10">
+        <v>51686000.0</v>
+      </c>
+      <c r="AE10">
+        <v>55598000.0</v>
+      </c>
+      <c r="AF10">
+        <v>61636000.0</v>
+      </c>
+      <c r="AG10">
+        <v>56905000.0</v>
+      </c>
+      <c r="AH10">
+        <v>52103000.0</v>
+      </c>
+      <c r="AI10">
+        <v>53611000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>42962000.0</v>
+      </c>
+      <c r="AK10">
+        <v>52723000.0</v>
+      </c>
+      <c r="AL10">
+        <v>47753000.0</v>
+      </c>
+      <c r="AM10">
+        <v>25367000.0</v>
+      </c>
+      <c r="AN10">
+        <v>37569000.0</v>
+      </c>
+      <c r="AO10">
+        <v>42482000.0</v>
+      </c>
+      <c r="AP10">
+        <v>36936000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>37056000.0</v>
+      </c>
+      <c r="AR10">
+        <v>37922000.0</v>
+      </c>
+      <c r="AS10">
+        <v>38517000.0</v>
+      </c>
+      <c r="AT10">
+        <v>37685000.0</v>
+      </c>
+      <c r="AU10">
+        <v>36251000.0</v>
+      </c>
+      <c r="AV10">
+        <v>30693000.0</v>
+      </c>
+      <c r="AW10">
+        <v>27673000.0</v>
+      </c>
+      <c r="AX10">
+        <v>27314000.0</v>
+      </c>
+      <c r="AY10">
+        <v>25749000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>21188000.0</v>
+      </c>
+      <c r="BA10">
+        <v>18858000.0</v>
+      </c>
+      <c r="BB10">
+        <v>18705000.0</v>
+      </c>
+      <c r="BC10">
+        <v>15823000.0</v>
+      </c>
+      <c r="BD10">
+        <v>8462000.0</v>
+      </c>
+      <c r="BE10">
+        <v>14001000.0</v>
+      </c>
+      <c r="BF10">
+        <v>12128000.0</v>
+      </c>
+      <c r="BG10">
+        <v>10569000.0</v>
+      </c>
+      <c r="BH10">
+        <v>5983000.0</v>
+      </c>
+      <c r="BI10">
+        <v>15990000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>7530000.0</v>
+      </c>
+      <c r="BK10">
+        <v>3854000.0</v>
+      </c>
+      <c r="BL10">
+        <v>659000.0</v>
+      </c>
+      <c r="BM10">
+        <v>2581000.0</v>
+      </c>
+      <c r="BN10">
+        <v>695000.0</v>
+      </c>
+      <c r="BO10">
+        <v>76894000.0</v>
+      </c>
+      <c r="BP10">
+        <v>2173000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>3185000.0</v>
+      </c>
+      <c r="BR10">
+        <v>8221000.0</v>
+      </c>
+      <c r="BS10">
+        <v>6899000.0</v>
+      </c>
+      <c r="BT10">
+        <v>5504000.0</v>
+      </c>
+      <c r="BU10">
+        <v>83000.0</v>
+      </c>
+      <c r="BV10">
+        <v>9662000.0</v>
+      </c>
+      <c r="BW10">
+        <v>9045000.0</v>
+      </c>
+      <c r="BX10">
+        <v>7624000.0</v>
+      </c>
+      <c r="BY10">
+        <v>8608000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>8404000.0</v>
+      </c>
+      <c r="CA10">
+        <v>7614000.0</v>
+      </c>
+      <c r="CB10">
+        <v>7293000.0</v>
+      </c>
+      <c r="CC10">
+        <v>7946000.0</v>
+      </c>
+      <c r="CD10">
+        <v>7947000.0</v>
+      </c>
+      <c r="CE10">
+        <v>6903000.0</v>
+      </c>
+      <c r="CF10">
+        <v>5916000.0</v>
+      </c>
+      <c r="CG10">
+        <v>6245000.0</v>
+      </c>
+      <c r="CH10">
+        <v>6244000.0</v>
+      </c>
+      <c r="CI10">
+        <v>6072000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>4944000.0</v>
+      </c>
+      <c r="CK10">
+        <v>5723000.0</v>
+      </c>
+      <c r="CL10">
+        <v>4892000.0</v>
+      </c>
+      <c r="CM10">
+        <v>4894000.0</v>
+      </c>
+      <c r="CN10">
+        <v>5438000.0</v>
+      </c>
+      <c r="CO10">
+        <v>5673000.0</v>
+      </c>
+      <c r="CP10">
+        <v>5763000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>5213000.0</v>
+      </c>
+      <c r="CR10">
+        <v>5731000.0</v>
+      </c>
+      <c r="CS10">
+        <v>4715000.0</v>
+      </c>
+      <c r="CT10">
+        <v>5073000.0</v>
+      </c>
+      <c r="CU10">
+        <v>5107000.0</v>
+      </c>
+      <c r="CV10">
+        <v>4559000.0</v>
+      </c>
+      <c r="CW10">
+        <v>4734000.0</v>
+      </c>
+      <c r="CX10">
+        <v>4749000.0</v>
+      </c>
+      <c r="CY10">
+        <v>4701000.0</v>
+      </c>
+      <c r="CZ10">
+        <v>3557000.0</v>
+      </c>
+      <c r="DA10">
+        <v>4207000.0</v>
+      </c>
+      <c r="DB10">
+        <v>4112000.0</v>
+      </c>
+      <c r="DC10">
+        <v>3775000.0</v>
+      </c>
+      <c r="DD10">
+        <v>3000000.0</v>
+      </c>
+      <c r="DE10">
+        <v>1168000.0</v>
+      </c>
+      <c r="DF10">
+        <v>3409000.0</v>
+      </c>
+      <c r="DG10">
+        <v>3300000.0</v>
+      </c>
+      <c r="DH10">
+        <v>2300000.0</v>
+      </c>
+      <c r="DI10">
+        <v>3300000.0</v>
+      </c>
+      <c r="DJ10">
+        <v>2900000.0</v>
+      </c>
+      <c r="DK10">
+        <v>2800000.0</v>
+      </c>
+      <c r="DL10">
+        <v>2200000.0</v>
+      </c>
+      <c r="DM10">
+        <v>2500000.0</v>
+      </c>
+      <c r="DN10">
+        <v>2400000.0</v>
+      </c>
+      <c r="DO10">
+        <v>2300000.0</v>
+      </c>
+      <c r="DP10"/>
+      <c r="DQ10"/>
+      <c r="DR10"/>
+      <c r="DS10">
+        <v>1700000.0</v>
+      </c>
+      <c r="DT10">
+        <v>1700000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:124">
+      <c r="A11" t="s">
+        <v>194</v>
+      </c>
+      <c r="B11">
+        <v>68985000.0</v>
+      </c>
+      <c r="C11">
+        <v>65551000.0</v>
+      </c>
+      <c r="D11">
+        <v>67686000.0</v>
+      </c>
+      <c r="E11">
+        <v>74715000.0</v>
+      </c>
+      <c r="F11">
+        <v>66975000.0</v>
+      </c>
+      <c r="G11">
+        <v>32167000.0</v>
+      </c>
+      <c r="H11">
+        <v>43166000.0</v>
+      </c>
+      <c r="I11">
+        <v>43359000.0</v>
+      </c>
+      <c r="J11">
+        <v>40478000.0</v>
+      </c>
+      <c r="K11">
+        <v>38462000.0</v>
+      </c>
+      <c r="L11">
+        <v>29793000.0</v>
+      </c>
+      <c r="M11">
+        <v>33160000.0</v>
+      </c>
+      <c r="N11">
+        <v>34495000.0</v>
+      </c>
+      <c r="O11">
+        <v>39096000.0</v>
+      </c>
+      <c r="P11">
+        <v>39253000.0</v>
+      </c>
+      <c r="Q11">
+        <v>38035000.0</v>
+      </c>
+      <c r="R11">
+        <v>32941000.0</v>
+      </c>
+      <c r="S11">
+        <v>27084000.0</v>
+      </c>
+      <c r="T11">
+        <v>28272000.0</v>
+      </c>
+      <c r="U11">
+        <v>30821000.0</v>
+      </c>
+      <c r="V11">
+        <v>28600000.0</v>
+      </c>
+      <c r="W11">
+        <v>41043000.0</v>
+      </c>
+      <c r="X11">
+        <v>-19401000.0</v>
+      </c>
+      <c r="Y11">
+        <v>23233000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-24747000.0</v>
+      </c>
+      <c r="AA11">
+        <v>4255000.0</v>
+      </c>
+      <c r="AB11">
+        <v>9487000.0</v>
+      </c>
+      <c r="AC11">
+        <v>12998000.0</v>
+      </c>
+      <c r="AD11">
+        <v>10226000.0</v>
+      </c>
+      <c r="AE11">
+        <v>11231000.0</v>
+      </c>
+      <c r="AF11">
+        <v>12632000.0</v>
+      </c>
+      <c r="AG11">
+        <v>9823000.0</v>
+      </c>
+      <c r="AH11">
+        <v>11644000.0</v>
+      </c>
+      <c r="AI11">
+        <v>11285000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>40541000.0</v>
+      </c>
+      <c r="AK11">
+        <v>17677000.0</v>
+      </c>
+      <c r="AL11">
+        <v>15930000.0</v>
+      </c>
+      <c r="AM11">
+        <v>7103000.0</v>
+      </c>
+      <c r="AN11">
+        <v>13392000.0</v>
+      </c>
+      <c r="AO11">
+        <v>14387000.0</v>
+      </c>
+      <c r="AP11">
+        <v>12420000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>12562000.0</v>
+      </c>
+      <c r="AR11">
+        <v>12387000.0</v>
+      </c>
+      <c r="AS11">
+        <v>13377000.0</v>
+      </c>
+      <c r="AT11">
+        <v>12813000.0</v>
+      </c>
+      <c r="AU11">
+        <v>12325000.0</v>
+      </c>
+      <c r="AV11">
+        <v>9445000.0</v>
+      </c>
+      <c r="AW11">
+        <v>8346000.0</v>
+      </c>
+      <c r="AX11">
+        <v>9368000.0</v>
+      </c>
+      <c r="AY11">
+        <v>8832000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>7204000.0</v>
+      </c>
+      <c r="BA11">
+        <v>6804000.0</v>
+      </c>
+      <c r="BB11">
+        <v>6173000.0</v>
+      </c>
+      <c r="BC11">
+        <v>5174000.0</v>
+      </c>
+      <c r="BD11">
+        <v>2552000.0</v>
+      </c>
+      <c r="BE11">
+        <v>4938000.0</v>
+      </c>
+      <c r="BF11">
+        <v>4097000.0</v>
+      </c>
+      <c r="BG11">
+        <v>3541000.0</v>
+      </c>
+      <c r="BH11">
+        <v>1154000.0</v>
+      </c>
+      <c r="BI11">
+        <v>5658000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>2612000.0</v>
+      </c>
+      <c r="BK11">
+        <v>1338000.0</v>
+      </c>
+      <c r="BL11">
+        <v>100000.0</v>
+      </c>
+      <c r="BM11">
+        <v>794000.0</v>
+      </c>
+      <c r="BN11">
+        <v>120000.0</v>
+      </c>
+      <c r="BO11">
+        <v>27933000.0</v>
+      </c>
+      <c r="BP11">
+        <v>654000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>1014000.0</v>
+      </c>
+      <c r="BR11">
+        <v>2836000.0</v>
+      </c>
+      <c r="BS11">
+        <v>2379000.0</v>
+      </c>
+      <c r="BT11">
+        <v>1955000.0</v>
+      </c>
+      <c r="BU11">
+        <v>-41000.0</v>
+      </c>
+      <c r="BV11">
+        <v>3513000.0</v>
+      </c>
+      <c r="BW11">
+        <v>3082000.0</v>
+      </c>
+      <c r="BX11">
+        <v>2482000.0</v>
+      </c>
+      <c r="BY11">
+        <v>2966000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>2833000.0</v>
+      </c>
+      <c r="CA11">
+        <v>2404000.0</v>
+      </c>
+      <c r="CB11">
+        <v>2535000.0</v>
+      </c>
+      <c r="CC11">
+        <v>2686000.0</v>
+      </c>
+      <c r="CD11">
+        <v>2946000.0</v>
+      </c>
+      <c r="CE11">
+        <v>2117000.0</v>
+      </c>
+      <c r="CF11">
+        <v>1831000.0</v>
+      </c>
+      <c r="CG11">
+        <v>1850000.0</v>
+      </c>
+      <c r="CH11">
+        <v>2139000.0</v>
+      </c>
+      <c r="CI11">
+        <v>2002000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>1520000.0</v>
+      </c>
+      <c r="CK11">
+        <v>1821000.0</v>
+      </c>
+      <c r="CL11">
+        <v>1568000.0</v>
+      </c>
+      <c r="CM11">
+        <v>1528000.0</v>
+      </c>
+      <c r="CN11">
+        <v>1770000.0</v>
+      </c>
+      <c r="CO11">
+        <v>1787000.0</v>
+      </c>
+      <c r="CP11">
+        <v>1952000.0</v>
+      </c>
+      <c r="CQ11">
+        <v>1792000.0</v>
+      </c>
+      <c r="CR11">
+        <v>1931000.0</v>
+      </c>
+      <c r="CS11">
+        <v>1460000.0</v>
+      </c>
+      <c r="CT11">
+        <v>1670000.0</v>
+      </c>
+      <c r="CU11">
+        <v>1731000.0</v>
+      </c>
+      <c r="CV11">
+        <v>1568000.0</v>
+      </c>
+      <c r="CW11">
+        <v>1643000.0</v>
+      </c>
+      <c r="CX11">
+        <v>1650000.0</v>
+      </c>
+      <c r="CY11">
+        <v>1625000.0</v>
+      </c>
+      <c r="CZ11">
+        <v>1132000.0</v>
+      </c>
+      <c r="DA11">
+        <v>1400000.0</v>
+      </c>
+      <c r="DB11">
+        <v>1361000.0</v>
+      </c>
+      <c r="DC11">
+        <v>1225000.0</v>
+      </c>
+      <c r="DD11">
+        <v>800000.0</v>
+      </c>
+      <c r="DE11">
+        <v>182000.0</v>
+      </c>
+      <c r="DF11">
+        <v>918000.0</v>
+      </c>
+      <c r="DG11">
+        <v>1100000.0</v>
+      </c>
+      <c r="DH11">
+        <v>700000.0</v>
+      </c>
+      <c r="DI11">
+        <v>1100000.0</v>
+      </c>
+      <c r="DJ11">
+        <v>900000.0</v>
+      </c>
+      <c r="DK11">
+        <v>900000.0</v>
+      </c>
+      <c r="DL11">
+        <v>700000.0</v>
+      </c>
+      <c r="DM11">
+        <v>800000.0</v>
+      </c>
+      <c r="DN11">
+        <v>800000.0</v>
+      </c>
+      <c r="DO11">
+        <v>700000.0</v>
+      </c>
+      <c r="DP11"/>
+      <c r="DQ11"/>
+      <c r="DR11"/>
+      <c r="DS11">
+        <v>500000.0</v>
+      </c>
+      <c r="DT11">
+        <v>500000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:124">
+      <c r="A12" t="s">
+        <v>195</v>
+      </c>
+      <c r="B12">
+        <v>262310000.0</v>
+      </c>
+      <c r="C12">
+        <v>255224000.0</v>
+      </c>
+      <c r="D12">
+        <v>267631000.0</v>
+      </c>
+      <c r="E12">
+        <v>281985000.0</v>
+      </c>
+      <c r="F12">
+        <v>262556000.0</v>
+      </c>
+      <c r="G12">
+        <v>264019000.0</v>
+      </c>
+      <c r="H12">
+        <v>179026000.0</v>
+      </c>
+      <c r="I12">
+        <v>192698000.0</v>
+      </c>
+      <c r="J12">
+        <v>180865000.0</v>
+      </c>
+      <c r="K12">
+        <v>173319000.0</v>
+      </c>
+      <c r="L12">
+        <v>161204000.0</v>
+      </c>
+      <c r="M12">
+        <v>145138000.0</v>
+      </c>
+      <c r="N12">
+        <v>116310000.0</v>
+      </c>
+      <c r="O12">
+        <v>69146000.0</v>
+      </c>
+      <c r="P12">
+        <v>24383000.0</v>
+      </c>
+      <c r="Q12">
+        <v>13998000.0</v>
+      </c>
+      <c r="R12">
+        <v>10518000.0</v>
+      </c>
+      <c r="S12">
+        <v>8953000.0</v>
+      </c>
+      <c r="T12">
+        <v>9277000.0</v>
+      </c>
+      <c r="U12">
+        <v>11463000.0</v>
+      </c>
+      <c r="V12">
+        <v>14411000.0</v>
+      </c>
+      <c r="W12">
+        <v>16478000.0</v>
+      </c>
+      <c r="X12">
+        <v>20824000.0</v>
+      </c>
+      <c r="Y12">
+        <v>24946000.0</v>
+      </c>
+      <c r="Z12">
+        <v>18007000.0</v>
+      </c>
+      <c r="AA12">
+        <v>19787000.0</v>
+      </c>
+      <c r="AB12">
+        <v>20998000.0</v>
+      </c>
+      <c r="AC12">
+        <v>22628000.0</v>
+      </c>
+      <c r="AD12">
+        <v>22803000.0</v>
+      </c>
+      <c r="AE12">
+        <v>20123000.0</v>
+      </c>
+      <c r="AF12">
+        <v>17476000.0</v>
+      </c>
+      <c r="AG12">
+        <v>15271000.0</v>
+      </c>
+      <c r="AH12">
+        <v>12170000.0</v>
+      </c>
+      <c r="AI12">
+        <v>9075000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>5550000.0</v>
+      </c>
+      <c r="AK12">
+        <v>4092000.0</v>
+      </c>
+      <c r="AL12">
+        <v>3748000.0</v>
+      </c>
+      <c r="AM12">
+        <v>3624000.0</v>
+      </c>
+      <c r="AN12">
+        <v>2088000.0</v>
+      </c>
+      <c r="AO12">
+        <v>2036000.0</v>
+      </c>
+      <c r="AP12">
+        <v>1980000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>2213000.0</v>
+      </c>
+      <c r="AR12">
+        <v>2344000.0</v>
+      </c>
+      <c r="AS12">
+        <v>2547000.0</v>
+      </c>
+      <c r="AT12">
+        <v>2488000.0</v>
+      </c>
+      <c r="AU12">
+        <v>2949000.0</v>
+      </c>
+      <c r="AV12">
+        <v>3829000.0</v>
+      </c>
+      <c r="AW12">
+        <v>3979000.0</v>
+      </c>
+      <c r="AX12">
+        <v>3858000.0</v>
+      </c>
+      <c r="AY12">
+        <v>3990000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>4359000.0</v>
+      </c>
+      <c r="BA12">
+        <v>4038000.0</v>
+      </c>
+      <c r="BB12">
+        <v>2246000.0</v>
+      </c>
+      <c r="BC12">
+        <v>2368000.0</v>
+      </c>
+      <c r="BD12">
+        <v>2351000.0</v>
+      </c>
+      <c r="BE12">
+        <v>2625000.0</v>
+      </c>
+      <c r="BF12">
+        <v>2936000.0</v>
+      </c>
+      <c r="BG12">
+        <v>3182000.0</v>
+      </c>
+      <c r="BH12">
+        <v>3900000.0</v>
+      </c>
+      <c r="BI12">
+        <v>4627000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>5330000.0</v>
+      </c>
+      <c r="BK12">
+        <v>6409000.0</v>
+      </c>
+      <c r="BL12">
+        <v>7974000.0</v>
+      </c>
+      <c r="BM12">
+        <v>8238000.0</v>
+      </c>
+      <c r="BN12">
+        <v>7952000.0</v>
+      </c>
+      <c r="BO12">
+        <v>8573000.0</v>
+      </c>
+      <c r="BP12">
+        <v>7281000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>8639000.0</v>
+      </c>
+      <c r="BR12">
+        <v>9838000.0</v>
+      </c>
+      <c r="BS12">
+        <v>11450000.0</v>
+      </c>
+      <c r="BT12">
+        <v>13450000.0</v>
+      </c>
+      <c r="BU12">
+        <v>14301000.0</v>
+      </c>
+      <c r="BV12">
+        <v>14927000.0</v>
+      </c>
+      <c r="BW12">
+        <v>17620000.0</v>
+      </c>
+      <c r="BX12">
+        <v>17613000.0</v>
+      </c>
+      <c r="BY12">
+        <v>17379000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>16964000.0</v>
+      </c>
+      <c r="CA12">
+        <v>16566000.0</v>
+      </c>
+      <c r="CB12">
+        <v>15677000.0</v>
+      </c>
+      <c r="CC12">
+        <v>14307000.0</v>
+      </c>
+      <c r="CD12">
+        <v>12829000.0</v>
+      </c>
+      <c r="CE12">
+        <v>11467000.0</v>
+      </c>
+      <c r="CF12">
+        <v>9519000.0</v>
+      </c>
+      <c r="CG12">
+        <v>7667000.0</v>
+      </c>
+      <c r="CH12">
+        <v>6415000.0</v>
+      </c>
+      <c r="CI12">
+        <v>5109000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>4570000.0</v>
+      </c>
+      <c r="CK12">
+        <v>3862000.0</v>
+      </c>
+      <c r="CL12">
+        <v>3105000.0</v>
+      </c>
+      <c r="CM12">
+        <v>3107000.0</v>
+      </c>
+      <c r="CN12">
+        <v>3052000.0</v>
+      </c>
+      <c r="CO12">
+        <v>3511000.0</v>
+      </c>
+      <c r="CP12">
+        <v>3986000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>4073000.0</v>
+      </c>
+      <c r="CR12">
+        <v>4412000.0</v>
+      </c>
+      <c r="CS12">
+        <v>4692000.0</v>
+      </c>
+      <c r="CT12">
+        <v>4629000.0</v>
+      </c>
+      <c r="CU12">
+        <v>5002000.0</v>
+      </c>
+      <c r="CV12">
+        <v>5896000.0</v>
+      </c>
+      <c r="CW12">
+        <v>7407000.0</v>
+      </c>
+      <c r="CX12">
+        <v>7981000.0</v>
+      </c>
+      <c r="CY12">
+        <v>8688000.0</v>
+      </c>
+      <c r="CZ12">
+        <v>8366000.0</v>
+      </c>
+      <c r="DA12">
+        <v>8937000.0</v>
+      </c>
+      <c r="DB12">
+        <v>8800000.0</v>
+      </c>
+      <c r="DC12">
+        <v>7129000.0</v>
+      </c>
+      <c r="DD12">
+        <v>6300000.0</v>
+      </c>
+      <c r="DE12">
+        <v>5974000.0</v>
+      </c>
+      <c r="DF12">
+        <v>5839000.0</v>
+      </c>
+      <c r="DG12">
+        <v>5800000.0</v>
+      </c>
+      <c r="DH12">
+        <v>4900000.0</v>
+      </c>
+      <c r="DI12">
+        <v>6000000.0</v>
+      </c>
+      <c r="DJ12">
+        <v>5000000.0</v>
+      </c>
+      <c r="DK12">
+        <v>4600000.0</v>
+      </c>
+      <c r="DL12">
+        <v>4600000.0</v>
+      </c>
+      <c r="DM12">
+        <v>4500000.0</v>
+      </c>
+      <c r="DN12">
+        <v>4400000.0</v>
+      </c>
+      <c r="DO12">
+        <v>4000000.0</v>
+      </c>
+      <c r="DP12"/>
+      <c r="DQ12"/>
+      <c r="DR12"/>
+      <c r="DS12">
+        <v>3400000.0</v>
+      </c>
+      <c r="DT12">
+        <v>3400000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:124">
+      <c r="A13" t="s">
+        <v>196</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>816829000.0</v>
+      </c>
+      <c r="D13">
+        <v>848746000.0</v>
+      </c>
+      <c r="E13">
+        <v>881682000.0</v>
+      </c>
+      <c r="F13">
+        <v>840504000.0</v>
+      </c>
+      <c r="G13">
+        <v>808566000.0</v>
+      </c>
+      <c r="H13">
+        <v>548805000.0</v>
+      </c>
+      <c r="I13">
+        <v>544178000.0</v>
+      </c>
+      <c r="J13">
+        <v>531124000.0</v>
+      </c>
+      <c r="K13">
+        <v>517255000.0</v>
+      </c>
+      <c r="L13">
+        <v>515435000.0</v>
+      </c>
+      <c r="M13">
+        <v>500509000.0</v>
+      </c>
+      <c r="N13">
+        <v>478053000.0</v>
+      </c>
+      <c r="O13">
+        <v>450409000.0</v>
+      </c>
+      <c r="P13">
+        <v>423889000.0</v>
+      </c>
+      <c r="Q13">
+        <v>374810000.0</v>
+      </c>
+      <c r="R13">
+        <v>325659000.0</v>
+      </c>
+      <c r="S13">
+        <v>270464000.0</v>
+      </c>
+      <c r="T13">
+        <v>267381000.0</v>
+      </c>
+      <c r="U13">
+        <v>271449000.0</v>
+      </c>
+      <c r="V13">
+        <v>267541000.0</v>
+      </c>
+      <c r="W13">
+        <v>278476000.0</v>
+      </c>
+      <c r="X13">
+        <v>286370000.0</v>
+      </c>
+      <c r="Y13">
+        <v>295294000.0</v>
+      </c>
+      <c r="Z13">
+        <v>180564000.0</v>
+      </c>
+      <c r="AA13">
+        <v>147800000.0</v>
+      </c>
+      <c r="AB13">
+        <v>147454000.0</v>
+      </c>
+      <c r="AC13">
+        <v>150001000.0</v>
+      </c>
+      <c r="AD13">
+        <v>149982000.0</v>
+      </c>
+      <c r="AE13">
+        <v>143390000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
+      <c r="DQ13"/>
+      <c r="DR13"/>
+      <c r="DS13"/>
+      <c r="DT13"/>
+    </row>
+    <row r="14" spans="1:124">
+      <c r="A14" t="s">
+        <v>197</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
+      <c r="DD14"/>
+      <c r="DE14"/>
+      <c r="DF14"/>
+      <c r="DG14"/>
+      <c r="DH14"/>
+      <c r="DI14"/>
+      <c r="DJ14"/>
+      <c r="DK14"/>
+      <c r="DL14"/>
+      <c r="DM14"/>
+      <c r="DN14"/>
+      <c r="DO14"/>
+      <c r="DP14"/>
+      <c r="DQ14"/>
+      <c r="DR14"/>
+      <c r="DS14"/>
+      <c r="DT14"/>
+    </row>
+    <row r="15" spans="1:124">
+      <c r="A15" t="s">
+        <v>198</v>
+      </c>
+      <c r="B15">
+        <v>230022000.0</v>
+      </c>
+      <c r="C15">
+        <v>225820000.0</v>
+      </c>
+      <c r="D15">
+        <v>247722000.0</v>
+      </c>
+      <c r="E15">
+        <v>246641000.0</v>
+      </c>
+      <c r="F15">
+        <v>215224000.0</v>
+      </c>
+      <c r="G15">
+        <v>89080000.0</v>
+      </c>
+      <c r="H15">
+        <v>144178000.0</v>
+      </c>
+      <c r="I15">
+        <v>143179000.0</v>
+      </c>
+      <c r="J15">
+        <v>132370000.0</v>
+      </c>
+      <c r="K15">
+        <v>115056000.0</v>
+      </c>
+      <c r="L15">
+        <v>106791000.0</v>
+      </c>
+      <c r="M15">
+        <v>124144000.0</v>
+      </c>
+      <c r="N15">
+        <v>123447000.0</v>
+      </c>
+      <c r="O15">
+        <v>139926000.0</v>
+      </c>
+      <c r="P15">
+        <v>143502000.0</v>
+      </c>
+      <c r="Q15">
+        <v>133043000.0</v>
+      </c>
+      <c r="R15">
+        <v>119175000.0</v>
+      </c>
+      <c r="S15">
+        <v>100329000.0</v>
+      </c>
+      <c r="T15">
+        <v>106846000.0</v>
+      </c>
+      <c r="U15">
+        <v>122788000.0</v>
+      </c>
+      <c r="V15">
+        <v>98960000.0</v>
+      </c>
+      <c r="W15">
+        <v>146949000.0</v>
+      </c>
+      <c r="X15">
+        <v>86236000.0</v>
+      </c>
+      <c r="Y15">
+        <v>95221000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-84935000.0</v>
+      </c>
+      <c r="AA15">
+        <v>24110000.0</v>
+      </c>
+      <c r="AB15">
+        <v>49091000.0</v>
+      </c>
+      <c r="AC15">
+        <v>51565000.0</v>
+      </c>
+      <c r="AD15">
+        <v>41460000.0</v>
+      </c>
+      <c r="AE15">
+        <v>44367000.0</v>
+      </c>
+      <c r="AF15">
+        <v>49004000.0</v>
+      </c>
+      <c r="AG15">
+        <v>47082000.0</v>
+      </c>
+      <c r="AH15">
+        <v>40459000.0</v>
+      </c>
+      <c r="AI15">
+        <v>42326000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>2421000.0</v>
+      </c>
+      <c r="AK15">
+        <v>35046000.0</v>
+      </c>
+      <c r="AL15">
+        <v>31823000.0</v>
+      </c>
+      <c r="AM15">
+        <v>18264000.0</v>
+      </c>
+      <c r="AN15">
+        <v>24177000.0</v>
+      </c>
+      <c r="AO15">
+        <v>28095000.0</v>
+      </c>
+      <c r="AP15">
+        <v>24516000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>24494000.0</v>
+      </c>
+      <c r="AR15">
+        <v>25535000.0</v>
+      </c>
+      <c r="AS15">
+        <v>25140000.0</v>
+      </c>
+      <c r="AT15">
+        <v>24872000.0</v>
+      </c>
+      <c r="AU15">
+        <v>23926000.0</v>
+      </c>
+      <c r="AV15">
+        <v>21248000.0</v>
+      </c>
+      <c r="AW15">
+        <v>19327000.0</v>
+      </c>
+      <c r="AX15">
+        <v>17946000.0</v>
+      </c>
+      <c r="AY15">
+        <v>16917000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>13984000.0</v>
+      </c>
+      <c r="BA15">
+        <v>12054000.0</v>
+      </c>
+      <c r="BB15">
+        <v>12532000.0</v>
+      </c>
+      <c r="BC15">
+        <v>10649000.0</v>
+      </c>
+      <c r="BD15">
+        <v>5910000.0</v>
+      </c>
+      <c r="BE15">
+        <v>9063000.0</v>
+      </c>
+      <c r="BF15">
+        <v>8031000.0</v>
+      </c>
+      <c r="BG15">
+        <v>7028000.0</v>
+      </c>
+      <c r="BH15">
+        <v>4829000.0</v>
+      </c>
+      <c r="BI15">
+        <v>10332000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>4918000.0</v>
+      </c>
+      <c r="BK15">
+        <v>2516000.0</v>
+      </c>
+      <c r="BL15">
+        <v>559000.0</v>
+      </c>
+      <c r="BM15">
+        <v>1787000.0</v>
+      </c>
+      <c r="BN15">
+        <v>575000.0</v>
+      </c>
+      <c r="BO15">
+        <v>48961000.0</v>
+      </c>
+      <c r="BP15">
+        <v>1519000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>2171000.0</v>
+      </c>
+      <c r="BR15">
+        <v>5385000.0</v>
+      </c>
+      <c r="BS15">
+        <v>4520000.0</v>
+      </c>
+      <c r="BT15">
+        <v>3549000.0</v>
+      </c>
+      <c r="BU15">
+        <v>124000.0</v>
+      </c>
+      <c r="BV15">
+        <v>6149000.0</v>
+      </c>
+      <c r="BW15">
+        <v>5963000.0</v>
+      </c>
+      <c r="BX15">
+        <v>5142000.0</v>
+      </c>
+      <c r="BY15">
+        <v>5642000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>5571000.0</v>
+      </c>
+      <c r="CA15">
+        <v>5210000.0</v>
+      </c>
+      <c r="CB15">
+        <v>4758000.0</v>
+      </c>
+      <c r="CC15">
+        <v>5260000.0</v>
+      </c>
+      <c r="CD15">
+        <v>5001000.0</v>
+      </c>
+      <c r="CE15">
+        <v>4786000.0</v>
+      </c>
+      <c r="CF15">
+        <v>4085000.0</v>
+      </c>
+      <c r="CG15">
+        <v>4395000.0</v>
+      </c>
+      <c r="CH15">
+        <v>4105000.0</v>
+      </c>
+      <c r="CI15">
+        <v>4070000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>3424000.0</v>
+      </c>
+      <c r="CK15">
+        <v>3902000.0</v>
+      </c>
+      <c r="CL15">
+        <v>3324000.0</v>
+      </c>
+      <c r="CM15">
+        <v>3366000.0</v>
+      </c>
+      <c r="CN15">
+        <v>3668000.0</v>
+      </c>
+      <c r="CO15">
+        <v>3886000.0</v>
+      </c>
+      <c r="CP15">
+        <v>3811000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>3421000.0</v>
+      </c>
+      <c r="CR15">
+        <v>3800000.0</v>
+      </c>
+      <c r="CS15">
+        <v>3255000.0</v>
+      </c>
+      <c r="CT15">
+        <v>3403000.0</v>
+      </c>
+      <c r="CU15">
+        <v>3376000.0</v>
+      </c>
+      <c r="CV15">
+        <v>2991000.0</v>
+      </c>
+      <c r="CW15">
+        <v>3091000.0</v>
+      </c>
+      <c r="CX15">
+        <v>3099000.0</v>
+      </c>
+      <c r="CY15">
+        <v>3076000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>2425000.0</v>
+      </c>
+      <c r="DA15">
+        <v>2807000.0</v>
+      </c>
+      <c r="DB15">
+        <v>2751000.0</v>
+      </c>
+      <c r="DC15">
+        <v>2550000.0</v>
+      </c>
+      <c r="DD15">
+        <v>2200000.0</v>
+      </c>
+      <c r="DE15">
+        <v>986000.0</v>
+      </c>
+      <c r="DF15">
+        <v>2491000.0</v>
+      </c>
+      <c r="DG15">
+        <v>2200000.0</v>
+      </c>
+      <c r="DH15">
+        <v>1600000.0</v>
+      </c>
+      <c r="DI15">
+        <v>2200000.0</v>
+      </c>
+      <c r="DJ15">
+        <v>2000000.0</v>
+      </c>
+      <c r="DK15">
+        <v>1900000.0</v>
+      </c>
+      <c r="DL15">
+        <v>1500000.0</v>
+      </c>
+      <c r="DM15">
+        <v>1700000.0</v>
+      </c>
+      <c r="DN15">
+        <v>1600000.0</v>
+      </c>
+      <c r="DO15">
+        <v>1600000.0</v>
+      </c>
+      <c r="DP15">
+        <v>1300000.0</v>
+      </c>
+      <c r="DQ15">
+        <v>1400000.0</v>
+      </c>
+      <c r="DR15">
+        <v>1400000.0</v>
+      </c>
+      <c r="DS15">
+        <v>1400000.0</v>
+      </c>
+      <c r="DT15">
+        <v>1100000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:124">
+      <c r="A16" t="s">
+        <v>199</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>247722000.0</v>
+      </c>
+      <c r="E16">
+        <v>246641000.0</v>
+      </c>
+      <c r="F16">
+        <v>215224000.0</v>
+      </c>
+      <c r="G16">
+        <v>89080000.0</v>
+      </c>
+      <c r="H16">
+        <v>144178000.0</v>
+      </c>
+      <c r="I16">
+        <v>143179000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>124144000.0</v>
+      </c>
+      <c r="N16">
+        <v>123447000.0</v>
+      </c>
+      <c r="O16">
+        <v>139926000.0</v>
+      </c>
+      <c r="P16">
+        <v>143502000.0</v>
+      </c>
+      <c r="Q16">
+        <v>133043000.0</v>
+      </c>
+      <c r="R16">
+        <v>119175000.0</v>
+      </c>
+      <c r="S16">
+        <v>100329000.0</v>
+      </c>
+      <c r="T16">
+        <v>106846000.0</v>
+      </c>
+      <c r="U16">
+        <v>122788000.0</v>
+      </c>
+      <c r="V16">
+        <v>98960000.0</v>
+      </c>
+      <c r="W16">
+        <v>146949000.0</v>
+      </c>
+      <c r="X16">
+        <v>86236000.0</v>
+      </c>
+      <c r="Y16">
+        <v>95221000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-84935000.0</v>
+      </c>
+      <c r="AA16">
+        <v>24110000.0</v>
+      </c>
+      <c r="AB16">
+        <v>49091000.0</v>
+      </c>
+      <c r="AC16">
+        <v>51565000.0</v>
+      </c>
+      <c r="AD16">
+        <v>41460000.0</v>
+      </c>
+      <c r="AE16">
+        <v>44367000.0</v>
+      </c>
+      <c r="AF16">
+        <v>49004000.0</v>
+      </c>
+      <c r="AG16">
+        <v>47082000.0</v>
+      </c>
+      <c r="AH16">
+        <v>40459000.0</v>
+      </c>
+      <c r="AI16">
+        <v>42326000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>2421000.0</v>
+      </c>
+      <c r="AK16">
+        <v>35046000.0</v>
+      </c>
+      <c r="AL16">
+        <v>31823000.0</v>
+      </c>
+      <c r="AM16">
+        <v>18264000.0</v>
+      </c>
+      <c r="AN16">
+        <v>24177000.0</v>
+      </c>
+      <c r="AO16">
+        <v>28095000.0</v>
+      </c>
+      <c r="AP16">
+        <v>24516000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>24494000.0</v>
+      </c>
+      <c r="AR16">
+        <v>25535000.0</v>
+      </c>
+      <c r="AS16">
+        <v>25140000.0</v>
+      </c>
+      <c r="AT16">
+        <v>24872000.0</v>
+      </c>
+      <c r="AU16">
+        <v>23926000.0</v>
+      </c>
+      <c r="AV16">
+        <v>21247000.0</v>
+      </c>
+      <c r="AW16">
+        <v>19327000.0</v>
+      </c>
+      <c r="AX16">
+        <v>17946000.0</v>
+      </c>
+      <c r="AY16">
+        <v>15844000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>13172000.0</v>
+      </c>
+      <c r="BA16">
+        <v>11512000.0</v>
+      </c>
+      <c r="BB16">
+        <v>12532000.0</v>
+      </c>
+      <c r="BC16">
+        <v>10649000.0</v>
+      </c>
+      <c r="BD16">
+        <v>5910000.0</v>
+      </c>
+      <c r="BE16">
+        <v>9063000.0</v>
+      </c>
+      <c r="BF16">
+        <v>8031000.0</v>
+      </c>
+      <c r="BG16">
+        <v>7028000.0</v>
+      </c>
+      <c r="BH16">
+        <v>4829000.0</v>
+      </c>
+      <c r="BI16">
+        <v>10332000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>4918000.0</v>
+      </c>
+      <c r="BK16">
+        <v>2516000.0</v>
+      </c>
+      <c r="BL16">
+        <v>559000.0</v>
+      </c>
+      <c r="BM16">
+        <v>1787000.0</v>
+      </c>
+      <c r="BN16">
+        <v>575000.0</v>
+      </c>
+      <c r="BO16">
+        <v>48961000.0</v>
+      </c>
+      <c r="BP16">
+        <v>1519000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>2171000.0</v>
+      </c>
+      <c r="BR16">
+        <v>1525000.0</v>
+      </c>
+      <c r="BS16">
+        <v>3706000.0</v>
+      </c>
+      <c r="BT16">
+        <v>3549000.0</v>
+      </c>
+      <c r="BU16">
+        <v>124000.0</v>
+      </c>
+      <c r="BV16">
+        <v>6149000.0</v>
+      </c>
+      <c r="BW16">
+        <v>5963000.0</v>
+      </c>
+      <c r="BX16">
+        <v>5142000.0</v>
+      </c>
+      <c r="BY16">
+        <v>5642000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>5571000.0</v>
+      </c>
+      <c r="CA16">
+        <v>5210000.0</v>
+      </c>
+      <c r="CB16">
+        <v>4758000.0</v>
+      </c>
+      <c r="CC16">
+        <v>5260000.0</v>
+      </c>
+      <c r="CD16">
+        <v>5001000.0</v>
+      </c>
+      <c r="CE16">
+        <v>4786000.0</v>
+      </c>
+      <c r="CF16">
+        <v>4085000.0</v>
+      </c>
+      <c r="CG16">
+        <v>4395000.0</v>
+      </c>
+      <c r="CH16">
+        <v>4105000.0</v>
+      </c>
+      <c r="CI16">
+        <v>4070000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>3424000.0</v>
+      </c>
+      <c r="CK16">
+        <v>3902000.0</v>
+      </c>
+      <c r="CL16">
+        <v>3324000.0</v>
+      </c>
+      <c r="CM16">
+        <v>3366000.0</v>
+      </c>
+      <c r="CN16">
+        <v>3668000.0</v>
+      </c>
+      <c r="CO16">
+        <v>3886000.0</v>
+      </c>
+      <c r="CP16">
+        <v>3811000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>3421000.0</v>
+      </c>
+      <c r="CR16">
+        <v>3800000.0</v>
+      </c>
+      <c r="CS16">
+        <v>3255000.0</v>
+      </c>
+      <c r="CT16">
+        <v>3403000.0</v>
+      </c>
+      <c r="CU16">
+        <v>3376000.0</v>
+      </c>
+      <c r="CV16">
+        <v>2991000.0</v>
+      </c>
+      <c r="CW16">
+        <v>3091000.0</v>
+      </c>
+      <c r="CX16">
+        <v>3099000.0</v>
+      </c>
+      <c r="CY16">
+        <v>3076000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>2425000.0</v>
+      </c>
+      <c r="DA16">
+        <v>2807000.0</v>
+      </c>
+      <c r="DB16">
+        <v>2751000.0</v>
+      </c>
+      <c r="DC16">
+        <v>2550000.0</v>
+      </c>
+      <c r="DD16"/>
+      <c r="DE16"/>
+      <c r="DF16"/>
+      <c r="DG16"/>
+      <c r="DH16"/>
+      <c r="DI16"/>
+      <c r="DJ16"/>
+      <c r="DK16"/>
+      <c r="DL16"/>
+      <c r="DM16"/>
+      <c r="DN16"/>
+      <c r="DO16"/>
+      <c r="DP16"/>
+      <c r="DQ16"/>
+      <c r="DR16"/>
+      <c r="DS16"/>
+      <c r="DT16"/>
+    </row>
+    <row r="17" spans="1:124">
+      <c r="A17" t="s">
+        <v>200</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>225820000.0</v>
+      </c>
+      <c r="D17">
+        <v>247722000.0</v>
+      </c>
+      <c r="E17">
+        <v>246641000.0</v>
+      </c>
+      <c r="F17">
+        <v>215224000.0</v>
+      </c>
+      <c r="G17">
+        <v>89080000.0</v>
+      </c>
+      <c r="H17">
+        <v>144178000.0</v>
+      </c>
+      <c r="I17">
+        <v>143179000.0</v>
+      </c>
+      <c r="J17">
+        <v>132370000.0</v>
+      </c>
+      <c r="K17">
+        <v>115056000.0</v>
+      </c>
+      <c r="L17">
+        <v>106791000.0</v>
+      </c>
+      <c r="M17">
+        <v>124144000.0</v>
+      </c>
+      <c r="N17">
+        <v>123447000.0</v>
+      </c>
+      <c r="O17">
+        <v>139926000.0</v>
+      </c>
+      <c r="P17">
+        <v>143502000.0</v>
+      </c>
+      <c r="Q17">
+        <v>133043000.0</v>
+      </c>
+      <c r="R17">
+        <v>119175000.0</v>
+      </c>
+      <c r="S17">
+        <v>100329000.0</v>
+      </c>
+      <c r="T17">
+        <v>106846000.0</v>
+      </c>
+      <c r="U17">
+        <v>122788000.0</v>
+      </c>
+      <c r="V17">
+        <v>98960000.0</v>
+      </c>
+      <c r="W17">
+        <v>146949000.0</v>
+      </c>
+      <c r="X17">
+        <v>86236000.0</v>
+      </c>
+      <c r="Y17">
+        <v>95221000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-84935000.0</v>
+      </c>
+      <c r="AA17">
+        <v>24110000.0</v>
+      </c>
+      <c r="AB17">
+        <v>49091000.0</v>
+      </c>
+      <c r="AC17">
+        <v>51565000.0</v>
+      </c>
+      <c r="AD17">
+        <v>41460000.0</v>
+      </c>
+      <c r="AE17">
+        <v>44367000.0</v>
+      </c>
+      <c r="AF17">
+        <v>49004000.0</v>
+      </c>
+      <c r="AG17">
+        <v>47082000.0</v>
+      </c>
+      <c r="AH17">
+        <v>40459000.0</v>
+      </c>
+      <c r="AI17">
+        <v>42326000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>2421000.0</v>
+      </c>
+      <c r="AK17">
+        <v>35046000.0</v>
+      </c>
+      <c r="AL17">
+        <v>31823000.0</v>
+      </c>
+      <c r="AM17">
+        <v>18264000.0</v>
+      </c>
+      <c r="AN17">
+        <v>24177000.0</v>
+      </c>
+      <c r="AO17">
+        <v>28095000.0</v>
+      </c>
+      <c r="AP17">
+        <v>24516000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>24494000.0</v>
+      </c>
+      <c r="AR17">
+        <v>25535000.0</v>
+      </c>
+      <c r="AS17">
+        <v>25140000.0</v>
+      </c>
+      <c r="AT17">
+        <v>24872000.0</v>
+      </c>
+      <c r="AU17">
+        <v>23926000.0</v>
+      </c>
+      <c r="AV17">
+        <v>21247000.0</v>
+      </c>
+      <c r="AW17">
+        <v>19327000.0</v>
+      </c>
+      <c r="AX17">
+        <v>17946000.0</v>
+      </c>
+      <c r="AY17">
+        <v>16917000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>13984000.0</v>
+      </c>
+      <c r="BA17">
+        <v>12054000.0</v>
+      </c>
+      <c r="BB17">
+        <v>12532000.0</v>
+      </c>
+      <c r="BC17">
+        <v>10649000.0</v>
+      </c>
+      <c r="BD17">
+        <v>5910000.0</v>
+      </c>
+      <c r="BE17">
+        <v>9063000.0</v>
+      </c>
+      <c r="BF17">
+        <v>8031000.0</v>
+      </c>
+      <c r="BG17">
+        <v>7028000.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>10332000.0</v>
+      </c>
+      <c r="BJ17">
+        <v>4918000.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
+      <c r="DR17"/>
+      <c r="DS17"/>
+      <c r="DT17"/>
+    </row>
+    <row r="18" spans="1:124">
+      <c r="A18" t="s">
+        <v>201</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>561605000.0</v>
+      </c>
+      <c r="D18">
+        <v>581115000.0</v>
+      </c>
+      <c r="E18">
+        <v>599697000.0</v>
+      </c>
+      <c r="F18">
+        <v>577948000.0</v>
+      </c>
+      <c r="G18">
+        <v>544547000.0</v>
+      </c>
+      <c r="H18">
+        <v>369779000.0</v>
+      </c>
+      <c r="I18">
+        <v>351480000.0</v>
+      </c>
+      <c r="J18">
+        <v>350259000.0</v>
+      </c>
+      <c r="K18">
+        <v>343936000.0</v>
+      </c>
+      <c r="L18">
+        <v>354231000.0</v>
+      </c>
+      <c r="M18">
+        <v>355371000.0</v>
+      </c>
+      <c r="N18">
+        <v>361743000.0</v>
+      </c>
+      <c r="O18">
+        <v>381263000.0</v>
+      </c>
+      <c r="P18">
+        <v>396004000.0</v>
+      </c>
+      <c r="Q18">
+        <v>358209000.0</v>
+      </c>
+      <c r="R18">
+        <v>314279000.0</v>
+      </c>
+      <c r="S18">
+        <v>261474000.0</v>
+      </c>
+      <c r="T18">
+        <v>258104000.0</v>
+      </c>
+      <c r="U18">
+        <v>259986000.0</v>
+      </c>
+      <c r="V18">
+        <v>253130000.0</v>
+      </c>
+      <c r="W18">
+        <v>261998000.0</v>
+      </c>
+      <c r="X18">
+        <v>265547000.0</v>
+      </c>
+      <c r="Y18">
+        <v>270348000.0</v>
+      </c>
+      <c r="Z18">
+        <v>162557000.0</v>
+      </c>
+      <c r="AA18">
+        <v>128013000.0</v>
+      </c>
+      <c r="AB18">
+        <v>126456000.0</v>
+      </c>
+      <c r="AC18">
+        <v>127373000.0</v>
+      </c>
+      <c r="AD18">
+        <v>127179000.0</v>
+      </c>
+      <c r="AE18">
+        <v>123267000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
+      <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
+      <c r="DP18"/>
+      <c r="DQ18"/>
+      <c r="DR18"/>
+      <c r="DS18"/>
+      <c r="DT18"/>
+    </row>
+    <row r="19" spans="1:124">
+      <c r="A19" t="s">
+        <v>202</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
+      <c r="DR19"/>
+      <c r="DS19"/>
+      <c r="DT19"/>
+    </row>
+    <row r="20" spans="1:124">
+      <c r="A20" t="s">
+        <v>203</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>-11296000.0</v>
+      </c>
+      <c r="AI20">
+        <v>11296000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>-7199000.0</v>
+      </c>
+      <c r="AK20">
+        <v>110467000.0</v>
+      </c>
+      <c r="AL20">
+        <v>-79789000.0</v>
+      </c>
+      <c r="AM20">
+        <v>21024000.0</v>
+      </c>
+      <c r="AN20">
+        <v>7738000.0</v>
+      </c>
+      <c r="AO20">
+        <v>1301000.0</v>
+      </c>
+      <c r="AP20">
+        <v>-958000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>6945000.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>23940000.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
+      <c r="DR20"/>
+      <c r="DS20"/>
+      <c r="DT20"/>
+    </row>
+    <row r="21" spans="1:124">
+      <c r="A21" t="s">
+        <v>204</v>
+      </c>
+      <c r="B21">
+        <v>-94547000.0</v>
+      </c>
+      <c r="C21">
+        <v>291371000.0</v>
+      </c>
+      <c r="D21">
+        <v>322014000.0</v>
+      </c>
+      <c r="E21">
+        <v>321356000.0</v>
+      </c>
+      <c r="F21">
+        <v>282199000.0</v>
+      </c>
+      <c r="G21">
+        <v>121247000.0</v>
+      </c>
+      <c r="H21">
+        <v>187344000.0</v>
+      </c>
+      <c r="I21">
+        <v>186538000.0</v>
+      </c>
+      <c r="J21">
+        <v>172848000.0</v>
+      </c>
+      <c r="K21">
+        <v>153518000.0</v>
+      </c>
+      <c r="L21">
+        <v>136584000.0</v>
+      </c>
+      <c r="M21">
+        <v>157304000.0</v>
+      </c>
+      <c r="N21">
+        <v>157942000.0</v>
+      </c>
+      <c r="O21">
+        <v>179022000.0</v>
+      </c>
+      <c r="P21">
+        <v>182755000.0</v>
+      </c>
+      <c r="Q21">
+        <v>171078000.0</v>
+      </c>
+      <c r="R21">
+        <v>152116000.0</v>
+      </c>
+      <c r="S21">
+        <v>127413000.0</v>
+      </c>
+      <c r="T21">
+        <v>135118000.0</v>
+      </c>
+      <c r="U21">
+        <v>153609000.0</v>
+      </c>
+      <c r="V21">
+        <v>127560000.0</v>
+      </c>
+      <c r="W21">
+        <v>187992000.0</v>
+      </c>
+      <c r="X21">
+        <v>66835000.0</v>
+      </c>
+      <c r="Y21">
+        <v>118454000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-109682000.0</v>
+      </c>
+      <c r="AA21">
+        <v>28365000.0</v>
+      </c>
+      <c r="AB21">
+        <v>58578000.0</v>
+      </c>
+      <c r="AC21">
+        <v>64563000.0</v>
+      </c>
+      <c r="AD21">
+        <v>51686000.0</v>
+      </c>
+      <c r="AE21">
+        <v>55598000.0</v>
+      </c>
+      <c r="AF21">
+        <v>61636000.0</v>
+      </c>
+      <c r="AG21">
+        <v>56905000.0</v>
+      </c>
+      <c r="AH21">
+        <v>52103000.0</v>
+      </c>
+      <c r="AI21">
+        <v>53611000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>42962000.0</v>
+      </c>
+      <c r="AK21">
+        <v>52723000.0</v>
+      </c>
+      <c r="AL21">
+        <v>47753000.0</v>
+      </c>
+      <c r="AM21">
+        <v>25367000.0</v>
+      </c>
+      <c r="AN21">
+        <v>37569000.0</v>
+      </c>
+      <c r="AO21">
+        <v>42482000.0</v>
+      </c>
+      <c r="AP21">
+        <v>36936000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>37056000.0</v>
+      </c>
+      <c r="AR21">
+        <v>37922000.0</v>
+      </c>
+      <c r="AS21">
+        <v>38517000.0</v>
+      </c>
+      <c r="AT21">
+        <v>37685000.0</v>
+      </c>
+      <c r="AU21">
+        <v>36251000.0</v>
+      </c>
+      <c r="AV21">
+        <v>30693000.0</v>
+      </c>
+      <c r="AW21">
+        <v>27673000.0</v>
+      </c>
+      <c r="AX21">
+        <v>27314000.0</v>
+      </c>
+      <c r="AY21">
+        <v>25749000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>21188000.0</v>
+      </c>
+      <c r="BA21">
+        <v>18858000.0</v>
+      </c>
+      <c r="BB21">
+        <v>18705000.0</v>
+      </c>
+      <c r="BC21">
+        <v>15823000.0</v>
+      </c>
+      <c r="BD21">
+        <v>8462000.0</v>
+      </c>
+      <c r="BE21">
+        <v>14001000.0</v>
+      </c>
+      <c r="BF21">
+        <v>12128000.0</v>
+      </c>
+      <c r="BG21">
+        <v>10569000.0</v>
+      </c>
+      <c r="BH21">
+        <v>5983000.0</v>
+      </c>
+      <c r="BI21">
+        <v>15990000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>7530000.0</v>
+      </c>
+      <c r="BK21">
+        <v>3854000.0</v>
+      </c>
+      <c r="BL21">
+        <v>659000.0</v>
+      </c>
+      <c r="BM21">
+        <v>2581000.0</v>
+      </c>
+      <c r="BN21">
+        <v>695000.0</v>
+      </c>
+      <c r="BO21">
+        <v>76894000.0</v>
+      </c>
+      <c r="BP21">
+        <v>2173000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>3185000.0</v>
+      </c>
+      <c r="BR21">
+        <v>8221000.0</v>
+      </c>
+      <c r="BS21">
+        <v>6899000.0</v>
+      </c>
+      <c r="BT21">
+        <v>5504000.0</v>
+      </c>
+      <c r="BU21">
+        <v>83000.0</v>
+      </c>
+      <c r="BV21">
+        <v>9662000.0</v>
+      </c>
+      <c r="BW21">
+        <v>9045000.0</v>
+      </c>
+      <c r="BX21">
+        <v>7624000.0</v>
+      </c>
+      <c r="BY21">
+        <v>8608000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>8404000.0</v>
+      </c>
+      <c r="CA21">
+        <v>7614000.0</v>
+      </c>
+      <c r="CB21">
+        <v>7293000.0</v>
+      </c>
+      <c r="CC21">
+        <v>7946000.0</v>
+      </c>
+      <c r="CD21">
+        <v>7947000.0</v>
+      </c>
+      <c r="CE21">
+        <v>6903000.0</v>
+      </c>
+      <c r="CF21">
+        <v>5916000.0</v>
+      </c>
+      <c r="CG21">
+        <v>6245000.0</v>
+      </c>
+      <c r="CH21">
+        <v>6244000.0</v>
+      </c>
+      <c r="CI21">
+        <v>6072000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>4944000.0</v>
+      </c>
+      <c r="CK21">
+        <v>5723000.0</v>
+      </c>
+      <c r="CL21">
+        <v>4892000.0</v>
+      </c>
+      <c r="CM21">
+        <v>4894000.0</v>
+      </c>
+      <c r="CN21">
+        <v>5438000.0</v>
+      </c>
+      <c r="CO21">
+        <v>5673000.0</v>
+      </c>
+      <c r="CP21">
+        <v>5763000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>5213000.0</v>
+      </c>
+      <c r="CR21">
+        <v>5731000.0</v>
+      </c>
+      <c r="CS21">
+        <v>4715000.0</v>
+      </c>
+      <c r="CT21">
+        <v>5073000.0</v>
+      </c>
+      <c r="CU21">
+        <v>5107000.0</v>
+      </c>
+      <c r="CV21">
+        <v>4559000.0</v>
+      </c>
+      <c r="CW21">
+        <v>4734000.0</v>
+      </c>
+      <c r="CX21">
+        <v>4749000.0</v>
+      </c>
+      <c r="CY21">
+        <v>4701000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>3557000.0</v>
+      </c>
+      <c r="DA21">
+        <v>4207000.0</v>
+      </c>
+      <c r="DB21">
+        <v>4112000.0</v>
+      </c>
+      <c r="DC21">
+        <v>3775000.0</v>
+      </c>
+      <c r="DD21">
+        <v>3000000.0</v>
+      </c>
+      <c r="DE21">
+        <v>1168000.0</v>
+      </c>
+      <c r="DF21">
+        <v>3409000.0</v>
+      </c>
+      <c r="DG21">
+        <v>3300000.0</v>
+      </c>
+      <c r="DH21">
+        <v>2300000.0</v>
+      </c>
+      <c r="DI21">
+        <v>3300000.0</v>
+      </c>
+      <c r="DJ21">
+        <v>2900000.0</v>
+      </c>
+      <c r="DK21">
+        <v>2800000.0</v>
+      </c>
+      <c r="DL21">
+        <v>2200000.0</v>
+      </c>
+      <c r="DM21">
+        <v>2500000.0</v>
+      </c>
+      <c r="DN21">
+        <v>2400000.0</v>
+      </c>
+      <c r="DO21">
+        <v>2300000.0</v>
+      </c>
+      <c r="DP21">
+        <v>1300000.0</v>
+      </c>
+      <c r="DQ21">
+        <v>1400000.0</v>
+      </c>
+      <c r="DR21">
+        <v>1400000.0</v>
+      </c>
+      <c r="DS21">
+        <v>1400000.0</v>
+      </c>
+      <c r="DT21">
+        <v>1700000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:124">
+      <c r="A22" t="s">
+        <v>205</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
+      <c r="DK22"/>
+      <c r="DL22"/>
+      <c r="DM22"/>
+      <c r="DN22"/>
+      <c r="DO22"/>
+      <c r="DP22"/>
+      <c r="DQ22"/>
+      <c r="DR22"/>
+      <c r="DS22"/>
+      <c r="DT22"/>
+    </row>
+    <row r="23" spans="1:124">
+      <c r="A23" t="s">
+        <v>206</v>
+      </c>
+      <c r="B23">
+        <v>489979000.0</v>
+      </c>
+      <c r="C23">
+        <v>625556000.0</v>
+      </c>
+      <c r="D23">
+        <v>632486000.0</v>
+      </c>
+      <c r="E23">
+        <v>659412000.0</v>
+      </c>
+      <c r="F23">
+        <v>645122000.0</v>
+      </c>
+      <c r="G23">
+        <v>773407000.0</v>
+      </c>
+      <c r="H23">
+        <v>391421000.0</v>
+      </c>
+      <c r="I23">
+        <v>432574000.0</v>
+      </c>
+      <c r="J23">
+        <v>433501000.0</v>
+      </c>
+      <c r="K23">
+        <v>435295000.0</v>
+      </c>
+      <c r="L23">
+        <v>405464000.0</v>
+      </c>
+      <c r="M23">
+        <v>416053000.0</v>
+      </c>
+      <c r="N23">
+        <v>397325000.0</v>
+      </c>
+      <c r="O23">
+        <v>342742000.0</v>
+      </c>
+      <c r="P23">
+        <v>270621000.0</v>
+      </c>
+      <c r="Q23">
+        <v>278306000.0</v>
+      </c>
+      <c r="R23">
+        <v>260973000.0</v>
+      </c>
+      <c r="S23">
+        <v>229104000.0</v>
+      </c>
+      <c r="T23">
+        <v>206372000.0</v>
+      </c>
+      <c r="U23">
+        <v>204850000.0</v>
+      </c>
+      <c r="V23">
+        <v>219001000.0</v>
+      </c>
+      <c r="W23">
+        <v>186769000.0</v>
+      </c>
+      <c r="X23">
+        <v>310078000.0</v>
+      </c>
+      <c r="Y23">
+        <v>291630000.0</v>
+      </c>
+      <c r="Z23">
+        <v>344593000.0</v>
+      </c>
+      <c r="AA23">
+        <v>163567000.0</v>
+      </c>
+      <c r="AB23">
+        <v>120765000.0</v>
+      </c>
+      <c r="AC23">
+        <v>123020000.0</v>
+      </c>
+      <c r="AD23">
+        <v>135914000.0</v>
+      </c>
+      <c r="AE23">
+        <v>119850000.0</v>
+      </c>
+      <c r="AF23">
+        <v>115444000.0</v>
+      </c>
+      <c r="AG23">
+        <v>118682000.0</v>
+      </c>
+      <c r="AH23">
+        <v>127154000.0</v>
+      </c>
+      <c r="AI23">
+        <v>124992000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>108476000.0</v>
+      </c>
+      <c r="AK23">
+        <v>84980000.0</v>
+      </c>
+      <c r="AL23">
+        <v>89714000.0</v>
+      </c>
+      <c r="AM23">
+        <v>109284000.0</v>
+      </c>
+      <c r="AN23">
+        <v>72601000.0</v>
+      </c>
+      <c r="AO23">
+        <v>73199000.0</v>
+      </c>
+      <c r="AP23">
+        <v>79948000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>75396000.0</v>
+      </c>
+      <c r="AR23">
+        <v>70969000.0</v>
+      </c>
+      <c r="AS23">
+        <v>76239000.0</v>
+      </c>
+      <c r="AT23">
+        <v>76918000.0</v>
+      </c>
+      <c r="AU23">
+        <v>75479000.0</v>
+      </c>
+      <c r="AV23">
+        <v>80064000.0</v>
+      </c>
+      <c r="AW23">
+        <v>83812000.0</v>
+      </c>
+      <c r="AX23">
+        <v>85643000.0</v>
+      </c>
+      <c r="AY23">
+        <v>87077000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>91110000.0</v>
+      </c>
+      <c r="BA23">
+        <v>85865000.0</v>
+      </c>
+      <c r="BB23">
+        <v>53384000.0</v>
+      </c>
+      <c r="BC23">
+        <v>55876000.0</v>
+      </c>
+      <c r="BD23">
+        <v>67722000.0</v>
+      </c>
+      <c r="BE23">
+        <v>50266000.0</v>
+      </c>
+      <c r="BF23">
+        <v>48338000.0</v>
+      </c>
+      <c r="BG23">
+        <v>43455000.0</v>
+      </c>
+      <c r="BH23">
+        <v>47520000.0</v>
+      </c>
+      <c r="BI23">
+        <v>39107000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>44593000.0</v>
+      </c>
+      <c r="BK23">
+        <v>45746000.0</v>
+      </c>
+      <c r="BL23">
+        <v>47062000.0</v>
+      </c>
+      <c r="BM23">
+        <v>48977000.0</v>
+      </c>
+      <c r="BN23">
+        <v>50120000.0</v>
+      </c>
+      <c r="BO23">
+        <v>30564000.0</v>
+      </c>
+      <c r="BP23">
+        <v>43068000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>39630000.0</v>
+      </c>
+      <c r="BR23">
+        <v>35941000.0</v>
+      </c>
+      <c r="BS23">
+        <v>36680000.0</v>
+      </c>
+      <c r="BT23">
+        <v>38700000.0</v>
+      </c>
+      <c r="BU23">
+        <v>36182000.0</v>
+      </c>
+      <c r="BV23">
+        <v>36954000.0</v>
+      </c>
+      <c r="BW23">
+        <v>38994000.0</v>
+      </c>
+      <c r="BX23">
+        <v>36059000.0</v>
+      </c>
+      <c r="BY23">
+        <v>37849000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>35394000.0</v>
+      </c>
+      <c r="CA23">
+        <v>34398000.0</v>
+      </c>
+      <c r="CB23">
+        <v>35063000.0</v>
+      </c>
+      <c r="CC23">
+        <v>33107000.0</v>
+      </c>
+      <c r="CD23">
+        <v>31104000.0</v>
+      </c>
+      <c r="CE23">
+        <v>28982000.0</v>
+      </c>
+      <c r="CF23">
+        <v>27699000.0</v>
+      </c>
+      <c r="CG23">
+        <v>24836000.0</v>
+      </c>
+      <c r="CH23">
+        <v>22159000.0</v>
+      </c>
+      <c r="CI23">
+        <v>18975000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>18998000.0</v>
+      </c>
+      <c r="CK23">
+        <v>16927000.0</v>
+      </c>
+      <c r="CL23">
+        <v>17801000.0</v>
+      </c>
+      <c r="CM23">
+        <v>16381000.0</v>
+      </c>
+      <c r="CN23">
+        <v>15559000.0</v>
+      </c>
+      <c r="CO23">
+        <v>17170000.0</v>
+      </c>
+      <c r="CP23">
+        <v>16412000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>16541000.0</v>
+      </c>
+      <c r="CR23">
+        <v>16146000.0</v>
+      </c>
+      <c r="CS23">
+        <v>16852000.0</v>
+      </c>
+      <c r="CT23">
+        <v>15798000.0</v>
+      </c>
+      <c r="CU23">
+        <v>15734000.0</v>
+      </c>
+      <c r="CV23">
+        <v>16955000.0</v>
+      </c>
+      <c r="CW23">
+        <v>17303000.0</v>
+      </c>
+      <c r="CX23">
+        <v>17848000.0</v>
+      </c>
+      <c r="CY23">
+        <v>17302000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>17770000.0</v>
+      </c>
+      <c r="DA23">
+        <v>17749000.0</v>
+      </c>
+      <c r="DB23">
+        <v>17896000.0</v>
+      </c>
+      <c r="DC23">
+        <v>15776000.0</v>
+      </c>
+      <c r="DD23">
+        <v>15400000.0</v>
+      </c>
+      <c r="DE23">
+        <v>16557000.0</v>
+      </c>
+      <c r="DF23">
+        <v>13968000.0</v>
+      </c>
+      <c r="DG23">
+        <v>13530000.0</v>
+      </c>
+      <c r="DH23">
+        <v>11800000.0</v>
+      </c>
+      <c r="DI23">
+        <v>13000000.0</v>
+      </c>
+      <c r="DJ23">
+        <v>10500000.0</v>
+      </c>
+      <c r="DK23">
+        <v>9800000.0</v>
+      </c>
+      <c r="DL23">
+        <v>10300000.0</v>
+      </c>
+      <c r="DM23">
+        <v>9700000.0</v>
+      </c>
+      <c r="DN23">
+        <v>9400000.0</v>
+      </c>
+      <c r="DO23">
+        <v>8800000.0</v>
+      </c>
+      <c r="DP23">
+        <v>1300000.0</v>
+      </c>
+      <c r="DQ23">
+        <v>1400000.0</v>
+      </c>
+      <c r="DR23">
+        <v>1400000.0</v>
+      </c>
+      <c r="DS23">
+        <v>1400000.0</v>
+      </c>
+      <c r="DT23">
+        <v>10800000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:124">
+      <c r="A24" t="s">
+        <v>207</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24">
+        <v>1073000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>812000.0</v>
+      </c>
+      <c r="BA24">
+        <v>542000.0</v>
+      </c>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+      <c r="DP24"/>
+      <c r="DQ24"/>
+      <c r="DR24"/>
+      <c r="DS24"/>
+      <c r="DT24"/>
+    </row>
+    <row r="25" spans="1:124">
+      <c r="A25" t="s">
+        <v>208</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>38623000.0</v>
+      </c>
+      <c r="D25">
+        <v>41446000.0</v>
+      </c>
+      <c r="E25">
+        <v>41148000.0</v>
+      </c>
+      <c r="F25">
+        <v>39733000.0</v>
+      </c>
+      <c r="G25">
+        <v>35268000.0</v>
+      </c>
+      <c r="H25">
+        <v>15150000.0</v>
+      </c>
+      <c r="I25">
+        <v>13710000.0</v>
+      </c>
+      <c r="J25">
+        <v>13758000.0</v>
+      </c>
+      <c r="K25">
+        <v>14079000.0</v>
+      </c>
+      <c r="L25">
+        <v>14461000.0</v>
+      </c>
+      <c r="M25">
+        <v>6616000.0</v>
+      </c>
+      <c r="N25">
+        <v>7028000.0</v>
+      </c>
+      <c r="O25">
+        <v>7299000.0</v>
+      </c>
+      <c r="P25">
+        <v>8027000.0</v>
+      </c>
+      <c r="Q25">
+        <v>7837000.0</v>
+      </c>
+      <c r="R25">
+        <v>8847000.0</v>
+      </c>
+      <c r="S25">
+        <v>8494000.0</v>
+      </c>
+      <c r="T25">
+        <v>8517000.0</v>
+      </c>
+      <c r="U25">
+        <v>8543000.0</v>
+      </c>
+      <c r="V25">
+        <v>8968000.0</v>
+      </c>
+      <c r="W25">
+        <v>9164000.0</v>
+      </c>
+      <c r="X25">
+        <v>14896000.0</v>
+      </c>
+      <c r="Y25">
+        <v>13219000.0</v>
+      </c>
+      <c r="Z25">
+        <v>10399000.0</v>
+      </c>
+      <c r="AA25">
+        <v>7853000.0</v>
+      </c>
+      <c r="AB25">
+        <v>8140000.0</v>
+      </c>
+      <c r="AC25">
+        <v>8144000.0</v>
+      </c>
+      <c r="AD25">
+        <v>8310000.0</v>
+      </c>
+      <c r="AE25">
+        <v>8527000.0</v>
+      </c>
+      <c r="AF25">
+        <v>8832000.0</v>
+      </c>
+      <c r="AG25">
+        <v>8839000.0</v>
+      </c>
+      <c r="AH25">
+        <v>9086000.0</v>
+      </c>
+      <c r="AI25">
+        <v>8939000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>7674000.0</v>
+      </c>
+      <c r="AK25">
+        <v>6966000.0</v>
+      </c>
+      <c r="AL25">
+        <v>7014000.0</v>
+      </c>
+      <c r="AM25">
+        <v>7050000.0</v>
+      </c>
+      <c r="AN25">
+        <v>5566000.0</v>
+      </c>
+      <c r="AO25">
+        <v>5451000.0</v>
+      </c>
+      <c r="AP25">
+        <v>5423000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>5142000.0</v>
+      </c>
+      <c r="AR25">
+        <v>5766000.0</v>
+      </c>
+      <c r="AS25">
+        <v>5173000.0</v>
+      </c>
+      <c r="AT25">
+        <v>5178000.0</v>
+      </c>
+      <c r="AU25">
+        <v>5353000.0</v>
+      </c>
+      <c r="AV25">
+        <v>5334000.0</v>
+      </c>
+      <c r="AW25">
+        <v>5306000.0</v>
+      </c>
+      <c r="AX25">
+        <v>5173000.0</v>
+      </c>
+      <c r="AY25">
+        <v>5367000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>5684000.0</v>
+      </c>
+      <c r="BA25">
+        <v>4865000.0</v>
+      </c>
+      <c r="BB25">
+        <v>3446000.0</v>
+      </c>
+      <c r="BC25">
+        <v>3500000.0</v>
+      </c>
+      <c r="BD25">
+        <v>3116000.0</v>
+      </c>
+      <c r="BE25">
+        <v>3081000.0</v>
+      </c>
+      <c r="BF25">
+        <v>3141000.0</v>
+      </c>
+      <c r="BG25">
+        <v>2754000.0</v>
+      </c>
+      <c r="BH25">
+        <v>2983000.0</v>
+      </c>
+      <c r="BI25">
+        <v>2691000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>2612000.0</v>
+      </c>
+      <c r="BK25">
+        <v>2481000.0</v>
+      </c>
+      <c r="BL25">
+        <v>2521000.0</v>
+      </c>
+      <c r="BM25">
+        <v>2453000.0</v>
+      </c>
+      <c r="BN25">
+        <v>2429000.0</v>
+      </c>
+      <c r="BO25">
+        <v>1887000.0</v>
+      </c>
+      <c r="BP25">
+        <v>1783000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>1703000.0</v>
+      </c>
+      <c r="BR25">
+        <v>2078000.0</v>
+      </c>
+      <c r="BS25">
+        <v>1310000.0</v>
+      </c>
+      <c r="BT25">
+        <v>1280000.0</v>
+      </c>
+      <c r="BU25">
+        <v>1270000.0</v>
+      </c>
+      <c r="BV25">
+        <v>1226000.0</v>
+      </c>
+      <c r="BW25">
+        <v>1223000.0</v>
+      </c>
+      <c r="BX25">
+        <v>1176000.0</v>
+      </c>
+      <c r="BY25">
+        <v>1095000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>1245000.0</v>
+      </c>
+      <c r="CA25">
+        <v>808000.0</v>
+      </c>
+      <c r="CB25">
+        <v>784000.0</v>
+      </c>
+      <c r="CC25">
+        <v>914000.0</v>
+      </c>
+      <c r="CD25">
+        <v>715000.0</v>
+      </c>
+      <c r="CE25">
+        <v>758000.0</v>
+      </c>
+      <c r="CF25">
+        <v>1171000.0</v>
+      </c>
+      <c r="CG25">
+        <v>734000.0</v>
+      </c>
+      <c r="CH25">
+        <v>755000.0</v>
+      </c>
+      <c r="CI25">
+        <v>706000.0</v>
+      </c>
+      <c r="CJ25">
+        <v>917000.0</v>
+      </c>
+      <c r="CK25">
+        <v>827000.0</v>
+      </c>
+      <c r="CL25">
+        <v>744000.0</v>
+      </c>
+      <c r="CM25">
+        <v>741000.0</v>
+      </c>
+      <c r="CN25">
+        <v>733000.0</v>
+      </c>
+      <c r="CO25">
+        <v>1227000.0</v>
+      </c>
+      <c r="CP25">
+        <v>852000.0</v>
+      </c>
+      <c r="CQ25">
+        <v>740000.0</v>
+      </c>
+      <c r="CR25">
+        <v>1300000.0</v>
+      </c>
+      <c r="CS25">
+        <v>942000.0</v>
+      </c>
+      <c r="CT25">
+        <v>-322000.0</v>
+      </c>
+      <c r="CU25">
+        <v>1320000.0</v>
+      </c>
+      <c r="CV25">
+        <v>1320000.0</v>
+      </c>
+      <c r="CW25">
+        <v>400000.0</v>
+      </c>
+      <c r="CX25">
+        <v>348000.0</v>
+      </c>
+      <c r="CY25">
+        <v>1403000.0</v>
+      </c>
+      <c r="CZ25">
+        <v>1403000.0</v>
+      </c>
+      <c r="DA25">
+        <v>17000.0</v>
+      </c>
+      <c r="DB25">
+        <v>743000.0</v>
+      </c>
+      <c r="DC25">
+        <v>391000.0</v>
+      </c>
+      <c r="DD25">
+        <v>600000.0</v>
+      </c>
+      <c r="DE25">
+        <v>600000.0</v>
+      </c>
+      <c r="DF25">
+        <v>500000.0</v>
+      </c>
+      <c r="DG25">
+        <v>400000.0</v>
+      </c>
+      <c r="DH25">
+        <v>500000.0</v>
+      </c>
+      <c r="DI25">
+        <v>500000.0</v>
+      </c>
+      <c r="DJ25">
+        <v>700000.0</v>
+      </c>
+      <c r="DK25">
+        <v>200000.0</v>
+      </c>
+      <c r="DL25">
+        <v>600000.0</v>
+      </c>
+      <c r="DM25">
+        <v>400000.0</v>
+      </c>
+      <c r="DN25">
+        <v>500000.0</v>
+      </c>
+      <c r="DO25">
+        <v>400000.0</v>
+      </c>
+      <c r="DP25">
+        <v>500000.0</v>
+      </c>
+      <c r="DQ25">
+        <v>500000.0</v>
+      </c>
+      <c r="DR25">
+        <v>300000.0</v>
+      </c>
+      <c r="DS25">
+        <v>400000.0</v>
+      </c>
+      <c r="DT25">
+        <v>400000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:124">
+      <c r="A26" t="s">
+        <v>209</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
+      <c r="CC26">
+        <v>0.0</v>
+      </c>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
+      <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26">
+        <v>0.0</v>
+      </c>
+      <c r="CK26">
+        <v>0.0</v>
+      </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26">
+        <v>0.0</v>
+      </c>
+      <c r="CO26">
+        <v>0.0</v>
+      </c>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
+        <v>0.0</v>
+      </c>
+      <c r="CR26">
+        <v>0.0</v>
+      </c>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
+      <c r="CV26">
+        <v>0.0</v>
+      </c>
+      <c r="CW26">
+        <v>0.0</v>
+      </c>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
+      <c r="CZ26">
+        <v>0.0</v>
+      </c>
+      <c r="DA26">
+        <v>0.0</v>
+      </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
+      <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26"/>
+      <c r="DQ26"/>
+      <c r="DR26"/>
+      <c r="DS26"/>
+      <c r="DT26"/>
+    </row>
+    <row r="27" spans="1:124">
+      <c r="A27" t="s">
+        <v>210</v>
+      </c>
+      <c r="B27">
+        <v>3325000.0</v>
+      </c>
+      <c r="C27">
+        <v>3325000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
+        <v>2980000.0</v>
+      </c>
+      <c r="F27">
+        <v>3010000.0</v>
+      </c>
+      <c r="G27">
+        <v>2290000.0</v>
+      </c>
+      <c r="H27">
+        <v>2269000.0</v>
+      </c>
+      <c r="I27">
+        <v>2296000.0</v>
+      </c>
+      <c r="J27">
+        <v>2594000.0</v>
+      </c>
+      <c r="K27">
+        <v>1984000.0</v>
+      </c>
+      <c r="L27">
+        <v>2826000.0</v>
+      </c>
+      <c r="M27">
+        <v>3009000.0</v>
+      </c>
+      <c r="N27">
+        <v>1521000.0</v>
+      </c>
+      <c r="O27">
+        <v>2118000.0</v>
+      </c>
+      <c r="P27">
+        <v>2669000.0</v>
+      </c>
+      <c r="Q27">
+        <v>2170000.0</v>
+      </c>
+      <c r="R27">
+        <v>2286000.0</v>
+      </c>
+      <c r="S27">
+        <v>1763000.0</v>
+      </c>
+      <c r="T27">
+        <v>2375000.0</v>
+      </c>
+      <c r="U27">
+        <v>2185000.0</v>
+      </c>
+      <c r="V27">
+        <v>1659000.0</v>
+      </c>
+      <c r="W27">
+        <v>1740000.0</v>
+      </c>
+      <c r="X27">
+        <v>1544000.0</v>
+      </c>
+      <c r="Y27">
+        <v>1203000.0</v>
+      </c>
+      <c r="Z27">
+        <v>531000.0</v>
+      </c>
+      <c r="AA27">
+        <v>814000.0</v>
+      </c>
+      <c r="AB27">
+        <v>1491000.0</v>
+      </c>
+      <c r="AC27">
+        <v>1052000.0</v>
+      </c>
+      <c r="AD27">
+        <v>959000.0</v>
+      </c>
+      <c r="AE27">
+        <v>807000.0</v>
+      </c>
+      <c r="AF27">
+        <v>1273000.0</v>
+      </c>
+      <c r="AG27">
+        <v>1049000.0</v>
+      </c>
+      <c r="AH27">
+        <v>1163000.0</v>
+      </c>
+      <c r="AI27">
+        <v>736000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>1563000.0</v>
+      </c>
+      <c r="AK27">
+        <v>852000.0</v>
+      </c>
+      <c r="AL27">
+        <v>989000.0</v>
+      </c>
+      <c r="AM27">
+        <v>559000.0</v>
+      </c>
+      <c r="AN27">
+        <v>799000.0</v>
+      </c>
+      <c r="AO27">
+        <v>790000.0</v>
+      </c>
+      <c r="AP27">
+        <v>858000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>645000.0</v>
+      </c>
+      <c r="AR27">
+        <v>920000.0</v>
+      </c>
+      <c r="AS27">
+        <v>1054000.0</v>
+      </c>
+      <c r="AT27">
+        <v>1009000.0</v>
+      </c>
+      <c r="AU27">
+        <v>855000.0</v>
+      </c>
+      <c r="AV27">
+        <v>1172000.0</v>
+      </c>
+      <c r="AW27">
+        <v>837000.0</v>
+      </c>
+      <c r="AX27">
+        <v>892000.0</v>
+      </c>
+      <c r="AY27">
+        <v>1007000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>1301000.0</v>
+      </c>
+      <c r="BA27">
+        <v>1313000.0</v>
+      </c>
+      <c r="BB27">
+        <v>648000.0</v>
+      </c>
+      <c r="BC27">
+        <v>842000.0</v>
+      </c>
+      <c r="BD27">
+        <v>689000.0</v>
+      </c>
+      <c r="BE27">
+        <v>736000.0</v>
+      </c>
+      <c r="BF27">
+        <v>553000.0</v>
+      </c>
+      <c r="BG27">
+        <v>757000.0</v>
+      </c>
+      <c r="BH27">
+        <v>707000.0</v>
+      </c>
+      <c r="BI27">
+        <v>824000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>289000.0</v>
+      </c>
+      <c r="BK27">
+        <v>909000.0</v>
+      </c>
+      <c r="BL27">
+        <v>1389000.0</v>
+      </c>
+      <c r="BM27">
+        <v>614000.0</v>
+      </c>
+      <c r="BN27">
+        <v>1028000.0</v>
+      </c>
+      <c r="BO27">
+        <v>587000.0</v>
+      </c>
+      <c r="BP27">
+        <v>697000.0</v>
+      </c>
+      <c r="BQ27">
+        <v>579000.0</v>
+      </c>
+      <c r="BR27">
+        <v>571000.0</v>
+      </c>
+      <c r="BS27">
+        <v>650000.0</v>
+      </c>
+      <c r="BT27">
+        <v>1088000.0</v>
+      </c>
+      <c r="BU27">
+        <v>771000.0</v>
+      </c>
+      <c r="BV27">
+        <v>1092000.0</v>
+      </c>
+      <c r="BW27">
+        <v>919000.0</v>
+      </c>
+      <c r="BX27">
+        <v>711000.0</v>
+      </c>
+      <c r="BY27">
+        <v>985000.0</v>
+      </c>
+      <c r="BZ27">
+        <v>842000.0</v>
+      </c>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27">
+        <v>835000.0</v>
+      </c>
+      <c r="CZ27">
+        <v>835000.0</v>
+      </c>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27">
+        <v>800000.0</v>
+      </c>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
+      <c r="DL27"/>
+      <c r="DM27"/>
+      <c r="DN27"/>
+      <c r="DO27"/>
+      <c r="DP27"/>
+      <c r="DQ27"/>
+      <c r="DR27"/>
+      <c r="DS27"/>
+      <c r="DT27">
+        <v>3400000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:124">
+      <c r="A28" t="s">
+        <v>211</v>
+      </c>
+      <c r="B28">
+        <v>227272000.0</v>
+      </c>
+      <c r="C28">
+        <v>227272000.0</v>
+      </c>
+      <c r="D28">
+        <v>364196000.0</v>
+      </c>
+      <c r="E28">
+        <v>4994000.0</v>
+      </c>
+      <c r="F28">
+        <v>4658000.0</v>
+      </c>
+      <c r="G28">
+        <v>213579000.0</v>
+      </c>
+      <c r="H28">
+        <v>171459000.0</v>
+      </c>
+      <c r="I28">
+        <v>164144000.0</v>
+      </c>
+      <c r="J28">
+        <v>166045000.0</v>
+      </c>
+      <c r="K28">
+        <v>168362000.0</v>
+      </c>
+      <c r="L28">
+        <v>191050000.0</v>
+      </c>
+      <c r="M28">
+        <v>160773000.0</v>
+      </c>
+      <c r="N28">
+        <v>163833000.0</v>
+      </c>
+      <c r="O28">
+        <v>156311000.0</v>
+      </c>
+      <c r="P28">
+        <v>89080000.0</v>
+      </c>
+      <c r="Q28">
+        <v>150944000.0</v>
+      </c>
+      <c r="R28">
+        <v>167232000.0</v>
+      </c>
+      <c r="S28">
+        <v>165954000.0</v>
+      </c>
+      <c r="T28">
+        <v>186092000.0</v>
+      </c>
+      <c r="U28">
+        <v>166009000.0</v>
+      </c>
+      <c r="V28">
+        <v>168193000.0</v>
+      </c>
+      <c r="W28">
+        <v>169032000.0</v>
+      </c>
+      <c r="X28">
+        <v>173775000.0</v>
+      </c>
+      <c r="Y28">
+        <v>159378000.0</v>
+      </c>
+      <c r="Z28">
+        <v>99335000.0</v>
+      </c>
+      <c r="AA28">
+        <v>76091000.0</v>
+      </c>
+      <c r="AB28">
+        <v>82498000.0</v>
+      </c>
+      <c r="AC28">
+        <v>72093000.0</v>
+      </c>
+      <c r="AD28">
+        <v>79694000.0</v>
+      </c>
+      <c r="AE28">
+        <v>70479000.0</v>
+      </c>
+      <c r="AF28">
+        <v>82105000.0</v>
+      </c>
+      <c r="AG28">
+        <v>69824000.0</v>
+      </c>
+      <c r="AH28">
+        <v>68612000.0</v>
+      </c>
+      <c r="AI28">
+        <v>74858000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>70536000.0</v>
+      </c>
+      <c r="AK28">
+        <v>55657000.0</v>
+      </c>
+      <c r="AL28">
+        <v>56552000.0</v>
+      </c>
+      <c r="AM28">
+        <v>58022000.0</v>
+      </c>
+      <c r="AN28">
+        <v>57705000.0</v>
+      </c>
+      <c r="AO28">
+        <v>49555000.0</v>
+      </c>
+      <c r="AP28">
+        <v>48394000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>49418000.0</v>
+      </c>
+      <c r="AR28">
+        <v>57955000.0</v>
+      </c>
+      <c r="AS28">
+        <v>47374000.0</v>
+      </c>
+      <c r="AT28">
+        <v>46819000.0</v>
+      </c>
+      <c r="AU28">
+        <v>47741000.0</v>
+      </c>
+      <c r="AV28">
+        <v>60263000.0</v>
+      </c>
+      <c r="AW28">
+        <v>46395000.0</v>
+      </c>
+      <c r="AX28">
+        <v>47577000.0</v>
+      </c>
+      <c r="AY28">
+        <v>46650000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>56063000.0</v>
+      </c>
+      <c r="BA28">
+        <v>39889000.0</v>
+      </c>
+      <c r="BB28">
+        <v>27834000.0</v>
+      </c>
+      <c r="BC28">
+        <v>27668000.0</v>
+      </c>
+      <c r="BD28">
+        <v>31197000.0</v>
+      </c>
+      <c r="BE28">
+        <v>22187000.0</v>
+      </c>
+      <c r="BF28">
+        <v>22237000.0</v>
+      </c>
+      <c r="BG28">
+        <v>21553000.0</v>
+      </c>
+      <c r="BH28">
+        <v>8482000.0</v>
+      </c>
+      <c r="BI28">
+        <v>22322000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>19271000.0</v>
+      </c>
+      <c r="BK28">
+        <v>20642000.0</v>
+      </c>
+      <c r="BL28">
+        <v>19676000.0</v>
+      </c>
+      <c r="BM28">
+        <v>18489000.0</v>
+      </c>
+      <c r="BN28">
+        <v>16490000.0</v>
+      </c>
+      <c r="BO28">
+        <v>18265000.0</v>
+      </c>
+      <c r="BP28">
+        <v>11078000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>11605000.0</v>
+      </c>
+      <c r="BR28">
+        <v>11850000.0</v>
+      </c>
+      <c r="BS28">
+        <v>11703000.0</v>
+      </c>
+      <c r="BT28">
+        <v>10306000.0</v>
+      </c>
+      <c r="BU28">
+        <v>10164000.0</v>
+      </c>
+      <c r="BV28">
+        <v>10863000.0</v>
+      </c>
+      <c r="BW28">
+        <v>11221000.0</v>
+      </c>
+      <c r="BX28">
+        <v>8237000.0</v>
+      </c>
+      <c r="BY28">
+        <v>11171000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>9894000.0</v>
+      </c>
+      <c r="CA28">
+        <v>10492000.0</v>
+      </c>
+      <c r="CB28">
+        <v>10341000.0</v>
+      </c>
+      <c r="CC28">
+        <v>10226000.0</v>
+      </c>
+      <c r="CD28">
+        <v>10012000.0</v>
+      </c>
+      <c r="CE28">
+        <v>9816000.0</v>
+      </c>
+      <c r="CF28">
+        <v>9036000.0</v>
+      </c>
+      <c r="CG28">
+        <v>8668000.0</v>
+      </c>
+      <c r="CH28">
+        <v>8638000.0</v>
+      </c>
+      <c r="CI28">
+        <v>7732000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>7118000.0</v>
+      </c>
+      <c r="CK28">
+        <v>6885000.0</v>
+      </c>
+      <c r="CL28">
+        <v>6928000.0</v>
+      </c>
+      <c r="CM28">
+        <v>6831000.0</v>
+      </c>
+      <c r="CN28">
+        <v>7388000.0</v>
+      </c>
+      <c r="CO28">
+        <v>7428000.0</v>
+      </c>
+      <c r="CP28">
+        <v>7144000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>6710000.0</v>
+      </c>
+      <c r="CR28">
+        <v>6386000.0</v>
+      </c>
+      <c r="CS28">
+        <v>6203000.0</v>
+      </c>
+      <c r="CT28">
+        <v>5979000.0</v>
+      </c>
+      <c r="CU28">
+        <v>5569000.0</v>
+      </c>
+      <c r="CV28">
+        <v>5239000.0</v>
+      </c>
+      <c r="CW28">
+        <v>5119000.0</v>
+      </c>
+      <c r="CX28">
+        <v>4837000.0</v>
+      </c>
+      <c r="CY28">
+        <v>4562000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>4171000.0</v>
+      </c>
+      <c r="DA28">
+        <v>4211000.0</v>
+      </c>
+      <c r="DB28">
+        <v>4406000.0</v>
+      </c>
+      <c r="DC28">
+        <v>4516000.0</v>
+      </c>
+      <c r="DD28">
+        <v>4200000.0</v>
+      </c>
+      <c r="DE28">
+        <v>4208000.0</v>
+      </c>
+      <c r="DF28">
+        <v>4054000.0</v>
+      </c>
+      <c r="DG28">
+        <v>4300000.0</v>
+      </c>
+      <c r="DH28">
+        <v>3300000.0</v>
+      </c>
+      <c r="DI28">
+        <v>3500000.0</v>
+      </c>
+      <c r="DJ28">
+        <v>3000000.0</v>
+      </c>
+      <c r="DK28">
+        <v>2800000.0</v>
+      </c>
+      <c r="DL28">
+        <v>2800000.0</v>
+      </c>
+      <c r="DM28">
+        <v>2700000.0</v>
+      </c>
+      <c r="DN28">
+        <v>2600000.0</v>
+      </c>
+      <c r="DO28">
+        <v>2400000.0</v>
+      </c>
+      <c r="DP28"/>
+      <c r="DQ28"/>
+      <c r="DR28"/>
+      <c r="DS28">
+        <v>4000000.0</v>
+      </c>
+      <c r="DT28">
+        <v>4000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:124">
+      <c r="A29" t="s">
+        <v>212</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>65551000.0</v>
+      </c>
+      <c r="D29">
+        <v>67686000.0</v>
+      </c>
+      <c r="E29">
+        <v>74715000.0</v>
+      </c>
+      <c r="F29">
+        <v>66975000.0</v>
+      </c>
+      <c r="G29">
+        <v>32167000.0</v>
+      </c>
+      <c r="H29">
+        <v>43166000.0</v>
+      </c>
+      <c r="I29">
+        <v>43359000.0</v>
+      </c>
+      <c r="J29">
+        <v>40478000.0</v>
+      </c>
+      <c r="K29">
+        <v>38462000.0</v>
+      </c>
+      <c r="L29">
+        <v>29793000.0</v>
+      </c>
+      <c r="M29">
+        <v>33160000.0</v>
+      </c>
+      <c r="N29">
+        <v>34495000.0</v>
+      </c>
+      <c r="O29">
+        <v>39096000.0</v>
+      </c>
+      <c r="P29">
+        <v>39253000.0</v>
+      </c>
+      <c r="Q29">
+        <v>38035000.0</v>
+      </c>
+      <c r="R29">
+        <v>32941000.0</v>
+      </c>
+      <c r="S29">
+        <v>27084000.0</v>
+      </c>
+      <c r="T29">
+        <v>28272000.0</v>
+      </c>
+      <c r="U29">
+        <v>30821000.0</v>
+      </c>
+      <c r="V29">
+        <v>28600000.0</v>
+      </c>
+      <c r="W29">
+        <v>41043000.0</v>
+      </c>
+      <c r="X29">
+        <v>-19401000.0</v>
+      </c>
+      <c r="Y29">
+        <v>23233000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-24747000.0</v>
+      </c>
+      <c r="AA29">
+        <v>4255000.0</v>
+      </c>
+      <c r="AB29">
+        <v>9487000.0</v>
+      </c>
+      <c r="AC29">
+        <v>12998000.0</v>
+      </c>
+      <c r="AD29">
+        <v>10226000.0</v>
+      </c>
+      <c r="AE29">
+        <v>11231000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+      <c r="DP29"/>
+      <c r="DQ29"/>
+      <c r="DR29"/>
+      <c r="DS29"/>
+      <c r="DT29"/>
+    </row>
+    <row r="30" spans="1:124">
+      <c r="A30" t="s">
+        <v>213</v>
+      </c>
+      <c r="B30">
+        <v>223947000.0</v>
+      </c>
+      <c r="C30">
+        <v>359524000.0</v>
+      </c>
+      <c r="D30">
+        <v>364855000.0</v>
+      </c>
+      <c r="E30">
+        <v>372342000.0</v>
+      </c>
+      <c r="F30">
+        <v>375061000.0</v>
+      </c>
+      <c r="G30">
+        <v>408826000.0</v>
+      </c>
+      <c r="H30">
+        <v>206024000.0</v>
+      </c>
+      <c r="I30">
+        <v>246847000.0</v>
+      </c>
+      <c r="J30">
+        <v>248747000.0</v>
+      </c>
+      <c r="K30">
+        <v>249290000.0</v>
+      </c>
+      <c r="L30">
+        <v>234367000.0</v>
+      </c>
+      <c r="M30">
+        <v>238206000.0</v>
+      </c>
+      <c r="N30">
+        <v>242626000.0</v>
+      </c>
+      <c r="O30">
+        <v>240505000.0</v>
+      </c>
+      <c r="P30">
+        <v>199096000.0</v>
+      </c>
+      <c r="Q30">
+        <v>240432000.0</v>
+      </c>
+      <c r="R30">
+        <v>231169000.0</v>
+      </c>
+      <c r="S30">
+        <v>228600000.0</v>
+      </c>
+      <c r="T30">
+        <v>206252000.0</v>
+      </c>
+      <c r="U30">
+        <v>232290000.0</v>
+      </c>
+      <c r="V30">
+        <v>263383000.0</v>
+      </c>
+      <c r="W30">
+        <v>228711000.0</v>
+      </c>
+      <c r="X30">
+        <v>271069000.0</v>
+      </c>
+      <c r="Y30">
+        <v>236887000.0</v>
+      </c>
+      <c r="Z30">
+        <v>175112000.0</v>
+      </c>
+      <c r="AA30">
+        <v>107247000.0</v>
+      </c>
+      <c r="AB30">
+        <v>96210000.0</v>
+      </c>
+      <c r="AC30">
+        <v>96364000.0</v>
+      </c>
+      <c r="AD30">
+        <v>109407000.0</v>
+      </c>
+      <c r="AE30">
+        <v>98239000.0</v>
+      </c>
+      <c r="AF30">
+        <v>94234000.0</v>
+      </c>
+      <c r="AG30">
+        <v>100294000.0</v>
+      </c>
+      <c r="AH30">
+        <v>110506000.0</v>
+      </c>
+      <c r="AI30">
+        <v>113463000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>99118000.0</v>
+      </c>
+      <c r="AK30">
+        <v>78826000.0</v>
+      </c>
+      <c r="AL30">
+        <v>83653000.0</v>
+      </c>
+      <c r="AM30">
+        <v>101953000.0</v>
+      </c>
+      <c r="AN30">
+        <v>69892000.0</v>
+      </c>
+      <c r="AO30">
+        <v>70251000.0</v>
+      </c>
+      <c r="AP30">
+        <v>75241000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>70626000.0</v>
+      </c>
+      <c r="AR30">
+        <v>67799000.0</v>
+      </c>
+      <c r="AS30">
+        <v>72617000.0</v>
+      </c>
+      <c r="AT30">
+        <v>71286000.0</v>
+      </c>
+      <c r="AU30">
+        <v>71712000.0</v>
+      </c>
+      <c r="AV30">
+        <v>74754000.0</v>
+      </c>
+      <c r="AW30">
+        <v>77742000.0</v>
+      </c>
+      <c r="AX30">
+        <v>79616000.0</v>
+      </c>
+      <c r="AY30">
+        <v>82238000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>86763000.0</v>
+      </c>
+      <c r="BA30">
+        <v>81168000.0</v>
+      </c>
+      <c r="BB30">
+        <v>50959000.0</v>
+      </c>
+      <c r="BC30">
+        <v>52448000.0</v>
+      </c>
+      <c r="BD30">
+        <v>63160000.0</v>
+      </c>
+      <c r="BE30">
+        <v>43597000.0</v>
+      </c>
+      <c r="BF30">
+        <v>40760000.0</v>
+      </c>
+      <c r="BG30">
+        <v>37550000.0</v>
+      </c>
+      <c r="BH30">
+        <v>36563000.0</v>
+      </c>
+      <c r="BI30">
+        <v>26157000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>35048000.0</v>
+      </c>
+      <c r="BK30">
+        <v>28696000.0</v>
+      </c>
+      <c r="BL30">
+        <v>-65703000.0</v>
+      </c>
+      <c r="BM30">
+        <v>30411000.0</v>
+      </c>
+      <c r="BN30">
+        <v>29659000.0</v>
+      </c>
+      <c r="BO30">
+        <v>-59915000.0</v>
+      </c>
+      <c r="BP30">
+        <v>25629000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>24001000.0</v>
+      </c>
+      <c r="BR30">
+        <v>21582000.0</v>
+      </c>
+      <c r="BS30">
+        <v>20187000.0</v>
+      </c>
+      <c r="BT30">
+        <v>20876000.0</v>
+      </c>
+      <c r="BU30">
+        <v>19096000.0</v>
+      </c>
+      <c r="BV30">
+        <v>19695000.0</v>
+      </c>
+      <c r="BW30">
+        <v>20129000.0</v>
+      </c>
+      <c r="BX30">
+        <v>16805000.0</v>
+      </c>
+      <c r="BY30">
+        <v>19309000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>17630000.0</v>
+      </c>
+      <c r="CA30">
+        <v>17050000.0</v>
+      </c>
+      <c r="CB30">
+        <v>17834000.0</v>
+      </c>
+      <c r="CC30">
+        <v>17752000.0</v>
+      </c>
+      <c r="CD30">
+        <v>16753000.0</v>
+      </c>
+      <c r="CE30">
+        <v>16369000.0</v>
+      </c>
+      <c r="CF30">
+        <v>16734000.0</v>
+      </c>
+      <c r="CG30">
+        <v>15495000.0</v>
+      </c>
+      <c r="CH30">
+        <v>14680000.0</v>
+      </c>
+      <c r="CI30">
+        <v>13143000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>13265000.0</v>
+      </c>
+      <c r="CK30">
+        <v>12278000.0</v>
+      </c>
+      <c r="CL30">
+        <v>13102000.0</v>
+      </c>
+      <c r="CM30">
+        <v>12486000.0</v>
+      </c>
+      <c r="CN30">
+        <v>12062000.0</v>
+      </c>
+      <c r="CO30">
+        <v>12828000.0</v>
+      </c>
+      <c r="CP30">
+        <v>12196000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>11629000.0</v>
+      </c>
+      <c r="CR30">
+        <v>10526000.0</v>
+      </c>
+      <c r="CS30">
+        <v>11276000.0</v>
+      </c>
+      <c r="CT30">
+        <v>10525000.0</v>
+      </c>
+      <c r="CU30">
+        <v>10241000.0</v>
+      </c>
+      <c r="CV30">
+        <v>10144000.0</v>
+      </c>
+      <c r="CW30">
+        <v>9203000.0</v>
+      </c>
+      <c r="CX30">
+        <v>9463000.0</v>
+      </c>
+      <c r="CY30">
+        <v>8322000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>8780000.0</v>
+      </c>
+      <c r="DA30">
+        <v>8356000.0</v>
+      </c>
+      <c r="DB30">
+        <v>8656000.0</v>
+      </c>
+      <c r="DC30">
+        <v>8329000.0</v>
+      </c>
+      <c r="DD30">
+        <v>8600000.0</v>
+      </c>
+      <c r="DE30">
+        <v>10217000.0</v>
+      </c>
+      <c r="DF30">
+        <v>7732000.0</v>
+      </c>
+      <c r="DG30">
+        <v>7430000.0</v>
+      </c>
+      <c r="DH30">
+        <v>6500000.0</v>
+      </c>
+      <c r="DI30">
+        <v>6700000.0</v>
+      </c>
+      <c r="DJ30">
+        <v>5300000.0</v>
+      </c>
+      <c r="DK30">
+        <v>5000000.0</v>
+      </c>
+      <c r="DL30">
+        <v>5300000.0</v>
+      </c>
+      <c r="DM30">
+        <v>4900000.0</v>
+      </c>
+      <c r="DN30">
+        <v>4700000.0</v>
+      </c>
+      <c r="DO30">
+        <v>4500000.0</v>
+      </c>
+      <c r="DP30">
+        <v>1300000.0</v>
+      </c>
+      <c r="DQ30">
+        <v>1400000.0</v>
+      </c>
+      <c r="DR30">
+        <v>1400000.0</v>
+      </c>
+      <c r="DS30">
+        <v>1400000.0</v>
+      </c>
+      <c r="DT30">
+        <v>7400000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:124">
+      <c r="A31" t="s">
+        <v>214</v>
+      </c>
+      <c r="B31">
+        <v>393554000.0</v>
+      </c>
+      <c r="C31">
+        <v>191273000.0</v>
+      </c>
+      <c r="D31">
+        <v>-6605000.0</v>
+      </c>
+      <c r="E31">
+        <v>222270000.0</v>
+      </c>
+      <c r="F31">
+        <v>195382000.0</v>
+      </c>
+      <c r="G31">
+        <v>35627000.0</v>
+      </c>
+      <c r="H31">
+        <v>244041000.0</v>
+      </c>
+      <c r="I31">
+        <v>186538000.0</v>
+      </c>
+      <c r="J31">
+        <v>-194623000.0</v>
+      </c>
+      <c r="K31">
+        <v>-187398000.0</v>
+      </c>
+      <c r="L31">
+        <v>699998000.0</v>
+      </c>
+      <c r="M31">
+        <v>-16025000.0</v>
+      </c>
+      <c r="N31">
+        <v>-18641000.0</v>
+      </c>
+      <c r="O31">
+        <v>-22214000.0</v>
+      </c>
+      <c r="P31">
+        <v>-16237000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-28348000.0</v>
+      </c>
+      <c r="R31">
+        <v>-19566000.0</v>
+      </c>
+      <c r="S31">
+        <v>-25144000.0</v>
+      </c>
+      <c r="T31">
+        <v>-19386000.0</v>
+      </c>
+      <c r="U31">
+        <v>-31933000.0</v>
+      </c>
+      <c r="V31">
+        <v>-58815000.0</v>
+      </c>
+      <c r="W31">
+        <v>-23014000.0</v>
+      </c>
+      <c r="X31">
+        <v>-33727000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-35217000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-48454000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-9781000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-7101000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-4093000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-17208000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-6681000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-5708000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-10519000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-22132000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-17633000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-22446000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-6716000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-9544000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-26795000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-9040000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-5686000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-7656000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-5780000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-6757000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-9134000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-5236000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-6214000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-11102000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-13368000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-11597000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-13868000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-17138000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-17117000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-5798000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-7323000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-12227000.0</v>
+      </c>
+      <c r="BE31">
+        <v>14001000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-2936000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-3182000.0</v>
+      </c>
+      <c r="BH31">
+        <v>204075000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-4627000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-5330000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-6409000.0</v>
+      </c>
+      <c r="BL31">
+        <v>264646000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-8238000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-7952000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-8573000.0</v>
+      </c>
+      <c r="BP31">
+        <v>132733000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-8639000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-9838000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-11450000.0</v>
+      </c>
+      <c r="BT31">
+        <v>118493000.0</v>
+      </c>
+      <c r="BU31">
+        <v>-14301000.0</v>
+      </c>
+      <c r="BV31">
+        <v>-14927000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-17620000.0</v>
+      </c>
+      <c r="BX31">
+        <v>122084000.0</v>
+      </c>
+      <c r="BY31">
+        <v>-17379000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-16964000.0</v>
+      </c>
+      <c r="CA31">
+        <v>-16566000.0</v>
+      </c>
+      <c r="CB31">
+        <v>-15677000.0</v>
+      </c>
+      <c r="CC31">
+        <v>-14307000.0</v>
+      </c>
+      <c r="CD31">
+        <v>-12829000.0</v>
+      </c>
+      <c r="CE31">
+        <v>-11467000.0</v>
+      </c>
+      <c r="CF31">
+        <v>-9519000.0</v>
+      </c>
+      <c r="CG31">
+        <v>-7667000.0</v>
+      </c>
+      <c r="CH31">
+        <v>-6415000.0</v>
+      </c>
+      <c r="CI31">
+        <v>-5109000.0</v>
+      </c>
+      <c r="CJ31">
+        <v>-4570000.0</v>
+      </c>
+      <c r="CK31">
+        <v>-3862000.0</v>
+      </c>
+      <c r="CL31">
+        <v>-3104000.0</v>
+      </c>
+      <c r="CM31">
+        <v>-3107000.0</v>
+      </c>
+      <c r="CN31">
+        <v>-3052000.0</v>
+      </c>
+      <c r="CO31">
+        <v>-3511000.0</v>
+      </c>
+      <c r="CP31">
+        <v>-3986000.0</v>
+      </c>
+      <c r="CQ31">
+        <v>-4073000.0</v>
+      </c>
+      <c r="CR31">
+        <v>-4412000.0</v>
+      </c>
+      <c r="CS31">
+        <v>-4871000.0</v>
+      </c>
+      <c r="CT31">
+        <v>-4629000.0</v>
+      </c>
+      <c r="CU31">
+        <v>-5002000.0</v>
+      </c>
+      <c r="CV31">
+        <v>-5896000.0</v>
+      </c>
+      <c r="CW31">
+        <v>-7407000.0</v>
+      </c>
+      <c r="CX31">
+        <v>-7981000.0</v>
+      </c>
+      <c r="CY31">
+        <v>-8688000.0</v>
+      </c>
+      <c r="CZ31">
+        <v>-8366000.0</v>
+      </c>
+      <c r="DA31">
+        <v>-8937000.0</v>
+      </c>
+      <c r="DB31">
+        <v>-8800000.0</v>
+      </c>
+      <c r="DC31">
+        <v>-7129000.0</v>
+      </c>
+      <c r="DD31">
+        <v>-6300000.0</v>
+      </c>
+      <c r="DE31">
+        <v>-7700000.0</v>
+      </c>
+      <c r="DF31">
+        <v>-5000000.0</v>
+      </c>
+      <c r="DG31">
+        <v>-4900000.0</v>
+      </c>
+      <c r="DH31">
+        <v>-4900000.0</v>
+      </c>
+      <c r="DI31">
+        <v>-5200000.0</v>
+      </c>
+      <c r="DJ31">
+        <v>-5000000.0</v>
+      </c>
+      <c r="DK31">
+        <v>-4600000.0</v>
+      </c>
+      <c r="DL31">
+        <v>-4600000.0</v>
+      </c>
+      <c r="DM31">
+        <v>-4500000.0</v>
+      </c>
+      <c r="DN31">
+        <v>-4400000.0</v>
+      </c>
+      <c r="DO31">
+        <v>-4000000.0</v>
+      </c>
+      <c r="DP31"/>
+      <c r="DQ31"/>
+      <c r="DR31"/>
+      <c r="DS31"/>
+      <c r="DT31"/>
+    </row>
+    <row r="32" spans="1:124">
+      <c r="A32" t="s">
+        <v>215</v>
+      </c>
+      <c r="B32">
+        <v>395432000.0</v>
+      </c>
+      <c r="C32">
+        <v>916927000.0</v>
+      </c>
+      <c r="D32">
+        <v>954500000.0</v>
+      </c>
+      <c r="E32">
+        <v>980768000.0</v>
+      </c>
+      <c r="F32">
+        <v>927321000.0</v>
+      </c>
+      <c r="G32">
+        <v>894654000.0</v>
+      </c>
+      <c r="H32">
+        <v>578765000.0</v>
+      </c>
+      <c r="I32">
+        <v>619112000.0</v>
+      </c>
+      <c r="J32">
+        <v>606349000.0</v>
+      </c>
+      <c r="K32">
+        <v>588813000.0</v>
+      </c>
+      <c r="L32">
+        <v>542048000.0</v>
+      </c>
+      <c r="M32">
+        <v>573357000.0</v>
+      </c>
+      <c r="N32">
+        <v>555267000.0</v>
+      </c>
+      <c r="O32">
+        <v>521764000.0</v>
+      </c>
+      <c r="P32">
+        <v>453376000.0</v>
+      </c>
+      <c r="Q32">
+        <v>449384000.0</v>
+      </c>
+      <c r="R32">
+        <v>413089000.0</v>
+      </c>
+      <c r="S32">
+        <v>356517000.0</v>
+      </c>
+      <c r="T32">
+        <v>341490000.0</v>
+      </c>
+      <c r="U32">
+        <v>358459000.0</v>
+      </c>
+      <c r="V32">
+        <v>346561000.0</v>
+      </c>
+      <c r="W32">
+        <v>374761000.0</v>
+      </c>
+      <c r="X32">
+        <v>376913000.0</v>
+      </c>
+      <c r="Y32">
+        <v>410084000.0</v>
+      </c>
+      <c r="Z32">
+        <v>234911000.0</v>
+      </c>
+      <c r="AA32">
+        <v>191932000.0</v>
+      </c>
+      <c r="AB32">
+        <v>179343000.0</v>
+      </c>
+      <c r="AC32">
+        <v>187583000.0</v>
+      </c>
+      <c r="AD32">
+        <v>187600000.0</v>
+      </c>
+      <c r="AE32">
+        <v>175448000.0</v>
+      </c>
+      <c r="AF32">
+        <v>177080000.0</v>
+      </c>
+      <c r="AG32">
+        <v>175587000.0</v>
+      </c>
+      <c r="AH32">
+        <v>179257000.0</v>
+      </c>
+      <c r="AI32">
+        <v>178603000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>151438000.0</v>
+      </c>
+      <c r="AK32">
+        <v>137703000.0</v>
+      </c>
+      <c r="AL32">
+        <v>137467000.0</v>
+      </c>
+      <c r="AM32">
+        <v>134651000.0</v>
+      </c>
+      <c r="AN32">
+        <v>110170000.0</v>
+      </c>
+      <c r="AO32">
+        <v>115681000.0</v>
+      </c>
+      <c r="AP32">
+        <v>116884000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>112452000.0</v>
+      </c>
+      <c r="AR32">
+        <v>108891000.0</v>
+      </c>
+      <c r="AS32">
+        <v>114756000.0</v>
+      </c>
+      <c r="AT32">
+        <v>114603000.0</v>
+      </c>
+      <c r="AU32">
+        <v>111730000.0</v>
+      </c>
+      <c r="AV32">
+        <v>110757000.0</v>
+      </c>
+      <c r="AW32">
+        <v>111485000.0</v>
+      </c>
+      <c r="AX32">
+        <v>112957000.0</v>
+      </c>
+      <c r="AY32">
+        <v>112826000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>112298000.0</v>
+      </c>
+      <c r="BA32">
+        <v>104723000.0</v>
+      </c>
+      <c r="BB32">
+        <v>72089000.0</v>
+      </c>
+      <c r="BC32">
+        <v>71699000.0</v>
+      </c>
+      <c r="BD32">
+        <v>76184000.0</v>
+      </c>
+      <c r="BE32">
+        <v>64267000.0</v>
+      </c>
+      <c r="BF32">
+        <v>60466000.0</v>
+      </c>
+      <c r="BG32">
+        <v>54024000.0</v>
+      </c>
+      <c r="BH32">
+        <v>53503000.0</v>
+      </c>
+      <c r="BI32">
+        <v>55097000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>52123000.0</v>
+      </c>
+      <c r="BK32">
+        <v>49600000.0</v>
+      </c>
+      <c r="BL32">
+        <v>-46403000.0</v>
+      </c>
+      <c r="BM32">
+        <v>51558000.0</v>
+      </c>
+      <c r="BN32">
+        <v>50815000.0</v>
+      </c>
+      <c r="BO32">
+        <v>46330000.0</v>
+      </c>
+      <c r="BP32">
+        <v>45241000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>42815000.0</v>
+      </c>
+      <c r="BR32">
+        <v>44162000.0</v>
+      </c>
+      <c r="BS32">
+        <v>43579000.0</v>
+      </c>
+      <c r="BT32">
+        <v>44204000.0</v>
+      </c>
+      <c r="BU32">
+        <v>36265000.0</v>
+      </c>
+      <c r="BV32">
+        <v>46616000.0</v>
+      </c>
+      <c r="BW32">
+        <v>48039000.0</v>
+      </c>
+      <c r="BX32">
+        <v>43683000.0</v>
+      </c>
+      <c r="BY32">
+        <v>46457000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>43798000.0</v>
+      </c>
+      <c r="CA32">
+        <v>42012000.0</v>
+      </c>
+      <c r="CB32">
+        <v>42356000.0</v>
+      </c>
+      <c r="CC32">
+        <v>41053000.0</v>
+      </c>
+      <c r="CD32">
+        <v>39051000.0</v>
+      </c>
+      <c r="CE32">
+        <v>35885000.0</v>
+      </c>
+      <c r="CF32">
+        <v>33615000.0</v>
+      </c>
+      <c r="CG32">
+        <v>31081000.0</v>
+      </c>
+      <c r="CH32">
+        <v>28403000.0</v>
+      </c>
+      <c r="CI32">
+        <v>25047000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>23942000.0</v>
+      </c>
+      <c r="CK32">
+        <v>22650000.0</v>
+      </c>
+      <c r="CL32">
+        <v>22693000.0</v>
+      </c>
+      <c r="CM32">
+        <v>21275000.0</v>
+      </c>
+      <c r="CN32">
+        <v>20997000.0</v>
+      </c>
+      <c r="CO32">
+        <v>22843000.0</v>
+      </c>
+      <c r="CP32">
+        <v>22175000.0</v>
+      </c>
+      <c r="CQ32">
+        <v>21754000.0</v>
+      </c>
+      <c r="CR32">
+        <v>21877000.0</v>
+      </c>
+      <c r="CS32">
+        <v>21567000.0</v>
+      </c>
+      <c r="CT32">
+        <v>20871000.0</v>
+      </c>
+      <c r="CU32">
+        <v>20841000.0</v>
+      </c>
+      <c r="CV32">
+        <v>21514000.0</v>
+      </c>
+      <c r="CW32">
+        <v>22037000.0</v>
+      </c>
+      <c r="CX32">
+        <v>22597000.0</v>
+      </c>
+      <c r="CY32">
+        <v>22003000.0</v>
+      </c>
+      <c r="CZ32">
+        <v>21327000.0</v>
+      </c>
+      <c r="DA32">
+        <v>21956000.0</v>
+      </c>
+      <c r="DB32">
+        <v>22008000.0</v>
+      </c>
+      <c r="DC32">
+        <v>19551000.0</v>
+      </c>
+      <c r="DD32">
+        <v>18400000.0</v>
+      </c>
+      <c r="DE32">
+        <v>17725000.0</v>
+      </c>
+      <c r="DF32">
+        <v>17377000.0</v>
+      </c>
+      <c r="DG32">
+        <v>16830000.0</v>
+      </c>
+      <c r="DH32">
+        <v>14100000.0</v>
+      </c>
+      <c r="DI32">
+        <v>16300000.0</v>
+      </c>
+      <c r="DJ32">
+        <v>13400000.0</v>
+      </c>
+      <c r="DK32">
+        <v>12600000.0</v>
+      </c>
+      <c r="DL32">
+        <v>12500000.0</v>
+      </c>
+      <c r="DM32">
+        <v>12200000.0</v>
+      </c>
+      <c r="DN32">
+        <v>11800000.0</v>
+      </c>
+      <c r="DO32">
+        <v>11100000.0</v>
+      </c>
+      <c r="DP32"/>
+      <c r="DQ32"/>
+      <c r="DR32"/>
+      <c r="DS32">
+        <v>5700000.0</v>
+      </c>
+      <c r="DT32">
+        <v>5700000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AF30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:32">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
+      <c r="A2" t="s">
+        <v>216</v>
+      </c>
+      <c r="B2">
+        <v>1392067000.0</v>
+      </c>
+      <c r="C2">
+        <v>998877000.0</v>
+      </c>
+      <c r="D2">
+        <v>1312563000.0</v>
+      </c>
+      <c r="E2">
+        <v>6721571000.0</v>
+      </c>
+      <c r="F2">
+        <v>4609255000.0</v>
+      </c>
+      <c r="G2">
+        <v>688704000.0</v>
+      </c>
+      <c r="H2">
+        <v>408983000.0</v>
+      </c>
+      <c r="I2">
+        <v>377627000.0</v>
+      </c>
+      <c r="J2">
+        <v>374448000.0</v>
+      </c>
+      <c r="K2">
+        <v>695794000.0</v>
+      </c>
+      <c r="L2">
+        <v>417869000.0</v>
+      </c>
+      <c r="M2">
+        <v>479461000.0</v>
+      </c>
+      <c r="N2">
+        <v>380864000.0</v>
+      </c>
+      <c r="O2">
+        <v>171425000.0</v>
+      </c>
+      <c r="P2">
+        <v>237099000.0</v>
+      </c>
+      <c r="Q2">
+        <v>104908000.0</v>
+      </c>
+      <c r="R2">
+        <v>49465000.0</v>
+      </c>
+      <c r="S2">
+        <v>95333000.0</v>
+      </c>
+      <c r="T2">
+        <v>78406000.0</v>
+      </c>
+      <c r="U2">
+        <v>103134000.0</v>
+      </c>
+      <c r="V2">
+        <v>57137000.0</v>
+      </c>
+      <c r="W2">
+        <v>49678000.0</v>
+      </c>
+      <c r="X2">
+        <v>40514000.0</v>
+      </c>
+      <c r="Y2">
+        <v>41175000.0</v>
+      </c>
+      <c r="Z2">
+        <v>32001000.0</v>
+      </c>
+      <c r="AA2">
+        <v>41327000.0</v>
+      </c>
+      <c r="AB2">
+        <v>35100000.0</v>
+      </c>
+      <c r="AC2">
+        <v>37000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>36900000.0</v>
+      </c>
+      <c r="AE2">
+        <v>24100000.0</v>
+      </c>
+      <c r="AF2">
+        <v>23046000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:32">
+      <c r="A3" t="s">
+        <v>217</v>
+      </c>
+      <c r="B3">
+        <v>70255000</v>
+      </c>
+      <c r="C3">
+        <v>35807000</v>
+      </c>
+      <c r="D3">
+        <v>38885000</v>
+      </c>
+      <c r="E3">
+        <v>17670000</v>
+      </c>
+      <c r="F3">
+        <v>28418000</v>
+      </c>
+      <c r="G3">
+        <v>16930000</v>
+      </c>
+      <c r="H3">
+        <v>15798000</v>
+      </c>
+      <c r="I3">
+        <v>14538000</v>
+      </c>
+      <c r="J3">
+        <v>15163000</v>
+      </c>
+      <c r="K3">
+        <v>25796000</v>
+      </c>
+      <c r="L3">
+        <v>15225000</v>
+      </c>
+      <c r="M3">
+        <v>16108000</v>
+      </c>
+      <c r="N3">
+        <v>13751000</v>
+      </c>
+      <c r="O3">
+        <v>8387000</v>
+      </c>
+      <c r="P3">
+        <v>19463000</v>
+      </c>
+      <c r="Q3">
+        <v>24173000</v>
+      </c>
+      <c r="R3">
+        <v>6337000</v>
+      </c>
+      <c r="S3">
+        <v>15401000</v>
+      </c>
+      <c r="T3">
+        <v>8463000</v>
+      </c>
+      <c r="U3">
+        <v>8301000</v>
+      </c>
+      <c r="V3">
+        <v>5300000</v>
+      </c>
+      <c r="W3">
+        <v>3337000</v>
+      </c>
+      <c r="X3">
+        <v>6022000</v>
+      </c>
+      <c r="Y3">
+        <v>10773000</v>
+      </c>
+      <c r="Z3">
+        <v>4997000</v>
+      </c>
+      <c r="AA3">
+        <v>2331000</v>
+      </c>
+      <c r="AB3">
+        <v>4900000</v>
+      </c>
+      <c r="AC3">
+        <v>2700000</v>
+      </c>
+      <c r="AD3">
+        <v>1100000</v>
+      </c>
+      <c r="AE3">
+        <v>3700000</v>
+      </c>
+      <c r="AF3">
+        <v>1865000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
+      <c r="A4" t="s">
+        <v>218</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>-5409008000.0</v>
+      </c>
+      <c r="F4">
+        <v>2233892000.0</v>
+      </c>
+      <c r="G4">
+        <v>3920551000.0</v>
+      </c>
+      <c r="H4"/>
+      <c r="I4">
+        <v>31356000.0</v>
+      </c>
+      <c r="J4">
+        <v>3179000.0</v>
+      </c>
+      <c r="K4">
+        <v>-321346000.0</v>
+      </c>
+      <c r="L4">
+        <v>277925000.0</v>
+      </c>
+      <c r="M4">
+        <v>-61592000.0</v>
+      </c>
+      <c r="N4">
+        <v>98597000.0</v>
+      </c>
+      <c r="O4">
+        <v>209305000.0</v>
+      </c>
+      <c r="P4">
+        <v>-65674000.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>78129000.0</v>
+      </c>
+      <c r="F5">
+        <v>-71197000.0</v>
+      </c>
+      <c r="G5">
+        <v>10167000.0</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5">
+        <v>-27065000.0</v>
+      </c>
+      <c r="J5">
+        <v>-18652000.0</v>
+      </c>
+      <c r="K5">
+        <v>-14894000.0</v>
+      </c>
+      <c r="L5">
+        <v>15328000.0</v>
+      </c>
+      <c r="M5">
+        <v>65251000.0</v>
+      </c>
+      <c r="N5">
+        <v>-11466000.0</v>
+      </c>
+      <c r="O5">
+        <v>107902000.0</v>
+      </c>
+      <c r="P5">
+        <v>82737000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" t="s">
+        <v>220</v>
+      </c>
+      <c r="B6">
+        <v>1780416000.0</v>
+      </c>
+      <c r="C6">
+        <v>393190000.0</v>
+      </c>
+      <c r="D6">
+        <v>-313686000.0</v>
+      </c>
+      <c r="E6">
+        <v>-5409008000.0</v>
+      </c>
+      <c r="F6">
+        <v>2233892000.0</v>
+      </c>
+      <c r="G6">
+        <v>3920551000.0</v>
+      </c>
+      <c r="H6">
+        <v>279721000.0</v>
+      </c>
+      <c r="I6">
+        <v>31356000.0</v>
+      </c>
+      <c r="J6">
+        <v>3179000.0</v>
+      </c>
+      <c r="K6">
+        <v>-321346000.0</v>
+      </c>
+      <c r="L6">
+        <v>277925000.0</v>
+      </c>
+      <c r="M6">
+        <v>-61592000.0</v>
+      </c>
+      <c r="N6">
+        <v>98597000.0</v>
+      </c>
+      <c r="O6">
+        <v>209305000.0</v>
+      </c>
+      <c r="P6">
+        <v>-65674000.0</v>
+      </c>
+      <c r="Q6">
+        <v>132191000.0</v>
+      </c>
+      <c r="R6">
+        <v>55443000.0</v>
+      </c>
+      <c r="S6">
+        <v>-45868000.0</v>
+      </c>
+      <c r="T6">
+        <v>16927000.0</v>
+      </c>
+      <c r="U6">
+        <v>-24728000.0</v>
+      </c>
+      <c r="V6">
+        <v>45997000.0</v>
+      </c>
+      <c r="W6">
+        <v>7459000.0</v>
+      </c>
+      <c r="X6">
+        <v>9164000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-661000.0</v>
+      </c>
+      <c r="Z6">
+        <v>9174000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-9326000.0</v>
+      </c>
+      <c r="AB6">
+        <v>6200000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-1900000.0</v>
+      </c>
+      <c r="AD6">
+        <v>100000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-24100000.0</v>
+      </c>
+      <c r="AF6">
+        <v>1098000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" t="s">
+        <v>221</v>
+      </c>
+      <c r="B7">
+        <v>-463847000.0</v>
+      </c>
+      <c r="C7">
+        <v>531217000.0</v>
+      </c>
+      <c r="D7">
+        <v>-110404000.0</v>
+      </c>
+      <c r="E7">
+        <v>799980000.0</v>
+      </c>
+      <c r="F7">
+        <v>-30802000.0</v>
+      </c>
+      <c r="G7">
+        <v>-18270000.0</v>
+      </c>
+      <c r="H7">
+        <v>-18814000.0</v>
+      </c>
+      <c r="I7">
+        <v>8502000.0</v>
+      </c>
+      <c r="J7">
+        <v>-26429000.0</v>
+      </c>
+      <c r="K7">
+        <v>-4620000.0</v>
+      </c>
+      <c r="L7">
+        <v>11742000.0</v>
+      </c>
+      <c r="M7">
+        <v>-4832000.0</v>
+      </c>
+      <c r="N7">
+        <v>92375000.0</v>
+      </c>
+      <c r="O7">
+        <v>99994000.0</v>
+      </c>
+      <c r="P7">
+        <v>97477000.0</v>
+      </c>
+      <c r="Q7">
+        <v>75840000.0</v>
+      </c>
+      <c r="R7">
+        <v>-10323000.0</v>
+      </c>
+      <c r="S7">
+        <v>-10738000.0</v>
+      </c>
+      <c r="T7">
+        <v>3555000.0</v>
+      </c>
+      <c r="U7">
+        <v>-17968000.0</v>
+      </c>
+      <c r="V7">
+        <v>2150000.0</v>
+      </c>
+      <c r="W7">
+        <v>-4390000.0</v>
+      </c>
+      <c r="X7">
+        <v>-3681000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-3984000.0</v>
+      </c>
+      <c r="Z7">
+        <v>1450000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-2631000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-6200000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-1400000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-700000.0</v>
+      </c>
+      <c r="AE7">
+        <v>200000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-717000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32">
+      <c r="A8" t="s">
+        <v>222</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>-32829000.0</v>
+      </c>
+      <c r="F8">
+        <v>17083000.0</v>
+      </c>
+      <c r="G8">
+        <v>-19362000.0</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8">
+        <v>-3269000.0</v>
+      </c>
+      <c r="J8">
+        <v>-2198000.0</v>
+      </c>
+      <c r="K8">
+        <v>-1536000.0</v>
+      </c>
+      <c r="L8">
+        <v>-717000.0</v>
+      </c>
+      <c r="M8">
+        <v>-3361000.0</v>
+      </c>
+      <c r="N8">
+        <v>953000.0</v>
+      </c>
+      <c r="O8">
+        <v>5252000.0</v>
+      </c>
+      <c r="P8">
+        <v>1941000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" t="s">
+        <v>223</v>
+      </c>
+      <c r="B9">
+        <v>-9541000.0</v>
+      </c>
+      <c r="C9">
+        <v>-9002000.0</v>
+      </c>
+      <c r="D9">
+        <v>-19806000.0</v>
+      </c>
+      <c r="E9">
+        <v>-32829000.0</v>
+      </c>
+      <c r="F9">
+        <v>17083000.0</v>
+      </c>
+      <c r="G9">
+        <v>-19362000.0</v>
+      </c>
+      <c r="H9">
+        <v>-777000.0</v>
+      </c>
+      <c r="I9">
+        <v>-3269000.0</v>
+      </c>
+      <c r="J9">
+        <v>-2198000.0</v>
+      </c>
+      <c r="K9">
+        <v>-1536000.0</v>
+      </c>
+      <c r="L9">
+        <v>-717000.0</v>
+      </c>
+      <c r="M9">
+        <v>-3361000.0</v>
+      </c>
+      <c r="N9">
+        <v>953000.0</v>
+      </c>
+      <c r="O9">
+        <v>100959000.0</v>
+      </c>
+      <c r="P9">
+        <v>79429000.0</v>
+      </c>
+      <c r="Q9">
+        <v>71417000.0</v>
+      </c>
+      <c r="R9">
+        <v>1252000.0</v>
+      </c>
+      <c r="S9">
+        <v>1628000.0</v>
+      </c>
+      <c r="T9">
+        <v>-167000.0</v>
+      </c>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9">
+        <v>-740000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" t="s">
+        <v>224</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10">
+        <v>51722000.0</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10">
+        <v>-15285000.0</v>
+      </c>
+      <c r="G10">
+        <v>14553000.0</v>
+      </c>
+      <c r="H10">
+        <v>-19691000.0</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10">
+        <v>63468000.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10">
+        <v>19770000.0</v>
+      </c>
+      <c r="M10">
+        <v>0.0</v>
+      </c>
+      <c r="N10">
+        <v>54558000.0</v>
+      </c>
+      <c r="O10">
+        <v>0.0</v>
+      </c>
+      <c r="P10">
+        <v>0.0</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
+        <v>1609000.0</v>
+      </c>
+      <c r="T10">
+        <v>5885000.0</v>
+      </c>
+      <c r="U10"/>
+      <c r="V10">
+        <v>876000.0</v>
+      </c>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" t="s">
+        <v>225</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>-158790000.0</v>
+      </c>
+      <c r="F11">
+        <v>61518000.0</v>
+      </c>
+      <c r="G11">
+        <v>-7550000.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>5432000.0</v>
+      </c>
+      <c r="J11">
+        <v>8087000.0</v>
+      </c>
+      <c r="K11">
+        <v>8342000.0</v>
+      </c>
+      <c r="L11">
+        <v>9023000.0</v>
+      </c>
+      <c r="M11">
+        <v>-44389000.0</v>
+      </c>
+      <c r="N11">
+        <v>43110000.0</v>
+      </c>
+      <c r="O11">
+        <v>-23074000.0</v>
+      </c>
+      <c r="P11">
+        <v>12450000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11">
+        <v>4674000.0</v>
+      </c>
+      <c r="V11">
+        <v>1622000.0</v>
+      </c>
+      <c r="W11">
+        <v>429000.0</v>
+      </c>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
+      <c r="A12" t="s">
+        <v>226</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>1321031000.0</v>
+      </c>
+      <c r="F12">
+        <v>16293000.0</v>
+      </c>
+      <c r="G12">
+        <v>410825000.0</v>
+      </c>
+      <c r="H12">
+        <v>-25329000.0</v>
+      </c>
+      <c r="I12">
+        <v>86479000.0</v>
+      </c>
+      <c r="J12">
+        <v>87542000.0</v>
+      </c>
+      <c r="K12">
+        <v>11083000.0</v>
+      </c>
+      <c r="L12">
+        <v>37876000.0</v>
+      </c>
+      <c r="M12">
+        <v>438000.0</v>
+      </c>
+      <c r="N12">
+        <v>46293000.0</v>
+      </c>
+      <c r="O12">
+        <v>12315000.0</v>
+      </c>
+      <c r="P12">
+        <v>18447000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12">
+        <v>392000.0</v>
+      </c>
+      <c r="S12">
+        <v>811000.0</v>
+      </c>
+      <c r="T12"/>
+      <c r="U12">
+        <v>4000.0</v>
+      </c>
+      <c r="V12">
+        <v>517000.0</v>
+      </c>
+      <c r="W12">
+        <v>36000.0</v>
+      </c>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" t="s">
+        <v>227</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>595920000.0</v>
+      </c>
+      <c r="F13">
+        <v>-358045000.0</v>
+      </c>
+      <c r="G13">
+        <v>-19769000.0</v>
+      </c>
+      <c r="H13">
+        <v>6439000.0</v>
+      </c>
+      <c r="I13">
+        <v>6072000.0</v>
+      </c>
+      <c r="J13">
+        <v>-26190000.0</v>
+      </c>
+      <c r="K13">
+        <v>-3189000.0</v>
+      </c>
+      <c r="L13">
+        <v>-636000.0</v>
+      </c>
+      <c r="M13">
+        <v>19338000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
+      <c r="A14" t="s">
+        <v>228</v>
+      </c>
+      <c r="B14">
+        <v>168631000.0</v>
+      </c>
+      <c r="C14">
+        <v>56697000.0</v>
+      </c>
+      <c r="D14">
+        <v>58826000.0</v>
+      </c>
+      <c r="E14">
+        <v>64591000.0</v>
+      </c>
+      <c r="F14">
+        <v>63137000.0</v>
+      </c>
+      <c r="G14">
+        <v>46367000.0</v>
+      </c>
+      <c r="H14">
+        <v>33121000.0</v>
+      </c>
+      <c r="I14">
+        <v>35696000.0</v>
+      </c>
+      <c r="J14">
+        <v>28704000.0</v>
+      </c>
+      <c r="K14">
+        <v>21582000.0</v>
+      </c>
+      <c r="L14">
+        <v>21470000.0</v>
+      </c>
+      <c r="M14">
+        <v>21180000.0</v>
+      </c>
+      <c r="N14">
+        <v>17495000.0</v>
+      </c>
+      <c r="O14">
+        <v>12092000.0</v>
+      </c>
+      <c r="P14">
+        <v>10767000.0</v>
+      </c>
+      <c r="Q14">
+        <v>9290000.0</v>
+      </c>
+      <c r="R14">
+        <v>6874000.0</v>
+      </c>
+      <c r="S14">
+        <v>4999000.0</v>
+      </c>
+      <c r="T14">
+        <v>4324000.0</v>
+      </c>
+      <c r="U14">
+        <v>3171000.0</v>
+      </c>
+      <c r="V14">
+        <v>3366000.0</v>
+      </c>
+      <c r="W14">
+        <v>3229000.0</v>
+      </c>
+      <c r="X14">
+        <v>3552000.0</v>
+      </c>
+      <c r="Y14">
+        <v>2967000.0</v>
+      </c>
+      <c r="Z14">
+        <v>2628000.0</v>
+      </c>
+      <c r="AA14">
+        <v>2554000.0</v>
+      </c>
+      <c r="AB14">
+        <v>2100000.0</v>
+      </c>
+      <c r="AC14">
+        <v>2400000.0</v>
+      </c>
+      <c r="AD14">
+        <v>2100000.0</v>
+      </c>
+      <c r="AE14">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>1430000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
+      <c r="A15" t="s">
+        <v>229</v>
+      </c>
+      <c r="B15">
+        <v>231303000.0</v>
+      </c>
+      <c r="C15">
+        <v>162894000.0</v>
+      </c>
+      <c r="D15">
+        <v>156184000.0</v>
+      </c>
+      <c r="E15">
+        <v>146664000.0</v>
+      </c>
+      <c r="F15">
+        <v>135337000.0</v>
+      </c>
+      <c r="G15">
+        <v>98256000.0</v>
+      </c>
+      <c r="H15">
+        <v>57696000.0</v>
+      </c>
+      <c r="I15">
+        <v>50557000.0</v>
+      </c>
+      <c r="J15">
+        <v>38623000.0</v>
+      </c>
+      <c r="K15">
+        <v>29285000.0</v>
+      </c>
+      <c r="L15">
+        <v>23710000.0</v>
+      </c>
+      <c r="M15">
+        <v>20858000.0</v>
+      </c>
+      <c r="N15">
+        <v>16628000.0</v>
+      </c>
+      <c r="O15">
+        <v>10244000.0</v>
+      </c>
+      <c r="P15">
+        <v>9514000.0</v>
+      </c>
+      <c r="Q15">
+        <v>8680000.0</v>
+      </c>
+      <c r="R15">
+        <v>9292000.0</v>
+      </c>
+      <c r="S15">
+        <v>7113000.0</v>
+      </c>
+      <c r="T15">
+        <v>6227000.0</v>
+      </c>
+      <c r="U15">
+        <v>5911000.0</v>
+      </c>
+      <c r="V15">
+        <v>5527000.0</v>
+      </c>
+      <c r="W15">
+        <v>5228000.0</v>
+      </c>
+      <c r="X15">
+        <v>5070000.0</v>
+      </c>
+      <c r="Y15">
+        <v>4420000.0</v>
+      </c>
+      <c r="Z15">
+        <v>4000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>3801000.0</v>
+      </c>
+      <c r="AB15">
+        <v>3200000.0</v>
+      </c>
+      <c r="AC15">
+        <v>2500000.0</v>
+      </c>
+      <c r="AD15">
+        <v>2100000.0</v>
+      </c>
+      <c r="AE15">
+        <v>1700000.0</v>
+      </c>
+      <c r="AF15">
+        <v>1403000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
+      <c r="A16" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16">
+        <v>3172483000.0</v>
+      </c>
+      <c r="C16">
+        <v>1392067000.0</v>
+      </c>
+      <c r="D16">
+        <v>998877000.0</v>
+      </c>
+      <c r="E16">
+        <v>1312563000.0</v>
+      </c>
+      <c r="F16">
+        <v>6843147000.0</v>
+      </c>
+      <c r="G16">
+        <v>4609255000.0</v>
+      </c>
+      <c r="H16">
+        <v>688704000.0</v>
+      </c>
+      <c r="I16">
+        <v>408983000.0</v>
+      </c>
+      <c r="J16">
+        <v>377627000.0</v>
+      </c>
+      <c r="K16">
+        <v>374448000.0</v>
+      </c>
+      <c r="L16">
+        <v>695794000.0</v>
+      </c>
+      <c r="M16">
+        <v>417869000.0</v>
+      </c>
+      <c r="N16">
+        <v>479461000.0</v>
+      </c>
+      <c r="O16">
+        <v>380730000.0</v>
+      </c>
+      <c r="P16">
+        <v>171425000.0</v>
+      </c>
+      <c r="Q16">
+        <v>237099000.0</v>
+      </c>
+      <c r="R16">
+        <v>104908000.0</v>
+      </c>
+      <c r="S16">
+        <v>49465000.0</v>
+      </c>
+      <c r="T16">
+        <v>95333000.0</v>
+      </c>
+      <c r="U16">
+        <v>78406000.0</v>
+      </c>
+      <c r="V16">
+        <v>103134000.0</v>
+      </c>
+      <c r="W16">
+        <v>57137000.0</v>
+      </c>
+      <c r="X16">
+        <v>49678000.0</v>
+      </c>
+      <c r="Y16">
+        <v>40514000.0</v>
+      </c>
+      <c r="Z16">
+        <v>41175000.0</v>
+      </c>
+      <c r="AA16">
+        <v>32001000.0</v>
+      </c>
+      <c r="AB16">
+        <v>41300000.0</v>
+      </c>
+      <c r="AC16">
+        <v>35100000.0</v>
+      </c>
+      <c r="AD16">
+        <v>37000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>79800000.0</v>
+      </c>
+      <c r="AF16">
+        <v>24144000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
+      <c r="A17" t="s">
+        <v>231</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
+      <c r="A18" t="s">
+        <v>232</v>
+      </c>
+      <c r="B18">
+        <v>-542005000.0</v>
+      </c>
+      <c r="C18">
+        <v>476153000.0</v>
+      </c>
+      <c r="D18">
+        <v>507872000.0</v>
+      </c>
+      <c r="E18">
+        <v>1713223000.0</v>
+      </c>
+      <c r="F18">
+        <v>508847000.0</v>
+      </c>
+      <c r="G18">
+        <v>520013000.0</v>
+      </c>
+      <c r="H18">
+        <v>165230000.0</v>
+      </c>
+      <c r="I18">
+        <v>269173000.0</v>
+      </c>
+      <c r="J18">
+        <v>182727000.0</v>
+      </c>
+      <c r="K18">
+        <v>112215000.0</v>
+      </c>
+      <c r="L18">
+        <v>171643000.0</v>
+      </c>
+      <c r="M18">
+        <v>102539000.0</v>
+      </c>
+      <c r="N18">
+        <v>228654000.0</v>
+      </c>
+      <c r="O18">
+        <v>162138000.0</v>
+      </c>
+      <c r="P18">
+        <v>135482000.0</v>
+      </c>
+      <c r="Q18">
+        <v>79108000.0</v>
+      </c>
+      <c r="R18">
+        <v>34076000.0</v>
+      </c>
+      <c r="S18">
+        <v>15579000.0</v>
+      </c>
+      <c r="T18">
+        <v>25987000.0</v>
+      </c>
+      <c r="U18">
+        <v>2574000.0</v>
+      </c>
+      <c r="V18">
+        <v>20381000.0</v>
+      </c>
+      <c r="W18">
+        <v>11432000.0</v>
+      </c>
+      <c r="X18">
+        <v>37954000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-13197000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-6801000.0</v>
+      </c>
+      <c r="AA18">
+        <v>8260000.0</v>
+      </c>
+      <c r="AB18"/>
+      <c r="AC18">
+        <v>7400000.0</v>
+      </c>
+      <c r="AD18">
+        <v>8900000.0</v>
+      </c>
+      <c r="AE18">
+        <v>4800000.0</v>
+      </c>
+      <c r="AF18">
+        <v>1793000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
+      <c r="A19" t="s">
+        <v>233</v>
+      </c>
+      <c r="B19">
+        <v>-97582000.0</v>
+      </c>
+      <c r="C19">
+        <v>-886179000.0</v>
+      </c>
+      <c r="D19">
+        <v>-2395546000.0</v>
+      </c>
+      <c r="E19">
+        <v>-5033724000.0</v>
+      </c>
+      <c r="F19">
+        <v>-2096474000.0</v>
+      </c>
+      <c r="G19">
+        <v>-1345955000.0</v>
+      </c>
+      <c r="H19">
+        <v>-795053000.0</v>
+      </c>
+      <c r="I19">
+        <v>-281700000.0</v>
+      </c>
+      <c r="J19">
+        <v>-249666000.0</v>
+      </c>
+      <c r="K19">
+        <v>-686406000.0</v>
+      </c>
+      <c r="L19">
+        <v>-210361000.0</v>
+      </c>
+      <c r="M19">
+        <v>-8905000.0</v>
+      </c>
+      <c r="N19">
+        <v>52752000.0</v>
+      </c>
+      <c r="O19">
+        <v>15185000.0</v>
+      </c>
+      <c r="P19">
+        <v>16146000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
+      <c r="A20" t="s">
+        <v>234</v>
+      </c>
+      <c r="B20">
+        <v>5017000.0</v>
+      </c>
+      <c r="C20">
+        <v>3237000.0</v>
+      </c>
+      <c r="D20">
+        <v>2770000.0</v>
+      </c>
+      <c r="E20">
+        <v>2858000.0</v>
+      </c>
+      <c r="F20">
+        <v>2384000.0</v>
+      </c>
+      <c r="G20">
+        <v>1537000.0</v>
+      </c>
+      <c r="H20">
+        <v>1394000.0</v>
+      </c>
+      <c r="I20">
+        <v>1331000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
+      <c r="A21" t="s">
+        <v>235</v>
+      </c>
+      <c r="B21">
+        <v>-59878000.0</v>
+      </c>
+      <c r="C21">
+        <v>-100000000.0</v>
+      </c>
+      <c r="D21">
+        <v>100000000.0</v>
+      </c>
+      <c r="E21">
+        <v>-237822000.0</v>
+      </c>
+      <c r="F21">
+        <v>-74305000.0</v>
+      </c>
+      <c r="G21">
+        <v>-620724000.0</v>
+      </c>
+      <c r="H21">
+        <v>578086000.0</v>
+      </c>
+      <c r="I21">
+        <v>33786000.0</v>
+      </c>
+      <c r="J21">
+        <v>-318741000.0</v>
+      </c>
+      <c r="K21">
+        <v>25528000.0</v>
+      </c>
+      <c r="L21">
+        <v>20293000.0</v>
+      </c>
+      <c r="M21">
+        <v>8953000.0</v>
+      </c>
+      <c r="N21">
+        <v>-282663000.0</v>
+      </c>
+      <c r="O21">
+        <v>12984000.0</v>
+      </c>
+      <c r="P21">
+        <v>-71466000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" t="s">
+        <v>198</v>
+      </c>
+      <c r="B22">
+        <v>798667000.0</v>
+      </c>
+      <c r="C22">
+        <v>534783000.0</v>
+      </c>
+      <c r="D22">
+        <v>494308000.0</v>
+      </c>
+      <c r="E22">
+        <v>496049000.0</v>
+      </c>
+      <c r="F22">
+        <v>475543000.0</v>
+      </c>
+      <c r="G22">
+        <v>120632000.0</v>
+      </c>
+      <c r="H22">
+        <v>186483000.0</v>
+      </c>
+      <c r="I22">
+        <v>178871000.0</v>
+      </c>
+      <c r="J22">
+        <v>87554000.0</v>
+      </c>
+      <c r="K22">
+        <v>101282000.0</v>
+      </c>
+      <c r="L22">
+        <v>99473000.0</v>
+      </c>
+      <c r="M22">
+        <v>75437000.0</v>
+      </c>
+      <c r="N22">
+        <v>49219000.0</v>
+      </c>
+      <c r="O22">
+        <v>30032000.0</v>
+      </c>
+      <c r="P22">
+        <v>22595000.0</v>
+      </c>
+      <c r="Q22">
+        <v>51882000.0</v>
+      </c>
+      <c r="R22">
+        <v>13595000.0</v>
+      </c>
+      <c r="S22">
+        <v>15785000.0</v>
+      </c>
+      <c r="T22">
+        <v>21565000.0</v>
+      </c>
+      <c r="U22">
+        <v>19805000.0</v>
+      </c>
+      <c r="V22">
+        <v>16655000.0</v>
+      </c>
+      <c r="W22">
+        <v>14016000.0</v>
+      </c>
+      <c r="X22">
+        <v>14786000.0</v>
+      </c>
+      <c r="Y22">
+        <v>13834000.0</v>
+      </c>
+      <c r="Z22">
+        <v>12257000.0</v>
+      </c>
+      <c r="AA22">
+        <v>10533000.0</v>
+      </c>
+      <c r="AB22">
+        <v>7900000.0</v>
+      </c>
+      <c r="AC22">
+        <v>8300000.0</v>
+      </c>
+      <c r="AD22">
+        <v>7400000.0</v>
+      </c>
+      <c r="AE22">
+        <v>5500000.0</v>
+      </c>
+      <c r="AF22">
+        <v>4640000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
+      <c r="A23" t="s">
+        <v>236</v>
+      </c>
+      <c r="B23">
+        <v>1876973000.0</v>
+      </c>
+      <c r="C23">
+        <v>1043824000.0</v>
+      </c>
+      <c r="D23">
+        <v>635472000.0</v>
+      </c>
+      <c r="E23">
+        <v>-2003369000.0</v>
+      </c>
+      <c r="F23">
+        <v>4397140000.0</v>
+      </c>
+      <c r="G23">
+        <v>3483083000.0</v>
+      </c>
+      <c r="H23">
+        <v>1259486000.0</v>
+      </c>
+      <c r="I23">
+        <v>99603000.0</v>
+      </c>
+      <c r="J23">
+        <v>200080000.0</v>
+      </c>
+      <c r="K23">
+        <v>265917000.0</v>
+      </c>
+      <c r="L23">
+        <v>268903000.0</v>
+      </c>
+      <c r="M23">
+        <v>-148606000.0</v>
+      </c>
+      <c r="N23">
+        <v>-290008000.0</v>
+      </c>
+      <c r="O23">
+        <v>-106416000.0</v>
+      </c>
+      <c r="P23">
+        <v>-302513000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-81748000.0</v>
+      </c>
+      <c r="R23">
+        <v>-81000000.0</v>
+      </c>
+      <c r="S23">
+        <v>97906000.0</v>
+      </c>
+      <c r="T23">
+        <v>141666000.0</v>
+      </c>
+      <c r="U23">
+        <v>233426000.0</v>
+      </c>
+      <c r="V23">
+        <v>133852000.0</v>
+      </c>
+      <c r="W23">
+        <v>236753000.0</v>
+      </c>
+      <c r="X23">
+        <v>48116000.0</v>
+      </c>
+      <c r="Y23">
+        <v>86640000.0</v>
+      </c>
+      <c r="Z23">
+        <v>53948000.0</v>
+      </c>
+      <c r="AA23">
+        <v>67911000.0</v>
+      </c>
+      <c r="AB23">
+        <v>77800000.0</v>
+      </c>
+      <c r="AC23">
+        <v>80100000.0</v>
+      </c>
+      <c r="AD23">
+        <v>39300000.0</v>
+      </c>
+      <c r="AE23">
+        <v>45800000.0</v>
+      </c>
+      <c r="AF23">
+        <v>47608000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
+      <c r="A24" t="s">
+        <v>237</v>
+      </c>
+      <c r="B24">
+        <v>-1442420000.0</v>
+      </c>
+      <c r="C24">
+        <v>-1500316000.0</v>
+      </c>
+      <c r="D24">
+        <v>-2206071000.0</v>
+      </c>
+      <c r="E24">
+        <v>190998000.0</v>
+      </c>
+      <c r="F24">
+        <v>-194369000.0</v>
+      </c>
+      <c r="G24">
+        <v>2592663000.0</v>
+      </c>
+      <c r="H24">
+        <v>19655000.0</v>
+      </c>
+      <c r="I24">
+        <v>-374039000.0</v>
+      </c>
+      <c r="J24">
+        <v>-614640000.0</v>
+      </c>
+      <c r="K24">
+        <v>-665660000.0</v>
+      </c>
+      <c r="L24">
+        <v>-280977000.0</v>
+      </c>
+      <c r="M24">
+        <v>15516000.0</v>
+      </c>
+      <c r="N24">
+        <v>205919000.0</v>
+      </c>
+      <c r="O24">
+        <v>73967000.0</v>
+      </c>
+      <c r="P24">
+        <v>-18055000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-57623000.0</v>
+      </c>
+      <c r="R24">
+        <v>92090000.0</v>
+      </c>
+      <c r="S24">
+        <v>-238791000.0</v>
+      </c>
+      <c r="T24">
+        <v>-168242000.0</v>
+      </c>
+      <c r="U24">
+        <v>-227555000.0</v>
+      </c>
+      <c r="V24">
+        <v>-250137000.0</v>
+      </c>
+      <c r="W24">
+        <v>-214804000.0</v>
+      </c>
+      <c r="X24">
+        <v>723000.0</v>
+      </c>
+      <c r="Y24">
+        <v>-117129000.0</v>
+      </c>
+      <c r="Z24">
+        <v>-21518000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-117921000.0</v>
+      </c>
+      <c r="AB24">
+        <v>-117700000.0</v>
+      </c>
+      <c r="AC24">
+        <v>-57400000.0</v>
+      </c>
+      <c r="AD24">
+        <v>-63800000.0</v>
+      </c>
+      <c r="AE24">
+        <v>-46000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>534000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
+      <c r="A25" t="s">
+        <v>238</v>
+      </c>
+      <c r="B25">
+        <v>-806570000.0</v>
+      </c>
+      <c r="C25">
+        <v>-627885000.0</v>
+      </c>
+      <c r="D25">
+        <v>66216000.0</v>
+      </c>
+      <c r="E25">
+        <v>211095000.0</v>
+      </c>
+      <c r="F25">
+        <v>-64184000.0</v>
+      </c>
+      <c r="G25">
+        <v>409178000.0</v>
+      </c>
+      <c r="H25">
+        <v>-27109000.0</v>
+      </c>
+      <c r="I25">
+        <v>36683000.0</v>
+      </c>
+      <c r="J25">
+        <v>68929000.0</v>
+      </c>
+      <c r="K25">
+        <v>4169000.0</v>
+      </c>
+      <c r="L25">
+        <v>41332000.0</v>
+      </c>
+      <c r="M25">
+        <v>-2851000.0</v>
+      </c>
+      <c r="N25">
+        <v>77927000.0</v>
+      </c>
+      <c r="O25">
+        <v>23344000.0</v>
+      </c>
+      <c r="P25">
+        <v>32530000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-59335000.0</v>
+      </c>
+      <c r="R25">
+        <v>31761000.0</v>
+      </c>
+      <c r="S25">
+        <v>20410000.0</v>
+      </c>
+      <c r="T25">
+        <v>4581000.0</v>
+      </c>
+      <c r="U25">
+        <v>6581000.0</v>
+      </c>
+      <c r="V25">
+        <v>5101000.0</v>
+      </c>
+      <c r="W25">
+        <v>2565000.0</v>
+      </c>
+      <c r="X25">
+        <v>29133000.0</v>
+      </c>
+      <c r="Y25">
+        <v>-15132000.0</v>
+      </c>
+      <c r="Z25">
+        <v>-17674000.0</v>
+      </c>
+      <c r="AA25">
+        <v>479000.0</v>
+      </c>
+      <c r="AB25">
+        <v>1500000.0</v>
+      </c>
+      <c r="AC25">
+        <v>1100000.0</v>
+      </c>
+      <c r="AD25">
+        <v>1500000.0</v>
+      </c>
+      <c r="AE25">
+        <v>1200000.0</v>
+      </c>
+      <c r="AF25">
+        <v>-1645000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
+      <c r="A26" t="s">
+        <v>239</v>
+      </c>
+      <c r="B26">
+        <v>-235820000.0</v>
+      </c>
+      <c r="C26">
+        <v>-16758000.0</v>
+      </c>
+      <c r="D26">
+        <v>-16064000.0</v>
+      </c>
+      <c r="E26">
+        <v>-119330000.0</v>
+      </c>
+      <c r="F26">
+        <v>-147421000.0</v>
+      </c>
+      <c r="G26">
+        <v>-32431000.0</v>
+      </c>
+      <c r="H26">
+        <v>-159431000.0</v>
+      </c>
+      <c r="I26">
+        <v>-70577000.0</v>
+      </c>
+      <c r="J26">
+        <v>-5512000.0</v>
+      </c>
+      <c r="K26">
+        <v>-5981000.0</v>
+      </c>
+      <c r="L26">
+        <v>-5631000.0</v>
+      </c>
+      <c r="M26">
+        <v>-65917000.0</v>
+      </c>
+      <c r="N26">
+        <v>-933000.0</v>
+      </c>
+      <c r="O26">
+        <v>-836000.0</v>
+      </c>
+      <c r="P26">
+        <v>-342000.0</v>
+      </c>
+      <c r="Q26">
+        <v>-255000.0</v>
+      </c>
+      <c r="R26">
+        <v>-446000.0</v>
+      </c>
+      <c r="S26">
+        <v>-201000.0</v>
+      </c>
+      <c r="T26">
+        <v>-92000.0</v>
+      </c>
+      <c r="U26">
+        <v>-443000.0</v>
+      </c>
+      <c r="V26">
+        <v>-252000.0</v>
+      </c>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
+      <c r="A27" t="s">
+        <v>240</v>
+      </c>
+      <c r="B27">
+        <v>37005000.0</v>
+      </c>
+      <c r="C27">
+        <v>28000000.0</v>
+      </c>
+      <c r="D27">
+        <v>35861000.0</v>
+      </c>
+      <c r="E27">
+        <v>35638000.0</v>
+      </c>
+      <c r="F27">
+        <v>25721000.0</v>
+      </c>
+      <c r="G27">
+        <v>23318000.0</v>
+      </c>
+      <c r="H27">
+        <v>8839000.0</v>
+      </c>
+      <c r="I27">
+        <v>8783000.0</v>
+      </c>
+      <c r="J27">
+        <v>6934000.0</v>
+      </c>
+      <c r="K27">
+        <v>6220000.0</v>
+      </c>
+      <c r="L27">
+        <v>5803000.0</v>
+      </c>
+      <c r="M27">
+        <v>3908000.0</v>
+      </c>
+      <c r="N27">
+        <v>3322000.0</v>
+      </c>
+      <c r="O27">
+        <v>1741000.0</v>
+      </c>
+      <c r="P27">
+        <v>1777000.0</v>
+      </c>
+      <c r="Q27">
+        <v>1625000.0</v>
+      </c>
+      <c r="R27">
+        <v>1431000.0</v>
+      </c>
+      <c r="S27">
+        <v>1379000.0</v>
+      </c>
+      <c r="T27">
+        <v>1002000.0</v>
+      </c>
+      <c r="U27">
+        <v>983000.0</v>
+      </c>
+      <c r="V27">
+        <v>202000.0</v>
+      </c>
+      <c r="W27">
+        <v>-1000.0</v>
+      </c>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27">
+        <v>-570000.0</v>
+      </c>
+      <c r="AA27"/>
+      <c r="AB27">
+        <v>-200000.0</v>
+      </c>
+      <c r="AC27">
+        <v>-100000.0</v>
+      </c>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
+      <c r="A28" t="s">
+        <v>241</v>
+      </c>
+      <c r="B28">
+        <v>1458764000.0</v>
+      </c>
+      <c r="C28">
+        <v>767409000.0</v>
+      </c>
+      <c r="D28">
+        <v>565996000.0</v>
+      </c>
+      <c r="E28">
+        <v>-2279505000.0</v>
+      </c>
+      <c r="F28">
+        <v>4015888000.0</v>
+      </c>
+      <c r="G28">
+        <v>2153830000.0</v>
+      </c>
+      <c r="H28">
+        <v>893746000.0</v>
+      </c>
+      <c r="I28">
+        <v>29794000.0</v>
+      </c>
+      <c r="J28">
+        <v>-133811000.0</v>
+      </c>
+      <c r="K28">
+        <v>231562000.0</v>
+      </c>
+      <c r="L28">
+        <v>194072000.0</v>
+      </c>
+      <c r="M28">
+        <v>-170742000.0</v>
+      </c>
+      <c r="N28">
+        <v>-562231000.0</v>
+      </c>
+      <c r="O28">
+        <v>-138944000.0</v>
+      </c>
+      <c r="P28">
+        <v>-335964000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-271039000.0</v>
+      </c>
+      <c r="R28">
+        <v>-78953000.0</v>
+      </c>
+      <c r="S28">
+        <v>155871000.0</v>
+      </c>
+      <c r="T28">
+        <v>175860000.0</v>
+      </c>
+      <c r="U28">
+        <v>227403000.0</v>
+      </c>
+      <c r="V28">
+        <v>276027000.0</v>
+      </c>
+      <c r="W28">
+        <v>225570000.0</v>
+      </c>
+      <c r="X28">
+        <v>38289000.0</v>
+      </c>
+      <c r="Y28">
+        <v>104569000.0</v>
+      </c>
+      <c r="Z28">
+        <v>41439000.0</v>
+      </c>
+      <c r="AA28">
+        <v>83744000.0</v>
+      </c>
+      <c r="AB28">
+        <v>120200000.0</v>
+      </c>
+      <c r="AC28">
+        <v>82600000.0</v>
+      </c>
+      <c r="AD28">
+        <v>59100000.0</v>
+      </c>
+      <c r="AE28">
+        <v>55700000.0</v>
+      </c>
+      <c r="AF28">
+        <v>56877000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" t="s">
+        <v>242</v>
+      </c>
+      <c r="B29">
+        <v>-471750000.0</v>
+      </c>
+      <c r="C29">
+        <v>511960000.0</v>
+      </c>
+      <c r="D29">
+        <v>546757000.0</v>
+      </c>
+      <c r="E29">
+        <v>1730893000.0</v>
+      </c>
+      <c r="F29">
+        <v>537265000.0</v>
+      </c>
+      <c r="G29">
+        <v>536943000.0</v>
+      </c>
+      <c r="H29">
+        <v>181028000.0</v>
+      </c>
+      <c r="I29">
+        <v>283711000.0</v>
+      </c>
+      <c r="J29">
+        <v>197890000.0</v>
+      </c>
+      <c r="K29">
+        <v>138011000.0</v>
+      </c>
+      <c r="L29">
+        <v>186868000.0</v>
+      </c>
+      <c r="M29">
+        <v>118647000.0</v>
+      </c>
+      <c r="N29">
+        <v>242405000.0</v>
+      </c>
+      <c r="O29">
+        <v>170525000.0</v>
+      </c>
+      <c r="P29">
+        <v>154945000.0</v>
+      </c>
+      <c r="Q29">
+        <v>103281000.0</v>
+      </c>
+      <c r="R29">
+        <v>40413000.0</v>
+      </c>
+      <c r="S29">
+        <v>30961000.0</v>
+      </c>
+      <c r="T29">
+        <v>34322000.0</v>
+      </c>
+      <c r="U29">
+        <v>10875000.0</v>
+      </c>
+      <c r="V29">
+        <v>25681000.0</v>
+      </c>
+      <c r="W29">
+        <v>14769000.0</v>
+      </c>
+      <c r="X29">
+        <v>43976000.0</v>
+      </c>
+      <c r="Y29">
+        <v>-2424000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-1804000.0</v>
+      </c>
+      <c r="AA29">
+        <v>10591000.0</v>
+      </c>
+      <c r="AB29">
+        <v>4900000.0</v>
+      </c>
+      <c r="AC29">
+        <v>10100000.0</v>
+      </c>
+      <c r="AD29">
+        <v>10000000.0</v>
+      </c>
+      <c r="AE29">
+        <v>8500000.0</v>
+      </c>
+      <c r="AF29">
+        <v>3658000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32">
+      <c r="A30" t="s">
+        <v>243</v>
+      </c>
+      <c r="B30">
+        <v>792192000.0</v>
+      </c>
+      <c r="C30">
+        <v>-886179000.0</v>
+      </c>
+      <c r="D30">
+        <v>-1426439000.0</v>
+      </c>
+      <c r="E30">
+        <v>-4860396000.0</v>
+      </c>
+      <c r="F30">
+        <v>-2319261000.0</v>
+      </c>
+      <c r="G30">
+        <v>1229778000.0</v>
+      </c>
+      <c r="H30">
+        <v>-795053000.0</v>
+      </c>
+      <c r="I30">
+        <v>-282149000.0</v>
+      </c>
+      <c r="J30">
+        <v>-60900000.0</v>
+      </c>
+      <c r="K30">
+        <v>-690919000.0</v>
+      </c>
+      <c r="L30">
+        <v>-103015000.0</v>
+      </c>
+      <c r="M30">
+        <v>-9497000.0</v>
+      </c>
+      <c r="N30">
+        <v>418423000.0</v>
+      </c>
+      <c r="O30">
+        <v>177858000.0</v>
+      </c>
+      <c r="P30">
+        <v>115345000.0</v>
+      </c>
+      <c r="Q30">
+        <v>299949000.0</v>
+      </c>
+      <c r="R30">
+        <v>93983000.0</v>
+      </c>
+      <c r="S30">
+        <v>-232700000.0</v>
+      </c>
+      <c r="T30">
+        <v>-193255000.0</v>
+      </c>
+      <c r="U30">
+        <v>-263006000.0</v>
+      </c>
+      <c r="V30">
+        <v>-255711000.0</v>
+      </c>
+      <c r="W30">
+        <v>-232880000.0</v>
+      </c>
+      <c r="X30">
+        <v>-73101000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-102806000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-30461000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-103661000.0</v>
+      </c>
+      <c r="AB30">
+        <v>-118800000.0</v>
+      </c>
+      <c r="AC30">
+        <v>-94600000.0</v>
+      </c>
+      <c r="AD30">
+        <v>-69000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>-59500000.0</v>
+      </c>
+      <c r="AF30">
+        <v>-59437000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DS30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:123">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I1" t="s">
+        <v>99</v>
+      </c>
+      <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>101</v>
+      </c>
+      <c r="M1" t="s">
+        <v>102</v>
+      </c>
+      <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>105</v>
+      </c>
+      <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>107</v>
+      </c>
+      <c r="U1" t="s">
+        <v>108</v>
+      </c>
+      <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>111</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>30</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:123">
+      <c r="A2" t="s">
+        <v>216</v>
+      </c>
+      <c r="B2">
+        <v>3172483000.0</v>
+      </c>
+      <c r="C2">
+        <v>3144455000.0</v>
+      </c>
+      <c r="D2">
+        <v>3464106000.0</v>
+      </c>
+      <c r="E2">
+        <v>3299690000.0</v>
+      </c>
+      <c r="F2">
+        <v>1392067000.0</v>
+      </c>
+      <c r="G2">
+        <v>1212679000.0</v>
+      </c>
+      <c r="H2">
+        <v>1117166000.0</v>
+      </c>
+      <c r="I2">
+        <v>1209457000.0</v>
+      </c>
+      <c r="J2">
+        <v>998877000.0</v>
+      </c>
+      <c r="K2">
+        <v>1329137000.0</v>
+      </c>
+      <c r="L2">
+        <v>1513749000.0</v>
+      </c>
+      <c r="M2">
+        <v>1996662000.0</v>
+      </c>
+      <c r="N2">
+        <v>1312563000.0</v>
+      </c>
+      <c r="O2">
+        <v>2809695000.0</v>
+      </c>
+      <c r="P2">
+        <v>4821006000.0</v>
+      </c>
+      <c r="Q2">
+        <v>6192791000.0</v>
+      </c>
+      <c r="R2">
+        <v>6721571000.0</v>
+      </c>
+      <c r="S2">
+        <v>6298323000.0</v>
+      </c>
+      <c r="T2">
+        <v>6404512000.0</v>
+      </c>
+      <c r="U2">
+        <v>5974137000.0</v>
+      </c>
+      <c r="V2">
+        <v>4609255000.0</v>
+      </c>
+      <c r="W2">
+        <v>4471639000.0</v>
+      </c>
+      <c r="X2">
+        <v>4363708000.0</v>
+      </c>
+      <c r="Y2">
+        <v>1262836000.0</v>
+      </c>
+      <c r="Z2">
+        <v>688704000.0</v>
+      </c>
+      <c r="AA2">
+        <v>719194000.0</v>
+      </c>
+      <c r="AB2">
+        <v>851971000.0</v>
+      </c>
+      <c r="AC2">
+        <v>949591000.0</v>
+      </c>
+      <c r="AD2">
+        <v>408983000.0</v>
+      </c>
+      <c r="AE2">
+        <v>307309000.0</v>
+      </c>
+      <c r="AF2">
+        <v>396849000.0</v>
+      </c>
+      <c r="AG2">
+        <v>644504000.0</v>
+      </c>
+      <c r="AH2">
+        <v>377627000.0</v>
+      </c>
+      <c r="AI2">
+        <v>403934000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>431890000.0</v>
+      </c>
+      <c r="AK2">
+        <v>663126000.0</v>
+      </c>
+      <c r="AL2">
+        <v>374448000.0</v>
+      </c>
+      <c r="AM2">
+        <v>507517000.0</v>
+      </c>
+      <c r="AN2">
+        <v>481912000.0</v>
+      </c>
+      <c r="AO2">
+        <v>697277000.0</v>
+      </c>
+      <c r="AP2">
+        <v>695794000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>889380000.0</v>
+      </c>
+      <c r="AR2">
+        <v>593382000.0</v>
+      </c>
+      <c r="AS2">
+        <v>630734000.0</v>
+      </c>
+      <c r="AT2">
+        <v>417869000.0</v>
+      </c>
+      <c r="AU2">
+        <v>503028000.0</v>
+      </c>
+      <c r="AV2">
+        <v>589523000.0</v>
+      </c>
+      <c r="AW2">
+        <v>612615000.0</v>
+      </c>
+      <c r="AX2">
+        <v>479461000.0</v>
+      </c>
+      <c r="AY2">
+        <v>645171000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>436481000.0</v>
+      </c>
+      <c r="BA2">
+        <v>495869000.0</v>
+      </c>
+      <c r="BB2">
+        <v>380730000.0</v>
+      </c>
+      <c r="BC2">
+        <v>278064000.0</v>
+      </c>
+      <c r="BD2">
+        <v>309919000.0</v>
+      </c>
+      <c r="BE2">
+        <v>403222000.0</v>
+      </c>
+      <c r="BF2">
+        <v>171425000.0</v>
+      </c>
+      <c r="BG2">
+        <v>158769000.0</v>
+      </c>
+      <c r="BH2">
+        <v>249067000.0</v>
+      </c>
+      <c r="BI2">
+        <v>412624000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>237099000.0</v>
+      </c>
+      <c r="BK2">
+        <v>173190000.0</v>
+      </c>
+      <c r="BL2">
+        <v>187025000.0</v>
+      </c>
+      <c r="BM2">
+        <v>238097000.0</v>
+      </c>
+      <c r="BN2">
+        <v>104908000.0</v>
+      </c>
+      <c r="BO2">
+        <v>175415000.0</v>
+      </c>
+      <c r="BP2">
+        <v>157092000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>130079000.0</v>
+      </c>
+      <c r="BR2">
+        <v>49465000.0</v>
+      </c>
+      <c r="BS2">
+        <v>80137000.0</v>
+      </c>
+      <c r="BT2">
+        <v>105005000.0</v>
+      </c>
+      <c r="BU2">
+        <v>112898000.0</v>
+      </c>
+      <c r="BV2">
+        <v>95333000.0</v>
+      </c>
+      <c r="BW2">
+        <v>60361000.0</v>
+      </c>
+      <c r="BX2">
+        <v>98024000.0</v>
+      </c>
+      <c r="BY2">
+        <v>99922000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>78406000.0</v>
+      </c>
+      <c r="CA2">
+        <v>106531000.0</v>
+      </c>
+      <c r="CB2">
+        <v>89293000.0</v>
+      </c>
+      <c r="CC2">
+        <v>116386000.0</v>
+      </c>
+      <c r="CD2">
+        <v>103134000.0</v>
+      </c>
+      <c r="CE2">
+        <v>113357000.0</v>
+      </c>
+      <c r="CF2">
+        <v>103675000.0</v>
+      </c>
+      <c r="CG2">
+        <v>98695000.0</v>
+      </c>
+      <c r="CH2">
+        <v>57137000.0</v>
+      </c>
+      <c r="CI2">
+        <v>54909000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>45920000.0</v>
+      </c>
+      <c r="CK2">
+        <v>77374000.0</v>
+      </c>
+      <c r="CL2">
+        <v>47124000.0</v>
+      </c>
+      <c r="CM2">
+        <v>37614000.0</v>
+      </c>
+      <c r="CN2">
+        <v>50411000.0</v>
+      </c>
+      <c r="CO2">
+        <v>74176000.0</v>
+      </c>
+      <c r="CP2">
+        <v>40514000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>61507000.0</v>
+      </c>
+      <c r="CR2">
+        <v>43612000.0</v>
+      </c>
+      <c r="CS2">
+        <v>101331000.0</v>
+      </c>
+      <c r="CT2">
+        <v>41175000.0</v>
+      </c>
+      <c r="CU2">
+        <v>39120000.0</v>
+      </c>
+      <c r="CV2">
+        <v>64349000.0</v>
+      </c>
+      <c r="CW2">
+        <v>36892000.0</v>
+      </c>
+      <c r="CX2">
+        <v>32001000.0</v>
+      </c>
+      <c r="CY2">
+        <v>32149000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>36104000.0</v>
+      </c>
+      <c r="DA2">
+        <v>33258000.0</v>
+      </c>
+      <c r="DB2">
+        <v>41327000.0</v>
+      </c>
+      <c r="DC2">
+        <v>32000000.0</v>
+      </c>
+      <c r="DD2">
+        <v>48208000.0</v>
+      </c>
+      <c r="DE2">
+        <v>37900000.0</v>
+      </c>
+      <c r="DF2">
+        <v>35100000.0</v>
+      </c>
+      <c r="DG2">
+        <v>14700000.0</v>
+      </c>
+      <c r="DH2">
+        <v>13700000.0</v>
+      </c>
+      <c r="DI2">
+        <v>63200000.0</v>
+      </c>
+      <c r="DJ2">
+        <v>30800000.0</v>
+      </c>
+      <c r="DK2">
+        <v>15600000.0</v>
+      </c>
+      <c r="DL2">
+        <v>8300000.0</v>
+      </c>
+      <c r="DM2">
+        <v>61100000.0</v>
+      </c>
+      <c r="DN2">
+        <v>28800000.0</v>
+      </c>
+      <c r="DO2">
+        <v>1.0</v>
+      </c>
+      <c r="DP2">
+        <v>1.0</v>
+      </c>
+      <c r="DQ2">
+        <v>0.0</v>
+      </c>
+      <c r="DR2">
+        <v>2800000.0</v>
+      </c>
+      <c r="DS2">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:123">
+      <c r="A3" t="s">
+        <v>217</v>
+      </c>
+      <c r="B3">
+        <v>16061000</v>
+      </c>
+      <c r="C3">
+        <v>16602000</v>
+      </c>
+      <c r="D3">
+        <v>32933000</v>
+      </c>
+      <c r="E3">
+        <v>20111000</v>
+      </c>
+      <c r="F3">
+        <v>12822000</v>
+      </c>
+      <c r="G3">
+        <v>13416000</v>
+      </c>
+      <c r="H3">
+        <v>7392000</v>
+      </c>
+      <c r="I3">
+        <v>9488000</v>
+      </c>
+      <c r="J3">
+        <v>5511000</v>
+      </c>
+      <c r="K3">
+        <v>12513000</v>
+      </c>
+      <c r="L3">
+        <v>11338000</v>
+      </c>
+      <c r="M3">
+        <v>7392000</v>
+      </c>
+      <c r="N3">
+        <v>7642000</v>
+      </c>
+      <c r="O3">
+        <v>3889000</v>
+      </c>
+      <c r="P3">
+        <v>4679000</v>
+      </c>
+      <c r="Q3">
+        <v>4119000</v>
+      </c>
+      <c r="R3">
+        <v>4983000</v>
+      </c>
+      <c r="S3">
+        <v>3013000</v>
+      </c>
+      <c r="T3">
+        <v>7548000</v>
+      </c>
+      <c r="U3">
+        <v>12277000</v>
+      </c>
+      <c r="V3">
+        <v>5580000</v>
+      </c>
+      <c r="W3">
+        <v>3921000</v>
+      </c>
+      <c r="X3">
+        <v>3927000</v>
+      </c>
+      <c r="Y3">
+        <v>6889000</v>
+      </c>
+      <c r="Z3">
+        <v>2193000</v>
+      </c>
+      <c r="AA3">
+        <v>4265000</v>
+      </c>
+      <c r="AB3">
+        <v>3417000</v>
+      </c>
+      <c r="AC3">
+        <v>4680000</v>
+      </c>
+      <c r="AD3">
+        <v>3436000</v>
+      </c>
+      <c r="AE3">
+        <v>5034000</v>
+      </c>
+      <c r="AF3">
+        <v>2236000</v>
+      </c>
+      <c r="AG3">
+        <v>3653000</v>
+      </c>
+      <c r="AH3">
+        <v>3615000</v>
+      </c>
+      <c r="AI3">
+        <v>6068000</v>
+      </c>
+      <c r="AJ3">
+        <v>3000000</v>
+      </c>
+      <c r="AK3">
+        <v>1876000</v>
+      </c>
+      <c r="AL3">
+        <v>4219000</v>
+      </c>
+      <c r="AM3">
+        <v>7476000</v>
+      </c>
+      <c r="AN3">
+        <v>5939000</v>
+      </c>
+      <c r="AO3">
+        <v>6597000</v>
+      </c>
+      <c r="AP3">
+        <v>5784000</v>
+      </c>
+      <c r="AQ3">
+        <v>3548000</v>
+      </c>
+      <c r="AR3">
+        <v>4246000</v>
+      </c>
+      <c r="AS3">
+        <v>4167000</v>
+      </c>
+      <c r="AT3">
+        <v>3264000</v>
+      </c>
+      <c r="AU3">
+        <v>2850000</v>
+      </c>
+      <c r="AV3">
+        <v>3097000</v>
+      </c>
+      <c r="AW3">
+        <v>4772000</v>
+      </c>
+      <c r="AX3">
+        <v>5389000</v>
+      </c>
+      <c r="AY3">
+        <v>6460000</v>
+      </c>
+      <c r="AZ3">
+        <v>2348000</v>
+      </c>
+      <c r="BA3">
+        <v>2007000</v>
+      </c>
+      <c r="BB3">
+        <v>2936000</v>
+      </c>
+      <c r="BC3">
+        <v>3122000</v>
+      </c>
+      <c r="BD3">
+        <v>6231000</v>
+      </c>
+      <c r="BE3">
+        <v>3164000</v>
+      </c>
+      <c r="BF3">
+        <v>2114000</v>
+      </c>
+      <c r="BG3">
+        <v>6541000</v>
+      </c>
+      <c r="BH3">
+        <v>5033000</v>
+      </c>
+      <c r="BI3">
+        <v>5920000</v>
+      </c>
+      <c r="BJ3">
+        <v>1969000</v>
+      </c>
+      <c r="BK3">
+        <v>3297000</v>
+      </c>
+      <c r="BL3">
+        <v>16379000</v>
+      </c>
+      <c r="BM3">
+        <v>2786000</v>
+      </c>
+      <c r="BN3">
+        <v>1711000</v>
+      </c>
+      <c r="BO3">
+        <v>979000</v>
+      </c>
+      <c r="BP3">
+        <v>770000</v>
+      </c>
+      <c r="BQ3">
+        <v>1721000</v>
+      </c>
+      <c r="BR3">
+        <v>2867000</v>
+      </c>
+      <c r="BS3">
+        <v>3454000</v>
+      </c>
+      <c r="BT3">
+        <v>7614000</v>
+      </c>
+      <c r="BU3">
+        <v>2744000</v>
+      </c>
+      <c r="BV3">
+        <v>1570000</v>
+      </c>
+      <c r="BW3">
+        <v>2235000</v>
+      </c>
+      <c r="BX3">
+        <v>2159000</v>
+      </c>
+      <c r="BY3">
+        <v>2337000</v>
+      </c>
+      <c r="BZ3">
+        <v>1604000</v>
+      </c>
+      <c r="CA3">
+        <v>1569000</v>
+      </c>
+      <c r="CB3">
+        <v>1822000</v>
+      </c>
+      <c r="CC3">
+        <v>3102000</v>
+      </c>
+      <c r="CD3">
+        <v>1808000</v>
+      </c>
+      <c r="CE3">
+        <v>2061000</v>
+      </c>
+      <c r="CF3">
+        <v>1458000</v>
+      </c>
+      <c r="CG3">
+        <v>1010000</v>
+      </c>
+      <c r="CH3">
+        <v>771000</v>
+      </c>
+      <c r="CI3">
+        <v>760000</v>
+      </c>
+      <c r="CJ3">
+        <v>607000</v>
+      </c>
+      <c r="CK3">
+        <v>1074000</v>
+      </c>
+      <c r="CL3">
+        <v>896000</v>
+      </c>
+      <c r="CM3">
+        <v>729000</v>
+      </c>
+      <c r="CN3">
+        <v>645000</v>
+      </c>
+      <c r="CO3">
+        <v>1418000</v>
+      </c>
+      <c r="CP3">
+        <v>3230000</v>
+      </c>
+      <c r="CQ3">
+        <v>2459000</v>
+      </c>
+      <c r="CR3">
+        <v>3280000</v>
+      </c>
+      <c r="CS3">
+        <v>2394000</v>
+      </c>
+      <c r="CT3">
+        <v>2640000</v>
+      </c>
+      <c r="CU3">
+        <v>2376000</v>
+      </c>
+      <c r="CV3">
+        <v>239000</v>
+      </c>
+      <c r="CW3">
+        <v>2083000</v>
+      </c>
+      <c r="CX3">
+        <v>299000</v>
+      </c>
+      <c r="CY3">
+        <v>270000</v>
+      </c>
+      <c r="CZ3">
+        <v>152000</v>
+      </c>
+      <c r="DA3">
+        <v>1262000</v>
+      </c>
+      <c r="DB3">
+        <v>647000</v>
+      </c>
+      <c r="DC3">
+        <v>400000</v>
+      </c>
+      <c r="DD3">
+        <v>2261000</v>
+      </c>
+      <c r="DE3">
+        <v>1339000</v>
+      </c>
+      <c r="DF3">
+        <v>900000</v>
+      </c>
+      <c r="DG3">
+        <v>1800000</v>
+      </c>
+      <c r="DH3">
+        <v>100000</v>
+      </c>
+      <c r="DI3">
+        <v>0</v>
+      </c>
+      <c r="DJ3">
+        <v>0</v>
+      </c>
+      <c r="DK3">
+        <v>100000</v>
+      </c>
+      <c r="DL3">
+        <v>200000</v>
+      </c>
+      <c r="DM3">
+        <v>200000</v>
+      </c>
+      <c r="DN3">
+        <v>200000</v>
+      </c>
+      <c r="DO3">
+        <v>0</v>
+      </c>
+      <c r="DP3">
+        <v>0</v>
+      </c>
+      <c r="DQ3">
+        <v>0</v>
+      </c>
+      <c r="DR3">
+        <v>0</v>
+      </c>
+      <c r="DS3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:123">
+      <c r="A4" t="s">
+        <v>218</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>-482913000.0</v>
+      </c>
+      <c r="N4">
+        <v>684099000.0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4">
+        <v>-1310507000.0</v>
+      </c>
+      <c r="R4">
+        <v>-810541000.0</v>
+      </c>
+      <c r="S4">
+        <v>544824000.0</v>
+      </c>
+      <c r="T4">
+        <v>-106189000.0</v>
+      </c>
+      <c r="U4">
+        <v>430375000.0</v>
+      </c>
+      <c r="V4">
+        <v>1364882000.0</v>
+      </c>
+      <c r="W4">
+        <v>137616000.0</v>
+      </c>
+      <c r="X4">
+        <v>107931000.0</v>
+      </c>
+      <c r="Y4">
+        <v>3100872000.0</v>
+      </c>
+      <c r="Z4">
+        <v>574132000.0</v>
+      </c>
+      <c r="AA4"/>
+      <c r="AB4">
+        <v>-132777000.0</v>
+      </c>
+      <c r="AC4">
+        <v>-97620000.0</v>
+      </c>
+      <c r="AD4">
+        <v>540608000.0</v>
+      </c>
+      <c r="AE4">
+        <v>101674000.0</v>
+      </c>
+      <c r="AF4">
+        <v>-89540000.0</v>
+      </c>
+      <c r="AG4">
+        <v>-247655000.0</v>
+      </c>
+      <c r="AH4">
+        <v>266877000.0</v>
+      </c>
+      <c r="AI4">
+        <v>-26307000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>-27956000.0</v>
+      </c>
+      <c r="AK4">
+        <v>-231236000.0</v>
+      </c>
+      <c r="AL4">
+        <v>288678000.0</v>
+      </c>
+      <c r="AM4">
+        <v>-133069000.0</v>
+      </c>
+      <c r="AN4">
+        <v>25605000.0</v>
+      </c>
+      <c r="AO4">
+        <v>-215365000.0</v>
+      </c>
+      <c r="AP4">
+        <v>1483000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-193586000.0</v>
+      </c>
+      <c r="AR4">
+        <v>295998000.0</v>
+      </c>
+      <c r="AS4">
+        <v>-37352000.0</v>
+      </c>
+      <c r="AT4">
+        <v>212865000.0</v>
+      </c>
+      <c r="AU4">
+        <v>-85159000.0</v>
+      </c>
+      <c r="AV4">
+        <v>-86495000.0</v>
+      </c>
+      <c r="AW4">
+        <v>-23092000.0</v>
+      </c>
+      <c r="AX4">
+        <v>133154000.0</v>
+      </c>
+      <c r="AY4">
+        <v>-165844000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>208690000.0</v>
+      </c>
+      <c r="BA4">
+        <v>-59388000.0</v>
+      </c>
+      <c r="BB4">
+        <v>115139000.0</v>
+      </c>
+      <c r="BC4">
+        <v>102666000.0</v>
+      </c>
+      <c r="BD4">
+        <v>-31855000.0</v>
+      </c>
+      <c r="BE4">
+        <v>-93303000.0</v>
+      </c>
+      <c r="BF4">
+        <v>231797000.0</v>
+      </c>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
+      <c r="DR4"/>
+      <c r="DS4"/>
+    </row>
+    <row r="5" spans="1:123">
+      <c r="A5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>86277000.0</v>
+      </c>
+      <c r="N5">
+        <v>-89818000.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5">
+        <v>26130000.0</v>
+      </c>
+      <c r="R5">
+        <v>-53158000.0</v>
+      </c>
+      <c r="S5">
+        <v>220606000.0</v>
+      </c>
+      <c r="T5">
+        <v>-122080000.0</v>
+      </c>
+      <c r="U5">
+        <v>29183000.0</v>
+      </c>
+      <c r="V5">
+        <v>-198906000.0</v>
+      </c>
+      <c r="W5">
+        <v>-12581000.0</v>
+      </c>
+      <c r="X5">
+        <v>45802000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-10994000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-12060000.0</v>
+      </c>
+      <c r="AA5"/>
+      <c r="AB5">
+        <v>-3361000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-9775000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-18339000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-2694000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-16611000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-12391000.0</v>
+      </c>
+      <c r="AH5">
+        <v>4631000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-7981000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-5662000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-1341000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-3668000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-1433000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-956000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-3450000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-9055000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-1869000.0</v>
+      </c>
+      <c r="AR5">
+        <v>11026000.0</v>
+      </c>
+      <c r="AS5">
+        <v>6672000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-501000.0</v>
+      </c>
+      <c r="AU5">
+        <v>16570000.0</v>
+      </c>
+      <c r="AV5">
+        <v>14395000.0</v>
+      </c>
+      <c r="AW5">
+        <v>44912000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-10626000.0</v>
+      </c>
+      <c r="AY5">
+        <v>7455000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-32643000.0</v>
+      </c>
+      <c r="BA5">
+        <v>14717000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-995000.0</v>
+      </c>
+      <c r="BC5">
+        <v>58632000.0</v>
+      </c>
+      <c r="BD5">
+        <v>-6964000.0</v>
+      </c>
+      <c r="BE5">
+        <v>41130000.0</v>
+      </c>
+      <c r="BF5">
+        <v>15104000.0</v>
+      </c>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5"/>
+      <c r="DG5"/>
+      <c r="DH5"/>
+      <c r="DI5"/>
+      <c r="DJ5"/>
+      <c r="DK5"/>
+      <c r="DL5"/>
+      <c r="DM5"/>
+      <c r="DN5"/>
+      <c r="DO5"/>
+      <c r="DP5"/>
+      <c r="DQ5"/>
+      <c r="DR5"/>
+      <c r="DS5"/>
+    </row>
+    <row r="6" spans="1:123">
+      <c r="A6" t="s">
+        <v>220</v>
+      </c>
+      <c r="B6">
+        <v>-305401000.0</v>
+      </c>
+      <c r="C6">
+        <v>28028000.0</v>
+      </c>
+      <c r="D6">
+        <v>-319651000.0</v>
+      </c>
+      <c r="E6">
+        <v>164416000.0</v>
+      </c>
+      <c r="F6">
+        <v>1907623000.0</v>
+      </c>
+      <c r="G6">
+        <v>179388000.0</v>
+      </c>
+      <c r="H6">
+        <v>95513000.0</v>
+      </c>
+      <c r="I6">
+        <v>-92291000.0</v>
+      </c>
+      <c r="J6">
+        <v>210580000.0</v>
+      </c>
+      <c r="K6">
+        <v>-330260000.0</v>
+      </c>
+      <c r="L6">
+        <v>-184612000.0</v>
+      </c>
+      <c r="M6">
+        <v>-482913000.0</v>
+      </c>
+      <c r="N6">
+        <v>684099000.0</v>
+      </c>
+      <c r="O6">
+        <v>-1497132000.0</v>
+      </c>
+      <c r="P6">
+        <v>-1896797000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-1371785000.0</v>
+      </c>
+      <c r="R6">
+        <v>-528780000.0</v>
+      </c>
+      <c r="S6">
+        <v>544824000.0</v>
+      </c>
+      <c r="T6">
+        <v>-106189000.0</v>
+      </c>
+      <c r="U6">
+        <v>430375000.0</v>
+      </c>
+      <c r="V6">
+        <v>1364882000.0</v>
+      </c>
+      <c r="W6">
+        <v>137616000.0</v>
+      </c>
+      <c r="X6">
+        <v>107931000.0</v>
+      </c>
+      <c r="Y6">
+        <v>3100872000.0</v>
+      </c>
+      <c r="Z6">
+        <v>574132000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-30490000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-132777000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-97620000.0</v>
+      </c>
+      <c r="AD6">
+        <v>540608000.0</v>
+      </c>
+      <c r="AE6">
+        <v>101674000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-89540000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-247655000.0</v>
+      </c>
+      <c r="AH6">
+        <v>266877000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-26307000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-27956000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-231236000.0</v>
+      </c>
+      <c r="AL6">
+        <v>288678000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-133069000.0</v>
+      </c>
+      <c r="AN6">
+        <v>25605000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-215365000.0</v>
+      </c>
+      <c r="AP6">
+        <v>1483000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-193586000.0</v>
+      </c>
+      <c r="AR6">
+        <v>295998000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-37352000.0</v>
+      </c>
+      <c r="AT6">
+        <v>212865000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-85159000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-86495000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-23092000.0</v>
+      </c>
+      <c r="AX6">
+        <v>133154000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-165710000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>208690000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-59388000.0</v>
+      </c>
+      <c r="BB6">
+        <v>115139000.0</v>
+      </c>
+      <c r="BC6">
+        <v>102666000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-31853000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-93305000.0</v>
+      </c>
+      <c r="BF6">
+        <v>231797000.0</v>
+      </c>
+      <c r="BG6">
+        <v>12656000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-90295000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-163557000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>175525000.0</v>
+      </c>
+      <c r="BK6">
+        <v>63909000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-13835000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-51072000.0</v>
+      </c>
+      <c r="BN6">
+        <v>133189000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-70507000.0</v>
+      </c>
+      <c r="BP6">
+        <v>18323000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>27480000.0</v>
+      </c>
+      <c r="BR6">
+        <v>80614000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-30672000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-24868000.0</v>
+      </c>
+      <c r="BU6">
+        <v>-7893000.0</v>
+      </c>
+      <c r="BV6">
+        <v>17565000.0</v>
+      </c>
+      <c r="BW6">
+        <v>34972000.0</v>
+      </c>
+      <c r="BX6">
+        <v>-37663000.0</v>
+      </c>
+      <c r="BY6">
+        <v>-2073000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>21516000.0</v>
+      </c>
+      <c r="CA6">
+        <v>-28125000.0</v>
+      </c>
+      <c r="CB6">
+        <v>17238000.0</v>
+      </c>
+      <c r="CC6">
+        <v>-27093000.0</v>
+      </c>
+      <c r="CD6">
+        <v>13252000.0</v>
+      </c>
+      <c r="CE6">
+        <v>-10223000.0</v>
+      </c>
+      <c r="CF6">
+        <v>9682000.0</v>
+      </c>
+      <c r="CG6">
+        <v>4980000.0</v>
+      </c>
+      <c r="CH6">
+        <v>41558000.0</v>
+      </c>
+      <c r="CI6">
+        <v>2228000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>8989000.0</v>
+      </c>
+      <c r="CK6">
+        <v>-31454000.0</v>
+      </c>
+      <c r="CL6">
+        <v>30250000.0</v>
+      </c>
+      <c r="CM6">
+        <v>9510000.0</v>
+      </c>
+      <c r="CN6">
+        <v>-12797000.0</v>
+      </c>
+      <c r="CO6">
+        <v>-23765000.0</v>
+      </c>
+      <c r="CP6">
+        <v>33662000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>-20993000.0</v>
+      </c>
+      <c r="CR6">
+        <v>17895000.0</v>
+      </c>
+      <c r="CS6">
+        <v>-57719000.0</v>
+      </c>
+      <c r="CT6">
+        <v>60156000.0</v>
+      </c>
+      <c r="CU6">
+        <v>2055000.0</v>
+      </c>
+      <c r="CV6">
+        <v>-25229000.0</v>
+      </c>
+      <c r="CW6">
+        <v>27457000.0</v>
+      </c>
+      <c r="CX6">
+        <v>4891000.0</v>
+      </c>
+      <c r="CY6">
+        <v>-148000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>-3955000.0</v>
+      </c>
+      <c r="DA6">
+        <v>2846000.0</v>
+      </c>
+      <c r="DB6">
+        <v>-8069000.0</v>
+      </c>
+      <c r="DC6">
+        <v>9300000.0</v>
+      </c>
+      <c r="DD6">
+        <v>-16208000.0</v>
+      </c>
+      <c r="DE6">
+        <v>10308000.0</v>
+      </c>
+      <c r="DF6">
+        <v>2800000.0</v>
+      </c>
+      <c r="DG6">
+        <v>6900000.0</v>
+      </c>
+      <c r="DH6">
+        <v>47500000.0</v>
+      </c>
+      <c r="DI6">
+        <v>13700000.0</v>
+      </c>
+      <c r="DJ6">
+        <v>-30800000.0</v>
+      </c>
+      <c r="DK6">
+        <v>4300000.0</v>
+      </c>
+      <c r="DL6">
+        <v>15600000.0</v>
+      </c>
+      <c r="DM6">
+        <v>8300000.0</v>
+      </c>
+      <c r="DN6">
+        <v>-28800000.0</v>
+      </c>
+      <c r="DO6">
+        <v>199998.0</v>
+      </c>
+      <c r="DP6">
+        <v>4100000.0</v>
+      </c>
+      <c r="DQ6">
+        <v>1500000.0</v>
+      </c>
+      <c r="DR6">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DS6">
+        <v>2800000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:123">
+      <c r="A7" t="s">
+        <v>221</v>
+      </c>
+      <c r="B7">
+        <v>326308000.0</v>
+      </c>
+      <c r="C7">
+        <v>24340000.0</v>
+      </c>
+      <c r="D7">
+        <v>-82519000.0</v>
+      </c>
+      <c r="E7">
+        <v>57373000.0</v>
+      </c>
+      <c r="F7">
+        <v>25146000.0</v>
+      </c>
+      <c r="G7">
+        <v>498344000.0</v>
+      </c>
+      <c r="H7">
+        <v>-120081000.0</v>
+      </c>
+      <c r="I7">
+        <v>13139000.0</v>
+      </c>
+      <c r="J7">
+        <v>139815000.0</v>
+      </c>
+      <c r="K7">
+        <v>-312991000.0</v>
+      </c>
+      <c r="L7">
+        <v>205635000.0</v>
+      </c>
+      <c r="M7">
+        <v>133670000.0</v>
+      </c>
+      <c r="N7">
+        <v>-136718000.0</v>
+      </c>
+      <c r="O7">
+        <v>939439000.0</v>
+      </c>
+      <c r="P7">
+        <v>360707000.0</v>
+      </c>
+      <c r="Q7">
+        <v>136500000.0</v>
+      </c>
+      <c r="R7">
+        <v>355656000.0</v>
+      </c>
+      <c r="S7">
+        <v>-19500000.0</v>
+      </c>
+      <c r="T7">
+        <v>120481000.0</v>
+      </c>
+      <c r="U7">
+        <v>-362858000.0</v>
+      </c>
+      <c r="V7">
+        <v>231075000.0</v>
+      </c>
+      <c r="W7">
+        <v>-83561000.0</v>
+      </c>
+      <c r="X7">
+        <v>24735000.0</v>
+      </c>
+      <c r="Y7">
+        <v>42410000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-1854000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-35280000.0</v>
+      </c>
+      <c r="AB7">
+        <v>3572000.0</v>
+      </c>
+      <c r="AC7">
+        <v>24758000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-8981000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-18129000.0</v>
+      </c>
+      <c r="AF7">
+        <v>1646000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-5454000.0</v>
+      </c>
+      <c r="AH7">
+        <v>24883000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-37060000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>8275000.0</v>
+      </c>
+      <c r="AK7">
+        <v>8996000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-6640000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-15194000.0</v>
+      </c>
+      <c r="AN7">
+        <v>8766000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-814000.0</v>
+      </c>
+      <c r="AP7">
+        <v>2622000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-12830000.0</v>
+      </c>
+      <c r="AR7">
+        <v>13802000.0</v>
+      </c>
+      <c r="AS7">
+        <v>5062000.0</v>
+      </c>
+      <c r="AT7">
+        <v>5708000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-23606000.0</v>
+      </c>
+      <c r="AV7">
+        <v>-10343000.0</v>
+      </c>
+      <c r="AW7">
+        <v>20139000.0</v>
+      </c>
+      <c r="AX7">
+        <v>8978000.0</v>
+      </c>
+      <c r="AY7">
+        <v>37351000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>32317000.0</v>
+      </c>
+      <c r="BA7">
+        <v>20595000.0</v>
+      </c>
+      <c r="BB7">
+        <v>4299000.0</v>
+      </c>
+      <c r="BC7">
+        <v>77447000.0</v>
+      </c>
+      <c r="BD7">
+        <v>993000.0</v>
+      </c>
+      <c r="BE7">
+        <v>4756000.0</v>
+      </c>
+      <c r="BF7">
+        <v>20676000.0</v>
+      </c>
+      <c r="BG7">
+        <v>35833000.0</v>
+      </c>
+      <c r="BH7">
+        <v>-18258000.0</v>
+      </c>
+      <c r="BI7">
+        <v>11262000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>30595000.0</v>
+      </c>
+      <c r="BK7">
+        <v>13281000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-34015000.0</v>
+      </c>
+      <c r="BM7">
+        <v>37197000.0</v>
+      </c>
+      <c r="BN7">
+        <v>-17282000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-6155000.0</v>
+      </c>
+      <c r="BP7">
+        <v>35941000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-11469000.0</v>
+      </c>
+      <c r="BR7">
+        <v>-28641000.0</v>
+      </c>
+      <c r="BS7">
+        <v>-2452000.0</v>
+      </c>
+      <c r="BT7">
+        <v>-6622000.0</v>
+      </c>
+      <c r="BU7">
+        <v>9045000.0</v>
+      </c>
+      <c r="BV7">
+        <v>-10709000.0</v>
+      </c>
+      <c r="BW7">
+        <v>-7170000.0</v>
+      </c>
+      <c r="BX7">
+        <v>14171000.0</v>
+      </c>
+      <c r="BY7">
+        <v>4331000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-9187000.0</v>
+      </c>
+      <c r="CA7">
+        <v>-8305000.0</v>
+      </c>
+      <c r="CB7">
+        <v>6124000.0</v>
+      </c>
+      <c r="CC7">
+        <v>45837861.0</v>
+      </c>
+      <c r="CD7">
+        <v>-172475861.0</v>
+      </c>
+      <c r="CE7">
+        <v>-41446000.0</v>
+      </c>
+      <c r="CF7">
+        <v>-62000000.0</v>
+      </c>
+      <c r="CG7">
+        <v>-122000000.0</v>
+      </c>
+      <c r="CH7">
+        <v>-1482593000.0</v>
+      </c>
+      <c r="CI7">
+        <v>1354593000.0</v>
+      </c>
+      <c r="CJ7">
+        <v>-96000000.0</v>
+      </c>
+      <c r="CK7">
+        <v>-12000000.0</v>
+      </c>
+      <c r="CL7">
+        <v>-80000000.0</v>
+      </c>
+      <c r="CM7">
+        <v>-2064000.0</v>
+      </c>
+      <c r="CN7">
+        <v>-1687000.0</v>
+      </c>
+      <c r="CO7">
+        <v>-1934000.0</v>
+      </c>
+      <c r="CP7">
+        <v>-550000.0</v>
+      </c>
+      <c r="CQ7">
+        <v>-3512000.0</v>
+      </c>
+      <c r="CR7">
+        <v>-84000.0</v>
+      </c>
+      <c r="CS7">
+        <v>-2031000.0</v>
+      </c>
+      <c r="CT7">
+        <v>1327000.0</v>
+      </c>
+      <c r="CU7">
+        <v>2384000.0</v>
+      </c>
+      <c r="CV7">
+        <v>111000.0</v>
+      </c>
+      <c r="CW7">
+        <v>-1578000.0</v>
+      </c>
+      <c r="CX7">
+        <v>533000.0</v>
+      </c>
+      <c r="CY7">
+        <v>-2283000.0</v>
+      </c>
+      <c r="CZ7">
+        <v>418000.0</v>
+      </c>
+      <c r="DA7">
+        <v>-584000.0</v>
+      </c>
+      <c r="DB7">
+        <v>-182000.0</v>
+      </c>
+      <c r="DC7">
+        <v>-1900000.0</v>
+      </c>
+      <c r="DD7">
+        <v>-1737000.0</v>
+      </c>
+      <c r="DE7">
+        <v>-2500000.0</v>
+      </c>
+      <c r="DF7">
+        <v>800000.0</v>
+      </c>
+      <c r="DG7">
+        <v>400000.0</v>
+      </c>
+      <c r="DH7">
+        <v>-1600000.0</v>
+      </c>
+      <c r="DI7">
+        <v>1700000.0</v>
+      </c>
+      <c r="DJ7">
+        <v>-400000.0</v>
+      </c>
+      <c r="DK7">
+        <v>-500000.0</v>
+      </c>
+      <c r="DL7">
+        <v>500000.0</v>
+      </c>
+      <c r="DM7">
+        <v>-1400000.0</v>
+      </c>
+      <c r="DN7">
+        <v>700000.0</v>
+      </c>
+      <c r="DO7">
+        <v>518100000.0</v>
+      </c>
+      <c r="DP7">
+        <v>-457000000.0</v>
+      </c>
+      <c r="DQ7">
+        <v>15000000.0</v>
+      </c>
+      <c r="DR7">
+        <v>-1000000.0</v>
+      </c>
+      <c r="DS7">
+        <v>443000000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:123">
+      <c r="A8" t="s">
+        <v>222</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
+        <v>1285000.0</v>
+      </c>
+      <c r="N8">
+        <v>-3921000.0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8">
+        <v>-3600000.0</v>
+      </c>
+      <c r="R8">
+        <v>-4630000.0</v>
+      </c>
+      <c r="S8">
+        <v>3454000.0</v>
+      </c>
+      <c r="T8">
+        <v>5615000.0</v>
+      </c>
+      <c r="U8">
+        <v>3845000.0</v>
+      </c>
+      <c r="V8">
+        <v>4169000.0</v>
+      </c>
+      <c r="W8">
+        <v>2355000.0</v>
+      </c>
+      <c r="X8">
+        <v>-3017000.0</v>
+      </c>
+      <c r="Y8">
+        <v>-17777000.0</v>
+      </c>
+      <c r="Z8">
+        <v>-923000.0</v>
+      </c>
+      <c r="AA8"/>
+      <c r="AB8">
+        <v>2519000.0</v>
+      </c>
+      <c r="AC8">
+        <v>-1685000.0</v>
+      </c>
+      <c r="AD8">
+        <v>-968000.0</v>
+      </c>
+      <c r="AE8">
+        <v>-1188000.0</v>
+      </c>
+      <c r="AF8">
+        <v>-1058000.0</v>
+      </c>
+      <c r="AG8">
+        <v>-2576000.0</v>
+      </c>
+      <c r="AH8">
+        <v>1553000.0</v>
+      </c>
+      <c r="AI8">
+        <v>-1723000.0</v>
+      </c>
+      <c r="AJ8">
+        <v>-1033000.0</v>
+      </c>
+      <c r="AK8">
+        <v>-646000.0</v>
+      </c>
+      <c r="AL8">
+        <v>1204000.0</v>
+      </c>
+      <c r="AM8">
+        <v>-1117000.0</v>
+      </c>
+      <c r="AN8">
+        <v>689000.0</v>
+      </c>
+      <c r="AO8">
+        <v>-161000.0</v>
+      </c>
+      <c r="AP8">
+        <v>-947000.0</v>
+      </c>
+      <c r="AQ8">
+        <v>-469000.0</v>
+      </c>
+      <c r="AR8">
+        <v>29000.0</v>
+      </c>
+      <c r="AS8">
+        <v>-388000.0</v>
+      </c>
+      <c r="AT8">
+        <v>111000.0</v>
+      </c>
+      <c r="AU8">
+        <v>768000.0</v>
+      </c>
+      <c r="AV8">
+        <v>-1786000.0</v>
+      </c>
+      <c r="AW8">
+        <v>42000.0</v>
+      </c>
+      <c r="AX8">
+        <v>-2385000.0</v>
+      </c>
+      <c r="AY8">
+        <v>4415000.0</v>
+      </c>
+      <c r="AZ8">
+        <v>-1850000.0</v>
+      </c>
+      <c r="BA8">
+        <v>868000.0</v>
+      </c>
+      <c r="BB8">
+        <v>-2480000.0</v>
+      </c>
+      <c r="BC8">
+        <v>2570000.0</v>
+      </c>
+      <c r="BD8">
+        <v>-94000.0</v>
+      </c>
+      <c r="BE8">
+        <v>502000.0</v>
+      </c>
+      <c r="BF8">
+        <v>2274000.0</v>
+      </c>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
+      <c r="DR8"/>
+      <c r="DS8"/>
+    </row>
+    <row r="9" spans="1:123">
+      <c r="A9" t="s">
+        <v>223</v>
+      </c>
+      <c r="B9">
+        <v>-6612000.0</v>
+      </c>
+      <c r="C9">
+        <v>2256000.0</v>
+      </c>
+      <c r="D9">
+        <v>3830000.0</v>
+      </c>
+      <c r="E9">
+        <v>366000.0</v>
+      </c>
+      <c r="F9">
+        <v>-4196000.0</v>
+      </c>
+      <c r="G9">
+        <v>2131000.0</v>
+      </c>
+      <c r="H9">
+        <v>-5671000.0</v>
+      </c>
+      <c r="I9">
+        <v>658000.0</v>
+      </c>
+      <c r="J9">
+        <v>-6120000.0</v>
+      </c>
+      <c r="K9">
+        <v>-3141000.0</v>
+      </c>
+      <c r="L9">
+        <v>-14029000.0</v>
+      </c>
+      <c r="M9">
+        <v>1285000.0</v>
+      </c>
+      <c r="N9">
+        <v>-3921000.0</v>
+      </c>
+      <c r="O9">
+        <v>-10041000.0</v>
+      </c>
+      <c r="P9">
+        <v>-14558000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-3600000.0</v>
+      </c>
+      <c r="R9">
+        <v>-4630000.0</v>
+      </c>
+      <c r="S9">
+        <v>3454000.0</v>
+      </c>
+      <c r="T9">
+        <v>5615000.0</v>
+      </c>
+      <c r="U9">
+        <v>3845000.0</v>
+      </c>
+      <c r="V9">
+        <v>4169000.0</v>
+      </c>
+      <c r="W9">
+        <v>2355000.0</v>
+      </c>
+      <c r="X9">
+        <v>-3017000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-17777000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-923000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-643000.0</v>
+      </c>
+      <c r="AB9">
+        <v>2519000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-1685000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-968000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-1188000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-1058000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-2576000.0</v>
+      </c>
+      <c r="AH9">
+        <v>1553000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-1723000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-1033000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-646000.0</v>
+      </c>
+      <c r="AL9">
+        <v>1204000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-1117000.0</v>
+      </c>
+      <c r="AN9">
+        <v>689000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-161000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-947000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-469000.0</v>
+      </c>
+      <c r="AR9">
+        <v>29000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-388000.0</v>
+      </c>
+      <c r="AT9">
+        <v>111000.0</v>
+      </c>
+      <c r="AU9">
+        <v>5592000.0</v>
+      </c>
+      <c r="AV9">
+        <v>-31395000.0</v>
+      </c>
+      <c r="AW9">
+        <v>10767000.0</v>
+      </c>
+      <c r="AX9">
+        <v>16499000.0</v>
+      </c>
+      <c r="AY9">
+        <v>18867000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>8137000.0</v>
+      </c>
+      <c r="BA9">
+        <v>13850000.0</v>
+      </c>
+      <c r="BB9">
+        <v>12180000.0</v>
+      </c>
+      <c r="BC9">
+        <v>24172000.0</v>
+      </c>
+      <c r="BD9">
+        <v>19532000.0</v>
+      </c>
+      <c r="BE9">
+        <v>26893000.0</v>
+      </c>
+      <c r="BF9">
+        <v>30362000.0</v>
+      </c>
+      <c r="BG9">
+        <v>10266000.0</v>
+      </c>
+      <c r="BH9">
+        <v>70999000.0</v>
+      </c>
+      <c r="BI9">
+        <v>2113000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-3949000.0</v>
+      </c>
+      <c r="BK9">
+        <v>75663000.0</v>
+      </c>
+      <c r="BL9">
+        <v>11210000.0</v>
+      </c>
+      <c r="BM9">
+        <v>2258000.0</v>
+      </c>
+      <c r="BN9">
+        <v>121000.0</v>
+      </c>
+      <c r="BO9">
+        <v>1252000.0</v>
+      </c>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9">
+        <v>1628000.0</v>
+      </c>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
+      <c r="DD9"/>
+      <c r="DE9"/>
+      <c r="DF9"/>
+      <c r="DG9"/>
+      <c r="DH9"/>
+      <c r="DI9"/>
+      <c r="DJ9"/>
+      <c r="DK9"/>
+      <c r="DL9"/>
+      <c r="DM9"/>
+      <c r="DN9"/>
+      <c r="DO9"/>
+      <c r="DP9"/>
+      <c r="DQ9"/>
+      <c r="DR9"/>
+      <c r="DS9"/>
+    </row>
+    <row r="10" spans="1:123">
+      <c r="A10" t="s">
+        <v>224</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
+        <v>3572000.0</v>
+      </c>
+      <c r="L10">
+        <v>26148000.0</v>
+      </c>
+      <c r="M10">
+        <v>7529000.0</v>
+      </c>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
+        <v>-2957000.0</v>
+      </c>
+      <c r="T10">
+        <v>80210000.0</v>
+      </c>
+      <c r="U10">
+        <v>-362805000.0</v>
+      </c>
+      <c r="V10">
+        <v>270267000.0</v>
+      </c>
+      <c r="W10">
+        <v>-46765000.0</v>
+      </c>
+      <c r="X10">
+        <v>49773000.0</v>
+      </c>
+      <c r="Y10">
+        <v>5717000.0</v>
+      </c>
+      <c r="Z10">
+        <v>5828000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-34840000.0</v>
+      </c>
+      <c r="AB10">
+        <v>1379000.0</v>
+      </c>
+      <c r="AC10">
+        <v>23008000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-9238000.0</v>
+      </c>
+      <c r="AE10"/>
+      <c r="AF10">
+        <v>37834000.0</v>
+      </c>
+      <c r="AG10">
+        <v>34126000.0</v>
+      </c>
+      <c r="AH10">
+        <v>28415000.0</v>
+      </c>
+      <c r="AI10">
+        <v>63468000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>17036000.0</v>
+      </c>
+      <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
+        <v>16519000.0</v>
+      </c>
+      <c r="AM10">
+        <v>0.0</v>
+      </c>
+      <c r="AN10">
+        <v>0.0</v>
+      </c>
+      <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
+        <v>6593000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>19770000.0</v>
+      </c>
+      <c r="AR10">
+        <v>12961000.0</v>
+      </c>
+      <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
+        <v>0.0</v>
+      </c>
+      <c r="AV10">
+        <v>0.0</v>
+      </c>
+      <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
+        <v>54558000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>32676000.0</v>
+      </c>
+      <c r="BA10">
+        <v>17299000.0</v>
+      </c>
+      <c r="BB10">
+        <v>14830000.0</v>
+      </c>
+      <c r="BC10">
+        <v>34129000.0</v>
+      </c>
+      <c r="BD10">
+        <v>-28258000.0</v>
+      </c>
+      <c r="BE10">
+        <v>30155000.0</v>
+      </c>
+      <c r="BF10">
+        <v>38469000.0</v>
+      </c>
+      <c r="BG10">
+        <v>52015000.0</v>
+      </c>
+      <c r="BH10">
+        <v>41353000.0</v>
+      </c>
+      <c r="BI10">
+        <v>-3018000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>28492000.0</v>
+      </c>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10">
+        <v>1639000.0</v>
+      </c>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10">
+        <v>1609000.0</v>
+      </c>
+      <c r="BT10">
+        <v>5932000.0</v>
+      </c>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10">
+        <v>5885000.0</v>
+      </c>
+      <c r="BX10">
+        <v>9315000.0</v>
+      </c>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10">
+        <v>876000.0</v>
+      </c>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10"/>
+      <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10"/>
+      <c r="DC10"/>
+      <c r="DD10"/>
+      <c r="DE10"/>
+      <c r="DF10"/>
+      <c r="DG10"/>
+      <c r="DH10"/>
+      <c r="DI10"/>
+      <c r="DJ10"/>
+      <c r="DK10"/>
+      <c r="DL10"/>
+      <c r="DM10"/>
+      <c r="DN10"/>
+      <c r="DO10"/>
+      <c r="DP10"/>
+      <c r="DQ10"/>
+      <c r="DR10"/>
+      <c r="DS10"/>
+    </row>
+    <row r="11" spans="1:123">
+      <c r="A11" t="s">
+        <v>225</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
+        <v>-97671000.0</v>
+      </c>
+      <c r="N11">
+        <v>141817000.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>-137451000.0</v>
+      </c>
+      <c r="R11">
+        <v>18608000.0</v>
+      </c>
+      <c r="S11">
+        <v>-233046000.0</v>
+      </c>
+      <c r="T11">
+        <v>242328000.0</v>
+      </c>
+      <c r="U11">
+        <v>-389937000.0</v>
+      </c>
+      <c r="V11">
+        <v>442173000.0</v>
+      </c>
+      <c r="W11">
+        <v>-36467000.0</v>
+      </c>
+      <c r="X11">
+        <v>41667000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-26160000.0</v>
+      </c>
+      <c r="Z11">
+        <v>13410000.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>10742000.0</v>
+      </c>
+      <c r="AC11">
+        <v>48275000.0</v>
+      </c>
+      <c r="AD11">
+        <v>7098000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-17597000.0</v>
+      </c>
+      <c r="AF11">
+        <v>11344000.0</v>
+      </c>
+      <c r="AG11">
+        <v>2080000.0</v>
+      </c>
+      <c r="AH11">
+        <v>9605000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-6998000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>12760000.0</v>
+      </c>
+      <c r="AK11">
+        <v>9048000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-6723000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-8020000.0</v>
+      </c>
+      <c r="AN11">
+        <v>7578000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-1543000.0</v>
+      </c>
+      <c r="AP11">
+        <v>10327000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-8512000.0</v>
+      </c>
+      <c r="AR11">
+        <v>6496000.0</v>
+      </c>
+      <c r="AS11">
+        <v>1119000.0</v>
+      </c>
+      <c r="AT11">
+        <v>9920000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-37422000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-17572000.0</v>
+      </c>
+      <c r="AW11">
+        <v>414000.0</v>
+      </c>
+      <c r="AX11">
+        <v>10191000.0</v>
+      </c>
+      <c r="AY11">
+        <v>11595000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>25409000.0</v>
+      </c>
+      <c r="BA11">
+        <v>1312000.0</v>
+      </c>
+      <c r="BB11">
+        <v>4794000.0</v>
+      </c>
+      <c r="BC11">
+        <v>-12560000.0</v>
+      </c>
+      <c r="BD11">
+        <v>-20061000.0</v>
+      </c>
+      <c r="BE11">
+        <v>11381000.0</v>
+      </c>
+      <c r="BF11">
+        <v>-1834000.0</v>
+      </c>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11">
+        <v>4674000.0</v>
+      </c>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11">
+        <v>1622000.0</v>
+      </c>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11">
+        <v>429000.0</v>
+      </c>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
+      <c r="DH11"/>
+      <c r="DI11"/>
+      <c r="DJ11"/>
+      <c r="DK11"/>
+      <c r="DL11"/>
+      <c r="DM11"/>
+      <c r="DN11"/>
+      <c r="DO11"/>
+      <c r="DP11"/>
+      <c r="DQ11"/>
+      <c r="DR11"/>
+      <c r="DS11"/>
+    </row>
+    <row r="12" spans="1:123">
+      <c r="A12" t="s">
+        <v>226</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
+        <v>105140000.0</v>
+      </c>
+      <c r="M12">
+        <v>194098000.0</v>
+      </c>
+      <c r="N12">
+        <v>-133981000.0</v>
+      </c>
+      <c r="O12">
+        <v>47928000.0</v>
+      </c>
+      <c r="P12">
+        <v>100503000.0</v>
+      </c>
+      <c r="Q12">
+        <v>121181000.0</v>
+      </c>
+      <c r="R12">
+        <v>103273000.0</v>
+      </c>
+      <c r="S12">
+        <v>2363000.0</v>
+      </c>
+      <c r="T12">
+        <v>-78599000.0</v>
+      </c>
+      <c r="U12">
+        <v>197584000.0</v>
+      </c>
+      <c r="V12">
+        <v>-104831000.0</v>
+      </c>
+      <c r="W12">
+        <v>132384000.0</v>
+      </c>
+      <c r="X12">
+        <v>132869000.0</v>
+      </c>
+      <c r="Y12">
+        <v>131081000.0</v>
+      </c>
+      <c r="Z12">
+        <v>14491000.0</v>
+      </c>
+      <c r="AA12">
+        <v>30047000.0</v>
+      </c>
+      <c r="AB12">
+        <v>-34677000.0</v>
+      </c>
+      <c r="AC12">
+        <v>-8631000.0</v>
+      </c>
+      <c r="AD12">
+        <v>-4870000.0</v>
+      </c>
+      <c r="AE12">
+        <v>21700000.0</v>
+      </c>
+      <c r="AF12">
+        <v>12148000.0</v>
+      </c>
+      <c r="AG12">
+        <v>15906000.0</v>
+      </c>
+      <c r="AH12">
+        <v>36725000.0</v>
+      </c>
+      <c r="AI12">
+        <v>54779000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>22931000.0</v>
+      </c>
+      <c r="AK12">
+        <v>-13585000.0</v>
+      </c>
+      <c r="AL12">
+        <v>23417000.0</v>
+      </c>
+      <c r="AM12">
+        <v>5006000.0</v>
+      </c>
+      <c r="AN12">
+        <v>-2580000.0</v>
+      </c>
+      <c r="AO12">
+        <v>-4624000.0</v>
+      </c>
+      <c r="AP12">
+        <v>13281000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>15410000.0</v>
+      </c>
+      <c r="AR12">
+        <v>29407000.0</v>
+      </c>
+      <c r="AS12">
+        <v>15847000.0</v>
+      </c>
+      <c r="AT12">
+        <v>-22788000.0</v>
+      </c>
+      <c r="AU12">
+        <v>16446000.0</v>
+      </c>
+      <c r="AV12">
+        <v>10038000.0</v>
+      </c>
+      <c r="AW12">
+        <v>-18362000.0</v>
+      </c>
+      <c r="AX12">
+        <v>-7684000.0</v>
+      </c>
+      <c r="AY12">
+        <v>6479000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>21967000.0</v>
+      </c>
+      <c r="BA12">
+        <v>1539000.0</v>
+      </c>
+      <c r="BB12">
+        <v>16308000.0</v>
+      </c>
+      <c r="BC12">
+        <v>29238000.0</v>
+      </c>
+      <c r="BD12">
+        <v>-7108000.0</v>
+      </c>
+      <c r="BE12">
+        <v>-24180000.0</v>
+      </c>
+      <c r="BF12">
+        <v>14365000.0</v>
+      </c>
+      <c r="BG12">
+        <v>2064000.0</v>
+      </c>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12">
+        <v>392000.0</v>
+      </c>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12">
+        <v>811000.0</v>
+      </c>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12">
+        <v>4000.0</v>
+      </c>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12">
+        <v>517000.0</v>
+      </c>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12">
+        <v>36000.0</v>
+      </c>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
+      <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12"/>
+      <c r="DK12"/>
+      <c r="DL12"/>
+      <c r="DM12"/>
+      <c r="DN12"/>
+      <c r="DO12"/>
+      <c r="DP12"/>
+      <c r="DQ12"/>
+      <c r="DR12"/>
+      <c r="DS12"/>
+    </row>
+    <row r="13" spans="1:123">
+      <c r="A13" t="s">
+        <v>227</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>337242000.0</v>
+      </c>
+      <c r="M13">
+        <v>337242000.0</v>
+      </c>
+      <c r="N13">
+        <v>-236174000.0</v>
+      </c>
+      <c r="O13">
+        <v>19016000.0</v>
+      </c>
+      <c r="P13">
+        <v>423025000.0</v>
+      </c>
+      <c r="Q13">
+        <v>189322000.0</v>
+      </c>
+      <c r="R13">
+        <v>-35443000.0</v>
+      </c>
+      <c r="S13">
+        <v>213848000.0</v>
+      </c>
+      <c r="T13">
+        <v>42639000.0</v>
+      </c>
+      <c r="U13">
+        <v>-107799000.0</v>
+      </c>
+      <c r="V13">
+        <v>-148688000.0</v>
+      </c>
+      <c r="W13">
+        <v>-177213000.0</v>
+      </c>
+      <c r="X13">
+        <v>27022000.0</v>
+      </c>
+      <c r="Y13">
+        <v>96167000.0</v>
+      </c>
+      <c r="Z13">
+        <v>34255000.0</v>
+      </c>
+      <c r="AA13">
+        <v>-23476000.0</v>
+      </c>
+      <c r="AB13">
+        <v>-1278000.0</v>
+      </c>
+      <c r="AC13">
+        <v>32497000.0</v>
+      </c>
+      <c r="AD13">
+        <v>-17244000.0</v>
+      </c>
+      <c r="AE13">
+        <v>-16435000.0</v>
+      </c>
+      <c r="AF13">
+        <v>8459000.0</v>
+      </c>
+      <c r="AG13">
+        <v>-2298000.0</v>
+      </c>
+      <c r="AH13">
+        <v>16346000.0</v>
+      </c>
+      <c r="AI13">
+        <v>-26190000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>4343000.0</v>
+      </c>
+      <c r="AK13">
+        <v>9310000.0</v>
+      </c>
+      <c r="AL13">
+        <v>4345000.0</v>
+      </c>
+      <c r="AM13">
+        <v>-3189000.0</v>
+      </c>
+      <c r="AN13">
+        <v>4087000.0</v>
+      </c>
+      <c r="AO13">
+        <v>-6988000.0</v>
+      </c>
+      <c r="AP13"/>
+      <c r="AQ13">
+        <v>-636000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>19338000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
+      <c r="DQ13"/>
+      <c r="DR13"/>
+      <c r="DS13"/>
+    </row>
+    <row r="14" spans="1:123">
+      <c r="A14" t="s">
+        <v>228</v>
+      </c>
+      <c r="B14">
+        <v>38623000.0</v>
+      </c>
+      <c r="C14">
+        <v>41446000.0</v>
+      </c>
+      <c r="D14">
+        <v>49334000.0</v>
+      </c>
+      <c r="E14">
+        <v>39733000.0</v>
+      </c>
+      <c r="F14">
+        <v>35268000.0</v>
+      </c>
+      <c r="G14">
+        <v>15150000.0</v>
+      </c>
+      <c r="H14">
+        <v>13710000.0</v>
+      </c>
+      <c r="I14">
+        <v>13758000.0</v>
+      </c>
+      <c r="J14">
+        <v>14079000.0</v>
+      </c>
+      <c r="K14">
+        <v>14461000.0</v>
+      </c>
+      <c r="L14">
+        <v>14501000.0</v>
+      </c>
+      <c r="M14">
+        <v>14849000.0</v>
+      </c>
+      <c r="N14">
+        <v>15015000.0</v>
+      </c>
+      <c r="O14">
+        <v>15826000.0</v>
+      </c>
+      <c r="P14">
+        <v>15811000.0</v>
+      </c>
+      <c r="Q14">
+        <v>16776000.0</v>
+      </c>
+      <c r="R14">
+        <v>16178000.0</v>
+      </c>
+      <c r="S14">
+        <v>16033000.0</v>
+      </c>
+      <c r="T14">
+        <v>15717000.0</v>
+      </c>
+      <c r="U14">
+        <v>15912000.0</v>
+      </c>
+      <c r="V14">
+        <v>15475000.0</v>
+      </c>
+      <c r="W14">
+        <v>14896000.0</v>
+      </c>
+      <c r="X14">
+        <v>13219000.0</v>
+      </c>
+      <c r="Y14">
+        <v>10399000.0</v>
+      </c>
+      <c r="Z14">
+        <v>7853000.0</v>
+      </c>
+      <c r="AA14">
+        <v>8140000.0</v>
+      </c>
+      <c r="AB14">
+        <v>8144000.0</v>
+      </c>
+      <c r="AC14">
+        <v>8310000.0</v>
+      </c>
+      <c r="AD14">
+        <v>8527000.0</v>
+      </c>
+      <c r="AE14">
+        <v>8832000.0</v>
+      </c>
+      <c r="AF14">
+        <v>8839000.0</v>
+      </c>
+      <c r="AG14">
+        <v>9086000.0</v>
+      </c>
+      <c r="AH14">
+        <v>8939000.0</v>
+      </c>
+      <c r="AI14">
+        <v>7674000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>6966000.0</v>
+      </c>
+      <c r="AK14">
+        <v>7014000.0</v>
+      </c>
+      <c r="AL14">
+        <v>7050000.0</v>
+      </c>
+      <c r="AM14">
+        <v>5566000.0</v>
+      </c>
+      <c r="AN14">
+        <v>5451000.0</v>
+      </c>
+      <c r="AO14">
+        <v>5423000.0</v>
+      </c>
+      <c r="AP14">
+        <v>5142000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>5766000.0</v>
+      </c>
+      <c r="AR14">
+        <v>5173000.0</v>
+      </c>
+      <c r="AS14">
+        <v>5178000.0</v>
+      </c>
+      <c r="AT14">
+        <v>5353000.0</v>
+      </c>
+      <c r="AU14">
+        <v>5334000.0</v>
+      </c>
+      <c r="AV14">
+        <v>5306000.0</v>
+      </c>
+      <c r="AW14">
+        <v>5173000.0</v>
+      </c>
+      <c r="AX14">
+        <v>5367000.0</v>
+      </c>
+      <c r="AY14">
+        <v>5684000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>4865000.0</v>
+      </c>
+      <c r="BA14">
+        <v>3446000.0</v>
+      </c>
+      <c r="BB14">
+        <v>3500000.0</v>
+      </c>
+      <c r="BC14">
+        <v>3116000.0</v>
+      </c>
+      <c r="BD14">
+        <v>3081000.0</v>
+      </c>
+      <c r="BE14">
+        <v>3141000.0</v>
+      </c>
+      <c r="BF14">
+        <v>2754000.0</v>
+      </c>
+      <c r="BG14">
+        <v>2983000.0</v>
+      </c>
+      <c r="BH14">
+        <v>2691000.0</v>
+      </c>
+      <c r="BI14">
+        <v>2612000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>2481000.0</v>
+      </c>
+      <c r="BK14">
+        <v>2521000.0</v>
+      </c>
+      <c r="BL14">
+        <v>2453000.0</v>
+      </c>
+      <c r="BM14">
+        <v>2429000.0</v>
+      </c>
+      <c r="BN14">
+        <v>1887000.0</v>
+      </c>
+      <c r="BO14">
+        <v>1783000.0</v>
+      </c>
+      <c r="BP14">
+        <v>1703000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>2078000.0</v>
+      </c>
+      <c r="BR14">
+        <v>1310000.0</v>
+      </c>
+      <c r="BS14">
+        <v>1280000.0</v>
+      </c>
+      <c r="BT14">
+        <v>1270000.0</v>
+      </c>
+      <c r="BU14">
+        <v>1226000.0</v>
+      </c>
+      <c r="BV14">
+        <v>1223000.0</v>
+      </c>
+      <c r="BW14">
+        <v>1176000.0</v>
+      </c>
+      <c r="BX14">
+        <v>1095000.0</v>
+      </c>
+      <c r="BY14">
+        <v>1173000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>880000.0</v>
+      </c>
+      <c r="CA14">
+        <v>784000.0</v>
+      </c>
+      <c r="CB14">
+        <v>895000.0</v>
+      </c>
+      <c r="CC14">
+        <v>734000.0</v>
+      </c>
+      <c r="CD14">
+        <v>758000.0</v>
+      </c>
+      <c r="CE14">
+        <v>1171000.0</v>
+      </c>
+      <c r="CF14">
+        <v>734000.0</v>
+      </c>
+      <c r="CG14">
+        <v>755000.0</v>
+      </c>
+      <c r="CH14">
+        <v>706000.0</v>
+      </c>
+      <c r="CI14">
+        <v>917000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>827000.0</v>
+      </c>
+      <c r="CK14">
+        <v>744000.0</v>
+      </c>
+      <c r="CL14">
+        <v>741000.0</v>
+      </c>
+      <c r="CM14">
+        <v>733000.0</v>
+      </c>
+      <c r="CN14">
+        <v>1227000.0</v>
+      </c>
+      <c r="CO14">
+        <v>852000.0</v>
+      </c>
+      <c r="CP14">
+        <v>740000.0</v>
+      </c>
+      <c r="CQ14">
+        <v>1300000.0</v>
+      </c>
+      <c r="CR14">
+        <v>942000.0</v>
+      </c>
+      <c r="CS14">
+        <v>-322000.0</v>
+      </c>
+      <c r="CT14">
+        <v>1047000.0</v>
+      </c>
+      <c r="CU14">
+        <v>1320000.0</v>
+      </c>
+      <c r="CV14">
+        <v>400000.0</v>
+      </c>
+      <c r="CW14">
+        <v>348000.0</v>
+      </c>
+      <c r="CX14">
+        <v>371000.0</v>
+      </c>
+      <c r="CY14">
+        <v>1403000.0</v>
+      </c>
+      <c r="CZ14">
+        <v>17000.0</v>
+      </c>
+      <c r="DA14">
+        <v>743000.0</v>
+      </c>
+      <c r="DB14">
+        <v>391000.0</v>
+      </c>
+      <c r="DC14">
+        <v>600000.0</v>
+      </c>
+      <c r="DD14">
+        <v>582000.0</v>
+      </c>
+      <c r="DE14">
+        <v>318000.0</v>
+      </c>
+      <c r="DF14">
+        <v>600000.0</v>
+      </c>
+      <c r="DG14">
+        <v>500000.0</v>
+      </c>
+      <c r="DH14">
+        <v>800000.0</v>
+      </c>
+      <c r="DI14">
+        <v>700000.0</v>
+      </c>
+      <c r="DJ14">
+        <v>200000.0</v>
+      </c>
+      <c r="DK14">
+        <v>600000.0</v>
+      </c>
+      <c r="DL14">
+        <v>400000.0</v>
+      </c>
+      <c r="DM14">
+        <v>500000.0</v>
+      </c>
+      <c r="DN14">
+        <v>400000.0</v>
+      </c>
+      <c r="DO14">
+        <v>500000.0</v>
+      </c>
+      <c r="DP14">
+        <v>500000.0</v>
+      </c>
+      <c r="DQ14">
+        <v>300000.0</v>
+      </c>
+      <c r="DR14">
+        <v>400000.0</v>
+      </c>
+      <c r="DS14">
+        <v>400000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:123">
+      <c r="A15" t="s">
+        <v>229</v>
+      </c>
+      <c r="B15">
+        <v>60097000.0</v>
+      </c>
+      <c r="C15">
+        <v>60012000.0</v>
+      </c>
+      <c r="D15">
+        <v>60648000.0</v>
+      </c>
+      <c r="E15">
+        <v>54809000.0</v>
+      </c>
+      <c r="F15">
+        <v>55834000.0</v>
+      </c>
+      <c r="G15">
+        <v>41243000.0</v>
+      </c>
+      <c r="H15">
+        <v>41238000.0</v>
+      </c>
+      <c r="I15">
+        <v>39652000.0</v>
+      </c>
+      <c r="J15">
+        <v>40761000.0</v>
+      </c>
+      <c r="K15">
+        <v>39705000.0</v>
+      </c>
+      <c r="L15">
+        <v>39572000.0</v>
+      </c>
+      <c r="M15">
+        <v>38574000.0</v>
+      </c>
+      <c r="N15">
+        <v>38333000.0</v>
+      </c>
+      <c r="O15">
+        <v>37873000.0</v>
+      </c>
+      <c r="P15">
+        <v>37860000.0</v>
+      </c>
+      <c r="Q15">
+        <v>37009000.0</v>
+      </c>
+      <c r="R15">
+        <v>33922000.0</v>
+      </c>
+      <c r="S15">
+        <v>34233000.0</v>
+      </c>
+      <c r="T15">
+        <v>34328000.0</v>
+      </c>
+      <c r="U15">
+        <v>33328000.0</v>
+      </c>
+      <c r="V15">
+        <v>33448000.0</v>
+      </c>
+      <c r="W15">
+        <v>33349000.0</v>
+      </c>
+      <c r="X15">
+        <v>33334000.0</v>
+      </c>
+      <c r="Y15">
+        <v>15733000.0</v>
+      </c>
+      <c r="Z15">
+        <v>15840000.0</v>
+      </c>
+      <c r="AA15">
+        <v>15521000.0</v>
+      </c>
+      <c r="AB15">
+        <v>14684000.0</v>
+      </c>
+      <c r="AC15">
+        <v>14050000.0</v>
+      </c>
+      <c r="AD15">
+        <v>13441000.0</v>
+      </c>
+      <c r="AE15">
+        <v>13051000.0</v>
+      </c>
+      <c r="AF15">
+        <v>12855000.0</v>
+      </c>
+      <c r="AG15">
+        <v>12513000.0</v>
+      </c>
+      <c r="AH15">
+        <v>12138000.0</v>
+      </c>
+      <c r="AI15">
+        <v>9667000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>9659000.0</v>
+      </c>
+      <c r="AK15">
+        <v>9651000.0</v>
+      </c>
+      <c r="AL15">
+        <v>9646000.0</v>
+      </c>
+      <c r="AM15">
+        <v>7751000.0</v>
+      </c>
+      <c r="AN15">
+        <v>7505000.0</v>
+      </c>
+      <c r="AO15">
+        <v>7258000.0</v>
+      </c>
+      <c r="AP15">
+        <v>6771000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>6297000.0</v>
+      </c>
+      <c r="AR15">
+        <v>6050000.0</v>
+      </c>
+      <c r="AS15">
+        <v>5807000.0</v>
+      </c>
+      <c r="AT15">
+        <v>5556000.0</v>
+      </c>
+      <c r="AU15">
+        <v>5311000.0</v>
+      </c>
+      <c r="AV15">
+        <v>5068000.0</v>
+      </c>
+      <c r="AW15">
+        <v>4827000.0</v>
+      </c>
+      <c r="AX15">
+        <v>5652000.0</v>
+      </c>
+      <c r="AY15">
+        <v>5387000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>5114000.0</v>
+      </c>
+      <c r="BA15">
+        <v>3065000.0</v>
+      </c>
+      <c r="BB15">
+        <v>3062000.0</v>
+      </c>
+      <c r="BC15">
+        <v>2722000.0</v>
+      </c>
+      <c r="BD15">
+        <v>2569000.0</v>
+      </c>
+      <c r="BE15">
+        <v>2564000.0</v>
+      </c>
+      <c r="BF15">
+        <v>2389000.0</v>
+      </c>
+      <c r="BG15">
+        <v>2383000.0</v>
+      </c>
+      <c r="BH15">
+        <v>2379000.0</v>
+      </c>
+      <c r="BI15">
+        <v>2381000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>2371000.0</v>
+      </c>
+      <c r="BK15">
+        <v>2172000.0</v>
+      </c>
+      <c r="BL15">
+        <v>2172000.0</v>
+      </c>
+      <c r="BM15">
+        <v>2173000.0</v>
+      </c>
+      <c r="BN15">
+        <v>2163000.0</v>
+      </c>
+      <c r="BO15">
+        <v>2165000.0</v>
+      </c>
+      <c r="BP15">
+        <v>2160000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>2781000.0</v>
+      </c>
+      <c r="BR15">
+        <v>2186000.0</v>
+      </c>
+      <c r="BS15">
+        <v>1912000.0</v>
+      </c>
+      <c r="BT15">
+        <v>1737000.0</v>
+      </c>
+      <c r="BU15">
+        <v>1733000.0</v>
+      </c>
+      <c r="BV15">
+        <v>1731000.0</v>
+      </c>
+      <c r="BW15">
+        <v>1566000.0</v>
+      </c>
+      <c r="BX15">
+        <v>1565000.0</v>
+      </c>
+      <c r="BY15">
+        <v>1563000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>1533000.0</v>
+      </c>
+      <c r="CA15">
+        <v>1483000.0</v>
+      </c>
+      <c r="CB15">
+        <v>1479000.0</v>
+      </c>
+      <c r="CC15">
+        <v>1476000.0</v>
+      </c>
+      <c r="CD15">
+        <v>1473000.0</v>
+      </c>
+      <c r="CE15">
+        <v>1373000.0</v>
+      </c>
+      <c r="CF15">
+        <v>1414000.0</v>
+      </c>
+      <c r="CG15">
+        <v>1371000.0</v>
+      </c>
+      <c r="CH15">
+        <v>1369000.0</v>
+      </c>
+      <c r="CI15">
+        <v>1301000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>1303000.0</v>
+      </c>
+      <c r="CK15">
+        <v>1312000.0</v>
+      </c>
+      <c r="CL15">
+        <v>1312000.0</v>
+      </c>
+      <c r="CM15">
+        <v>1307000.0</v>
+      </c>
+      <c r="CN15">
+        <v>1307000.0</v>
+      </c>
+      <c r="CO15">
+        <v>1228000.0</v>
+      </c>
+      <c r="CP15">
+        <v>1228000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>1145000.0</v>
+      </c>
+      <c r="CR15">
+        <v>1115000.0</v>
+      </c>
+      <c r="CS15">
+        <v>1116000.0</v>
+      </c>
+      <c r="CT15">
+        <v>1044000.0</v>
+      </c>
+      <c r="CU15">
+        <v>1050000.0</v>
+      </c>
+      <c r="CV15">
+        <v>984000.0</v>
+      </c>
+      <c r="CW15">
+        <v>982000.0</v>
+      </c>
+      <c r="CX15">
+        <v>984000.0</v>
+      </c>
+      <c r="CY15">
+        <v>985000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>986000.0</v>
+      </c>
+      <c r="DA15">
+        <v>915000.0</v>
+      </c>
+      <c r="DB15">
+        <v>915000.0</v>
+      </c>
+      <c r="DC15">
+        <v>900000.0</v>
+      </c>
+      <c r="DD15">
+        <v>784000.0</v>
+      </c>
+      <c r="DE15">
+        <v>716000.0</v>
+      </c>
+      <c r="DF15">
+        <v>800000.0</v>
+      </c>
+      <c r="DG15">
+        <v>700000.0</v>
+      </c>
+      <c r="DH15">
+        <v>700000.0</v>
+      </c>
+      <c r="DI15">
+        <v>500000.0</v>
+      </c>
+      <c r="DJ15">
+        <v>600000.0</v>
+      </c>
+      <c r="DK15">
+        <v>600000.0</v>
+      </c>
+      <c r="DL15">
+        <v>500000.0</v>
+      </c>
+      <c r="DM15">
+        <v>500000.0</v>
+      </c>
+      <c r="DN15">
+        <v>500000.0</v>
+      </c>
+      <c r="DO15">
+        <v>500000.0</v>
+      </c>
+      <c r="DP15">
+        <v>400000.0</v>
+      </c>
+      <c r="DQ15">
+        <v>400000.0</v>
+      </c>
+      <c r="DR15">
+        <v>400000.0</v>
+      </c>
+      <c r="DS15">
+        <v>400000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:123">
+      <c r="A16" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16">
+        <v>2867082000.0</v>
+      </c>
+      <c r="C16">
+        <v>3172483000.0</v>
+      </c>
+      <c r="D16">
+        <v>3144455000.0</v>
+      </c>
+      <c r="E16">
+        <v>3464106000.0</v>
+      </c>
+      <c r="F16">
+        <v>3299690000.0</v>
+      </c>
+      <c r="G16">
+        <v>1392067000.0</v>
+      </c>
+      <c r="H16">
+        <v>1212679000.0</v>
+      </c>
+      <c r="I16">
+        <v>1117166000.0</v>
+      </c>
+      <c r="J16">
+        <v>1209457000.0</v>
+      </c>
+      <c r="K16">
+        <v>998877000.0</v>
+      </c>
+      <c r="L16">
+        <v>1329137000.0</v>
+      </c>
+      <c r="M16">
+        <v>1513749000.0</v>
+      </c>
+      <c r="N16">
+        <v>1996662000.0</v>
+      </c>
+      <c r="O16">
+        <v>1312563000.0</v>
+      </c>
+      <c r="P16">
+        <v>2924209000.0</v>
+      </c>
+      <c r="Q16">
+        <v>4821006000.0</v>
+      </c>
+      <c r="R16">
+        <v>6192791000.0</v>
+      </c>
+      <c r="S16">
+        <v>6843147000.0</v>
+      </c>
+      <c r="T16">
+        <v>6298323000.0</v>
+      </c>
+      <c r="U16">
+        <v>6404512000.0</v>
+      </c>
+      <c r="V16">
+        <v>5974137000.0</v>
+      </c>
+      <c r="W16">
+        <v>4609255000.0</v>
+      </c>
+      <c r="X16">
+        <v>4471639000.0</v>
+      </c>
+      <c r="Y16">
+        <v>4363708000.0</v>
+      </c>
+      <c r="Z16">
+        <v>1262836000.0</v>
+      </c>
+      <c r="AA16">
+        <v>688704000.0</v>
+      </c>
+      <c r="AB16">
+        <v>719194000.0</v>
+      </c>
+      <c r="AC16">
+        <v>851971000.0</v>
+      </c>
+      <c r="AD16">
+        <v>949591000.0</v>
+      </c>
+      <c r="AE16">
+        <v>408983000.0</v>
+      </c>
+      <c r="AF16">
+        <v>307309000.0</v>
+      </c>
+      <c r="AG16">
+        <v>396849000.0</v>
+      </c>
+      <c r="AH16">
+        <v>644504000.0</v>
+      </c>
+      <c r="AI16">
+        <v>377627000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>403934000.0</v>
+      </c>
+      <c r="AK16">
+        <v>431890000.0</v>
+      </c>
+      <c r="AL16">
+        <v>663126000.0</v>
+      </c>
+      <c r="AM16">
+        <v>374448000.0</v>
+      </c>
+      <c r="AN16">
+        <v>507517000.0</v>
+      </c>
+      <c r="AO16">
+        <v>481912000.0</v>
+      </c>
+      <c r="AP16">
+        <v>697277000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>695794000.0</v>
+      </c>
+      <c r="AR16">
+        <v>889380000.0</v>
+      </c>
+      <c r="AS16">
+        <v>593382000.0</v>
+      </c>
+      <c r="AT16">
+        <v>630734000.0</v>
+      </c>
+      <c r="AU16">
+        <v>417869000.0</v>
+      </c>
+      <c r="AV16">
+        <v>503028000.0</v>
+      </c>
+      <c r="AW16">
+        <v>589523000.0</v>
+      </c>
+      <c r="AX16">
+        <v>612615000.0</v>
+      </c>
+      <c r="AY16">
+        <v>479461000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>645171000.0</v>
+      </c>
+      <c r="BA16">
+        <v>436481000.0</v>
+      </c>
+      <c r="BB16">
+        <v>495869000.0</v>
+      </c>
+      <c r="BC16">
+        <v>380730000.0</v>
+      </c>
+      <c r="BD16">
+        <v>278064000.0</v>
+      </c>
+      <c r="BE16">
+        <v>309919000.0</v>
+      </c>
+      <c r="BF16">
+        <v>403222000.0</v>
+      </c>
+      <c r="BG16">
+        <v>171425000.0</v>
+      </c>
+      <c r="BH16">
+        <v>158769000.0</v>
+      </c>
+      <c r="BI16">
+        <v>249067000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>412624000.0</v>
+      </c>
+      <c r="BK16">
+        <v>237099000.0</v>
+      </c>
+      <c r="BL16">
+        <v>173190000.0</v>
+      </c>
+      <c r="BM16">
+        <v>187025000.0</v>
+      </c>
+      <c r="BN16">
+        <v>238097000.0</v>
+      </c>
+      <c r="BO16">
+        <v>104908000.0</v>
+      </c>
+      <c r="BP16">
+        <v>175415000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>157092000.0</v>
+      </c>
+      <c r="BR16">
+        <v>130079000.0</v>
+      </c>
+      <c r="BS16">
+        <v>49465000.0</v>
+      </c>
+      <c r="BT16">
+        <v>80137000.0</v>
+      </c>
+      <c r="BU16">
+        <v>105005000.0</v>
+      </c>
+      <c r="BV16">
+        <v>112898000.0</v>
+      </c>
+      <c r="BW16">
+        <v>95333000.0</v>
+      </c>
+      <c r="BX16">
+        <v>60361000.0</v>
+      </c>
+      <c r="BY16">
+        <v>98024000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>99922000.0</v>
+      </c>
+      <c r="CA16">
+        <v>78406000.0</v>
+      </c>
+      <c r="CB16">
+        <v>106531000.0</v>
+      </c>
+      <c r="CC16">
+        <v>89293000.0</v>
+      </c>
+      <c r="CD16">
+        <v>116386000.0</v>
+      </c>
+      <c r="CE16">
+        <v>103134000.0</v>
+      </c>
+      <c r="CF16">
+        <v>113357000.0</v>
+      </c>
+      <c r="CG16">
+        <v>103675000.0</v>
+      </c>
+      <c r="CH16">
+        <v>98695000.0</v>
+      </c>
+      <c r="CI16">
+        <v>57137000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>54909000.0</v>
+      </c>
+      <c r="CK16">
+        <v>45920000.0</v>
+      </c>
+      <c r="CL16">
+        <v>77374000.0</v>
+      </c>
+      <c r="CM16">
+        <v>47124000.0</v>
+      </c>
+      <c r="CN16">
+        <v>37614000.0</v>
+      </c>
+      <c r="CO16">
+        <v>50411000.0</v>
+      </c>
+      <c r="CP16">
+        <v>74176000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>40514000.0</v>
+      </c>
+      <c r="CR16">
+        <v>61507000.0</v>
+      </c>
+      <c r="CS16">
+        <v>43612000.0</v>
+      </c>
+      <c r="CT16">
+        <v>101331000.0</v>
+      </c>
+      <c r="CU16">
+        <v>41175000.0</v>
+      </c>
+      <c r="CV16">
+        <v>39120000.0</v>
+      </c>
+      <c r="CW16">
+        <v>64349000.0</v>
+      </c>
+      <c r="CX16">
+        <v>36892000.0</v>
+      </c>
+      <c r="CY16">
+        <v>32001000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>32149000.0</v>
+      </c>
+      <c r="DA16">
+        <v>36104000.0</v>
+      </c>
+      <c r="DB16">
+        <v>33258000.0</v>
+      </c>
+      <c r="DC16">
+        <v>41300000.0</v>
+      </c>
+      <c r="DD16">
+        <v>32000000.0</v>
+      </c>
+      <c r="DE16">
+        <v>48208000.0</v>
+      </c>
+      <c r="DF16">
+        <v>37900000.0</v>
+      </c>
+      <c r="DG16">
+        <v>6900000.0</v>
+      </c>
+      <c r="DH16">
+        <v>47500000.0</v>
+      </c>
+      <c r="DI16">
+        <v>13700000.0</v>
+      </c>
+      <c r="DJ16">
+        <v>63200000.0</v>
+      </c>
+      <c r="DK16">
+        <v>4300000.0</v>
+      </c>
+      <c r="DL16">
+        <v>15600000.0</v>
+      </c>
+      <c r="DM16">
+        <v>8300000.0</v>
+      </c>
+      <c r="DN16">
+        <v>61100000.0</v>
+      </c>
+      <c r="DO16">
+        <v>200000.0</v>
+      </c>
+      <c r="DP16">
+        <v>4100000.0</v>
+      </c>
+      <c r="DQ16">
+        <v>1500000.0</v>
+      </c>
+      <c r="DR16">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DS16">
+        <v>2800000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:123">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>231</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -9885,306 +42522,594 @@
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
     </row>
     <row r="18" spans="1:123">
       <c r="A18" t="s">
-        <v>48</v>
-[...30 lines deleted...]
-      <c r="AE18"/>
+        <v>232</v>
+      </c>
+      <c r="B18">
+        <v>282956000.0</v>
+      </c>
+      <c r="C18">
+        <v>85115000.0</v>
+      </c>
+      <c r="D18">
+        <v>155375000.0</v>
+      </c>
+      <c r="E18">
+        <v>52498000.0</v>
+      </c>
+      <c r="F18">
+        <v>-139082000.0</v>
+      </c>
+      <c r="G18">
+        <v>340876000.0</v>
+      </c>
+      <c r="H18">
+        <v>-254204000.0</v>
+      </c>
+      <c r="I18">
+        <v>117333000.0</v>
+      </c>
+      <c r="J18">
+        <v>272148000.0</v>
+      </c>
+      <c r="K18">
+        <v>-286832000.0</v>
+      </c>
+      <c r="L18">
+        <v>438082000.0</v>
+      </c>
+      <c r="M18">
+        <v>304883000.0</v>
+      </c>
+      <c r="N18">
+        <v>51739000.0</v>
+      </c>
+      <c r="O18">
+        <v>1142806000.0</v>
+      </c>
+      <c r="P18">
+        <v>605385000.0</v>
+      </c>
+      <c r="Q18">
+        <v>383568000.0</v>
+      </c>
+      <c r="R18">
+        <v>573786000.0</v>
+      </c>
+      <c r="S18">
+        <v>106241000.0</v>
+      </c>
+      <c r="T18">
+        <v>171830000.0</v>
+      </c>
+      <c r="U18">
+        <v>-62679000.0</v>
+      </c>
+      <c r="V18">
+        <v>293455000.0</v>
+      </c>
+      <c r="W18">
+        <v>176919000.0</v>
+      </c>
+      <c r="X18">
+        <v>282308000.0</v>
+      </c>
+      <c r="Y18">
+        <v>21896000.0</v>
+      </c>
+      <c r="Z18">
+        <v>38890000.0</v>
+      </c>
+      <c r="AA18">
+        <v>47733000.0</v>
+      </c>
+      <c r="AB18">
+        <v>24033000.0</v>
+      </c>
+      <c r="AC18">
+        <v>58063000.0</v>
+      </c>
+      <c r="AD18">
+        <v>34078000.0</v>
+      </c>
+      <c r="AE18">
+        <v>54894000.0</v>
+      </c>
       <c r="AF18">
-        <v>0.0</v>
+        <v>61361000.0</v>
       </c>
       <c r="AG18">
-        <v>0.0</v>
+        <v>50788000.0</v>
       </c>
       <c r="AH18">
-        <v>0.0</v>
+        <v>102130000.0</v>
       </c>
       <c r="AI18">
-        <v>0.0</v>
+        <v>43889000.0</v>
       </c>
       <c r="AJ18">
-        <v>0.0</v>
+        <v>69738000.0</v>
       </c>
       <c r="AK18">
-        <v>0.0</v>
+        <v>32053000.0</v>
       </c>
       <c r="AL18">
-        <v>0.0</v>
+        <v>37047000.0</v>
       </c>
       <c r="AM18">
-        <v>0.0</v>
+        <v>18017000.0</v>
       </c>
       <c r="AN18">
-        <v>0.0</v>
+        <v>33726000.0</v>
       </c>
       <c r="AO18">
-        <v>0.0</v>
+        <v>19396000.0</v>
       </c>
       <c r="AP18">
-        <v>0.0</v>
+        <v>41076000.0</v>
       </c>
       <c r="AQ18">
-        <v>0.0</v>
+        <v>33435000.0</v>
       </c>
       <c r="AR18">
-        <v>0.0</v>
+        <v>74108000.0</v>
       </c>
       <c r="AS18">
-        <v>0.0</v>
+        <v>50165000.0</v>
       </c>
       <c r="AT18">
-        <v>0.0</v>
+        <v>13935000.0</v>
       </c>
       <c r="AU18">
-        <v>0.0</v>
+        <v>21128000.0</v>
       </c>
       <c r="AV18">
-        <v>0.0</v>
+        <v>27663000.0</v>
       </c>
       <c r="AW18">
-        <v>0.0</v>
+        <v>27436000.0</v>
       </c>
       <c r="AX18">
-        <v>0.0</v>
+        <v>26312000.0</v>
       </c>
       <c r="AY18">
-        <v>0.0</v>
+        <v>44055000.0</v>
       </c>
       <c r="AZ18">
-        <v>0.0</v>
+        <v>76502000.0</v>
       </c>
       <c r="BA18">
-        <v>0.0</v>
+        <v>67631000.0</v>
       </c>
       <c r="BB18">
-        <v>0.0</v>
+        <v>19437000.0</v>
       </c>
       <c r="BC18">
-        <v>0.0</v>
+        <v>85340000.0</v>
       </c>
       <c r="BD18">
-        <v>0.0</v>
+        <v>1493000.0</v>
       </c>
       <c r="BE18">
-        <v>0.0</v>
+        <v>-20803000.0</v>
       </c>
       <c r="BF18">
-        <v>0.0</v>
+        <v>43963000.0</v>
       </c>
       <c r="BG18">
-        <v>0.0</v>
+        <v>31954000.0</v>
       </c>
       <c r="BH18">
-        <v>0.0</v>
+        <v>15200000.0</v>
       </c>
       <c r="BI18">
-        <v>0.0</v>
-[...62 lines deleted...]
-      <c r="DS18"/>
+        <v>425000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>42258000.0</v>
+      </c>
+      <c r="BK18">
+        <v>46391000.0</v>
+      </c>
+      <c r="BL18">
+        <v>-36488000.0</v>
+      </c>
+      <c r="BM18">
+        <v>16961000.0</v>
+      </c>
+      <c r="BN18">
+        <v>-4322000.0</v>
+      </c>
+      <c r="BO18">
+        <v>6133000.0</v>
+      </c>
+      <c r="BP18">
+        <v>48692000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-380000.0</v>
+      </c>
+      <c r="BR18">
+        <v>-20370000.0</v>
+      </c>
+      <c r="BS18">
+        <v>-2737000.0</v>
+      </c>
+      <c r="BT18">
+        <v>9883000.0</v>
+      </c>
+      <c r="BU18">
+        <v>9884000.0</v>
+      </c>
+      <c r="BV18">
+        <v>-1451000.0</v>
+      </c>
+      <c r="BW18">
+        <v>541000.0</v>
+      </c>
+      <c r="BX18">
+        <v>16340000.0</v>
+      </c>
+      <c r="BY18">
+        <v>12708000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>-3585000.0</v>
+      </c>
+      <c r="CA18">
+        <v>-4240000.0</v>
+      </c>
+      <c r="CB18">
+        <v>12980000.0</v>
+      </c>
+      <c r="CC18">
+        <v>-2832000.0</v>
+      </c>
+      <c r="CD18">
+        <v>-3334000.0</v>
+      </c>
+      <c r="CE18">
+        <v>18178000.0</v>
+      </c>
+      <c r="CF18">
+        <v>2367000.0</v>
+      </c>
+      <c r="CG18">
+        <v>-1851000.0</v>
+      </c>
+      <c r="CH18">
+        <v>1687000.0</v>
+      </c>
+      <c r="CI18">
+        <v>6958000.0</v>
+      </c>
+      <c r="CJ18">
+        <v>-2804000.0</v>
+      </c>
+      <c r="CK18">
+        <v>7707000.0</v>
+      </c>
+      <c r="CL18">
+        <v>-429000.0</v>
+      </c>
+      <c r="CM18">
+        <v>25814000.0</v>
+      </c>
+      <c r="CN18">
+        <v>21624000.0</v>
+      </c>
+      <c r="CO18">
+        <v>-20990000.0</v>
+      </c>
+      <c r="CP18">
+        <v>8952000.0</v>
+      </c>
+      <c r="CQ18">
+        <v>-19819000.0</v>
+      </c>
+      <c r="CR18">
+        <v>-8991000.0</v>
+      </c>
+      <c r="CS18">
+        <v>1815000.0</v>
+      </c>
+      <c r="CT18">
+        <v>13798000.0</v>
+      </c>
+      <c r="CU18">
+        <v>-13140000.0</v>
+      </c>
+      <c r="CV18">
+        <v>-1276000.0</v>
+      </c>
+      <c r="CW18">
+        <v>-1658000.0</v>
+      </c>
+      <c r="CX18">
+        <v>9273000.0</v>
+      </c>
+      <c r="CY18">
+        <v>2609000.0</v>
+      </c>
+      <c r="CZ18">
+        <v>2600000.0</v>
+      </c>
+      <c r="DA18">
+        <v>1810000.0</v>
+      </c>
+      <c r="DB18">
+        <v>2600000.0</v>
+      </c>
+      <c r="DC18">
+        <v>1400000.0</v>
+      </c>
+      <c r="DD18">
+        <v>-2904000.0</v>
+      </c>
+      <c r="DE18">
+        <v>-596000.0</v>
+      </c>
+      <c r="DF18">
+        <v>2100000.0</v>
+      </c>
+      <c r="DG18">
+        <v>800000.0</v>
+      </c>
+      <c r="DH18">
+        <v>1200000.0</v>
+      </c>
+      <c r="DI18">
+        <v>4300000.0</v>
+      </c>
+      <c r="DJ18">
+        <v>2000000.0</v>
+      </c>
+      <c r="DK18">
+        <v>1300000.0</v>
+      </c>
+      <c r="DL18">
+        <v>2800000.0</v>
+      </c>
+      <c r="DM18">
+        <v>1500000.0</v>
+      </c>
+      <c r="DN18">
+        <v>2100000.0</v>
+      </c>
+      <c r="DO18">
+        <v>2100000.0</v>
+      </c>
+      <c r="DP18">
+        <v>2200000.0</v>
+      </c>
+      <c r="DQ18">
+        <v>1700000.0</v>
+      </c>
+      <c r="DR18">
+        <v>2500000.0</v>
+      </c>
+      <c r="DS18">
+        <v>1900000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:123">
       <c r="A19" t="s">
-        <v>49</v>
-[...24 lines deleted...]
-      <c r="Y19"/>
+        <v>233</v>
+      </c>
+      <c r="B19">
+        <v>-232498000.0</v>
+      </c>
+      <c r="C19">
+        <v>-182264000.0</v>
+      </c>
+      <c r="D19">
+        <v>-274454000.0</v>
+      </c>
+      <c r="E19">
+        <v>-510551000.0</v>
+      </c>
+      <c r="F19">
+        <v>1865176000.0</v>
+      </c>
+      <c r="G19">
+        <v>-236103000.0</v>
+      </c>
+      <c r="H19">
+        <v>-156096000.0</v>
+      </c>
+      <c r="I19">
+        <v>-388025000.0</v>
+      </c>
+      <c r="J19">
+        <v>-105955000.0</v>
+      </c>
+      <c r="K19">
+        <v>-200404000.0</v>
+      </c>
+      <c r="L19">
+        <v>177340000.0</v>
+      </c>
+      <c r="M19">
+        <v>-624466000.0</v>
+      </c>
+      <c r="N19">
+        <v>-268332000.0</v>
+      </c>
+      <c r="O19">
+        <v>-1169511000.0</v>
+      </c>
+      <c r="P19">
+        <v>58962000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-1357644000.0</v>
+      </c>
+      <c r="R19">
+        <v>-1663946000.0</v>
+      </c>
+      <c r="S19">
+        <v>-910273000.0</v>
+      </c>
+      <c r="T19">
+        <v>-507746000.0</v>
+      </c>
+      <c r="U19">
+        <v>-428892000.0</v>
+      </c>
+      <c r="V19">
+        <v>-712412000.0</v>
+      </c>
+      <c r="W19">
+        <v>-124906000.0</v>
+      </c>
+      <c r="X19">
+        <v>-151385000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-951493000.0</v>
+      </c>
       <c r="Z19">
-        <v>3108969000.0</v>
+        <v>-118171000.0</v>
       </c>
       <c r="AA19">
-        <v>2491219000.0</v>
+        <v>-238086000.0</v>
       </c>
       <c r="AB19">
-        <v>2410488000.0</v>
+        <v>-155392000.0</v>
       </c>
       <c r="AC19">
-        <v>2414536000.0</v>
+        <v>-322515000.0</v>
       </c>
       <c r="AD19">
-        <v>2263896000.0</v>
-[...28 lines deleted...]
-      <c r="BF19"/>
+        <v>-74949000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-56983000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-61030000.0</v>
+      </c>
+      <c r="AG19">
+        <v>-138542000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-25145000.0</v>
+      </c>
+      <c r="AI19">
+        <v>11282000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>-62982000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-229595000.0</v>
+      </c>
+      <c r="AL19">
+        <v>31629000.0</v>
+      </c>
+      <c r="AM19">
+        <v>-249741000.0</v>
+      </c>
+      <c r="AN19">
+        <v>-51708000.0</v>
+      </c>
+      <c r="AO19">
+        <v>-263379000.0</v>
+      </c>
+      <c r="AP19">
+        <v>-121578000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>-132850000.0</v>
+      </c>
+      <c r="AR19">
+        <v>-40539000.0</v>
+      </c>
+      <c r="AS19">
+        <v>-40924000.0</v>
+      </c>
+      <c r="AT19">
+        <v>3952000.0</v>
+      </c>
+      <c r="AU19">
+        <v>534000.0</v>
+      </c>
+      <c r="AV19">
+        <v>-13196000.0</v>
+      </c>
+      <c r="AW19">
+        <v>2757000.0</v>
+      </c>
+      <c r="AX19">
+        <v>1000000.0</v>
+      </c>
+      <c r="AY19">
+        <v>-145266000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>188329000.0</v>
+      </c>
+      <c r="BA19">
+        <v>-12722000.0</v>
+      </c>
+      <c r="BB19">
+        <v>22411000.0</v>
+      </c>
+      <c r="BC19">
+        <v>14172000.0</v>
+      </c>
+      <c r="BD19">
+        <v>11986000.0</v>
+      </c>
+      <c r="BE19">
+        <v>23318000.0</v>
+      </c>
+      <c r="BF19">
+        <v>-34291000.0</v>
+      </c>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
@@ -10209,32789 +43134,51 @@
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
     </row>
     <row r="20" spans="1:123">
       <c r="A20" t="s">
-        <v>50</v>
-[...26296 lines deleted...]
-      <c r="A21" t="s">
         <v>234</v>
-      </c>
-[...6438 lines deleted...]
-        <v>233</v>
       </c>
       <c r="B20">
         <v>1395000.0</v>
       </c>
       <c r="C20">
         <v>2429000.0</v>
       </c>
       <c r="D20">
         <v>1258000.0</v>
       </c>
       <c r="E20">
         <v>1237000.0</v>
       </c>
       <c r="F20">
         <v>93000.0</v>
       </c>
       <c r="G20">
         <v>1567000.0</v>
       </c>
       <c r="H20">
         <v>847000.0</v>
       </c>
       <c r="I20">
         <v>823000.0</v>
       </c>
@@ -43104,51 +43291,51 @@
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
     </row>
     <row r="21" spans="1:123">
       <c r="A21" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-404917000.0</v>
       </c>
       <c r="E21">
         <v>345039000.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>-300000000.0</v>
       </c>
       <c r="H21">
         <v>0.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -43339,51 +43526,51 @@
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
     </row>
     <row r="22" spans="1:123">
       <c r="A22" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B22">
         <v>225820000.0</v>
       </c>
       <c r="C22">
         <v>247722000.0</v>
       </c>
       <c r="D22">
         <v>246641000.0</v>
       </c>
       <c r="E22">
         <v>215224000.0</v>
       </c>
       <c r="F22">
         <v>89080000.0</v>
       </c>
       <c r="G22">
         <v>144178000.0</v>
       </c>
       <c r="H22">
         <v>143179000.0</v>
       </c>
       <c r="I22">
         <v>132370000.0</v>
       </c>
@@ -43710,78 +43897,78 @@
       </c>
       <c r="DM22">
         <v>1600000.0</v>
       </c>
       <c r="DN22">
         <v>1600000.0</v>
       </c>
       <c r="DO22">
         <v>1300000.0</v>
       </c>
       <c r="DP22">
         <v>1400000.0</v>
       </c>
       <c r="DQ22">
         <v>1400000.0</v>
       </c>
       <c r="DR22">
         <v>1400000.0</v>
       </c>
       <c r="DS22">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:123">
       <c r="A23" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B23">
         <v>727950000.0</v>
       </c>
       <c r="C23">
         <v>1070315000.0</v>
       </c>
       <c r="D23">
         <v>339698000.0</v>
       </c>
       <c r="E23">
-        <v>310988000.0</v>
+        <v>359764000.0</v>
       </c>
       <c r="F23">
-        <v>235624000.0</v>
+        <v>70869000.0</v>
       </c>
       <c r="G23">
         <v>400950000.0</v>
       </c>
       <c r="H23">
-        <v>539417000.0</v>
+        <v>539946000.0</v>
       </c>
       <c r="I23">
         <v>-92118000.0</v>
       </c>
       <c r="J23">
-        <v>195575000.0</v>
+        <v>129678000.0</v>
       </c>
       <c r="K23">
         <v>91407000.0</v>
       </c>
       <c r="L23">
         <v>125740000.0</v>
       </c>
       <c r="M23">
         <v>3078658000.0</v>
       </c>
       <c r="N23">
         <v>2190314000.0</v>
       </c>
       <c r="O23">
         <v>-1303212000.0</v>
       </c>
       <c r="P23">
         <v>-1635712000.0</v>
       </c>
       <c r="Q23">
         <v>-315777000.0</v>
       </c>
       <c r="R23">
         <v>508100000.0</v>
       </c>
@@ -44081,54 +44268,54 @@
       </c>
       <c r="DM23">
         <v>6600000.0</v>
       </c>
       <c r="DN23">
         <v>27200000.0</v>
       </c>
       <c r="DO23">
         <v>26200000.0</v>
       </c>
       <c r="DP23">
         <v>13400000.0</v>
       </c>
       <c r="DQ23">
         <v>-199999.0</v>
       </c>
       <c r="DR23">
         <v>16300000.0</v>
       </c>
       <c r="DS23">
         <v>3900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:123">
       <c r="A24" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B24">
-        <v>-866320000.0</v>
+        <v>-890147000.0</v>
       </c>
       <c r="C24">
         <v>-894579000.0</v>
       </c>
       <c r="D24">
         <v>883627000.0</v>
       </c>
       <c r="E24">
         <v>-474394000.0</v>
       </c>
       <c r="F24">
         <v>741395000.0</v>
       </c>
       <c r="G24">
         <v>-353775000.0</v>
       </c>
       <c r="H24">
         <v>-311456000.0</v>
       </c>
       <c r="I24">
         <v>-561435000.0</v>
       </c>
       <c r="J24">
         <v>-273650000.0</v>
       </c>
@@ -44450,54 +44637,54 @@
       <c r="DL24">
         <v>-18700000.0</v>
       </c>
       <c r="DM24">
         <v>-19000000.0</v>
       </c>
       <c r="DN24">
         <v>-10700000.0</v>
       </c>
       <c r="DO24">
         <v>-28100000.0</v>
       </c>
       <c r="DP24">
         <v>-11500000.0</v>
       </c>
       <c r="DQ24"/>
       <c r="DR24">
         <v>-19900000.0</v>
       </c>
       <c r="DS24">
         <v>-2899999.0</v>
       </c>
     </row>
     <row r="25" spans="1:123">
       <c r="A25" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B25">
-        <v>-49973000.0</v>
+        <v>-325785000.0</v>
       </c>
       <c r="C25">
         <v>-170345000.0</v>
       </c>
       <c r="D25">
         <v>-119424000.0</v>
       </c>
       <c r="E25">
         <v>-239094000.0</v>
       </c>
       <c r="F25">
         <v>-379123000.0</v>
       </c>
       <c r="G25">
         <v>-282295000.0</v>
       </c>
       <c r="H25">
         <v>-299605000.0</v>
       </c>
       <c r="I25">
         <v>-46690000.0</v>
       </c>
       <c r="J25">
         <v>705000.0</v>
       </c>
@@ -44821,51 +45008,51 @@
       </c>
       <c r="DM25">
         <v>1000000.0</v>
       </c>
       <c r="DN25">
         <v>-400000.0</v>
       </c>
       <c r="DO25">
         <v>-517400000.0</v>
       </c>
       <c r="DP25">
         <v>457300000.0</v>
       </c>
       <c r="DQ25">
         <v>-14900000.0</v>
       </c>
       <c r="DR25">
         <v>1600000.0</v>
       </c>
       <c r="DS25">
         <v>600000.0</v>
       </c>
     </row>
     <row r="26" spans="1:123">
       <c r="A26" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B26">
         <v>-160436000.0</v>
       </c>
       <c r="C26">
         <v>-181517000.0</v>
       </c>
       <c r="D26">
         <v>-43030000.0</v>
       </c>
       <c r="E26">
         <v>-97000.0</v>
       </c>
       <c r="F26">
         <v>-11176000.0</v>
       </c>
       <c r="G26">
         <v>-75000.0</v>
       </c>
       <c r="H26">
         <v>-605000.0</v>
       </c>
       <c r="I26">
         <v>-140000.0</v>
       </c>
@@ -45108,51 +45295,51 @@
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26">
         <v>100000.0</v>
       </c>
       <c r="DP26">
         <v>4500000.0</v>
       </c>
       <c r="DQ26">
         <v>99999.0</v>
       </c>
       <c r="DR26">
         <v>200000.0</v>
       </c>
       <c r="DS26">
         <v>100000.0</v>
       </c>
     </row>
     <row r="27" spans="1:123">
       <c r="A27" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B27">
         <v>9344000.0</v>
       </c>
       <c r="C27">
         <v>8561000.0</v>
       </c>
       <c r="D27">
         <v>9535000.0</v>
       </c>
       <c r="E27">
         <v>10655000.0</v>
       </c>
       <c r="F27">
         <v>8254000.0</v>
       </c>
       <c r="G27">
         <v>7102000.0</v>
       </c>
       <c r="H27">
         <v>7871000.0</v>
       </c>
       <c r="I27">
         <v>7160000.0</v>
       </c>
@@ -45409,51 +45596,51 @@
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27">
         <v>0.0</v>
       </c>
       <c r="DP27"/>
       <c r="DQ27">
         <v>0.0</v>
       </c>
       <c r="DR27"/>
       <c r="DS27">
         <v>-443000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:123">
       <c r="A28" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B28">
         <v>534288000.0</v>
       </c>
       <c r="C28">
         <v>855338000.0</v>
       </c>
       <c r="D28">
         <v>-167639000.0</v>
       </c>
       <c r="E28">
         <v>602358000.0</v>
       </c>
       <c r="F28">
         <v>168707000.0</v>
       </c>
       <c r="G28">
         <v>61199000.0</v>
       </c>
       <c r="H28">
         <v>498421000.0</v>
       </c>
       <c r="I28">
         <v>168913000.0</v>
       </c>
@@ -45780,51 +45967,51 @@
       </c>
       <c r="DM28">
         <v>8300000.0</v>
       </c>
       <c r="DN28">
         <v>32300000.0</v>
       </c>
       <c r="DO28">
         <v>26200000.0</v>
       </c>
       <c r="DP28">
         <v>13400000.0</v>
       </c>
       <c r="DQ28">
         <v>-199999.0</v>
       </c>
       <c r="DR28">
         <v>16300000.0</v>
       </c>
       <c r="DS28">
         <v>3900000.0</v>
       </c>
     </row>
     <row r="29" spans="1:123">
       <c r="A29" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B29">
         <v>299017000.0</v>
       </c>
       <c r="C29">
         <v>101717000.0</v>
       </c>
       <c r="D29">
         <v>122442000.0</v>
       </c>
       <c r="E29">
         <v>72609000.0</v>
       </c>
       <c r="F29">
         <v>-126260000.0</v>
       </c>
       <c r="G29">
         <v>354292000.0</v>
       </c>
       <c r="H29">
         <v>-246812000.0</v>
       </c>
       <c r="I29">
         <v>126821000.0</v>
       </c>
@@ -46151,51 +46338,51 @@
       </c>
       <c r="DM29">
         <v>1700000.0</v>
       </c>
       <c r="DN29">
         <v>2300000.0</v>
       </c>
       <c r="DO29">
         <v>2100000.0</v>
       </c>
       <c r="DP29">
         <v>2200000.0</v>
       </c>
       <c r="DQ29">
         <v>1700000.0</v>
       </c>
       <c r="DR29">
         <v>2500000.0</v>
       </c>
       <c r="DS29">
         <v>1900000.0</v>
       </c>
     </row>
     <row r="30" spans="1:123">
       <c r="A30" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B30">
         <v>-1138706000.0</v>
       </c>
       <c r="C30">
         <v>-930237000.0</v>
       </c>
       <c r="D30">
         <v>-274454000.0</v>
       </c>
       <c r="E30">
         <v>-510551000.0</v>
       </c>
       <c r="F30">
         <v>1865176000.0</v>
       </c>
       <c r="G30">
         <v>-236103000.0</v>
       </c>
       <c r="H30">
         <v>-156096000.0</v>
       </c>
       <c r="I30">
         <v>-388025000.0</v>
       </c>