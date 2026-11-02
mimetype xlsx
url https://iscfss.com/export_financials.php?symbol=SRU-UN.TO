--- v0 (2026-07-29)
+++ v1 (2026-11-02)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3238,54 +3241,62 @@
       </c>
       <c r="W36">
         <v>95468000.0</v>
       </c>
       <c r="X36">
         <v>3382148.0</v>
       </c>
       <c r="Y36">
         <v>2251491.0</v>
       </c>
       <c r="Z36">
         <v>263110.0</v>
       </c>
       <c r="AA36">
         <v>6841.0</v>
       </c>
       <c r="AB36"/>
       <c r="AC36">
         <v>18750.0</v>
       </c>
     </row>
     <row r="37" spans="1:29">
       <c r="A37" t="s">
         <v>64</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>1118805000.0</v>
+      </c>
+      <c r="C37">
+        <v>1094751000.0</v>
+      </c>
+      <c r="D37">
+        <v>1086970000.0</v>
+      </c>
+      <c r="E37">
+        <v>1036904000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
     </row>
@@ -4857,701 +4868,707 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DD62"/>
+  <dimension ref="A1:DE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:108">
+    <row r="1" spans="1:109">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
         <v>160</v>
       </c>
       <c r="CR1" t="s">
         <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CV1" t="s">
         <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DD1" t="s">
         <v>170</v>
       </c>
+      <c r="DE1" t="s">
+        <v>171</v>
+      </c>
     </row>
-    <row r="2" spans="1:108">
+    <row r="2" spans="1:109">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>81895000.0</v>
+      </c>
+      <c r="C2">
         <v>78229000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>99112000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>98048000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>84023000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>87540000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>99601000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>107271000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>104332000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>90366000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>95357000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>92835000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>80985000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>78446000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>86592000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>78994000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>71247000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>84652000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>78518000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>68676000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>68134000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>73791000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>77344000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>78653000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>86064000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>87896000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>86188000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>88066000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>87997000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>90187000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>93826000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>82420000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>81002000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>76919000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>87853000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>71504000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>54973000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>58676000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>68119000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>62690000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>61153000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>68467000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>76071000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>67353000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>53512000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>58344000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>60004000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>48818000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>53130000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>57009000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>69356000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>70887000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>70373000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>51152000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>48501000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>143582000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>147357000.0</v>
       </c>
-      <c r="BF2"/>
-      <c r="BG2">
+      <c r="BG2"/>
+      <c r="BH2">
         <v>58860000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>154665000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>136291000.0</v>
       </c>
-      <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
-      <c r="BM2">
+      <c r="BM2"/>
+      <c r="BN2">
         <v>44074000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>38432000.0</v>
       </c>
-      <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>56455000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>50662000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>141000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>46473000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>48860000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>36273000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>32091000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>25616000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>31312000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>12239000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>69172000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>59234000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>54483000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>64808000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>36878000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>29963000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>22453000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>23348826.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>25705635.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>14476648.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>5319000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2044131.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2247940.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>2043326.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>957411.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>131803.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>162089.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>57516.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>61651.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>64271.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>242455.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>49627.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>63904.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>32550.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>107402.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>6104.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>2746.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>7745.0</v>
       </c>
     </row>
-    <row r="3" spans="1:108">
+    <row r="3" spans="1:109">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5618,52 +5635,53 @@
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
+      <c r="DE3"/>
     </row>
-    <row r="4" spans="1:108">
+    <row r="4" spans="1:109">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5730,304 +5748,306 @@
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
+      <c r="DE4"/>
     </row>
-    <row r="5" spans="1:108">
+    <row r="5" spans="1:109">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
       <c r="N5"/>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
+      <c r="O5"/>
       <c r="P5">
         <v>0.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="Q5">
         <v>0.0</v>
       </c>
+      <c r="R5"/>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
-      <c r="AA5"/>
+      <c r="AA5">
+        <v>0.0</v>
+      </c>
       <c r="AB5"/>
-      <c r="AC5">
-[...1 lines deleted...]
-      </c>
+      <c r="AC5"/>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
       <c r="AG5"/>
-      <c r="AH5">
-[...1 lines deleted...]
-      </c>
+      <c r="AH5"/>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
-      <c r="AN5"/>
+      <c r="AN5">
+        <v>0.0</v>
+      </c>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>0.0</v>
       </c>
-      <c r="AQ5"/>
-      <c r="AR5">
+      <c r="AR5"/>
+      <c r="AS5">
         <v>0.0</v>
       </c>
-      <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
-      <c r="AV5">
+      <c r="AV5"/>
+      <c r="AW5">
         <v>0.0</v>
       </c>
-      <c r="AW5"/>
       <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>0.0</v>
       </c>
-      <c r="AZ5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BA5"/>
       <c r="BB5">
         <v>0.0</v>
       </c>
-      <c r="BC5"/>
-      <c r="BD5">
+      <c r="BC5">
+        <v>0.0</v>
+      </c>
+      <c r="BD5"/>
+      <c r="BE5">
         <v>-769000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-653000.0</v>
       </c>
-      <c r="BF5"/>
-      <c r="BG5">
+      <c r="BG5"/>
+      <c r="BH5">
         <v>-579000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-547000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-519000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-484000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-372238000.0</v>
       </c>
-      <c r="BL5"/>
-      <c r="BM5">
+      <c r="BM5"/>
+      <c r="BN5">
         <v>-336382000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-316066000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-297411000.0</v>
       </c>
-      <c r="BP5"/>
-      <c r="BQ5">
+      <c r="BQ5"/>
+      <c r="BR5">
         <v>201286000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-254243000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>7222000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-293956000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1460810000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>207000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>215000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>220000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>237000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>276000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>288000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>330000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>394000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>720000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>896000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1028000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1371000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>456496000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>391506000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>351844499.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>353534870.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>249952214.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>106045219.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>54267890.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>54107195.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>51143093.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-424249.0</v>
       </c>
-      <c r="CR5"/>
-      <c r="CS5">
+      <c r="CS5"/>
+      <c r="CT5">
         <v>1675553.0</v>
       </c>
-      <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
-      <c r="DA5">
+      <c r="DA5"/>
+      <c r="DB5">
         <v>-194339.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-71682.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-6142.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-51202.0</v>
       </c>
     </row>
-    <row r="6" spans="1:108">
+    <row r="6" spans="1:109">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -6094,52 +6114,53 @@
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
+      <c r="DE6"/>
     </row>
-    <row r="7" spans="1:108">
+    <row r="7" spans="1:109">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6206,116 +6227,119 @@
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
+      <c r="DE7"/>
     </row>
-    <row r="8" spans="1:108">
+    <row r="8" spans="1:109">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8">
         <v>3092025000.0</v>
       </c>
       <c r="C8">
         <v>3092025000.0</v>
       </c>
       <c r="D8">
-        <v>3091489000.0</v>
+        <v>3092025000.0</v>
       </c>
       <c r="E8">
         <v>3091489000.0</v>
       </c>
       <c r="F8">
         <v>3091489000.0</v>
       </c>
       <c r="G8">
         <v>3091489000.0</v>
       </c>
       <c r="H8">
         <v>3091489000.0</v>
       </c>
       <c r="I8">
         <v>3091489000.0</v>
       </c>
       <c r="J8">
-        <v>3090118000.0</v>
+        <v>3091489000.0</v>
       </c>
       <c r="K8">
         <v>3090118000.0</v>
       </c>
       <c r="L8">
         <v>3090118000.0</v>
       </c>
       <c r="M8">
         <v>3090118000.0</v>
       </c>
       <c r="N8">
         <v>3090118000.0</v>
       </c>
       <c r="O8">
         <v>3090118000.0</v>
       </c>
       <c r="P8">
         <v>3090118000.0</v>
       </c>
       <c r="Q8">
         <v>3090118000.0</v>
       </c>
       <c r="R8">
         <v>3090118000.0</v>
       </c>
       <c r="S8">
+        <v>3090118000.0</v>
+      </c>
+      <c r="T8">
         <v>3090368000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3090174000.0</v>
       </c>
       <c r="U8">
         <v>3090174000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>3090174000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6358,52 +6382,53 @@
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
+      <c r="DE8"/>
     </row>
-    <row r="9" spans="1:108">
+    <row r="9" spans="1:109">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -6470,378 +6495,382 @@
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
+      <c r="DE9"/>
     </row>
-    <row r="10" spans="1:108">
+    <row r="10" spans="1:109">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>44891000.0</v>
+      </c>
+      <c r="C10">
         <v>36513000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>51551000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>26146000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>33811000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>28631000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>37694000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>38279000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>49307000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>39412000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>34743000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>48955000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>44792000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>32638000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>35255000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>19475000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>34686000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>53608000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>62235000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>68861000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>57605000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>399948000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>794594000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>425679000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>532078000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>439465000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>55374000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>8830000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>33944000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>104575000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>29444000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>11902000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>24660000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>13615000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>162700000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>7373000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>21786000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>144324000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>23093000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>48002000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>12856000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>15935000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>21336000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>73853000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>41135000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>51252000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>20252000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>34940000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>39243000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>33527000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>100223000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>23298000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>22757000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>14647000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>16964000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>8216000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>31720000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>6713000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>21006000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1266000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>86263000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>20105000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>8785000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>100712000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>30860000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>8434000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>27486000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>24287000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>18173000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>16910000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>24386000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>21196000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>22397000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>25761000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>22054000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>26575000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>28928000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>80469000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>219806000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>26273000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>57919000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>3404000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>89670000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>31554000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>17210000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>14781000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>7624000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>6275949.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>5669400.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>3968116.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>470436.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>52978.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1177603.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>52490.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>179294.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>173216.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>86168.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>95148.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>100301.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>690794.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>161566.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>159048.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>153420.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>17503.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>3647.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>17295.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>417535.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>218746.0</v>
       </c>
     </row>
-    <row r="11" spans="1:108">
+    <row r="11" spans="1:109">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6908,1342 +6937,1354 @@
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
+      <c r="DE11"/>
     </row>
-    <row r="12" spans="1:108">
+    <row r="12" spans="1:109">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>44891000.0</v>
+      </c>
+      <c r="C12">
         <v>36513000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>51551000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>115653000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>33811000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>28631000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>37694000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>38279000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>49307000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>39412000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>34743000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>48955000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>44792000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>32638000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>35255000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>19475000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>34686000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>53608000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>62235000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>68861000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>57605000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>399948000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>794594000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>425679000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>532078000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>439465000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>55374000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8830000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>33944000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>104575000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>29444000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>11902000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>24660000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>13615000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>162700000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>7373000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>21786000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>144324000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>23093000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>48002000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>12856000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>15935000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>21336000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>73853000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>41135000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>51252000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>20252000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>34940000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>39243000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>33527000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>100223000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>23298000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>22757000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>14647000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>16964000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>8216000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>31720000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>6713000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>21006000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1266000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>86263000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>20105000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>8785000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>100712000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>30860000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>8434000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>27486000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>24287000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>18173000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>16910000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>24386000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>21196000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>22397000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>25761000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>22054000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>26575000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>32072000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>83613000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>222950000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>26273000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>57919000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>3404000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>89670000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>31554000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>17210000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>14781000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>7624000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>6275949.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>5669400.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>3968116.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>470436.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>52978.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1177603.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>52490.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>179294.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>173216.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>86168.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>95148.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>100301.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>690794.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>161566.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>159048.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>153420.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>17503.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>3647.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>17295.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>417535.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>218746.0</v>
       </c>
     </row>
-    <row r="13" spans="1:108">
+    <row r="13" spans="1:109">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
         <v>3092025000.0</v>
       </c>
       <c r="C13">
         <v>3092025000.0</v>
       </c>
       <c r="D13">
-        <v>3091489000.0</v>
+        <v>3092025000.0</v>
       </c>
       <c r="E13">
         <v>3091489000.0</v>
       </c>
       <c r="F13">
         <v>3091489000.0</v>
       </c>
       <c r="G13">
         <v>3091489000.0</v>
       </c>
       <c r="H13">
         <v>3091489000.0</v>
       </c>
       <c r="I13">
         <v>3091489000.0</v>
       </c>
       <c r="J13">
-        <v>3090118000.0</v>
+        <v>3091489000.0</v>
       </c>
       <c r="K13">
         <v>3090118000.0</v>
       </c>
       <c r="L13">
         <v>3090118000.0</v>
       </c>
       <c r="M13">
         <v>3090118000.0</v>
       </c>
       <c r="N13">
         <v>3090118000.0</v>
       </c>
       <c r="O13">
         <v>3090118000.0</v>
       </c>
       <c r="P13">
         <v>3090118000.0</v>
       </c>
       <c r="Q13">
         <v>3090118000.0</v>
       </c>
       <c r="R13">
         <v>3090118000.0</v>
       </c>
       <c r="S13">
+        <v>3090118000.0</v>
+      </c>
+      <c r="T13">
         <v>3090368000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3090174000.0</v>
       </c>
       <c r="U13">
         <v>3090174000.0</v>
       </c>
       <c r="V13">
+        <v>3090174000.0</v>
+      </c>
+      <c r="W13">
         <v>3090170000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3090188000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3090167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3090152000.0</v>
       </c>
       <c r="Z13">
         <v>3090152000.0</v>
       </c>
       <c r="AA13">
+        <v>3090152000.0</v>
+      </c>
+      <c r="AB13">
         <v>3072821000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3054234000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3035937000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>3018902000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>2781069000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>2766076000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>2751616000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>2737796000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2724472000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2686557000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2673200000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2660877000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2648400000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>2636274000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>2623312000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>2611586000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>2599493000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>2585040000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>2573856000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>2284598000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>2273604000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>2266310000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>2258810000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>2249007000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>2239123000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>2224753000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>2216238000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>2207067000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>2197227000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>2056063000.0</v>
       </c>
-      <c r="BE13"/>
       <c r="BF13"/>
-      <c r="BG13">
+      <c r="BG13"/>
+      <c r="BH13">
         <v>2002435000.0</v>
       </c>
-      <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
-      <c r="BQ13">
+      <c r="BQ13"/>
+      <c r="BR13">
         <v>1759778000.0</v>
       </c>
-      <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
-      <c r="CG13">
+      <c r="CG13"/>
+      <c r="CH13">
         <v>492058000.0</v>
       </c>
-      <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
+      <c r="DE13"/>
     </row>
-    <row r="14" spans="1:108">
+    <row r="14" spans="1:109">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>178325977.0</v>
+      </c>
+      <c r="C14">
         <v>170511268.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>182234484.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>170490115.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>170484428.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>170431815.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>181186382.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>170365213.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>180664749.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>178188148.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>180086748.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>180069508.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>180045789.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>179891028.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>179696944.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>170228714.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>179662689.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>179590588.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170187480.0</v>
       </c>
       <c r="T14">
         <v>170187480.0</v>
       </c>
       <c r="U14">
+        <v>170187480.0</v>
+      </c>
+      <c r="V14">
         <v>173543923.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>173417020.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>170119917.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>173120316.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>172980866.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>172515723.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>169765287.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>168592504.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>168023920.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167520056.0</v>
       </c>
       <c r="AE14">
         <v>167520056.0</v>
       </c>
       <c r="AF14">
+        <v>167520056.0</v>
+      </c>
+      <c r="AG14">
         <v>159127367.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>158617402.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158086923.0</v>
       </c>
       <c r="AI14">
         <v>158086923.0</v>
       </c>
       <c r="AJ14">
+        <v>158086923.0</v>
+      </c>
+      <c r="AK14">
         <v>156335221.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>155892643.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>155509589.0</v>
       </c>
       <c r="AM14">
         <v>155509589.0</v>
       </c>
       <c r="AN14">
+        <v>155509589.0</v>
+      </c>
+      <c r="AO14">
         <v>154737753.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>154387106.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154004234.0</v>
       </c>
       <c r="AQ14">
         <v>154004234.0</v>
       </c>
       <c r="AR14">
+        <v>154004234.0</v>
+      </c>
+      <c r="AS14">
         <v>153050997.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>152542575.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136428700.0</v>
       </c>
       <c r="AU14">
         <v>136428700.0</v>
       </c>
       <c r="AV14">
+        <v>136428700.0</v>
+      </c>
+      <c r="AW14">
         <v>135719582.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>135010344.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134605930.0</v>
       </c>
       <c r="AY14">
         <v>134605930.0</v>
       </c>
       <c r="AZ14">
+        <v>134605930.0</v>
+      </c>
+      <c r="BA14">
         <v>133465150.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>132671604.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132305004.0</v>
       </c>
       <c r="BC14">
         <v>132305004.0</v>
       </c>
       <c r="BD14">
+        <v>132305004.0</v>
+      </c>
+      <c r="BE14">
         <v>125864545.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>125025052.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124214009.0</v>
       </c>
       <c r="BG14">
         <v>124214009.0</v>
       </c>
       <c r="BH14">
+        <v>124214009.0</v>
+      </c>
+      <c r="BI14">
         <v>119276192.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>118928826.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114075694.0</v>
       </c>
       <c r="BK14">
         <v>114075694.0</v>
       </c>
       <c r="BL14">
+        <v>114075694.0</v>
+      </c>
+      <c r="BM14">
         <v>114568758.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>101773281.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>101607018.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>101773281.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>97408149.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>95900244.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95499518.0</v>
       </c>
       <c r="BS14">
         <v>95499518.0</v>
       </c>
       <c r="BT14">
+        <v>95499518.0</v>
+      </c>
+      <c r="BU14">
         <v>94566806.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>93094407.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92426435.0</v>
       </c>
       <c r="BW14">
         <v>92426435.0</v>
       </c>
       <c r="BX14">
+        <v>92426435.0</v>
+      </c>
+      <c r="BY14">
         <v>91384013.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>90988016.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90431596.0</v>
       </c>
       <c r="CA14">
         <v>90431596.0</v>
       </c>
       <c r="CB14">
+        <v>90431596.0</v>
+      </c>
+      <c r="CC14">
         <v>80920315.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>78659599.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>69946487.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>69946081.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>60854144.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>37040833.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>34260757.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>34137963.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>30287049.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>26642380.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>17235267.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>16750862.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>6132167.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>6011084.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>5951535.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>485885.0</v>
       </c>
       <c r="CR14">
         <v>485885.0</v>
       </c>
       <c r="CS14">
-        <v>467539.0</v>
+        <v>485885.0</v>
       </c>
       <c r="CT14">
         <v>467539.0</v>
       </c>
       <c r="CU14">
         <v>467539.0</v>
       </c>
       <c r="CV14">
         <v>467539.0</v>
       </c>
       <c r="CW14">
         <v>467539.0</v>
       </c>
       <c r="CX14">
         <v>467539.0</v>
       </c>
       <c r="CY14">
         <v>467539.0</v>
       </c>
       <c r="CZ14">
         <v>467539.0</v>
       </c>
       <c r="DA14">
         <v>467539.0</v>
       </c>
       <c r="DB14">
-        <v>388134.0</v>
+        <v>467539.0</v>
       </c>
       <c r="DC14">
         <v>388134.0</v>
       </c>
       <c r="DD14">
         <v>388134.0</v>
       </c>
+      <c r="DE14">
+        <v>388134.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:108">
+    <row r="15" spans="1:109">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>3090188000.0</v>
       </c>
-      <c r="X15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y15"/>
       <c r="Z15">
         <v>3090152000.0</v>
       </c>
       <c r="AA15">
+        <v>3090152000.0</v>
+      </c>
+      <c r="AB15">
         <v>3072821000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3054234000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3035937000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3018902000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2781069000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2766076000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2751616000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2737796000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2724472000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2686557000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2673200000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2660877000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2648400000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2636274000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2623312000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2611586000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2599493000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2585040000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>2573856000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2284598000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2273604000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2266310000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2258810000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2249007000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2239123000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2224753000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2216238000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2207067000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>2197227000.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
-      <c r="BQ15">
+      <c r="BQ15"/>
+      <c r="BR15">
         <v>1759778000.0</v>
       </c>
-      <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
-      <c r="CG15">
+      <c r="CG15"/>
+      <c r="CH15">
         <v>492058000.0</v>
       </c>
-      <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
+      <c r="DE15"/>
     </row>
-    <row r="16" spans="1:108">
+    <row r="16" spans="1:109">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>189000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>407000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>545000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1256000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>800000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2584000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8904000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>11705000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>104795000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>111483000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>114828000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>107572000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>120054000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>131495000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>132571000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>122218000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>118832000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>101289000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>104217000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>78566000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>87519000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>92982000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>68322000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>61507000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>69836000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>80305000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>76911000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>58083000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>65553000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>70452000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>71487000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>53001000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>54982000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>62808000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>56131000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>45521000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>42069000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>54832000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>50447000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>38834000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>38921000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>46455000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>42757000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>31508000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>32551000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>41065000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>43348000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>27882000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>30995000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>41413000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>36602000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>27842000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>29089000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>27697000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-      <c r="BM16">
+      <c r="BM16"/>
+      <c r="BN16">
         <v>108891000.0</v>
       </c>
-      <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
-      <c r="BT16">
+      <c r="BT16"/>
+      <c r="BU16">
         <v>18139000.0</v>
       </c>
-      <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
-      <c r="BX16">
+      <c r="BX16"/>
+      <c r="BY16">
         <v>52887000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>52874000.0</v>
       </c>
-      <c r="BZ16"/>
       <c r="CA16"/>
-      <c r="CB16">
+      <c r="CB16"/>
+      <c r="CC16">
         <v>36765000.0</v>
       </c>
-      <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
+      <c r="DE16"/>
     </row>
-    <row r="17" spans="1:108">
+    <row r="17" spans="1:109">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8310,52 +8351,53 @@
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
+      <c r="DE17"/>
     </row>
-    <row r="18" spans="1:108">
+    <row r="18" spans="1:109">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -8422,52 +8464,53 @@
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
+      <c r="DE18"/>
     </row>
-    <row r="19" spans="1:108">
+    <row r="19" spans="1:109">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8534,89 +8577,88 @@
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
+      <c r="DE19"/>
     </row>
-    <row r="20" spans="1:108">
+    <row r="20" spans="1:109">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>13979000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>13979000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>13979000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>13979000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>13979000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
-[...1 lines deleted...]
-      </c>
+      <c r="W20"/>
       <c r="X20">
         <v>13979000.0</v>
       </c>
       <c r="Y20">
         <v>13979000.0</v>
       </c>
       <c r="Z20">
         <v>13979000.0</v>
       </c>
       <c r="AA20">
         <v>13979000.0</v>
       </c>
       <c r="AB20">
         <v>13979000.0</v>
       </c>
       <c r="AC20">
         <v>13979000.0</v>
       </c>
       <c r="AD20">
         <v>13979000.0</v>
       </c>
       <c r="AE20">
         <v>13979000.0</v>
       </c>
       <c r="AF20">
@@ -8639,51 +8681,53 @@
       </c>
       <c r="AL20">
         <v>13979000.0</v>
       </c>
       <c r="AM20">
         <v>13979000.0</v>
       </c>
       <c r="AN20">
         <v>13979000.0</v>
       </c>
       <c r="AO20">
         <v>13979000.0</v>
       </c>
       <c r="AP20">
         <v>13979000.0</v>
       </c>
       <c r="AQ20">
         <v>13979000.0</v>
       </c>
       <c r="AR20">
         <v>13979000.0</v>
       </c>
       <c r="AS20">
         <v>13979000.0</v>
       </c>
-      <c r="AT20"/>
+      <c r="AT20">
+        <v>13979000.0</v>
+      </c>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
@@ -8702,994 +8746,1006 @@
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
+      <c r="DE20"/>
     </row>
-    <row r="21" spans="1:108">
+    <row r="21" spans="1:109">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>39148000.0</v>
+      </c>
+      <c r="C21">
         <v>39480000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>25834000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>40146000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>40479000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>40812000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>27166000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>41477000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>41810000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>42143000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>28497000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>42809000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>43142000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>43474000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>29828000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>44140000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>44473000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>44806000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>31160000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>45471000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>45804000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>46137000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>32491000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>32823000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>33156000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>33489000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>33822000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>34155000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>34488000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>34821000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>35154000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>35486000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>35819000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>36152000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>36485000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>36818000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>37150000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>37483000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>37816000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>38149000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>38482000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>38815000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>39147000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39939000.0</v>
       </c>
       <c r="AS21">
         <v>39939000.0</v>
       </c>
       <c r="AT21">
+        <v>39939000.0</v>
+      </c>
+      <c r="AU21">
         <v>1483000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1576000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1680000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1779000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1877000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1976000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2075000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2164000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2260000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2353000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2441000.0</v>
       </c>
-      <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
-      <c r="BK21">
+      <c r="BK21"/>
+      <c r="BL21">
         <v>37493000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>259264000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>249030000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>255023000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>263722000.0</v>
       </c>
-      <c r="BP21"/>
-      <c r="BQ21">
+      <c r="BQ21"/>
+      <c r="BR21">
         <v>272440000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>62144000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>292465000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>299503000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>306573000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>287456000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>296387000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>307890000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>314852000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>428002000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>426198000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>303335000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>283112000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>262315000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>261492000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>261298000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>124434000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>125353000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>93060000.0</v>
       </c>
-      <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
+      <c r="DE21"/>
     </row>
-    <row r="22" spans="1:108">
+    <row r="22" spans="1:109">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
+        <v>0.0</v>
+      </c>
+      <c r="C22">
         <v>20705000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>21154000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>23542000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>28757000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>30034000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>31738000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>33865000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>52955000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>58863000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>51719000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>46834000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>43027000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>41701000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>40373000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>31891000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>29749000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>28325000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>27399000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>26839000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>26422000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>26124000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>25795000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>25523000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>25141000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>24901000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>24564000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>24160000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>23911000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>23659000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>23429000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>23136000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>20939000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>20668000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>20267000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>19835000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>19609000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>15139000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1.0</v>
       </c>
-      <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
-      <c r="AR22">
+      <c r="AR22"/>
+      <c r="AS22">
         <v>1.0</v>
       </c>
-      <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
-      <c r="AZ22">
+      <c r="AZ22"/>
+      <c r="BA22">
         <v>1.0</v>
       </c>
-      <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
-      <c r="BN22">
+      <c r="BN22"/>
+      <c r="BO22">
         <v>9377000.0</v>
       </c>
-      <c r="BO22"/>
-      <c r="BP22">
+      <c r="BP22"/>
+      <c r="BQ22">
         <v>2609000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1423000.0</v>
       </c>
-      <c r="BR22"/>
-      <c r="BS22">
+      <c r="BS22"/>
+      <c r="BT22">
         <v>3847000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>20891000.0</v>
       </c>
-      <c r="BU22"/>
-      <c r="BV22">
+      <c r="BV22"/>
+      <c r="BW22">
         <v>8806000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>5225000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>19358000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>14186000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>6956000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>3665000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>22731000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>20061000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>13381000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>8594000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>22749000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>10420000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>3034000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>2389000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>4811336.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>5074175.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1455931.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>640865.0</v>
       </c>
-      <c r="CN22"/>
       <c r="CO22"/>
-      <c r="CP22">
+      <c r="CP22"/>
+      <c r="CQ22">
         <v>659613.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>1787174.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>6980.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>35161.0</v>
       </c>
-      <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
+      <c r="DE22"/>
     </row>
-    <row r="23" spans="1:108">
+    <row r="23" spans="1:109">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>12062407000.0</v>
+      </c>
+      <c r="C23">
         <v>12285899000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>12141139000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>12086628000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12022827000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11921325000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>11939689000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>11909410000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11953142000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>12099360000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11905422000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>12013103000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>11833262000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>11719131000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>11702153000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>11862633000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>11905066000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>11721953000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>11293248000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>10191592000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10036672000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10321117000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10724492000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>10365651000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10382902000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>10430793000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9928467000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>9704677000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9676090000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>9608647000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9459632000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>9427341000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9513881000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9416938000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9380232000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8839166000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8843016000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8886478000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>8738878000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>8647605000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>8611463000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>8562488000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>8505003000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>8530967000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>8409460000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>7197619000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>7107403000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>7157228000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7049956000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>7017315000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7071332000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>7029941000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6840647000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>6674832000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>6480407000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6530763000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>6244854000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>6083953000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>5955456000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>5913286000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>5697635000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>5569858000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>4373522000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>4489230000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>4273452000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>4230329000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>4236839000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>4236803000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>4203243000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>4175556000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>4194387000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4217373000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>4210768000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>3930190000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>3893732000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>3815779000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>3613900000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>3571357000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>3583888000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2934806000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2818995000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2571825000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2564088000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>2478239000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1244928000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1230198000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1014618000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>934935884.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>930772787.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>552969912.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>228914626.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>118687346.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>119802274.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>113599647.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>7937532.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>6082291.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>6028149.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>5873963.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>5849277.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>6494072.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>7630256.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>7561873.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>7626471.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>7476598.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>6682925.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>4336685.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>3067693.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>2892710.0</v>
       </c>
     </row>
-    <row r="24" spans="1:108">
+    <row r="24" spans="1:109">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24">
+        <v>3776132000.0</v>
+      </c>
+      <c r="C24">
         <v>4129046000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4453606000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3652877000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4149267000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4262336000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4059364000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4479270000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4167342000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4208973000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4394044000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4514470000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4645753000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4423460000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4523987000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4746915000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4750365000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4777675000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4176121000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4233121000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>4215264000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4333239000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4355862000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4051744000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>4060079000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>4133213000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4110548000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3832766000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3838509000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3863254000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3529954000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3599607000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3622809000.0</v>
       </c>
-      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
@@ -9720,52 +9776,53 @@
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
+      <c r="DE24"/>
     </row>
-    <row r="25" spans="1:108">
+    <row r="25" spans="1:109">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -9832,152 +9889,155 @@
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
+      <c r="DE25"/>
     </row>
-    <row r="26" spans="1:108">
+    <row r="26" spans="1:109">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26">
+        <v>737193000.0</v>
+      </c>
+      <c r="C26">
         <v>721995000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>723637000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>725307000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>709175000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>753499000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>749619000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>738385000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>749450000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>723863000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>756919000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>779999000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>709165000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>688340000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>680999000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>646393000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>650487000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>643633000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>654442000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>486974000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>465590000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>433307000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>463204000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>435974000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>411105000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>399723000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>345376000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>153287000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>143616000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>147218000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>146306000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>146896000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>143563000.0</v>
       </c>
-      <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
@@ -10008,52 +10068,53 @@
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
+      <c r="DE26"/>
     </row>
-    <row r="27" spans="1:108">
+    <row r="27" spans="1:109">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10120,457 +10181,463 @@
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
+      <c r="DE27"/>
     </row>
-    <row r="28" spans="1:108">
+    <row r="28" spans="1:109">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>5218643000.0</v>
+      </c>
+      <c r="C28">
         <v>5220789000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5157481000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5157618000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5106487000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5059588000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5008585000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4989221000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5044014000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5032944000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4964779000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5003767000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4965539000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4924319000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4948010000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5140385000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5093918000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4897563000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4792292000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4470733000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4435343000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4410158000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4415529000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4396016000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4363073000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4313672000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4170559000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4019588000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3993740000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3902740000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4081040000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4124317000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4226836000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4220886000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4068260000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3821764000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3828619000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3830053000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3814699000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3793287000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3795646000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3794626000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3776777000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3795030000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3753552000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3029336000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2984362000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3043266000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2960391000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2966540000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2970392000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2985532000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2788648000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2705012000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2632167000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2836349000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2709337000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2710600000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2680806000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2741777000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2579506000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2686409000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2657798000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2627655000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2724293000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2681152000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2699212000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2658473000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2657393000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2610767000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2596064000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2591383000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2575772000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2300176000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2277232000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2210418000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1991847000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1891719000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1744108000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1559653000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1397528000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1447971000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1357709000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1432595000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>720540000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>728958000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>592901000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>553466610.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>545862882.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>284572934.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>117079948.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>62322347.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>62269536.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>60360738.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>4710747.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>4217530.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>4240268.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>4077601.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>4083289.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>4099219.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>6197376.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>6313641.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>6379548.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>6388277.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>5596478.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>3337449.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>1727788.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>1406165.0</v>
       </c>
     </row>
-    <row r="29" spans="1:108">
+    <row r="29" spans="1:109">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
+        <v>10314003000.0</v>
+      </c>
+      <c r="C29">
         <v>10523207000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10436532000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10372150000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10329936000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10256268000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10289109000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10222175000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10320507000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10231371000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>10271856000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10380542000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>10230477000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10107795000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10109462000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10271590000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>10304430000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10062445000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9732488000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8937771000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>8808625000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9111323000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9527480000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>9165334000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>9212364000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>9249748000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10608,454 +10675,458 @@
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
+      <c r="DE29"/>
     </row>
-    <row r="30" spans="1:108">
+    <row r="30" spans="1:109">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>207520000.0</v>
+      </c>
+      <c r="C30">
         <v>120594000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>254900000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>269725000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>348126000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>36871000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>80463000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>28527000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>37794000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>221312000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>45894000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>49478000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>48566000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>29289000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>29064000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>36363000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>34378000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>31453000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>29198000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>29070000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>41876000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>45894000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>46108000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>62140000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>95228000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>27176000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>20509000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>25713000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>62645000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>56747000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>21789000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>20576000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>63677000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>59291000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>14345000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>14512000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>29552000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>29104000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>20973000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>19008000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>50487000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>38674000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>21129000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>22180000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>34411000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>26886000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>22874000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>15995000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>28326000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>23589000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>17101000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>17851000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>25095000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>22109000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>14866000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>67332000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>35197000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>53192000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>29755000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>33320000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>65434000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>53549000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>37493000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>78575000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>76238000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>57372000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>53649000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>73456000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>75838000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>62144000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>48699000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>48984000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>68489000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>48674000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>48191000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>46532000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>56289000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>63505000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>55444000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>37987000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>39127000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>34902000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>26694000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>24343000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>9299000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>9172000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>5743000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>4067472.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>4502437.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>2696497.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>341000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>2116249.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>424014.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1971315.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>66770.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>41259.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>74369.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>20251.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>27795.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>57281.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>48166.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>12834.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>36649.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>40104.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>45320.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>15942.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>11470.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>16536.0</v>
       </c>
     </row>
-    <row r="31" spans="1:108">
+    <row r="31" spans="1:109">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>5177004000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>5082390000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>5067590000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>5131353000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>5066468000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>4832822000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>4352706000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>4269873000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>4255080000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>4270887000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>4296837000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>4270078000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>4449143000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>4444877000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>4405852000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>4372389000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>4339646000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>4099048000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>4059423000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>4023753000.0</v>
       </c>
-      <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
@@ -11086,131 +11157,134 @@
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
+      <c r="DE31"/>
     </row>
-    <row r="32" spans="1:108">
+    <row r="32" spans="1:109">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32">
+        <v>-1792103000.0</v>
+      </c>
+      <c r="C32">
         <v>-1496429000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-969704000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-1652032000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-1102826000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-1059721000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-1359376000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-911302000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-1201380000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-1008868000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-554067000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-406549000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-220894000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-550970000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-444260000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-384040000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-381719000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-217832000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-708072000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-204783000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-267702000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-95522000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-84033000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-295480000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-246690000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-260567000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -11248,445 +11322,451 @@
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
+      <c r="DE32"/>
     </row>
-    <row r="33" spans="1:108">
+    <row r="33" spans="1:109">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>11675008000.0</v>
+      </c>
+      <c r="C33">
         <v>12042379000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>11799265000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>11627840000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>11570237000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>11595971000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>11777098000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>11688625000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>11704357000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>11509474000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>11600525000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>11608388000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>11432262000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>11474375000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>11426013000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>11555017000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>11645155000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>11477860000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>11069836000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>9848350000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>9791360000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>9699832000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>9711763000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>9625508000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>9556605000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>9845348000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>9749173000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>9544312000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>9492008000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>9379118000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>9319623000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>9257819000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>9220543000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>9161052000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>9127740000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>8676563000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>8673016000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>8635720000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>8574083000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>8484051000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>8466476000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>8444210000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>8403688000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>8392803000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>8302501000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>7106190000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>7057359000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>7069940000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>6958459000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>6948927000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>6946224000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>6955090000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>6770074000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>6625354000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>6441585000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>6455215000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>6146060000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>6024048000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>5892778000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>5843999000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>5545938000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>5496204000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>4310140000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>4309943000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>4164528000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>4154746000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>4155704000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>4136389000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>4107722000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>4087052000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>4102156000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>4089658000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>4081476000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>3768300000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>3742991000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>3721449000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>3506807000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>3413625000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>3298683000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>2840655000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>2695371000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>2513212000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>2432116000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>2392631000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>1202620000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>1197805000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>993619000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>915242455.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>910916740.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>543466930.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>226787552.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>115194845.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>118154797.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>110388040.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>5881064.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>5824836.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>5796451.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>5726850.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>5714467.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>5739283.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>7420524.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>7355561.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>7401972.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>7416561.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>6488586.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>4303198.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>2613438.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>2623678.0</v>
       </c>
     </row>
-    <row r="34" spans="1:108">
+    <row r="34" spans="1:109">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34">
+        <v>17479000.0</v>
+      </c>
+      <c r="C34">
         <v>10830000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>17876000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>16924000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>3455000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>3573000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>12619000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>4634000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2119000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>9827000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>218898000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>197988000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>209831000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>228197000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>228281000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>219969000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>230964000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>274051000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>11074000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>7068000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>4693000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>2287000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
@@ -11728,688 +11808,705 @@
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
+      <c r="DE34"/>
     </row>
-    <row r="35" spans="1:108">
+    <row r="35" spans="1:109">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>4411829000.0</v>
+      </c>
+      <c r="C35">
         <v>4148612000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4483256000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3680883000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4174837000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4285362000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4080141000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4502432000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4192093000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4241238000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4687154000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4777601000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>4923706000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4725015000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4818652000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>5029660000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>5047041000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>5126898000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>4520449000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>4375391000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>4355048000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>4454324000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>4460755000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>4132713000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>4148578000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>4214446000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>4227727000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3953669000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3969177000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>3998157000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>3654154000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>3722103000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>3744343000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>3837509000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>3933183000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>3289242000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>3401284000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>3415640000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>3354426000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>3632382000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>3525891000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>3609477000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>3618373000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>3669656000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>3617203000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2782396000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>2631408000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2776756000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>2679295000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>2702094000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>2796348000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>2639954000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>2596802000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>2446954000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>2468503000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>3192202000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>2976983000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>3015234000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>3024024000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>2951814000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>2911499000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>2927522000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>2666583000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>2728367000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>2754404000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>2163134000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>2726698000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>2682760000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>2675566000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>2627677000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>2621240000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>2620557000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>2608958000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>2365659000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>2324010000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>2236411000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>2020206000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>1971632000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>1963370000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>1585394000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>1455447000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>1455563000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1451578000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>1464149000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>737750000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>743739000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>600525000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>559742559.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>551532282.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>288541050.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>117550384.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>62375325.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>63447139.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>60413228.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>4890041.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>4390745.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>4326436.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>4467964.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>4607527.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>5162870.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>6452973.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>6472689.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>6532968.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>6405780.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>5613792.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>3222563.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>2008046.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>1837634.0</v>
       </c>
     </row>
-    <row r="36" spans="1:108">
+    <row r="36" spans="1:109">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>54675000.0</v>
+      </c>
+      <c r="C36">
         <v>11280904000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>11035815000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>10862387000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>10820583000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>10801660000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>10986334000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>10897795000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>10901682000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>21121000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>10796963000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>40922000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>38803000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>10738387000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>10696797000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>10861008000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>10946244000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>10785059000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>82757000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>33001000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>34491000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>35099000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>36725000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>37342000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>36407000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>37512000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>38018000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>38221000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>38572000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>39190000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>38568000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>34031000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>35135000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>35583000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>34653000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>34817000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>34844000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>35640000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>36110000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>36086000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>35151000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>35410000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>35970000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>33894000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>35195000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>6998874000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>6955545000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>6976613000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>6870378000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>6863249000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>6866630000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>6874896000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>6689873000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>6545078000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>6361275000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>248449000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>245370000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>240060000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>5890275000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>228191000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>223682000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>217969000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>769589000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>1502000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>351776000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>352367000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>403728000.0</v>
       </c>
-      <c r="BP36"/>
-      <c r="BQ36">
+      <c r="BQ36"/>
+      <c r="BR36">
         <v>785415000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>817995000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>424670000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>442245000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>436122000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>410376000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>367594000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>344812000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>232566000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>113980000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>100667000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>110897000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>108422000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>107551000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>98071000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>63902000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>108799000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>98871000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>95468000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>126584879.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>34988457.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>20645751.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>3382148.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>833290.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>2532482.0</v>
       </c>
-      <c r="CP36"/>
-      <c r="CQ36">
+      <c r="CQ36"/>
+      <c r="CR36">
         <v>304462.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>201926.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>263110.0</v>
       </c>
-      <c r="CT36"/>
       <c r="CU36"/>
       <c r="CV36"/>
-      <c r="CW36">
+      <c r="CW36"/>
+      <c r="CX36">
         <v>6841.0</v>
       </c>
-      <c r="CX36"/>
       <c r="CY36"/>
       <c r="CZ36"/>
       <c r="DA36"/>
       <c r="DB36"/>
       <c r="DC36"/>
       <c r="DD36"/>
+      <c r="DE36"/>
     </row>
-    <row r="37" spans="1:108">
+    <row r="37" spans="1:109">
       <c r="A37" t="s">
         <v>64</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>1091878000.0</v>
+      </c>
+      <c r="C37">
+        <v>1131433000.0</v>
+      </c>
+      <c r="D37">
+        <v>1118805000.0</v>
+      </c>
+      <c r="E37">
+        <v>1106539000.0</v>
+      </c>
+      <c r="F37">
+        <v>1102936000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
@@ -12468,130 +12565,131 @@
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
+      <c r="DE37"/>
     </row>
-    <row r="38" spans="1:108">
+    <row r="38" spans="1:109">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>-8164000.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>503810000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>575319000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>761248000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>723850000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>611813000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>590226000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>489193000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>461269000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>480901000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>470323000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>478444000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>449476000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>446882000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>359258000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>358187000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>350470000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>258921000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>242628000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>247594000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>359442000.0</v>
       </c>
-      <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
@@ -12622,738 +12720,745 @@
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
+      <c r="DE38"/>
     </row>
-    <row r="39" spans="1:108">
+    <row r="39" spans="1:109">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>134988000.0</v>
+      </c>
+      <c r="C39">
         <v>65708000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>14269000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-321814000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>41896000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>229818000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-326585000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>120114000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>108729000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>73772000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>61321000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>85493000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>74386000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>56124000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>84855000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>75397000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>65844000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>43457000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>32633000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>147227000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>48632000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>26739000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>20978000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>54706000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>34599000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>37180000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>6724000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>50318000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>39574000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>19612000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>9376000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>47977000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>39191000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>17662000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>9080000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>46972000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>99053000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>15341000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>6940000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>41583000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>32997000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>15166000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>6589000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>42131000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>31413000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>13291000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>6918000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>36353000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>23928000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>11272000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>7784000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>33702000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>22721000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>12722000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>6992000.0</v>
       </c>
-      <c r="BD39"/>
-      <c r="BE39">
+      <c r="BE39"/>
+      <c r="BF39">
         <v>31877000.0</v>
       </c>
-      <c r="BF39"/>
-      <c r="BG39">
+      <c r="BG39"/>
+      <c r="BH39">
         <v>11917000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>34701000.0</v>
       </c>
-      <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
-      <c r="BM39">
+      <c r="BM39"/>
+      <c r="BN39">
         <v>1826000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>9777000.0</v>
       </c>
-      <c r="BO39"/>
-      <c r="BP39">
+      <c r="BP39"/>
+      <c r="BQ39">
         <v>62000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>87000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>9450000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>19146000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>57535000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>38406000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>87455000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>80496000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>21223000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>18732000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>10614000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>6811000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>29891000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>26578000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>20307000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>15608000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>29711000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>15799000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>8440000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>7102000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>9350008.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>9684210.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>2838369.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>1316000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>1323274.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>45860.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>1187802.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>1810404.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>42980.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>71161.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>31714.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6714.0</v>
       </c>
       <c r="CV39">
         <v>6714.0</v>
       </c>
       <c r="CW39">
+        <v>6714.0</v>
+      </c>
+      <c r="CX39">
         <v>6839.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34430.0</v>
       </c>
       <c r="CY39">
         <v>34430.0</v>
       </c>
       <c r="CZ39">
+        <v>34430.0</v>
+      </c>
+      <c r="DA39">
         <v>2430.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>145372.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>250.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>25250.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>33750.0</v>
       </c>
     </row>
-    <row r="40" spans="1:108">
+    <row r="40" spans="1:109">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>-81895000.0</v>
+      </c>
+      <c r="C40">
         <v>517525000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>455060000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>478919000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>468636000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>456805000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>432898000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>466013000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>389078000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>399522000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>50616000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>165196000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>51113000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>159899000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>51530000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>184963000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>51697000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>64196000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>52535000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>64705000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>52345000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>67492000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>71454000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>82394000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>52315000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>58181000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>58136000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>57566000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>49500000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>48039000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>52730000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>45562000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>52172000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>48705000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>55158000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>44184000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>52354000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>48680000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>53482000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>44797000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>45999000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>40853000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>51423000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>40867000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>46854000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>38799000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>42587000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>38759000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>44415000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>41223000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>39169000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>41838000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>39979000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>40941000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>37809000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>34123000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>29476000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>158528000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>38617000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>12095000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>8712000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>132603000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>-84130000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>184125000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>93707000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>94855000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>137524000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>154832000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>147572000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>141117000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>79152000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>91830000.0</v>
       </c>
-      <c r="BU40"/>
-      <c r="BV40">
+      <c r="BV40"/>
+      <c r="BW40">
         <v>84705000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>91506000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>97961000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>96464000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>92368000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>95291000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>55931000.0</v>
       </c>
-      <c r="CC40"/>
       <c r="CD40"/>
       <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
-      <c r="CI40">
+      <c r="CI40"/>
+      <c r="CJ40">
         <v>134000.0</v>
       </c>
-      <c r="CJ40"/>
       <c r="CK40"/>
       <c r="CL40"/>
-      <c r="CM40">
+      <c r="CM40"/>
+      <c r="CN40">
         <v>23.0</v>
       </c>
-      <c r="CN40"/>
       <c r="CO40"/>
       <c r="CP40"/>
-      <c r="CQ40">
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>146483.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>46238.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>175160.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>130592.0</v>
       </c>
-      <c r="CU40"/>
-      <c r="CV40">
+      <c r="CV40"/>
+      <c r="CW40">
         <v>35000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>-38284.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>98992.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>98912.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>118606.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>93672.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>67597.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>47061.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>60510.0</v>
       </c>
     </row>
-    <row r="41" spans="1:108">
+    <row r="41" spans="1:109">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>268145000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>284179000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>272150000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>285664000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>337797000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>324737000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>121494000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>116163000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>101365000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>82884000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>80448000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>88126000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>80816000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>116718000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>120399000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>130121000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>134314000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>124200000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>122496000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>121534000.0</v>
       </c>
-      <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
@@ -13384,264 +13489,266 @@
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
+      <c r="DE41"/>
     </row>
-    <row r="42" spans="1:108">
+    <row r="42" spans="1:109">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
-      <c r="S42">
+      <c r="S42"/>
+      <c r="T42">
         <v>-1.0</v>
       </c>
-      <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
-      <c r="X42">
+      <c r="X42"/>
+      <c r="Y42">
         <v>-1.0</v>
       </c>
-      <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-      <c r="AE42">
+      <c r="AE42"/>
+      <c r="AF42">
         <v>0.0</v>
       </c>
-      <c r="AF42"/>
       <c r="AG42"/>
-      <c r="AH42">
+      <c r="AH42"/>
+      <c r="AI42">
         <v>0.0</v>
       </c>
-      <c r="AI42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ42"/>
       <c r="AK42">
         <v>-1.0</v>
       </c>
       <c r="AL42">
         <v>-1.0</v>
       </c>
-      <c r="AM42"/>
+      <c r="AM42">
+        <v>-1.0</v>
+      </c>
       <c r="AN42"/>
       <c r="AO42"/>
-      <c r="AP42">
+      <c r="AP42"/>
+      <c r="AQ42">
         <v>-1.0</v>
       </c>
-      <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
       <c r="AT42"/>
       <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
       <c r="BC42"/>
-      <c r="BD42">
+      <c r="BD42"/>
+      <c r="BE42">
         <v>769000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>2250796000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>2206098000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>579000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>1899256000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1891476000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1911142000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>2157473000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1576738000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1873454000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1869231000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1822064000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>1399211000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>-580959000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>1763191000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1751323000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1747642000.0</v>
       </c>
-      <c r="BU42"/>
-      <c r="BV42">
+      <c r="BV42"/>
+      <c r="BW42">
         <v>1702632000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1693903000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>1681262000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>1671118000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>1661161000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>1649769000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>1395157000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>1386474000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>1135215000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>1117844000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>990722000.0</v>
       </c>
-      <c r="CG42"/>
       <c r="CH42"/>
-      <c r="CI42">
+      <c r="CI42"/>
+      <c r="CJ42">
         <v>407330000.0</v>
       </c>
-      <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
-      <c r="CR42">
+      <c r="CR42"/>
+      <c r="CS42">
         <v>1513505.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>-1675553.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>744805.0</v>
       </c>
       <c r="CU42">
         <v>744805.0</v>
       </c>
       <c r="CV42">
         <v>744805.0</v>
       </c>
       <c r="CW42">
         <v>744805.0</v>
       </c>
       <c r="CX42">
         <v>744805.0</v>
       </c>
       <c r="CY42">
         <v>744805.0</v>
       </c>
       <c r="CZ42">
         <v>744805.0</v>
       </c>
       <c r="DA42">
         <v>744805.0</v>
       </c>
       <c r="DB42">
-        <v>740102.0</v>
+        <v>744805.0</v>
       </c>
       <c r="DC42">
         <v>740102.0</v>
       </c>
       <c r="DD42">
         <v>740102.0</v>
       </c>
+      <c r="DE42">
+        <v>740102.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:108">
+    <row r="43" spans="1:109">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13708,52 +13815,53 @@
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
+      <c r="DE43"/>
     </row>
-    <row r="44" spans="1:108">
+    <row r="44" spans="1:109">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -13820,748 +13928,751 @@
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
+      <c r="DE44"/>
     </row>
-    <row r="45" spans="1:108">
+    <row r="45" spans="1:109">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>10968000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>11415000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>11807000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4167000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4182000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>4078000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4174000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4410000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>3476000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>6630000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2189000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2206000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>2462000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2625000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2669000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>2868000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>2338000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1732000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1658000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1330000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1508000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1688000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1771000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1807000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1879000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>2044000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>2170000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>2264000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>2394000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>2482000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>2600000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>2760000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1568000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1635000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1750000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1833000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1944000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>2056000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>2149000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>2246000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>2356000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>2472000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>6204325000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>5900690000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>5783988000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>2503000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>5615808000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>5322256000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>5278235000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>3290681000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>4049177000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>3563722000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>3547356000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>3488254000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>4136389000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>3049867000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>2989661000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>3385021000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>3347910000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>3338781000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>3070468000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>3079010000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>3068747000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>2959389000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>2871643000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>2771818000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>2426423000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>2303837000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>2143346000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>2072553000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>2067431000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>969387000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>973581000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>805091000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>788657576.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>875928283.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>522821179.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>223405404.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>114361555.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>115622315.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>110388040.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>5576602.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>5622910.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>5533341.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>5726850.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>5714467.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>5739283.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>7413683.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>7355561.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>7401972.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>7416561.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>6488586.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>4303198.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>2613438.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>2623678.0</v>
       </c>
     </row>
-    <row r="46" spans="1:108">
+    <row r="46" spans="1:109">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
-      <c r="E46">
+      <c r="E46"/>
+      <c r="F46">
         <v>10726823000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>10617787000.0</v>
       </c>
-      <c r="G46"/>
-      <c r="H46">
+      <c r="H46"/>
+      <c r="I46">
         <v>10968000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>11415000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>11807000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>4167000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4182000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4078000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4174000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4410000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3476000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3951000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>4362000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4898000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>5301000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>5840000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>5900000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>6630000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2189000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2206000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2462000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2625000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2669000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2868000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2338000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1732000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1658000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1330000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1508000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1688000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1771000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1807000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1879000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>2044000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2170000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2264000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2394000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2482000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>2600000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>2760000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1568000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1635000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1750000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1833000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1944000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>2056000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>2149000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>2246000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>2356000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>2472000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>6204325000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>5900690000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>5783988000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>2503000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>5615808000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>5322256000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>5278235000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>3290681000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>4049177000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>3563722000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>3547356000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>3488254000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>4136389000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>3049867000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>2989661000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>3385021000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>3347910000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>3338781000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>3070468000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>3079010000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>3068747000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>2959389000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>2871643000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>2771818000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>2426423000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>2303837000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>2143346000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>2072553000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>2067431000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>969387000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>973581000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>805091000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>788657576.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>875928283.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>522821179.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>223405404.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>114361555.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>115622315.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>110388040.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>5576602.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>5622910.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>5533341.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>5726850.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>5714467.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>5739283.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>7413683.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>7355561.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>7401972.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>7416561.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>6488586.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>4303198.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>2613438.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>2623678.0</v>
       </c>
     </row>
-    <row r="47" spans="1:108">
+    <row r="47" spans="1:109">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>10340605000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>10212481000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>10214860000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>10289704000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>10248505000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>9851976000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>8897957000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>8889474000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>8862067000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>8857020000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>8836383000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>8815707000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>9007998000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>9052691000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>8999858000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>8964420000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>8939800000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>8906789000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>8850404000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>8815914000.0</v>
       </c>
-      <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
@@ -14592,344 +14703,348 @@
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
+      <c r="DE47"/>
     </row>
-    <row r="48" spans="1:108">
+    <row r="48" spans="1:109">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>1987593000.0</v>
+      </c>
+      <c r="C48">
         <v>2173880000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2135475000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2096897000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2098149000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2076560000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2151341000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2103186000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2135697000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2098047000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2182216000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>2237702000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>2130028000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>2060720000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>2036079000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>2021612000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2085708000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>2021156000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1787593000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1308003000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1225503000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1211047000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1227169000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1253472000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1227061000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1406459000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1419857000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1399752000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1384919000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1369544000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1367112000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1342812000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1321935000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1294589000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1269787000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1243517000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1241292000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1193472000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1199175000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1126281000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>1132784000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>1122557000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>1093592000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>1070488000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>1044687000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>1026569000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>1026382000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>1020964000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>995221000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>986395000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>982588000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>1000319000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>1020568000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>976539000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>888510000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>277709000.0</v>
       </c>
-      <c r="BE48"/>
       <c r="BF48"/>
-      <c r="BG48">
+      <c r="BG48"/>
+      <c r="BH48">
         <v>159644000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>208768000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>159643000.0</v>
       </c>
-      <c r="BJ48"/>
-      <c r="BK48">
+      <c r="BK48"/>
+      <c r="BL48">
         <v>-603823000.0</v>
       </c>
-      <c r="BL48"/>
-      <c r="BM48">
+      <c r="BM48"/>
+      <c r="BN48">
         <v>-510362000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-481513000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-449447000.0</v>
       </c>
-      <c r="BP48"/>
       <c r="BQ48"/>
-      <c r="BR48">
+      <c r="BR48"/>
+      <c r="BS48">
         <v>-356429000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-321658000.0</v>
       </c>
-      <c r="BT48"/>
       <c r="BU48"/>
-      <c r="BV48">
+      <c r="BV48"/>
+      <c r="BW48">
         <v>-270096000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-265358000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-236930000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-209127000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-182657000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-156686000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-116979000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-94694000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-78907000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-60713000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-42468000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-23129000.0</v>
       </c>
-      <c r="CH48"/>
-      <c r="CI48">
+      <c r="CI48"/>
+      <c r="CJ48">
         <v>-17981000.0</v>
       </c>
-      <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
-      <c r="CQ48">
+      <c r="CQ48"/>
+      <c r="CR48">
         <v>1943597.0</v>
       </c>
-      <c r="CR48"/>
-      <c r="CS48">
+      <c r="CS48"/>
+      <c r="CT48">
         <v>1364464.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>448086.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>435294.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>415820.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>228307.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>195760.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>185882.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>174857.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>123254.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>113832.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>132461.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>109442.0</v>
       </c>
     </row>
-    <row r="49" spans="1:108">
+    <row r="49" spans="1:109">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -14996,152 +15111,155 @@
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
+      <c r="DE49"/>
     </row>
-    <row r="50" spans="1:108">
+    <row r="50" spans="1:109">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50">
+        <v>1458253000.0</v>
+      </c>
+      <c r="C50">
         <v>1128256000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>755426000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1530887000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>991031000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>825883000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>986915000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>548230000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>925979000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>834233000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>605478000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>538252000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>364578000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>533497000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>459278000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>412945000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>378239000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>173496000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>678406000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>306473000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>277684000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>476867000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>854261000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>769951000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>835072000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>619924000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>115385000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>195652000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>189175000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>144061000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>580530000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>536612000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>628687000.0</v>
       </c>
-      <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
@@ -15172,659 +15290,666 @@
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
+      <c r="DE50"/>
     </row>
-    <row r="51" spans="1:108">
+    <row r="51" spans="1:109">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>5263534000.0</v>
+      </c>
+      <c r="C51">
         <v>5257302000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5209032000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5183764000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5140298000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>5088219000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>5046279000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>5027500000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>5093321000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>5072356000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4999522000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>5052722000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>5010331000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4956957000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>4983265000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>5159860000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>5128604000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>4951171000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4854527000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>4539594000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>4492948000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>4810106000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>5210123000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4821695000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4895151000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>4753137000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>4225933000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>4028418000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4027684000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>4007315000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>4110484000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>4136219000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>4251496000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>4234501000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>4230960000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3829137000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>3850405000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3974377000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>3837792000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>3841289000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>3808502000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>3810561000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>3798113000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>3868883000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>3794687000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>3080588000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>3004614000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>3078206000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>2999634000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>3000067000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>3070615000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>3008830000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2811405000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>2719659000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>2649131000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>2844565000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>2741057000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>2717313000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>2701812000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>2743043000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>2665769000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>2706514000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>2666583000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>2728367000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>2755153000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>2689586000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>2726698000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>2682760000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>2675566000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>2627677000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>2620450000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>2612579000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>2598169000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>2325937000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>2299286000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>2236993000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>2020775000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>1972188000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>1963914000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>1585926000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>1455447000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>1451375000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>1447379000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>1464149000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>737750000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>743739000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>600525000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>559742559.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>551532282.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>288541050.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>117550384.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>62375325.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>63447139.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>60413228.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>4890041.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>4390746.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>4326436.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>4172749.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>4183590.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>4790013.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>6358942.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>6472689.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>6532968.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>6405780.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>5600125.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>3354744.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>2145323.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>1624911.0</v>
       </c>
     </row>
-    <row r="52" spans="1:108">
+    <row r="52" spans="1:109">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>1479082000.0</v>
+      </c>
+      <c r="C52">
         <v>1128256000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>755426000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1530887000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>991031000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>825883000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>986915000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>548230000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>925979000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>845155000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>605478000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>538252000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>364578000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>533497000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>459278000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>412945000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>378239000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>51278000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>678406000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>205184000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>173467000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>418392000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>766742000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>676969000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>797964000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>558417000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>45549000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>115347000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>112264000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>85978000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>514977000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>466160000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>557200000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>458220000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>360151000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>544991000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>482591000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>602714000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>508512000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>227412000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>353601000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>255569000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>197870000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>222085000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>212035000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>336175000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>402137000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>352074000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>342884000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>338712000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>299978000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>384334000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>173726000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>256894000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>-101195000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>407884000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>434110000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>303379000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>138171000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>297366000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>211198000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>226257000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>237419000.0</v>
       </c>
-      <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52">
         <v>749000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>526452000.0</v>
       </c>
-      <c r="BO52"/>
-      <c r="BP52">
+      <c r="BP52"/>
+      <c r="BQ52">
         <v>2682760000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>2675566000.0</v>
       </c>
-      <c r="BR52"/>
-      <c r="BS52">
+      <c r="BS52"/>
+      <c r="BT52">
         <v>653000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>638000.0</v>
       </c>
-      <c r="BU52"/>
-      <c r="BV52">
+      <c r="BV52"/>
+      <c r="BW52">
         <v>610000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>596000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>582000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>569000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>556000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>544000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>532000.0</v>
       </c>
-      <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
-      <c r="CT52">
+      <c r="CT52"/>
+      <c r="CU52">
         <v>25000.0</v>
       </c>
-      <c r="CU52"/>
-      <c r="CV52">
+      <c r="CV52"/>
+      <c r="CW52">
         <v>71306.0</v>
       </c>
-      <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
-      <c r="DB52">
+      <c r="DB52"/>
+      <c r="DC52">
         <v>186487.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137277.0</v>
       </c>
       <c r="DD52">
         <v>137277.0</v>
       </c>
+      <c r="DE52">
+        <v>137277.0</v>
+      </c>
     </row>
-    <row r="53" spans="1:108">
+    <row r="53" spans="1:109">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>89507000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
@@ -15852,90 +15977,91 @@
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
-      <c r="BY53">
-[...1 lines deleted...]
-      </c>
+      <c r="BY53"/>
       <c r="BZ53">
         <v>3144000.0</v>
       </c>
       <c r="CA53">
         <v>3144000.0</v>
       </c>
-      <c r="CB53"/>
+      <c r="CB53">
+        <v>3144000.0</v>
+      </c>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
+      <c r="DE53"/>
     </row>
-    <row r="54" spans="1:108">
+    <row r="54" spans="1:109">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -16002,1356 +16128,1369 @@
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
+      <c r="DE54"/>
     </row>
-    <row r="55" spans="1:108">
+    <row r="55" spans="1:109">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>12062407000.0</v>
+      </c>
+      <c r="C55">
         <v>12285899000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>12141139000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>12086628000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>12022827000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>11921325000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>11939689000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>11909410000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>11953142000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>11850182000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>11905422000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>12013103000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>11833262000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>11719131000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>11702153000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>11862633000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>11905066000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>11721953000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>11293248000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>10191592000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>10036672000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>10321117000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>10724492000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>10365651000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>10382902000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>10430793000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>9928467000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>9704677000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>9676090000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>9608647000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>9459632000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>9427341000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>9513881000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>9416938000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>9380232000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>8839166000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>8843016000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>8886478000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>8738878000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>8647605000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>8611463000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>8562488000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>8505003000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>8530967000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>8409460000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>7197619000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>7107403000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>7157228000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>7049956000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>7017315000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>7071332000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>7029941000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>6840647000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>6674832000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>6480407000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>6530763000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>6244854000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>6083953000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>5955456000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>5913286000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>5697635000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>5569858000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>4373522000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>4489230000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>4273452000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>4230329000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>4236839000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>4236803000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>4203243000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>4175556000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>4194387000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>4217373000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>4210768000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>3930190000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>3893732000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>3815779000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>3613900000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>3571357000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>3583888000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>2934806000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>2818995000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>2571825000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>2564088000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>2478239000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1244928000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1230198000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1014618000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>934935884.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>930772787.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>552969912.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>228914626.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>118687346.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>119802274.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>113599647.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>7937532.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>6082291.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>6028149.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>5873963.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>5849277.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>6494072.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>7630256.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>7561873.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>7626471.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>7476598.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>6682925.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>4336685.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>3067693.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>2892710.0</v>
       </c>
     </row>
-    <row r="56" spans="1:108">
+    <row r="56" spans="1:109">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>387399000.0</v>
+      </c>
+      <c r="C56">
         <v>243520000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>341874000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>458788000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>452590000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>325354000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>162591000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>220785000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>248785000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>340708000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>304897000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>404715000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>401000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>244756000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>276140000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>307616000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>259911000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>244093000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>223412000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>343242000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>245312000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>621285000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1012729000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>740143000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>826297000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>585445000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>179294000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>160365000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>184082000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>229529000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>140009000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>169522000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>293338000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>255886000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>252492000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>162603000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>170000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>250758000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>164795000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>163554000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>144987000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>118278000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>101315000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>138164000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>106959000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>91429000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>50044000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>87288000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>91497000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>68388000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>125108000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>74851000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>70573000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>49478000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>38822000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>75548000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>98794000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>59905000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>62678000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>69287000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>151697000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>73654000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>63382000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>179287000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>108924000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>75583000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>81135000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>100414000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>95521000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>88504000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>92231000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>127715000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>129292000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>161890000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>150741000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>94330000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>107093000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>157732000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>285205000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>94151000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>123624000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>58613000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>131972000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>85608000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>42308000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>32393000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>20999000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>19693429.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>19856047.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>9502982.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>2127074.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>3492501.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>1647477.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>3211607.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>2056468.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>257455.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>231698.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>147113.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>134810.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>754789.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>209732.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>206312.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>224499.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>60037.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>194339.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>33487.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>454255.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>269032.0</v>
       </c>
     </row>
-    <row r="57" spans="1:108">
+    <row r="57" spans="1:109">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>1479082000.0</v>
+      </c>
+      <c r="C57">
         <v>1739949000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1311578000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2110820000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1555416000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1385075000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1521967000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1132087000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1450165000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1349576000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>858964000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>811264000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>621894000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>795726000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>720400000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>691656000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>641630000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>461925000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>931484000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>548025000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>513014000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>716807000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1096762000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1035623000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1072987000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>846012000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>332988000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>426812000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>420048000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>360129000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>797147000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>741952000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>848075000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>707543000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>619592000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>793755000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>702180000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>801112000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>720508000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>451775000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>527585000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>420834000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>404059000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>421096000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>397915000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>496334000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>569571000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>488154000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>527125000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>492708000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>470493000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>579885000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>430693000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>476298000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>372407000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>585589000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>610943000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>461907000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>377935000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>464126000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>356201000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>358860000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>153289000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>184125000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>155956000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>677281000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>137524000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>2837592000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>2823138000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>141117000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>136260000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>143130000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>141000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>131788000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>140962000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>134816000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>129124000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>118540000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>127147000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>68702000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>69172000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>59234000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>54483000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>64808000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>36878000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>29963000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>22587000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>23348826.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>25705635.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>14476648.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>5319023.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>2044131.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>2247940.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>2043326.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>1103894.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>178041.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>337249.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>213108.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>61651.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>170577.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>204171.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>148619.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>162816.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>151156.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>201074.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>260188.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>187084.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>205532.0</v>
       </c>
     </row>
-    <row r="58" spans="1:108">
+    <row r="58" spans="1:109">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>5890911000.0</v>
+      </c>
+      <c r="C58">
         <v>5888561000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>5794834000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5791703000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5730253000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5670437000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5602108000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5634519000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5642258000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5839992000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5546118000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>5588865000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5545600000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5520741000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>5539052000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>5721316000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5688671000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5588823000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5451933000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4923416000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4868062000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>5171131000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5557517000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5168336000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>5221565000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5060458000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4560715000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4380481000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>4389225000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>4358286000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>4451301000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>4464055000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>4592418000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>4545052000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>4552775000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>4082997000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>4103464000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>4216752000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>4074934000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>4084157000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>4053476000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>4030311000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>4022432000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>4090752000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>4015118000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>3278730000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>3200979000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>3264910000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>3206420000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3194802000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3266841000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>3219839000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>3027495000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2923252000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2840910000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>3777791000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>3587926000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>3477141000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>3401959000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>3415940000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>3267700000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>3286382000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>2819872000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>2912492000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>2910360000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>2840415000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>2864222000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>2837592000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>2823138000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>2768794000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>2757500000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>2763687000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>2749958000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>2497447000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>2464972000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>2371227000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>2149330000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>2090172000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>2090517000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1654096000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1524619000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1514797000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1506061000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1528957000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>774628000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>773702000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>623112000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>583091385.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>577237917.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>303017698.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>122869407.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>64419456.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>65695079.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>62456554.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>5993935.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>4568786.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>4663685.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>4681072.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>4669178.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>5333447.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>6657144.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>6621308.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>6695784.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>6556936.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>5814866.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>3482751.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>2195130.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>2043166.0</v>
       </c>
     </row>
-    <row r="59" spans="1:108">
+    <row r="59" spans="1:109">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -17418,378 +17557,382 @@
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
+      <c r="DE59"/>
     </row>
-    <row r="60" spans="1:108">
+    <row r="60" spans="1:109">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>5079618000.0</v>
+      </c>
+      <c r="C60">
         <v>5265905000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5227500000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5188386000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5189638000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>5168049000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>5242830000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>5194675000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>5227186000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>5188165000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>5272334000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>5327820000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>5220146000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>5150838000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>5126197000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>5111730000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>5175826000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>5111274000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>4877961000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>4398177000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>4315677000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>4301217000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>4317357000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>4343639000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>4317213000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>4496611000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>4492678000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>4453986000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>4420856000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>4388446000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>4148181000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>4108888000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>4073551000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>4032385000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>3994259000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>3930074000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>3914492000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>3854349000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>3847575000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>3762555000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>3756096000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>3734143000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>3693085000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>3655528000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>3618543000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>3311167000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>3299986000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>3287274000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>3254031000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>3235402000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>3221711000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>3225072000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>3236806000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>3183606000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>3085737000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>2333772000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2250143000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2206098000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2162079000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>2108024000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>2051119000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1910658000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1553650000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1576738000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1363092000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1387718000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1372617000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1399211000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1380105000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1406762000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1436887000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1453686000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1460810000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1432743000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>1428760000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1444552000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1462228000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1478780000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1493371000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1278508000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1292174000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1057028000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1058027000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>949282000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>470300000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>456496000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>391506000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>351844499.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>353534870.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>249952214.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>106045219.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>54267890.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>54107195.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>51143093.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>1943597.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>1513505.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>1364464.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>1192891.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>1180099.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>1160625.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>973112.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>940565.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>930687.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>919662.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>868059.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>853934.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>872563.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>849544.0</v>
       </c>
     </row>
-    <row r="61" spans="1:108">
+    <row r="61" spans="1:109">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -17856,52 +17999,53 @@
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
+      <c r="DE61"/>
     </row>
-    <row r="62" spans="1:108">
+    <row r="62" spans="1:109">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17968,50 +18112,51 @@
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
+      <c r="DE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18089,51 +18234,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>25</v>
       </c>
       <c r="Z1" t="s">
         <v>26</v>
       </c>
       <c r="AA1" t="s">
         <v>27</v>
       </c>
       <c r="AB1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B2">
         <v>350871000.0</v>
       </c>
       <c r="C2">
         <v>370851000.0</v>
       </c>
       <c r="D2">
         <v>321020000.0</v>
       </c>
       <c r="E2">
         <v>283436000.0</v>
       </c>
       <c r="F2">
         <v>279522000.0</v>
       </c>
       <c r="G2">
         <v>306593000.0</v>
       </c>
       <c r="H2">
         <v>286525000.0</v>
       </c>
       <c r="I2">
         <v>278252000.0</v>
       </c>
@@ -18173,81 +18318,81 @@
       <c r="U2">
         <v>96105000.0</v>
       </c>
       <c r="V2">
         <v>61408000.0</v>
       </c>
       <c r="W2">
         <v>27071000.0</v>
       </c>
       <c r="X2">
         <v>8860938.0</v>
       </c>
       <c r="Y2">
         <v>391238.0</v>
       </c>
       <c r="Z2">
         <v>326596.0</v>
       </c>
       <c r="AA2">
         <v>168700.0</v>
       </c>
       <c r="AB2"/>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B3">
-        <v>7575000.0</v>
+        <v>6244000.0</v>
       </c>
       <c r="C3">
         <v>7359000.0</v>
       </c>
       <c r="D3">
         <v>12986000.0</v>
       </c>
       <c r="E3">
-        <v>244017000.0</v>
+        <v>10310000.0</v>
       </c>
       <c r="F3">
-        <v>361105000.0</v>
+        <v>12464000.0</v>
       </c>
       <c r="G3">
-        <v>332352000.0</v>
+        <v>14467000.0</v>
       </c>
       <c r="H3">
-        <v>474942000.0</v>
+        <v>8016000.0</v>
       </c>
       <c r="I3">
-        <v>453505000.0</v>
+        <v>8472000.0</v>
       </c>
       <c r="J3">
-        <v>428742000.0</v>
+        <v>8153000.0</v>
       </c>
       <c r="K3">
-        <v>434103000.0</v>
+        <v>2021000.0</v>
       </c>
       <c r="L3">
         <v>1357000.0</v>
       </c>
       <c r="M3">
         <v>443000.0</v>
       </c>
       <c r="N3">
         <v>470000.0</v>
       </c>
       <c r="O3">
         <v>490000.0</v>
       </c>
       <c r="P3">
         <v>142000.0</v>
       </c>
       <c r="Q3">
         <v>128934000.0</v>
       </c>
       <c r="R3">
         <v>138533000.0</v>
       </c>
       <c r="S3">
         <v>123163000.0</v>
       </c>
@@ -18259,113 +18404,113 @@
       </c>
       <c r="V3">
         <v>67476000.0</v>
       </c>
       <c r="W3">
         <v>23591000.0</v>
       </c>
       <c r="X3">
         <v>1172264.0</v>
       </c>
       <c r="Y3">
         <v>206306.0</v>
       </c>
       <c r="Z3">
         <v>201376.0</v>
       </c>
       <c r="AA3">
         <v>125172.0</v>
       </c>
       <c r="AB3">
         <v>97212.0</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B5">
         <v>478620000.0</v>
       </c>
       <c r="C5">
         <v>471267000.0</v>
       </c>
       <c r="D5">
         <v>668034000.0</v>
       </c>
       <c r="E5">
-        <v>254717000.0</v>
+        <v>783481000.0</v>
       </c>
       <c r="F5">
-        <v>325737000.0</v>
+        <v>1128915000.0</v>
       </c>
       <c r="G5">
-        <v>188084000.0</v>
+        <v>246711000.0</v>
       </c>
       <c r="H5">
-        <v>34015000.0</v>
+        <v>529432000.0</v>
       </c>
       <c r="I5">
-        <v>47615000.0</v>
+        <v>543112000.0</v>
       </c>
       <c r="J5">
-        <v>35605000.0</v>
+        <v>490072000.0</v>
       </c>
       <c r="K5">
-        <v>42985000.0</v>
+        <v>533322000.0</v>
       </c>
       <c r="L5">
         <v>429606000.0</v>
       </c>
       <c r="M5">
         <v>396031000.0</v>
       </c>
       <c r="N5">
         <v>373390000.0</v>
       </c>
       <c r="O5">
         <v>362506000.0</v>
       </c>
       <c r="P5">
         <v>491512000.0</v>
       </c>
       <c r="Q5">
         <v>193485000.0</v>
       </c>
       <c r="R5">
         <v>163657000.0</v>
       </c>
       <c r="S5">
         <v>162746000.0</v>
       </c>
@@ -18377,81 +18522,81 @@
       </c>
       <c r="V5">
         <v>68116000.0</v>
       </c>
       <c r="W5">
         <v>35367000.0</v>
       </c>
       <c r="X5">
         <v>7607798.0</v>
       </c>
       <c r="Y5">
         <v>111457.0</v>
       </c>
       <c r="Z5">
         <v>578783.0</v>
       </c>
       <c r="AA5">
         <v>319348.0</v>
       </c>
       <c r="AB5">
         <v>153846.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B6">
-        <v>486195000.0</v>
+        <v>484864000.0</v>
       </c>
       <c r="C6">
         <v>478626000.0</v>
       </c>
       <c r="D6">
         <v>681020000.0</v>
       </c>
       <c r="E6">
-        <v>498734000.0</v>
+        <v>793791000.0</v>
       </c>
       <c r="F6">
-        <v>686842000.0</v>
+        <v>1141379000.0</v>
       </c>
       <c r="G6">
-        <v>520436000.0</v>
+        <v>261178000.0</v>
       </c>
       <c r="H6">
-        <v>508957000.0</v>
+        <v>537448000.0</v>
       </c>
       <c r="I6">
-        <v>501120000.0</v>
+        <v>551584000.0</v>
       </c>
       <c r="J6">
-        <v>464347000.0</v>
+        <v>498225000.0</v>
       </c>
       <c r="K6">
-        <v>477088000.0</v>
+        <v>535343000.0</v>
       </c>
       <c r="L6">
         <v>430963000.0</v>
       </c>
       <c r="M6">
         <v>396474000.0</v>
       </c>
       <c r="N6">
         <v>373860000.0</v>
       </c>
       <c r="O6">
         <v>362996000.0</v>
       </c>
       <c r="P6">
         <v>491654000.0</v>
       </c>
       <c r="Q6">
         <v>322419000.0</v>
       </c>
       <c r="R6">
         <v>302190000.0</v>
       </c>
       <c r="S6">
         <v>285909000.0</v>
       </c>
@@ -18463,115 +18608,115 @@
       </c>
       <c r="V6">
         <v>135592000.0</v>
       </c>
       <c r="W6">
         <v>58958000.0</v>
       </c>
       <c r="X6">
         <v>8780062.0</v>
       </c>
       <c r="Y6">
         <v>317763.0</v>
       </c>
       <c r="Z6">
         <v>780159.0</v>
       </c>
       <c r="AA6">
         <v>444520.0</v>
       </c>
       <c r="AB6">
         <v>251058.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B9">
         <v>563042000.0</v>
       </c>
       <c r="C9">
         <v>547508000.0</v>
       </c>
       <c r="D9">
         <v>608378000.0</v>
       </c>
       <c r="E9">
         <v>521162000.0</v>
       </c>
       <c r="F9">
         <v>501236000.0</v>
       </c>
       <c r="G9">
         <v>474660000.0</v>
       </c>
       <c r="H9">
         <v>519887000.0</v>
       </c>
       <c r="I9">
         <v>511926000.0</v>
       </c>
@@ -18613,51 +18758,51 @@
       </c>
       <c r="V9">
         <v>139737000.0</v>
       </c>
       <c r="W9">
         <v>60877000.0</v>
       </c>
       <c r="X9">
         <v>13882908.0</v>
       </c>
       <c r="Y9">
         <v>842152.0</v>
       </c>
       <c r="Z9">
         <v>959076.0</v>
       </c>
       <c r="AA9">
         <v>596810.0</v>
       </c>
       <c r="AB9">
         <v>450534.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B10">
         <v>310755000.0</v>
       </c>
       <c r="C10">
         <v>292070000.0</v>
       </c>
       <c r="D10">
         <v>510103000.0</v>
       </c>
       <c r="E10">
         <v>635965000.0</v>
       </c>
       <c r="F10">
         <v>987676000.0</v>
       </c>
       <c r="G10">
         <v>89940000.0</v>
       </c>
       <c r="H10">
         <v>374203000.0</v>
       </c>
       <c r="I10">
         <v>402947000.0</v>
       </c>
@@ -18693,51 +18838,51 @@
         <v>131136000.0</v>
       </c>
       <c r="U10">
         <v>110988000.0</v>
       </c>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10">
         <v>8961477.0</v>
       </c>
       <c r="Y10">
         <v>367349.0</v>
       </c>
       <c r="Z10">
         <v>112130.0</v>
       </c>
       <c r="AA10">
         <v>122292.0</v>
       </c>
       <c r="AB10">
         <v>69843.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>331849000.0</v>
       </c>
       <c r="E11">
         <v>-175141000.0</v>
       </c>
       <c r="F11">
         <v>512397000.0</v>
       </c>
       <c r="G11">
         <v>233395000.0</v>
       </c>
       <c r="H11">
         <v>222025000.0</v>
       </c>
       <c r="I11">
         <v>17954000.0</v>
       </c>
       <c r="J11">
         <v>25215000.0</v>
       </c>
       <c r="K11">
@@ -18775,51 +18920,51 @@
       </c>
       <c r="V11">
         <v>41364000.0</v>
       </c>
       <c r="W11">
         <v>21952000.0</v>
       </c>
       <c r="X11">
         <v>-1353679.0</v>
       </c>
       <c r="Y11">
         <v>74371.0</v>
       </c>
       <c r="Z11">
         <v>20744.0</v>
       </c>
       <c r="AA11">
         <v>39038.0</v>
       </c>
       <c r="AB11">
         <v>18208.0</v>
       </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B12">
         <v>167865000.0</v>
       </c>
       <c r="C12">
         <v>179197000.0</v>
       </c>
       <c r="D12">
         <v>160276000.0</v>
       </c>
       <c r="E12">
         <v>147516000.0</v>
       </c>
       <c r="F12">
         <v>141239000.0</v>
       </c>
       <c r="G12">
         <v>156771000.0</v>
       </c>
       <c r="H12">
         <v>155229000.0</v>
       </c>
       <c r="I12">
         <v>140165000.0</v>
       </c>
@@ -18861,51 +19006,51 @@
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>466653.0</v>
       </c>
       <c r="AA12">
         <v>197056.0</v>
       </c>
       <c r="AB12">
         <v>84003.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B13">
         <v>13366000.0</v>
       </c>
       <c r="C13">
         <v>14214000.0</v>
       </c>
       <c r="D13">
         <v>19932000.0</v>
       </c>
       <c r="E13">
         <v>18496000.0</v>
       </c>
       <c r="F13">
         <v>12868000.0</v>
       </c>
       <c r="G13">
         <v>15241000.0</v>
       </c>
       <c r="H13">
         <v>11668000.0</v>
       </c>
       <c r="I13">
         <v>10381000.0</v>
       </c>
@@ -18913,51 +19058,51 @@
         <v>8582000.0</v>
       </c>
       <c r="K13">
         <v>11436000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B14">
         <v>-58940000.0</v>
       </c>
       <c r="C14">
         <v>-55315000.0</v>
       </c>
       <c r="D14">
         <v>-96403000.0</v>
       </c>
       <c r="E14">
         <v>-119916000.0</v>
       </c>
       <c r="F14">
         <v>-159700000.0</v>
       </c>
       <c r="G14">
         <v>849618000.0</v>
       </c>
       <c r="H14">
         <v>875074000.0</v>
       </c>
       <c r="I14">
         <v>860150000.0</v>
       </c>
@@ -18967,51 +19112,51 @@
       <c r="K14">
         <v>816369000.0</v>
       </c>
       <c r="L14">
         <v>789486000.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B15">
         <v>251815000.0</v>
       </c>
       <c r="C15">
         <v>236755000.0</v>
       </c>
       <c r="D15">
         <v>413700000.0</v>
       </c>
       <c r="E15">
         <v>811106000.0</v>
       </c>
       <c r="F15">
         <v>475279000.0</v>
       </c>
       <c r="G15">
         <v>-143455000.0</v>
       </c>
       <c r="H15">
         <v>152178000.0</v>
       </c>
       <c r="I15">
         <v>334529000.0</v>
       </c>
@@ -19053,99 +19198,99 @@
       </c>
       <c r="V15">
         <v>26752000.0</v>
       </c>
       <c r="W15">
         <v>13415000.0</v>
       </c>
       <c r="X15">
         <v>8961477.0</v>
       </c>
       <c r="Y15">
         <v>292978.0</v>
       </c>
       <c r="Z15">
         <v>91386.0</v>
       </c>
       <c r="AA15">
         <v>83254.0</v>
       </c>
       <c r="AB15">
         <v>51635.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>516049000.0</v>
       </c>
       <c r="F16">
         <v>827976000.0</v>
       </c>
       <c r="G16">
         <v>75288000.0</v>
       </c>
       <c r="H16">
         <v>314046000.0</v>
       </c>
       <c r="I16">
         <v>334529000.0</v>
       </c>
       <c r="J16">
         <v>296833000.0</v>
       </c>
       <c r="K16">
         <v>322231000.0</v>
       </c>
       <c r="L16">
         <v>269167000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B17">
         <v>310755000.0</v>
       </c>
       <c r="C17">
         <v>292070000.0</v>
       </c>
       <c r="D17">
         <v>510103000.0</v>
       </c>
       <c r="E17">
         <v>635965000.0</v>
       </c>
       <c r="F17">
         <v>987676000.0</v>
       </c>
       <c r="G17">
         <v>89940000.0</v>
       </c>
       <c r="H17">
         <v>374203000.0</v>
       </c>
       <c r="I17">
         <v>402947000.0</v>
       </c>
@@ -19155,51 +19300,51 @@
       <c r="K17">
         <v>386135000.0</v>
       </c>
       <c r="L17">
         <v>319489000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B18">
         <v>-175740000.0</v>
       </c>
       <c r="C18">
         <v>-168998000.0</v>
       </c>
       <c r="D18">
         <v>-144094000.0</v>
       </c>
       <c r="E18">
         <v>-132626000.0</v>
       </c>
       <c r="F18">
         <v>-132199000.0</v>
       </c>
       <c r="G18">
         <v>-144803000.0</v>
       </c>
       <c r="H18">
         <v>-145370000.0</v>
       </c>
       <c r="I18">
         <v>-130842000.0</v>
       </c>
@@ -19207,115 +19352,115 @@
         <v>-125786000.0</v>
       </c>
       <c r="K18">
         <v>-136278000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B21">
         <v>530384000.0</v>
       </c>
       <c r="C21">
         <v>509836000.0</v>
       </c>
       <c r="D21">
         <v>577570000.0</v>
       </c>
       <c r="E21">
         <v>488424000.0</v>
       </c>
       <c r="F21">
         <v>674378000.0</v>
       </c>
       <c r="G21">
         <v>505969000.0</v>
       </c>
       <c r="H21">
         <v>500941000.0</v>
       </c>
       <c r="I21">
         <v>492648000.0</v>
       </c>
@@ -19357,83 +19502,83 @@
       </c>
       <c r="V21">
         <v>68116000.0</v>
       </c>
       <c r="W21">
         <v>35367000.0</v>
       </c>
       <c r="X21">
         <v>7607798.0</v>
       </c>
       <c r="Y21">
         <v>111457.0</v>
       </c>
       <c r="Z21">
         <v>578783.0</v>
       </c>
       <c r="AA21">
         <v>319348.0</v>
       </c>
       <c r="AB21">
         <v>153846.0</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B23">
         <v>396895000.0</v>
       </c>
       <c r="C23">
         <v>408523000.0</v>
       </c>
       <c r="D23">
         <v>351828000.0</v>
       </c>
       <c r="E23">
         <v>335263000.0</v>
       </c>
       <c r="F23">
         <v>326878000.0</v>
       </c>
       <c r="G23">
         <v>349224000.0</v>
       </c>
       <c r="H23">
         <v>321969000.0</v>
       </c>
       <c r="I23">
         <v>317392000.0</v>
       </c>
@@ -19475,215 +19620,215 @@
       </c>
       <c r="V23">
         <v>133029000.0</v>
       </c>
       <c r="W23">
         <v>52581000.0</v>
       </c>
       <c r="X23">
         <v>15136048.0</v>
       </c>
       <c r="Y23">
         <v>1121933.0</v>
       </c>
       <c r="Z23">
         <v>706889.0</v>
       </c>
       <c r="AA23">
         <v>446162.0</v>
       </c>
       <c r="AB23">
         <v>296688.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B25">
         <v>6244000.0</v>
       </c>
       <c r="C25">
         <v>7359000.0</v>
       </c>
       <c r="D25">
         <v>10641000.0</v>
       </c>
       <c r="E25">
         <v>10310000.0</v>
       </c>
       <c r="F25">
         <v>12464000.0</v>
       </c>
       <c r="G25">
         <v>14467000.0</v>
       </c>
       <c r="H25">
         <v>8016000.0</v>
       </c>
       <c r="I25">
         <v>8472000.0</v>
       </c>
       <c r="J25">
         <v>8153000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.51</v>
       </c>
       <c r="E26">
         <v>0.77</v>
       </c>
       <c r="F26">
         <v>0.98</v>
       </c>
       <c r="G26">
         <v>0.04</v>
       </c>
       <c r="H26">
         <v>0.45</v>
       </c>
       <c r="I26">
         <v>0.49</v>
       </c>
       <c r="J26">
         <v>0.47</v>
       </c>
       <c r="K26">
         <v>0.5</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>5562000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B28">
         <v>39281000.0</v>
       </c>
       <c r="C28">
         <v>36341000.0</v>
       </c>
       <c r="D28">
         <v>36370000.0</v>
       </c>
       <c r="E28">
         <v>50495000.0</v>
       </c>
       <c r="F28">
         <v>46025000.0</v>
       </c>
       <c r="G28">
         <v>41300000.0</v>
       </c>
       <c r="H28">
         <v>34113000.0</v>
       </c>
       <c r="I28">
         <v>37809000.0</v>
       </c>
@@ -19725,83 +19870,83 @@
       </c>
       <c r="V28">
         <v>5944000.0</v>
       </c>
       <c r="W28">
         <v>1919000.0</v>
       </c>
       <c r="X28">
         <v>684929.0</v>
       </c>
       <c r="Y28">
         <v>118494.0</v>
       </c>
       <c r="Z28">
         <v>178917.0</v>
       </c>
       <c r="AA28">
         <v>152290.0</v>
       </c>
       <c r="AB28">
         <v>199476.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B30">
         <v>34252000.0</v>
       </c>
       <c r="C30">
         <v>37672000.0</v>
       </c>
       <c r="D30">
         <v>30808000.0</v>
       </c>
       <c r="E30">
         <v>51827000.0</v>
       </c>
       <c r="F30">
         <v>47356000.0</v>
       </c>
       <c r="G30">
         <v>42631000.0</v>
       </c>
       <c r="H30">
         <v>35444000.0</v>
       </c>
       <c r="I30">
         <v>39140000.0</v>
       </c>
@@ -19843,51 +19988,51 @@
       </c>
       <c r="V30">
         <v>71621000.0</v>
       </c>
       <c r="W30">
         <v>25510000.0</v>
       </c>
       <c r="X30">
         <v>6275110.0</v>
       </c>
       <c r="Y30">
         <v>730695.0</v>
       </c>
       <c r="Z30">
         <v>380293.0</v>
       </c>
       <c r="AA30">
         <v>277462.0</v>
       </c>
       <c r="AB30">
         <v>296688.0</v>
       </c>
     </row>
     <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B31">
         <v>-219629000.0</v>
       </c>
       <c r="C31">
         <v>-217766000.0</v>
       </c>
       <c r="D31">
         <v>-67467000.0</v>
       </c>
       <c r="E31">
         <v>147541000.0</v>
       </c>
       <c r="F31">
         <v>313298000.0</v>
       </c>
       <c r="G31">
         <v>-342089000.0</v>
       </c>
       <c r="H31">
         <v>-110240000.0</v>
       </c>
       <c r="I31">
         <v>-69839000.0</v>
       </c>
@@ -19929,51 +20074,51 @@
       </c>
       <c r="V31">
         <v>-55986000.0</v>
       </c>
       <c r="W31">
         <v>-23768000.0</v>
       </c>
       <c r="X31">
         <v>1353679.0</v>
       </c>
       <c r="Y31">
         <v>255892.0</v>
       </c>
       <c r="Z31">
         <v>-466653.0</v>
       </c>
       <c r="AA31">
         <v>-197056.0</v>
       </c>
       <c r="AB31">
         <v>-84003.0</v>
       </c>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B32">
         <v>927279000.0</v>
       </c>
       <c r="C32">
         <v>918359000.0</v>
       </c>
       <c r="D32">
         <v>929398000.0</v>
       </c>
       <c r="E32">
         <v>804598000.0</v>
       </c>
       <c r="F32">
         <v>780758000.0</v>
       </c>
       <c r="G32">
         <v>781253000.0</v>
       </c>
       <c r="H32">
         <v>806412000.0</v>
       </c>
       <c r="I32">
         <v>790178000.0</v>
       </c>
@@ -20034,1017 +20179,1026 @@
       <c r="AB32">
         <v>450534.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DD32"/>
+  <dimension ref="A1:DE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:108">
+    <row r="1" spans="1:109">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
         <v>160</v>
       </c>
       <c r="CR1" t="s">
         <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CV1" t="s">
         <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DD1" t="s">
         <v>170</v>
       </c>
+      <c r="DE1" t="s">
+        <v>171</v>
+      </c>
     </row>
-    <row r="2" spans="1:108">
+    <row r="2" spans="1:109">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B2">
+        <v>90644000.0</v>
+      </c>
+      <c r="C2">
         <v>94148000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>92817000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>85353000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>82370000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>92552000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>88163000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>101348000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>94829000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>89320000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>82570000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>75614000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>77063000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>80876000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>72537000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>64594000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>68853000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>77452000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>61917000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>67710000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>71131000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>78764000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>76421000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>70344000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>80898000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>78930000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>75280000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>65226000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>67422000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>78594000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>71533000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>63744000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>69374000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>73601000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>66470000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>57044000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>60680000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>63857000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>62827000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>55811000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>57564000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>61970000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>60315000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>53527000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>52718000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>54768000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>53495000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>45889000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>48467000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>54572000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>51694000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>43048000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>44837000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>48301000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>40461000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>43109000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>45529000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>48609000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>45404000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>39833000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>41453000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>46302000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>43255000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>38130000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>39099000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>42595000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>41242000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>35780000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>34062000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>41422000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>36632000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>33608000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>34068000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>36569000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>30400000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>29443000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>29447000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>31588000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>26490000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>22798000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>21590000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>25227000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>22149000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>18226000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>10439000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>10899000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>9007262.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>7851842.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>7602968.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>4815740.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2983782.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1810223.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2011696.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>2055238.0</v>
       </c>
-      <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
+      <c r="DE2"/>
     </row>
-    <row r="3" spans="1:108">
+    <row r="3" spans="1:109">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B3">
+        <v>2726000.0</v>
+      </c>
+      <c r="C3">
         <v>2649000.0</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>2083000.0</v>
+      </c>
+      <c r="E3">
         <v>518000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1006000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2637000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1664000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1827000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2489000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2818000.0</v>
       </c>
-      <c r="K3">
-[...1 lines deleted...]
-      </c>
       <c r="L3">
-        <v>2543000.0</v>
+        <v>2617000.0</v>
       </c>
       <c r="M3">
-        <v>2800000.0</v>
+        <v>2128000.0</v>
       </c>
       <c r="N3">
+        <v>2954000.0</v>
+      </c>
+      <c r="O3">
         <v>2942000.0</v>
       </c>
-      <c r="O3">
-[...1 lines deleted...]
-      </c>
       <c r="P3">
-        <v>2858000.0</v>
+        <v>2777000.0</v>
       </c>
       <c r="Q3">
-        <v>2539000.0</v>
+        <v>2750000.0</v>
       </c>
       <c r="R3">
-        <v>2616000.0</v>
+        <v>2217000.0</v>
       </c>
       <c r="S3">
-        <v>2798000.0</v>
+        <v>2566000.0</v>
       </c>
       <c r="T3">
-        <v>969000.0</v>
+        <v>2812000.0</v>
       </c>
       <c r="U3">
-        <v>461000.0</v>
+        <v>2223000.0</v>
       </c>
       <c r="V3">
+        <v>1805000.0</v>
+      </c>
+      <c r="W3">
         <v>5624000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3440000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3723000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5030000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2274000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2006000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2076000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1991000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1943000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2437000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2367000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1758000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1910000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2008000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2197000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1973000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1975000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>515000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>505000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>503000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>498000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>954000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000.0</v>
       </c>
       <c r="AT3">
         <v>112000.0</v>
       </c>
       <c r="AU3">
+        <v>112000.0</v>
+      </c>
+      <c r="AV3">
         <v>109000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111000.0</v>
       </c>
       <c r="AW3">
         <v>111000.0</v>
       </c>
       <c r="AX3">
+        <v>111000.0</v>
+      </c>
+      <c r="AY3">
         <v>112000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>117000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>116000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>121000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>116000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126000.0</v>
       </c>
       <c r="BE3">
         <v>126000.0</v>
       </c>
       <c r="BF3">
+        <v>126000.0</v>
+      </c>
+      <c r="BG3">
         <v>113000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>32000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>38000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>35000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>37000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>32512000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>32055000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>31399000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>32968000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>39813000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>21992000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>37727000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>39001000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>28247000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>30507000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>32929000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>31480000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>32344000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>32395000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>31613000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>29846000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>27476000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>24911000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>23575000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>22012000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>23618000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>22010000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>10671000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>11177000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>9379770.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>6113846.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>5663634.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2433750.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>388036.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>287152.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>257694.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>239382.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>60422.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>47881.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>73204.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>44457.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>41756.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>46889.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>62141.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>46411.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46412.0</v>
       </c>
       <c r="CZ3">
         <v>46412.0</v>
       </c>
       <c r="DA3">
+        <v>46412.0</v>
+      </c>
+      <c r="DB3">
         <v>75702.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10240.0</v>
       </c>
       <c r="DC3">
         <v>10240.0</v>
       </c>
       <c r="DD3">
+        <v>10240.0</v>
+      </c>
+      <c r="DE3">
         <v>28990.0</v>
       </c>
     </row>
-    <row r="4" spans="1:108">
+    <row r="4" spans="1:109">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -21109,706 +21263,713 @@
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
+      <c r="DE4"/>
     </row>
-    <row r="5" spans="1:108">
+    <row r="5" spans="1:109">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B5">
+        <v>-103654000.0</v>
+      </c>
+      <c r="C5">
         <v>177782000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>160451000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>127828000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>154945000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>35396000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>186136000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>89153000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>135332000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>146421000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
-        <v>189001000.0</v>
+        <v>80978000.0</v>
       </c>
       <c r="M5">
-        <v>138502000.0</v>
+        <v>152238000.0</v>
       </c>
       <c r="N5">
+        <v>160231000.0</v>
+      </c>
+      <c r="O5">
         <v>129514000.0</v>
       </c>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
       <c r="P5">
-        <v>122762000.0</v>
+        <v>126486000.0</v>
       </c>
       <c r="Q5">
-        <v>123904000.0</v>
+        <v>133982000.0</v>
       </c>
       <c r="R5">
-        <v>115291000.0</v>
+        <v>182411000.0</v>
       </c>
       <c r="S5">
-        <v>280287000.0</v>
+        <v>134489000.0</v>
       </c>
       <c r="T5">
-        <v>132583000.0</v>
+        <v>110085000.0</v>
       </c>
       <c r="U5">
-        <v>137442000.0</v>
+        <v>119617000.0</v>
       </c>
       <c r="V5">
+        <v>101101000.0</v>
+      </c>
+      <c r="W5">
         <v>126677000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>133686000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>142612000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-97994000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>125455000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>130827000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>125004000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>124616000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>120500000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>121291000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>124061000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>127494000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>119802000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>117208000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>115580000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>113932000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>109474000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>122755000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>110766000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>122638000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>118908000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>109337000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>115560000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>103909000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>100800000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>97665000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>100117000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>97885000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>101845000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>96654000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>94684000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>92296000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>89756000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>92729000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>91422000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>89658000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>177440000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>73421000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>86213000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>137184000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>96612000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>50934000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>17136000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>48076000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>43958000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>45796000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>53244000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>40506000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>34025000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>63209000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>38405000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>39448000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>36161000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>32685000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>35266000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>33561000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>33315000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>31012000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>27419000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>27157000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>25457000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>26766000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>20376000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>13958000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>10774000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>10788354.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>11701200.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>7922366.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>5927324.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>2755711.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1738863.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>1598121.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>1515103.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>120606.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>100258.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-476720.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>107173.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>42937.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>139279.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>444755.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>26823.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>35924.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>71281.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>282270.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>2122.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>1963.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>32993.0</v>
       </c>
     </row>
-    <row r="6" spans="1:108">
+    <row r="6" spans="1:109">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B6">
+        <v>-100928000.0</v>
+      </c>
+      <c r="C6">
         <v>180431000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
+        <v>162534000.0</v>
+      </c>
+      <c r="E6">
         <v>128346000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>155951000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>38033000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>187800000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>90980000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>137821000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>149239000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
-        <v>191544000.0</v>
+        <v>83595000.0</v>
       </c>
       <c r="M6">
-        <v>141302000.0</v>
+        <v>154366000.0</v>
       </c>
       <c r="N6">
+        <v>163185000.0</v>
+      </c>
+      <c r="O6">
         <v>132456000.0</v>
       </c>
-      <c r="O6">
-[...1 lines deleted...]
-      </c>
       <c r="P6">
-        <v>125620000.0</v>
+        <v>129263000.0</v>
       </c>
       <c r="Q6">
-        <v>126443000.0</v>
+        <v>136732000.0</v>
       </c>
       <c r="R6">
-        <v>117907000.0</v>
+        <v>184628000.0</v>
       </c>
       <c r="S6">
-        <v>283085000.0</v>
+        <v>137055000.0</v>
       </c>
       <c r="T6">
-        <v>133552000.0</v>
+        <v>112897000.0</v>
       </c>
       <c r="U6">
-        <v>137903000.0</v>
+        <v>121840000.0</v>
       </c>
       <c r="V6">
+        <v>102906000.0</v>
+      </c>
+      <c r="W6">
         <v>132301000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>137126000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>146335000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-92964000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>127729000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>132833000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>127080000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>126607000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>122443000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>123728000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>126428000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>129252000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>121712000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>119216000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>117777000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>115905000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>111449000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>123270000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>111271000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>123141000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>119406000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>110291000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>115739000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>104021000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>100912000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>97774000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>100228000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>97996000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>101957000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>96771000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>94800000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>92417000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>89872000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>92854000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>91548000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>89784000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>177553000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>73453000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>86251000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>137219000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>96649000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>83446000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>49191000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>79475000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>76926000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>85609000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>75236000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>78233000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>73026000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>91456000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>68912000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>72377000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>67641000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>65029000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>67661000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>65174000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>63161000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>58488000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>52330000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>50732000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>47469000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>50384000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>42386000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>24629000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>21951000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>20168124.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>17815046.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>13586000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>8361074.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>3143747.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>2026015.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>1855815.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>1754485.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>181028.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>148139.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-403516.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>151630.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>84693.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>186168.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>506896.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>73234.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>82336.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>117693.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>357972.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>12362.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>12203.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>61983.0</v>
       </c>
     </row>
-    <row r="7" spans="1:108">
+    <row r="7" spans="1:109">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -21873,54 +22034,55 @@
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
+      <c r="DE7"/>
     </row>
-    <row r="8" spans="1:108">
+    <row r="8" spans="1:109">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -21985,1347 +22147,1360 @@
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
+      <c r="DE8"/>
     </row>
-    <row r="9" spans="1:108">
+    <row r="9" spans="1:109">
       <c r="A9" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B9">
+        <v>138034000.0</v>
+      </c>
+      <c r="C9">
         <v>137687000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>145116000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>141337000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>141345000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>136786000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>141580000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>148441000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>133222000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>131848000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>128451000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>130402000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>129887000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>129718000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>134564000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>132084000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>129443000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>125071000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>130895000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>127461000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>122806000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>120074000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>121476000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>116000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>109387000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>127797000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>132422000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>130305000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>129324000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>127839000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>128516000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>130391000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>128187000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>124832000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>127455000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>119997000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>119219000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>119310000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>122560000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>117937000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>129331000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>117267000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>117392000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>118901000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>107511000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>104163000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>100199000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>101560000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>101111000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>102526000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>99653000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>96824000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>94071000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>92755000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>101515000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>89927000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>88973000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>87919000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>87066000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>85073000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>84148000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>82638000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>86198000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>83154000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>81543000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>80443000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>78833000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>77597000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>76978000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>75196000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>93593000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>70959000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>70834000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>70148000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>63612000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>69237000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>66838000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>65365000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>59864000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>53945000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>52148000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>48585000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>50494000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>45351000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>25093000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>22557000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>20892047.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>18055325.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>16258669.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>8805187.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>4900086.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>3193369.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>3008683.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>2780769.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>311675.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>273330.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>147465.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>278401.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>194390.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>214834.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>631045.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>219446.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>213984.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>221197.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>405705.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>138965.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>107904.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>112936.0</v>
       </c>
     </row>
-    <row r="10" spans="1:108">
+    <row r="10" spans="1:109">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B10">
+        <v>-146979000.0</v>
+      </c>
+      <c r="C10">
         <v>129897000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>130113000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>81037000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>109186000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-9581000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>141850000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>42479000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>128916000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-17145000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14165000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>215175000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>167902000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>112861000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>100310000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3548000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>161997000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>370110000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>652081000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>178051000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>96985000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>60559000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>48380000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>111033000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-133674000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>64201000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>103584000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>95138000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>95513000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>79973000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>102578000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>96155000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>103748000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>100466000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>101911000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>69946000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>124070000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>59999000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>153889000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>56731000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>76646000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>98869000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>91677000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>92574000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>79991000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>55247000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>61178000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>82750000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>62888000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>56892000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>31784000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>28557000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>102691000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>153591000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>101423000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>199788000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>159650000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>142428000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>38508000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>148308000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>101253000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>60715000.0</v>
       </c>
-      <c r="BK10"/>
-      <c r="BL10">
+      <c r="BL10"/>
+      <c r="BM10">
         <v>355513000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>100355000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>153863000.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>2047000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>63008000.0</v>
       </c>
-      <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>37735000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>9917000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>30751000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>34162000.0</v>
       </c>
-      <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
-      <c r="CN10">
+      <c r="CN10"/>
+      <c r="CO10">
         <v>1924920.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>2878329.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>1567303.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>29242.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>234123.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>70618.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>26616.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>32040.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>238075.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>32563.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>10409.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>13476.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>55682.0</v>
       </c>
-      <c r="DA10"/>
-      <c r="DB10">
+      <c r="DB10"/>
+      <c r="DC10">
         <v>35811.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>66818.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>101204.0</v>
       </c>
     </row>
-    <row r="11" spans="1:108">
+    <row r="11" spans="1:109">
       <c r="A11" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>12443000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>133000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>33623000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>144310000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>84459000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-699000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>5044000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>81630000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-42268000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-219547000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-301088000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-52337000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>18973000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>39615000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>42478000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>12629000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>181018000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>37752000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-2158000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>11689000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6280000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>15851000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1266000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>9130000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6322000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1236000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-2696000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>25211000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-21636000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>24336000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-38577000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>15208000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>25973000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>3045000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-1307000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>5784000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3121000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>10393000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>12020000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-6562000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>5896000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>8442000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>34388000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>36702000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-33654000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-74437000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-659179000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>78331000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>82843000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>56353000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>48491000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>43018000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>25676000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>24808000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>36357000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>38245000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>37329000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>36528000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>17000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>10149000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>202000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-154000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>46246000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>21802000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>14050000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>6993000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>25336000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>27942000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>25798000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>25256000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>38109000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>19992000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>13966000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>18208000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>21178000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>17607000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>9343000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-3006000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>8805865.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>7099087.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>6365217.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>2816061.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>164786.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-186057.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-1280208.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-52200.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>91364.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-48783.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-2581.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>13824.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>12566.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>50562.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>16.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>531.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>2451.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>17746.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>272848.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>20751.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>-21056.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>-36449.0</v>
       </c>
     </row>
-    <row r="12" spans="1:108">
+    <row r="12" spans="1:109">
       <c r="A12" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B12">
+        <v>43325000.0</v>
+      </c>
+      <c r="C12">
         <v>47885000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>43005000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>46791000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>45759000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>44977000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>44286000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>46674000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>44599000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>43639000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>40970000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>41304000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>39319000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>38683000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>39584000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>38445000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>35050000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>34436000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>34882000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>34278000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>35777000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>36301000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>50623000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>36686000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>35680000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>33783000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>45798000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>33458000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>38224000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>37749000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>34822000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>35065000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>35061000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>35217000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>35301000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>31991000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>31801000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>35053000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>32834000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>48239000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>32751000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>33363000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>34122000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>32392000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>32894000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>43040000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>33204000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>34075000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>37932000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>44483000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>35048000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>33481000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>37369000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>31717000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>33765000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>37455000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>35532000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>35373000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>34913000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>36025000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>35914000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>35876000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>36357000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>38245000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>37329000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>36528000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>38323000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>36360000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>33545000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>31844000.0</v>
       </c>
-      <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12">
         <v>27977000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1934000.0</v>
       </c>
-      <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
-      <c r="CO12">
+      <c r="CO12"/>
+      <c r="CP12">
         <v>1280208.0</v>
       </c>
-      <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>91364.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>133865.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>547338.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>80557.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>10897.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>198308.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>412192.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>16414.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>22448.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>15599.0</v>
       </c>
-      <c r="DA12"/>
-      <c r="DB12">
+      <c r="DB12"/>
+      <c r="DC12">
         <v>33689.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>64855.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>68211.0</v>
       </c>
     </row>
-    <row r="13" spans="1:108">
+    <row r="13" spans="1:109">
       <c r="A13" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B13">
+        <v>2719000.0</v>
+      </c>
+      <c r="C13">
         <v>2584000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3763000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3259000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3070000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3274000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3015000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3374000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3854000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3971000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4421000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>5337000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5257000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4917000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>5590000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5833000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3988000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3085000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3272000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2599000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3395000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3602000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4137000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4032000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3793000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3279000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3207000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3051000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2952000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2459000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -23359,152 +23534,155 @@
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
+      <c r="DE13"/>
     </row>
-    <row r="14" spans="1:108">
+    <row r="14" spans="1:109">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B14">
+        <v>27622000.0</v>
+      </c>
+      <c r="C14">
         <v>-24563000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-24612000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-15370000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-20677000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1719000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-26775000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-8071000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-24366000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3897000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-2760000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-40610000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-31702000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-21331000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-18952000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-753000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-30553000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-69658000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-105602000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-28663000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>852933000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>848769000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>849618000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>853676000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>844124000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>873724000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>875074000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>870210000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>866009000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>861915000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>860150000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>854398000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>847912000.0</v>
       </c>
-      <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
@@ -23535,456 +23713,460 @@
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
+      <c r="DE14"/>
     </row>
-    <row r="15" spans="1:108">
+    <row r="15" spans="1:109">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B15">
+        <v>-119357000.0</v>
+      </c>
+      <c r="C15">
         <v>105334000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>105501000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>65667000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>88509000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-7862000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>115075000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>34408000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>104550000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-17278000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>11405000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>174565000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>136200000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>91530000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>81358000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-78082000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>204265000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>589657000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>546479000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>149388000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>81348000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>50761000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>40585000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>93297000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-112481000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>53920000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>87187000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>79857000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>80112000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>66900000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>85203000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>79866000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>86111000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>83349000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>84603000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>58378000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>103767000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>50085000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>128498000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>47319000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>63914000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>82500000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>76522000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>77384000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>67894000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>47367000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>52441000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>71123000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>54057000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>48920000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>27218000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>24501000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>88581000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>132476000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>654113000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>104372000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>65976000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>73921000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-8458000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>90177000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>64626000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>30534000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>14577000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-21109000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>10747000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>7430000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>7456000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>6735000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>6759000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>2335000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>16963000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>16603000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>25398000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>31224000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>7349000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>7324000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>7763000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>8059000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-7097000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>7427000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>13191000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>7249000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>5588000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2769000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>4615000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>13780000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1982489.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>4602000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>3719000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>3111000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>2590925.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1924920.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>2878329.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1567303.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>29242.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>149041.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>73199.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>12792.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>19474.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>211834.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>32547.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>9878.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>11025.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>37936.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>9422.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-18629.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>23019.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>69442.0</v>
       </c>
     </row>
-    <row r="16" spans="1:108">
+    <row r="16" spans="1:109">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>136200000.0</v>
       </c>
       <c r="O16">
+        <v>136200000.0</v>
+      </c>
+      <c r="P16">
         <v>81358000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2795000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>131444000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>300452000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>546479000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>149388000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>81348000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>50761000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>40585000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>93297000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-112481000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>53920000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>87187000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>79857000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>80112000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>66900000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>85203000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>79866000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>86111000.0</v>
       </c>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
@@ -24015,152 +24197,155 @@
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
+      <c r="DE16"/>
     </row>
-    <row r="17" spans="1:108">
+    <row r="17" spans="1:109">
       <c r="A17" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B17">
+        <v>-146979000.0</v>
+      </c>
+      <c r="C17">
         <v>129897000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>130113000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>81037000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>109186000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-9581000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>141850000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>42479000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>128916000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-21175000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>14165000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>215175000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>167902000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>112861000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>100310000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>3548000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>161997000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>370110000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>652081000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>178051000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>96985000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>60559000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>48380000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>111033000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-133674000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>64201000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>103584000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>95138000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>95513000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>79973000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>102578000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>96155000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>103748000.0</v>
       </c>
-      <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -24191,143 +24376,146 @@
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
+      <c r="DE17"/>
     </row>
-    <row r="18" spans="1:108">
+    <row r="18" spans="1:109">
       <c r="A18" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B18">
+        <v>-46170000.0</v>
+      </c>
+      <c r="C18">
         <v>-46356000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-44665000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-44579000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-43729000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-42767000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-42329000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-44336000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-41706000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-40627000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-37507000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-36925000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-34983000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-34679000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-34846000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-33461000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-29986000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-32373000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-32909000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-32433000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-33258000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-33599000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-47382000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-33474000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-32708000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-31239000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-43112000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-30877000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-35752000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-35627000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -24361,54 +24549,55 @@
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
+      <c r="DE18"/>
     </row>
-    <row r="19" spans="1:108">
+    <row r="19" spans="1:109">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -24473,54 +24662,55 @@
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
+      <c r="DE19"/>
     </row>
-    <row r="20" spans="1:108">
+    <row r="20" spans="1:109">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -24585,380 +24775,384 @@
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
+      <c r="DE20"/>
     </row>
-    <row r="21" spans="1:108">
+    <row r="21" spans="1:109">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B21">
+        <v>89465000.0</v>
+      </c>
+      <c r="C21">
         <v>126182000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>139171000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>132537000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>132420000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>126256000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>130786000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>139353000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>135332000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>146421000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>111265000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>189416000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>138348000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>129514000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>125986000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>122870000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>124226000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>115341000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>280273000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>131329000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>136098000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>126677000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>133686000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>142612000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>104217000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>125455000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>130827000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>125004000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>124616000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>120500000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>121291000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>124061000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>127494000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>119802000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>117208000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>115580000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>113932000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>109474000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>122755000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>110766000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>122638000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>118908000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>109337000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>115560000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>103909000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>100800000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>97665000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>98636000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>97885000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>101845000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>96654000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>94684000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>92296000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>89756000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>92729000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>91422000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>89658000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>177801000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>73421000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>86213000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>84315000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>96591000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>50934000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>17136000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>48076000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>43958000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>45796000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>53244000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>40506000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>34025000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>63209000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>38405000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>39448000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>38217000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>32685000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>35266000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>33561000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>33315000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>31012000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>27419000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>27157000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>25457000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>26766000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>20376000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>13958000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>10774000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>10788354.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>11701200.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>10084352.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>5927324.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>2755711.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1738863.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>1598121.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>1515103.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>120606.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>100258.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>-476720.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>107173.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>42937.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>39767.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>444755.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>26823.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>35924.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>71281.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>282270.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>2122.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>1963.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>32993.0</v>
       </c>
     </row>
-    <row r="22" spans="1:108">
+    <row r="22" spans="1:109">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -25023,380 +25217,384 @@
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
+      <c r="DE22"/>
     </row>
-    <row r="23" spans="1:108">
+    <row r="23" spans="1:109">
       <c r="A23" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B23">
+        <v>139213000.0</v>
+      </c>
+      <c r="C23">
         <v>105653000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>108365000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>94153000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>91295000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>103082000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>98957000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>110436000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>96532000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>74747000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>93112000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>83375000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>86376000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>94527000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>84862000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>80177000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>81248000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>88976000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>74599000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>79989000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>82109000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>90181000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>87602000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>80824000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>92284000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>88514000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>83701000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>73651000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>75831000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>88784000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>81224000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>74100000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>79254000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>82814000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>76579000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>64601000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>69193000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>74162000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>71933000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>65025000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>67652000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>70286000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>70193000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>62201000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>58828000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>60548000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>60723000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>51247000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>53726000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>59776000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>57187000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>48195000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>49394000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>54093000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>52761000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>45255000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>48298000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>51223000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>47474000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>42057000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>44731000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>49628000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>46213000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>104148000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>72566000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>79080000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>74279000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>70207000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>70534000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>82593000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>69646000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>67657000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>67167000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>68500000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>61327000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>63558000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>62980000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>63891000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>55342000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>49762000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>47062000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>48740000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>45877000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>43201000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>21693000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>22682000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>19110955.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>14868372.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>13777285.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>7693603.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>5128157.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>3264729.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>3422258.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>3320904.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>191069.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>173072.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>624185.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>171228.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>151453.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>175067.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>186290.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>192623.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>178060.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>149916.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>123435.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>136843.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>105941.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>79943.0</v>
       </c>
     </row>
-    <row r="24" spans="1:108">
+    <row r="24" spans="1:109">
       <c r="A24" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -25461,380 +25659,384 @@
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
+      <c r="DE24"/>
     </row>
-    <row r="25" spans="1:108">
+    <row r="25" spans="1:109">
       <c r="A25" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B25">
+        <v>2393000.0</v>
+      </c>
+      <c r="C25">
         <v>2649000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2083000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>518000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1006000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2637000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1664000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1827000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1775000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2093000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2617000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2128000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2954000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2942000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2777000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2750000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2217000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2566000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2812000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2223000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1805000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5624000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3440000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3723000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5030000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2274000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2006000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2076000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1991000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1943000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2437000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2367000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1758000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1910000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2008000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2197000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1973000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1975000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>515000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>505000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>503000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>498000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>954000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000.0</v>
       </c>
       <c r="AT25">
         <v>112000.0</v>
       </c>
       <c r="AU25">
+        <v>112000.0</v>
+      </c>
+      <c r="AV25">
         <v>109000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111000.0</v>
       </c>
       <c r="AW25">
         <v>111000.0</v>
       </c>
       <c r="AX25">
+        <v>111000.0</v>
+      </c>
+      <c r="AY25">
         <v>112000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>117000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>116000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>121000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>116000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126000.0</v>
       </c>
       <c r="BE25">
         <v>126000.0</v>
       </c>
       <c r="BF25">
+        <v>126000.0</v>
+      </c>
+      <c r="BG25">
         <v>113000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>32000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>38000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>35000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>37000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>32512000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>32055000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>31399000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>21510000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>39813000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>21992000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>37727000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>22802000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>28247000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>30507000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>32929000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>17804000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>18065000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>18372000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>17781000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>17227000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>15835000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>14517000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>23575000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>22012000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>23618000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>22010000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>10671000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>11177000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>9379770.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>6113846.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>5663634.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>2433750.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>388036.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>287152.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>257694.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>239382.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>60422.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>47881.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>73204.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>44457.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>41756.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>46889.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>62141.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>46411.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46412.0</v>
       </c>
       <c r="CZ25">
         <v>46412.0</v>
       </c>
       <c r="DA25">
+        <v>46412.0</v>
+      </c>
+      <c r="DB25">
         <v>75702.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10240.0</v>
       </c>
       <c r="DC25">
         <v>10240.0</v>
       </c>
       <c r="DD25">
+        <v>10240.0</v>
+      </c>
+      <c r="DE25">
         <v>28990.0</v>
       </c>
     </row>
-    <row r="26" spans="1:108">
+    <row r="26" spans="1:109">
       <c r="A26" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -25899,54 +26101,55 @@
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
+      <c r="DE26"/>
     </row>
-    <row r="27" spans="1:108">
+    <row r="27" spans="1:109">
       <c r="A27" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -25957,442 +26160,446 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>11327000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2470000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2426000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>2346000.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
+      <c r="DE27"/>
     </row>
-    <row r="28" spans="1:108">
+    <row r="28" spans="1:109">
       <c r="A28" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B28">
+        <v>10410000.0</v>
+      </c>
+      <c r="C28">
         <v>11172000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12024000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8468000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8592000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10197000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10461000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8756000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8855000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8269000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10210000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7428000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8980000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>13318000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>11992000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15250000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>12062000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11191000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>12350000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>11946000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10645000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>11084000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10849000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10147000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11053000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9251000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8089000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>8092000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>8076000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>9857000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9359000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>10023000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>9547000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>8880000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9732000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>7225000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>8181000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>9960000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>8778000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>8881000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>9749000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7989000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9079000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>8704000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>7359000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5780000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>7228000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5358000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5259000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5204000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5493000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>5147000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>4557000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>5792000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>973000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>4616000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5195000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>4960000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2070000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2224000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>3278000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>3326000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2752000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2381000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2068000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2442000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2091000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2361000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2657000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2304000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2137000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2047000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2393000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2015000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1785000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1576000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1664000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2204000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1433000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1615000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1416000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1116000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1572000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3302000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>464000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>606000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>723923.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>240279.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>510685.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>444113.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>203560.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>172684.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>171778.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>136906.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>130647.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>125191.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>246152.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>126771.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>109697.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>128178.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>202447.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>146212.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>131648.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>103504.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>120967.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>126603.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>95701.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>50953.0</v>
       </c>
     </row>
-    <row r="29" spans="1:108">
+    <row r="29" spans="1:109">
       <c r="A29" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -26457,1002 +26664,1012 @@
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
+      <c r="DE29"/>
     </row>
-    <row r="30" spans="1:108">
+    <row r="30" spans="1:109">
       <c r="A30" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B30">
+        <v>48569000.0</v>
+      </c>
+      <c r="C30">
         <v>11505000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-4709000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8800000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8925000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10530000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10794000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9088000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>133222000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-14573000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10542000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7761000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9313000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13651000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>12325000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15583000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12395000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>11524000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>12682000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>12279000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10978000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>11417000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11181000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>10480000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>11386000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9584000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8421000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>8425000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>8409000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>10190000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>9691000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>10356000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>9880000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>9213000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>10109000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7557000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>8513000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>10305000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>9106000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>9214000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>10088000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>8316000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>9878000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>8674000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>6110000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>5780000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>7228000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5358000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5259000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>5204000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5493000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5147000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4557000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>5792000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>12300000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2146000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2769000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2614000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>2070000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2224000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3278000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>3326000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>2958000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>66018000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>33467000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>36485000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>33037000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>34427000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>36472000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>41171000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>33014000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>34049000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>33099000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>31931000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>30927000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>34115000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>33533000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>32303000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>28852000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>26964000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>25472000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>23513000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>23728000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>24975000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>11254000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>11783000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>10103693.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>7016530.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>6174317.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>2877863.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2144375.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1454506.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>1410562.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1265666.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>191069.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>173072.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>232947.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>171228.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>151453.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>175067.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-140306.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>192623.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>178060.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>149916.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-45265.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>136843.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>105941.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>79943.0</v>
       </c>
     </row>
-    <row r="31" spans="1:108">
+    <row r="31" spans="1:109">
       <c r="A31" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B31">
+        <v>-236444000.0</v>
+      </c>
+      <c r="C31">
         <v>3715000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-9058000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-51500000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-23234000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-135837000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>11064000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-90411000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-6416000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-167596000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-103578000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>62937000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>7671000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3206000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-21929000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-113237000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-20414000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>235621000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>387302000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>45968000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-14843000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-48098000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-61915000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-34333000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-231675000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-54012000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-20417000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-26742000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-25402000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-37676000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-16247000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-23880000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-14559000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-15153000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-15435000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-42494000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>9621000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-49006000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>31134000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-51992000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-42597000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-10082000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-15837000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-17653000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-21410000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-43136000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-31793000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-13452000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-32964000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-40430000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-62376000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-63120000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>13177000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>66628000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>12208000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>112007000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>73446000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>57123000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-46488000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>65442000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>20366000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-18618000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-68663000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>278294000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>24009000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>78977000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-45796000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-43095000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-40304000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-31960000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>2429000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-36910000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-1713000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-28058000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-1934000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-960000.0</v>
       </c>
-      <c r="BY31"/>
       <c r="BZ31"/>
-      <c r="CA31">
+      <c r="CA31"/>
+      <c r="CB31">
         <v>-31012000.0</v>
       </c>
-      <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
-      <c r="CE31">
+      <c r="CE31"/>
+      <c r="CF31">
         <v>-26766000.0</v>
       </c>
-      <c r="CF31"/>
       <c r="CG31"/>
-      <c r="CH31">
+      <c r="CH31"/>
+      <c r="CI31">
         <v>-10758000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-10788354.0</v>
       </c>
-      <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
-      <c r="CN31">
+      <c r="CN31"/>
+      <c r="CO31">
         <v>620933.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>1280208.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>52200.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-91364.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>133865.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>547338.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-80557.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-8139.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>125258.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-412192.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-16414.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-22448.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-15599.0</v>
       </c>
-      <c r="DA31"/>
-      <c r="DB31">
+      <c r="DB31"/>
+      <c r="DC31">
         <v>-2122.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-1963.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>68211.0</v>
       </c>
     </row>
-    <row r="32" spans="1:108">
+    <row r="32" spans="1:109">
       <c r="A32" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B32">
+        <v>228678000.0</v>
+      </c>
+      <c r="C32">
         <v>231835000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>247536000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>226690000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>223715000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>229338000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>229743000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>249789000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>228051000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>221168000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>211021000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>206016000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>206950000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>210594000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>207101000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>196678000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>198296000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>202523000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>192812000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>195171000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>193937000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>198838000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>197897000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>186344000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>190285000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>206727000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>207702000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>195531000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>196746000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>206433000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>200049000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>194135000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>197561000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>198433000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>193925000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>177041000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>179899000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>183167000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>185387000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>173748000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>186895000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>179237000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>177707000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>172428000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>160229000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>158931000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>153694000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>147449000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>149578000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>157098000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>151347000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>139872000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>138908000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>141056000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>141976000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>133036000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>134502000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>136528000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>132470000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>124906000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>125601000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>128940000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>129453000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>121284000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>120642000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>123038000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>120075000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>113377000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>111040000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>116618000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>130225000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>104567000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>104902000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>106717000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>94012000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>98680000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>96285000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>96953000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>86354000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>76743000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>73738000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>73812000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>72643000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>63577000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>35532000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>33456000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>29899309.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>25907167.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>23861637.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>13620927.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>7883868.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>5003592.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>5020379.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>4836007.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>311675.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>273330.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>147465.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>278401.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>194390.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>214834.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>631045.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>219446.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>213984.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>221197.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>405705.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>138965.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>107904.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>112936.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB30"/>
@@ -27532,51 +27749,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>25</v>
       </c>
       <c r="Z1" t="s">
         <v>26</v>
       </c>
       <c r="AA1" t="s">
         <v>27</v>
       </c>
       <c r="AB1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B2">
         <v>37694000.0</v>
       </c>
       <c r="C2">
         <v>34743000.0</v>
       </c>
       <c r="D2">
         <v>35255000.0</v>
       </c>
       <c r="E2">
         <v>62235000.0</v>
       </c>
       <c r="F2">
         <v>794594000.0</v>
       </c>
       <c r="G2">
         <v>55374000.0</v>
       </c>
       <c r="H2">
         <v>29444000.0</v>
       </c>
       <c r="I2">
         <v>162700000.0</v>
       </c>
@@ -27618,51 +27835,51 @@
       </c>
       <c r="V2">
         <v>7624000.0</v>
       </c>
       <c r="W2">
         <v>470000.0</v>
       </c>
       <c r="X2">
         <v>309795.0</v>
       </c>
       <c r="Y2">
         <v>126566.0</v>
       </c>
       <c r="Z2">
         <v>3647.0</v>
       </c>
       <c r="AA2">
         <v>164630.0</v>
       </c>
       <c r="AB2">
         <v>243445.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B3">
         <v>1958000</v>
       </c>
       <c r="C3">
         <v>547000</v>
       </c>
       <c r="D3">
         <v>1906000</v>
       </c>
       <c r="E3">
         <v>1589000</v>
       </c>
       <c r="F3">
         <v>349000</v>
       </c>
       <c r="G3">
         <v>132958000</v>
       </c>
       <c r="H3">
         <v>1278000</v>
       </c>
       <c r="I3">
         <v>844000</v>
       </c>
@@ -27704,115 +27921,115 @@
       </c>
       <c r="V3">
         <v>836703000</v>
       </c>
       <c r="W3">
         <v>655804000</v>
       </c>
       <c r="X3">
         <v>16246438</v>
       </c>
       <c r="Y3">
         <v>22098</v>
       </c>
       <c r="Z3">
         <v>1040015</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>2674880</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B6">
         <v>13857000.0</v>
       </c>
       <c r="C6">
         <v>2951000.0</v>
       </c>
       <c r="D6">
         <v>-512000.0</v>
       </c>
       <c r="E6">
         <v>-26980000.0</v>
       </c>
       <c r="F6">
         <v>-732359000.0</v>
       </c>
       <c r="G6">
         <v>739220000.0</v>
       </c>
       <c r="H6">
         <v>25930000.0</v>
       </c>
       <c r="I6">
         <v>-133256000.0</v>
       </c>
@@ -27854,51 +28071,51 @@
       </c>
       <c r="V6">
         <v>82046000.0</v>
       </c>
       <c r="W6">
         <v>7154000.0</v>
       </c>
       <c r="X6">
         <v>160642.0</v>
       </c>
       <c r="Y6">
         <v>-40398.0</v>
       </c>
       <c r="Z6">
         <v>122919.0</v>
       </c>
       <c r="AA6">
         <v>-160983.0</v>
       </c>
       <c r="AB6">
         <v>-78815.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B7">
         <v>-1228000.0</v>
       </c>
       <c r="C7">
         <v>10927000.0</v>
       </c>
       <c r="D7">
         <v>-9175000.0</v>
       </c>
       <c r="E7">
         <v>-8017000.0</v>
       </c>
       <c r="F7">
         <v>39240000.0</v>
       </c>
       <c r="G7">
         <v>-16230000.0</v>
       </c>
       <c r="H7">
         <v>13322000.0</v>
       </c>
       <c r="I7">
         <v>-6937000.0</v>
       </c>
@@ -27940,83 +28157,83 @@
       </c>
       <c r="V7">
         <v>-2711000.0</v>
       </c>
       <c r="W7">
         <v>-661000.0</v>
       </c>
       <c r="X7">
         <v>1874798.0</v>
       </c>
       <c r="Y7">
         <v>-336490.0</v>
       </c>
       <c r="Z7">
         <v>111355.0</v>
       </c>
       <c r="AA7">
         <v>-40050.0</v>
       </c>
       <c r="AB7">
         <v>42647.0</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B9">
         <v>-16330000.0</v>
       </c>
       <c r="C9">
         <v>-2825000.0</v>
       </c>
       <c r="D9">
         <v>-16486000.0</v>
       </c>
       <c r="E9">
         <v>-7582000.0</v>
       </c>
       <c r="F9">
         <v>9102000.0</v>
       </c>
       <c r="G9">
         <v>-21965000.0</v>
       </c>
       <c r="H9">
         <v>20941000.0</v>
       </c>
       <c r="I9">
         <v>-18155000.0</v>
       </c>
@@ -28036,239 +28253,239 @@
         <v>-13659000.0</v>
       </c>
       <c r="O9">
         <v>-8159000.0</v>
       </c>
       <c r="P9">
         <v>-13074000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9">
         <v>-8993000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>16486000.0</v>
       </c>
       <c r="E10">
         <v>7582000.0</v>
       </c>
       <c r="F10">
         <v>-9102000.0</v>
       </c>
       <c r="G10">
         <v>21965000.0</v>
       </c>
       <c r="H10">
         <v>-3506000.0</v>
       </c>
       <c r="I10">
         <v>-2254000.0</v>
       </c>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>9296000.0</v>
       </c>
       <c r="F11">
         <v>32488000.0</v>
       </c>
       <c r="G11">
         <v>8839000.0</v>
       </c>
       <c r="H11">
         <v>-3355000.0</v>
       </c>
       <c r="I11">
         <v>16544000.0</v>
       </c>
       <c r="J11">
         <v>32647000.0</v>
       </c>
       <c r="K11">
         <v>-796000.0</v>
       </c>
       <c r="L11">
         <v>22998000.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-94448000.0</v>
       </c>
       <c r="F12">
         <v>-502058000.0</v>
       </c>
       <c r="G12">
         <v>227280000.0</v>
       </c>
       <c r="H12">
         <v>6416000.0</v>
       </c>
       <c r="I12">
         <v>10214000.0</v>
       </c>
       <c r="J12">
         <v>32737000.0</v>
       </c>
       <c r="K12">
         <v>-8589000.0</v>
       </c>
       <c r="L12">
         <v>10950000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-9731000.0</v>
       </c>
       <c r="F13">
         <v>-2350000.0</v>
       </c>
       <c r="G13">
         <v>-3104000.0</v>
       </c>
       <c r="H13">
         <v>-1956000.0</v>
       </c>
       <c r="I13">
         <v>-5326000.0</v>
       </c>
       <c r="J13">
         <v>-17295000.0</v>
       </c>
       <c r="K13">
         <v>-17295000.0</v>
       </c>
       <c r="L13">
         <v>-17295000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B14">
         <v>6244000.0</v>
       </c>
       <c r="C14">
         <v>7359000.0</v>
       </c>
       <c r="D14">
         <v>12986000.0</v>
       </c>
       <c r="E14">
         <v>10310000.0</v>
       </c>
       <c r="F14">
         <v>12464000.0</v>
       </c>
       <c r="G14">
         <v>14467000.0</v>
       </c>
       <c r="H14">
         <v>8016000.0</v>
       </c>
       <c r="I14">
         <v>8472000.0</v>
       </c>
@@ -28310,51 +28527,51 @@
       </c>
       <c r="V14">
         <v>67476000.0</v>
       </c>
       <c r="W14">
         <v>23591000.0</v>
       </c>
       <c r="X14">
         <v>1172264.0</v>
       </c>
       <c r="Y14">
         <v>206306.0</v>
       </c>
       <c r="Z14">
         <v>201376.0</v>
       </c>
       <c r="AA14">
         <v>125172.0</v>
       </c>
       <c r="AB14">
         <v>97212.0</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B15">
         <v>267681000.0</v>
       </c>
       <c r="C15">
         <v>267630000.0</v>
       </c>
       <c r="D15">
         <v>267563000.0</v>
       </c>
       <c r="E15">
         <v>267563000.0</v>
       </c>
       <c r="F15">
         <v>267552000.0</v>
       </c>
       <c r="G15">
         <v>259914000.0</v>
       </c>
       <c r="H15">
         <v>189582000.0</v>
       </c>
       <c r="I15">
         <v>179706000.0</v>
       </c>
@@ -28386,51 +28603,51 @@
         <v>137685000.0</v>
       </c>
       <c r="S15">
         <v>126380000.0</v>
       </c>
       <c r="T15">
         <v>120809000.0</v>
       </c>
       <c r="U15">
         <v>104198000.0</v>
       </c>
       <c r="V15">
         <v>61289000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15">
         <v>8156189.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B16">
         <v>51551000.0</v>
       </c>
       <c r="C16">
         <v>37694000.0</v>
       </c>
       <c r="D16">
         <v>34743000.0</v>
       </c>
       <c r="E16">
         <v>35255000.0</v>
       </c>
       <c r="F16">
         <v>62235000.0</v>
       </c>
       <c r="G16">
         <v>794594000.0</v>
       </c>
       <c r="H16">
         <v>55374000.0</v>
       </c>
       <c r="I16">
         <v>29444000.0</v>
       </c>
@@ -28472,83 +28689,83 @@
       </c>
       <c r="V16">
         <v>89670000.0</v>
       </c>
       <c r="W16">
         <v>7624000.0</v>
       </c>
       <c r="X16">
         <v>470437.0</v>
       </c>
       <c r="Y16">
         <v>86168.0</v>
       </c>
       <c r="Z16">
         <v>126566.0</v>
       </c>
       <c r="AA16">
         <v>3647.0</v>
       </c>
       <c r="AB16">
         <v>164630.0</v>
       </c>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B18">
         <v>375483000.0</v>
       </c>
       <c r="C18">
         <v>373661000.0</v>
       </c>
       <c r="D18">
         <v>328947000.0</v>
       </c>
       <c r="E18">
         <v>369173000.0</v>
       </c>
       <c r="F18">
         <v>371275000.0</v>
       </c>
       <c r="G18">
         <v>428940000.0</v>
       </c>
       <c r="H18">
         <v>344333000.0</v>
       </c>
       <c r="I18">
         <v>350410000.0</v>
       </c>
@@ -28590,51 +28807,51 @@
       </c>
       <c r="V18">
         <v>-765864000.0</v>
       </c>
       <c r="W18">
         <v>-620668000.0</v>
       </c>
       <c r="X18">
         <v>-6425352.0</v>
       </c>
       <c r="Y18">
         <v>-101856.0</v>
       </c>
       <c r="Z18">
         <v>-635898.0</v>
       </c>
       <c r="AA18">
         <v>182043.0</v>
       </c>
       <c r="AB18">
         <v>-2483386.0</v>
       </c>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-155525000.0</v>
       </c>
       <c r="D19">
         <v>129190000.0</v>
       </c>
       <c r="E19">
         <v>-121393000.0</v>
       </c>
       <c r="F19">
         <v>-25871000.0</v>
       </c>
       <c r="G19">
         <v>-157385000.0</v>
       </c>
       <c r="H19">
         <v>-448523000.0</v>
       </c>
       <c r="I19">
         <v>-135059000.0</v>
       </c>
       <c r="J19">
         <v>-80870000.0</v>
@@ -28642,87 +28859,87 @@
       <c r="K19">
         <v>-90613000.0</v>
       </c>
       <c r="L19">
         <v>-6350000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>-1000.0</v>
       </c>
       <c r="H20">
         <v>220365000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B21">
         <v>152899000.0</v>
       </c>
       <c r="C21">
         <v>114292000.0</v>
       </c>
       <c r="D21">
         <v>-2913000.0</v>
       </c>
       <c r="E21">
         <v>43221000.0</v>
       </c>
       <c r="F21">
         <v>-368227000.0</v>
       </c>
       <c r="G21">
         <v>898496000.0</v>
       </c>
       <c r="H21">
         <v>147588000.0</v>
       </c>
       <c r="I21">
         <v>-120299000.0</v>
       </c>
@@ -28732,51 +28949,51 @@
       <c r="K21">
         <v>-11161000.0</v>
       </c>
       <c r="L21">
         <v>189124000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B22">
         <v>310755000.0</v>
       </c>
       <c r="C22">
         <v>292070000.0</v>
       </c>
       <c r="D22">
         <v>510103000.0</v>
       </c>
       <c r="E22">
         <v>635965000.0</v>
       </c>
       <c r="F22">
         <v>987676000.0</v>
       </c>
       <c r="G22">
         <v>89940000.0</v>
       </c>
       <c r="H22">
         <v>374203000.0</v>
       </c>
       <c r="I22">
         <v>402947000.0</v>
       </c>
@@ -28818,51 +29035,51 @@
       </c>
       <c r="V22">
         <v>26752000.0</v>
       </c>
       <c r="W22">
         <v>13415000.0</v>
       </c>
       <c r="X22">
         <v>8961477.0</v>
       </c>
       <c r="Y22">
         <v>292978.0</v>
       </c>
       <c r="Z22">
         <v>91386.0</v>
       </c>
       <c r="AA22">
         <v>83254.0</v>
       </c>
       <c r="AB22">
         <v>51635.0</v>
       </c>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B23">
         <v>-62599000.0</v>
       </c>
       <c r="C23">
         <v>-62394000.0</v>
       </c>
       <c r="D23">
         <v>-62414000.0</v>
       </c>
       <c r="E23">
         <v>-52007000.0</v>
       </c>
       <c r="F23">
         <v>244968000.0</v>
       </c>
       <c r="G23">
         <v>-37959000.0</v>
       </c>
       <c r="H23">
         <v>-49529000.0</v>
       </c>
       <c r="I23">
         <v>-49446000.0</v>
       </c>
@@ -28904,51 +29121,51 @@
       </c>
       <c r="V23">
         <v>-4487000.0</v>
       </c>
       <c r="W23">
         <v>-4604000.0</v>
       </c>
       <c r="X23">
         <v>-397000.0</v>
       </c>
       <c r="Y23">
         <v>207500.0</v>
       </c>
       <c r="Z23">
         <v>448038.0</v>
       </c>
       <c r="AA23">
         <v>3618064.0</v>
       </c>
       <c r="AB23">
         <v>1955660.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B24">
         <v>-173067000.0</v>
       </c>
       <c r="C24">
         <v>43583000.0</v>
       </c>
       <c r="D24">
         <v>61136000.0</v>
       </c>
       <c r="E24">
         <v>93089000.0</v>
       </c>
       <c r="F24">
         <v>15185000.0</v>
       </c>
       <c r="G24">
         <v>-100933000.0</v>
       </c>
       <c r="H24">
         <v>147387000.0</v>
       </c>
       <c r="I24">
         <v>-113881000.0</v>
       </c>
@@ -28986,51 +29203,51 @@
         <v>-162512000.0</v>
       </c>
       <c r="U24">
         <v>-35610000.0</v>
       </c>
       <c r="V24">
         <v>48813000.0</v>
       </c>
       <c r="W24">
         <v>-38575000.0</v>
       </c>
       <c r="X24">
         <v>-971446.0</v>
       </c>
       <c r="Y24">
         <v>1877605.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24">
         <v>-3961090.0</v>
       </c>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B25">
         <v>59862000.0</v>
       </c>
       <c r="C25">
         <v>61101000.0</v>
       </c>
       <c r="D25">
         <v>-184897000.0</v>
       </c>
       <c r="E25">
         <v>-267700000.0</v>
       </c>
       <c r="F25">
         <v>124961000.0</v>
       </c>
       <c r="G25">
         <v>139113000.0</v>
       </c>
       <c r="H25">
         <v>135199000.0</v>
       </c>
       <c r="I25">
         <v>116206000.0</v>
       </c>
@@ -29066,101 +29283,101 @@
       </c>
       <c r="T25">
         <v>-5874000.0</v>
       </c>
       <c r="U25">
         <v>-10900000.0</v>
       </c>
       <c r="V25">
         <v>-20678000.0</v>
       </c>
       <c r="W25">
         <v>-1209000.0</v>
       </c>
       <c r="X25">
         <v>-2187453.0</v>
       </c>
       <c r="Y25">
         <v>-242552.0</v>
       </c>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>1331923000.0</v>
       </c>
       <c r="I26">
         <v>-250000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>951100000.0</v>
       </c>
       <c r="M26">
         <v>-87000.0</v>
       </c>
       <c r="N26">
         <v>-1089000.0</v>
       </c>
       <c r="O26">
         <v>-100000.0</v>
       </c>
       <c r="P26">
         <v>-2093000.0</v>
       </c>
       <c r="Q26">
         <v>-766000.0</v>
       </c>
       <c r="R26">
         <v>-7147000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B27">
         <v>1808000.0</v>
       </c>
       <c r="C27">
         <v>2751000.0</v>
       </c>
       <c r="D27">
         <v>1836000.0</v>
       </c>
       <c r="E27">
         <v>204000.0</v>
       </c>
       <c r="F27">
         <v>2971000.0</v>
       </c>
       <c r="G27">
         <v>1433000.0</v>
       </c>
       <c r="H27">
         <v>-4737000.0</v>
       </c>
       <c r="I27">
         <v>2476000.0</v>
       </c>
@@ -29182,51 +29399,51 @@
       <c r="O27">
         <v>1159000.0</v>
       </c>
       <c r="P27">
         <v>2243000.0</v>
       </c>
       <c r="Q27">
         <v>829000.0</v>
       </c>
       <c r="R27">
         <v>642000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B28">
         <v>-177381000.0</v>
       </c>
       <c r="C28">
         <v>-215732000.0</v>
       </c>
       <c r="D28">
         <v>-332890000.0</v>
       </c>
       <c r="E28">
         <v>-276349000.0</v>
       </c>
       <c r="F28">
         <v>-690809000.0</v>
       </c>
       <c r="G28">
         <v>600623000.0</v>
       </c>
       <c r="H28">
         <v>128842000.0</v>
       </c>
       <c r="I28">
         <v>-349451000.0</v>
       </c>
@@ -29268,51 +29485,51 @@
       </c>
       <c r="V28">
         <v>799097000.0</v>
       </c>
       <c r="W28">
         <v>666397000.0</v>
       </c>
       <c r="X28">
         <v>5643370.0</v>
       </c>
       <c r="Y28">
         <v>-1816146.0</v>
       </c>
       <c r="Z28">
         <v>758817.0</v>
       </c>
       <c r="AA28">
         <v>3618064.0</v>
       </c>
       <c r="AB28">
         <v>2404571.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B29">
         <v>377441000.0</v>
       </c>
       <c r="C29">
         <v>374208000.0</v>
       </c>
       <c r="D29">
         <v>330853000.0</v>
       </c>
       <c r="E29">
         <v>370762000.0</v>
       </c>
       <c r="F29">
         <v>371624000.0</v>
       </c>
       <c r="G29">
         <v>295982000.0</v>
       </c>
       <c r="H29">
         <v>345611000.0</v>
       </c>
       <c r="I29">
         <v>351254000.0</v>
       </c>
@@ -29354,51 +29571,51 @@
       </c>
       <c r="V29">
         <v>70839000.0</v>
       </c>
       <c r="W29">
         <v>35136000.0</v>
       </c>
       <c r="X29">
         <v>9821086.0</v>
       </c>
       <c r="Y29">
         <v>-79758.0</v>
       </c>
       <c r="Z29">
         <v>404117.0</v>
       </c>
       <c r="AA29">
         <v>182043.0</v>
       </c>
       <c r="AB29">
         <v>191494.0</v>
       </c>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B30">
         <v>-186203000.0</v>
       </c>
       <c r="C30">
         <v>-155525000.0</v>
       </c>
       <c r="D30">
         <v>1525000.0</v>
       </c>
       <c r="E30">
         <v>-121393000.0</v>
       </c>
       <c r="F30">
         <v>-413174000.0</v>
       </c>
       <c r="G30">
         <v>-157385000.0</v>
       </c>
       <c r="H30">
         <v>-448523000.0</v>
       </c>
       <c r="I30">
         <v>-135059000.0</v>
       </c>
@@ -29459,1045 +29676,1054 @@
       <c r="AB30">
         <v>-2674880.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DD30"/>
+  <dimension ref="A1:DE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:108">
+    <row r="1" spans="1:109">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
         <v>160</v>
       </c>
       <c r="CR1" t="s">
         <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CV1" t="s">
         <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DD1" t="s">
         <v>170</v>
       </c>
+      <c r="DE1" t="s">
+        <v>171</v>
+      </c>
     </row>
-    <row r="2" spans="1:108">
+    <row r="2" spans="1:109">
       <c r="A2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B2">
+        <v>36513000.0</v>
+      </c>
+      <c r="C2">
         <v>51551000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26146000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>33811000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>28631000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>37694000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>38279000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>49307000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>39412000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>34743000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>48955000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>44792000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>32638000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>35255000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>19475000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>34686000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>53608000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>62235000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>68861000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>57605000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>399948000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>794594000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>425679000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>532078000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>439465000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>55374000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>8830000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>33944000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>104575000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>29444000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>11902000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>24660000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>13615000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>162700000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>7373000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>21786000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>144324000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>23093000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>48002000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>12856000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>15935000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>21336000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>73853000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>41135000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>51252000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>20252000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>34940000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>39243000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>33527000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>100223000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>23298000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>22757000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>14647000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>16964000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>8216000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>31720000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>6713000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>21006000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1266000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>86263000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>20105000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>8785000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>100712000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>30860000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>8434000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>27486000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>21196000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>18173000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>16910000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>24386000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>21196000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>22397000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>25761000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>22054000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>26575000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>28928000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>80469000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>219806000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>26273000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>57919000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3404000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>89670000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>31554000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>17210000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>14781000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>7624000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>6275949.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>5669400.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3968116.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>470437.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>52978.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1177603.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>52490.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>309795.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>173217.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>86168.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>95148.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>100301.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>690794.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>161566.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>9048.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3420.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>17503.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>3647.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>17295.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>417535.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>218746.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>164630.0</v>
       </c>
     </row>
-    <row r="3" spans="1:108">
+    <row r="3" spans="1:109">
       <c r="A3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B3">
+        <v>96000</v>
+      </c>
+      <c r="C3">
         <v>129000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1608000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>165000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>159000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>26000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>180000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>235000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>119000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>586000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>719000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>494000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>107000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1207000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>99000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>196000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>87000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>139000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>97000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>69000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>45000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>149000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>36000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>105000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>220000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>63000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>842000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>153000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>272000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>534000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>18000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>20000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>119000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>152000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>114000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>14000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>56000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>78000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>40000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>78000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>44000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>19000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>91000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>45000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>12409000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>28000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>13013000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>14866000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>24000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>19000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>11000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>51187000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>10000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>62000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>233000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>34268000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>315178000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>80713000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>45096000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>36068000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>49531000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>148372000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>46003000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>47849000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>194375000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>282383000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>56560000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>20142000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>40958000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>43373000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>283477000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>32235000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>194685000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>53603000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>91985000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>107174000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>215082000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>113479000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>121632000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>68754000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>33652000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>552527000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>11156000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>239368000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>68492178</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>8885482</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>280376170</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>298050170</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>10657710</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>23745</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>3173159</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2391824</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1091769</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CT3">
         <v>0</v>
       </c>
       <c r="CU3">
+        <v>0</v>
+      </c>
+      <c r="CV3">
         <v>436</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>7542</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>73724</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CY3">
         <v>0</v>
       </c>
       <c r="CZ3">
+        <v>0</v>
+      </c>
+      <c r="DA3">
         <v>966291</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DB3">
         <v>0</v>
       </c>
       <c r="DC3">
         <v>0</v>
       </c>
       <c r="DD3">
         <v>0</v>
       </c>
+      <c r="DE3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:108">
+    <row r="4" spans="1:109">
       <c r="A4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -30562,54 +30788,55 @@
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
+      <c r="DE4"/>
     </row>
-    <row r="5" spans="1:108">
+    <row r="5" spans="1:109">
       <c r="A5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -30674,702 +30901,709 @@
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
+      <c r="DE5"/>
     </row>
-    <row r="6" spans="1:108">
+    <row r="6" spans="1:109">
       <c r="A6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B6">
+        <v>8378000.0</v>
+      </c>
+      <c r="C6">
         <v>-15038000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>25405000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-7665000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5180000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-9063000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-585000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-11028000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>9895000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4669000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-14212000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>4163000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>12154000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2617000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>15780000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-15211000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-18922000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-8627000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-6626000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>11256000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-342343000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-394646000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>368915000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-106399000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>92613000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>384091000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>46544000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-25114000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-70631000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>75131000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>17542000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-12758000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>11045000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-149085000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>155327000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-14413000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-122538000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>121231000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-24909000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>35146000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-3079000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-5401000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-52517000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>32718000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-10117000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>31000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-14688000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-4303000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>5716000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-66696000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>76925000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>541000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>8110000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-2317000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>8748000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-23504000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>25007000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-14293000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>19740000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-84997000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>66158000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>11320000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-91927000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>69852000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>22426000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-19052000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>6290000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>3023000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>1263000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-7476000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>3190000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-1201000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-3364000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>3707000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-4521000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-2353000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-51541000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-139337000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>193533000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-31646000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>54515000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-86266000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>58116000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>14344000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>2429000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>7157000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1348051.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>606549.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>1701284.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>3497679.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>417459.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-1124625.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>1125113.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-257305.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>6077.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>87049.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-8980.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-5153.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-590493.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>529228.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>117518.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>5628.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-14083.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>13856.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-13648.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-400240.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>198789.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>54116.0</v>
       </c>
     </row>
-    <row r="7" spans="1:108">
+    <row r="7" spans="1:109">
       <c r="A7" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B7">
+        <v>22034000.0</v>
+      </c>
+      <c r="C7">
         <v>-21259000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>38813000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-10651000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-9789000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-19604000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>37924000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2869000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>7203000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-31330000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>23730000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-5523000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-12795000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-14588000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>39242000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-18391000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-33709000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4841000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>50578000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-3546000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-6491000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1300000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>20814000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-4859000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-20934000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-11251000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>51893000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-9379000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-11108000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-18332000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>39064000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-8330000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-5686000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-31985000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>29854000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>10790000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-13475000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-15652000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>25554000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>5738000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-22420000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-22072000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>36545000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-1867000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-14613000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-14921000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>30025000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-18242000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-10273000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-17171000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>4979000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-8475000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>13137000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-828000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-26042000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-4410000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>3153000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-3011000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>4716000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>11540000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-3949000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>4424000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-6658000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>9368000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-7979000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>1512000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>9742000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-13892000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-5668000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-7090000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>8521000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>14412000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-24591000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-17477000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>34875000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-12344000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>6004000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-18482000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>3385000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-18151000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>5904000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-6543000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>1024000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-2631000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-351000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-753000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>968591.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-1435993.0</v>
       </c>
-      <c r="CK7"/>
       <c r="CL7"/>
-      <c r="CM7">
+      <c r="CM7"/>
+      <c r="CN7">
         <v>2489320.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-534277.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-227257.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>147012.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>94906.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-22446.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-254438.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>18678.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-16360.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-84370.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>20382.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>9618.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-16885.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>98240.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-47127.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>44422.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-4882.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-32463.0</v>
       </c>
     </row>
-    <row r="8" spans="1:108">
+    <row r="8" spans="1:109">
       <c r="A8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -31434,359 +31668,363 @@
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
+      <c r="DE8"/>
     </row>
-    <row r="9" spans="1:108">
+    <row r="9" spans="1:109">
       <c r="A9" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B9">
+        <v>22205000.0</v>
+      </c>
+      <c r="C9">
         <v>-12860000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-230000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1765000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>251000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-14586000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>10462000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>10577000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-10371000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-13493000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-10693000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-812000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2057000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2924000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4449000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-5744000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-5957000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-330000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-2816000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>11169000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>113000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>636000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>25320000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2973000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-41091000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-9167000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>30196000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>10087000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-5385000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-13957000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>36048000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2009000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-25983000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-30229000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>32746000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>5431000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-20445000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-23516000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>28884000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>14703000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-31862000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-24129000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>30707000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-2596000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-27510000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-18455000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>27330000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-1627000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-19654000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-13907000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>24815000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-5983000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-16749000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-15742000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>26145000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-3109000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-16836000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-14359000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>22556000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-5792000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-15668000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-14170000.0</v>
       </c>
-      <c r="BK9"/>
-      <c r="BL9">
+      <c r="BL9"/>
+      <c r="BM9">
         <v>-4583000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-11177000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-15697000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>22822000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-9188000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-11190000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-11437000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>-11568000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
+      <c r="DE9"/>
     </row>
-    <row r="10" spans="1:108">
+    <row r="10" spans="1:109">
       <c r="A10" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>10693000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>812000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2057000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2924000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-4449000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5744000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5957000.0</v>
       </c>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>3189000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>36842000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-22288000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-23497000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5015000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
@@ -31820,130 +32058,131 @@
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
+      <c r="DE10"/>
     </row>
-    <row r="11" spans="1:108">
+    <row r="11" spans="1:109">
       <c r="A11" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>9794000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-3844000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>16192000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-3052000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>9520000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>27387000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2386000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>19993000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-12506000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-20080000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>30556000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>4984000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-6621000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-12347000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3463000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>16638000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-11109000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>8342000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-10339000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>20297000.0</v>
       </c>
-      <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
@@ -31974,130 +32213,131 @@
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
+      <c r="DE11"/>
     </row>
-    <row r="12" spans="1:108">
+    <row r="12" spans="1:109">
       <c r="A12" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>-65037000.0</v>
       </c>
       <c r="O12">
+        <v>-65037000.0</v>
+      </c>
+      <c r="P12">
         <v>53744000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>108986000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-56866000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-206062000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-456539000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-53291000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-15502000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>25897000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>30587000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-12907000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>175287000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>33236000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-11768000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6093000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7762000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3777000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3284000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-83000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>17173000.0</v>
       </c>
-      <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
@@ -32128,130 +32368,131 @@
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
+      <c r="DE12"/>
     </row>
-    <row r="13" spans="1:108">
+    <row r="13" spans="1:109">
       <c r="A13" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-20532000.0</v>
       </c>
       <c r="O13">
+        <v>-20532000.0</v>
+      </c>
+      <c r="P13">
         <v>38637000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-28839000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-24700000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-4349000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>26007000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-12329000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-26596000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>10570000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>15574000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-38388000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>15173000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4537000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>34044000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-22929000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-22361000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>6734000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5326000.0</v>
       </c>
       <c r="AF13">
         <v>-5326000.0</v>
       </c>
       <c r="AG13">
         <v>-5326000.0</v>
       </c>
-      <c r="AH13"/>
+      <c r="AH13">
+        <v>-5326000.0</v>
+      </c>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
@@ -32282,1002 +32523,1012 @@
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
+      <c r="DE13"/>
     </row>
-    <row r="14" spans="1:108">
+    <row r="14" spans="1:109">
       <c r="A14" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B14">
+        <v>2726000.0</v>
+      </c>
+      <c r="C14">
         <v>2649000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2083000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>518000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1006000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2637000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1664000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1827000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2489000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2818000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2617000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2128000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2954000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2942000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2777000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2750000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2217000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2566000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2812000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2223000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1805000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5624000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3440000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3723000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5030000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2274000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2006000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2076000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1991000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1943000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2437000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2367000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1758000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1910000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2008000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2197000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1973000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1975000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>515000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>505000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>503000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>498000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>954000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000.0</v>
       </c>
       <c r="AT14">
         <v>112000.0</v>
       </c>
       <c r="AU14">
+        <v>112000.0</v>
+      </c>
+      <c r="AV14">
         <v>109000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111000.0</v>
       </c>
       <c r="AW14">
         <v>111000.0</v>
       </c>
       <c r="AX14">
+        <v>111000.0</v>
+      </c>
+      <c r="AY14">
         <v>112000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>117000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>116000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>121000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>116000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126000.0</v>
       </c>
       <c r="BE14">
         <v>126000.0</v>
       </c>
       <c r="BF14">
+        <v>126000.0</v>
+      </c>
+      <c r="BG14">
         <v>113000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>32000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>38000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>35000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>37000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>32512000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>32055000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>31399000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>32968000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>39813000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>21992000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>37727000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>39001000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>28247000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>30507000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>32929000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>31480000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>32344000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>32395000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>31613000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>29846000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>27476000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>24911000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>23575000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>22012000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>23618000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>22010000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>10671000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>11177000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>9379770.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>6113846.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>5663634.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>2433750.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>388036.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>287152.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>257694.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>239382.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>60422.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>47881.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>73204.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>44457.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>41756.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>46889.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>62141.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>46411.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46412.0</v>
       </c>
       <c r="CZ14">
         <v>46412.0</v>
       </c>
       <c r="DA14">
+        <v>46412.0</v>
+      </c>
+      <c r="DB14">
         <v>75702.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10240.0</v>
       </c>
       <c r="DC14">
         <v>10240.0</v>
       </c>
       <c r="DD14">
+        <v>10240.0</v>
+      </c>
+      <c r="DE14">
         <v>28990.0</v>
       </c>
     </row>
-    <row r="15" spans="1:108">
+    <row r="15" spans="1:109">
       <c r="A15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B15">
+        <v>66930000.0</v>
+      </c>
+      <c r="C15">
         <v>66929000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>66923000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>66919000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>66920000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>66919000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>66920000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>66919000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>66900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66891000.0</v>
       </c>
       <c r="K15">
         <v>66891000.0</v>
       </c>
       <c r="L15">
         <v>66891000.0</v>
       </c>
       <c r="M15">
+        <v>66891000.0</v>
+      </c>
+      <c r="N15">
         <v>66892000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>66889000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66891000.0</v>
       </c>
       <c r="P15">
         <v>66891000.0</v>
       </c>
       <c r="Q15">
+        <v>66891000.0</v>
+      </c>
+      <c r="R15">
         <v>66892000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66889000.0</v>
       </c>
       <c r="S15">
         <v>66889000.0</v>
       </c>
       <c r="T15">
+        <v>66889000.0</v>
+      </c>
+      <c r="U15">
         <v>66888000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>66891000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>66884000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>76249000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>66885000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>66884000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>49896000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>47810000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>46638000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>47660000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>47474000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>45215000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>44461000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>44877000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>45153000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>44697000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>43002000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>43643000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>43260000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>43339000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>42390000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>41921000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>42044000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>42530000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>40478000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>39221000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>39555000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>39179000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>37843000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>38913000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>37312000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>37748000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>37108000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>38761000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>37990000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>37579000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>37252000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>35013000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>36721000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>61467000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>33399000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>28527000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>39999000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>41659000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>29470000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>25627000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>36930000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>44848000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>35360000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>33767000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>33503000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>33543000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>31863000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>30515000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>30459000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>30470000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>30497000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>30151000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>29691000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>28224000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>27234000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>25648000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>23092000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>21206000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>17879000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>11938000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>10266000.0</v>
       </c>
-      <c r="CI15"/>
-      <c r="CJ15">
+      <c r="CJ15"/>
+      <c r="CK15">
         <v>9326000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>7394000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>3221000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>2950130.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>2352300.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1712256.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1141503.0</v>
       </c>
-      <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
+      <c r="DE15"/>
     </row>
-    <row r="16" spans="1:108">
+    <row r="16" spans="1:109">
       <c r="A16" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B16">
+        <v>44891000.0</v>
+      </c>
+      <c r="C16">
         <v>36513000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>51551000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>26146000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>33811000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>28631000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>37694000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>38279000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>49307000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>39412000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>34743000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>48955000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>44792000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>32638000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>35255000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>19475000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>34686000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>53608000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>62235000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>68861000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>57605000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>399948000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>794594000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>425679000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>532078000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>439465000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>55374000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>8830000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>33944000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>104575000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>29444000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>11902000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>24660000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>13615000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>162700000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>7373000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>21786000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>144324000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>23093000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>48002000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>12856000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>15935000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>21336000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>73853000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>41135000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>51252000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>20252000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>34940000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>39243000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>33527000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>100223000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>23298000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>22757000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>14647000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>16964000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>8216000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>31720000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>6713000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>21006000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1266000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>86263000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>20105000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>8785000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>100712000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>30860000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>8434000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>27486000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>21196000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>18173000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>16910000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>24386000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>21196000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>22397000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>25761000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>22054000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>26575000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>28928000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>80469000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>219806000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>26273000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>57919000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>3404000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>89670000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>31554000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>17210000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>14781000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>7624000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>6275949.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>5669400.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>3968116.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>470437.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>52978.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1177603.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>52490.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>179294.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>173217.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>86168.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>95148.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>100301.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>690794.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>126566.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>9048.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>3420.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>17503.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>3647.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>17295.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>417535.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>218746.0</v>
       </c>
     </row>
-    <row r="17" spans="1:108">
+    <row r="17" spans="1:109">
       <c r="A17" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -33342,474 +33593,478 @@
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
+      <c r="DE17"/>
     </row>
-    <row r="18" spans="1:108">
+    <row r="18" spans="1:109">
       <c r="A18" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B18">
+        <v>97314000.0</v>
+      </c>
+      <c r="C18">
         <v>76316000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>125736000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>90740000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>77296000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>81711000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>121938000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>105145000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>90963000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>69706000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>93159000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>93136000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>60828000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>81824000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>125755000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>96912000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>43774000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>102732000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>133535000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>96201000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>62099000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>79440000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>91520000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>79064000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>46341000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>79057000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>131427000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>80552000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>79925000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>56615000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>131203000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>74122000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>101042000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>44043000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>137373000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>84815000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>74171000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>56324000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>109616000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>83639000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>66589000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>56241000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>111153000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>81667000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>53790000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>49439000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>88764000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>47212000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>50990000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>37275000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>58742000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>53748000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>66306000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>56566000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>68084000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>45752000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>53376000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>11758000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-264543000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>139898000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-4064000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>12586000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>59284000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-95764000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-11368000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-4866000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>243722000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-257916000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-22017000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>14286000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>9673000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-6597000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-249826000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-9224000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>268376000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-27746000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-48160000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-89675000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-192181000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-89678000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-96812000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-47837000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-7099000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-531829000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>972000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-227908000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-57310975.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>515217.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-271799784.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-292072458.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-6023203.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>1530626.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-1451135.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-481640.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>14471.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-1020154.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-350587.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>75927.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>44434.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>142490.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>41346.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>65907.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>40552.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-783703.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>51664.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>36033.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>28377.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>65969.0</v>
       </c>
     </row>
-    <row r="19" spans="1:108">
+    <row r="19" spans="1:109">
       <c r="A19" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-56470000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-39359000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-47682000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-55762000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-15894000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-32074000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-51795000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>30343000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-37166000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-7808000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>27670000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>158008000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-9155000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-3612000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-13521000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-7149000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-7838000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-10499000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-385000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-32851000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-30155000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-13772000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-80607000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-252347000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-47403000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-111593000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-37180000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-3547000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-1440000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-5604000.0</v>
       </c>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
@@ -33840,54 +34095,55 @@
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
+      <c r="DE19"/>
     </row>
-    <row r="20" spans="1:108">
+    <row r="20" spans="1:109">
       <c r="A20" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -33952,144 +34208,147 @@
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
+      <c r="DE20"/>
     </row>
-    <row r="21" spans="1:108">
+    <row r="21" spans="1:109">
       <c r="A21" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B21">
+        <v>74374000.0</v>
+      </c>
+      <c r="C21">
         <v>37348000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23643000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>40376000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>49548000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>39332000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15843000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-18099000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>52564000.0</v>
       </c>
       <c r="O21">
+        <v>52564000.0</v>
+      </c>
+      <c r="P21">
         <v>-197081000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2483000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>244254000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>118565000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>289294000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>26073000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-327243000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-356351000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>386644000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-75748000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>139567000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>448033000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>227836000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>564000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>20103000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-104196000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-25983000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-115342000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>16883000.0</v>
       </c>
-      <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
@@ -34120,2710 +34379,2736 @@
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
+      <c r="DE21"/>
     </row>
-    <row r="22" spans="1:108">
+    <row r="22" spans="1:109">
       <c r="A22" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B22">
+        <v>-119357000.0</v>
+      </c>
+      <c r="C22">
         <v>129897000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>130113000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>81037000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>109186000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-9581000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>141850000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>42479000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>104550000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-17278000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>14165000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>174565000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>167902000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>112861000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>100310000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3548000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>161997000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>370110000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>652081000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>178051000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>96985000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>60559000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>48380000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>111033000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-133674000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>64201000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>103584000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>95138000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>95513000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>79973000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>102578000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>96155000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>103748000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>100466000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>101911000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>69946000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>124070000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>59999000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>153889000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>56731000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>76646000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>98869000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>91677000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>92574000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>79991000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>55247000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>61178000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>82750000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>62888000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>56892000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>31784000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>28557000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>102691000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>153591000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>760602000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>121457000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>76807000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>86075000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-9983000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>105290000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>75577000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>35907000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>14577000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-21109000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>10747000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>7430000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-49939000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>64130000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>6760000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>2335000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>16423000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>16603000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>25398000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>31224000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>7349000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>7324000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>7763000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>8059000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-7097000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>7427000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>13191000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>7249000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>5588000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>2769000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>4615000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>13780000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1982489.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>4602113.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>3719135.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>3111263.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>2590925.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1924920.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>2878329.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>1567303.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>29242.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>149041.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>73199.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>12792.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>19474.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>187513.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>32547.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>9878.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>11025.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>37936.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>9422.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-18629.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>23019.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>69442.0</v>
       </c>
     </row>
-    <row r="23" spans="1:108">
+    <row r="23" spans="1:109">
       <c r="A23" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B23">
+        <v>-16089000.0</v>
+      </c>
+      <c r="C23">
         <v>-15547000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-15967000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-15557000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-15544000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-15531000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-15864000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-15496000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-15513000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-15521000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-15860000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>133205000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-15518000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-7510000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-5218000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-15494000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-15493000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-15767000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>286785000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-12796000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-12791000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-16230000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-32851000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-12711000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-12647000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-12601000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-12781000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-12252000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12248000.0</v>
       </c>
       <c r="AD23">
         <v>-12248000.0</v>
       </c>
       <c r="AE23">
+        <v>-12248000.0</v>
+      </c>
+      <c r="AF23">
         <v>-12899000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-11288000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>95139000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-12124000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-11873000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-10865000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>105462000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>18355000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-10748000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-11255000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>34489000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-525000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>11054000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-10802000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-9180000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-9517000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-21544000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-8832000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-7368000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1220000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-7113000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>102774000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-8382000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-7562000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-49368000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-7607000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-6941000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-6797000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>21610000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>37238000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-23150000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-10000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>20000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-8550000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-11569000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-43030000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>69206000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>141670000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-53500000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-12210000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>69002000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-91047000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>10737000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-536000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>184115000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-52280000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>51140000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-374000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-2704000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-1013000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-168000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-398000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-1644000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-1877000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1223000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-825000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-10235805.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-85000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-3334000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-755000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-397095.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-1908961.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1815352.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-2391824.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>4868818.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>80046.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>248700.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-1.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-618424.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-1248315.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-113747.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-60279.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>127188.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>805655.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>2195778.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1263727.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-350000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-11853.0</v>
       </c>
     </row>
-    <row r="24" spans="1:108">
+    <row r="24" spans="1:109">
       <c r="A24" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B24">
+        <v>2770000.0</v>
+      </c>
+      <c r="C24">
         <v>-40851000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-49446000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-49271000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-35745000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-44421000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-7040000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-8277000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-22445000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-8191000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>90487000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>32061000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>32175000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>9168000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>68751000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>35448000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-6347000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-133747000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-342204000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-23496000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>12982000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-34236000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-20496000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-41459000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-10318000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-28660000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-3990000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-42676000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-109467000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-36410000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-26017000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>86859000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-44472000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-130251000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-36618000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-21236000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-11354000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-16773000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-42285000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-15378000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-16330000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-14638000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-40720000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-63545000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-316328000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-25462000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-12409000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-76669000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-984000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>10609000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-2786000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-206469000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-107898000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-52089000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>58941000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-139075000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-7750000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-1492000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>264902000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-263742000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>27421000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-7443000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-84412000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-44000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-1956000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>4819000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-70559000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>69063000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-3394000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>7932000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>43088000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>21543000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>22450000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>29608000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-337294000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-104687000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-14746000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-19789000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-23441000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-2108000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-543000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-9518000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>2692000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>4381000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>7850000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>33890000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-5835736.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-1223356.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-26468389.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-5047519.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-267912.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-1885216.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>3095752.0</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>-851750.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>1171815.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>301776.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-56840.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-16940.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>1635053.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>189919.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>-181823.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-8096.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-2261090.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-1700000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
+      <c r="DE24"/>
     </row>
-    <row r="25" spans="1:108">
+    <row r="25" spans="1:109">
       <c r="A25" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B25">
+        <v>192007000.0</v>
+      </c>
+      <c r="C25">
         <v>-34780000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-44377000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>19892000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-23653000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>108003000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-59893000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>63392000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-38820000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>139629000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>34933000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>32976000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>29629000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-19892000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-16149000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>108665000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-85960000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-274256000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>29947000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>32036000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>31597000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>31381000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>45493000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>30465000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>31283000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>31872000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>40737000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>28352000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>33869000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>33144000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>26354000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>31662000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>28355000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>29835000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-560000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>28014000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>28812000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>27384000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-686000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>14622000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-231000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-2702000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-3850000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>579000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-3849000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5802000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-4855000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>529000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>410000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-1244000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-8971000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>589000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1638000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-1637000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-41729000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-145382000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-104391000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-89028000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>14456000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-97645000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-52244000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-13516000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-38809000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>36370000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-3383000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1103000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>49731000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-47763000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-4276000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-1039000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-2560000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-24746000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-85000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-22216000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-877000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-1518000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-1555000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-1924000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-863000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>9614000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-17850000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-1801000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-3677000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-1450000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-2807000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-12744000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-1149647.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>120733.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-806383.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>432699.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-833774.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-123424.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-1186742.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-43513.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-170099.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-102861.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-242552.0</v>
       </c>
-      <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
-      <c r="DA25">
+      <c r="DA25"/>
+      <c r="DB25">
         <v>13667.0</v>
       </c>
-      <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
+      <c r="DE25"/>
     </row>
-    <row r="26" spans="1:108">
+    <row r="26" spans="1:109">
       <c r="A26" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>557418000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>499800000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>-240000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-170000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>262100000.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>-87000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>-1089000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26">
         <v>1151000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
-      <c r="BF26">
+      <c r="BF26"/>
+      <c r="BG26">
         <v>-486000.0</v>
       </c>
-      <c r="BG26"/>
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26">
         <v>-1271000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-116000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-311000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>330000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-344000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-655000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-97000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>89390000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-2955000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-1173000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-1665000.0</v>
       </c>
-      <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>-1135000.0</v>
       </c>
-      <c r="BW26"/>
-      <c r="BX26">
+      <c r="BX26"/>
+      <c r="BY26">
         <v>-16000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-5000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-173000.0</v>
       </c>
-      <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
-      <c r="CD26">
+      <c r="CD26"/>
+      <c r="CE26">
         <v>-205000.0</v>
       </c>
-      <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
+      <c r="DE26"/>
     </row>
-    <row r="27" spans="1:108">
+    <row r="27" spans="1:109">
       <c r="A27" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B27">
+        <v>266000.0</v>
+      </c>
+      <c r="C27">
         <v>-62000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>712000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>109000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>705000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>282000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>573000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>551000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1569000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>760000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>828000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>-603000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1003000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>608000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>782000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>439000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>-575000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>-442000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>433000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1018000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>942000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>578000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>554000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1160000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-407000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>-574000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>386000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>334000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>-998000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>-4459000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>609000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>491000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1143000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>233000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>432000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>321000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>269000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>289000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>100000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>-897000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>-1731000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>-1357000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>129000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>169000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>787000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>213000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>382000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>144000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>285000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>191000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>187000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>86000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>-324000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>792000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>194000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>339000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>309000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>317000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>273000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>327000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>813000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>830000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>213000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>603000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>293000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>401000.0</v>
       </c>
-      <c r="BO27"/>
-      <c r="BP27">
+      <c r="BP27"/>
+      <c r="BQ27">
         <v>114000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>182000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>181000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>122000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
+      <c r="DE27"/>
     </row>
-    <row r="28" spans="1:108">
+    <row r="28" spans="1:109">
       <c r="A28" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B28">
+        <v>-8103000.0</v>
+      </c>
+      <c r="C28">
         <v>-45128000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-59247000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-42100000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-32916000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-43118000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-66941000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-100514000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-35022000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-13255000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-138300000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-52526000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-29846000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-112218000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-269190000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-79902000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>36834000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>35909000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>209192000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-53611000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-406925000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-439465000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>310395000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-155344000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>60036000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>385536000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>167244000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-58326000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-39805000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>55543000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-84097000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-172299000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-39921000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-53134000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>42370000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-74216000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-182889000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>82130000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-91941000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-32689000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-53038000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-46299000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-122685000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>14876000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>308340000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>12588000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-84453000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>30245000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-41646000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-110725000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>20969000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>153262000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>49702000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-6794000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-118277000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>69819000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-20619000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-24559000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>19381000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>38847000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>42801000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>6177000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-66799000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>165660000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>35750000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-19005000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-169205000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>194208000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>26674000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-29694000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-49571000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-16147000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>224012000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-16677000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>64397000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>130080000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>11365000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-29873000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>409155000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>60140000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>151870000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-28911000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>62523000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>541792000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-6393000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>201175000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>64495198.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1314688.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>299969458.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>300617656.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>6708574.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-770035.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-519504.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>224335.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>843356.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-64612.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>74832.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-24240.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-618423.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-1248315.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-113747.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-60279.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>127188.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>805655.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>2195778.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>1263727.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>170412.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-11853.0</v>
       </c>
     </row>
-    <row r="29" spans="1:108">
+    <row r="29" spans="1:109">
       <c r="A29" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B29">
+        <v>97410000.0</v>
+      </c>
+      <c r="C29">
         <v>76445000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>127344000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>90905000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>77455000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>81737000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>122118000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>105380000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>76991000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>69719000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>93745000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>93855000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>61322000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>81931000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>126962000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>97011000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>43970000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>102819000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>133674000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>96298000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>62168000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>79485000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>91371000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>79100000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>46349000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>79162000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>131647000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>80615000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>80767000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>56768000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>131475000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>74656000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>101060000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>44063000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>137492000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>84967000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>74285000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>56338000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>109672000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>83717000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>66629000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>56319000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>111197000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>81686000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>53881000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>49484000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>88764000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>47240000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>50990000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>37275000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>58766000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>53767000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>66317000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>56566000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>68094000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>45814000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>53609000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>46026000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>50635000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>59185000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>41032000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>48654000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>9753000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>52608000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>34635000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>42983000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>49347000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>24467000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>34543000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>34428000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>50631000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>36776000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>33651000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>23011000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>73691000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>25857000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>43825000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>17499000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>22901000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>23801000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>24820000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>20917000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>26553000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>20698000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>12128000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>11460000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>11181203.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>9400699.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>8576386.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>5977712.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>4634507.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>1554371.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>1722024.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>1910184.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>14471.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>71615.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-350587.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>75927.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>44870.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>150032.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>115070.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>65907.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>40552.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>182588.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>51664.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>36033.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>28377.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>65969.0</v>
       </c>
     </row>
-    <row r="30" spans="1:108">
+    <row r="30" spans="1:109">
       <c r="A30" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B30">
+        <v>-80929000.0</v>
+      </c>
+      <c r="C30">
         <v>-46355000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-42692000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-56470000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-39359000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-47682000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-55762000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-15894000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-32074000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-51795000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>30343000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-37166000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-19322000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>27670000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>158008000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-32320000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-99726000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-147355000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-349492000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-31431000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2414000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-34666000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-32851000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-30155000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-13772000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-80607000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-252347000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-47403000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-111593000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-37180000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-29836000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>84885000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-50094000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-140014000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-24535000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-25164000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-13934000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-17237000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-42640000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-15882000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-16670000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-15421000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-41029000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-63844000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-372338000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-31072000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-18999000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-81788000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-3628000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>6754000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-2810000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-206488000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-107909000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-52089000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>58931000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-139137000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-7983000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-35760000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-50276000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-183029000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-17675000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-43511000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-34881000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-148416000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-47959000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-43030000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>123816000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-213320000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-59954000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-12210000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>2130000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-21830000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-261027000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-2627000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-142609000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-158290000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-106731000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-126963000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-238523000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-115587000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-122175000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-78272000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-30960000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-548146000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-3306000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-205478000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-74327914.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-10108838.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-306844559.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-303097689.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-10925622.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-1908961.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-77407.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-2391824.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-851750.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>80046.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>301776.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-56840.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-16940.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>1627511.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>116195.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>-181823.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-974387.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-2261090.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-1700000.0</v>
       </c>
-      <c r="DC30"/>
       <c r="DD30"/>
+      <c r="DE30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>