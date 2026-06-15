--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1103,81 +1106,85 @@
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>19</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>471000.0</v>
+      </c>
       <c r="C7">
         <v>602000.0</v>
       </c>
       <c r="D7">
         <v>783000.0</v>
       </c>
       <c r="E7">
         <v>1020000.0</v>
       </c>
       <c r="F7">
         <v>174000.0</v>
       </c>
       <c r="G7">
         <v>1115529.0</v>
       </c>
       <c r="H7">
         <v>1425053.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>169000.0</v>
+      </c>
       <c r="C8">
         <v>169000.0</v>
       </c>
       <c r="D8">
         <v>169000.0</v>
       </c>
       <c r="E8">
         <v>169000.0</v>
       </c>
       <c r="F8">
         <v>167000.0</v>
       </c>
       <c r="G8">
         <v>165643.0</v>
       </c>
       <c r="H8">
         <v>165404.0</v>
       </c>
       <c r="I8">
         <v>161459.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1805,51 +1812,53 @@
       </c>
       <c r="H28">
         <v>-6675235.0</v>
       </c>
       <c r="I28">
         <v>-12484256.0</v>
       </c>
       <c r="J28">
         <v>-7870498.0</v>
       </c>
       <c r="K28">
         <v>-5042477.0</v>
       </c>
       <c r="L28">
         <v>-4642366.0</v>
       </c>
       <c r="M28">
         <v>-4163713.0</v>
       </c>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
         <v>41</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>48098000.0</v>
+      </c>
       <c r="C29">
         <v>55827000.0</v>
       </c>
       <c r="D29">
         <v>48842000.0</v>
       </c>
       <c r="E29">
         <v>48069000.0</v>
       </c>
       <c r="F29">
         <v>26066000.0</v>
       </c>
       <c r="G29">
         <v>21762387.0</v>
       </c>
       <c r="H29">
         <v>28001422.0</v>
       </c>
       <c r="I29">
         <v>26460016.0</v>
       </c>
       <c r="J29">
         <v>13895245.0</v>
       </c>
       <c r="K29"/>
@@ -1917,51 +1926,53 @@
       </c>
       <c r="H31">
         <v>27664071.0</v>
       </c>
       <c r="I31">
         <v>26026279.0</v>
       </c>
       <c r="J31">
         <v>11150152.0</v>
       </c>
       <c r="K31">
         <v>14647670.0</v>
       </c>
       <c r="L31">
         <v>5198709.0</v>
       </c>
       <c r="M31">
         <v>3318927.0</v>
       </c>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
         <v>44</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>41170000.0</v>
+      </c>
       <c r="C32">
         <v>50853000.0</v>
       </c>
       <c r="D32">
         <v>45316000.0</v>
       </c>
       <c r="E32">
         <v>46012000.0</v>
       </c>
       <c r="F32">
         <v>25282000.0</v>
       </c>
       <c r="G32">
         <v>20314969.0</v>
       </c>
       <c r="H32">
         <v>27534859.0</v>
       </c>
       <c r="I32">
         <v>25877710.0</v>
       </c>
       <c r="J32">
         <v>13019855.0</v>
       </c>
       <c r="K32"/>
@@ -2361,51 +2372,53 @@
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" t="s">
         <v>57</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>4870000.0</v>
+      </c>
       <c r="C45">
         <v>4698000.0</v>
       </c>
       <c r="D45">
         <v>3121000.0</v>
       </c>
       <c r="E45">
         <v>1239000.0</v>
       </c>
       <c r="F45">
         <v>774000.0</v>
       </c>
       <c r="G45">
         <v>2431559.0</v>
       </c>
       <c r="H45">
         <v>2482465.0</v>
       </c>
       <c r="I45">
         <v>891029.0</v>
       </c>
       <c r="J45">
         <v>394078.0</v>
       </c>
       <c r="K45">
@@ -3008,6492 +3021,6626 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT62"/>
+  <dimension ref="A1:AU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>4692000.0</v>
+      </c>
+      <c r="C2">
         <v>3343000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5619000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5365000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5635000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4811000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3973000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3284000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3703000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2793000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3999000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3941000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4928000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5521000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4883000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4812000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4418000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4058000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2686000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3026000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2828000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2873720.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2587481.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2860885.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3919742.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4779435.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4889793.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4570583.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4075214.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>13145934.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5001789.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4184002.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4295809.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4067894.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3727207.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3565098.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3321792.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2802852.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2019341.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2040935.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2377905.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2307465.0</v>
       </c>
-      <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>1081000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:46">
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
-    </row>
-    <row r="4" spans="1:46">
+      <c r="AU3"/>
+    </row>
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...2 lines deleted...]
-      <c r="D5"/>
+      <c r="C5"/>
+      <c r="D5">
+        <v>0.0</v>
+      </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
+      <c r="J5"/>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
+      <c r="M5"/>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
-      <c r="Q5"/>
+      <c r="Q5">
+        <v>0.0</v>
+      </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>-1983000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>-1636937.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1482314.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1358426.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1230268.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1177063.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1061092.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-963105.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-858009.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-869271.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-699444.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-590572.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-514134.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-747985.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-712804.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-657231.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-587171.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-844564.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-784378.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-730561.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-669863.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-    </row>
-    <row r="6" spans="1:46">
+      <c r="AU5"/>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
-      <c r="AO6"/>
+      <c r="AO6">
+        <v>0.0</v>
+      </c>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
-    </row>
-    <row r="7" spans="1:46">
+      <c r="AU6"/>
+    </row>
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
         <v>19</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>408000.0</v>
+      </c>
       <c r="C7">
+        <v>471000.0</v>
+      </c>
+      <c r="D7">
         <v>534000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>595000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>654000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>602000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>651000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>698000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>744000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>783000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>831000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>879000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>974000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1020000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1066000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1123000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1158000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>174000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>240000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>966000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1041000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1115529.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1189044.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1266935.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1346487.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1425053.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1518008.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1579276.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>751756.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
-    </row>
-    <row r="8" spans="1:46">
+      <c r="AU7"/>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
         <v>20</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>169000.0</v>
+      </c>
       <c r="C8">
         <v>169000.0</v>
       </c>
       <c r="D8">
         <v>169000.0</v>
       </c>
       <c r="E8">
         <v>169000.0</v>
       </c>
       <c r="F8">
         <v>169000.0</v>
       </c>
       <c r="G8">
         <v>169000.0</v>
       </c>
       <c r="H8">
         <v>169000.0</v>
       </c>
       <c r="I8">
         <v>169000.0</v>
       </c>
       <c r="J8">
         <v>169000.0</v>
       </c>
       <c r="K8">
         <v>169000.0</v>
       </c>
       <c r="L8">
         <v>169000.0</v>
       </c>
       <c r="M8">
         <v>169000.0</v>
       </c>
       <c r="N8">
         <v>169000.0</v>
       </c>
       <c r="O8">
         <v>169000.0</v>
       </c>
       <c r="P8">
-        <v>168000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="Q8">
         <v>168000.0</v>
       </c>
       <c r="R8">
-        <v>167000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="S8">
         <v>167000.0</v>
       </c>
       <c r="T8">
+        <v>167000.0</v>
+      </c>
+      <c r="U8">
         <v>166000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>45286000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>45220000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>45031000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>44921000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>44586000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>44518000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>44115000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>43820000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>43761000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>43700929.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>43638253.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>43601105.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>43469600.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>43314120.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>43163910.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>43005770.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>42810340.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>39957905.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>39799045.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>23833713.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>23813323.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>23181641.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>23079210.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>22976780.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>22879767.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>22930975.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>22830022.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>22585674.0</v>
       </c>
-      <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-    </row>
-    <row r="10" spans="1:46">
+      <c r="AU9"/>
+    </row>
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>18327000.0</v>
+      </c>
+      <c r="C10">
         <v>22083000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>24453000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>22162000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>19072000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>22056000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>22558000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>18972000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>14728000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>23148000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>20487000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>20053000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>19340000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>25520000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>37577000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>33703000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>32830000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>14519000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>16391000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>15204000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>13652000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>14907000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>16127085.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>18414542.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>12097617.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8100288.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6905547.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>11434000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>6251884.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>12484256.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>17121319.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>8012776.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9516479.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>10085468.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6838527.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4224820.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3141223.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>5042477.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4607689.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>15755549.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>4746539.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5065068.0</v>
       </c>
-      <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
-      <c r="AT10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>4539000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:46">
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-    </row>
-    <row r="12" spans="1:46">
+      <c r="AU11"/>
+    </row>
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>18327000.0</v>
+      </c>
+      <c r="C12">
         <v>22083000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>24453000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>22162000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>19072000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>22056000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>22558000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18972000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>14728000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>23148000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>20487000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>20053000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>19340000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>25520000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>37577000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>33703000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>32830000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>14519000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>16391000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15204000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>13652000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>14907000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>16127085.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>18873837.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>15785632.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>15489695.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>14887874.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>16825908.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>10951838.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>15376446.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>17121319.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8012776.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>9516479.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>11190103.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>9853034.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>10611594.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>11047593.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>11504846.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>9455967.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>15755549.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>4746539.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>5065068.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-    </row>
-    <row r="13" spans="1:46">
+      <c r="AU12"/>
+    </row>
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
         <v>169000.0</v>
       </c>
       <c r="C13">
         <v>169000.0</v>
       </c>
       <c r="D13">
         <v>169000.0</v>
       </c>
       <c r="E13">
         <v>169000.0</v>
       </c>
       <c r="F13">
         <v>169000.0</v>
       </c>
       <c r="G13">
         <v>169000.0</v>
       </c>
       <c r="H13">
         <v>169000.0</v>
       </c>
       <c r="I13">
         <v>169000.0</v>
       </c>
       <c r="J13">
         <v>169000.0</v>
       </c>
       <c r="K13">
         <v>169000.0</v>
       </c>
       <c r="L13">
         <v>169000.0</v>
       </c>
       <c r="M13">
         <v>169000.0</v>
       </c>
       <c r="N13">
         <v>169000.0</v>
       </c>
       <c r="O13">
         <v>169000.0</v>
       </c>
       <c r="P13">
-        <v>168000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="Q13">
         <v>168000.0</v>
       </c>
       <c r="R13">
-        <v>167000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="S13">
         <v>167000.0</v>
       </c>
       <c r="T13">
-        <v>166000.0</v>
+        <v>167000.0</v>
       </c>
       <c r="U13">
         <v>166000.0</v>
       </c>
       <c r="V13">
         <v>166000.0</v>
       </c>
       <c r="W13">
-        <v>165755.0</v>
+        <v>166000.0</v>
       </c>
       <c r="X13">
         <v>165755.0</v>
       </c>
       <c r="Y13">
+        <v>165755.0</v>
+      </c>
+      <c r="Z13">
         <v>165704.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>165404.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165517.0</v>
       </c>
       <c r="AB13">
         <v>165517.0</v>
       </c>
       <c r="AC13">
+        <v>165517.0</v>
+      </c>
+      <c r="AD13">
         <v>165461.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>161459.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>161189.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>135821.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>136014.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135221.0</v>
       </c>
       <c r="AI13">
         <v>135221.0</v>
       </c>
       <c r="AJ13">
         <v>135221.0</v>
       </c>
       <c r="AK13">
+        <v>135221.0</v>
+      </c>
+      <c r="AL13">
         <v>135271.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135461.0</v>
       </c>
       <c r="AM13">
         <v>135461.0</v>
       </c>
       <c r="AN13">
+        <v>135461.0</v>
+      </c>
+      <c r="AO13">
         <v>135230.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>428.0</v>
       </c>
       <c r="AP13">
         <v>428.0</v>
       </c>
-      <c r="AQ13"/>
+      <c r="AQ13">
+        <v>428.0</v>
+      </c>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>408.0</v>
       </c>
     </row>
-    <row r="14" spans="1:46">
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>16462653.0</v>
+      </c>
+      <c r="C14">
         <v>16326058.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>16327233.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>16320036.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>16359616.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>16440843.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>16345749.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>16333481.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>16318047.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>16271097.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>16270403.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16249766.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>16245342.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>16577055.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>16595029.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>16631478.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>16641654.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>16601762.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>16498832.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>16453603.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>16461311.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>16453744.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>16453603.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>16421928.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>16407102.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>16042176.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>16367863.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>16382918.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>16119726.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>15966748.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>13781506.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>13378276.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>13331553.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>13251882.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>13251714.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>13222954.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>13219170.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>13546171.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>13236724.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11196173.0</v>
       </c>
       <c r="AO14">
         <v>11196173.0</v>
       </c>
       <c r="AP14">
         <v>11196173.0</v>
       </c>
       <c r="AQ14">
         <v>11196173.0</v>
       </c>
       <c r="AR14">
         <v>11196173.0</v>
       </c>
       <c r="AS14">
+        <v>11196173.0</v>
+      </c>
+      <c r="AT14">
         <v>10662736.0</v>
       </c>
-      <c r="AT14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:46">
+      <c r="AU14"/>
+    </row>
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>169000.0</v>
       </c>
       <c r="N15">
         <v>169000.0</v>
       </c>
       <c r="O15">
         <v>169000.0</v>
       </c>
       <c r="P15">
-        <v>168000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="Q15">
         <v>168000.0</v>
       </c>
       <c r="R15">
+        <v>168000.0</v>
+      </c>
+      <c r="S15">
         <v>167000.0</v>
       </c>
-      <c r="S15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15">
         <v>166000.0</v>
       </c>
       <c r="V15">
+        <v>166000.0</v>
+      </c>
+      <c r="W15">
         <v>165643.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165755.0</v>
       </c>
       <c r="X15">
         <v>165755.0</v>
       </c>
       <c r="Y15">
+        <v>165755.0</v>
+      </c>
+      <c r="Z15">
         <v>165704.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>165404.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165517.0</v>
       </c>
       <c r="AB15">
         <v>165517.0</v>
       </c>
       <c r="AC15">
+        <v>165517.0</v>
+      </c>
+      <c r="AD15">
         <v>165461.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>161459.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>161189.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>135821.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>136014.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135221.0</v>
       </c>
       <c r="AI15">
         <v>135221.0</v>
       </c>
       <c r="AJ15">
         <v>135221.0</v>
       </c>
       <c r="AK15">
+        <v>135221.0</v>
+      </c>
+      <c r="AL15">
         <v>135271.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135461.0</v>
       </c>
       <c r="AM15">
         <v>135461.0</v>
       </c>
       <c r="AN15">
+        <v>135461.0</v>
+      </c>
+      <c r="AO15">
         <v>135230.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>428.0</v>
       </c>
       <c r="AP15">
         <v>428.0</v>
       </c>
-      <c r="AQ15"/>
+      <c r="AQ15">
+        <v>428.0</v>
+      </c>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-    </row>
-    <row r="16" spans="1:46">
+      <c r="AU15"/>
+    </row>
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16">
+        <v>639000.0</v>
+      </c>
+      <c r="C16">
         <v>842000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>648000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>529000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>550000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>541000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>686000.0</v>
       </c>
       <c r="H16">
         <v>686000.0</v>
       </c>
       <c r="I16">
+        <v>686000.0</v>
+      </c>
+      <c r="J16">
         <v>948000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>657000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>708000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>692000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>671000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>693000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>979000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1178000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>939000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1172000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1418000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1436000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1362000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1492000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1778881.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1518255.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1270247.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1191898.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1168521.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>979409.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>744996.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>722025.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>808374.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>761080.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>663643.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>652242.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>658442.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>848971.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>563005.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>853798.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>990796.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>843856.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>820906.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>890234.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-    </row>
-    <row r="17" spans="1:46">
+      <c r="AU16"/>
+    </row>
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>116000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>126000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>139000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>172000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>186000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>236000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>262000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>334000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>418000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>579292.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>632626.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>851515.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1112896.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1339285.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1265437.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1186744.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>815164.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>766732.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>533960.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>293714.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>66687.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>73083.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>13833.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>19317.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>9166.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>16251.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>9979.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>11993.0</v>
       </c>
-      <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>45786.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-    </row>
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
-      <c r="AO20"/>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20"/>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>1000.0</v>
       </c>
       <c r="M21">
+        <v>1000.0</v>
+      </c>
+      <c r="N21">
         <v>25000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>50000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>74000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>98000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>122000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>146000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>170000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>194000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>307000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>338000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>369201.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>289158.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>313254.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>337351.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>361447.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>385544.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>409640.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>433737.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>457833.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>481930.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>506026.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>530123.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>554219.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>578316.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>602412.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>626509.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>650605.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>674702.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>698798.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>722895.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>819000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:46">
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>16500000.0</v>
+      </c>
+      <c r="C22">
         <v>14563000.0</v>
       </c>
-      <c r="C22">
-[...1 lines deleted...]
-      </c>
       <c r="D22">
+        <v>13040000.0</v>
+      </c>
+      <c r="E22">
         <v>12405000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>9923000.0</v>
       </c>
-      <c r="F22">
-[...1 lines deleted...]
-      </c>
       <c r="G22">
+        <v>10097000.0</v>
+      </c>
+      <c r="H22">
         <v>11968000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>12769000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>14720000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11861000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>13202000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>10131000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>6342000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3501000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2350000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1685000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2326000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1759000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2041000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3132000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4298000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4427000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>5284675.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>5462996.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3959670.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2997120.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2257365.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2101295.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1551419.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1628817.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1972046.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1568424.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1233454.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1171383.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1728598.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1557402.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1537321.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1254915.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1263441.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1038775.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>815738.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>998861.0</v>
       </c>
-      <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
-      <c r="AT22">
+      <c r="AT22"/>
+      <c r="AU22">
         <v>844000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:46">
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>51546000.0</v>
+      </c>
+      <c r="C23">
         <v>53039000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>58295000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>58852000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>60210000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>62165000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>59858000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>58163000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>57273000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>53710000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>50546000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>52017000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>53398000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>56735000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>54759000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>56349000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>53929000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>32240000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>25626000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>26362000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>26482000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>28010000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>27721217.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>29709803.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>32354064.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>36924547.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>35817435.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>35849458.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>33720502.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>33251229.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>32543098.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>20120813.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>20428609.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>18835186.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>18122360.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>18829337.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>19096914.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>18947080.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>18160158.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>20584671.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9989357.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>9636154.0</v>
       </c>
-      <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
-    </row>
-    <row r="24" spans="1:46">
+      <c r="AU23"/>
+    </row>
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>213000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>266777.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022785.0</v>
       </c>
       <c r="X24">
         <v>1022785.0</v>
       </c>
-      <c r="Y24"/>
+      <c r="Y24">
+        <v>1022785.0</v>
+      </c>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>510784.0</v>
       </c>
-      <c r="AD24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
-        <v>4215633.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG24">
         <v>4215633.0</v>
       </c>
       <c r="AH24">
+        <v>4215633.0</v>
+      </c>
+      <c r="AI24">
         <v>2214970.0</v>
       </c>
-      <c r="AI24">
-[...1 lines deleted...]
-      </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
-      <c r="AO24"/>
+      <c r="AO24">
+        <v>0.0</v>
+      </c>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-    </row>
-    <row r="25" spans="1:46">
+      <c r="AU24"/>
+    </row>
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>213000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>266777.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022785.0</v>
       </c>
       <c r="X25">
         <v>1022785.0</v>
       </c>
-      <c r="Y25"/>
+      <c r="Y25">
+        <v>1022785.0</v>
+      </c>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-      <c r="AF25">
-[...1 lines deleted...]
-      </c>
+      <c r="AF25"/>
       <c r="AG25">
         <v>4215633.0</v>
       </c>
       <c r="AH25">
+        <v>4215633.0</v>
+      </c>
+      <c r="AI25">
         <v>2214970.0</v>
       </c>
-      <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
-    </row>
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>1103773.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1729245.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-    </row>
-    <row r="27" spans="1:46">
+      <c r="AU26"/>
+    </row>
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-    </row>
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>-17920000.0</v>
+      </c>
+      <c r="C28">
         <v>-21403000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-23919000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-21567000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-18418000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-21454000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-21907000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-18274000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-13984000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-22365000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-19656000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-19174000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-18366000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-24500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-36511000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-32580000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-31672000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-14294000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-16046000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-14079000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-12398000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-13525000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-13915256.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-16124822.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-10751130.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-6675235.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-5387539.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-9854724.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-5500128.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-12484256.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-17121319.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-3797143.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-5300846.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-7870498.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-5212557.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-2776850.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1641223.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-5042477.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-4607689.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-15755549.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-3946539.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-4642366.0</v>
       </c>
-      <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
-    </row>
-    <row r="29" spans="1:46">
+      <c r="AU28"/>
+    </row>
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
         <v>41</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>45542000.0</v>
+      </c>
       <c r="C29">
+        <v>48098000.0</v>
+      </c>
+      <c r="D29">
         <v>51194000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>52064000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>53034000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>55827000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>54131000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>52901000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>51207000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>48842000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>44587000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>46010000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>46324000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>48069000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>47124000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>45045000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>42526000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>26066000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>20712000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>20374000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>20648000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>21762387.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>21437416.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>23092521.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>24566956.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
-    </row>
-    <row r="30" spans="1:46">
+      <c r="AU29"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>3578000.0</v>
+      </c>
+      <c r="C30">
         <v>6041000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9336000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12622000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>18018000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>19731000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>16961000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>18293000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19625000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10645000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6883000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9149000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>12733000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>17299000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7396000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10311000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10540000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>12130000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4069000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4579000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4056000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3776000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1337768.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1086258.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7838638.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>14011180.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>13497891.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>12216835.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>16881672.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>13145934.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>10658661.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>8048367.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>8062946.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4958255.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>5069882.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4784754.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4220481.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3098635.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3926715.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2540814.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2321940.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2071572.0</v>
       </c>
-      <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>407592.0</v>
       </c>
     </row>
-    <row r="31" spans="1:46">
+    <row r="31" spans="1:47">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>46009000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>46299000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>48019000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>47050000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>44947000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>42336000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>25869000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>20437000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>20021000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>20128000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>21157728.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>20045430.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>21780578.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>24253702.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>27664071.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>26450774.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>26998926.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>26785790.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>26026279.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>25741142.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>10184454.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>10680811.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>11150152.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>11432209.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>12271369.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>13048236.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>14647670.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>14489437.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>14251175.0</v>
       </c>
-      <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>5198709.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>3318927.0</v>
       </c>
     </row>
-    <row r="32" spans="1:46">
+    <row r="32" spans="1:47">
       <c r="A32" t="s">
         <v>44</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>36731000.0</v>
+      </c>
       <c r="C32">
+        <v>41170000.0</v>
+      </c>
+      <c r="D32">
         <v>43402000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>45806000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>47471000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>50853000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>49596000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>49791000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>48440000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>45316000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>40627000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>42199000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>42903000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>46012000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>44880000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>40787000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>38268000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>25282000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>19696000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>19237000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>19233000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>20314969.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>19878937.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>22307018.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>23903225.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
-    </row>
-    <row r="33" spans="1:46">
+      <c r="AU32"/>
+    </row>
+    <row r="33" spans="1:47">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>8955999.0</v>
+      </c>
+      <c r="C33">
         <v>7147000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>8090000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6633000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6014000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5427000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5052000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3690000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3360000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4182000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4688000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4625000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4329000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3494000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3229000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5384000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>5467000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>995000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1157000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1971000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2567000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2839000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3080505.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2602736.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2817718.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2921377.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3086808.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2994080.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2082818.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1349038.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1441437.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1332294.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1138197.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>948473.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>994624.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1076206.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1134524.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2187962.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2874236.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1211369.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1260831.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1067866.0</v>
       </c>
-      <c r="AQ33"/>
       <c r="AR33"/>
       <c r="AS33"/>
       <c r="AT33"/>
-    </row>
-    <row r="34" spans="1:46">
+      <c r="AU33"/>
+    </row>
+    <row r="34" spans="1:47">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>698000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>782000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>830000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>879000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>940000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>973000.0</v>
       </c>
-      <c r="R34"/>
       <c r="S34"/>
-      <c r="T34">
+      <c r="T34"/>
+      <c r="U34">
         <v>659000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>734000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>812124.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>889400.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>965718.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>-2000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1115529.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>1205193.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>1250073.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>510784.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
-    </row>
-    <row r="35" spans="1:46">
+      <c r="AU34"/>
+    </row>
+    <row r="35" spans="1:47">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>143999.0</v>
+      </c>
+      <c r="C35">
         <v>219000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>298000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>375000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>451000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>453000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>517000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>580000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>593000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>656000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>728000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>814000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>908000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>969000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1051000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1126000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1209000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>262000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>246000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>993000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1365000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1658000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2544811.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2840018.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2153987.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2454814.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2470630.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2436817.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1325948.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>766732.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>533960.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>4509347.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>4282320.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>73083.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>13833.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>19317.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>9166.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>16251.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>9979.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>11993.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>29375.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>45786.0</v>
       </c>
-      <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
-    </row>
-    <row r="36" spans="1:46">
+      <c r="AU35"/>
+    </row>
+    <row r="36" spans="1:47">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
+        <v>565999.0</v>
+      </c>
+      <c r="C36">
         <v>640000.0</v>
       </c>
-      <c r="C36">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
+        <v>818000.0</v>
+      </c>
+      <c r="E36">
         <v>535000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>616000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>652000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>590000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>655000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>688000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>804000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>305000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>374000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>443000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>492000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>36000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>35000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>37000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>75000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="T36">
         <v>69000.0</v>
       </c>
       <c r="U36">
+        <v>69000.0</v>
+      </c>
+      <c r="V36">
         <v>68000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>69000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>101494.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>101988.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>99198.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>101561.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>100957.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>99151.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24272.0</v>
       </c>
       <c r="AD36">
         <v>24272.0</v>
       </c>
       <c r="AE36">
         <v>24272.0</v>
       </c>
       <c r="AF36">
+        <v>24272.0</v>
+      </c>
+      <c r="AG36">
         <v>26836.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>26936.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24272.0</v>
       </c>
       <c r="AI36">
         <v>24272.0</v>
       </c>
       <c r="AJ36">
         <v>24272.0</v>
       </c>
       <c r="AK36">
         <v>24272.0</v>
       </c>
       <c r="AL36">
         <v>24272.0</v>
       </c>
       <c r="AM36">
         <v>24272.0</v>
       </c>
       <c r="AN36">
         <v>24272.0</v>
       </c>
       <c r="AO36">
         <v>24272.0</v>
       </c>
       <c r="AP36">
         <v>24272.0</v>
       </c>
-      <c r="AQ36"/>
+      <c r="AQ36">
+        <v>24272.0</v>
+      </c>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
-    </row>
-    <row r="37" spans="1:46">
+      <c r="AU36"/>
+    </row>
+    <row r="37" spans="1:47">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
-      <c r="AO37"/>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
-    </row>
-    <row r="38" spans="1:46">
+      <c r="AU37"/>
+    </row>
+    <row r="38" spans="1:47">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>3391000.0</v>
       </c>
-      <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>1638000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3779000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3781000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>75000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="T38">
         <v>69000.0</v>
       </c>
       <c r="U38">
+        <v>69000.0</v>
+      </c>
+      <c r="V38">
         <v>68000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>69393.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>101494.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>101988.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>99198.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>101561.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>100957.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>99151.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>24270.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24272.0</v>
       </c>
       <c r="AE38">
         <v>24272.0</v>
       </c>
       <c r="AF38">
+        <v>24272.0</v>
+      </c>
+      <c r="AG38">
         <v>26836.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>26936.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>554000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>578000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>-2.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>627000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1755000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2404000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>699000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>722000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>747000.0</v>
       </c>
-      <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
-      <c r="AT38">
+      <c r="AT38"/>
+      <c r="AU38">
         <v>843000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:46">
+    <row r="39" spans="1:47">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
+        <v>4185000.0</v>
+      </c>
+      <c r="C39">
         <v>3205000.0</v>
       </c>
-      <c r="C39">
-[...1 lines deleted...]
-      </c>
       <c r="D39">
+        <v>3376000.0</v>
+      </c>
+      <c r="E39">
         <v>5030000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7183000.0</v>
       </c>
-      <c r="F39">
-[...1 lines deleted...]
-      </c>
       <c r="G39">
+        <v>4854000.0</v>
+      </c>
+      <c r="H39">
         <v>3319000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4439000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>4840000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3874000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5286000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>8059000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>10654000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>6921000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>4207000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>5266000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2766000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2837000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1968000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1476000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1909000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2061000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1891184.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1683976.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1952406.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1505175.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2087497.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1711340.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2252755.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1750994.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2699270.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1158952.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>477533.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>566972.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>476222.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>799383.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1156995.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>900722.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>639799.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>38164.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>844309.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>432787.0</v>
       </c>
-      <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
-      <c r="AT39">
+      <c r="AT39"/>
+      <c r="AU39">
         <v>48000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:46">
+    <row r="40" spans="1:47">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
+        <v>262000.0</v>
+      </c>
+      <c r="C40">
         <v>275000.0</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
+        <v>279000.0</v>
+      </c>
+      <c r="E40">
         <v>267000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>294000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>329000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>351000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>517000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>594000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>538000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>341000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>379000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>375000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>403000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>302000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>315000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>328000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>508000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>324000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>226000.0</v>
       </c>
-      <c r="U40">
-[...1 lines deleted...]
-      </c>
       <c r="V40">
+        <v>185000.0</v>
+      </c>
+      <c r="W40">
         <v>3061000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2683250.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2980577.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>137736.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>4966889.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-462175.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-509430.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-344002.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-7843478.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>5001789.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>4184002.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>4295809.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>146722.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>110480.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>98296.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>52303.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2802852.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>2019341.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2640514.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>40242.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>48363.0</v>
       </c>
-      <c r="AQ40"/>
       <c r="AR40"/>
       <c r="AS40"/>
-      <c r="AT40">
+      <c r="AT40"/>
+      <c r="AU40">
         <v>1298000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:46">
+    <row r="41" spans="1:47">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>116000.0</v>
       </c>
-      <c r="M41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N41"/>
       <c r="O41">
         <v>139000.0</v>
       </c>
       <c r="P41">
+        <v>139000.0</v>
+      </c>
+      <c r="Q41">
         <v>186000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>236000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>262000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>246000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>334000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>418000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>579292.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>632626.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>851515.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1112896.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1339285.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1265437.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1186744.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>815164.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>766732.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>533960.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>293714.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>66687.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>73000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>14000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>19000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>9000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>16000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>10000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>12000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>29000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>46000.0</v>
       </c>
-      <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
-      <c r="AT41">
+      <c r="AT41"/>
+      <c r="AU41">
         <v>51000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:46">
+    <row r="42" spans="1:47">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
+        <v>42284000.0</v>
+      </c>
+      <c r="C42">
         <v>42214000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>42143000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>42070000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>42003000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>42224000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>42074000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>42059000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>41977000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>41886000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>41841000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>41813000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>41747000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>41598000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>43482000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>43233000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>44170000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>43790000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>43700000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>43504000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>43445000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>43391000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>43328352.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>43291204.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>43213893.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>43061553.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>42911340.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>42753195.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>42676519.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>39824089.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>39665229.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>24399341.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>24270079.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>23561959.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>22945394.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>22842964.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>22879767.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>22930975.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>22830022.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>22585674.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>13364229.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>13263735.0</v>
       </c>
-      <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
       <c r="AT42"/>
-    </row>
-    <row r="43" spans="1:46">
+      <c r="AU42"/>
+    </row>
+    <row r="43" spans="1:47">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
-    </row>
-    <row r="44" spans="1:46">
+      <c r="AU43"/>
+    </row>
+    <row r="44" spans="1:47">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
-      <c r="AO44"/>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
-    </row>
-    <row r="45" spans="1:46">
+      <c r="AU44"/>
+    </row>
+    <row r="45" spans="1:47">
       <c r="A45" t="s">
         <v>57</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>4945000.0</v>
+      </c>
       <c r="C45">
+        <v>4870000.0</v>
+      </c>
+      <c r="D45">
         <v>5426000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5586000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5512000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4698000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4296000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>3365000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>3308000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>3121000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1241000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1233000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1346000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1239000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1517000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1708000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>2192000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2431559.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>2609810.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2211590.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2405266.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>2482465.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2624404.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2509385.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1648906.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>891029.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>959332.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>823528.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>605235.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>394078.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>416133.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>473618.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>507840.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>433408.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>470114.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>512395.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>537761.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>320699.0</v>
       </c>
-      <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
-    </row>
-    <row r="46" spans="1:46">
+      <c r="AU45"/>
+    </row>
+    <row r="46" spans="1:47">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>2704000.0</v>
+      </c>
+      <c r="C46">
         <v>2428000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3035000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3288000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3311000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2578000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2265000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1391000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1359000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1238000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1241000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1233000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1346000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1239000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1517000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1507000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1564000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>774000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>918000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1708000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2192000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2432000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2609810.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2211590.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2405266.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2482465.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2624404.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2509385.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1648906.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>891029.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>959332.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>823528.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>605235.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>394078.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>416133.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>473618.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>507840.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>433408.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>470114.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>512395.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>537761.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>320699.0</v>
       </c>
-      <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
-    </row>
-    <row r="47" spans="1:46">
+      <c r="AU46"/>
+    </row>
+    <row r="47" spans="1:47">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>367000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>397000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>243000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1517000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1507000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>426000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>774000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>918000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1708000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1193000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1355831.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1458908.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2211590.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2405266.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2482465.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2624404.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2509385.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1648910.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>891029.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>959332.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>823528.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>605235.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>394078.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>416133.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>473616.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>507840.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>433408.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>470114.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>512395.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>538000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>321000.0</v>
       </c>
-      <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
-      <c r="AT47">
+      <c r="AT47"/>
+      <c r="AU47">
         <v>261000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:46">
+    <row r="48" spans="1:47">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>3089000.0</v>
+      </c>
+      <c r="C48">
         <v>5715000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>8882000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>9825000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>10862000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>13434000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>11888000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>10673000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>9061000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>6787000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2577000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>4028000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>4408000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>6302000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>3473000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1644000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1880000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-17942000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-23260000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-23455000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-23176000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-22061000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-23079476.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-21387223.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-18812641.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-15225535.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-16264636.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-15534242.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-15646550.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-13525532.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-13627443.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-13169334.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-12628684.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-11502771.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-11094187.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-10128500.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-9364390.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-7792257.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-7825441.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-7795027.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-7443728.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-7445809.0</v>
       </c>
-      <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
-      <c r="AT48">
+      <c r="AT48"/>
+      <c r="AU48">
         <v>-7208542.0</v>
       </c>
     </row>
-    <row r="49" spans="1:46">
+    <row r="49" spans="1:47">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>4028000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>4408000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>6302000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>3473000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>1644000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-1880000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-17942000.0</v>
       </c>
-      <c r="S49"/>
-      <c r="T49">
+      <c r="T49"/>
+      <c r="U49">
         <v>-23455000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-23176000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-22061061.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-23079476.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-21387223.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-18812641.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-15225535.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-16264636.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-15534242.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-15646550.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-13525532.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-13627443.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-13169334.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-12628684.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-11502771.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-11094187.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-10128500.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-9364390.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-7792257.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-7825441.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-7795027.0</v>
       </c>
-      <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
-    </row>
-    <row r="50" spans="1:46">
+      <c r="AU49"/>
+    </row>
+    <row r="50" spans="1:47">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>51000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>105000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>159000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>240972.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
-[...1 lines deleted...]
-      </c>
+      <c r="AF50"/>
       <c r="AG50">
         <v>4215633.0</v>
       </c>
       <c r="AH50">
+        <v>4215633.0</v>
+      </c>
+      <c r="AI50">
         <v>2214970.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1625970.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1447970.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1500000.0</v>
       </c>
-      <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>422702.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>375000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:46">
+    <row r="51" spans="1:47">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
+        <v>407000.0</v>
+      </c>
+      <c r="C51">
         <v>680000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>534000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>595000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>654000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>602000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>651000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>698000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>744000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>783000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>831000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>879000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>974000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1020000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1066000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1123000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1158000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>225000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>345000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1125000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1254000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1382000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2211829.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2289720.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1346487.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1425053.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1518008.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1579276.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>751756.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
-      <c r="AF51">
-[...1 lines deleted...]
-      </c>
+      <c r="AF51"/>
       <c r="AG51">
         <v>4215633.0</v>
       </c>
       <c r="AH51">
+        <v>4215633.0</v>
+      </c>
+      <c r="AI51">
         <v>2214970.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1625970.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1447970.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1500000.0</v>
       </c>
-      <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
-      <c r="AO51">
+      <c r="AO51"/>
+      <c r="AP51">
         <v>800000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>422702.0</v>
       </c>
-      <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
-    </row>
-    <row r="52" spans="1:46">
+      <c r="AU51"/>
+    </row>
+    <row r="52" spans="1:47">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
+        <v>267000.0</v>
+      </c>
+      <c r="C52">
         <v>262000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>257000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>252000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>246000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>204000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>200000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>195000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>191000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>187000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>183000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>181000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>192000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>190000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>187000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>183000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>185000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>225000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>345000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>466000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>307000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>303000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>299644.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>301217.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>305396.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>309524.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>625630.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>658406.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>481944.0</v>
       </c>
-      <c r="AD52"/>
       <c r="AE52"/>
-      <c r="AF52">
-[...1 lines deleted...]
-      </c>
+      <c r="AF52"/>
       <c r="AG52">
         <v>4215633.0</v>
       </c>
       <c r="AH52">
+        <v>4215633.0</v>
+      </c>
+      <c r="AI52">
         <v>2214970.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1625970.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1447970.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1500000.0</v>
       </c>
-      <c r="AL52"/>
       <c r="AM52"/>
-      <c r="AN52">
+      <c r="AN52"/>
+      <c r="AO52">
         <v>2552701.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>800000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>422702.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>375000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:46">
+    <row r="53" spans="1:47">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
-[...1 lines deleted...]
-      </c>
+      <c r="V53"/>
       <c r="W53">
         <v>0.0</v>
       </c>
       <c r="X53">
+        <v>0.0</v>
+      </c>
+      <c r="Y53">
         <v>459295.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>3688015.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>7389407.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>7982327.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>5391908.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>4699954.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>2892190.0</v>
       </c>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
+        <v>0.0</v>
+      </c>
+      <c r="AI53">
         <v>1104635.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>3014507.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>6386774.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>7906370.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>6462369.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>4848278.0</v>
       </c>
-      <c r="AN53">
-[...2 lines deleted...]
-      <c r="AO53"/>
+      <c r="AO53">
+        <v>0.0</v>
+      </c>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
-    </row>
-    <row r="54" spans="1:46">
+      <c r="AU53"/>
+    </row>
+    <row r="54" spans="1:47">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
-      <c r="AO54"/>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
-    </row>
-    <row r="55" spans="1:46">
+      <c r="AU54"/>
+    </row>
+    <row r="55" spans="1:47">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>51546000.0</v>
+      </c>
+      <c r="C55">
         <v>53039000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>58295000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>58852000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>60210000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>62165000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>59858000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>58163000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>57273000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>53710000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>50546000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>52017000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>53398000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>56735000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>54759000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>56349000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>53929000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>32240000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>25626000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>26362000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>26482000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>28010000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>27721217.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>29709803.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>32354064.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>36924547.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>35817435.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>35849458.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>33720502.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>33251229.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>32543098.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>20120813.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>20428609.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>18835186.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>18122360.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>18829337.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>19096914.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>18947080.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>18160158.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>20584671.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>9989357.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>9636154.0</v>
       </c>
-      <c r="AQ55"/>
       <c r="AR55"/>
       <c r="AS55"/>
-      <c r="AT55">
+      <c r="AT55"/>
+      <c r="AU55">
         <v>6943000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:46">
+    <row r="56" spans="1:47">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>42590000.0</v>
+      </c>
+      <c r="C56">
         <v>45892000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>50205000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>52219000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>54196000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>56738000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>54806000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>54473000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>53913000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>49528000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>45858000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>47392000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>49069000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>53241000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>51530000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>50965000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>48462000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>31245000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>24469000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>24391000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>23915000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>25171000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>24640712.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>27107067.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>29536346.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>34003170.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>32730627.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>32855378.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>31637684.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>31902191.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>31101661.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>18788519.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>19290412.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>17886713.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>17127736.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>17753133.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>17962390.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>16759118.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>15285922.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>19373302.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>8728526.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>8568288.0</v>
       </c>
-      <c r="AQ56"/>
       <c r="AR56"/>
       <c r="AS56"/>
-      <c r="AT56">
+      <c r="AT56"/>
+      <c r="AU56">
         <v>5838691.0</v>
       </c>
     </row>
-    <row r="57" spans="1:46">
+    <row r="57" spans="1:47">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>5860000.0</v>
+      </c>
+      <c r="C57">
         <v>4722000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>6803000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>6413000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6725000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5885000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>5210000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4682000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5473000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4212000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>5231000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>5193000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>6166000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>7697000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>6584000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>10178000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>10262000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>5963000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4773000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>5154000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>4682000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4856000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>4761775.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>4800049.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>5633121.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>6468311.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>6534584.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>6028171.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>5199124.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>6024481.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>5810163.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>4945082.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>4959452.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>7081828.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>6122099.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>5960335.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>5437100.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>3656650.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>3010137.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>5525305.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>4039053.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>3668764.0</v>
       </c>
-      <c r="AQ57"/>
       <c r="AR57"/>
       <c r="AS57"/>
-      <c r="AT57">
+      <c r="AT57"/>
+      <c r="AU57">
         <v>2754000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:46">
+    <row r="58" spans="1:47">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>6004000.0</v>
+      </c>
+      <c r="C58">
         <v>4941000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7101000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6788000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7176000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6338000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5727000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5262000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6066000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4868000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5959000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6007000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>7074000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>8666000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>7635000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>11304000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>11471000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>6225000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5019000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>6147000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>6047000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>6514000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>7306586.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>7640067.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>7787108.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>8923125.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>9005214.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>8464988.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>6525072.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>6791213.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>6344123.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>9454429.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>9241772.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>7154911.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>6135932.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>5979652.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>5446266.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3672901.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>3020116.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>5537298.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>4068428.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3714550.0</v>
       </c>
-      <c r="AQ58"/>
       <c r="AR58"/>
       <c r="AS58"/>
-      <c r="AT58">
+      <c r="AT58"/>
+      <c r="AU58">
         <v>2805000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:46">
+    <row r="59" spans="1:47">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
-      <c r="AO59"/>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
-    </row>
-    <row r="60" spans="1:46">
+      <c r="AU59"/>
+    </row>
+    <row r="60" spans="1:47">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>45542000.0</v>
+      </c>
+      <c r="C60">
         <v>48098000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>51194000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>52064000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>53034000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>55827000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>54131000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>52901000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>51207000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>48842000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>44587000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>46010000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>46324000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>48069000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>47124000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>45045000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>42458000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>26015000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>20607000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>20215000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>20435000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>21496000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>20414631.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>22069736.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>24566956.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>28001422.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>26812221.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>27384470.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>27195430.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>26460016.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>26198975.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>10666384.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>11186837.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>11680275.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>11986428.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>12849685.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>13650648.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>15274179.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>15140042.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>15047373.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>5920929.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>5921604.0</v>
       </c>
-      <c r="AQ60"/>
       <c r="AR60"/>
       <c r="AS60"/>
-      <c r="AT60">
+      <c r="AT60"/>
+      <c r="AU60">
         <v>4138000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:46">
+    <row r="61" spans="1:47">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
-[...1 lines deleted...]
-      </c>
+      <c r="L61"/>
       <c r="M61">
         <v>-3473000.0</v>
       </c>
       <c r="N61">
+        <v>-3473000.0</v>
+      </c>
+      <c r="O61">
         <v>-3433000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-1439000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-1353000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-348000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-325000.0</v>
       </c>
-      <c r="S61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T61"/>
       <c r="U61">
         <v>-316000.0</v>
       </c>
       <c r="V61">
-        <v>-309901.0</v>
+        <v>-316000.0</v>
       </c>
       <c r="W61">
         <v>-309901.0</v>
       </c>
       <c r="X61">
         <v>-309901.0</v>
       </c>
       <c r="Y61">
+        <v>-309901.0</v>
+      </c>
+      <c r="Z61">
         <v>-255710.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-252570.0</v>
       </c>
       <c r="AA61">
         <v>-252570.0</v>
       </c>
       <c r="AB61">
         <v>-252570.0</v>
       </c>
       <c r="AC61">
+        <v>-252570.0</v>
+      </c>
+      <c r="AD61">
         <v>-133820.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-133816.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-134000.0</v>
       </c>
       <c r="AF61">
         <v>-134000.0</v>
       </c>
       <c r="AG61">
         <v>-134000.0</v>
       </c>
       <c r="AH61">
+        <v>-134000.0</v>
+      </c>
+      <c r="AI61">
         <v>-133816.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-134000.0</v>
       </c>
       <c r="AJ61">
         <v>-134000.0</v>
       </c>
       <c r="AK61">
-        <v>0.0</v>
+        <v>-134000.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
-      <c r="AO61"/>
+      <c r="AO61">
+        <v>0.0</v>
+      </c>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
-    </row>
-    <row r="62" spans="1:46">
+      <c r="AU61"/>
+    </row>
+    <row r="62" spans="1:47">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
+      <c r="AU62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9542,1121 +9689,1131 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
         <v>15615000.0</v>
       </c>
       <c r="C2">
         <v>17376000.0</v>
       </c>
       <c r="D2">
         <v>10345000.0</v>
       </c>
       <c r="E2">
         <v>14904000.0</v>
       </c>
       <c r="F2">
         <v>10054000.0</v>
       </c>
       <c r="G2">
         <v>4328000.0</v>
       </c>
       <c r="H2">
         <v>9706104.0</v>
       </c>
       <c r="I2">
         <v>9516302.0</v>
       </c>
       <c r="J2">
         <v>6787836.0</v>
       </c>
       <c r="K2">
         <v>4965372.0</v>
       </c>
       <c r="L2">
         <v>3698687.0</v>
       </c>
       <c r="M2">
         <v>2054798.0</v>
       </c>
       <c r="N2">
         <v>3600348.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3">
         <v>386000.0</v>
       </c>
       <c r="C3">
         <v>432000.0</v>
       </c>
       <c r="D3">
         <v>461000.0</v>
       </c>
       <c r="E3">
         <v>509000.0</v>
       </c>
       <c r="F3">
         <v>613000.0</v>
       </c>
       <c r="G3">
         <v>722000.0</v>
       </c>
       <c r="H3">
         <v>545717.0</v>
       </c>
       <c r="I3">
         <v>658255.0</v>
       </c>
       <c r="J3">
         <v>387917.0</v>
       </c>
       <c r="K3">
         <v>337583.0</v>
       </c>
       <c r="L3">
         <v>315599.0</v>
       </c>
       <c r="M3">
         <v>272649.0</v>
       </c>
       <c r="N3">
         <v>265557.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5">
-        <v>-10307000.0</v>
+        <v>-9624000.0</v>
       </c>
       <c r="C5">
-        <v>8090000.0</v>
+        <v>9022000.0</v>
       </c>
       <c r="D5">
-        <v>-382000.0</v>
+        <v>652000.0</v>
       </c>
       <c r="E5">
-        <v>14831000.0</v>
+        <v>27992000.0</v>
       </c>
       <c r="F5">
         <v>4120000.0</v>
       </c>
       <c r="G5">
         <v>-6822000.0</v>
       </c>
       <c r="H5">
         <v>-1700003.0</v>
       </c>
       <c r="I5">
         <v>-1866076.0</v>
       </c>
       <c r="J5">
         <v>-3641633.0</v>
       </c>
       <c r="K5">
         <v>-324581.0</v>
       </c>
       <c r="L5">
         <v>-219481.0</v>
       </c>
       <c r="M5">
         <v>-3679440.0</v>
       </c>
       <c r="N5">
         <v>128094.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
-        <v>-9921000.0</v>
+        <v>-9238000.0</v>
       </c>
       <c r="C6">
-        <v>8522000.0</v>
+        <v>9454000.0</v>
       </c>
       <c r="D6">
-        <v>79000.0</v>
+        <v>1113000.0</v>
       </c>
       <c r="E6">
-        <v>15340000.0</v>
+        <v>28501000.0</v>
       </c>
       <c r="F6">
         <v>4733000.0</v>
       </c>
       <c r="G6">
         <v>-6100000.0</v>
       </c>
       <c r="H6">
         <v>-1154286.0</v>
       </c>
       <c r="I6">
         <v>-1207821.0</v>
       </c>
       <c r="J6">
         <v>-3253716.0</v>
       </c>
       <c r="K6">
         <v>13002.0</v>
       </c>
       <c r="L6">
         <v>96118.0</v>
       </c>
       <c r="M6">
         <v>-3406791.0</v>
       </c>
       <c r="N6">
         <v>393651.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9">
         <v>11867000.0</v>
       </c>
       <c r="C9">
         <v>24431000.0</v>
       </c>
       <c r="D9">
         <v>14060000.0</v>
       </c>
       <c r="E9">
         <v>29628000.0</v>
       </c>
       <c r="F9">
         <v>16988000.0</v>
       </c>
       <c r="G9">
         <v>5249000.0</v>
       </c>
       <c r="H9">
         <v>17557144.0</v>
       </c>
       <c r="I9">
         <v>16910888.0</v>
       </c>
       <c r="J9">
         <v>13799991.0</v>
       </c>
       <c r="K9">
         <v>9845803.0</v>
       </c>
       <c r="L9">
         <v>6574407.0</v>
       </c>
       <c r="M9">
         <v>3755407.0</v>
       </c>
       <c r="N9">
         <v>6878572.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
         <v>-9624000.0</v>
       </c>
       <c r="C10">
         <v>9022000.0</v>
       </c>
       <c r="D10">
         <v>652000.0</v>
       </c>
       <c r="E10">
         <v>27990000.0</v>
       </c>
       <c r="F10">
         <v>4119000.0</v>
       </c>
       <c r="G10">
         <v>-6836000.0</v>
       </c>
       <c r="H10">
         <v>-1700003.0</v>
       </c>
       <c r="I10">
         <v>-2022761.0</v>
       </c>
       <c r="J10">
         <v>-3710514.0</v>
       </c>
       <c r="K10">
         <v>-346448.0</v>
       </c>
       <c r="L10">
         <v>-237267.0</v>
       </c>
       <c r="M10">
         <v>-3699470.0</v>
       </c>
       <c r="N10">
         <v>107627.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11">
         <v>-1905000.0</v>
       </c>
       <c r="C11">
         <v>2375000.0</v>
       </c>
       <c r="D11">
         <v>167000.0</v>
       </c>
       <c r="E11">
         <v>3746000.0</v>
       </c>
       <c r="F11">
         <v>-613000.0</v>
       </c>
       <c r="G11">
         <v>-2120213.0</v>
       </c>
       <c r="H11">
         <v>-545717.0</v>
       </c>
       <c r="I11">
         <v>139278.0</v>
       </c>
       <c r="J11">
         <v>-312110.0</v>
       </c>
       <c r="K11">
         <v>-299045.0</v>
       </c>
       <c r="L11">
         <v>1776.0</v>
       </c>
       <c r="M11">
         <v>820.0</v>
       </c>
       <c r="N11">
         <v>1253.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>0.0</v>
       </c>
       <c r="E12">
         <v>2000.0</v>
       </c>
       <c r="F12">
         <v>1000.0</v>
       </c>
       <c r="G12">
         <v>14000.0</v>
       </c>
       <c r="H12">
         <v>14445.0</v>
       </c>
       <c r="I12">
         <v>156685.0</v>
       </c>
       <c r="J12">
         <v>68881.0</v>
       </c>
       <c r="K12">
         <v>21867.0</v>
       </c>
       <c r="L12">
         <v>17786.0</v>
       </c>
       <c r="M12">
         <v>20030.0</v>
       </c>
       <c r="N12">
         <v>20467.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>120</v>
+      </c>
+      <c r="B13">
+        <v>683000.0</v>
+      </c>
       <c r="C13">
         <v>932000.0</v>
       </c>
       <c r="D13">
         <v>999000.0</v>
       </c>
       <c r="E13">
         <v>382000.0</v>
       </c>
       <c r="F13">
         <v>2000.0</v>
       </c>
       <c r="G13">
         <v>66785.0</v>
       </c>
       <c r="H13">
         <v>268290.0</v>
       </c>
       <c r="I13">
         <v>139278.0</v>
       </c>
       <c r="J13">
         <v>75807.0</v>
       </c>
       <c r="K13">
         <v>38538.0</v>
       </c>
       <c r="L13">
         <v>16010.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
         <v>-7719000.0</v>
       </c>
       <c r="C15">
         <v>6647000.0</v>
       </c>
       <c r="D15">
         <v>485000.0</v>
       </c>
       <c r="E15">
         <v>24244000.0</v>
       </c>
       <c r="F15">
         <v>4119000.0</v>
       </c>
       <c r="G15">
         <v>-6836000.0</v>
       </c>
       <c r="H15">
         <v>-1700003.0</v>
       </c>
       <c r="I15">
         <v>-2022761.0</v>
       </c>
       <c r="J15">
         <v>-3710514.0</v>
       </c>
       <c r="K15">
         <v>-346448.0</v>
       </c>
       <c r="L15">
         <v>-237267.0</v>
       </c>
       <c r="M15">
         <v>-3699470.0</v>
       </c>
       <c r="N15">
         <v>107627.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>24244000.0</v>
       </c>
       <c r="F16">
         <v>4119000.0</v>
       </c>
       <c r="G16">
         <v>-6835526.0</v>
       </c>
       <c r="H16">
         <v>-1700003.0</v>
       </c>
       <c r="I16">
         <v>-2022761.0</v>
       </c>
       <c r="J16">
         <v>-3710514.0</v>
       </c>
       <c r="K16">
         <v>-346448.0</v>
       </c>
       <c r="L16">
         <v>-750600.0</v>
       </c>
       <c r="M16">
         <v>-4237163.0</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>124</v>
+      </c>
+      <c r="B17">
+        <v>-7719000.0</v>
+      </c>
       <c r="C17">
         <v>6647000.0</v>
       </c>
       <c r="D17">
         <v>-896000.0</v>
       </c>
       <c r="E17">
         <v>24244000.0</v>
       </c>
       <c r="F17">
         <v>4119000.0</v>
       </c>
       <c r="G17">
         <v>-6835526.0</v>
       </c>
       <c r="H17">
         <v>-1700003.0</v>
       </c>
       <c r="I17">
         <v>-2022761.0</v>
       </c>
       <c r="J17">
         <v>-3710514.0</v>
       </c>
       <c r="K17">
         <v>-346448.0</v>
       </c>
       <c r="L17">
         <v>-237267.0</v>
       </c>
       <c r="M17">
         <v>-3699470.0</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>125</v>
+      </c>
+      <c r="B18">
+        <v>683000.0</v>
+      </c>
       <c r="C18">
         <v>932000.0</v>
       </c>
       <c r="D18">
         <v>999000.0</v>
       </c>
       <c r="E18">
         <v>380000.0</v>
       </c>
       <c r="F18">
         <v>-1000.0</v>
       </c>
       <c r="G18">
         <v>52555.0</v>
       </c>
       <c r="H18">
         <v>268290.0</v>
       </c>
       <c r="I18">
         <v>-17407.0</v>
       </c>
       <c r="J18">
         <v>6926.0</v>
       </c>
       <c r="K18">
         <v>16671.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>13161000.0</v>
       </c>
       <c r="F19">
         <v>1000.0</v>
       </c>
       <c r="G19">
         <v>1412578.0</v>
       </c>
       <c r="H19">
         <v>268290.0</v>
       </c>
       <c r="I19">
         <v>139278.0</v>
       </c>
       <c r="J19">
         <v>75807.0</v>
       </c>
       <c r="K19">
         <v>38538.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
         <v>-10307000.0</v>
       </c>
       <c r="C21">
         <v>8090000.0</v>
       </c>
       <c r="D21">
         <v>-382000.0</v>
       </c>
       <c r="E21">
         <v>14831000.0</v>
       </c>
       <c r="F21">
         <v>4120000.0</v>
       </c>
       <c r="G21">
         <v>-8234000.0</v>
       </c>
       <c r="H21">
         <v>-1968293.0</v>
       </c>
       <c r="I21">
         <v>-2005354.0</v>
       </c>
       <c r="J21">
         <v>-3717440.0</v>
       </c>
       <c r="K21">
         <v>-363119.0</v>
       </c>
       <c r="L21">
         <v>-221257.0</v>
       </c>
       <c r="M21">
         <v>-3680260.0</v>
       </c>
       <c r="N21">
         <v>126841.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
         <v>37789000.0</v>
       </c>
       <c r="C23">
         <v>33717000.0</v>
       </c>
       <c r="D23">
         <v>24787000.0</v>
       </c>
       <c r="E23">
         <v>29701000.0</v>
       </c>
       <c r="F23">
         <v>22922000.0</v>
       </c>
       <c r="G23">
         <v>17811000.0</v>
       </c>
       <c r="H23">
         <v>29231541.0</v>
       </c>
       <c r="I23">
         <v>28432544.0</v>
       </c>
       <c r="J23">
         <v>24305267.0</v>
       </c>
       <c r="K23">
         <v>15174294.0</v>
       </c>
       <c r="L23">
         <v>10494351.0</v>
       </c>
       <c r="M23">
         <v>9490465.0</v>
       </c>
       <c r="N23">
         <v>10352079.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>132</v>
+      </c>
+      <c r="B25">
+        <v>626000.0</v>
+      </c>
       <c r="C25">
         <v>432000.0</v>
       </c>
       <c r="D25">
         <v>282000.0</v>
       </c>
       <c r="E25">
         <v>315000.0</v>
       </c>
       <c r="F25">
         <v>613000.0</v>
       </c>
       <c r="G25">
         <v>721865.0</v>
       </c>
       <c r="H25">
         <v>545717.0</v>
       </c>
       <c r="I25">
         <v>658255.0</v>
       </c>
       <c r="J25">
         <v>387917.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26">
         <v>7778000.0</v>
       </c>
       <c r="C26">
         <v>4216000.0</v>
       </c>
       <c r="D26">
         <v>3678000.0</v>
       </c>
       <c r="E26">
         <v>3460000.0</v>
       </c>
       <c r="F26">
         <v>3436000.0</v>
       </c>
       <c r="G26">
         <v>4158000.0</v>
       </c>
       <c r="H26">
         <v>6417619.0</v>
       </c>
       <c r="I26">
         <v>6260406.0</v>
       </c>
       <c r="J26">
         <v>5490489.0</v>
       </c>
       <c r="K26">
         <v>1824150.0</v>
       </c>
       <c r="L26">
         <v>1466728.0</v>
       </c>
       <c r="M26">
         <v>1576775.0</v>
       </c>
       <c r="N26">
         <v>1333111.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27">
         <v>6523000.0</v>
       </c>
       <c r="C27">
         <v>4978000.0</v>
       </c>
       <c r="D27">
         <v>5608000.0</v>
       </c>
       <c r="E27">
         <v>6329000.0</v>
       </c>
       <c r="F27">
         <v>4838000.0</v>
       </c>
       <c r="G27">
         <v>5336000.0</v>
       </c>
       <c r="H27">
         <v>9103136.0</v>
       </c>
       <c r="I27">
         <v>8531622.0</v>
       </c>
       <c r="J27">
         <v>8305315.0</v>
       </c>
       <c r="K27">
         <v>4915440.0</v>
       </c>
       <c r="L27">
         <v>3742535.0</v>
       </c>
       <c r="M27">
         <v>4208241.0</v>
       </c>
       <c r="N27">
         <v>3965276.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
         <v>7873000.0</v>
       </c>
       <c r="C28">
         <v>7147000.0</v>
       </c>
       <c r="D28">
         <v>5156000.0</v>
       </c>
       <c r="E28">
         <v>5008000.0</v>
       </c>
       <c r="F28">
         <v>4594000.0</v>
       </c>
       <c r="G28">
         <v>3989000.0</v>
       </c>
       <c r="H28">
         <v>4004682.0</v>
       </c>
       <c r="I28">
         <v>4124214.0</v>
       </c>
       <c r="J28">
         <v>3721627.0</v>
       </c>
       <c r="K28">
         <v>3469332.0</v>
       </c>
       <c r="L28">
         <v>1586401.0</v>
       </c>
       <c r="M28">
         <v>1650651.0</v>
       </c>
       <c r="N28">
         <v>1453344.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>136</v>
+      </c>
+      <c r="B29">
+        <v>-1905000.0</v>
+      </c>
       <c r="C29">
         <v>2375000.0</v>
       </c>
       <c r="D29">
         <v>150000.0</v>
       </c>
       <c r="E29">
         <v>3746000.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
         <v>22174000.0</v>
       </c>
       <c r="C30">
         <v>16341000.0</v>
       </c>
       <c r="D30">
         <v>14442000.0</v>
       </c>
       <c r="E30">
         <v>14797000.0</v>
       </c>
       <c r="F30">
         <v>12868000.0</v>
       </c>
       <c r="G30">
         <v>13483000.0</v>
       </c>
       <c r="H30">
         <v>19525437.0</v>
       </c>
       <c r="I30">
         <v>18916242.0</v>
       </c>
       <c r="J30">
         <v>17517431.0</v>
       </c>
       <c r="K30">
         <v>10208922.0</v>
       </c>
       <c r="L30">
         <v>6795664.0</v>
       </c>
       <c r="M30">
         <v>7435667.0</v>
       </c>
       <c r="N30">
         <v>6751731.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B31">
         <v>683000.0</v>
       </c>
       <c r="C31">
         <v>932000.0</v>
       </c>
       <c r="D31">
         <v>1034000.0</v>
       </c>
       <c r="E31">
         <v>13159000.0</v>
       </c>
       <c r="F31">
         <v>-1000.0</v>
       </c>
       <c r="G31">
         <v>1398000.0</v>
       </c>
       <c r="H31">
         <v>268290.0</v>
       </c>
       <c r="I31">
         <v>-17407.0</v>
       </c>
       <c r="J31">
         <v>6926.0</v>
       </c>
       <c r="K31">
         <v>16671.0</v>
       </c>
       <c r="L31">
         <v>-16010.0</v>
       </c>
       <c r="M31">
         <v>-19210.0</v>
       </c>
       <c r="N31">
         <v>-19214.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B32">
         <v>27482000.0</v>
       </c>
       <c r="C32">
         <v>41807000.0</v>
       </c>
       <c r="D32">
         <v>24405000.0</v>
       </c>
       <c r="E32">
         <v>44532000.0</v>
       </c>
       <c r="F32">
         <v>27042000.0</v>
       </c>
       <c r="G32">
         <v>9577000.0</v>
       </c>
       <c r="H32">
         <v>27263248.0</v>
       </c>
       <c r="I32">
         <v>26427190.0</v>
       </c>
@@ -10675,3878 +10832,3960 @@
       <c r="N32">
         <v>10478920.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT32"/>
+  <dimension ref="A1:AU32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
+        <v>2403000.0</v>
+      </c>
+      <c r="C2">
         <v>3041000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4171000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4412000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3990000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5960000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3599000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3816000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4001000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4737000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1909000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1908000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1792000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4754000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3136000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3824000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3189000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4170000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2324000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2077000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1484000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1865815.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>948000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>543000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>970000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3051269.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1997111.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2537102.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2120621.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3219649.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2165345.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2116108.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2015200.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2156488.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1577715.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1553932.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1499701.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1535407.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1076821.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1250776.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1102370.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1435506.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>691356.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>847645.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>724179.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1782000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:46">
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>110</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>103000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>99000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>158000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>145000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>134000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>102000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>78000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>118000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>106000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>109000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>83000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>73000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>74000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>75000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>74000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>92000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>141000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>127000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>137000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>208000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>238076.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>184000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>147000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>153000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>130591.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>133964.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>152727.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>128435.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>230829.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>193923.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>132969.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>100534.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>93011.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>103383.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>97366.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>94157.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>84364.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>84282.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>84142.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>84795.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>68566.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>79197.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>95038.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>72798.0</v>
       </c>
-      <c r="AT3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:46">
+      <c r="AU3"/>
+    </row>
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="B5"/>
       <c r="C5">
+        <v>-2993000.0</v>
+      </c>
+      <c r="D5">
         <v>522999.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>-2646000.0</v>
+        <v>-1760000.0</v>
       </c>
       <c r="F5">
-        <v>1726000.0</v>
+        <v>-2462000.0</v>
       </c>
       <c r="G5">
-        <v>1495000.0</v>
+        <v>1956000.0</v>
       </c>
       <c r="H5">
-        <v>1982000.0</v>
+        <v>1774000.0</v>
       </c>
       <c r="I5">
-        <v>2887000.0</v>
+        <v>2191000.0</v>
       </c>
       <c r="J5">
+        <v>3101000.0</v>
+      </c>
+      <c r="K5">
         <v>5805000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1576000.0</v>
       </c>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
       <c r="M5">
-        <v>-2939000.0</v>
+        <v>-882000.0</v>
       </c>
       <c r="N5">
+        <v>-2696000.0</v>
+      </c>
+      <c r="O5">
         <v>4407000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2280000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>4595000.0</v>
       </c>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
       <c r="R5">
+        <v>16710000.0</v>
+      </c>
+      <c r="S5">
         <v>5319000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>195000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-279000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1115000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1015622.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1689000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2560000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3637000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1039101.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-730394.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>112308.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2193037.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>101912.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-400349.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-475140.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1092498.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-383018.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-947168.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-746702.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1565492.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>38226.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-29442.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-345708.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>12343.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>421788.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-73851.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-87277.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-480141.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-3680260.0</v>
       </c>
     </row>
-    <row r="6" spans="1:46">
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
-        <v>-3046000.0</v>
+        <v>-4233000.0</v>
       </c>
       <c r="C6">
+        <v>-2890000.0</v>
+      </c>
+      <c r="D6">
         <v>621999.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>-2501000.0</v>
+        <v>-1602000.0</v>
       </c>
       <c r="F6">
-        <v>1860000.0</v>
+        <v>-2317000.0</v>
       </c>
       <c r="G6">
-        <v>1597000.0</v>
+        <v>2090000.0</v>
       </c>
       <c r="H6">
-        <v>2060000.0</v>
+        <v>1876000.0</v>
       </c>
       <c r="I6">
-        <v>3005000.0</v>
+        <v>2269000.0</v>
       </c>
       <c r="J6">
+        <v>3219000.0</v>
+      </c>
+      <c r="K6">
         <v>5911000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1467000.0</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
-        <v>-2866000.0</v>
+        <v>-799000.0</v>
       </c>
       <c r="N6">
+        <v>-2623000.0</v>
+      </c>
+      <c r="O6">
         <v>4481000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2355000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4669000.0</v>
       </c>
-      <c r="Q6">
-[...1 lines deleted...]
-      </c>
       <c r="R6">
+        <v>16802000.0</v>
+      </c>
+      <c r="S6">
         <v>5460000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>322000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-142000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-907000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1253698.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1505000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2413000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3484000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1169692.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-596430.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>265035.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-2064602.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>332741.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-206426.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-342171.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-991964.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-290007.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-843785.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-649336.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1471335.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>122590.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>54840.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-261566.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>97138.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>490354.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>5346.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>7761.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-407343.0</v>
       </c>
-      <c r="AT6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:46">
+      <c r="AU6"/>
+    </row>
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:46">
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9">
+        <v>991000.0</v>
+      </c>
+      <c r="C9">
         <v>1898000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2713000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2903000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4354000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>7106000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5240000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>5423000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>6662000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>7829000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1989000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2619000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1622000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>8350000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5874000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>8256000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>7149000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>8855000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3201000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3345000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1586000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3228560.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>672000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>640000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>709000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>5458140.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3843834.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4939194.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3315978.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>4861349.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4168651.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3940627.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3940262.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>4313209.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3217901.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3414233.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2854648.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3341791.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2251009.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2320167.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1932834.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2405035.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1416164.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1547739.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1205470.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>4027000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:46">
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
+        <v>-4233000.0</v>
+      </c>
+      <c r="C10">
         <v>-2993000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2409000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1760000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2462000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1956000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1774000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2191000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3101000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5805000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1576000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-882000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-2696000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4407000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2279000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4594000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>16710000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5318000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>195000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-279000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1115000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1018415.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1692000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2574000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3587000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1039101.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-730394.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>112308.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2121017.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>101912.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-458108.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-540651.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1125913.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-408583.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-965687.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-764110.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1572133.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>33184.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-30414.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-351935.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2717.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>414815.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-78073.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-88749.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-485260.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-3699470.0</v>
       </c>
     </row>
-    <row r="11" spans="1:46">
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11">
+        <v>-1607000.0</v>
+      </c>
+      <c r="C11">
         <v>174000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-1466000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-723000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>110000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>410000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>559000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>579000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>827000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1595000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-125000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-502000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-802000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1578000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>450000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1070000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>648000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-140000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-127000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-137000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-208000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-999131.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-181060.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-132924.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-102640.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-75880.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-59228.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-85902.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-56414.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-160170.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-170913.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-109379.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-78512.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-76521.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-84741.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>19491.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-71437.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-66424.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-69504.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-636.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>636.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>592.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>463.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>434.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>288.0</v>
       </c>
-      <c r="AT11">
-[...3 lines deleted...]
-    <row r="12" spans="1:46">
+      <c r="AU11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>243000.0</v>
       </c>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
         <v>243000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>235000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="P12">
         <v>1000.0</v>
       </c>
       <c r="Q12">
         <v>1000.0</v>
       </c>
       <c r="R12">
         <v>1000.0</v>
       </c>
       <c r="S12">
-        <v>0.0</v>
+        <v>1000.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
-        <v>2793.0</v>
+        <v>0.0</v>
       </c>
       <c r="V12">
         <v>2793.0</v>
       </c>
       <c r="W12">
+        <v>2793.0</v>
+      </c>
+      <c r="X12">
         <v>3000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>14445.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>102.0</v>
       </c>
-      <c r="Z12">
-[...1 lines deleted...]
-      </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
+        <v>0.0</v>
+      </c>
+      <c r="AD12">
         <v>1.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>156841685.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>57759.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>65511.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>33415.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>25565.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>18902.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>17774.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>6641.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>5042.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>972.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6227.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>9626.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6973.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4222.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1472.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>5119.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:46">
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>120</v>
+      </c>
+      <c r="B13">
+        <v>125000.0</v>
+      </c>
       <c r="C13">
+        <v>155000.0</v>
+      </c>
+      <c r="D13">
         <v>160000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>183000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>184000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>230000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>279000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>209000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>214000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>228000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>277000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>245000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>243000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>235000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>119000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="R13">
         <v>1000.0</v>
       </c>
       <c r="S13">
-        <v>0.0</v>
+        <v>1000.0</v>
       </c>
       <c r="T13">
         <v>0.0</v>
       </c>
       <c r="U13">
         <v>0.0</v>
       </c>
       <c r="V13">
+        <v>0.0</v>
+      </c>
+      <c r="W13">
         <v>481.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1718.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>14485.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>50102.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>54712.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>74736.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>66825.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>72020.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-    </row>
-    <row r="14" spans="1:46">
+      <c r="AU13"/>
+    </row>
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:46">
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
+        <v>-2626000.0</v>
+      </c>
+      <c r="C15">
         <v>-3167000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-943000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1037000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-2572000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1546000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1215000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1612000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2274000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4210000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1451000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-380000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1894000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2829000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1829000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3524000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>16062000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>5318000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>195000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-279000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-1115000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1018415.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1692000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-2574000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-3587000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1039101.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-730394.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>112308.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-2121018.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>101911.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-458108.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-540651.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-1125913.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-408583.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-965687.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-764110.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-1572133.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>33184.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-30414.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-351299.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2081.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>414815.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-78073.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-88749.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-485260.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-3699470.0</v>
       </c>
     </row>
-    <row r="16" spans="1:46">
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-380000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-1894000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2829000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1829000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3524000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>16062000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5318000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>195000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-279000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-1115000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1018415.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1692253.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-2574582.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-3587106.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1039101.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-730394.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>112308.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-2121020.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>101911.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-458108.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-540651.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-1125913.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-2700914.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-965687.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-764110.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-1572133.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>34000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-30414.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-351299.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>415000.0</v>
       </c>
-      <c r="AQ16">
-[...1 lines deleted...]
-      </c>
       <c r="AR16">
         <v>0.0</v>
       </c>
       <c r="AS16">
         <v>0.0</v>
       </c>
       <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
         <v>-4237163.0</v>
       </c>
     </row>
-    <row r="17" spans="1:46">
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>124</v>
+      </c>
+      <c r="B17">
+        <v>-2626000.0</v>
+      </c>
       <c r="C17">
+        <v>-3167000.0</v>
+      </c>
+      <c r="D17">
         <v>-943000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-1037000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-2572000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1546000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1215000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1612000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>2274000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>4210000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-1451000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-380000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1894000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>2831000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1829000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>3524000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>16062000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>5318000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>195000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-279000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-1115000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>1018415.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-1692253.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-2574582.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-3587106.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>1039101.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-730394.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>112308.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-2121018.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>101911.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-458108.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-540651.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-1125913.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-2700914.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-965687.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-764110.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-1572133.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-346448.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-30414.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-351299.0</v>
       </c>
-      <c r="AO17">
-[...1 lines deleted...]
-      </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>-237267.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>-3699470.0</v>
       </c>
     </row>
-    <row r="18" spans="1:46">
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>125</v>
+      </c>
+      <c r="B18">
+        <v>125000.0</v>
+      </c>
       <c r="C18">
+        <v>155000.0</v>
+      </c>
+      <c r="D18">
         <v>160000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>183000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>184000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>230000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>279000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>209000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>214000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>228000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>277000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>245000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>243000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>235000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>118000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>24000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1000.0</v>
       </c>
-      <c r="R18">
-[...1 lines deleted...]
-      </c>
       <c r="S18">
         <v>0.0</v>
       </c>
       <c r="T18">
         <v>0.0</v>
       </c>
       <c r="U18">
         <v>0.0</v>
       </c>
       <c r="V18">
+        <v>0.0</v>
+      </c>
+      <c r="W18">
         <v>3273.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-860.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>40.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>50102.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>54712.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>74736.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>66825.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>72020.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-    </row>
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>245000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>237000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>119000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>25000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>12780000.0</v>
       </c>
-      <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>758262.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>589729.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>14485.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>50102.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>74736.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>66825.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>72020.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>23010.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>23590.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>22022.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>18642.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>19491.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>22720.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>14778.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>3065.0</v>
       </c>
-      <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
+        <v>-4358000.0</v>
+      </c>
+      <c r="C21">
         <v>-3149000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2569000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1943000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2646000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1726000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1495000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1982000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2887000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5577000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1895000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1127000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2939000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4172000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2161000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4570000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3930000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5319000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>195000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-279000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1115000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>257359.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2279000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2574000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-3637000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>984389.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-805130.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>45483.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2193037.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>31253.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-423359.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-498730.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1114520.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-399508.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-965427.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-765827.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1588212.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>20286.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-44220.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-348773.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>9588.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>421196.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-74314.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-87711.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-480429.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-3680260.0</v>
       </c>
     </row>
-    <row r="22" spans="1:46">
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:46">
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
+        <v>7752000.0</v>
+      </c>
+      <c r="C23">
         <v>8088000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9453000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9258000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10990000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11340000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7344000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7257000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7776000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6989000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5793000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5654000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6353000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8932000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6849000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7510000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6408000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7706000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5330000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5701000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4185000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4837016.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3899000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3757000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5316000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7525020.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6646075.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>7430813.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>7629636.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>8049745.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6757355.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6555465.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7069982.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6869205.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5761043.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5733992.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5942561.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4856912.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3372050.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3919716.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3025616.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3419345.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2181834.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2483095.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2410078.0</v>
       </c>
-      <c r="AT23">
-[...3 lines deleted...]
-    <row r="24" spans="1:46">
+      <c r="AU23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-    </row>
-    <row r="25" spans="1:46">
+      <c r="AU24"/>
+    </row>
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>132</v>
+      </c>
+      <c r="B25">
+        <v>158000.0</v>
+      </c>
       <c r="C25">
+        <v>164000.0</v>
+      </c>
+      <c r="D25">
         <v>159000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>158000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>145000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>134000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>102000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>78000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>118000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>106000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>199000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>83000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>73000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>240000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>75000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>74000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>92000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>141000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>127000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>137000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>208000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>238076.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>183638.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>147409.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>152742.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>130591.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>133964.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>152727.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>128435.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>230829.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>193923.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>132969.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>100534.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>93011.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>103383.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>97366.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>94157.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>84364.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>84282.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>84142.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>84795.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>68566.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>79197.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>95038.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>72798.0</v>
       </c>
-      <c r="AT25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26">
+        <v>1590000.0</v>
+      </c>
+      <c r="C26">
         <v>1882000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1819000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1471000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2606000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1561000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>863000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>866000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>926000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>678000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1083000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>822000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1098000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1158000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>746000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>827000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>728000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1105000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>744000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>925000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>661000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>842185.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>941000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1148000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1225000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>949672.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1567634.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1934807.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1965507.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1484639.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1712725.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1565424.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1497618.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1694585.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1501157.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1159322.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1135426.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>727364.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>389759.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>413626.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>293404.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>334309.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>358490.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>334124.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>439804.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1577000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:46">
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27">
+        <v>1716000.0</v>
+      </c>
+      <c r="C27">
         <v>1401000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1546000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1389000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2186000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1403000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1309000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>996000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1270000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>625000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1290000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1595000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2099000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1576000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1807000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1728000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1218000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1337000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1180000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1254000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1068000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1349442.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1034000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1162000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1791000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2453382.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2124146.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1995263.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2530346.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2384863.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1971539.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1960309.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2214911.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2096652.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1844199.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2100983.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2263481.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1671075.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1115752.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1184489.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>944122.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1141941.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>752348.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>931896.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>916350.0</v>
       </c>
-      <c r="AT27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>2043000.0</v>
+      </c>
+      <c r="C28">
         <v>1764000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1917000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1986000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2208000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2416000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1573000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1579000.0</v>
       </c>
       <c r="I28">
         <v>1579000.0</v>
       </c>
       <c r="J28">
+        <v>1579000.0</v>
+      </c>
+      <c r="K28">
         <v>949000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1511000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1329000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1364000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1444000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1160000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1131000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1273000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1094000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1082000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1445000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>972000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>779574.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>976000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>904000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1330000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1070697.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>957184.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>963641.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1013162.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>960594.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>907746.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>913624.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1342253.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>921480.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>837972.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>919755.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1043953.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>923066.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>789718.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1070825.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>685720.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>507589.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>379640.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>369430.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>329745.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>7435000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>136</v>
+      </c>
+      <c r="B29">
+        <v>-1607000.0</v>
+      </c>
       <c r="C29">
+        <v>174000.0</v>
+      </c>
+      <c r="D29">
         <v>-1466000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-723000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>110000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>410000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>559000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>579000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>827000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1595000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-125000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-502000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-802000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1577000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>450000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1070000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>648000.0</v>
       </c>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
-    </row>
-    <row r="30" spans="1:46">
+      <c r="AU29"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>5349000.0</v>
+      </c>
+      <c r="C30">
         <v>5047000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5282000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4846000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5380000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3745000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3441000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3775000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2252000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3884000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3746000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4561000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4178000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3713000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3686000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3219000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3536000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3006000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3624000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2701000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2971201.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2951000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3214000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4346000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4473751.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4648964.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4893711.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5509015.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4830096.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4592010.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4439357.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5054782.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4712717.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4183328.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4180060.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4442860.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3321505.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2295229.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2668940.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1923246.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1983839.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1490478.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1635450.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1685899.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>9490465.0</v>
       </c>
     </row>
-    <row r="31" spans="1:46">
+    <row r="31" spans="1:47">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B31">
+        <v>125000.0</v>
+      </c>
+      <c r="C31">
         <v>156000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>160000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>183000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>184000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>230000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>279000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>209000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>214000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>228000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>319000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>245000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>243000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>235000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>118000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>24000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>12780000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1000.0</v>
       </c>
-      <c r="S31"/>
       <c r="T31"/>
-      <c r="U31">
+      <c r="U31"/>
+      <c r="V31">
         <v>757782.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>761056.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>587000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>40.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>50000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>54712.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>74736.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>66825.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>72019.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>70658.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-34749.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-41921.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-11393.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-9076.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-260.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1717.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>16079.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>12898.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>13806.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-3162.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-6871.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-6381.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-3759.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1038.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-4831.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-19210.0</v>
       </c>
     </row>
-    <row r="32" spans="1:46">
+    <row r="32" spans="1:47">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B32">
+        <v>3394000.0</v>
+      </c>
+      <c r="C32">
         <v>4939000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>6884000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>7315000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>8344000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>13066000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>8839000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>9239000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>10663000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>12566000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3898000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4527000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3414000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>13104000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>9010000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>12080000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>10338000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>13025000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>5525000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>5422000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3070000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>5094375.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1620000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1183000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1679000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>8509409.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>5840945.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>7476296.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>5436599.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>8080998.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>6333996.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>6056735.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>5955462.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>6469697.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>4795616.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>4968165.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>4354349.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>4877198.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>3327830.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>3570943.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>3035204.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>3840541.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2107520.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2395384.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1929649.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>5810000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -14596,1152 +14835,1176 @@
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B2">
         <v>22056000.0</v>
       </c>
       <c r="C2">
         <v>23148000.0</v>
       </c>
       <c r="D2">
         <v>25520000.0</v>
       </c>
       <c r="E2">
         <v>14519000.0</v>
       </c>
       <c r="F2">
         <v>14907000.0</v>
       </c>
       <c r="G2">
         <v>8100288.0</v>
       </c>
       <c r="H2">
         <v>12484256.0</v>
       </c>
       <c r="I2">
         <v>10085468.0</v>
       </c>
       <c r="J2">
         <v>5042477.0</v>
       </c>
       <c r="K2">
         <v>5065068.0</v>
       </c>
       <c r="L2">
         <v>4538713.0</v>
       </c>
       <c r="M2">
         <v>6575775.0</v>
       </c>
       <c r="N2">
         <v>3709618.0</v>
       </c>
       <c r="O2">
         <v>1530396.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>196000</v>
       </c>
       <c r="C3">
         <v>276000</v>
       </c>
       <c r="D3">
         <v>229000</v>
       </c>
       <c r="E3">
         <v>159000</v>
       </c>
       <c r="F3">
         <v>128000</v>
       </c>
       <c r="G3">
         <v>358540</v>
       </c>
       <c r="H3">
         <v>400588</v>
       </c>
       <c r="I3">
         <v>854834</v>
       </c>
       <c r="J3">
         <v>287594</v>
       </c>
       <c r="K3">
         <v>285998</v>
       </c>
       <c r="L3">
         <v>196190</v>
       </c>
       <c r="M3">
         <v>123959</v>
       </c>
       <c r="N3">
         <v>251004</v>
       </c>
       <c r="O3">
         <v>143414</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>11001000.0</v>
       </c>
       <c r="F4">
         <v>-388000.0</v>
       </c>
       <c r="G4">
         <v>6806688.0</v>
       </c>
       <c r="H4">
         <v>-4383968.0</v>
       </c>
       <c r="I4">
         <v>2398788.0</v>
       </c>
       <c r="J4">
         <v>5042991.0</v>
       </c>
       <c r="K4">
         <v>-22591.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B6">
-        <v>-22056000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="C6">
         <v>-1092000.0</v>
       </c>
       <c r="D6">
         <v>-2372000.0</v>
       </c>
       <c r="E6">
         <v>11001000.0</v>
       </c>
       <c r="F6">
         <v>-388000.0</v>
       </c>
       <c r="G6">
         <v>6806688.0</v>
       </c>
       <c r="H6">
         <v>-4383968.0</v>
       </c>
       <c r="I6">
         <v>2398788.0</v>
       </c>
       <c r="J6">
         <v>5042991.0</v>
       </c>
       <c r="K6">
         <v>-22591.0</v>
       </c>
       <c r="L6">
         <v>526355.0</v>
       </c>
       <c r="M6">
         <v>-2037062.0</v>
       </c>
       <c r="N6">
         <v>2866157.0</v>
       </c>
       <c r="O6">
         <v>2179222.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>146</v>
+      </c>
+      <c r="B7">
+        <v>8661000.0</v>
+      </c>
       <c r="C7">
         <v>-8554000.0</v>
       </c>
       <c r="D7">
         <v>-3560000.0</v>
       </c>
       <c r="E7">
         <v>-12924000.0</v>
       </c>
       <c r="F7">
         <v>-6138000.0</v>
       </c>
       <c r="G7">
         <v>5561274.0</v>
       </c>
       <c r="H7">
         <v>-2302196.0</v>
       </c>
       <c r="I7">
         <v>-8290376.0</v>
       </c>
       <c r="J7">
         <v>-568857.0</v>
       </c>
       <c r="K7">
         <v>-4602413.0</v>
       </c>
       <c r="L7">
         <v>-1458652.0</v>
       </c>
       <c r="M7">
         <v>1384699.0</v>
       </c>
       <c r="N7">
         <v>-694712.0</v>
       </c>
       <c r="O7">
         <v>-689447.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>148</v>
+      </c>
+      <c r="B9">
+        <v>13646000.0</v>
+      </c>
       <c r="C9">
         <v>-9209000.0</v>
       </c>
       <c r="D9">
         <v>6647000.0</v>
       </c>
       <c r="E9">
         <v>-5314000.0</v>
       </c>
       <c r="F9">
         <v>-8432000.0</v>
       </c>
       <c r="G9">
         <v>10249726.0</v>
       </c>
       <c r="H9">
         <v>-1215332.0</v>
       </c>
       <c r="I9">
         <v>-8174399.0</v>
       </c>
       <c r="J9">
         <v>-2051011.0</v>
       </c>
       <c r="K9">
         <v>-1027063.0</v>
       </c>
       <c r="L9">
         <v>-1663980.0</v>
       </c>
       <c r="M9">
         <v>2118715.0</v>
       </c>
       <c r="N9">
         <v>-1368941.0</v>
       </c>
       <c r="O9">
         <v>-701514.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>149</v>
+      </c>
+      <c r="B10">
+        <v>-4635000.0</v>
+      </c>
       <c r="C10">
         <v>268000.0</v>
       </c>
       <c r="D10">
         <v>-8577000.0</v>
       </c>
       <c r="E10">
         <v>-3191000.0</v>
       </c>
       <c r="F10">
         <v>2735000.0</v>
       </c>
       <c r="G10">
         <v>-1429989.0</v>
       </c>
       <c r="H10">
         <v>-1698523.0</v>
       </c>
       <c r="I10">
         <v>-661419.0</v>
       </c>
       <c r="J10">
         <v>118925.0</v>
       </c>
       <c r="K10">
         <v>-3324962.0</v>
       </c>
       <c r="L10">
         <v>-288391.0</v>
       </c>
       <c r="M10">
         <v>-327350.0</v>
       </c>
       <c r="N10">
         <v>-342934.0</v>
       </c>
       <c r="O10">
         <v>12067.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>325000.0</v>
       </c>
       <c r="G11">
         <v>-2762938.0</v>
       </c>
       <c r="H11">
         <v>365862.0</v>
       </c>
       <c r="I11">
         <v>1861776.0</v>
       </c>
       <c r="J11">
         <v>1160798.0</v>
       </c>
       <c r="K11">
         <v>567985.0</v>
       </c>
       <c r="L11">
         <v>861565.0</v>
       </c>
       <c r="M11">
         <v>-340132.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-25656000.0</v>
       </c>
       <c r="F12">
         <v>-4405000.0</v>
       </c>
       <c r="G12">
         <v>6401346.0</v>
       </c>
       <c r="H12">
         <v>-406639.0</v>
       </c>
       <c r="I12">
         <v>-6540970.0</v>
       </c>
       <c r="J12">
         <v>834848.0</v>
       </c>
       <c r="K12">
         <v>759254.0</v>
       </c>
       <c r="L12">
         <v>40977.0</v>
       </c>
       <c r="M12">
         <v>203147.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-766000.0</v>
       </c>
       <c r="G13">
         <v>-495525.0</v>
       </c>
       <c r="H13">
         <v>245797.0</v>
       </c>
       <c r="I13">
         <v>-1316334.0</v>
       </c>
       <c r="J13">
         <v>202431.0</v>
       </c>
       <c r="K13">
         <v>-818373.0</v>
       </c>
       <c r="L13">
         <v>-367846.0</v>
       </c>
       <c r="M13">
         <v>-95241.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>153</v>
+      </c>
+      <c r="B14">
+        <v>626000.0</v>
+      </c>
       <c r="C14">
         <v>432000.0</v>
       </c>
       <c r="D14">
         <v>461000.0</v>
       </c>
       <c r="E14">
         <v>509000.0</v>
       </c>
       <c r="F14">
         <v>613000.0</v>
       </c>
       <c r="G14">
         <v>721865.0</v>
       </c>
       <c r="H14">
         <v>545717.0</v>
       </c>
       <c r="I14">
         <v>658255.0</v>
       </c>
       <c r="J14">
         <v>387917.0</v>
       </c>
       <c r="K14">
         <v>337583.0</v>
       </c>
       <c r="L14">
         <v>315599.0</v>
       </c>
       <c r="M14">
         <v>272649.0</v>
       </c>
       <c r="N14">
         <v>265557.0</v>
       </c>
       <c r="O14">
         <v>177321.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>731000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15">
         <v>210337.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>2552701.0</v>
       </c>
       <c r="L15">
         <v>2552701.0</v>
       </c>
       <c r="M15">
         <v>45421.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>155</v>
+      </c>
+      <c r="B16">
+        <v>22083000.0</v>
+      </c>
       <c r="C16">
         <v>22056000.0</v>
       </c>
       <c r="D16">
         <v>23148000.0</v>
       </c>
       <c r="E16">
         <v>25520000.0</v>
       </c>
       <c r="F16">
         <v>14519000.0</v>
       </c>
       <c r="G16">
         <v>14906976.0</v>
       </c>
       <c r="H16">
         <v>8100288.0</v>
       </c>
       <c r="I16">
         <v>12484256.0</v>
       </c>
       <c r="J16">
         <v>10085468.0</v>
       </c>
       <c r="K16">
         <v>5042477.0</v>
       </c>
       <c r="L16">
         <v>5065068.0</v>
       </c>
       <c r="M16">
         <v>4538713.0</v>
       </c>
       <c r="N16">
         <v>6575775.0</v>
       </c>
       <c r="O16">
         <v>3709618.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>157</v>
+      </c>
+      <c r="B18">
+        <v>332000.0</v>
+      </c>
       <c r="C18">
         <v>-1107000.0</v>
       </c>
       <c r="D18">
         <v>-2374000.0</v>
       </c>
       <c r="E18">
         <v>-1571000.0</v>
       </c>
       <c r="F18">
         <v>-414000.0</v>
       </c>
       <c r="G18">
         <v>-792720.0</v>
       </c>
       <c r="H18">
         <v>-2507230.0</v>
       </c>
       <c r="I18">
         <v>-9418565.0</v>
       </c>
       <c r="J18">
         <v>-3344200.0</v>
       </c>
       <c r="K18">
         <v>-1137022.0</v>
       </c>
       <c r="L18">
         <v>-1535533.0</v>
       </c>
       <c r="M18">
         <v>-1991641.0</v>
       </c>
       <c r="N18">
         <v>-379697.0</v>
       </c>
       <c r="O18">
         <v>112521.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-276000.0</v>
       </c>
       <c r="D19">
         <v>-197000.0</v>
       </c>
       <c r="E19">
         <v>14841000.0</v>
       </c>
       <c r="F19">
         <v>129000.0</v>
       </c>
       <c r="G19">
         <v>7389407.0</v>
       </c>
       <c r="H19">
         <v>-4497217.0</v>
       </c>
       <c r="I19">
         <v>-1787555.0</v>
       </c>
       <c r="J19">
         <v>6173913.0</v>
       </c>
       <c r="K19">
         <v>-7852140.0</v>
       </c>
       <c r="L19">
         <v>-7566142.0</v>
       </c>
       <c r="M19">
         <v>-7566142.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>17249995.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-51000.0</v>
       </c>
       <c r="F21">
         <v>-216000.0</v>
       </c>
       <c r="G21">
         <v>266777.0</v>
       </c>
       <c r="H21">
         <v>266777.0</v>
       </c>
       <c r="I21">
         <v>-2214970.0</v>
       </c>
       <c r="J21">
         <v>2214970.0</v>
       </c>
       <c r="K21">
         <v>-422702.0</v>
       </c>
       <c r="L21">
         <v>47702.0</v>
       </c>
       <c r="M21">
         <v>47702.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22">
         <v>-7719000.0</v>
       </c>
       <c r="C22">
         <v>6647000.0</v>
       </c>
       <c r="D22">
         <v>485000.0</v>
       </c>
       <c r="E22">
         <v>24244000.0</v>
       </c>
       <c r="F22">
         <v>4119000.0</v>
       </c>
       <c r="G22">
         <v>-6835526.0</v>
       </c>
       <c r="H22">
         <v>-1700003.0</v>
       </c>
       <c r="I22">
         <v>-2022761.0</v>
       </c>
       <c r="J22">
         <v>-3710514.0</v>
       </c>
       <c r="K22">
         <v>-346448.0</v>
       </c>
       <c r="L22">
         <v>-237267.0</v>
       </c>
       <c r="M22">
         <v>-3699470.0</v>
       </c>
       <c r="N22">
         <v>107627.0</v>
       </c>
       <c r="O22">
         <v>-177030.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>161</v>
+      </c>
+      <c r="B23">
+        <v>-5000.0</v>
+      </c>
       <c r="C23">
         <v>-52000.0</v>
       </c>
       <c r="D23">
         <v>-13000.0</v>
       </c>
       <c r="E23">
         <v>622000.0</v>
       </c>
       <c r="F23">
         <v>-15000.0</v>
       </c>
       <c r="G23">
         <v>-57331.0</v>
       </c>
       <c r="H23">
         <v>-118754.0</v>
       </c>
       <c r="I23">
         <v>-1430117.0</v>
       </c>
       <c r="J23">
         <v>-289286.0</v>
       </c>
       <c r="K23">
         <v>-994024.0</v>
       </c>
       <c r="L23">
         <v>-185814.0</v>
       </c>
       <c r="M23">
         <v>-45421.0</v>
       </c>
       <c r="N23">
         <v>-329146.0</v>
       </c>
       <c r="O23">
         <v>2066701.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>162</v>
+      </c>
+      <c r="B24">
+        <v>-196000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24">
         <v>42000.0</v>
       </c>
       <c r="E24">
         <v>15000000.0</v>
       </c>
       <c r="F24">
         <v>257000.0</v>
       </c>
       <c r="G24">
         <v>455.0</v>
       </c>
       <c r="H24">
         <v>-4897810000.0</v>
       </c>
       <c r="I24">
         <v>-2642389000.0</v>
       </c>
       <c r="J24">
         <v>6461507.0</v>
       </c>
       <c r="K24">
         <v>-7852140.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B25">
-        <v>7424000.0</v>
+        <v>-709000.0</v>
       </c>
       <c r="C25">
         <v>378000.0</v>
       </c>
       <c r="D25">
         <v>568000.0</v>
       </c>
       <c r="E25">
         <v>-11715000.0</v>
       </c>
       <c r="F25">
         <v>705000.0</v>
       </c>
       <c r="G25">
         <v>118207.0</v>
       </c>
       <c r="H25">
         <v>728915.0</v>
       </c>
       <c r="I25">
         <v>108527.0</v>
       </c>
       <c r="J25">
         <v>428952.0</v>
       </c>
       <c r="K25">
         <v>3033877.0</v>
       </c>
       <c r="L25">
         <v>34500.0</v>
       </c>
       <c r="M25">
         <v>167963.0</v>
       </c>
       <c r="N25">
         <v>191755.0</v>
       </c>
       <c r="O25">
         <v>255644.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>164</v>
+      </c>
+      <c r="B26">
+        <v>-300000.0</v>
+      </c>
       <c r="C26">
         <v>-52000.0</v>
       </c>
       <c r="D26">
         <v>-27000.0</v>
       </c>
       <c r="E26">
         <v>-2999000.0</v>
       </c>
       <c r="F26">
         <v>-15000.0</v>
       </c>
       <c r="G26">
         <v>-57000.0</v>
       </c>
       <c r="H26">
         <v>-118754.0</v>
       </c>
       <c r="I26">
         <v>-118648.0</v>
       </c>
       <c r="J26">
         <v>-289286.0</v>
       </c>
       <c r="K26">
         <v>13782540.0</v>
       </c>
       <c r="L26">
         <v>2200000.0</v>
       </c>
       <c r="M26">
         <v>2200000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B27">
         <v>295000.0</v>
       </c>
       <c r="C27">
         <v>323000.0</v>
       </c>
       <c r="D27">
         <v>328000.0</v>
       </c>
       <c r="E27">
         <v>187000.0</v>
       </c>
       <c r="F27">
         <v>415000.0</v>
       </c>
       <c r="G27">
         <v>386000.0</v>
       </c>
       <c r="H27">
         <v>620925.0</v>
       </c>
       <c r="I27">
         <v>982624.0</v>
       </c>
       <c r="J27">
         <v>405896.0</v>
       </c>
       <c r="K27">
         <v>726377.0</v>
       </c>
       <c r="L27">
         <v>6477.0</v>
       </c>
       <c r="M27">
         <v>6477.0</v>
       </c>
       <c r="N27">
         <v>1080.0</v>
       </c>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>166</v>
+      </c>
+      <c r="B28">
+        <v>-305000.0</v>
+      </c>
       <c r="C28">
         <v>15000.0</v>
       </c>
       <c r="D28">
         <v>-40000.0</v>
       </c>
       <c r="E28">
         <v>-2428000.0</v>
       </c>
       <c r="F28">
         <v>-231000.0</v>
       </c>
       <c r="G28">
         <v>210006.0</v>
       </c>
       <c r="H28">
         <v>2620484.0</v>
       </c>
       <c r="I28">
         <v>13604908.0</v>
       </c>
       <c r="J28">
         <v>1925684.0</v>
       </c>
       <c r="K28">
         <v>8680573.0</v>
       </c>
       <c r="L28">
         <v>2061888.0</v>
       </c>
       <c r="M28">
         <v>-45421.0</v>
       </c>
       <c r="N28">
         <v>3245854.0</v>
       </c>
       <c r="O28">
         <v>2066701.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>167</v>
+      </c>
+      <c r="B29">
+        <v>528000.0</v>
+      </c>
       <c r="C29">
         <v>-831000.0</v>
       </c>
       <c r="D29">
         <v>-2145000.0</v>
       </c>
       <c r="E29">
         <v>-1412000.0</v>
       </c>
       <c r="F29">
         <v>-286000.0</v>
       </c>
       <c r="G29">
         <v>-434180.0</v>
       </c>
       <c r="H29">
         <v>-2106642.0</v>
       </c>
       <c r="I29">
         <v>-8563731.0</v>
       </c>
       <c r="J29">
         <v>-3056606.0</v>
       </c>
       <c r="K29">
         <v>-851024.0</v>
       </c>
       <c r="L29">
         <v>-1339343.0</v>
       </c>
       <c r="M29">
         <v>-1867682.0</v>
       </c>
       <c r="N29">
         <v>-128693.0</v>
       </c>
       <c r="O29">
         <v>255935.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>168</v>
+      </c>
+      <c r="B30">
+        <v>-196000.0</v>
+      </c>
       <c r="C30">
         <v>-276000.0</v>
       </c>
       <c r="D30">
         <v>-187000.0</v>
       </c>
       <c r="E30">
         <v>14841000.0</v>
       </c>
       <c r="F30">
         <v>129000.0</v>
       </c>
       <c r="G30">
         <v>7030862.0</v>
       </c>
       <c r="H30">
         <v>-4897810.0</v>
       </c>
       <c r="I30">
         <v>-2642389.0</v>
       </c>
       <c r="J30">
         <v>6173913.0</v>
       </c>
       <c r="K30">
@@ -15759,3538 +16022,3626 @@
       <c r="O30">
         <v>-143414.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT30"/>
+  <dimension ref="A1:AU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B2">
+        <v>22083000.0</v>
+      </c>
+      <c r="C2">
         <v>24453000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>22162000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19072000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22056000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22558000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18972000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14728000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23148000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>20487000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20053000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19340000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>25520000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>37577000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>33703000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>32830000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14519000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>16391000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15204000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13652000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>14907000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>16127085.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>18415000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>12097617.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8100000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6905547.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11434000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6251884.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>12484256.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>17121319.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>8012776.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>9516479.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>10085468.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6838527.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4224820.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3141223.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>5042477.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4607689.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>15755549.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4746539.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5065068.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3427031.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3879710.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4059441.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4538713.0</v>
       </c>
-      <c r="AT2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:46">
+      <c r="AU2"/>
+    </row>
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="C3">
+        <v>41000</v>
+      </c>
+      <c r="D3">
         <v>4000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>27000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>297000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>337000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>233000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>229000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>11000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>29000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>189000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>60000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>45000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>44000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>38000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>80000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>103682</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>106000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>13867</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>135000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>141890</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>313058</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>220022</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>9404</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>92459</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>305630</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>169151</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>287594</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>46860</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>21803</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>74439</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>144492</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>23561</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>17905</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>11626</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>232906</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>113153</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>25744</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>45492</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>11801</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>124000</v>
       </c>
     </row>
-    <row r="4" spans="1:46">
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>713000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-6180000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-12057000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>3874000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>1233000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>17951000.0</v>
       </c>
-      <c r="R4"/>
       <c r="S4"/>
-      <c r="T4">
+      <c r="T4"/>
+      <c r="U4">
         <v>1552000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-1255000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-1220109.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-2287457.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>6316925.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>3997329.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>1194741.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-4528453.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>5182116.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-6232372.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-4637063.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>9108543.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-1503701.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-568991.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>2613707.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>1083597.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-1901254.0</v>
       </c>
-      <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>168000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-    </row>
-    <row r="6" spans="1:46">
+      <c r="AU5"/>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B6">
-        <v>-24453000.0</v>
+        <v>-3756000.0</v>
       </c>
       <c r="C6">
+        <v>-2370000.0</v>
+      </c>
+      <c r="D6">
         <v>2291000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3090000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2984000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-502000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3586000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>4244000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-8420000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2661000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>434000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>713000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-6180000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-12057000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3874000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>873000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>18311000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1872000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1187000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1552000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1255000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1220109.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2288000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>6316925.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3998000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1194741.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-4528453.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>5182116.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-6232372.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-4637063.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>9108543.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1503703.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-568989.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3246941.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>2613707.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1083597.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1901254.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>434788.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-11147860.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>11009010.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-318529.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1638037.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-452679.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-179731.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-479272.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2037062.0</v>
       </c>
     </row>
-    <row r="7" spans="1:46">
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>146</v>
+      </c>
+      <c r="B7">
+        <v>174000.0</v>
+      </c>
       <c r="C7">
+        <v>465000.0</v>
+      </c>
+      <c r="D7">
         <v>4121000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4559000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-484000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-2803000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3168000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2728000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-11647000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-2986000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1841000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1306000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-3680000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-13767000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-698000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1831000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3419000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-7676000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>598000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1234000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>118000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1808375.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-609000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4288560.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>3689000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1390993.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1275326.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>5702814.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-5338691.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-2193597.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-2119786.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-944069.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-3032924.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>929537.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-188365.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>326307.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-1636336.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>1335258.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-2265852.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>7025.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-677844.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-159990.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-854589.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>52343.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-85707.0</v>
       </c>
-      <c r="AT7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:46">
+      <c r="AU7"/>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>148</v>
+      </c>
+      <c r="B9">
+        <v>2463000.0</v>
+      </c>
       <c r="C9">
+        <v>3295000.0</v>
+      </c>
+      <c r="D9">
         <v>3242000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5396000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1713000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2770000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1251000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1290000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-8980000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-3769000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2264000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3579000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4566000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-10048000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2915000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>229000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1590000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-8139000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>510000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-523000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-280000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-2438169.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-213000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>6728380.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6173000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-870629.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-1281056.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4672091.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-3735738.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-2487273.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-2610294.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>30204.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-3107036.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>95931.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-285209.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-570833.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-1290900.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>828080.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-1385901.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-218874.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-250368.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-903362.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-26892.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>123509.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-858312.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>2119000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:46">
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>149</v>
+      </c>
+      <c r="B10">
+        <v>-2368000.0</v>
+      </c>
       <c r="C10">
+        <v>-922000.0</v>
+      </c>
+      <c r="D10">
         <v>-537000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2590000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-586000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1127000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>162000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1844000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2865000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1241000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-3174000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3789000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-2855000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1155000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-709000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>642000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1969000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>282000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1092000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1165000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>196000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>857566.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>178000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1503326.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-963000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1018551.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-156070.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-497603.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-26299.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>297258.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-403621.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-492985.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-62071.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>557215.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-171196.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>15312.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-282406.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>8526.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-224666.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-246091.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>138269.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-183897.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-47644.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-394671.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>388201.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-327350.0</v>
       </c>
     </row>
-    <row r="11" spans="1:46">
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-976000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>-46000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>549000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-625000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1076000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-522000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>183000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-412000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-127572.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-397282.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1151784.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1086300.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-106087.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>525748.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1019068.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1072867.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>422788.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1108279.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>237834.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>92875.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1175000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>965000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>803000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>559000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>593000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
-      <c r="AO11">
+      <c r="AO11"/>
+      <c r="AP11">
         <v>70000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1220000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-340132.0</v>
       </c>
     </row>
-    <row r="12" spans="1:46">
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>1122000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-4103000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-12942000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1894000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-1628000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-12980000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>349000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>333000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>264000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-168000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1378834.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-948188.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4707499.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4020869.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-579171.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-894582.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6063197.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-4996083.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-1754325.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-1763315.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-671683.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-2351647.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>834848.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>50931.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>588397.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-1188933.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>759254.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>40977.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>203147.0</v>
       </c>
     </row>
-    <row r="13" spans="1:46">
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>2537000.0</v>
       </c>
       <c r="N13">
         <v>2537000.0</v>
       </c>
       <c r="O13">
+        <v>2537000.0</v>
+      </c>
+      <c r="P13">
         <v>746000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-2549000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>31000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-895000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-482000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>409000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>202000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-100200.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-175898.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>215290.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-434717.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>604274.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-363948.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>509258.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-503787.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-426370.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-214150.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-719122.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>43308.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>202431.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>301943.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>342406.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-256274.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-818373.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-367846.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-95241.0</v>
       </c>
     </row>
-    <row r="14" spans="1:46">
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>153</v>
+      </c>
+      <c r="B14">
+        <v>96000.0</v>
+      </c>
       <c r="C14">
+        <v>164000.0</v>
+      </c>
+      <c r="D14">
         <v>98000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>158000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>145000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>134000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>102000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>78000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106000.0</v>
       </c>
       <c r="K14">
         <v>106000.0</v>
       </c>
       <c r="L14">
+        <v>106000.0</v>
+      </c>
+      <c r="M14">
         <v>128000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>73000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>74000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>222000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>74000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>92000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>141000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>127000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>137000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>208000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>238076.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>184000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>147409.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>153000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>130591.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>133964.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>152727.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>128435.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>230829.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>193923.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>132969.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>100534.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>93011.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>103383.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>97366.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>94157.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>84364.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>84282.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>84142.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>84795.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>68566.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>79197.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>95038.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>72798.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>272649.0</v>
       </c>
     </row>
-    <row r="15" spans="1:46">
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
-        <v>41677.0</v>
+        <v>0.0</v>
       </c>
       <c r="AL15">
         <v>41677.0</v>
       </c>
       <c r="AM15">
+        <v>41677.0</v>
+      </c>
+      <c r="AN15">
         <v>2510000.0</v>
       </c>
-      <c r="AN15">
-[...3 lines deleted...]
-      <c r="AP15">
+      <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>2552701.0</v>
       </c>
-      <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>45000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:46">
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>155</v>
+      </c>
+      <c r="B16">
+        <v>18327000.0</v>
+      </c>
       <c r="C16">
+        <v>22083000.0</v>
+      </c>
+      <c r="D16">
         <v>24453000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>22162000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>19072000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>22056000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>22558000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>18972000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>14728000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>23148000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>20487000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>20053000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>19340000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>25520000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>37577000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>33703000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>32830000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>14519000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>16391000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>15204000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>13652000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>14906976.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>16127000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>18414542.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>12098000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>8100288.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6905547.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>11434000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>6251884.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>12484256.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>17121319.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>8012776.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>9516479.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>10085468.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>6838527.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4224820.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3141223.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>5042477.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>4607689.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>15755549.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>4746539.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>5065068.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3427031.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3879710.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4059441.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>4538713.0</v>
       </c>
     </row>
-    <row r="17" spans="1:46">
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>157</v>
+      </c>
+      <c r="B18">
+        <v>-3756000.0</v>
+      </c>
       <c r="C18">
+        <v>-2248000.0</v>
+      </c>
+      <c r="D18">
         <v>2291000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3090000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2684000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-530000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3616000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4227000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-8420000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2668000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>431000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>713000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-6186000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-10123000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3663000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1851000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3038000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1818000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1250000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1349000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1195000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-464101.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2747000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2119050.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>299000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>601820.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1938034.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>5955483.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-7126505.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1744873.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-2527054.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-1381484.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-3765154.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>748069.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-936559.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-250152.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-2905558.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1465085.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-2059312.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>148657.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-691452.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-198851.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-902679.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>45269.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-479272.0</v>
       </c>
-      <c r="AT18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-4000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-27000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-7000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>297000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-337000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-3000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-233000.0</v>
       </c>
-      <c r="J19">
-[...1 lines deleted...]
-      </c>
       <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19">
         <v>31000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-29000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-189000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-10000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-60000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-45000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>14956000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-38000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>250000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-80000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-103682.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>459295.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>3228720.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>3701392.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>592920.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2590419.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-691954.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1807764.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2892190.0</v>
       </c>
       <c r="AE19">
         <v>-2892190.0</v>
       </c>
       <c r="AF19">
         <v>-2892190.0</v>
       </c>
       <c r="AG19">
+        <v>-2892190.0</v>
+      </c>
+      <c r="AH19">
         <v>1104635.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>6461507.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>3372267.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>1519596.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-340228.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-7566142.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-7566142.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-7566142.0</v>
       </c>
     </row>
-    <row r="20" spans="1:46">
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20"/>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>-51000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-54000.0</v>
       </c>
       <c r="S21">
         <v>-54000.0</v>
       </c>
       <c r="T21">
         <v>-54000.0</v>
       </c>
       <c r="U21">
         <v>-54000.0</v>
       </c>
       <c r="V21">
-        <v>-756008.0</v>
+        <v>-54000.0</v>
       </c>
       <c r="W21">
         <v>-756008.0</v>
       </c>
       <c r="X21">
-        <v>1022785.0</v>
+        <v>-756008.0</v>
       </c>
       <c r="Y21">
         <v>1022785.0</v>
       </c>
       <c r="Z21">
         <v>1022785.0</v>
       </c>
       <c r="AA21">
         <v>1022785.0</v>
       </c>
-      <c r="AB21"/>
+      <c r="AB21">
+        <v>1022785.0</v>
+      </c>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>-2214970.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4215633.0</v>
       </c>
       <c r="AF21">
         <v>-4215633.0</v>
       </c>
       <c r="AG21">
+        <v>-4215633.0</v>
+      </c>
+      <c r="AH21">
         <v>2000663.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2214970.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>178000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-52030.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1500000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-422702.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>47702.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>47702.0</v>
       </c>
     </row>
-    <row r="22" spans="1:46">
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22">
+        <v>-2626000.0</v>
+      </c>
+      <c r="C22">
         <v>-3167000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-943000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-1037000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2572000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1546000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1215000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1612000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2274000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4210000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1451000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-380000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1894000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2829000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1829000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3524000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>16062000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>5318000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>195000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-279000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-1115000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1018415.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1693000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-2574582.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-3587000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1039102.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-730394.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>112308.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-2121018.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>101911.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-458109.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-540650.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1125913.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-408584.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-965687.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-764110.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-1572133.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>33184.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-30414.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-351299.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2081.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>414815.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-78073.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-88749.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-485260.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-3699470.0</v>
       </c>
     </row>
-    <row r="23" spans="1:46">
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B23"/>
-      <c r="C23"/>
+      <c r="C23">
+        <v>-5000.0</v>
+      </c>
       <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>-5000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-47000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>17000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-233000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-7000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-12000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-29000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-40000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>60000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>211000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>27000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-23000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>108000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-9000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>250000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-6000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-756008.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>352984.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-54192.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-3000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2617863516.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-2903477.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-81413.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2701897.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>13591303092.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>17253566.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-122219.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>90867.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>589000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-1.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-133817.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-155468.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>12650000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-2511026.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1120276.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>126254.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2014186.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>450000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-225000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-11801.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-45421.0</v>
       </c>
     </row>
-    <row r="24" spans="1:46">
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B24"/>
       <c r="C24">
+        <v>-117000.0</v>
+      </c>
+      <c r="D24">
         <v>-38000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-7000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-573000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-233000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>42000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>-159000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>15000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-128000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>257000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-80000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>7389407.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>3566705.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-4898210593.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-5090140.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-2729144.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-1817168.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-2642389000.0</v>
       </c>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
         <v>817041.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>6173913.0</v>
       </c>
-      <c r="AI24">
-[...1 lines deleted...]
-      </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
         <v>-484720.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>299533.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-6577522.0</v>
       </c>
-      <c r="AN24">
-[...2 lines deleted...]
-      <c r="AO24"/>
+      <c r="AO24">
+        <v>0.0</v>
+      </c>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-    </row>
-    <row r="25" spans="1:46">
+      <c r="AU24"/>
+    </row>
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B25">
-        <v>3091000.0</v>
+        <v>-1397000.0</v>
       </c>
       <c r="C25">
+        <v>419000.0</v>
+      </c>
+      <c r="D25">
         <v>-1924000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>93000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>45000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>174000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-24000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>78000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>150000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>285000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>123000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>163000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>812000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>188000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>89000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-12804000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>347000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>127000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>205000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-386000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>128902.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-561000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>271530.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>24000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>681230.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>88635.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>49511.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>59638.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>49313.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>23078.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-2999.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>39135.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>78534.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>33481.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>67761.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>249176.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-65113.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>47494.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>49762.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>734.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-410709.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-25088.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>30509.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>29079.0</v>
       </c>
-      <c r="AT25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>164</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
         <v>-300000.0</v>
       </c>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>-47000.0</v>
       </c>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
         <v>-7000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-27000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>-40000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1994000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-86000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1005000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>347000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>-6000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>560.0</v>
       </c>
-      <c r="Y26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>2739240.0</v>
       </c>
       <c r="AB26">
+        <v>2739240.0</v>
+      </c>
+      <c r="AC26">
         <v>37341.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2701897.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1402336.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>17249995.0</v>
       </c>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>90867.0</v>
       </c>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26">
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>2200000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:46">
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B27">
+        <v>70000.0</v>
+      </c>
+      <c r="C27">
         <v>76000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>73000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>67000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>79000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>122000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>45000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>65000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>91000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>52000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>67000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>66000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>143000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000.0</v>
       </c>
       <c r="P27">
         <v>40000.0</v>
       </c>
       <c r="Q27">
+        <v>40000.0</v>
+      </c>
+      <c r="R27">
         <v>57000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>90000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>206000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>59000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>60000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>62563.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>38000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>131000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>155000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>150100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158145.0</v>
       </c>
       <c r="AB27">
         <v>158145.0</v>
       </c>
       <c r="AC27">
+        <v>158145.0</v>
+      </c>
+      <c r="AD27">
         <v>154535.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>159130.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>139470.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>142416.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>541608.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>102431.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>102432.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>96963.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>104070.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>100953.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>123083.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>500722.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1619.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1620.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1618.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1620.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1619.0</v>
       </c>
-      <c r="AT27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>166</v>
+      </c>
+      <c r="B28">
+        <v>0.0</v>
+      </c>
       <c r="C28">
-        <v>0.0</v>
+        <v>-5000.0</v>
       </c>
       <c r="D28">
         <v>0.0</v>
       </c>
       <c r="E28">
+        <v>0.0</v>
+      </c>
+      <c r="F28">
         <v>-300000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>28000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-30000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17000.0</v>
       </c>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
       <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
         <v>-7000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-39000.0</v>
       </c>
-      <c r="L28">
-[...1 lines deleted...]
-      </c>
       <c r="M28">
+        <v>0.0</v>
+      </c>
+      <c r="N28">
         <v>6000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1934000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>211000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-978000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>273000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-54000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-63000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-54000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-60000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-756008.0</v>
       </c>
       <c r="W28">
         <v>-756008.0</v>
       </c>
       <c r="X28">
+        <v>-756008.0</v>
+      </c>
+      <c r="Y28">
         <v>969153.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-3000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2617863516.0</v>
       </c>
-      <c r="AA28">
-[...1 lines deleted...]
-      </c>
       <c r="AB28">
+        <v>0.0</v>
+      </c>
+      <c r="AC28">
         <v>-81413.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2701897.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>13591303092.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>11635597.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-122219.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2091530.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>589000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>178000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-185847.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1344532.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-41677.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-2511026.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>10860353.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>372923.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1836888.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>450000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-225000.0</v>
       </c>
-      <c r="AS28"/>
-      <c r="AT28">
+      <c r="AT28"/>
+      <c r="AU28">
         <v>-45421.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>167</v>
+      </c>
+      <c r="B29">
+        <v>-3753000.0</v>
+      </c>
       <c r="C29">
+        <v>-2207000.0</v>
+      </c>
+      <c r="D29">
         <v>2295000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3117000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2677000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-827000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3953000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4230000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-8187000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2668000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>442000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>742000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-5997000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-10113000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3723000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1896000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3082000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1780000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1253000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1356000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1115000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-360419.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2641000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2132917.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>434000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>459930.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1624976.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>6175505.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-7117101.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-1652414.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-2221424.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-1212333.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-3477560.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>794929.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-914756.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-175713.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-2761066.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1488646.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-2041407.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>290352.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-588615.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-85698.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-876935.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>90761.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-467471.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-1867682.0</v>
       </c>
     </row>
-    <row r="30" spans="1:46">
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>168</v>
+      </c>
+      <c r="B30">
+        <v>-3000.0</v>
+      </c>
       <c r="C30">
+        <v>-158000.0</v>
+      </c>
+      <c r="D30">
         <v>-4000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-27000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-7000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>297000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-337000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-3000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-233000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>187000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>31000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-29000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-189000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-10000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-60000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-45000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>14956000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-38000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-3000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>250000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-80000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-103682.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>353000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3214855.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3567000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>734811.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2903477.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-911976.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1817168.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2984649.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-305630.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-169151.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>817041.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1863012.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3350464.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1445157.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-484720.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1012181.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-6595427.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-11626.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-232906.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-113153.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-25744.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-45492.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-11801.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-123959.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>